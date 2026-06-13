--- v0 (2026-02-04)
+++ v1 (2026-06-13)
@@ -54,1429 +54,1429 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>323</t>
   </si>
   <si>
     <t>1983</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>Projeto de Lei</t>
   </si>
   <si>
     <t>Executivo Municipal - EXEC</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1983/323/flash_2370.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1983/323/flash_2370.pdf</t>
   </si>
   <si>
     <t>Flash 2370. _x000D_
 PROJETO DE LEI Nº 20/83. Autoriza o Poder Executivo a celebrar convênios em geral, com repartições públicas e autarquias federais, estaduais e municipais, de interesse do Município. (Referente à Lei nº 1.417, de 05/07/1983)._x000D_
 José Nardel Alves de Almeida (Presidente).</t>
   </si>
   <si>
     <t>324</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1983/324/flash_2371.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1983/324/flash_2371.pdf</t>
   </si>
   <si>
     <t>Flash 2371._x000D_
 PROJETO DE LEI Nº 32/83. Autoriza o Poder Executivo a celebrar convênio com a Secretaria de Estado da Educação. (Referente à Lei nº 1.428, de 13/10/1983)._x000D_
 José Nardel Alves de Almeida (Presidente).</t>
   </si>
   <si>
     <t>325</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1983/325/flash_2372.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1983/325/flash_2372.pdf</t>
   </si>
   <si>
     <t>Flash 2372._x000D_
 PROJETO DE LEI Nº 29/83. Ratifica assinatura de convênio celebrado entre a Prefeitura Municipal de Montes Claros e a Empresa de Assistência Técnica e Extensão Rural do Estado de Minas Gerias - EMATER. (Referente à Lei nº 1.429, de 13/10/1983)._x000D_
 José Nardel Alves de Almeida (Presidente).</t>
   </si>
   <si>
     <t>326</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1983/326/flash_2373.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1983/326/flash_2373.pdf</t>
   </si>
   <si>
     <t>Flash 2373._x000D_
 PROJETO DE LEI Nº 30/83. Autoriza o Poder Executivo a aditar convênio celebrado com a Empresa de Assistência Técnica e Extensão Rural do Estado de Minas Gerais - EMATER. (Referente à Lei nº 1.430, de 13/10/1983)._x000D_
 José Nardel Alves de Almeida (Presidente).</t>
   </si>
   <si>
     <t>327</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1983/327/flash_2374.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1983/327/flash_2374.pdf</t>
   </si>
   <si>
     <t>Flash 2374._x000D_
 PROJETO DE LEI Nº 47/83. Autoriza o Poder Executivo a celebrar convênios, termos de cooperação e aditamentos com a Secretaria de Estado do Trabalho, Ação Social e Desportos de Minas Gerais. (Referente à Lei nº 1.444, de 27/12/1983)._x000D_
 José Nardel Alves de Almeida (Presidente).</t>
   </si>
   <si>
     <t>328</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1983/328/flash_2375.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1983/328/flash_2375.pdf</t>
   </si>
   <si>
     <t>Flash 2375._x000D_
 PROJETO DE LEI Nº 05/84. Autoriza o Poder Executivo a celebrar convênios, termos de cooperação e aditamentos com a Secretaria de Estado da Educação de Minas Gerais. (Referente à Lei nº 1.451, de 27/02/1984)._x000D_
 José Nardel Alves de Almeida (Presidente).</t>
   </si>
   <si>
     <t>342</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1983/342/flash_2389.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1983/342/flash_2389.pdf</t>
   </si>
   <si>
     <t>Flash 2389._x000D_
 ANTE PROJETO DE LEI S/Nº/1983. (REVOGADA). Dispõe sobre o Código Tributário do Município de Montes Claros e revoga a Lei nº 1.051, de 10/03/1975. (Referente à Lei nº 1.442, de 19/12/1983, que, após várias alterações, foi revogada pela Lei nº 2.566, de 30/12/1997, e, também pela Lei Complementar nº 033, de 28/12/2010). _x000D_
 José Nardel Alves de Almeida (Presidente).</t>
   </si>
   <si>
     <t>344</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1983/344/flash_2391.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1983/344/flash_2391.pdf</t>
   </si>
   <si>
     <t>Flash 2391._x000D_
 PROJETO DE LEI S/Nº/83. (REVOGADA). Dispõe sobre o Código Tributário do Município de Montes Claros e revoga a Lei nº 1.051, de 10/03/1975. (Referente à Lei nº 1.442, de 19/12/1983, que, após várias alterações, foi revogada pela Lei nº 2.566, de 30/12/1997, e, também pela Lei Complementar nº 033, de 28/12/2010)._x000D_
 José Nardel Alves de Almeida (Presidente).</t>
   </si>
   <si>
     <t>345</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>José Maria Francisco de Oliveira</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1983/345/flash_2392.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1983/345/flash_2392.pdf</t>
   </si>
   <si>
     <t>Flash 2392._x000D_
 PROJETO DE LEI Nº 38/83. Autoriza o Poder Executivo a celebrar contrato de comodato com proprietários de lotes vagos, para o plantio de hortas comunitárias. (Referente à Lei nº 1.435, de 18/11/1983)._x000D_
 José Nardel Alves de Almeida (Presidente).</t>
   </si>
   <si>
     <t>349</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1983/349/flash_2396.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1983/349/flash_2396.pdf</t>
   </si>
   <si>
     <t>Flash 2396._x000D_
 PROJETO DE LEI Nº 04/83. Autoriza a abertura de crédito especial no orçamento, para execução do Programa Especial Cidades de Porte Médio - Subprojeto Montes Claros, nos termos do convênio nº 046/SG/81, celebrado entre o Ministério do Interior, o Ministério dos Transportes, o Governo do Estado de Minas Gerais e a Prefeitura Municipal de Montes Claros. (Referente à Lei nº 1.402, de 04/04/1983)._x000D_
 José Nardel Alves de Almeida (Presidente).</t>
   </si>
   <si>
     <t>350</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1983/350/flash_2397.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1983/350/flash_2397.pdf</t>
   </si>
   <si>
     <t>Flash 2397._x000D_
 PROJETO DE LEI Nº 23/83. Autoriza a abertura de crédito especial no orçamento, para a construção de casas em regime de mutirão. (Referente à Lei nº 1.420, de 05/08/1983)._x000D_
 José Nardel Alves de Almeida (Presidente).</t>
   </si>
   <si>
     <t>355</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1983/355/flash_2402.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1983/355/flash_2402.pdf</t>
   </si>
   <si>
     <t>Flash 2402._x000D_
 PROJETO DE LEI Nº 06/83. Dispõe sobre a criação da Consultoria Jurídica e do cargo de Consultor Jurídico da Prefeitura; altera a Lei nº 1.359, de 28/10/82, que dispõe sobre a Organização Administrativa do Município. (Referente à Lei nº 1.404, de 20/04/1983)._x000D_
 José Nardel Alves de Almeida (Presidente).</t>
   </si>
   <si>
     <t>356</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1983/356/flash_2403.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1983/356/flash_2403.pdf</t>
   </si>
   <si>
     <t>Flash 2403._x000D_
 PROJETO DE LEI Nº 27/83. (REVOGADA). Dispõe sobre a criação e Organização Administrativa da Secretaria de Desenvolvimento Econômico da Prefeitura Municipal de Montes Claros; altera a Lei nº 1.359, de 28/10/1982, e dá outras providências. (Referente à Lei nº 1.424, de 21/09/1983, que foi posteriormente revogada pela Lei nº 1.696, de 30/06/1988)._x000D_
 José Nardel Alves de Almeida (Presidente).</t>
   </si>
   <si>
     <t>357</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1983/357/flash_2404.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1983/357/flash_2404.pdf</t>
   </si>
   <si>
     <t>Flash 2404._x000D_
 PROJETO DE LEI Nº 46/83. Cria o Conselho Municipal de Defesa e Conservação do Meio Ambiente – CODEMA e autoriza a assinatura de um Termo de Cooperação Técnica entre a Prefeitura  e a Comissão de Política Ambiental - COPAM, da Secretaria de Estado de Ciência e Tecnologia de Minas Gerais. (Referente à Lei nº 1.443, de 27/12/1983)._x000D_
 José Nardel Alves de Almeida (Presidente).</t>
   </si>
   <si>
     <t>368</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
     <t>Maria Aparecida Bispo de Moura</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1983/368/flash_2413.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1983/368/flash_2413.pdf</t>
   </si>
   <si>
     <t>Flash 2413._x000D_
  PROJETO DE LEI Nº 03/83. Denomina a rua “Samir Guimarães Andrade”, localizada no bairro Santo Expedito. (Referente à Lei nº 1.401, de 22/03/1983)._x000D_
 José Nardel Alves de Almeida (Presidente).</t>
   </si>
   <si>
     <t>371</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1983/371/flash_2414.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1983/371/flash_2414.pdf</t>
   </si>
   <si>
     <t>Flash 2414._x000D_
 PROJETO DE LEI Nº 05/83. Passa a denominar "Hospital Dr. Aroldo Tourinho", a instituição mantida pela Fundação Hospitalar Municipal de Montes Claros - FUHMOC. (Referente à Lei nº 1.403, de 07/04/1983)._x000D_
 José Nardel Alves de Almeida (Presidente).</t>
   </si>
   <si>
     <t>374</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
     <t>Afonso Brandão Madureira</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1983/374/flash_2415.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1983/374/flash_2415.pdf</t>
   </si>
   <si>
     <t>Flash 2415._x000D_
 PROJETO DE LEI Nº 11/83. Denomina a rua “Aluízio Ferreira Pinto”, localizada no bairro Jardim Panorama. (Referente à Lei nº 1.409, de 13/05/1983)._x000D_
 José Nardel Alves de Almeida (Presidente).</t>
   </si>
   <si>
     <t>377</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1983/377/flash_2416.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1983/377/flash_2416.pdf</t>
   </si>
   <si>
     <t>Flash 2416._x000D_
 PROJETO DE LEI Nº 09/83. Denomina a "Avenida Aminthas Jacques de Moraes" , localizada no bairro Jardim Eldorado. (Referente à Lei nº 1.408, de 13/05/1983)._x000D_
 José Nardel Alves de Almeida (Presidente).</t>
   </si>
   <si>
     <t>384</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
     <t>Milton Pereira da Cruz</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1983/384/flash_2417.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1983/384/flash_2417.pdf</t>
   </si>
   <si>
     <t>Flash 2417._x000D_
 PROJETO DE LEI Nº 14/83. Dá nova denominação à rua Andradita, localizada no bairro de Lourdes. Passa a denominar "Rua “Geovane Soares da Cruz”. (Referente à Lei nº 1.412, de 26/05/1983)._x000D_
 José Nardel Alves de Almeida (Presidente).</t>
   </si>
   <si>
     <t>387</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1983/387/flash_2418.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1983/387/flash_2418.pdf</t>
   </si>
   <si>
     <t>Flash 2418._x000D_
  PROJETO DE LEI Nº 16/83. Denomina a Avenida Dr. Ruy Braga, conhecida como Avenida dos Universitários (via que dá acesso à Faculdade de Medicina da Unimontes), localizada no bairro Vila Mauricéia, . (Referente à Lei nº 1.414, de 03/06/1983)._x000D_
 José Nardel Alves de Almeida (Presidente).</t>
   </si>
   <si>
     <t>391</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1983/391/flash_2419.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1983/391/flash_2419.pdf</t>
   </si>
   <si>
     <t>Flash 2419._x000D_
 PROJETO DE LEI Nº 18/83. Denomina a rua “Sílvia Teixeira Santos”, localizada no bairro Jardim Panorama. (Referente à Lei nº 1.416, de 05/07/1983)._x000D_
 José Nardel Alves de Almeida (Presidente).</t>
   </si>
   <si>
     <t>397</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1983/397/flash_2420.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1983/397/flash_2420.pdf</t>
   </si>
   <si>
     <t>Flash 2420._x000D_
  PROJETO DE LEI Nº 19/83. Denomina de “Centro de Educação e Cultura Hermes de Paula” o atual Centro de Extensão Cultural, situado na Praça Doutor Chaves (Centro Cultural). (Referente à Lei nº 1.415, de 05/07/1983)._x000D_
 José Nardel Alves de Almeida (Presidente).</t>
   </si>
   <si>
     <t>398</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1983/398/flash_2674.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1983/398/flash_2674.pdf</t>
   </si>
   <si>
     <t>Flash 2674._x000D_
 PROJETO DE LEI Nº 10/83. Cancela débitos, concede isenção de contribuição relativa a taxa de pavimentação urbana do município e dá outras providências. (Referente à Lei nº 1.406, de 13/05/1983)._x000D_
 José Nardel Alves de Almeida (Presidente).</t>
   </si>
   <si>
     <t>399</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1983/399/flash_2675.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1983/399/flash_2675.pdf</t>
   </si>
   <si>
     <t>Flash 2675._x000D_
 PROJETO DE LEI Nº 34/83. Dispõe sobre a isenção temporária do pagamento de aluguel aos locatários da Central de Abastecimento do Norte de Minas - CEANORTE. (Referente à Lei nº 1.431, de 19/10/1983)._x000D_
 José Nardel Alves de Almeida (Presidente).</t>
   </si>
   <si>
     <t>406</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
     <t>Geraldo Honorato Marques</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1983/406/flash_2421.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1983/406/flash_2421.pdf</t>
   </si>
   <si>
     <t>Flash 2421._x000D_
 PROJETO DE LEI Nº 33/83. (REVOGADA). Dá nova denominação à rua Tupinambás, localizada no bairro Funcionários. Passa a denominar "Rua Professor José Geraldo”. (Referente à Lei nº 1.427, de 13/10/1983, que foi posteriormente revogada pela Lei nº 1.735, de 08/11/1988 - ver flash 2562)._x000D_
 José Nardel Alves de Almeida (Presidente).</t>
   </si>
   <si>
     <t>409</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1983/409/flash_2422.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1983/409/flash_2422.pdf</t>
   </si>
   <si>
     <t>Flash 2422._x000D_
 PROJETO DE LEI Nº 35/83. Denomina a rua “Edna Figueiredo de Meirelles”, localizada no bairro Santa Rita. (Referente à Lei nº 1.432, de 19/10/1983)._x000D_
 José Nardel Alves de Almeida (Presidente).</t>
   </si>
   <si>
     <t>414</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1983/414/flash_2423.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1983/414/flash_2423.pdf</t>
   </si>
   <si>
     <t>Flash 2423._x000D_
 PROJETO DE LEI Nº 40/83. Denomina as Praças  “Orpheu Fróes”, localizada no bairro Morada do Parque e, “Cosme Miranda”, localizada no bairro Morrinhos, próxima à Escola Estadual Nereide Carvalho. (Referente à Lei nº 1.438, de 18/11/1983)._x000D_
 José Nardel Alves de Almeida (Presidente).</t>
   </si>
   <si>
     <t>416</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1983/416/flash_2688.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1983/416/flash_2688.pdf</t>
   </si>
   <si>
     <t>Flash 2688._x000D_
 PROJETO DE LEI Nº 08/83. Modifica dispositivos da Lei nº 1.135, de 18/11/1977, que por sua vez modifica a Lei nº 946, de 02/07/1971, e que dispõem sobre o Estádio Montes Claros – Mocão, localizado no bairro Delfino Magalhães). (Referente à Lei nº 1.407, de 13/05/1983).    _x000D_
 José Nardel Alves de Almeida (Presidente).</t>
   </si>
   <si>
     <t>417</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1983/417/flash_2689.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1983/417/flash_2689.pdf</t>
   </si>
   <si>
     <t>Flash 2689._x000D_
 PROJETO DE LEI Nº 15/83. Altera dispositivos da Lei nº 1.229, de 27/12/1979, que dispõe sobre a composição da Comissão de Uso e Ocupação do Solo. Ao invés de um representante da SUDEMOC, a comissão passará a ter um representante da Secretaria de Planejamento e Coordenação do Município – SEPLAM. (Referente à Lei nº 1.413, de 03/06/1983). _x000D_
 José Nardel Alves de Almeida (Presidente).</t>
   </si>
   <si>
     <t>418</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
     <t>José Paulo Ferreira Gomes</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1983/418/flash_2424.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1983/418/flash_2424.pdf</t>
   </si>
   <si>
     <t>Flash 2424._x000D_
 PROJETO DE LEI Nº 39/83. Denomina as seguintes vias públicas localizadas no bairro Esplanada: rua Sergipe, rua Monte Sião, rua Henrique Batista, rua Palmares, rua Espírito Santo, rua Júlio Pereira, rua Panamá, rua Cristiano Maia, rua Pedra Azul e rua Porteirinha. (Referente à Lei nº 1.437, de 18/11/1983)._x000D_
 José Nardel Alves de Almeida (Presidente).</t>
   </si>
   <si>
     <t>419</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1983/419/flash_2690.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1983/419/flash_2690.pdf</t>
   </si>
   <si>
     <t>Flash 2690._x000D_
 PROJETO DE LEI SUBSTITUTIVO Nº 22/83. Altera a Lei nº 1.276, de 10/06/1981, que autorizou o Poder Executivo Municipal a contrair empréstimo junto ao Banco de Crédito Real de Minas Gerais S/A, para financiamento da execução das obras do Projeto Cidade Porte Médio – CPM/BIRD. (Referente à Lei nº 1.419, de 07/07/1983)._x000D_
 José Nardel Alves de Almeida (Presidente).</t>
   </si>
   <si>
     <t>420</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1983/420/flash_2691.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1983/420/flash_2691.pdf</t>
   </si>
   <si>
     <t>Flash 2691._x000D_
 PROJETO DE LEI Nº 24/83. (REVOGADA). Modifica dispositivos da Lei nº 07, de 11/02/1972, que instituiu o uso de taxímetros no Município de Montes Claros. (Liberação de placas e proporção de habitantes por táxi). (Referente à Lei nº 1.421, de 05/08/1983, que foi posteriormente revogada pela Lei nº 4.628, de 31/07/2013)._x000D_
 José Nardel Alves de Almeida (Presidente).</t>
   </si>
   <si>
     <t>421</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1983/421/flash_2692.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1983/421/flash_2692.pdf</t>
   </si>
   <si>
     <t>Flash 2692._x000D_
 PROJETO DE LEI Nº 26/83. Retifica a Lei n º 1.370, de 29/12/1982, que dispõe sobre a doação de lotes à 1ª Igreja Batista de Montes Claros, localizados no bairro São Judas Tadeu, para construção da Escola Batista Nova Jerusalém. (Referente à Lei nº 1.423, de 15/09/1983)._x000D_
 José Nardel Alves de Almeida (Presidente)</t>
   </si>
   <si>
     <t>422</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1983/422/flash_2425.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1983/422/flash_2425.pdf</t>
   </si>
   <si>
     <t>Flash 2425._x000D_
 PROJETO DE LEI Nº 41/83. As ruas conhecidas como Mato Verde e Paraná, localizadas no bairro Cintra, passam a denominar "Claudionor Antônio de Brito" e "Antônio Augusto Azevedo". (Referente à Lei nº 1.436, de 18/11/1983, que teve o seu artigo 2º posteriormente revogado, por meio da Lei nº 1.559, de 09/09/1985 - ver flash 2491)._x000D_
 José Nardel Alves de Almeida (Presidente).</t>
   </si>
   <si>
     <t>427</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1983/427/flash_2426.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1983/427/flash_2426.pdf</t>
   </si>
   <si>
     <t>Flash 2426._x000D_
 PROJETO DE LEI Nº 43/83. Denomina a Praça “Ernestina Ferreira Nunes”, localizada no bairro Alice Maia. (Referente à Lei nº 1.441, de 13/12/1983)._x000D_
 José Nardel Alves de Almeida (Presidente).</t>
   </si>
   <si>
     <t>428</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1983/428/flash_2427.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1983/428/flash_2427.pdf</t>
   </si>
   <si>
     <t>Flash 2427._x000D_
 PROJETO DE LEI Nº 50/83. Denomina a Praça “Juca Salomé”, localizada no bairro Roxo Verde. (Referente à Lei nº 1.447, de 02/01/1984)._x000D_
 José Nardel Alves de Almeida (Presidente).</t>
   </si>
   <si>
     <t>430</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1983/430/flash_2428.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1983/430/flash_2428.pdf</t>
   </si>
   <si>
     <t>Flash 2428._x000D_
 PROJETO DE LEI Nº 03/84. Denomina a avenida "Dr. Mário Tourinho”, via pública que constitui o anel rodoviário, partindo da BR-365 até a BR-135. (Referente à Lei nº 1.448, de 27/02/1984)._x000D_
 José Nardel Alves de Almeida (Presidente)</t>
   </si>
   <si>
     <t>432</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1983/432/flash_2429.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1983/432/flash_2429.pdf</t>
   </si>
   <si>
     <t>Flash 2429._x000D_
 PROJETO DE LEI Nº 04/84. Denomina as seguintes vias públicas: rua Dr. Aroldo Tourinho e rua José de Souza Mota (Zeca), localizadas na Vila Cidade Santa Maria; rua Fanor de Carvalho, localizada na Vila Francisco Peres; rua Euclides Fernandes de Andrade, localizada na Vila Mauricéia; avenida Corinto Crisóstomo Freire, localizada no bairro Augusta Mota; rua Dona Nenzita, rua João Alves Maurício, rua Flávio Maurício e rua Marciano Comboeiro, localizadas no bairro Jardim Panorama. (Referente à Lei nº 1.449, de 27/02/1984)._x000D_
 José Nardel Alves de Almeida (Presidente).</t>
   </si>
   <si>
     <t>434</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1983/434/flash_2430.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1983/434/flash_2430.pdf</t>
   </si>
   <si>
     <t>Flash 2430._x000D_
 PROJETO DE LEI Nº 06/84. (REVOGADA). Denomina a rua “Celecina Marques da Silva”, localizada no bairro Morrinhos, conhecida como rua Circular. (Referente à Lei nº 1.450, de 27/02/1984, que foi revogada posteriormente pela Lei nº 1.482, de 21/09/1984)._x000D_
 José Nardel Alves de Almeida (Presidente).</t>
   </si>
   <si>
     <t>454</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1983/454/flash_2711.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1983/454/flash_2711.pdf</t>
   </si>
   <si>
     <t>Flash 2711._x000D_
 PROJETO DE LEI S/Nº/1983. Estima a Receita e fixa a despesa do município de Montes Claros para o exercício financeiro de 1984. (Referente à Lei nº 1.439, de 25/11/1983). _x000D_
 José Nardel Alves de Almeida (Presidente).</t>
   </si>
   <si>
     <t>462</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1983/462/flash_2716.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1983/462/flash_2716.pdf</t>
   </si>
   <si>
     <t>Flash 2716._x000D_
 PROJETO DE LEI Nº 13/83. Altera a programação de aplicação dos recursos do Fundo de Participação dos Municípios – FPM, para o exercício de 1983, aprovado pela Lei nº 1.360, de 25/11/1982. (Referente à Lei nº 1.411, de 26/05/1983)._x000D_
 José Nardel Alves de Almeida (Presidente).</t>
   </si>
   <si>
     <t>468</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1983/468/flash_2720.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1983/468/flash_2720.pdf</t>
   </si>
   <si>
     <t>Flash 2720._x000D_
 PROJETO DE LEI Nº 25/83. Dispõe sobre a contagem recíproca de tempo de serviço em atividade privada por servidor público municipal, para efeito de aposentadoria, e dá outras providências. (Referente à Lei nº 1.422, de 20/08/1983)._x000D_
 José Nardel Alves de Almeida (Presidente).</t>
   </si>
   <si>
     <t>469</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1983/469/flash_2721.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1983/469/flash_2721.pdf</t>
   </si>
   <si>
     <t>Flash 2721._x000D_
 PROJETO DE LEI Nº 21/83. Reajusta vencimentos do pessoal da municipalidade. (Referente à Lei nº 1.418, de 05/07/1983)._x000D_
 José Nardel Alves de Almeida (Presidente).</t>
   </si>
   <si>
     <t>470</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1983/470/flash_2722.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1983/470/flash_2722.pdf</t>
   </si>
   <si>
     <t>Flash 2722._x000D_
 PROJETO DE LEI Nº 44/83. Reajusta vencimentos do pessoal da municipalidade. (Referente à Lei nº 1.440, de 13/12/1983)._x000D_
 José Nardel Alves de Almeida (Presidente).</t>
   </si>
   <si>
     <t>508</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1983/508/flash_2740.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1983/508/flash_2740.pdf</t>
   </si>
   <si>
     <t>Flash 2740._x000D_
 PROJETO DE LEI Nº 02/83. (RETIRADO). Autoriza o Poder Executivo a receber os tributos devidos ao município, com remissão de multas e juros de mora._x000D_
 José Nardel Alves de Almeida (Presidente).</t>
   </si>
   <si>
     <t>511</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1983/511/flash_2741.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1983/511/flash_2741.pdf</t>
   </si>
   <si>
     <t>Flash 2741._x000D_
 PROJETO DE LEI Nº 17/83. (RETIRADO). Autoriza o Poder Executivo Municipal a contrair empréstimos junto ao Banco de Crédito Real de Minas Gerais S/A._x000D_
 José Nardel Alves de Almeida (Presidente).</t>
   </si>
   <si>
     <t>513</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1983/513/flash_2742.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1983/513/flash_2742.pdf</t>
   </si>
   <si>
     <t>Flash 2742._x000D_
 PROJETO DE LEI S/Nº/1983. (PREJUDICADO). Denomina a rua “Claudionor Antônio de Brito”, localizada no bairro Cintra._x000D_
 José Nardel Alves de Almeida (Presidente).</t>
   </si>
   <si>
     <t>515</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1983/515/flash_2743.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1983/515/flash_2743.pdf</t>
   </si>
   <si>
     <t>Flash 2743._x000D_
 PROJETO DE LEI S/Nº/1983. (PREJUDICADO). Denomina as seguintes ruas no bairro Esplanada: Sergipe, Monte Sião, Henrique Batista, Paraisópolis, Londrina, Panamá, Venezuela, Palmares, Espírito Santo, Júlio Pereira, Imperial, Pedra Azul, Cristiano Maia, Tamoios e Porteirinha. _x000D_
 José Nardel Alves de Almeida (Presidente).</t>
   </si>
   <si>
     <t>516</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1983/516/flash_2744.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1983/516/flash_2744.pdf</t>
   </si>
   <si>
     <t>Flash 2744._x000D_
 PROJETO DE LEI Nº s/n – 1983. (RETIRADO). Denomina vias públicas nos bairros Vila Cidade Santa Maria (ruas: Dr. Aroldo Tourinho, Nathércio França e José de Souza Mota); Vila Francisco Peres (rua Fanor de Carvalho); Vila Mauricéia (rua Euclides Fernandes de Andrade); Augusta Mota (avenida Corinto Crisóstomo Freire) e Jardim Panorama (ruas: Dona Nenzita, João Alves Maurício, Flávio Maurício e Marciano Camboeiro)._x000D_
 José Nardel Alves de Almeida (Presidente).</t>
   </si>
   <si>
     <t>517</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
     <t>Cláudio Avelino Pereira</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1983/517/flash_2745.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1983/517/flash_2745.pdf</t>
   </si>
   <si>
     <t>Flash 2745._x000D_
 PROJETO DE LEI Nº 01/84. (REJEITADO). Cria o Conselho Tributário Municipal de Montes Claros._x000D_
 José Nardel Alves de Almeida (Presidente).</t>
   </si>
   <si>
     <t>560</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1983/560/flash_2575.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1983/560/flash_2575.pdf</t>
   </si>
   <si>
     <t>Flash 2575._x000D_
 PROJETO DE LEI Nº 28/83. Autoriza o Poder Executivo a negociar com as Centrais Elétricas de Minas Gerais S. A – CEMIG, para execução de obras de eletrificação no Município. (Referente à Lei nº 1.425, de 06/10/1983)._x000D_
 José Nardel Alves de Almeida (Presidente).</t>
   </si>
   <si>
     <t>562</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1983/562/flash_2576.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1983/562/flash_2576.pdf</t>
   </si>
   <si>
     <t>Flash 2576._x000D_
 PROJETO DE LEI Nº 48/83. Autoriza o Executivo a negociar com as Centrais Elétricas de Minas Gerais, para a execução de obras de eletrificação no Município. (Referente à Lei nº 1.445, de 02/01/1984).   _x000D_
 José Nardel Alves de Almeida (Presidente).</t>
   </si>
   <si>
     <t>637</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1983/637/flash_2608.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1983/637/flash_2608.pdf</t>
   </si>
   <si>
     <t>Flash 2608._x000D_
 PROJETO DE LEI Nº 31/83. Dispõe sobre a doação de terreno ao Estado de Minas Gerais, medindo 5.110 m², localizado no bairro Morada do Parque, para construção da Escola Estadual João de Freitas Neto. (Referente à Lei nº 1.426, 13/10/1983).   _x000D_
 José Nardel Alves de Almeida (Presidente).</t>
   </si>
   <si>
     <t>639</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1983/639/flash_2609.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1983/639/flash_2609.pdf</t>
   </si>
   <si>
     <t>Flash 2609._x000D_
 PROJETO DE LEI Nº 37/83. Dispõe sobre a doação de terreno ao Serviço Nacional de Aprendizagem Comercial - SENAC, medindo 1.626 m², localizado na Vila Ramiro Higino, para a construção de um Centro de Atividades. (Referente à Lei nº 1.434, de 01/11/1983)._x000D_
 José Nardel Alves de Almeida (Presidente).</t>
   </si>
   <si>
     <t>641</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1983/641/flash_2610.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1983/641/flash_2610.pdf</t>
   </si>
   <si>
     <t>Flash 2610._x000D_
 PROJETO DE LEI Nº 49/83. Autoriza o Poder Executivo a alienar e doar imóveis pertencentes ao município, situados no conjunto habitacional da Vila São Judas Tadeu, às pessoas de baixa renda que habitam em área dentro do Cemitério Municipal do Bonfim. (Referente à Lei nº 1.446, de 02/01/1984).    _x000D_
 José Nardel Alves de Almeida (Presidente).</t>
   </si>
   <si>
     <t>957</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1983/957/flash_2574a.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1983/957/flash_2574a.pdf</t>
   </si>
   <si>
     <t>Flash 2574A._x000D_
 PROJETO DE LEI Nº 07/83. Modifica a denominação da Escola Municipal Gentil Dias, localizada no Distrito de São João da Vereda. Passa a denominar-se Escola Municipal “Alfredo Mota”. (Referente à Lei nº 1.405, de 22/04/1983)._x000D_
 José Nardel Alves de Almeida (Presidente).</t>
   </si>
   <si>
     <t>959</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1983/959/flash_2574b.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1983/959/flash_2574b.pdf</t>
   </si>
   <si>
     <t>Flash 2574B._x000D_
 PROJETO DE LEI Nº 12/83. Modifica a denominação da Escola Municipal Laudelina Fonseca, localizada na Fazenda Canoas, para Escola Municipal “Bolívar de Andrade”. Modifica a denominação da Escola Municipal Boa Esperança, localizada nas proximidades da localidade de Facella, para Escola Municipal “Laudelina Fonseca”. (Referente à Lei nº 1.410, de 24/05/1983)._x000D_
 José Nardel Alves de Almeida (Presidente).</t>
   </si>
   <si>
     <t>960</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
     <t>José Nardel Alves de Almeida</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1983/960/flash_2574c.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1983/960/flash_2574c.pdf</t>
   </si>
   <si>
     <t>Flash 2574C._x000D_
 PROJETO DE LEI Nº 36/83. Modifica a denominação da Escola Municipal Dr. Alfredo Coutinho, localizada na Vila Camilo Prates, para Escola Municipal "Maria José Perpétua". (Referente à Lei nº 1.433, de 19/10/1983).  _x000D_
 José Nardel Alves de Almeida (Presidente).</t>
   </si>
   <si>
     <t>873</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1983/873/flash_2951.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1983/873/flash_2951.pdf</t>
   </si>
   <si>
     <t>Flash 2951._x000D_
 PROJETO DE RESOLUÇÃO S/Nº/1983. (RETIRADO). Concede a Medalha de Honra Montes Claros ao Governador do Estado de Minas Gerais, Tancredo de Almeida Neves._x000D_
 José Nardel Alves de Almeida (Presidente).</t>
   </si>
   <si>
     <t>875</t>
   </si>
   <si>
     <t>Joel Guimarães de Souza</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1983/875/flash_2953.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1983/875/flash_2953.pdf</t>
   </si>
   <si>
     <t>Flash 2953._x000D_
 PROJETO DE RESOLUÇÃO S/Nº/1983. (RETIRADO). Concede a Medalha de Honra Montes Claros ao Ministro do Interior, Mário David Andreazza._x000D_
 José Nardel Alves de Almeida (Presidente).</t>
   </si>
   <si>
     <t>876</t>
   </si>
   <si>
     <t>MESA DIRETORA - MESA</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1983/876/flash_2954.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1983/876/flash_2954.pdf</t>
   </si>
   <si>
     <t>Flash 2954._x000D_
 PROJETO DE RESOLUÇÃO S/Nº/1983. (REJEITADO). Atualiza subsídios e verbas de representação do Prefeito e Vice-prefeito de Montes Claros._x000D_
 José Nardel Alves de Almeida (Presidente).</t>
   </si>
   <si>
     <t>877</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1983/877/flash_2955.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1983/877/flash_2955.pdf</t>
   </si>
   <si>
     <t>Flash 2955._x000D_
 PROJETO DE RESOLUÇÃO S/Nº/1983. (REJEITADO). Dispõe sobre subsídios e verbas de representação do Prefeito e Vice-prefeito de Montes Claros._x000D_
 José Nardel Alves de Almeida (Presidente).</t>
   </si>
   <si>
     <t>878</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1983/878/flash_2956.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1983/878/flash_2956.pdf</t>
   </si>
   <si>
     <t>Flash 2956._x000D_
 PROJETO DE RESOLUÇÃO S/Nº/1983. (REJEITADO). Modifica dispositivo do Regimento Interno da Câmara Municipal de Montes Claros._x000D_
 José Nardel Alves de Almeida (Presidente).</t>
   </si>
   <si>
     <t>9058</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1983/9058/flash_2952.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1983/9058/flash_2952.pdf</t>
   </si>
   <si>
     <t>Flash 2952._x000D_
 PROJETO DE RESOLUÇÃO S/Nº/1983. (REJEITADO). Modifica dispositivos da Resolução nº 277, de 28/12/1977, que dispõe sobre o Regimento Interno da Câmara Municipal de Montes Claros._x000D_
 José Nardel Alves de Almeida (Presidente).</t>
   </si>
   <si>
     <t>343</t>
   </si>
   <si>
     <t>EM</t>
   </si>
   <si>
     <t>Emenda</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1983/343/flash_2390.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1983/343/flash_2390.pdf</t>
   </si>
   <si>
     <t>Flash 2390._x000D_
 Emendas ao Projeto de Lei que institui o novo Código Tributário do Município de Montes Claros._x000D_
 José Nardel Alves de Almeida (Presidente).</t>
   </si>
   <si>
     <t>908</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>Alvimar Gonçalves de Oliveira</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1983/908/flash_2980.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1983/908/flash_2980.pdf</t>
   </si>
   <si>
     <t>Flash 2980._x000D_
 Requerimentos do vereador Alvimar Gonçalves de Oliveira, apresentados à Câmara Municipal de Montes Claros, no período de fevereiro de 1983 a setembro de 1988._x000D_
 José Nardel Alves de Almeida/ Manoel Soares Lopes/ José Paulo Ferreira Gomes (Presidentes da Legislatura 1983/1988).</t>
   </si>
   <si>
     <t>909</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1983/909/flash_2979.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1983/909/flash_2979.pdf</t>
   </si>
   <si>
     <t>Flash 2979._x000D_
 Requerimentos do vereador Afonso Brandão Madureira, apresentados à Câmara Municipal de Montes Claros, no período de março de 1983 a setembro de 1988._x000D_
 José Nardel Alves de Almeida/ Manoel Soares Lopes/ José Paulo Ferreira Gomes (Presidentes da Legislatura 1983/1988).</t>
   </si>
   <si>
     <t>912</t>
   </si>
   <si>
     <t>Carlos Welth Pimenta de Figueiredo</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1983/912/flash_2982.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1983/912/flash_2982.pdf</t>
   </si>
   <si>
     <t>Flash 2982._x000D_
 Requerimentos do vereador Carlos Welth Pimenta de Figueiredo, apresentados à Câmara Municipal de Montes Claros, no período de fevereiro de 1983 a outubro de 1988._x000D_
 José Nardel Alves de Almeida/ Manoel Soares Lopes/ José Paulo Ferreira Gomes (Presidentes da Legislatura 1983/1988).</t>
   </si>
   <si>
     <t>913</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1983/913/flash_2983.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1983/913/flash_2983.pdf</t>
   </si>
   <si>
     <t>Flash 2983._x000D_
 Requerimentos do vereador Cláudio Avelino Pereira, apresentados à Câmara Municipal de Montes Claros, no período de fevereiro de 1983 a novembro de 1988._x000D_
 José Nardel Alves de Almeida/ Manoel Soares Lopes/ José Paulo Ferreira Gomes (Presidentes da Legislatura 1983/1988).</t>
   </si>
   <si>
     <t>914</t>
   </si>
   <si>
     <t>Conrado Pereira dos Santos</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1983/914/flash_2984.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1983/914/flash_2984.pdf</t>
   </si>
   <si>
     <t>Flash 2984._x000D_
 Requerimentos do vereador Conrado Pereira dos Santos, apresentados à Câmara Municipal de Montes Claros, no período de fevereiro de 1983 a novembro de 1988._x000D_
 José Nardel Alves de Almeida/ Manoel Soares Lopes/ José Paulo Ferreira Gomes (Presidentes da Legislatura 1983/1988).</t>
   </si>
   <si>
     <t>915</t>
   </si>
   <si>
     <t>Fabrício Juliano da Silva</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1983/915/flash_2985.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1983/915/flash_2985.pdf</t>
   </si>
   <si>
     <t>Flash 2985._x000D_
 Requerimentos do vereador Fabrício Juliano da Silva, apresentados à Câmara Municipal de Montes Claros, no período de fevereiro de 1983 a outubro de 1988._x000D_
 José Nardel Alves de Almeida/ Manoel Soares Lopes/ José Paulo Ferreira Gomes (Presidentes da Legislatura 1983/1988).</t>
   </si>
   <si>
     <t>916</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1983/916/flash_2986.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1983/916/flash_2986.pdf</t>
   </si>
   <si>
     <t>Flash 2986._x000D_
 Requerimentos do vereador Geraldo Honorato Marques, apresentados à Câmara Municipal de Montes Claros, no período de fevereiro de 1983 a dezembro de 1988._x000D_
 José Nardel Alves de Almeida/ Manoel Soares Lopes/ José Paulo Ferreira Gomes (Presidentes da Legislatura 1983/1988).</t>
   </si>
   <si>
     <t>918</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1983/918/flash_2989.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1983/918/flash_2989.pdf</t>
   </si>
   <si>
     <t>Flash 2989._x000D_
 Requerimentos do vereador Joel Guimarães de Souza, apresentados à Câmara Municipal de Montes Claros, no período de fevereiro de 1983 a dezembro de 1988._x000D_
 José Nardel Alves de Almeida/ Manoel Soares Lopes/ José Paulo Ferreira Gomes (Presidentes da Legislatura 1983/1988).</t>
   </si>
   <si>
     <t>921</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1983/921/flash_2992.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1983/921/flash_2992.pdf</t>
   </si>
   <si>
     <t>Flash 2992._x000D_
 Requerimentos do vereador José Maria Francisco de Oliveira, apresentados à Câmara Municipal de Montes Claros, no período de fevereiro de 1983 a abril de 1985 e de dezembro de 1987 a novembro de 1988._x000D_
 José Nardel Alves de Almeida/ Manoel Soares Lopes/ José Paulo Ferreira Gomes (Presidentes da Legislatura 1983/1984/1985/1987 e 1988).</t>
   </si>
   <si>
     <t>922</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1983/922/flash_2993.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1983/922/flash_2993.pdf</t>
   </si>
   <si>
     <t>Flash 2993._x000D_
 Requerimentos do vereador José Nardel Alves de Almeida, apresentados à Câmara Municipal de Montes Claros, no período de abril de 1983 a novembro de 1988._x000D_
 José Nardel Alves de Almeida/ Manoel Soares Lopes/ José Paulo Ferreira Gomes (Presidentes da Legislatura 1983/1988).</t>
   </si>
   <si>
     <t>924</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1983/924/flash_2994.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1983/924/flash_2994.pdf</t>
   </si>
   <si>
     <t>Flash 2994._x000D_
 Requerimentos do vereador José Paulo Ferreira Gomes, apresentados à Câmara Municipal de Montes Claros, no período de fevereiro de 1983 a setembro de 1988._x000D_
 José Nardel Alves de Almeida/ Manoel Soares Lopes/ José Paulo Ferreira Gomes (Presidentes da Legislatura 1983-1988).</t>
   </si>
   <si>
     <t>925</t>
   </si>
   <si>
     <t>Manoel Soares Lopes</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1983/925/flash_2995.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1983/925/flash_2995.pdf</t>
   </si>
   <si>
     <t>Flash 2995._x000D_
 Requerimentos do vereador Manoel Soares Lopes, apresentados à Câmara Municipal de Montes Claros, no período de fevereiro de 1983 a dezembro de 1988._x000D_
 José Nardel Alves de Almeida/ Manoel Soares Lopes/ José Paulo Ferreira Gomes (Presidentes da Legislatura 1983-1988).</t>
   </si>
   <si>
     <t>927</t>
   </si>
   <si>
     <t>Marco Antônio Pimentel</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1983/927/flash_2996.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1983/927/flash_2996.pdf</t>
   </si>
   <si>
     <t>Flash 2996._x000D_
 Requerimentos do vereador Marco Antônio Pimentel, apresentados à Câmara Municipal de Montes Claros, no período de fevereiro de 1983 a dezembro de 1988._x000D_
 José Nardel Alves de Almeida/ Manoel Soares Lopes/ José Paulo Ferreira Gomes (Presidentes da Legislatura 1983-1988).</t>
   </si>
   <si>
     <t>928</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1983/928/flash_2997.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1983/928/flash_2997.pdf</t>
   </si>
   <si>
     <t>Flash 2997._x000D_
 Requerimentos da vereadora Maria Aparecida Bispo de Moura, apresentados à Câmara Municipal de Montes Claros, no período de fevereiro de 1983 a dezembro de 1988._x000D_
 José Nardel Alves de Almeida/ Manoel Soares Lopes/ José Paulo Ferreira Gomes (Presidentes da Legislatura 1983-1988).</t>
   </si>
   <si>
     <t>929</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1983/929/flash_2998.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1983/929/flash_2998.pdf</t>
   </si>
   <si>
     <t>Flash 2998._x000D_
 Requerimentos do vereador Milton Pereira da Cruz, apresentados à Câmara Municipal de Montes Claros, no período de fevereiro de 1983 a dezembro de 1986._x000D_
 José Nardel Alves de Almeida/ Manoel Soares Lopes (Presidentes).</t>
   </si>
   <si>
     <t>931</t>
   </si>
   <si>
     <t>Osmar Pereira da Silva</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1983/931/flash_2999.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1983/931/flash_2999.pdf</t>
   </si>
   <si>
     <t>Flash 2999._x000D_
 Requerimentos do vereador Osmar Pereira da Silva, apresentados à Câmara Municipal de Montes Claros, no período de janeiro de 1983 a setembro de 1988._x000D_
 José Nardel Alves de Almeida/ Manoel Soares Lopes/ José Paulo Ferreira Gomes (Presidentes da Legislatura 1983-1988).</t>
   </si>
   <si>
     <t>932</t>
   </si>
   <si>
     <t>Sérgio Rocha Souza</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1983/932/flash_3000.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1983/932/flash_3000.pdf</t>
   </si>
   <si>
     <t>Flash 3000._x000D_
 Requerimentos do vereador Sérgio Rocha Souza, apresentados à Câmara Municipal de Montes Claros, no período de março de 1983 a agosto de 1988._x000D_
 José Nardel Alves de Almeida/ Manoel Soares Lopes/ José Paulo Ferreira Gomes (Presidentes da Legislatura 1983-1988).</t>
   </si>
   <si>
     <t>8348</t>
   </si>
   <si>
     <t>ATA</t>
   </si>
   <si>
     <t>Ata</t>
   </si>
   <si>
     <t>ATL - ATL</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1983/8348/flash_2366.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1983/8348/flash_2366.pdf</t>
   </si>
   <si>
     <t>Flash 2366._x000D_
 Atas das sessões da Câmara Municipal de Montes Claros, do período de 26/07/1983 a 26/12/1984. (Obs.: As atas de janeiro a junho de 1983 encontram-se no flash 2011, na aba documentos administrativos)._x000D_
 José Nardel Alves de Almeida (Presidente).</t>
   </si>
   <si>
     <t>629</t>
   </si>
   <si>
     <t>PEPL</t>
   </si>
   <si>
     <t>Projeto de Emenda à Projeto de Lei</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1983/629/flash_2801.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1983/629/flash_2801.pdf</t>
   </si>
   <si>
     <t>Flash 2801._x000D_
 PROJETO DE EMENDA /S/Nº/1983. (RETIRADA). Emendas aditivas ao projeto de lei que institui o novo Código Tributário do Município._x000D_
 José Nardel Alves de Almeida (Presidente).</t>
   </si>
   <si>
     <t>627</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1983/627/flash_2800.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1983/627/flash_2800.pdf</t>
   </si>
   <si>
     <t>Flash 2800._x000D_
 PROJETO DE EMENDA S/Nº/1983. (RETIRADA). Emenda supressiva ao projeto de lei que modifica dispositivos da Lei nº 07, de 11/02/1972._x000D_
 José Nardel Alves de Almeida (Presidente).</t>
   </si>
   <si>
     <t>636</t>
   </si>
   <si>
     <t>RES</t>
   </si>
   <si>
     <t>Resolução</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1983/636/flash_2806.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1983/636/flash_2806.pdf</t>
   </si>
   <si>
     <t>Flash 2806._x000D_
 RESOLUÇÃO Nº 464, de 24/08/1983. Aprova Termo de Cooperação nº 01/83, entre a Secretaria de Estado do Trabalho, a Prefeitura e o GREIS, bem assim os Termos Aditivos 01, 02 e 16/83._x000D_
 José Nardel Alves de Almeida (Presidente).</t>
   </si>
   <si>
     <t>669</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1983/669/flash_2820.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1983/669/flash_2820.pdf</t>
   </si>
   <si>
     <t>Flash 2820._x000D_
 RESOLUÇÃO Nº 472, de 21/01/1984. (REVOGADA). Denomina de "Sala Senador Teotônio Vilela", o recinto Auditório/Plenário da Câmara Municipal de Montes Claros. (Automaticamente revogada pela Lei nº 2.805, de 27/12/1999)._x000D_
 José Nardel Alves de Almeida (Presidente).</t>
   </si>
   <si>
     <t>692</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1983/692/flash_2828.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1983/692/flash_2828.pdf</t>
   </si>
   <si>
     <t>Flash 2828._x000D_
 RESOLUÇÃO Nº 463, de 10/08/1983. Concede o Título de Cidadão Benemérito de Montes Claros ao padre Friedrich Dokulil S.J._x000D_
 José Nardel Alves de Almeida (Presidente).</t>
   </si>
   <si>
     <t>711</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1983/711/flash_2839.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1983/711/flash_2839.pdf</t>
   </si>
   <si>
     <t>Flash 2839._x000D_
 RESOLUÇÃO Nº 458, de 20/04/1983. Concede o Título de Cidadão Honorário de Montes Claros a Gentil Antunes de Souza._x000D_
 José Nardel Alves de Almeida (Presidente).</t>
   </si>
   <si>
     <t>713</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1983/713/flash_2840.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1983/713/flash_2840.pdf</t>
   </si>
   <si>
     <t>Flash 2840._x000D_
 RESOLUÇÃO Nº 459, de 27/04/1983. Concede o Título de Cidadão Honorário de Montes Claros ao ex-senador Teotônio dos Santos Vilela._x000D_
 José Nardel Alves de Almeida (Presidente).</t>
   </si>
   <si>
     <t>714</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1983/714/flash_2841.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1983/714/flash_2841.pdf</t>
   </si>
   <si>
     <t>Flash 2841._x000D_
 RESOLUÇÃO Nº 461, de 08/06/1983. Concede o Título de Cidadão Honorário de Montes Claros ao Presidente da Telemig, Theobaldo Antônio Kopp._x000D_
 José Nardel Alves de Almeida (Presidente).</t>
   </si>
   <si>
     <t>717</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1983/717/flash_2842.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1983/717/flash_2842.pdf</t>
   </si>
   <si>
     <t>Flash 2842._x000D_
 RESOLUÇÃO Nº 471, de 26/12/1983. Concede o Título de Cidadã  Honorária de Montes Claros a Maria da Silva Beirão._x000D_
 José Nardel Alves de Almeida (Presidente).</t>
   </si>
   <si>
     <t>773</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1983/773/flash_2873.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1983/773/flash_2873.pdf</t>
   </si>
   <si>
     <t>Flash 2873._x000D_
 RESOLUÇÃO Nº 466, de 21/09/1983. Modifica dispositivos da Resolução nº 277, de 28/12/1977, que dispõe sobre o Regimento Interno da Câmara Municipal de Montes Claros. (O artigo 2º desta Resolução foi revogado pela Resolução nº 488, de 25/08/1984)._x000D_
 José Nardel Alves de Almeida (Presidente).</t>
   </si>
   <si>
     <t>786</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1983/786/flash_2884.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1983/786/flash_2884.pdf</t>
   </si>
   <si>
     <t>Flash 2884._x000D_
 RESOLUÇÃO Nº 460, de 25/05/1983. Atualiza vencimentos dos servidores do Legislativo Municipal de Montes Claros._x000D_
 José Nardel Alves de Almeida (Presidente).</t>
   </si>
   <si>
     <t>802</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1983/802/flash_2897.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1983/802/flash_2897.pdf</t>
   </si>
   <si>
     <t>Flash 2897._x000D_
 RESOLUÇÃO Nº 455, de 26/01/1983. Atualiza os subsídios dos vereadores da Câmara Municipal de Montes Claros._x000D_
 José Nardel Alves de Almeida (Presidente).</t>
   </si>
   <si>
     <t>787</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1983/787/flash_2885.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1983/787/flash_2885.pdf</t>
   </si>
   <si>
     <t>Flash 2885._x000D_
 RESOLUÇÃO Nº 462, de 06/07/1983. Reajusta vencimentos dos servidores do Legislativo Municipal de Montes Claros._x000D_
 José Nardel Alves de Almeida (Presidente).</t>
   </si>
   <si>
     <t>788</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1983/788/flash_2886.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1983/788/flash_2886.pdf</t>
   </si>
   <si>
     <t>Flash 2886._x000D_
 RESOLUÇÃO Nº 468, de 12/12/1983. Reajusta vencimentos dos servidores do Legislativo Municipal de Montes Claros._x000D_
 José Nardel Alves de Almeida (Presidente).</t>
   </si>
   <si>
     <t>801</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1983/801/flash_2896.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1983/801/flash_2896.pdf</t>
   </si>
   <si>
     <t>Flash 2896._x000D_
 RESOLUÇÃO Nº 454, de 26/01/1983. Atualiza subsídio e verba de representação do Prefeito Municipal de Montes Claros._x000D_
 José Nardel Alves de Almeida (Presidente).</t>
   </si>
   <si>
     <t>803</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1983/803/flash_2898.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1983/803/flash_2898.pdf</t>
   </si>
   <si>
     <t>Flash 2898._x000D_
 RESOLUÇÃO Nº 456 de 06/04/1983. Altera valor da verba de representação do Prefeito Municipal de Montes Claros._x000D_
 José Nardel Alves de Almeida (Presidente).</t>
   </si>
   <si>
     <t>804</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1983/804/flash_2899.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1983/804/flash_2899.pdf</t>
   </si>
   <si>
     <t>Flash 2899._x000D_
 RESOLUÇÃO Nº 457 de 06/04/1983. Dispõe sobre subsídio e verba de representação do Vice-prefeito Municipal de Montes Claros._x000D_
 José Nardel Alves de Almeida (Presidente).</t>
   </si>
   <si>
     <t>805</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1983/805/flash_2900.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1983/805/flash_2900.pdf</t>
   </si>
   <si>
     <t>Flash 2900._x000D_
 RESOLUÇÃO Nº 467 de 10/10/1983. Atualiza subsídio e verba de representação do Prefeito Municipal de Montes Claros._x000D_
 José Nardel Alves de Almeida (Presidente).</t>
   </si>
   <si>
     <t>819</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1983/819/flash_2913.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1983/819/flash_2913.pdf</t>
   </si>
   <si>
     <t>Flash 2913._x000D_
 RESOLUÇÃO Nº 469, de 12/12/1983. Considera de utilidade pública a "Loja Maçônica Filhos de Hiram nº 101". _x000D_
 José Nardel Alves de Almeida (Presidente).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
@@ -1785,67 +1785,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1983/323/flash_2370.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1983/324/flash_2371.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1983/325/flash_2372.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1983/326/flash_2373.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1983/327/flash_2374.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1983/328/flash_2375.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1983/342/flash_2389.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1983/344/flash_2391.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1983/345/flash_2392.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1983/349/flash_2396.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1983/350/flash_2397.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1983/355/flash_2402.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1983/356/flash_2403.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1983/357/flash_2404.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1983/368/flash_2413.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1983/371/flash_2414.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1983/374/flash_2415.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1983/377/flash_2416.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1983/384/flash_2417.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1983/387/flash_2418.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1983/391/flash_2419.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1983/397/flash_2420.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1983/398/flash_2674.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1983/399/flash_2675.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1983/406/flash_2421.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1983/409/flash_2422.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1983/414/flash_2423.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1983/416/flash_2688.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1983/417/flash_2689.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1983/418/flash_2424.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1983/419/flash_2690.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1983/420/flash_2691.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1983/421/flash_2692.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1983/422/flash_2425.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1983/427/flash_2426.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1983/428/flash_2427.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1983/430/flash_2428.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1983/432/flash_2429.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1983/434/flash_2430.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1983/454/flash_2711.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1983/462/flash_2716.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1983/468/flash_2720.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1983/469/flash_2721.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1983/470/flash_2722.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1983/508/flash_2740.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1983/511/flash_2741.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1983/513/flash_2742.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1983/515/flash_2743.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1983/516/flash_2744.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1983/517/flash_2745.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1983/560/flash_2575.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1983/562/flash_2576.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1983/637/flash_2608.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1983/639/flash_2609.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1983/641/flash_2610.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1983/957/flash_2574a.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1983/959/flash_2574b.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1983/960/flash_2574c.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1983/873/flash_2951.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1983/875/flash_2953.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1983/876/flash_2954.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1983/877/flash_2955.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1983/878/flash_2956.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1983/9058/flash_2952.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1983/343/flash_2390.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1983/908/flash_2980.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1983/909/flash_2979.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1983/912/flash_2982.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1983/913/flash_2983.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1983/914/flash_2984.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1983/915/flash_2985.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1983/916/flash_2986.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1983/918/flash_2989.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1983/921/flash_2992.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1983/922/flash_2993.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1983/924/flash_2994.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1983/925/flash_2995.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1983/927/flash_2996.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1983/928/flash_2997.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1983/929/flash_2998.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1983/931/flash_2999.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1983/932/flash_3000.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1983/8348/flash_2366.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1983/629/flash_2801.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1983/627/flash_2800.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1983/636/flash_2806.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1983/669/flash_2820.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1983/692/flash_2828.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1983/711/flash_2839.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1983/713/flash_2840.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1983/714/flash_2841.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1983/717/flash_2842.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1983/773/flash_2873.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1983/786/flash_2884.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1983/802/flash_2897.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1983/787/flash_2885.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1983/788/flash_2886.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1983/801/flash_2896.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1983/803/flash_2898.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1983/804/flash_2899.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1983/805/flash_2900.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1983/819/flash_2913.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1983/323/flash_2370.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1983/324/flash_2371.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1983/325/flash_2372.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1983/326/flash_2373.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1983/327/flash_2374.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1983/328/flash_2375.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1983/342/flash_2389.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1983/344/flash_2391.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1983/345/flash_2392.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1983/349/flash_2396.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1983/350/flash_2397.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1983/355/flash_2402.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1983/356/flash_2403.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1983/357/flash_2404.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1983/368/flash_2413.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1983/371/flash_2414.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1983/374/flash_2415.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1983/377/flash_2416.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1983/384/flash_2417.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1983/387/flash_2418.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1983/391/flash_2419.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1983/397/flash_2420.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1983/398/flash_2674.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1983/399/flash_2675.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1983/406/flash_2421.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1983/409/flash_2422.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1983/414/flash_2423.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1983/416/flash_2688.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1983/417/flash_2689.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1983/418/flash_2424.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1983/419/flash_2690.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1983/420/flash_2691.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1983/421/flash_2692.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1983/422/flash_2425.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1983/427/flash_2426.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1983/428/flash_2427.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1983/430/flash_2428.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1983/432/flash_2429.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1983/434/flash_2430.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1983/454/flash_2711.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1983/462/flash_2716.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1983/468/flash_2720.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1983/469/flash_2721.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1983/470/flash_2722.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1983/508/flash_2740.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1983/511/flash_2741.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1983/513/flash_2742.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1983/515/flash_2743.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1983/516/flash_2744.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1983/517/flash_2745.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1983/560/flash_2575.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1983/562/flash_2576.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1983/637/flash_2608.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1983/639/flash_2609.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1983/641/flash_2610.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1983/957/flash_2574a.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1983/959/flash_2574b.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1983/960/flash_2574c.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1983/873/flash_2951.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1983/875/flash_2953.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1983/876/flash_2954.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1983/877/flash_2955.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1983/878/flash_2956.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1983/9058/flash_2952.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1983/343/flash_2390.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1983/908/flash_2980.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1983/909/flash_2979.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1983/912/flash_2982.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1983/913/flash_2983.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1983/914/flash_2984.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1983/915/flash_2985.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1983/916/flash_2986.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1983/918/flash_2989.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1983/921/flash_2992.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1983/922/flash_2993.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1983/924/flash_2994.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1983/925/flash_2995.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1983/927/flash_2996.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1983/928/flash_2997.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1983/929/flash_2998.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1983/931/flash_2999.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1983/932/flash_3000.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1983/8348/flash_2366.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1983/629/flash_2801.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1983/627/flash_2800.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1983/636/flash_2806.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1983/669/flash_2820.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1983/692/flash_2828.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1983/711/flash_2839.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1983/713/flash_2840.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1983/714/flash_2841.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1983/717/flash_2842.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1983/773/flash_2873.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1983/786/flash_2884.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1983/802/flash_2897.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1983/787/flash_2885.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1983/788/flash_2886.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1983/801/flash_2896.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1983/803/flash_2898.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1983/804/flash_2899.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1983/805/flash_2900.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1983/819/flash_2913.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H103"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="32.85546875" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="90.28515625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="89.42578125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>