--- v0 (2025-12-24)
+++ v1 (2026-06-13)
@@ -54,1765 +54,1765 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>329</t>
   </si>
   <si>
     <t>1984</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>Projeto de Lei</t>
   </si>
   <si>
     <t>Executivo Municipal - EXEC</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1984/329/flash_2376.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1984/329/flash_2376.pdf</t>
   </si>
   <si>
     <t>Flash 2376._x000D_
 PROJETO DE LEI Nº 13/84. Autoriza o Poder Executivo a celebrar convênios, termos de cooperação e aditamentos com a Comissão de Construção, Ampliação e Reconstrução de Prédios Escolares - CARPE. (Referente à Lei nº 1.457, de 30/03/1984)._x000D_
 José Nardel Alves de Almeida (Presidente).</t>
   </si>
   <si>
     <t>330</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1984/330/flash_2377.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1984/330/flash_2377.pdf</t>
   </si>
   <si>
     <t>Flash 2377._x000D_
 PROJETO DE LEI Nº 19/84. Autoriza o Poder Executivo a celebrar convênio com a Empresa Brasileira de Correios e Telégrafos, para a instalação de agências dos correios nos distritos da cidade. (Referente à Lei nº 1.463, de 11/05/1984)._x000D_
 José Nardel Alves de Almeida (Presidente).</t>
   </si>
   <si>
     <t>351</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1984/351/flash_2398.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1984/351/flash_2398.pdf</t>
   </si>
   <si>
     <t>Flash 2398._x000D_
 PROJETO DE LEI Nº 45/84. Altera o limite autorizado para abertura de créditos suplementares, previsto no orçamento vigente. (Referente à Lei nº 1.488, de 21/09/1984)._x000D_
 José Nardel Alves de Almeida (Presidente).</t>
   </si>
   <si>
     <t>352</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1984/352/flash_2399.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1984/352/flash_2399.pdf</t>
   </si>
   <si>
     <t>Flash 2399._x000D_
 PROJETO DE LEI Nº 58/84. Autoriza a abertura crédito especial no orçamento, para aquisição de bens destinados à venda. (Referente à Lei nº 1.500, de 22/11/1984)._x000D_
 José Nardel Alves de Almeida (Presidente).</t>
   </si>
   <si>
     <t>358</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1984/358/flash_2405.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1984/358/flash_2405.pdf</t>
   </si>
   <si>
     <t>Flash 2405._x000D_
 PROJETO DE LEI Nº 74/84. Cria a Empresa Municipal de Serviços, Obras e Urbanização – ESURB, e dá outras providências. (Referente à Lei nº 1.521 de 20/02/1985). (O Estatuto da ESURB, aprovado por meio do Decreto nº 796, de 09/07/1985, encontra-se no flash 2583)._x000D_
 José Nardel Alves de Almeida (Presidente).</t>
   </si>
   <si>
     <t>401</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1984/401/flash_2676.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1984/401/flash_2676.pdf</t>
   </si>
   <si>
     <t>Flash 2676._x000D_
 PROJETO DE LEI Nº 22/1984. Cancela débitos, concede isenção de contribuição relativa à taxa de pavimentação urbana do município e dá outras providências. (Referente à Lei nº 1.466, de 23/05/1984)._x000D_
 José Nardel Alves de Almeida (Presidente).</t>
   </si>
   <si>
     <t>402</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1984/402/flash_2677.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1984/402/flash_2677.pdf</t>
   </si>
   <si>
     <t>Flash 2677._x000D_
 PROJETO DE LEI Nº 33/1984. Concede isenção do Imposto Sobre Serviços - ISS, à Sociedade Rural de Montes Claros, relativo à vendagem de ingressos para XVª Exposição Agropecuária de Montes Claros. (Referente à Lei nº 1.474, de 24/08/1984)._x000D_
 José Nardel Alves de Almeida (Presidente).</t>
   </si>
   <si>
     <t>415</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1984/415/flash_2687.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1984/415/flash_2687.pdf</t>
   </si>
   <si>
     <t>Flash 2687._x000D_
 PROJETO DE LEI Nº 69/84. Institui o "Dia da Seresta", a ser comemorado no dia 22 de maio, data de nascimento de João Chaves. (Referente à Lei nº 1.513, de 26/12/1984).  _x000D_
 José Nardel Alves de Almeida (Presidente).</t>
   </si>
   <si>
     <t>423</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1984/423/flash_2693.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1984/423/flash_2693.pdf</t>
   </si>
   <si>
     <t>Flash 2693._x000D_
 PROJETO DE LEI Nº 15/1984. Faz retificação em erro datilográfico ocorrido na Lei nº 1.442, de 19/12/1983, no item 6 do artigo 119. (Código Tributário Municipal). (Referente à Lei nº 1.459, de 02/05/1984)._x000D_
 José Nardel Alves de Almeida (Presidente).</t>
   </si>
   <si>
     <t>429</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>Milton Pereira da Cruz</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1984/429/flash_2695.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1984/429/flash_2695.pdf</t>
   </si>
   <si>
     <t>Flash 2695._x000D_
 PROJETO DE LEI Nº 53/1984. Modifica dispositivo da Lei nº 1.077, de 05/02/1976, que dispõe sobre a construção de cemitérios-parques e cemitérios-jardins no município de Montes Claros. (Referente à Lei nº 1.496, de 14/11/1984)._x000D_
 José Nardel Alves de Almeida (Presidente).</t>
   </si>
   <si>
     <t>431</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>José Maria Francisco de Oliveira</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1984/431/flash_2694.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1984/431/flash_2694.pdf</t>
   </si>
   <si>
     <t>Flash 2694._x000D_
 PROJETO DE LEI Nº 39/1984. Revoga a Lei nº 1.450, de 27/02/1984, que modificou a denominação da "Rua Circular" para "Rua Celecina Marques da Silva". (Referente à Lei nº 1.482, de 21/09/1984)._x000D_
 José Nardel Alves de Almeida (Presidente).</t>
   </si>
   <si>
     <t>436</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>Marco Antônio Pimentel</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1984/436/flash_2431.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1984/436/flash_2431.pdf</t>
   </si>
   <si>
     <t>Flash 2431._x000D_
 PROJETO DE LEI Nº 07/84. Denomina a “Praça Jornalista Robson Costa”, localizada na confluência da Avenida Deputado Esteves Rodrigues com as ruas Coronel Luiz Pires e Gabriel Passos. (Referente à Lei nº 1.452, de 12/03/1984)._x000D_
 José Nardel Alves de Almeida (Presidente).</t>
   </si>
   <si>
     <t>439</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
     <t>Geraldo Honorato Marques</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1984/439/flash_2432.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1984/439/flash_2432.pdf</t>
   </si>
   <si>
     <t>Flash 2432._x000D_
 PROJETO DE LEI Nº 12/84. Denomina o “Bairro Ipiranga”, conhecido como Vila Ipiranga. (Referente à Lei nº 1.456, de 30/03/1984)._x000D_
 José Nardel Alves de Almeida (Presidente).</t>
   </si>
   <si>
     <t>442</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1984/442/flash_2433.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1984/442/flash_2433.pdf</t>
   </si>
   <si>
     <t>Flash 2433._x000D_
 PROJETO DE LEI Nº 17/84. Denomina a rua “Cassimira Rodrigues da Silva”, conhecida como rua Santa Rita, localizada no bairro Morrinhos e a rua “Juquinha Paculdino”, localizada no bairro Jardim São Luiz. (Referente à Lei nº 1.462, de 02/05/1984)._x000D_
 José Nardel Alves de Almeida (Presidente).</t>
   </si>
   <si>
     <t>444</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
     <t>José Paulo Ferreira Gomes</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1984/444/flash_2434.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1984/444/flash_2434.pdf</t>
   </si>
   <si>
     <t>Flash 2434._x000D_
 PROJETO DE LEI Nº 18/84. Denomina vias públicas localizadas na Vila Regina: rua Rita Fernandes Medeiros, rua Senador Teotônio Vilella, rua Doutor Valmor de Paula, rua Janete Clair, rua Jardel Filho, rua Ivete Vargas, avenida Feliciano Martins Freitas e a praça Elis Regina. (Referente à Lei nº 1.461, de 02/05/1984)._x000D_
 José Nardel Alves de Almeida (Presidente).</t>
   </si>
   <si>
     <t>451</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1984/451/flash_2709.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1984/451/flash_2709.pdf</t>
   </si>
   <si>
     <t>Flash 2709._x000D_
 PROJETO DE LEI Nº 27/84. (VETADO PARCIALMENTE). Regulamenta o Serviço de Transportes Coletivos da cidade de Montes Claros; cria o Conselho de Transportes Coletivos e dá outras providências. (Recebeu veto parcial do Poder Executivo - ver flash 2803). (Referente à Lei nº 1.477, de 06/09/1984). _x000D_
 José Nardel Alves de Almeida (Presidente).</t>
   </si>
   <si>
     <t>452</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1984/452/flash_2435.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1984/452/flash_2435.pdf</t>
   </si>
   <si>
     <t>Flash 2435._x000D_
 PROJETO DE LEI Nº 16/84. Denomina a avenida "Valdete Gonçalves Dias" e a rua "Valter Silva Santos", localizadas na Vila Mauricéia. (Referente à Lei nº 1.460, de 02/05/1984)._x000D_
 José Nardel Alves de Almeida (Presidente).</t>
   </si>
   <si>
     <t>455</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
     <t>Osmar Pereira da Silva</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1984/455/flash_2436.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1984/455/flash_2436.pdf</t>
   </si>
   <si>
     <t>Flash 2436._x000D_
 PROJETO DE LEI Nº 14/84. Denomina o "Bairro Jardim Santo Ynácio de Loiola”, conhecido como Bairro Vargem Grande. (Referente à Lei nº 1.458, de 06/04/1984)._x000D_
 José Nardel Alves de Almeida (Presidente).</t>
   </si>
   <si>
     <t>456</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1984/456/flash_2712.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1984/456/flash_2712.pdf</t>
   </si>
   <si>
     <t>Flash 2712._x000D_
 PROJETO DE LEI Nº 60/84. Estima a receita e fixa a despesa do município de Montes Claros para o exercício financeiro de 1985. (Referente à Lei nº 1.503, de 27/11/1984)._x000D_
 José Nardel Alves de Almeida (Presidente).</t>
   </si>
   <si>
     <t>457</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1984/457/flash_2437.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1984/457/flash_2437.pdf</t>
   </si>
   <si>
     <t>Flash 2437._x000D_
 PROJETO DE LEI Nº 40/84. Denomina a Travessa Olinda Maria Dias, localizada no bairro Edgar Pereira. (Referente à Lei nº 1.483, de 21/09/1984). _x000D_
 José Nardel Alves de Almeida (Presidente).</t>
   </si>
   <si>
     <t>460</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1984/460/flash_2438.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1984/460/flash_2438.pdf</t>
   </si>
   <si>
     <t>Flash 2438._x000D_
 PROJETO DE LEI Nº 41/84. Denomina a Praça Don Oscar Romero, situada em frente ao Cemitério do Bonfim. (Referente à Lei nº 1.484, de 21/09/1984). _x000D_
 José Nardel Alves de Almeida (Presidente).</t>
   </si>
   <si>
     <t>463</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1984/463/flash_2439.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1984/463/flash_2439.pdf</t>
   </si>
   <si>
     <t>Flash 2439._x000D_
 PROJETO DE LEI Nº 20/84. Denomina a rua “Leopoldo Antônio Paz”, localizada no bairro Clarindo Lopes. (Referente à Lei nº 1.465, de 11/05/1984)._x000D_
 José Nardel Alves de Almeida (Presidente).</t>
   </si>
   <si>
     <t>465</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1984/465/flash_2440.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1984/465/flash_2440.pdf</t>
   </si>
   <si>
     <t>Flash 2440._x000D_
 PROJETO DE LEI Nº 21/84. Dá nova denominação à rua Júlio Pereira, localizada no bairro Esplanada. Passa a denominar "Rua Imperial". (Referente à Lei nº 1.464, de 11/05/1984)._x000D_
 José Nardel Alves de Almeida (Presidente).</t>
   </si>
   <si>
     <t>471</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1984/471/flash_2441.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1984/471/flash_2441.pdf</t>
   </si>
   <si>
     <t>Flash 2441._x000D_
 PROJETO DE LEI Nº 29/84. Denomina a rua "Jacinto Athayde", localizada no loteamento de propriedade de Antônio Lafetá Rebello. (Referente à Lei nº 1.471, de 25/06/1984)._x000D_
 José Nardel Alves de Almeida (Presidente).</t>
   </si>
   <si>
     <t>472</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1984/472/flash_2723.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1984/472/flash_2723.pdf</t>
   </si>
   <si>
     <t>Flash 2723._x000D_
 PROJETO DE LEI Nº 25/84. Reajusta vencimentos do pessoal estatutário, inativos e pensionistas da municipalidade. (Referente à Lei nº 1.467, de 30/05/1984). _x000D_
 José Nardel Alves de Almeida (Presidente).</t>
   </si>
   <si>
     <t>473</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1984/473/flash_2724.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1984/473/flash_2724.pdf</t>
   </si>
   <si>
     <t>Flash 2724._x000D_
 PROJETO DE LEI Nº 66/84. Reajusta vencimentos e proventos do pessoal sob regime estatutário, bem como inativos e pensionistas da municipalidade. (Referente à Lei nº 1.510, de 04/12/1984)._x000D_
 José Nardel Alves de Almeida (Presidente).</t>
   </si>
   <si>
     <t>474</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1984/474/flash_2442.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1984/474/flash_2442.pdf</t>
   </si>
   <si>
     <t>Flash 2442._x000D_
 PROJETO DE LEI Nº 23/84. Denomina a "Passarela Chico Ornellas", localizada na rua Melo Viana. (Referente à Lei nº 1.469, de 30/05/1984)._x000D_
 José Nardel Alves de Almeida (Presidente).</t>
   </si>
   <si>
     <t>479</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1984/479/flash_2443.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1984/479/flash_2443.pdf</t>
   </si>
   <si>
     <t>Flash 2443._x000D_
 PROJETO DE LEI Nº 26/84. (ALTERADA). Denomina a "Praça Beato Francisco Coll", conhecida como Praça Centenária, localizada no bairro Maracanã. (Referente à Lei nº 1.511, de 18/12/1984, que foi posteriormente alterada pela Lei nº 4.168, de 06/11/2009 - ver flash 7907)._x000D_
 José Nardel Alves de Almeida (Presidente).</t>
   </si>
   <si>
     <t>483</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1984/483/flash_2444.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1984/483/flash_2444.pdf</t>
   </si>
   <si>
     <t>Flash 2444._x000D_
 PROJETO DE LEI Nº 49/84. Denomina a rua "Cassimira Prudêncio Araújo", localizada no bairro Nossa Senhora de Fátima. (Referente à Lei nº 1.494, de 19/10/1984)._x000D_
 José Nardel Alves de Almeida (Presidente).</t>
   </si>
   <si>
     <t>486</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1984/486/flash_2445.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1984/486/flash_2445.pdf</t>
   </si>
   <si>
     <t>Flash 2445._x000D_
 PROJETO DE LEI Nº 44/84. Denomina vias públicas localizadas na Vila Antônio Canela, parte anexa ao bairro São Judas Tadeu: Rua dos Inconfidentes, Rua Tomáz Antônio Gonzaga, Rua Marília de Dirceu, Rua Alvarenga Peixoto e Rua Júlio Canela. (Referente à Lei nº 1.487, de 21/09/1984)._x000D_
 José Nardel Alves de Almeida (Presidente).</t>
   </si>
   <si>
     <t>491</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1984/491/flash_2446.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1984/491/flash_2446.pdf</t>
   </si>
   <si>
     <t>Flash 2446. _x000D_
 PROJETO DE LEI Nº 32/84. Denomina de “Augusto Souto”, o viaduto localizado no bairro Roxo Verde. (Referente à Lei nº 1.475, de 24/08/1984)._x000D_
 José Nardel Alves de Almeida (Presidente).</t>
   </si>
   <si>
     <t>494</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1984/494/flash_2447.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1984/494/flash_2447.pdf</t>
   </si>
   <si>
     <t>Flash 2447._x000D_
 PROJETO DE LEI Nº 34/84. Dá nova denominação à rua Capitão Eugênio, situada na sede do Distrito de Miralta. Passa a denominar "Rua José Souto". (Referente à Lei nº 1.476, de 24/08/1984). _x000D_
 José Nardel Alves de Almeida (Presidente).</t>
   </si>
   <si>
     <t>498</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1984/498/flash_2448.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1984/498/flash_2448.pdf</t>
   </si>
   <si>
     <t>Flash 2448._x000D_
 PROJETO DE LEI Nº 37/84. Denomina as ruas: "Ernestina Correia Silveira", localizada no bairro Dr. Antônio Pimenta e "Carlos Davi Alcântara", localizada no bairro Jardim Santo Ynácio de Loiola (antigo Bairro Vargem Grande). (Referente à Lei nº 1.480, de 21/09/1984)._x000D_
 José Nardel Alves de Almeida (Presidente).</t>
   </si>
   <si>
     <t>502</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1984/502/flash_2449.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1984/502/flash_2449.pdf</t>
   </si>
   <si>
     <t>Flash 2449._x000D_
 PROJETO DE LEI Nº 38/84. Denomina a rua "Zélia Maria", localizada no bairro Renascença. (Referente à Lei nº 1.481, de 21/09/1984)._x000D_
 José Nardel Alves de Almeida (Presidente).</t>
   </si>
   <si>
     <t>506</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
     <t>Manoel Soares Lopes</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1984/506/flash_2450.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1984/506/flash_2450.pdf</t>
   </si>
   <si>
     <t>Flash 2450._x000D_
 PROJETO DE LEI Nº 43/84. Denomina praças na sede do Distrito de Vila Nova de Minas: "Praça José de Dina", localizada no centro e "Praça Virgínia Soares", conhecida como Praça da Igreja. (Referente à Lei nº 1.486, de 21/09/1984)._x000D_
 José Nardel Alves de Almeida (Presidente).</t>
   </si>
   <si>
     <t>510</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1984/510/flash_2451.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1984/510/flash_2451.pdf</t>
   </si>
   <si>
     <t>Flash 2451._x000D_
 PROJETO DE LEI Nº 42/84. Denomina a rua "João Pereira Lima", localizada no bairro Vera Cruz. (Referente à Lei nº 1.485, de 21/09/1984)._x000D_
 José Nardel Alves de Almeida (Presidente).</t>
   </si>
   <si>
     <t>514</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1984/514/flash_2452.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1984/514/flash_2452.pdf</t>
   </si>
   <si>
     <t>Flash 2452._x000D_
 PROJETO DE LEI Nº 48/84. Denomina a rua "Guilherme Ferreira Sobrinho", localizada no bairro Santa Rita II e a rua "Joaquim Ferreira Cruz", localizada na Vila Oliveira. (Referente à Lei nº 1.495, de 19/10/1984)._x000D_
 José Nardel Alves de Almeida (Presidente).</t>
   </si>
   <si>
     <t>518</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1984/518/flash_2746.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1984/518/flash_2746.pdf</t>
   </si>
   <si>
     <t>Flash 2746._x000D_
 PROJETO DE LEI Nº 02/84. (RETIRADO). Autoriza o Poder Executivo a assinar convênio com a "Associação Atlética Cassimiro de Abreu", com o objetivo de proceder reformas e melhorias no Estádio José Maria Melo. _x000D_
 José Nardel Alves de Almeida (Presidente).</t>
   </si>
   <si>
     <t>519</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
     <t>Conrado Pereira dos Santos</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1984/519/flash_2453.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1984/519/flash_2453.pdf</t>
   </si>
   <si>
     <t>Flash 2453._x000D_
 PROJETO DE LEI Nº 46/84. Denomina vias e logradouros públicos na sede do povoado de Buriti Campo Santo: rua Manoel Tolentino, rua Honorato Lopes, rua Jerônimo Gonçalves, rua São Sebastião e Praça Sant'Ana. (Referente à Lei nº 1.490, de 16/10/1984)._x000D_
 José Nardel Alves de Almeida (Presidente).</t>
   </si>
   <si>
     <t>521</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
     <t>Cláudio Avelino Pereira</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1984/521/flash_2748.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1984/521/flash_2748.pdf</t>
   </si>
   <si>
     <t>Flash 2748._x000D_
 PROJETO DE LEI S/Nº/1984. (NÃO VOTADO). Denomina a avenida "Juca de Chichico", localizada no bairro Santo Antônio._x000D_
 José Nardel Alves de Almeida (Presidente).</t>
   </si>
   <si>
     <t>522</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1984/522/flash_2454.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1984/522/flash_2454.pdf</t>
   </si>
   <si>
     <t>Flash 2454._x000D_
 PROJETO DE LEI Nº 50/84. Denomina as ruas: "João Raimundo Novais", "Maria Carmelita Amorim", "Arthimínia Alves" e "Santinho Amorim", localizadas na Vila Mauricéia. (Referente à  Lei nº 1.493, de 19/10/1984)._x000D_
 José Nardel Alves de Almeida (Presidente).</t>
   </si>
   <si>
     <t>523</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
     <t>Fabrício Juliano da Silva</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1984/523/flash_2747.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1984/523/flash_2747.pdf</t>
   </si>
   <si>
     <t>Flash 2747._x000D_
 PROJETO DE LEI Nº 08/84. (RETIRADO). Modifica a denominação da rua "Cristóvão Colombo", para rua "Jonas Alves de Almeida", localizada no bairro Funcionários. _x000D_
 José Nardel Alves de Almeida (Presidente).</t>
   </si>
   <si>
     <t>525</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1984/525/flash_2455.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1984/525/flash_2455.pdf</t>
   </si>
   <si>
     <t>Flash 2455._x000D_
 PROJETO DE LEI Nº 54/84. Denomina a "Praça Benedito Pereira Gomes", localizada no bairro Todos os Santos. (Referente à Lei nº 1.499, de 21/11/1984)._x000D_
 José Nardel Alves de Almeida (Presidente).</t>
   </si>
   <si>
     <t>526</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1984/526/flash_2750.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1984/526/flash_2750.pdf</t>
   </si>
   <si>
     <t>Flash 2750._x000D_
 PROJETO DE LEI S/Nº/1984. (PREJUDICADO). Denomina a rua "José Osório da Silva", localizada no bairro Cintra._x000D_
 José Nardel Alves de Almeida (Presidente).</t>
   </si>
   <si>
     <t>527</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1984/527/flash_2456.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1984/527/flash_2456.pdf</t>
   </si>
   <si>
     <t>Flash 2456._x000D_
 PROJETO DE LEI Nº 55/84. Denomina a rua "Almerinda Vilasboas Abreu", localizada no bairro Jardim São Luiz. (Referente à Lei nº 1.497, de 21/11/1984)._x000D_
 José Nardel Alves de Almeida (Presidente).</t>
   </si>
   <si>
     <t>528</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1984/528/flash_2457.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1984/528/flash_2457.pdf</t>
   </si>
   <si>
     <t>Flash 2457._x000D_
 PROJETO DE LEI Nº 57/84. Denomina a rua "Antônio Moreno", localizada no bairro Santa Eugênia e as ruas "Maria Mota", "Luiz José Barbosa" e "João Ferreira", localizadas no bairro Jardim Eldorado. (Referente à Lei nº 1.502, de 22/11/1984)._x000D_
 José Nardel Alves de Almeida (Presidente).</t>
   </si>
   <si>
     <t>529</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1984/529/flash_2458.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1984/529/flash_2458.pdf</t>
   </si>
   <si>
     <t>Flash 2458._x000D_
 PROJETO DE LEI Nº 51/84. Denomina a "Vila São Francisco de Assis", localidade urbana popularmente conhecida como "Morro do Frade". (Referente à Lei nº 1.492, de 19/10/1984)._x000D_
 José Nardel Alves de Almeida (Presidente).</t>
   </si>
   <si>
     <t>532</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1984/532/flash_2751.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1984/532/flash_2751.pdf</t>
   </si>
   <si>
     <t>Flash 2751._x000D_
 PROJETO DE LEI S/Nº/1984. (RETIRADO). Autoriza o Poder Executivo a realizar obras de pavimentação no município de Montes Claros, e dá outras providências._x000D_
 José Nardel Alves de Almeida (Presidente).</t>
   </si>
   <si>
     <t>533</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1984/533/flash_2752.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1984/533/flash_2752.pdf</t>
   </si>
   <si>
     <t>Flash 2752._x000D_
 PROJETO DE LEI S/Nº/1984. (RETIRADO). Dá nova denominação à rua Violeta, localizada no bairro Cândida Câmara. Passa a denominar: "Rua Jonas Alves de Almeida"._x000D_
 José Nardel Alves de Almeida (Presidente).</t>
   </si>
   <si>
     <t>535</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1984/535/flash_2753.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1984/535/flash_2753.pdf</t>
   </si>
   <si>
     <t>Flash 2753._x000D_
 PROJETO DE LEI S/Nº/1984. (NÃO VOTADO). Dispõe sobre a criação do Conselho Municipal de Educação._x000D_
 José Nardel Alves de Almeida (Presidente).</t>
   </si>
   <si>
     <t>537</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
     <t>Afonso Brandão Madureira</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1984/537/flash_2754.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1984/537/flash_2754.pdf</t>
   </si>
   <si>
     <t>Flash 2754._x000D_
 PROJETO DE LEI S/Nº/1984. (NÃO VOTADO). Denomina a rua "Almir Rodrigues Chaves", localizada na Vila Cidade Santa Maria._x000D_
 José Nardel Alves de Almeida (Presidente).</t>
   </si>
   <si>
     <t>538</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1984/538/flash_2755.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1984/538/flash_2755.pdf</t>
   </si>
   <si>
     <t>Flash 2755._x000D_
 PROJETO DE LEI S/Nº/1984. (RETIRADO). Dispõe sobre convênio de ajuda financeira celebrado entre a Secretaria de Estado de Obras Públicas, com interveniência da CODEURB e a Prefeitura Municipal de Montes Claros, para construção de estradas vicinais. _x000D_
 José Nardel Alves de Almeida (Presidente).</t>
   </si>
   <si>
     <t>541</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1984/541/flash_2757.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1984/541/flash_2757.pdf</t>
   </si>
   <si>
     <t>Flash 2757._x000D_
 PROJETO DE LEI S/Nº/1984. (REJEITADO). Modifica a denominação das ruas Palmares e Afra Sarmento, localizadas no bairro Esplanada. Passam a denominar: Rua Tiago Ferreira e Rua Palmares, respectivamente. _x000D_
 José Nardel Alves de Almeida (Presidente).</t>
   </si>
   <si>
     <t>545</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1984/545/flash_2459.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1984/545/flash_2459.pdf</t>
   </si>
   <si>
     <t>Flash 2459._x000D_
 PROJETO DE LEI Nº 56/84. Dá nova denominação à rua Acácia, localizada no bairro de Lourdes. Passa a denominar "Rua Lauro Brant". (Referente à Lei nº 1.498, de 21/11/1984)._x000D_
 José Nardel Alves de Almeida (Presidente).</t>
   </si>
   <si>
     <t>547</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1984/547/flash_2758.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1984/547/flash_2758.pdf</t>
   </si>
   <si>
     <t>Flash 2758._x000D_
 PROJETO DE LEI S/Nº/1984. (PREJUDICADO). Denomina a rua "Epitácio Silva Maia", localizada no bairro Renascença._x000D_
 José Nardel Alves de Almeida (Presidente).</t>
   </si>
   <si>
     <t>548</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1984/548/flash_2460.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1984/548/flash_2460.pdf</t>
   </si>
   <si>
     <t>Flash 2460._x000D_
 PROJETO DE LEI Nº 61/84. Denomina a rua "Rivadávio Lucas Mendes", localizada no bairro Morada do Sol. (Referente à Lei nº 1.504, de 30/11/1984)._x000D_
 José Nardel Alves de Almeida (Presidente).</t>
   </si>
   <si>
     <t>550</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1984/550/flash_2759.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1984/550/flash_2759.pdf</t>
   </si>
   <si>
     <t>Flash 2759._x000D_
 PROJETO DE LEI S/Nº/1984. (NÃO VOTADO). Denomina diversas vias públicas localizadas na Vila Oliveira: rua José Ferreira dos Santos, rua Olívia de Souza Oliveira, rua Deudeth Borborema, rua Tiburtino Borborema Cangussú, rua Dona Finita, rua Luiza Antônia dos Santos, rua Ana de Souza Oliveira, rua Tu Peixoto, rua Adelina Soares Abreu, rua Rita Esteves Soares, rua Manoel José de Oliveira e rua Elpídio Rodrigues Rocha._x000D_
 José Nardel Alves de Almeida (Presidente).</t>
   </si>
   <si>
     <t>551</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1984/551/flash_2760.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1984/551/flash_2760.pdf</t>
   </si>
   <si>
     <t>Flash 2760._x000D_
 REQUERIMENTO. (NÃO VOTADO). Requerimento do vereador Cláudio Avelino Pereira apresentado à Câmara Municipal de Montes Claros, solicitando a concessão do título de utilidade pública à "Conferência Nossa Senhora da Conceição", da Sociedade São Vicente de Paulo._x000D_
 José Nardel Alves de Almeida (Presidente).</t>
   </si>
   <si>
     <t>556</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
     <t>Geraldo Honorato Marques, Sérgio Rocha Souza</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1984/556/flash_2761.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1984/556/flash_2761.pdf</t>
   </si>
   <si>
     <t>Flash 2761._x000D_
 PROJETO DE LEI S/Nº/1984. (REJEITADO). Modifica dispositivo da Lei nº 1.477, de 06/09/1984, que regulamenta o serviço de Transporte Coletivo Urbano no município de Montes Claros. _x000D_
 José Nardel Alves de Almeida (Presidente).</t>
   </si>
   <si>
     <t>558</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1984/558/flash_2762.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1984/558/flash_2762.pdf</t>
   </si>
   <si>
     <t>Flash 2762._x000D_
 PROJETO DE LEI S/Nº/1984. (PREJUDICADO). Denomina as ruas “Inocêncio Teixeira da Silva”, “Geraldo Pereira da Silva” e “Almir Rodrigues Chaves”, localizadas na Vila Regina. _x000D_
 José Nardel Alves de Almeida (Presidente).</t>
   </si>
   <si>
     <t>563</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1984/563/flash_2577.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1984/563/flash_2577.pdf</t>
   </si>
   <si>
     <t>Flash 2577._x000D_
 PROJETO DE LEI Nº 24/1984. Autoriza a Prefeitura de Montes Claros a receber poços tubulares da Companhia de Desenvolvimento do Vale do São Francisco - CODEVASF e da Companhia Agrícola de Minas Gerais - CAMIG, em função do convênio celebrado com o Ministério do Interior e o Governo do Estado de Minas Gerais. (Referente à Lei nº 1.468 de 30/05/1984).      _x000D_
 José Nardel Alves de Almeida (Presidente).</t>
   </si>
   <si>
     <t>564</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1984/564/flash_2578.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1984/564/flash_2578.pdf</t>
   </si>
   <si>
     <t>Flash 2578._x000D_
 PROJETO DE LEI Nº 59/1984. Autoriza o Poder Executivo a negociar com as Centrais Elétricas de Minas Gerais - CEMIG, para a execução de obras de eletrificação no município de Montes Claros. (Referente à Lei nº 1.501 de 22/11/1984).    _x000D_
 José Nardel Alves de Almeida (Presidente).</t>
   </si>
   <si>
     <t>565</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1984/565/flash_2579.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1984/565/flash_2579.pdf</t>
   </si>
   <si>
     <t>Flash 2579._x000D_
 PROJETO DE LEI Nº 71/1984. Autoriza o Poder Executivo a assinar carta-acordo com a Centrais Elétricas de Minas Gerais - CEMIG, para execução de obras de eletrificação, na localidade rural de Marcela. (Referente à Lei nº 1.514 de 27/12/1984).  _x000D_
 José Nardel Alves de Almeida (Presidente).</t>
   </si>
   <si>
     <t>599</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1984/599/flash_2461.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1984/599/flash_2461.pdf</t>
   </si>
   <si>
     <t>Flash 2461._x000D_
 PROJETO DE LEI Nº 62/84. Denomina as seguintes vias públicas: Rua da Abolição, Rua Joaquim Nabuco, Rua José do Patrocínio e Rua Inocêncio Sena, localizadas no bairro São Judas Tadeu; e denomina a Avenida dos Jesuítas, localizada no bairro Nossa Senhora das Graças. (Referente à Lei nº 1.505, de 30/11/1984)._x000D_
 José Nardel Alves de Almeida (Presidente).</t>
   </si>
   <si>
     <t>604</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1984/604/flash_2462.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1984/604/flash_2462.pdf</t>
   </si>
   <si>
     <t>Flash 2462._x000D_
 PROJETO DE LEI Nº 63/84. Denomina a rua "Dona Ramira", localizada no bairro Maracanã. (Referente à Lei nº 1.507, de 30/11/1984)._x000D_
 José Nardel Alves de Almeida (Presidente).</t>
   </si>
   <si>
     <t>615</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
     <t>Osmar Avelino Pereira</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1984/615/flash_2463.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1984/615/flash_2463.pdf</t>
   </si>
   <si>
     <t>Flash 2463._x000D_
 PROJETO DE LEI Nº 64/84. Denomina a rua "Acioli Trindade", localizada no bairro Dona Gregória. (Referente à Lei nº 1.506, de 30/11/1984)._x000D_
 José Nardel Alves de Almeida (Presidente).</t>
   </si>
   <si>
     <t>643</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1984/643/flash_2611.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1984/643/flash_2611.pdf</t>
   </si>
   <si>
     <t>Flash 2611._x000D_
 PROJETO DE LEI Nº 09/84. Autoriza o Poder Executivo a doar terreno ao Sindicato dos Jornalistas Profissionais de Minas Gerais, com área de 1.250,00 m², localizado no bairro Ibituruna. (Referente à Lei nº 1.453, de 21/03/1984)._x000D_
 José Nardel Alves de Almeida (Presidente).</t>
   </si>
   <si>
     <t>645</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1984/645/flash_2612.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1984/645/flash_2612.pdf</t>
   </si>
   <si>
     <t>Flash 2612._x000D_
 PROJETO DE LEI Nº 10/84. Dispõe sobre a doação de terreno à Paróquia de São Sebastião, localizado no prolongamento do bairro Jardim São Geraldo, com área de 2.320,00 m². (Referente à Lei nº 1.454, de 30/03/1984)._x000D_
 José Nardel Alves de Almeida (Presidente).</t>
   </si>
   <si>
     <t>646</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1984/646/flash_2613.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1984/646/flash_2613.pdf</t>
   </si>
   <si>
     <t>Flash 2613._x000D_
 PROJETO DE LEI Nº 11/84. Autoriza o Poder Executivo a doar terrenos ao Estado de Minas Gerais, medindo um total de 2.500,00 m², localizados no bairro Santo Antônio, destinados à construção de Escola Estadual da Vila Sion. (Referente à Lei nº 1.455, de 30/03/1984)._x000D_
 José Nardel Alves de Almeida (Presidente).</t>
   </si>
   <si>
     <t>647</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1984/647/flash_2614.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1984/647/flash_2614.pdf</t>
   </si>
   <si>
     <t>Flash 2614._x000D_
 PROJETO DE LEI Nº 28/84. Autoriza o Poder Executivo a transferir a posse do imóvel, referido no Decreto nº 725, de 07/04/1984, para a Secretaria do Interior e Justiça de Minas Gerais, destinado à construção de um Centro de Reeducação do Sistema de Execuções Penais. (Referente à Lei nº 1.470, de 06/06/1984)._x000D_
 José Nardel Alves de Almeida (Presidente).</t>
   </si>
   <si>
     <t>648</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1984/648/flash_2615.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1984/648/flash_2615.pdf</t>
   </si>
   <si>
     <t>Flash 2615._x000D_
 PROJETO DE LEI Nº 30/84. Autoriza o Poder Executivo a transferir a posse do imóvel urbano, localizado na esquina da Avenida Cula Mangabeira com rua Urbino Viana, medindo 607,50 m², ao Hospital da Criança Ltda. (Referente à Lei nº 1.472, de 06/07/1984)._x000D_
 José Nardel Alves de Almeida (Presidente).</t>
   </si>
   <si>
     <t>649</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1984/649/flash_2616.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1984/649/flash_2616.pdf</t>
   </si>
   <si>
     <t>Flash 2616._x000D_
 PROJETO DE LEI Nº 31/84. Autoriza o Poder Executivo a transferir a posse do imóvel urbano, localizado à Avenida Cula Mangabeira, medindo 660,00m², ao Instituto da Previdência dos Servidores do Estado de Minas Gerais - IPSEMG. (Referente à Lei nº 1.473, de 20/08/1984)._x000D_
 José Nardel Alves de Almeida (Presidente).</t>
   </si>
   <si>
     <t>650</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1984/650/flash_2617.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1984/650/flash_2617.pdf</t>
   </si>
   <si>
     <t>Flash 2617._x000D_
 PROJETO DE LEI Nº 36/84. Autoriza o Poder Executivo a transferir a posse de imóvel urbano do Município ao Estado de Minas Gerais, com área de 3.097,92 m², localizado nas proximidades da rua Urbino Viana, destinado à construção da Escola Estadual Zinha Prates. (Referente à Lei nº 1.479, de 21/09/1984)._x000D_
 José Nardel Alves de Almeida (Presidente).</t>
   </si>
   <si>
     <t>652</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1984/652/flash_2618.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1984/652/flash_2618.pdf</t>
   </si>
   <si>
     <t>Flash 2618._x000D_
 PROJETO DE LEI Nº 35/84. Autoriza o Poder Executivo a transferir a posse de imóvel urbano ao Estado de Minas Gerais, localizado no bairro Alto São João, com área de 3.945,00 m², para construção da Escola Estadual Filomeno Ribeiro. (Referente à Lei nº 1.478, de 12/09/1984)._x000D_
 José Nardel Alves de Almeida (Presidente).</t>
   </si>
   <si>
     <t>654</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1984/654/flash_2619.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1984/654/flash_2619.pdf</t>
   </si>
   <si>
     <t>Flash 2619._x000D_
 PROJETO DE LEI Nº 52/84. Autoriza o Poder Executivo a fazer dação em pagamento à senhora Maria Natividade Gonçalves Duarte, de um lote localizado no bairro Renascença, em pagamento da cessão de posse do terreno com área de 126.00 m² com uma construção de casa popular situada na Vila Telma, desapropriado pela Prefeitura juntamente com outras áreas conforme Decreto de Desapropriação nº 741, de 01/06/1984. (Referente à Lei nº 1.491, de 19/10/1984)._x000D_
 José Nardel Alves de Almeida (Presidente).</t>
   </si>
   <si>
     <t>656</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1984/656/flash_2620.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1984/656/flash_2620.pdf</t>
   </si>
   <si>
     <t>Flash 2620._x000D_
 PROJETO DE LEI Nº 47/84. (REVOGADA). Autoriza o Poder Executivo a transferir a posse de imóvel urbano, localizado na Vila Telma, com área de 1.365,00 m², para o Instituto Brasileiro de Desenvolvimento Florestal – IBDF. (Referente à Lei nº 1.489, de 16/10/1984, que foi posteriormente revogada pela Lei nº 1.509, de 04/12/1984)._x000D_
 José Nardel Alves de Almeida (Presidente).</t>
   </si>
   <si>
     <t>658</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1984/658/flash_2621.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1984/658/flash_2621.pdf</t>
   </si>
   <si>
     <t>Flash 2621._x000D_
 PROJETO DE LEI Nº 65/84. Autoriza o Poder Executivo a fazer doação de terreno, com área de 600,00 m², localizado na Vila Exposição, ao Sindicato dos Condutores Autônomos de Veículos Rodoviários de Montes Claros, para construção da sua sede social. (Referente à Lei nº 1.508, de 30/11/1984)._x000D_
 José Nardel Alves de Almeida (Presidente).</t>
   </si>
   <si>
     <t>661</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1984/661/flash_2622.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1984/661/flash_2622.pdf</t>
   </si>
   <si>
     <t>Flash 2622._x000D_
 PROJETO DE LEI Nº 67/84. Dispõe sobre doações de terrenos ao Instituto Brasileiro de Desenvolvimento Florestal – IBDF, localizados na Vila Telma, para construção do Posto de Controle e Fiscalização; revoga a Lei nº 1.489, de 16/10/1984. (2 áreas medindo um total de 1.365,00 m²). (Referente à Lei nº 1.509, de 04/12/1984)._x000D_
 José Nardel Alves de Almeida (Presidente).</t>
   </si>
   <si>
     <t>712</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1984/712/flash_2464.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1984/712/flash_2464.pdf</t>
   </si>
   <si>
     <t>Flash 2464._x000D_
 PROJETO DE LEI Nº 68/84. Dá nova denominação à rua conhecida como "Piauí II", localizada no bairro Morrinhos. Passa a denominar "Rua Celecina Marques da Silva". (Referente à Lei nº 1.512, de 26/12/1984)._x000D_
 José Nardel Alves de Almeida (Presidente).</t>
   </si>
   <si>
     <t>715</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1984/715/flash_2465.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1984/715/flash_2465.pdf</t>
   </si>
   <si>
     <t>Flash 2465._x000D_
 PROJETO DE LEI Nº 70/84. Denomina a rua "Gentil Pereira Soares", localizada no bairro Jardim Panorama. (Referente à Lei nº 1.518, de 28/12/1984)._x000D_
 José Nardel Alves de Almeida (Presidente).</t>
   </si>
   <si>
     <t>716</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1984/716/flash_2466.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1984/716/flash_2466.pdf</t>
   </si>
   <si>
     <t>Flash 2466._x000D_
 PROJETO DE LEI Nº 75/84. Denomina as ruas "Professora Helena Prates" e "Jonas Alves de Almeida", localizadas no bairro Major Prates. (Referente à Lei nº 1.517, de 27/12/1984)._x000D_
 José Nardel Alves de Almeida (Presidente).</t>
   </si>
   <si>
     <t>718</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1984/718/flash_2467.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1984/718/flash_2467.pdf</t>
   </si>
   <si>
     <t>Flash 2467._x000D_
 PROJETO DE LEI Nº 76/84. Denomina a rua "Abelard José Tolentino", localizada no Conjunto Habitacional Cristo Rei. (Referente à Lei nº 1.520, de 31/12/1984)._x000D_
 José Nardel Alves de Almeida (Presidente).</t>
   </si>
   <si>
     <t>721</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1984/721/flash_2468.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1984/721/flash_2468.pdf</t>
   </si>
   <si>
     <t>Flash 2468._x000D_
 PROJETO DE LEI Nº 72/84. Revoga a Lei nº 1.395, de 10/01/1983, que dispõe sobre a denominação da rua Moisés Leite; e restabelece a denominação da rua Laura Prates Gomes, localizada no bairro Major Prates, dada pela Lei nº 1.181, de 20/12/1978. (Referente à Lei nº 1.515, de 27/12/1984)._x000D_
 José Nardel Alves de Almeida (Presidente).</t>
   </si>
   <si>
     <t>725</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1984/725/flash_2469.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1984/725/flash_2469.pdf</t>
   </si>
   <si>
     <t>Flash 2469._x000D_
 PROJETO DE LEI Nº 77/84. Denomina as ruas "Geraldo Pereira da Silva" e "Inocêncio Teixeira da Silva", localizadas na Vila Regina. (Referente à Lei nº 1.519, de 31/12/1984)._x000D_
 José Nardel Alves de Almeida (Presidente).</t>
   </si>
   <si>
     <t>962</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1984/962/flash_2574d.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1984/962/flash_2574d.pdf</t>
   </si>
   <si>
     <t>Flash 2574D._x000D_
 PROJETO DE LEI Nº 73/1984. Modifica a denominação da Escola Municipal Santo Antônio, localizada no lugar denominado Peri-Peri, para Escola Municipal "Joaquim Rodrigues da Rocha". (Referente à Lei nº 1.516, de 27/12/1984)._x000D_
 José Nardel Alves de Almeida (Presidente).</t>
   </si>
   <si>
     <t>9055</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1984/9055/flash_2763.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1984/9055/flash_2763.pdf</t>
   </si>
   <si>
     <t>Flash 2763._x000D_
 PROJETO DE LEI S/Nº/1984. (REJEITADO). Dispõe sobre a localização de farmácias e drogarias no município de Montes Claros, e dá outras providências._x000D_
 José Nardel Alves de Almeida (Presidente).</t>
   </si>
   <si>
     <t>524</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1984/524/flash_2749.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1984/524/flash_2749.pdf</t>
   </si>
   <si>
     <t>Flash 2749._x000D_
 REQUERIMENTO. (NÃO VOTADO). Requerimento do vereador Marco Antônio Pimentel apresentado à Câmara Municipal de Montes Claros, solicitando a concessão do título de utilidade pública à "Associação dos Funcionários da Prefeitura Municipal de Montes Claros"._x000D_
 José Nardel Alves de Almeida (Presidente).</t>
   </si>
   <si>
     <t>879</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
     <t>Cláudio Avelino Pereira, Osmar Pereira da Silva</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1984/879/flash_2957.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1984/879/flash_2957.pdf</t>
   </si>
   <si>
     <t>Flash 2957._x000D_
 PROJETO DE RESOLUÇÃO S/Nº/1984. (REJEITADO). Modifica dispositivos do Regimento Interno da Câmara Municipal de Montes Claros._x000D_
 José Nardel Alves de Almeida (Presidente).</t>
   </si>
   <si>
     <t>880</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1984/880/flash_2958.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1984/880/flash_2958.pdf</t>
   </si>
   <si>
     <t>Flash 2958._x000D_
 PROJETO DE RESOLUÇÃO S/Nº/1984. (RETIRADO). Concede o Título de Cidadão Benemérito de Montes Claros ao doutor Oswaldo Alves Antunes._x000D_
 José Nardel Alves de Almeida (Presidente).</t>
   </si>
   <si>
     <t>881</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1984/881/flash_2959.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1984/881/flash_2959.pdf</t>
   </si>
   <si>
     <t>Flash 2959._x000D_
 PROJETO DE RESOLUÇÃO S/Nº/1984. (REJEITADO). Modifica dispositivos do Regimento Interno da Câmara Municipal de Montes Claros._x000D_
 José Nardel Alves de Almeida (Presidente).</t>
   </si>
   <si>
     <t>883</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1984/883/flash_2960.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1984/883/flash_2960.pdf</t>
   </si>
   <si>
     <t>Flash 2960._x000D_
 PROJETO DE RESOLUÇÃO S/Nº/1984. (REJEITADO). Modifica dispositivos do Regimento Interno da Câmara Municipal de Montes Claros._x000D_
 José Nardel Alves de Almeida (Presidente).</t>
   </si>
   <si>
     <t>885</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1984/885/flash_2961.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1984/885/flash_2961.pdf</t>
   </si>
   <si>
     <t>Flash 2961._x000D_
 PROJETO DE RESOLUÇÃO S/Nº/1984. (RETIRADO). Concede o Título de Cidadão Honorário de Montes Claros a Eduardo Moraes Oliveira._x000D_
 José Nardel Alves de Almeida (Presidente).</t>
   </si>
   <si>
     <t>886</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1984/886/flash_2962.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1984/886/flash_2962.pdf</t>
   </si>
   <si>
     <t>Flash 2962._x000D_
 PROJETO DE RESOLUÇÃO S/Nº/1984. (REJEITADO). Concede a Medalha de Honra Montes Claros ao Ministro do Interior, Mário David Andreazza._x000D_
 José Nardel Alves de Almeida (Presidente).</t>
   </si>
   <si>
     <t>888</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1984/888/flash_2963.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1984/888/flash_2963.pdf</t>
   </si>
   <si>
     <t>Flash 2963._x000D_
 PROJETO DE RESOLUÇÃO S/Nº/1984. (REJEITADO). Concede o Título de Insigne Benfeitor Montesclarense a Alberto de Castro Guedes (Beto Guedes)._x000D_
 José Nardel Alves de Almeida (Presidente).</t>
   </si>
   <si>
     <t>889</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1984/889/flash_2964.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1984/889/flash_2964.pdf</t>
   </si>
   <si>
     <t>Flash 2964._x000D_
 PROJETO DE RESOLUÇÃO S/Nº/1984. (REJEITADO). Modifica dispositivos do Regimento Interno da Câmara Municipal de Montes Claros, extinguindo o recesso parlamentar de julho._x000D_
 José Nardel Alves de Almeida (Presidente).</t>
   </si>
   <si>
     <t>890</t>
   </si>
   <si>
     <t>Maria Aparecida Bispo de Moura</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1984/890/flash_2965.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1984/890/flash_2965.pdf</t>
   </si>
   <si>
     <t>Flash 2965._x000D_
 PROJETO DE RESOLUÇÃO S/Nº/1984. (REJEITADO). Concede o Título de Cidadão Honorário de Montes Claros ao pastor Delfino Martins._x000D_
 José Nardel Alves de Almeida (Presidente).</t>
   </si>
   <si>
     <t>891</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1984/891/flash_2966.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1984/891/flash_2966.pdf</t>
   </si>
   <si>
     <t>Flash 2966._x000D_
 PROJETO DE RESOLUÇÃO S/Nº/1984. (RETIRADO). Concede o Título de Cidadão Benemérito de Montes Claros ao Secretário de Estado da Educação de Minas Gerais, professor Octávio Elísio Alves de Brito._x000D_
 José Nardel Alves de Almeida (Presidente).</t>
   </si>
   <si>
     <t>892</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1984/892/flash_2967.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1984/892/flash_2967.pdf</t>
   </si>
   <si>
     <t>Flash 2967._x000D_
 PROJETO DE RESOLUÇÃO S/Nº/1984. (RETIRADO). Modifica dispositivo da Resolução nº 277, de 28/12/1977, que dispõe sobre o Regimento Interno da Câmara Municipal de Montes Claros._x000D_
 José Nardel Alves de Almeida (Presidente).</t>
   </si>
   <si>
     <t>894</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1984/894/flash_2968.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1984/894/flash_2968.pdf</t>
   </si>
   <si>
     <t>Flash 2968._x000D_
 PROJETO DE RESOLUÇÃO S/Nº/1984. (RETIRADO). Concede o Título de Cidadão Benemérito de Montes Claros ao jornalista Felipe Antônio Guimarães Gabrich._x000D_
 José Nardel Alves de Almeida (Presidente).</t>
   </si>
   <si>
     <t>632</t>
   </si>
   <si>
     <t>VET</t>
   </si>
   <si>
     <t>Veto</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1984/632/flash_2803.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1984/632/flash_2803.pdf</t>
   </si>
   <si>
     <t>Flash 2803._x000D_
 VETO PARCIAL AO PROJETO DE LEI Nº 27/84. (MANTIDO). Regulamenta o Serviço de Transporte Coletivo Urbano no Município de Montes Claros._x000D_
 José Nardel Alves de Almeida (Presidente).</t>
   </si>
   <si>
     <t>821</t>
   </si>
   <si>
     <t>RES</t>
   </si>
   <si>
     <t>Resolução</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1984/821/flash_2915.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1984/821/flash_2915.pdf</t>
   </si>
   <si>
     <t>Flash 2915._x000D_
 RESOLUÇÃO Nº 480, de 14/04/1984. Considera de utilidade pública a "Associação dos Corredores de Rua de Montes Claros - CORMOC"._x000D_
 José Nardel Alves de Almeida (Presidente).</t>
   </si>
   <si>
     <t>663</t>
   </si>
   <si>
     <t>FIN - FINANÇAS, ORÇAMENTO E TOMADA DE CONTAS</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1984/663/flash_2817.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1984/663/flash_2817.pdf</t>
   </si>
   <si>
     <t>Flash 2817._x000D_
 RESOLUÇÃO Nº 477, de 25/02/1984. Aprova as contas da Prefeitura Municipal de Montes Claros, referente ao exercício financeiro de 1972._x000D_
 José Nardel Alves de Almeida (Presidente).</t>
   </si>
   <si>
     <t>675</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1984/675/flash_2821.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1984/675/flash_2821.pdf</t>
   </si>
   <si>
     <t>Flash 2821._x000D_
 RESOLUÇÃO Nº 476, de 25/02/1984. Institui o Plantão de Atendimento ao Público, no âmbito da Câmara Municipal de Montes Claros, a ser feito por meio de revezamento entre os vereadores._x000D_
 José Nardel Alves de Almeida (Presidente).</t>
   </si>
   <si>
     <t>683</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1984/683/flash_2824.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1984/683/flash_2824.pdf</t>
   </si>
   <si>
     <t>Flash 2824._x000D_
 RESOLUÇÃO Nº 484, de 11/06/1984. Concede a "Medalha de Honra Montes Claros" ao doutor Heráclito Fontoura Sobral Pinto._x000D_
 José Nardel Alves de Almeida (Presidente).</t>
   </si>
   <si>
     <t>694</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1984/694/flash_2829.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1984/694/flash_2829.pdf</t>
   </si>
   <si>
     <t>Flash 2829._x000D_
 RESOLUÇÃO Nº 496, de 11/12/1984. Concede o Título de Cidadã Benemérita de Montes Claros a Eugênia Versiani Santos._x000D_
 José Nardel Alves de Almeida (Presidente).</t>
   </si>
   <si>
     <t>719</t>
   </si>
   <si>
     <t>José Nardel Alves de Almeida</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1984/719/flash_2843.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1984/719/flash_2843.pdf</t>
   </si>
   <si>
     <t>Flash 2843._x000D_
 RESOLUÇÃO Nº 473, de 13/02/1984. Concede o Título de Cidadão Honorário de Montes Claros a Francisco Pimenta de Figueiredo._x000D_
 José Nardel Alves de Almeida (Presidente).</t>
   </si>
   <si>
     <t>720</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1984/720/flash_2844.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1984/720/flash_2844.pdf</t>
   </si>
   <si>
     <t>Flash 2844._x000D_
 RESOLUÇÃO Nº 479, de 17/03/1984. Concede o Título de Cidadão Honorário de Montes Claros ao padre Manuel Maria Tort._x000D_
 José Nardel Alves de Almeida (Presidente).</t>
   </si>
   <si>
     <t>722</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1984/722/flash_2845.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1984/722/flash_2845.pdf</t>
   </si>
   <si>
     <t>Flash 2845._x000D_
 RESOLUÇÃO Nº 486, de 11/08/1984. Concede o Título de Cidadã Honorária de Montes Claros a Marie Magdeleine Josephine Oliffson._x000D_
 José Nardel Alves de Almeida (Presidente).</t>
   </si>
   <si>
     <t>774</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1984/774/flash_2874.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1984/774/flash_2874.pdf</t>
   </si>
   <si>
     <t>Flash 2874._x000D_
 RESOLUÇÃO Nº 482, de 30/05/1984. Modifica dispositivos da Resolução nº 145, de 23/06/1971, que instituiu a Medalha de Honra Montes Claros._x000D_
 José Nardel Alves de Almeida (Presidente).</t>
   </si>
   <si>
     <t>775</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1984/775/flash_2875.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1984/775/flash_2875.pdf</t>
   </si>
   <si>
     <t>Flash 2875._x000D_
 RESOLUÇÃO Nº 485, de 11/06/1984. (REVOGADA). Modifica dispositivos da Resolução nº 277, de 28/12/1977, que dispõe sobre o Regimento Interno da Câmara Municipal de Montes Claros. (Esta Resolução foi posteriormente revogada pela Resolução nº 522, de 12/11/1985)._x000D_
 José Nardel Alves de Almeida (Presidente).</t>
   </si>
   <si>
     <t>776</t>
   </si>
   <si>
     <t>Afonso Brandão Madureira, Carlos Welth Pimenta de Figueiredo, Conrado Pereira dos Santos, Fabrício Juliano da Silva, Geraldo Honorato Marques, José Maria Francisco de Oliveira, José Nardel Alves de Almeida, José Paulo Ferreira Gomes, Manoel Soares Lopes, Marco Antônio Pimentel, Maria Aparecida Bispo de Moura, Milton Pereira da Cruz, Osmar Pereira da Silva</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1984/776/flash_2876.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1984/776/flash_2876.pdf</t>
   </si>
   <si>
     <t>Flash 2876._x000D_
 RESOLUÇÃO Nº 488, de 25/08/1984. (REVOGADA). Modifica dispositivo da Resolução nº 277, de 28/12/1977, que dispõe sobre o Regimento Interno da Câmara Municipal de Montes Claros. (Esta Resolução foi revogada pela Resolução nº 561, de 30/06/1987)._x000D_
 José Nardel Alves de Almeida (Presidente).</t>
   </si>
   <si>
     <t>777</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1984/777/flash_2877.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1984/777/flash_2877.pdf</t>
   </si>
   <si>
     <t>Flash 2877._x000D_
 RESOLUÇÃO Nº 491, de 18/09/1984. Acrescenta dispositivo à Resolução nº 277, de 28/12/1977, que dispõe sobre o Regimento Interno da Câmara Municipal de Montes Claros._x000D_
 José Nardel Alves de Almeida (Presidente).</t>
   </si>
   <si>
     <t>778</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1984/778/flash_2878.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1984/778/flash_2878.pdf</t>
   </si>
   <si>
     <t>Flash 2878._x000D_
 RESOLUÇÃO Nº 492, de 02/01/1984. Modifica dispositivos da Resolução nº 230 de 01/09/1976, que criou a Comissão Municipal de Defesa do Consumidor. (Ver flash 053R)._x000D_
 José Nardel Alves de Almeida (Presidente).</t>
   </si>
   <si>
     <t>790</t>
   </si>
   <si>
     <t>MESA DIRETORA - MESA</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1984/790/flash_2887.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1984/790/flash_2887.pdf</t>
   </si>
   <si>
     <t>Flash 2887._x000D_
 RESOLUÇÃO Nº 483, de 30/05/1984. Reajusta vencimentos dos servidores do Legislativo Municipal de Montes Claros._x000D_
 José Nardel Alves de Almeida (Presidente).</t>
   </si>
   <si>
     <t>791</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1984/791/flash_2888.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1984/791/flash_2888.pdf</t>
   </si>
   <si>
     <t>Flash 2888._x000D_
 RESOLUÇÃO Nº 495, de 27/11/1984. Reajusta vencimentos dos servidores do Legislativo Municipal de Montes Claros._x000D_
 José Nardel Alves de Almeida (Presidente).</t>
   </si>
   <si>
     <t>806</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1984/806/flash_2901.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1984/806/flash_2901.pdf</t>
   </si>
   <si>
     <t>Flash 2901._x000D_
 RESOLUÇÃO Nº 474, de 14/02/1984. Reajusta os subsídios dos Vereadores da Câmara Municipal de Montes Claros._x000D_
 José Nardel Alves de Almeida (Presidente).</t>
   </si>
   <si>
     <t>807</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1984/807/flash_2902.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1984/807/flash_2902.pdf</t>
   </si>
   <si>
     <t>Flash 2902._x000D_
 RESOLUÇÃO Nº 478 de 03/03/1984. Reajusta subsídios e verbas de representação do Prefeito e Vice-prefeito de Montes Claros._x000D_
 José Nardel Alves de Almeida (Presidente).</t>
   </si>
   <si>
     <t>820</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1984/820/flash_2915.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1984/820/flash_2915.pdf</t>
   </si>
   <si>
     <t>Flash 2914._x000D_
 RESOLUÇÃO Nº 475, de 20/02/1984. Considera de utilidade pública a "Sociedade de Amigos do Distrito de Vila Nova de Minas"._x000D_
 José Nardel Alves de Almeida (Presidente).</t>
   </si>
   <si>
     <t>822</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1984/822/flash_2916.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1984/822/flash_2916.pdf</t>
   </si>
   <si>
     <t>Flash 2916._x000D_
 RESOLUÇÃO Nº 481, de 28/04/1984. Considera de utilidade pública o "Conselho Administrativo da Paróquia de São João Batista"._x000D_
 José Nardel Alves de Almeida (Presidente).</t>
   </si>
   <si>
     <t>823</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1984/823/flash_2917.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1984/823/flash_2917.pdf</t>
   </si>
   <si>
     <t>Flash 2917._x000D_
 RESOLUÇÃO Nº 487, de 15/08/1984. Considera de utilidade pública a "Associação Ciclística Velonorte"._x000D_
 José Nardel Alves de Almeida (Presidente).</t>
   </si>
   <si>
     <t>824</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1984/824/flash_2918.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1984/824/flash_2918.pdf</t>
   </si>
   <si>
     <t>Flash 2918._x000D_
 RESOLUÇÃO Nº 489, de 11/09/1984. Considera de utilidade pública a Loja Maçônica Rahotep nº 1.320 "O Direito Humano"._x000D_
 José Nardel Alves de Almeida (Presidente).</t>
   </si>
   <si>
     <t>825</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1984/825/flash_2919.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1984/825/flash_2919.pdf</t>
   </si>
   <si>
     <t>Flash 2919._x000D_
 RESOLUÇÃO Nº 490, de 11/09/1984. Considera de utilidade pública a "Associação Montesclarense de Odontologia"._x000D_
 José Nardel Alves de Almeida (Presidente).</t>
   </si>
   <si>
     <t>827</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1984/827/flash_2920.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1984/827/flash_2920.pdf</t>
   </si>
   <si>
     <t>Flash 2920._x000D_
 RESOLUÇÃO Nº 493, de 16/10/1984. Considera de utilidade pública a "Associação dos Servidores da SUCAM de Montes Claros"._x000D_
 José Nardel Alves de Almeida (Presidente).</t>
   </si>
   <si>
     <t>828</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1984/828/flash_2921.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1984/828/flash_2921.pdf</t>
   </si>
   <si>
     <t>Flash 2921._x000D_
 RESOLUÇÃO Nº 494, de 23/10/1984. Considera de utilidade pública a "Associação Artes Integradas do Norte de Minas – UAINORTE"._x000D_
 José Nardel Alves de Almeida (Presidente).</t>
   </si>
   <si>
     <t>830</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1984/830/flash_2922.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1984/830/flash_2922.pdf</t>
   </si>
   <si>
     <t>Flash 2922._x000D_
 RESOLUÇÃO Nº 497, de 26/12/1984. Considera de utilidade pública a "Associação dos Municípios da Área Mineira da SUDENE - AMAMS"._x000D_
 José Nardel Alves de Almeida (Presidente).</t>
   </si>
   <si>
     <t>831</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1984/831/flash_2923.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1984/831/flash_2923.pdf</t>
   </si>
   <si>
     <t>Flash 2923._x000D_
 RESOLUÇÃO Nº 498, de 26/12/1984. Considera de utilidade pública a "Associação das Escolas de Samba e Blocos de Montes Claros"._x000D_
 José Nardel Alves de Almeida (Presidente).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
@@ -2121,67 +2121,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1984/329/flash_2376.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1984/330/flash_2377.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1984/351/flash_2398.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1984/352/flash_2399.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1984/358/flash_2405.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1984/401/flash_2676.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1984/402/flash_2677.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1984/415/flash_2687.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1984/423/flash_2693.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1984/429/flash_2695.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1984/431/flash_2694.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1984/436/flash_2431.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1984/439/flash_2432.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1984/442/flash_2433.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1984/444/flash_2434.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1984/451/flash_2709.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1984/452/flash_2435.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1984/455/flash_2436.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1984/456/flash_2712.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1984/457/flash_2437.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1984/460/flash_2438.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1984/463/flash_2439.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1984/465/flash_2440.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1984/471/flash_2441.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1984/472/flash_2723.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1984/473/flash_2724.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1984/474/flash_2442.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1984/479/flash_2443.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1984/483/flash_2444.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1984/486/flash_2445.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1984/491/flash_2446.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1984/494/flash_2447.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1984/498/flash_2448.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1984/502/flash_2449.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1984/506/flash_2450.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1984/510/flash_2451.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1984/514/flash_2452.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1984/518/flash_2746.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1984/519/flash_2453.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1984/521/flash_2748.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1984/522/flash_2454.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1984/523/flash_2747.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1984/525/flash_2455.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1984/526/flash_2750.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1984/527/flash_2456.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1984/528/flash_2457.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1984/529/flash_2458.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1984/532/flash_2751.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1984/533/flash_2752.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1984/535/flash_2753.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1984/537/flash_2754.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1984/538/flash_2755.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1984/541/flash_2757.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1984/545/flash_2459.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1984/547/flash_2758.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1984/548/flash_2460.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1984/550/flash_2759.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1984/551/flash_2760.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1984/556/flash_2761.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1984/558/flash_2762.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1984/563/flash_2577.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1984/564/flash_2578.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1984/565/flash_2579.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1984/599/flash_2461.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1984/604/flash_2462.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1984/615/flash_2463.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1984/643/flash_2611.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1984/645/flash_2612.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1984/646/flash_2613.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1984/647/flash_2614.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1984/648/flash_2615.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1984/649/flash_2616.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1984/650/flash_2617.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1984/652/flash_2618.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1984/654/flash_2619.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1984/656/flash_2620.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1984/658/flash_2621.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1984/661/flash_2622.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1984/712/flash_2464.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1984/715/flash_2465.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1984/716/flash_2466.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1984/718/flash_2467.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1984/721/flash_2468.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1984/725/flash_2469.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1984/962/flash_2574d.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1984/9055/flash_2763.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1984/524/flash_2749.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1984/879/flash_2957.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1984/880/flash_2958.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1984/881/flash_2959.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1984/883/flash_2960.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1984/885/flash_2961.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1984/886/flash_2962.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1984/888/flash_2963.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1984/889/flash_2964.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1984/890/flash_2965.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1984/891/flash_2966.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1984/892/flash_2967.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1984/894/flash_2968.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1984/632/flash_2803.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1984/821/flash_2915.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1984/663/flash_2817.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1984/675/flash_2821.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1984/683/flash_2824.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1984/694/flash_2829.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1984/719/flash_2843.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1984/720/flash_2844.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1984/722/flash_2845.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1984/774/flash_2874.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1984/775/flash_2875.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1984/776/flash_2876.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1984/777/flash_2877.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1984/778/flash_2878.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1984/790/flash_2887.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1984/791/flash_2888.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1984/806/flash_2901.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1984/807/flash_2902.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1984/820/flash_2915.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1984/822/flash_2916.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1984/823/flash_2917.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1984/824/flash_2918.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1984/825/flash_2919.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1984/827/flash_2920.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1984/828/flash_2921.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1984/830/flash_2922.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1984/831/flash_2923.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1984/329/flash_2376.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1984/330/flash_2377.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1984/351/flash_2398.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1984/352/flash_2399.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1984/358/flash_2405.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1984/401/flash_2676.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1984/402/flash_2677.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1984/415/flash_2687.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1984/423/flash_2693.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1984/429/flash_2695.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1984/431/flash_2694.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1984/436/flash_2431.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1984/439/flash_2432.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1984/442/flash_2433.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1984/444/flash_2434.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1984/451/flash_2709.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1984/452/flash_2435.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1984/455/flash_2436.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1984/456/flash_2712.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1984/457/flash_2437.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1984/460/flash_2438.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1984/463/flash_2439.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1984/465/flash_2440.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1984/471/flash_2441.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1984/472/flash_2723.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1984/473/flash_2724.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1984/474/flash_2442.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1984/479/flash_2443.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1984/483/flash_2444.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1984/486/flash_2445.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1984/491/flash_2446.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1984/494/flash_2447.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1984/498/flash_2448.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1984/502/flash_2449.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1984/506/flash_2450.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1984/510/flash_2451.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1984/514/flash_2452.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1984/518/flash_2746.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1984/519/flash_2453.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1984/521/flash_2748.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1984/522/flash_2454.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1984/523/flash_2747.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1984/525/flash_2455.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1984/526/flash_2750.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1984/527/flash_2456.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1984/528/flash_2457.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1984/529/flash_2458.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1984/532/flash_2751.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1984/533/flash_2752.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1984/535/flash_2753.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1984/537/flash_2754.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1984/538/flash_2755.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1984/541/flash_2757.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1984/545/flash_2459.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1984/547/flash_2758.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1984/548/flash_2460.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1984/550/flash_2759.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1984/551/flash_2760.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1984/556/flash_2761.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1984/558/flash_2762.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1984/563/flash_2577.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1984/564/flash_2578.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1984/565/flash_2579.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1984/599/flash_2461.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1984/604/flash_2462.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1984/615/flash_2463.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1984/643/flash_2611.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1984/645/flash_2612.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1984/646/flash_2613.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1984/647/flash_2614.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1984/648/flash_2615.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1984/649/flash_2616.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1984/650/flash_2617.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1984/652/flash_2618.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1984/654/flash_2619.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1984/656/flash_2620.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1984/658/flash_2621.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1984/661/flash_2622.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1984/712/flash_2464.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1984/715/flash_2465.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1984/716/flash_2466.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1984/718/flash_2467.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1984/721/flash_2468.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1984/725/flash_2469.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1984/962/flash_2574d.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1984/9055/flash_2763.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1984/524/flash_2749.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1984/879/flash_2957.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1984/880/flash_2958.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1984/881/flash_2959.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1984/883/flash_2960.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1984/885/flash_2961.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1984/886/flash_2962.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1984/888/flash_2963.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1984/889/flash_2964.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1984/890/flash_2965.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1984/891/flash_2966.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1984/892/flash_2967.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1984/894/flash_2968.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1984/632/flash_2803.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1984/821/flash_2915.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1984/663/flash_2817.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1984/675/flash_2821.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1984/683/flash_2824.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1984/694/flash_2829.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1984/719/flash_2843.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1984/720/flash_2844.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1984/722/flash_2845.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1984/774/flash_2874.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1984/775/flash_2875.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1984/776/flash_2876.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1984/777/flash_2877.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1984/778/flash_2878.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1984/790/flash_2887.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1984/791/flash_2888.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1984/806/flash_2901.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1984/807/flash_2902.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1984/820/flash_2915.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1984/822/flash_2916.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1984/823/flash_2917.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1984/824/flash_2918.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1984/825/flash_2919.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1984/827/flash_2920.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1984/828/flash_2921.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1984/830/flash_2922.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1984/831/flash_2923.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H127"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="255.7109375" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="90.28515625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="89.42578125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>