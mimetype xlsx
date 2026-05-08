--- v1 (2026-02-28)
+++ v2 (2026-05-08)
@@ -54,1931 +54,1931 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>337</t>
   </si>
   <si>
     <t>1988</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>Projeto de Lei</t>
   </si>
   <si>
     <t>Executivo Municipal - EXEC</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1988/337/flash_2384.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1988/337/flash_2384.pdf</t>
   </si>
   <si>
     <t>Flash 2384._x000D_
 PROJETO DE LEI Nº 40/88. Autoriza o Poder Executivo a celebrar convênios, termos de cooperação e aditivos com a Secretaria de Estado da Cultura de Minas Gerais. (Referente à Lei nº 1.704, de 29/08/1988)._x000D_
 José Paulo Ferreira Gomes (Presidente).</t>
   </si>
   <si>
     <t>338</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1988/338/flash_2385.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1988/338/flash_2385.pdf</t>
   </si>
   <si>
     <t>Flash 2385._x000D_
 PROJETO DE LEI Nº 47/88. Autoriza o Poder Executivo a celebrar convênio com Sociedade Norte Mineira Protetora dos Animais, para a administração do canil e a elaboração de programas de adoção dos animais apreendidos. (Referente à Lei nº 1.710, de 12/09/1988)._x000D_
 José Paulo Ferreira Gomes (Presidente).</t>
   </si>
   <si>
     <t>339</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1988/339/flash_2386.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1988/339/flash_2386.pdf</t>
   </si>
   <si>
     <t>Flash 2386._x000D_
 PROJETO DE LEI Nº 50/88. Autoriza o Poder Executivo a celebrar convênios, termos de cooperação e aditivos com o Ministério do Trabalho, visando o repasse de recursos ao município, para o aparelhamento da Casa do Artesão. (Referente à Lei nº 1.711, de 12/09/1988)._x000D_
 José Paulo Ferreira Gomes (Presidente).</t>
   </si>
   <si>
     <t>340</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1988/340/flash_2387.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1988/340/flash_2387.pdf</t>
   </si>
   <si>
     <t>Flash 2387._x000D_
 PROJETO DE LEI Nº 93/88. Autoriza o Poder Executivo a celebrar convênio e/ou termo de compromisso com a Secretaria de Estado de Assuntos Municipais, visando receber recursos financeiros do Programa de Apoio ao Desenvolvimento Municipal - PADEM. (Referente à Lei nº 1.756, de 21/12/1988)._x000D_
 José Paulo Ferreira Gomes (Presidente).</t>
   </si>
   <si>
     <t>341</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1988/341/flash_2388.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1988/341/flash_2388.pdf</t>
   </si>
   <si>
     <t>Flash 2388._x000D_
 PROJETO DE LEI Nº 94/88. Autoriza o Poder Executivo a celebrar convênio e/ou termo de compromisso com a Secretaria de Estado de Assuntos municipais, visando o recebimento de recursos financeiros do Programa de Apoio ao Desenvolvimento Municipal - PADEM. (Referente à Lei nº 1.759, de 21/12/1988)._x000D_
 José Paulo Ferreira Gomes (Presidente).</t>
   </si>
   <si>
     <t>348</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1988/348/flash_2395.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1988/348/flash_2395.pdf</t>
   </si>
   <si>
     <t>Flash 2395._x000D_
-PROJETO DE LEI Nº 36/88. Autoriza o Poder Executivo a celebrar contrato de comodato com a Telecomunicações de Minas Gerais S/A - TELEMIG, para instalação de equipamentos de telefonia ou de rádio-telefonia em comunidades rurais do município._x000D_
+PROJETO DE LEI Nº 36/88. Autoriza o Poder Executivo a celebrar contrato de comodato com a Telecomunicações de Minas Gerais S/A - TELEMIG, para instalação de equipamentos de telefonia ou de rádio-telefonia em comunidades rurais do município. (Referente à Lei nº 1.699, de 08/07/1988)._x000D_
 José Paulo Ferreira Gomes (Presidente).</t>
   </si>
   <si>
     <t>354</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1988/354/flash_2401.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1988/354/flash_2401.pdf</t>
   </si>
   <si>
     <t>Flash 2401._x000D_
 PROJETO DE LEI Nº 69/88. Autoriza o Poder Executivo a suplementar dotações do orçamento vigente. (Referente à Lei nº 1.732, de 01/11/1988)._x000D_
 José Paulo Ferreira Gomes (Presidente).</t>
   </si>
   <si>
     <t>366</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1988/366/flash_2412.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1988/366/flash_2412.pdf</t>
   </si>
   <si>
     <t>Flash 2412._x000D_
 PROJETO DE LEI Nº 09/88. (REVOGADA). Cria o Conselho Municipal de Entorpecentes no município de Montes Claros, destinado a auxiliar e cooperar com as atividades de prevenção, fiscalização e repressão ao uso e tráfico de substâncias entorpecentes ou que determinem dependência física e psíquica, bem como na recuperação de dependentes químicos. (Referente à Lei nº 1.673 de 29/03/1988, que foi posteriormente revogada pela Lei nº 2.925, de 12/09/2001)._x000D_
 José Paulo Ferreira Gomes (Presidente).</t>
   </si>
   <si>
     <t>379</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1988/379/flash_2659.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1988/379/flash_2659.pdf</t>
   </si>
   <si>
     <t>Flash 2659._x000D_
 PROJETO DE LEI Nº 10/88. Autoriza o Poder Executivo a fazer doação de terreno à Fundação Assistencial dos Servidores do Ministério da Fazenda, Subseção de Montes Claros – ASSEFAZ, com área de 540,00 m², localizado no bairro Ibituruna. _x000D_
 José Paulo Ferreira Gomes (Presidente).</t>
   </si>
   <si>
     <t>380</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1988/380/flash_2660.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1988/380/flash_2660.pdf</t>
   </si>
   <si>
     <t>Flash 2660._x000D_
 PROJETO DE LEI Nº 11/88. Autoriza o Poder Executivo a fazer doação de terreno à Loja Maçônica Esperança do Norte, com área de 668,25 m², localizado no bairro Ibituruna. (Referente à Lei nº 1.678, de 19/04/1988)._x000D_
 José Paulo Ferreira Gomes (Presidente).</t>
   </si>
   <si>
     <t>381</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1988/381/flash_2661.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1988/381/flash_2661.pdf</t>
   </si>
   <si>
     <t>Flash 2661._x000D_
 PROJETO DE LEI Nº 22/88. Autoriza o Poder Executivo a fazer doação de terreno ao Estado de Minas Gerais, com área de 371 m², localizado na rua Marcos Ribeiro, para edificação do Centro de Saúde do bairro Santos Reis, e, revoga a Lei nº 1.649 de 15/09/87. (Referente à Lei nº 1.687, de 25/05/1988). _x000D_
 José Paulo Ferreira Gomes (Presidente).</t>
   </si>
   <si>
     <t>382</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1988/382/flash_2662.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1988/382/flash_2662.pdf</t>
   </si>
   <si>
     <t>Flash 2662._x000D_
-PROJETO DE LEI Nº 30/88. Autoriza o Poder Executivo a fazer doação de terreno à Comunidade dos Pequeninos de Maria do Santuário Bom Jesus, com área de 488,00 m², localizado no bairro Santa Lúcia._x000D_
+PROJETO DE LEI Nº 30/88. Autoriza o Poder Executivo a fazer doação de terreno à Comunidade dos Pequeninos de Maria do Santuário Bom Jesus, com área de 488,00 m², localizado no bairro Santa Lúcia. (Referente à Lei nº 1.695, de 27/06/1988)._x000D_
 José Paulo Ferreira Gomes (Presidente).</t>
   </si>
   <si>
     <t>383</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1988/383/flash_2663.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1988/383/flash_2663.pdf</t>
   </si>
   <si>
     <t>Flash 2663._x000D_
 PROJETO DE LEI Nº 29/88. Autoriza o Poder Executivo a fazer doação de terreno à Associação Nipo-Brasileira do Norte de Minas, com área de 540,00 m², localizado no bairro Ibituruna. (Referente à Lei nº 1.697, de 05/07/1988)._x000D_
 José Paulo Ferreira Gomes (Presidente).</t>
   </si>
   <si>
     <t>385</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1988/385/flash_2664.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1988/385/flash_2664.pdf</t>
   </si>
   <si>
     <t>Flash 2664._x000D_
 PROJETO DE LEI Nº 32/88. (REVOGADA). Desafeta de sua característica de bem de uso comum do povo, o imóvel localizado na praça Ernestina Ferreira, bairro Renascença, com área de 1.610,00 m², transfere-o ao patrimônio disponível do município e autoriza o Poder Executivo a fazer sua doação às Associações dos Moradores dos bairros Renascença, Alice Maia e Vila Exposição, para construção de uma igreja católica. (Referente à Lei nº 1.693, 27/06/1988, que foi posteriormente revogada pela Lei nº 1.703, de 29/08/1988)._x000D_
 José Paulo Ferreira Gomes (Presidente).</t>
   </si>
   <si>
     <t>386</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1988/386/flash_2665.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1988/386/flash_2665.pdf</t>
   </si>
   <si>
     <t>Flash 2665._x000D_
 PROJETO DE LEI Nº 39/88. Autoriza o Poder Executivo a fazer doação de terrenos à Mitra Diocesana de Montes Claros, localizados nos bairros Jaraguá (840,00 m²), Independência (2.317,50 m²), Monte Carmelo (2.042,82 m²) e Renascença (1.610,00 m² - Praça Ernestina Ferreira), para edificação de igrejas; revoga a Lei nº 1.693, de 27/06/1988. (Referente à Lei nº 1.703, de 29/08/1988, que teve o seu artigo 2º revogado pela Lei nº 1.921, de 01/04/1991)._x000D_
 José Paulo Ferreira Gomes (Presidente).</t>
   </si>
   <si>
     <t>388</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1988/388/flash_2666.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1988/388/flash_2666.pdf</t>
   </si>
   <si>
     <t>Flash 2666._x000D_
 PROJETO DE LEI Nº 57/88. Autoriza o Poder Executivo a fazer doação de terreno à Mitra Diocesana de Montes Claros, destinado à construção de um anexo da Igreja São Judas Tadeu._x000D_
 José Paulo Ferreira Gomes (Presidente).</t>
   </si>
   <si>
     <t>389</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1988/389/flash_2667.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1988/389/flash_2667.pdf</t>
   </si>
   <si>
     <t>Flash 2667._x000D_
 PROJETO DE LEI Nº 65/88. Autoriza o Poder Executivo a fazer doação de terreno à Igreja de Deus Reavivamento Pentecostal, com área de 1.160,00 m², localizado no bairro Renascença. (Referente à Lei nº 1.727, de 27/10/1988)._x000D_
 José Paulo Ferreira Gomes (Presidente).</t>
   </si>
   <si>
     <t>390</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1988/390/flash_2668.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1988/390/flash_2668.pdf</t>
   </si>
   <si>
     <t>Flash 2668._x000D_
 PROJETO DE LEI Nº 66/88. Autoriza o Poder Executivo a fazer doação de terreno à Associação dos Médicos Veterinários do Norte de Minas, com área de 540,00 m², localizado no bairro Ibituruna. (Referente à Lei nº 1.726, de 27/10/1988)._x000D_
 José Paulo Ferreira Gomes (Presidente).</t>
   </si>
   <si>
     <t>392</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1988/392/flash_2669.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1988/392/flash_2669.pdf</t>
   </si>
   <si>
     <t>Flash 2669._x000D_
 PROJETO DE LEI Nº 67/88. Autoriza o Poder Executivo a fazer doação de terreno à Igreja Universal da Paz, com área de 360 m², localizado na Vila Campos. (Referente à Lei nº 1.725, de 27/10/1988).  _x000D_
 José Paulo Ferreira Gomes (Presidente).</t>
   </si>
   <si>
     <t>393</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1988/393/flash_2670.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1988/393/flash_2670.pdf</t>
   </si>
   <si>
     <t>Flash 2670._x000D_
 PROJETO DE LEI Nº 68/88. Autoriza o Poder Executivo a fazer doação de terreno ao Estado de Minas Gerais, com área  de 5.586,00 m², para construção de uma escola no bairro Delfino Magalhães. (Referente à Lei nº 1.724, de 27/10/1988)._x000D_
 José Paulo Ferreira Gomes (Presidente).</t>
   </si>
   <si>
     <t>394</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1988/394/flash_2671.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1988/394/flash_2671.pdf</t>
   </si>
   <si>
     <t>Flash 2671._x000D_
 PROJETO DE LEI Nº 75/88. Autoriza o Poder Executivo a fazer doação de terrenos à Loja Maçônica Glória do Ocidente (450 m²), e, à Associação dos Fotógrafos Profissionais de Montes Claros (540 m²), localizados no bairro Ibituruna. (Referente à Lei nº 1.738, de 14/12/1988).      _x000D_
 José Paulo Ferreira Gomes (Presidente).</t>
   </si>
   <si>
     <t>395</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1988/395/flash_2672.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1988/395/flash_2672.pdf</t>
   </si>
   <si>
     <t>Flash 2672._x000D_
 PROJETO DE LEI Nº 91/88. Desafeta e transfere imóveis do município, localizados nos bairros Major Prates (18.744 m²), Jardim Eldorado/Vila Alice (13.500 m²), Vila São Francisco/Morro do Frade (73.567 m²); autoriza o Poder Executivo a vendê-los aos seus ocupantes; e doa à Mitra Diocesana um terreno de 1.915,50 m², para a construção de uma igreja no bairro Panorama. (Referente à Lei nº 1.762, de 30/12/1988).    _x000D_
 José Paulo Ferreira Gomes (Presidente).</t>
   </si>
   <si>
     <t>396</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1988/396/flash_2673.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1988/396/flash_2673.pdf</t>
   </si>
   <si>
     <t>Flash 2673._x000D_
-PROJETO DE LEI Nº 101/88. Autoriza o Poder Executivo a fazer doação de terreno à Igreja Novo Mundo em Cristo, com área de 1.624,00 m², localizado na Vila Campos, para construção do Asilo Cantinho do Céu._x000D_
+PROJETO DE LEI Nº 101/88. Autoriza o Poder Executivo a fazer doação de terreno à Igreja Novo Mundo em Cristo, com área de 1.624,00 m², localizado na Vila Campos, para construção do Asilo Cantinho do Céu. (Referente à Lei nº 1.762, de 30/12/1988)._x000D_
 José Paulo Ferreira Gomes (Presidente).</t>
   </si>
   <si>
     <t>405</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1988/405/flash_2680.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1988/405/flash_2680.pdf</t>
   </si>
   <si>
     <t>Flash 2680._x000D_
-PROJETO DE LEI Nº 24/1988. Prorroga o prazo de isenção de impostos e taxas concedidas às empresas instaladas no município, a que se refere a Lei nº 1.538 de 07/05/1985. _x000D_
+PROJETO DE LEI Nº 24/1988. Prorroga o prazo de isenção de impostos e taxas concedidas às empresas instaladas no município, a que se refere a Lei nº 1.538 de 07/05/1985. (Referente à Lei nº 1.688, de 25/05/1988)._x000D_
 José Paulo Ferreira Gomes (Presidente).</t>
   </si>
   <si>
     <t>407</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1988/407/flash_2681.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1988/407/flash_2681.pdf</t>
   </si>
   <si>
     <t>Flash 2681._x000D_
-PROJETO DE LEI Nº 38/1988. Autoriza o Poder Executivo a conceder remissão de multa, juros de mora e correção monetária aos contribuintes em débito com o município._x000D_
+PROJETO DE LEI Nº 38/1988. Autoriza o Poder Executivo a conceder remissão de multa, juros de mora e correção monetária aos contribuintes em débito com o município. (Referente à Lei nº 1.701, de 11/08/1988)._x000D_
 José Paulo Ferreira Gomes (Presidente).</t>
   </si>
   <si>
     <t>408</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1988/408/flash_2682.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1988/408/flash_2682.pdf</t>
   </si>
   <si>
     <t>Flash 2682._x000D_
 PROJETO DE LEI Nº 100/1988. (REVOGADA). Institui o Imposto de Vendas a Varejo de Combustíveis Líquidos e Gasosos - IVV, no Município de Montes Claros. (Referente à Lei nº 1.760, de 30/12/1988, que foi posteriormente revogada pela Lei nº 1.889, de 28/12/1990)._x000D_
 José Paulo Ferreira Gomes (Presidente).</t>
   </si>
   <si>
     <t>410</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1988/410/flash_2683.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1988/410/flash_2683.pdf</t>
   </si>
   <si>
     <t>Flash 2683._x000D_
 PROJETO DE LEI Nº 103/1988. (REVOGADA). Dispõe sobre o Imposto de Transmissão Intervivos de bens imóveis, a qualquer título, por ato oneroso, por natureza ou acesso físico e de direitos reais sobre imóveis, exceto os de garantia, bem como cessão de direitos a sua aquisição. (Referente à Lei nº 1.761, de 30/12/1988, que foi posteriormente revogada pela Lei nº 1.889, de 28/12/1990)._x000D_
 José Paulo Ferreira Gomes (Presidente).</t>
   </si>
   <si>
     <t>449</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1988/449/flash_2707.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1988/449/flash_2707.pdf</t>
   </si>
   <si>
     <t>Flash 2707._x000D_
 PROJETO DE LEI Nº 05/88. Modifica dispositivos da Lei nº 1.637, de 22/05/1987, que alterou dispositivos da Lei nº 1.477, de 06/09/1984, que regulamenta o serviço de Transporte Coletivo Urbano no Município de Montes Claros. (Tarifa). (Referente à Lei nº 1.676, de 29/03/1988)._x000D_
 José Paulo Ferreira Gomes (Presidente).</t>
   </si>
   <si>
     <t>450</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1988/450/flash_2708.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1988/450/flash_2708.pdf</t>
   </si>
   <si>
     <t>Flash 2708._x000D_
-PROJETO DE LEI Nº 59/88. Altera o artigo 3º, da Lei nº 1.703, de 29/08/1988, que dispõe sobre a doação de terreno à Mitra Diocesana de Montes Claros, localizado no bairro Monte Carmelo, para construção da Igreja Nossa Senhora do Carmo, que ficará sob a administração da Confraria do Escapulário._x000D_
+PROJETO DE LEI Nº 59/88. Altera o artigo 3º, da Lei nº 1.703, de 29/08/1988, que dispõe sobre a doação de terreno à Mitra Diocesana de Montes Claros, localizado no bairro Monte Carmelo, para construção da Igreja Nossa Senhora do Carmo, que ficará sob a administração da Confraria do Escapulário. (Referente à Lei nº 1.722, de 18/10/1988)._x000D_
 José Paulo Ferreira Gomes (Presidente).</t>
   </si>
   <si>
     <t>466</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
     <t>MESA DIRETORA - MESA</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1988/466/flash_2718.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1988/466/flash_2718.pdf</t>
   </si>
   <si>
     <t>Flash 2718._x000D_
-PROJETO DE LEI Nº 31/88. Cria os cargos de recepcionista e servente no quadro de pessoal da Câmara Municipal de Montes Claros._x000D_
+PROJETO DE LEI Nº 31/88. Cria os cargos de recepcionista e servente no quadro de pessoal da Câmara Municipal de Montes Claros. (Referente à Lei nº 1.694, de 27/06/1988)._x000D_
 José Paulo Ferreira Gomes (Presidente).</t>
   </si>
   <si>
     <t>467</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1988/467/flash_2719.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1988/467/flash_2719.pdf</t>
   </si>
   <si>
     <t>Flash 2719._x000D_
-PROJETO DE LEI Nº 90/88. Estabelece novos valores de vencimentos e salários para os servidores da Câmara Municipal de Montes Claros._x000D_
+PROJETO DE LEI Nº 90/88. Estabelece novos valores de vencimentos e salários para os servidores da Câmara Municipal de Montes Claros. (Referente à Lei nº 1.754, de 21/12/1988)._x000D_
 José Paulo Ferreira Gomes (Presidente).</t>
   </si>
   <si>
     <t>477</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
     <t>Cláudio Avelino Pereira</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1988/477/flash_2549.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1988/477/flash_2549.pdf</t>
   </si>
   <si>
     <t>Flash 2549._x000D_
 PROJETO DE LEI Nº 48/88. Denomina a "Avenida Valdomiro Marcondes Oliveira", localizada no bairro Ibituruna. (Referente à Lei nº 1.713, de 12/09/1988)._x000D_
 José Paulo Ferreira Gomes (Presidente).</t>
   </si>
   <si>
     <t>478</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
     <t>José Paulo Ferreira Gomes</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1988/478/flash_2550.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1988/478/flash_2550.pdf</t>
   </si>
   <si>
     <t>Flash 2550._x000D_
 PROJETO DE LEI Nº 52/88. Denomina a rua "Santos Leite", localizada no bairro Santo Expedito. (Referente à Lei nº 1.716, de 13/09/1988)._x000D_
 José Paulo Ferreira Gomes (Presidente).</t>
   </si>
   <si>
     <t>481</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
     <t>Conrado Pereira dos Santos</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1988/481/flash_2551.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1988/481/flash_2551.pdf</t>
   </si>
   <si>
     <t>Flash 2551._x000D_
 PROJETO DE LEI Nº 55/88. Denomina a rua "José Divino da Silva", localizada no bairro Santos Reis. (Referente à Lei nº 1.720, de 03/10/1988).   _x000D_
 José Paulo Ferreira Gomes (Presidente).</t>
   </si>
   <si>
     <t>485</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
     <t>Joel Guimarães de Souza</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1988/485/flash_2552.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1988/485/flash_2552.pdf</t>
   </si>
   <si>
     <t>Flash 2552._x000D_
 PROJETO DE LEI Nº 54/88. Denomina a rua "Vó Isabel", localizada na Vila Mauricéia e a rua "Pastor George Alves", localizada no bairro Ibituruna. (Respectivamente conhecidas como rua 13 e rua Amapá). (Referente à Lei nº 1.717, de 21/09/1988).       _x000D_
 José Paulo Ferreira Gomes (Presidente).</t>
   </si>
   <si>
     <t>488</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
     <t>Manoel Soares Lopes</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1988/488/flash_2553.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1988/488/flash_2553.pdf</t>
   </si>
   <si>
     <t>Flash 2553._x000D_
 PROJETO DE LEI Nº 56/88. Denomina a rua "Joãozinho Honório", localizada no bairro Renascença. (Referente à Lei nº 1.719, de 02/10/1988).   _x000D_
 José Paulo Ferreira Gomes (Presidente).</t>
   </si>
   <si>
     <t>489</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1988/489/flash_2731.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1988/489/flash_2731.pdf</t>
   </si>
   <si>
     <t>Flash 2731._x000D_
-PROJETO DE LEI Nº 20/88. Estabelece novas tabelas de vencimentos para os servidores estatutários da municipalidade._x000D_
+PROJETO DE LEI Nº 20/88. Estabelece novas tabelas de vencimentos para os servidores estatutários da municipalidade. (Referente à Lei nº 1.686, de 25/05/1988)._x000D_
 José Paulo Ferreira Gomes (Presidente).</t>
   </si>
   <si>
     <t>490</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
     <t>Geraldo Honorato Marques</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1988/490/flash_2454.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1988/490/flash_2454.pdf</t>
   </si>
   <si>
     <t>Flash 2554._x000D_
 PROJETO DE LEI Nº 80/88. Denomina a "Rua Norberto Pereira Soares", a "Rua Brasiliano Durães de Vasconcelos", a "Rua Diva Pimenta"(conhecida como rua Santiago Piacenza) e a "Praça Rita Fernandes", localizadas na Vila Ipiranga. (Referente à Lei nº 1.744, de 15/12/1988).         _x000D_
 José Paulo Ferreira Gomes (Presidente).</t>
   </si>
   <si>
     <t>492</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1988/492/flash_2732.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1988/492/flash_2732.pdf</t>
   </si>
   <si>
     <t>Flash 2732._x000D_
 PROJETO DE LEI Nº 27/88. (REVOGADA). Aprova tabelas de vencimentos do pessoal estatutário, estabelece equivalência salarial dos aposentados, dispõe sobre gratificações e dá outras providências. (Referente à Lei 1.690 de 14/06/88, que foi posteriormente revogada pela Lei nº 2.891 de 30/04/2001)._x000D_
 José Paulo Ferreira Gomes (Presidente).</t>
   </si>
   <si>
     <t>493</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1988/493/flash_2555.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1988/493/flash_2555.pdf</t>
   </si>
   <si>
     <t>Flash 2555._x000D_
 PROJETO DE LEI Nº 58/88. Dá nova denominação à Avenida José Pedro Alves, localizada no bairro Cidade Nova, restabelecendo a denominação anterior da via pública "Avenida Dona Gregória". (Referente à Lei nº 1.723, de 18/10/1988)._x000D_
 José Paulo Ferreira Gomes (Presidente).</t>
   </si>
   <si>
     <t>495</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1988/495/flash_2733.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1988/495/flash_2733.pdf</t>
   </si>
   <si>
     <t>Flash 2733._x000D_
-PROJETO DE LEI Nº 37/88. Estabelece novas tabelas de vencimentos para os servidores estatutários da municipalidade._x000D_
+PROJETO DE LEI Nº 37/88. Estabelece novas tabelas de vencimentos para os servidores estatutários da municipalidade. (Referente à Lei nº 1.700, de 08/08/1988)._x000D_
 José Paulo Ferreira Gomes (Presidente).</t>
   </si>
   <si>
     <t>496</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1988/496/flash_2556.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1988/496/flash_2556.pdf</t>
   </si>
   <si>
     <t>Flash 2556._x000D_
 PROJETO DE LEI Nº 79/88. Denomina a rua “Afrânio Tempone Nunes”, localizada na Vila Ipiranga. (Referente à Lei nº 1.743, de 15/12/1988)._x000D_
 José Paulo Ferreira Gomes (Presidente).</t>
   </si>
   <si>
     <t>497</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1988/497/flash_2734.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1988/497/flash_2734.pdf</t>
   </si>
   <si>
     <t>Flash 2734._x000D_
-PROJETO DE LEI Nº 51/88. Estabelece novas tabelas de vencimentos para os servidores estatutários da municipalidade._x000D_
+PROJETO DE LEI Nº 51/88. Estabelece novas tabelas de vencimentos para os servidores estatutários da municipalidade. (Referente à Lei nº 1.712, de 12/09/1988)._x000D_
 José Paulo Ferreira Gomes (Presidente).</t>
   </si>
   <si>
     <t>499</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1988/499/flash_2735.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1988/499/flash_2735.pdf</t>
   </si>
   <si>
     <t>Flash 2735._x000D_
-PROJETO DE LEI Nº 74/88. Estabelece novas tabelas de vencimentos para os servidores estatutários da Prefeitura Municipal de Montes Claros._x000D_
+PROJETO DE LEI Nº 74/88. Estabelece novas tabelas de vencimentos para os servidores estatutários da Prefeitura Municipal de Montes Claros. (Referente à Lei nº 1.739, de 14/12/1988)._x000D_
 José Paulo Ferreira Gomes (Presidente).</t>
   </si>
   <si>
     <t>500</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
     <t>Fabrício Juliano da Silva</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1988/500/flash_2557.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1988/500/flash_2557.pdf</t>
   </si>
   <si>
     <t>Flash 2557._x000D_
 PROJETO DE LEI Nº 62/88. Denomina as ruas "Celestino Pinheiro", "Martinho Pinheiro Filho", "Geraldo Alves Pereira" e "Divino Espírito Santo", localizadas no bairro Planalto. (Referente à Lei nº 1.730, de 27/10/1988)._x000D_
 José Paulo Ferreira Gomes (Presidente).</t>
   </si>
   <si>
     <t>501</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1988/501/flash_2736.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1988/501/flash_2736.pdf</t>
   </si>
   <si>
     <t>Flash 2736._x000D_
-PROJETO DE LEI Nº 96/88. Estabelece novas tabelas de vencimentos para os servidores estatutários da Prefeitura Municipal de Montes Claros._x000D_
+PROJETO DE LEI Nº 96/88. Estabelece novas tabelas de vencimentos para os servidores estatutários da Prefeitura Municipal de Montes Claros. (Referente à Lei nº 1.758, de 21/12/1988)._x000D_
 José Paulo Ferreira Gomes (Presidente).</t>
   </si>
   <si>
     <t>504</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1988/504/flash_2738.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1988/504/flash_2738.pdf</t>
   </si>
   <si>
     <t>Flash 2738._x000D_
-PROJETO DE LEI Nº 07/88. Reajusta os salários dos Secretários Municipais._x000D_
+PROJETO DE LEI Nº 07/88. Reajusta os salários dos Secretários Municipais. (Referente à Lei nº 1.674, de 29/03/1988)._x000D_
 José Paulo Ferreira Gomes (Presidente).</t>
   </si>
   <si>
     <t>505</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1988/505/flash_2739.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1988/505/flash_2739.pdf</t>
   </si>
   <si>
     <t>Flash 2739._x000D_
-PROJETO DE LEI Nº 92/88. Reajusta os salários dos Secretários Municipais._x000D_
+PROJETO DE LEI Nº 92/88. Reajusta os salários dos Secretários Municipais. (Referente à Lei nº 1.757, de 21/12/1988)._x000D_
 José Paulo Ferreira Gomes (Presidente).</t>
   </si>
   <si>
     <t>507</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
     <t>José Maria Francisco de Oliveira</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1988/507/flash_2558.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1988/507/flash_2558.pdf</t>
   </si>
   <si>
     <t>Flash 2558._x000D_
 PROJETO DE LEI Nº 81/88. Denomina as ruas "Paulo Avelino Neto" e "Alípio de Paula Silveira", localizadas no bairro Dr. Antônio Pimenta e denomina a rua "Geraldito de Souza Lima", localizada na Vila São Judas Tadeu. (Referente à Lei nº 1.746, de 15/12/1988).    _x000D_
 José Paulo Ferreira Gomes (Presidente).</t>
   </si>
   <si>
     <t>509</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1988/509/flash_2559.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1988/509/flash_2559.pdf</t>
   </si>
   <si>
     <t>Flash 2559._x000D_
 PROJETO DE LEI Nº 61/88. Modifica a denominação das ruas Rondônia e Pocônia, localizadas no bairro Ibituruna. Passam a denominar "Rua Pastor Daniel Crosland" e "Rua Missionária Virgínia Crosland". (Referente à Lei nº 1.731, de 27/10/1988)._x000D_
 José Paulo Ferreira Gomes (Presidente).</t>
   </si>
   <si>
     <t>512</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1988/512/flash_2560.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1988/512/flash_2560.pdf</t>
   </si>
   <si>
     <t>Flash 2560._x000D_
 PROJETO DE LEI Nº 64/88. Denomina a rua "Hermelindo Figueiredo", localizada no bairro Ibituruna, e, denomina as ruas "Amador José da Silva" e "Osvaldo Landim", localizadas na Vila Francisco Peres. (Referente à Lei nº 1.728, de 27/10/1988).    _x000D_
 José Paulo Ferreira Gomes (Presidente).</t>
   </si>
   <si>
     <t>530</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1988/530/flash_2561.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1988/530/flash_2561.pdf</t>
   </si>
   <si>
     <t>Flash 2561._x000D_
 PROJETO DE LEI Nº 63/88. Denomina a rua "Manoel José Veloso", localizada no bairro Jardim São Geraldo. (Referente à Lei nº 1.729, de 27/10/1988)._x000D_
 José Paulo Ferreira Gomes (Presidente).</t>
   </si>
   <si>
     <t>531</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1988/531/flash_2562.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1988/531/flash_2562.pdf</t>
   </si>
   <si>
     <t>Flash 2562._x000D_
 PROJETO DE LEI Nº 72/88. Modifica a denominação da rua Professor José Geraldo, localizada no bairro Funcionários, para rua “Tupinambás”, ficando assim restabelecida a sua antiga denominação. (Referente à Lei nº 1.735, de 08/11/1988).  _x000D_
 José Paulo Ferreira Gomes (Presidente).</t>
   </si>
   <si>
     <t>534</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
     <t>João Hamilton Silveira</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1988/534/flash_2563.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1988/534/flash_2563.pdf</t>
   </si>
   <si>
     <t>Flash 2563._x000D_
 PROJETO DE LEI Nº 76/88. Denomina o "Beco Sebastião Mota", via pública popularmente conhecida como Beco Chorró, localizada na Vila São Francisco de Assis (antigo Morro do Frade). (Referente à Lei nº 1.741, de 14/12/1988).    _x000D_
 José Paulo Ferreira Gomes (Presidente).</t>
   </si>
   <si>
     <t>536</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1988/536/flash_2564.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1988/536/flash_2564.pdf</t>
   </si>
   <si>
     <t>Flash 2564._x000D_
 PROJETO DE LEI Nº 85/88. Denomina a rua "Mailde Pereira da Rocha", localizada no bairro Antônio Pimenta. (Referente à Lei nº 1.749, de 21/12/1988)._x000D_
 José Paulo Ferreira Gomes (Presidente).</t>
   </si>
   <si>
     <t>539</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
     <t>José Nardel Alves de Almeida</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1988/539/flash_2565.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1988/539/flash_2565.pdf</t>
   </si>
   <si>
     <t>Flash 2565._x000D_
 PROJETO DE LEI Nº 82/88. Modifica a denominação da rua Porto Seguro, localizada no bairro Ibituruna, para "Rua José Luiz Xavier"; e revoga a Lei nº 1.675, de 29/03/1988. (Referente à Lei nº 1.745, de 15/12/1988).  _x000D_
 José Paulo Ferreira Gomes (Presidente).</t>
   </si>
   <si>
     <t>542</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1988/542/flash_2566.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1988/542/flash_2566.pdf</t>
   </si>
   <si>
     <t>Flash 2566._x000D_
 PROJETO DE LEI Nº 84/88. Denomina o "Bairro Jardim Brasil", localizado na 2ª parte do bairro Santos Reis, situado à direita da Avenida Aminthas Jacques de Moraes, no sentido centro-bairro. (Referente à Lei nº 1.748, de 21/12/1988).         _x000D_
 José Paulo Ferreira Gomes (Presidente).</t>
   </si>
   <si>
     <t>543</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1988/543/flash_2567.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1988/543/flash_2567.pdf</t>
   </si>
   <si>
     <t>Flash 2567._x000D_
 PROJETO DE LEI Nº 83/88. Denomina de "Ginásio Presidente Tancredo Neves", o ginásio poliesportivo localizado no bairro Monte Carmelo; e revoga a Lei nº 1.547, de 07/06/1985. (Referente à Lei nº 1.742, de 15/12/1988).         _x000D_
 José Paulo Ferreira Gomes (Presidente).</t>
   </si>
   <si>
     <t>546</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
     <t>Marco Antônio Pimentel</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1988/546/flash_2568.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1988/546/flash_2568.pdf</t>
   </si>
   <si>
     <t>Flash 2568._x000D_
 PROJETO DE LEI Nº 86/88. Denomina as seguintes vias públicas: "Rua João de Camilo", (conhecida como rua Itambé), localizada na Vila Sumaré ; "Rua Manoel José da Silva" (conhecida como rua B), localizada no bairro Santo Antônio; e "Rua João Mió" (conhecida como rua Esparta), localizada na Vila Áurea. (Referente à Lei nº 1.750, de 21/12/1988).   _x000D_
 José Paulo Ferreira Gomes (Presidente).</t>
   </si>
   <si>
     <t>549</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1988/549/flash_2569.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1988/549/flash_2569.pdf</t>
   </si>
   <si>
     <t>Flash 2569._x000D_
 PROJETO DE LEI Nº 87/88. Denomina a rua "José Alves Barbosa", localizada no bairro Delfino Magalhães e a "Praça Geraldo Prates" (conhecida como Praça Paris), localizada no bairro Monte Carmelo. (Referente à Lei nº 1.751, de 21/12/1988)._x000D_
 José Paulo Ferreira Gomes (Presidente).</t>
   </si>
   <si>
     <t>552</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1988/552/flash_2570.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1988/552/flash_2570.pdf</t>
   </si>
   <si>
     <t>Flash 2570._x000D_
 PROJETO DE LEI Nº 95/88. Denomina a rua "Zaira Celestino Pinheiro" (conhecida como rua Espatoteia), localizada no bairro Jaraguá. (Referente à Lei nº 1.755, de 21/12/1988).   _x000D_
 José Paulo Ferreira Gomes (Presidente).</t>
   </si>
   <si>
     <t>553</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1988/553/flash_2571.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1988/553/flash_2571.pdf</t>
   </si>
   <si>
     <t>Flash 2571._x000D_
 PROJETO DE LEI Nº 88/88. Denomina a via pública "Avenida Dr. João Luiz de Almeida", que tem início na confluência das avenidas Cula Mangabeira, Deputado Esteves Rodrigues e rua Corrêa Machado, tendo o seu final na rua Cristiano do Ó, no bairro Guilhermina. (Referente à Lei nº 1.752, de 21/12/1988).         _x000D_
 José Paulo Ferreira Gomes (Presidente).</t>
   </si>
   <si>
     <t>554</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1988/554/flash_2572.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1988/554/flash_2572.pdf</t>
   </si>
   <si>
     <t>Flash 2572._x000D_
 PROJETO DE LEI Nº 97/88. Denomina vias públicas nos bairros Dr. Antônio Pimenta, Vila Francisco Peres, Alcides Rabelo e Ibituruna. No bairro Dr. Antônio Pimenta: "Rua Julieta Getúlio Costa" e "Rua Juvêncio Augusto Soares". Na vila Francisco Peres: "Rua João Amaral". No bairro Alcides Rabelo: "Rua Maria José Soares" e "Rua Hermenegildo Soares Malaquias". Fica modificada a denominação da rua Dr. João Luiz de Almeida, localizada no bairro Ibituruna para "Rua Paulo Ribeiro Leite". (Referente à Lei nº 1.764, de 02/01/1989).       _x000D_
 José Paulo Ferreira Gomes (Presidente).</t>
   </si>
   <si>
     <t>555</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1988/555/flash_2573.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1988/555/flash_2573.pdf</t>
   </si>
   <si>
     <t>Flash 2573._x000D_
 PROJETO DE LEI Nº 98/88. Modifica as denominações das ruas: Cristal (Vila Ramiro Higino), Carangola (bairro Sagrada Família) e da Praça das Aroeiras (bairro Jaraguá). A rua Cristal passa a denominar-se “Almerinda Vilasboas Abreu”, a rua Carangola passa a denominar-se “Manoel Francisco de Oliveira” e a Praça das Aroeiras passa a denominar-se “José Gonçalves de Oliveira”. (Referente à Lei nº 1.765, de 02/01/1989).   _x000D_
 José Paulo Ferreira Gomes (Presidente).</t>
   </si>
   <si>
     <t>557</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1988/557/flash_2574.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1988/557/flash_2574.pdf</t>
   </si>
   <si>
     <t>Flash 2574._x000D_
 PROJETO DE LEI Nº 102/88. Denomina a rua “Osmar Cunha”, localizada no bairro Augusta Mota. (Referente à Lei nº 1.763, de 30/12/1988).     _x000D_
 José Paulo Ferreira Gomes (Presidente).</t>
   </si>
   <si>
     <t>606</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1988/606/flash_2595.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1988/606/flash_2595.pdf</t>
   </si>
   <si>
     <t>Flash 2595._x000D_
 PROJETO DE LEI Nº 16/88. Dispõe sobre a isenção do cumprimento das exigências da Lei nº 1.340, de 07/06/1982, para determinados tipos de estabelecimentos do município de Montes Claros._x000D_
 José Paulo Ferreira Gomes (Presidente).</t>
   </si>
   <si>
     <t>609</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1988/609/flash_2596.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1988/609/flash_2596.pdf</t>
   </si>
   <si>
     <t>Flash 2596._x000D_
 PROJETO DE LEI Nº 26/88. Dispõe sobre a concessão de alvarás de funcionamento e ou localização junto à Prefeitura Municipal de Montes Claros, e dá outras providências. (Apesar de aprovado, este projeto possivelmente não virou lei. Posteriormente foi dada a entrada em novo projeto com a mesma descrição, que se encontra no flash 2600).  _x000D_
 José Paulo Ferreira Gomes (Presidente).</t>
   </si>
   <si>
     <t>611</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1988/611/flash_2597.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1988/611/flash_2597.pdf</t>
   </si>
   <si>
     <t>Flash 2597._x000D_
 PROJETO DE LEI Nº 33/88. (REVOGADA). Dispõe sobre a Organização Administrativa da Prefeitura Municipal de Montes Claros; revoga as Leis nº 1.359, de 28/10/1982, nº 1.424, de 21/09/1983, nº 1.558, de 09/09/1985, nº 1.599, de 28/04/1986, nº 1.644 e 1.645, de 07/07/1987. (Referente à Lei nº 1.696 de 30/06/1988, que foi posteriormente revogada pela Lei nº 2.891, de 30/04/2001)._x000D_
 José Paulo Ferreira Gomes (Presidente).</t>
   </si>
   <si>
     <t>613</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1988/613/flash_2598.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1988/613/flash_2598.pdf</t>
   </si>
   <si>
     <t>Flash 2598._x000D_
 PROJETO DE LEI Nº 34/88. Autoriza o Poder Executivo a firmar contrato com as Associações dos distritos de Vila Nova de Minas, São Pedro das Garças, Nova Esperança e São João da Vereda, para concessão dos serviços de abastecimento de água e esgotamento sanitário. (Referente à Lei nº 1.698, de 08/07/1988)._x000D_
 José Paulo Ferreira Gomes (Presidente).</t>
   </si>
   <si>
     <t>616</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1988/616/flash_2794.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1988/616/flash_2794.pdf</t>
   </si>
   <si>
     <t>Flash 2794._x000D_
 PROJETO DE LEI S/Nº/1988. (NÃO VOTADO). Denomina a rua "Eugênio Ruas de Abreu", localizada no prolongamento do bairro Jardim Panorama._x000D_
 José Paulo Ferreira Gomes (Presidente).</t>
   </si>
   <si>
     <t>617</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1988/617/flash_2599.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1988/617/flash_2599.pdf</t>
   </si>
   <si>
     <t>Flash 2599._x000D_
 PROJETO DE LEI Nº 35/88. Dispõe sobre a isenção da passagem no transporte coletivo urbano, quando a concessionária não disponibilizar do trôco integral ao usuário. (Referente à Lei nº 1.702, 12/08/1988)._x000D_
 José Paulo Ferreira Gomes (Presidente).</t>
   </si>
   <si>
     <t>618</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1988/618/flash_2795.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1988/618/flash_2795.pdf</t>
   </si>
   <si>
     <t>Flash 2795._x000D_
 PROJETO DE LEI S/Nº/1988. (NÃO VOTADO). Estabelece o horário de funcionamento dos estabelecimentos bancários no município de Montes Claros._x000D_
 José Paulo Ferreira Gomes (Presidente).</t>
   </si>
   <si>
     <t>619</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1988/619/flash_2600.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1988/619/flash_2600.pdf</t>
   </si>
   <si>
     <t>Flash 2600._x000D_
 PROJETO DE LEI Nº 41/88. Dispõe sobre a concessão de alvarás de funcionamento e ou localização junto à Prefeitura Municipal de Montes Claros, e dá outras providências. (Referente à Lei nº 1.718, de 26/09/1988).   _x000D_
 José Paulo Ferreira Gomes (Presidente).</t>
   </si>
   <si>
     <t>620</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
     <t>Maria Aparecida Bispo de Moura</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1988/620/flash_2796.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1988/620/flash_2796.pdf</t>
   </si>
   <si>
     <t>Flash 2796._x000D_
 PROJETO DE LEI S/Nº/1988. (NÃO VOTADO). Denomina a rua "Johmeson Alencar Dantas", localizada no bairro Ibituruna._x000D_
 José Paulo Ferreira Gomes (Presidente).</t>
   </si>
   <si>
     <t>621</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1988/621/flash_2797.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1988/621/flash_2797.pdf</t>
   </si>
   <si>
     <t>Flash 2797._x000D_
 PROJETO DE LEI S/Nº/1988. (NÃO VOTADO). Denomina a "Praça Manoel Quatrocentos", localizada no Centro da cidade. (Conhecido como Cimentão, onde atualmente está edificado o Shopping Popular)._x000D_
 José Paulo Ferreira Gomes (Presidente).</t>
   </si>
   <si>
     <t>622</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1988/622/flash_2601.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1988/622/flash_2601.pdf</t>
   </si>
   <si>
     <t>Flash 2601._x000D_
 PROJETO DE LEI Nº 53/88. Autoriza o Poder Executivo a negociar com a Companhia Energética de Minas Gerais - CEMIG, para a execução de obras de eletrificação no município de Montes Claros, e dá outras providências. (Referente à Lei nº 1.715 de 13/09/1988).      _x000D_
 José Paulo Ferreira Gomes (Presidente).</t>
   </si>
   <si>
     <t>623</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1988/623/flash_2798.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1988/623/flash_2798.pdf</t>
   </si>
   <si>
     <t>Flash 2798._x000D_
 PROJETO DE LEI S/Nº/1988. (REJEITADO). Denomina de "Centro Esportivo Sargento Pilôto", o ginásio que está sendo construído no bairro Monte Carmelo. _x000D_
 José Paulo Ferreira Gomes (Presidente).</t>
   </si>
   <si>
     <t>624</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1988/624/flash_2602.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1988/624/flash_2602.pdf</t>
   </si>
   <si>
     <t>Flash 2602._x000D_
 PROJETO DE LEI Nº 60/88. Institui o sistema de gratuidade no transporte coletivo urbano de Montes Claros, para os idosos, deficientes físicos e excepcionais. (Referente à Lei nº 1.721, de 18/10/1988).     _x000D_
 José Paulo Ferreira Gomes (Presidente).</t>
   </si>
   <si>
     <t>625</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1988/625/flash_2799.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1988/625/flash_2799.pdf</t>
   </si>
   <si>
     <t>Flash 2799._x000D_
 PROJETO DE LEI Nº 99/88. (RETIRADO). Autoriza o Poder Executivo a cancelar débitos relativos à taxa de pavimentação urbana, contribuição de melhoria e dá outras providências._x000D_
 José Paulo Ferreira Gomes (Presidente).</t>
   </si>
   <si>
     <t>626</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1988/626/flash_2603.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1988/626/flash_2603.pdf</t>
   </si>
   <si>
     <t>Flash 2603._x000D_
 PROJETO DE LEI Nº 70/88. Autoriza o Poder Executivo a negociar com a Companhia Energética de Minas Gerais - CEMIG, a execução de obras de eletrificação no município de Montes Claros, e dá outras providências. (Referente à Lei nº 1.733, de 07/11/1988)._x000D_
 José Paulo Ferreira Gomes (Presidente).</t>
   </si>
   <si>
     <t>628</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1988/628/flash_2604.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1988/628/flash_2604.pdf</t>
   </si>
   <si>
     <t>Flash 2604._x000D_
 PROJETO DE LEI Nº 71/88. Autoriza o Poder Executivo a negociar com a Companhia Energética de Minas Gerais - CEMIG, a execução de obras de eletrificação no município de Montes Claros, e dá outras providências. (Referente à Lei nº 1.734, de 07/11/1988).                                                                   _x000D_
 José Paulo Ferreira Gomes (Presidente).</t>
   </si>
   <si>
     <t>635</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1988/635/flash_2607.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1988/635/flash_2607.pdf</t>
   </si>
   <si>
     <t>Flash 2607._x000D_
-PROJETO DE LEI Nº 73/1988. Autoriza o Poder Executivo a contratar operação de crédito com o Banco de Desenvolvimento de Minas Gerais - BDMG, para aplicação em obras de pavimentação e recapeamento de vias públicas._x000D_
+PROJETO DE LEI Nº 73/1988. Autoriza o Poder Executivo a contratar operação de crédito com o Banco de Desenvolvimento de Minas Gerais - BDMG, para aplicação em obras de pavimentação e recapeamento de vias públicas. (Referente à Lei nº 1.736, de 29/11/1988)._x000D_
 José Paulo Ferreira Gomes (Presidente).</t>
   </si>
   <si>
     <t>943</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1988/943/flash_2533.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1988/943/flash_2533.pdf</t>
   </si>
   <si>
     <t>Flash 2533._x000D_
 PROJETO DE LEI Nº 12/88. Denomina a "Avenida Otávio Silveira", que dá acesso ao Asilo Betânia, localizado no bairro Mangues. (Referente à Lei nº 1.680, de 25/04/1988)._x000D_
 José Paulo Ferreira Gomes (Presidente).</t>
   </si>
   <si>
     <t>944</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1988/944/flash_2534.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1988/944/flash_2534.pdf</t>
   </si>
   <si>
     <t>Flash 2534._x000D_
 PROJETO DE LEI Nº 08/88. (REVOGADA). Denomina a "Avenida José Luiz Xavier", localizada no bairro Ibituruna. (Referente à Lei nº 1.675, de 29/03/1988, que foi posteriormente revogada pela Lei nº 1.745, de 15/12/1988 - ver flash 2565)._x000D_
 José Paulo Ferreira Gomes (Presidente).</t>
   </si>
   <si>
     <t>945</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1988/945/flash_2535.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1988/945/flash_2535.pdf</t>
   </si>
   <si>
     <t>Flash 2535._x000D_
 PROJETO DE LEI Nº 13/88. Denomina a rua "Sebastião Ribeiro de Andrade", localizada no bairro Canelas e a rua "Antônio Maciel Santos", localizada no bairro Major Prates. (Referente à Lei nº1.679, de 25/04/1988)._x000D_
 José Paulo Ferreira Gomes (Presidente).</t>
   </si>
   <si>
     <t>947</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1988/947/flash_2536.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1988/947/flash_2536.pdf</t>
   </si>
   <si>
     <t>Flash 2536._x000D_
 PROJETO DE LEI Nº 17/88. Denomina de "Vila Tiradentes" o Conjunto Habitacional popularmente conhecido como "Presidente Tancredo Neves II". (Referente à Lei nº 1.683, de 18/05/1988).    _x000D_
 José Paulo Ferreira Gomes (Presidente).</t>
   </si>
   <si>
     <t>948</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1988/948/flash_2537.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1988/948/flash_2537.pdf</t>
   </si>
   <si>
     <t>Flash 2537._x000D_
 PROJETO DE LEI Nº 18/88. Denomina a Quadra Poliesportiva "Joaquim Ferreira Cunha", localizada no bairro Esplanada. (Referente à Lei nº 1.682, de 18/05/1988).   _x000D_
 José Paulo Ferreira Gomes (Presidente).</t>
   </si>
   <si>
     <t>949</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1988/949/flash_2538.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1988/949/flash_2538.pdf</t>
   </si>
   <si>
     <t>Flash 2538._x000D_
 PROJETO DE LEI Nº 23/88. Denomina a "Praça Elvira Aguiar", localizada no bairro Esplanada. (Referente à Lei nº 1.689, de 25/05/1988)._x000D_
 José Paulo Ferreira Gomes (Presidente).</t>
   </si>
   <si>
     <t>950</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1988/950/flash_2539.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1988/950/flash_2539.pdf</t>
   </si>
   <si>
     <t>Flash 2539._x000D_
 PROJETO DE LEI Nº 89/88. Denomina a "Praça Engenheiro Niulson Crispim", localizada no bairro Jaraguá I, na confluência da Alameda dos Flamboyants com Alameda dos Salgueiros. (Referente à Lei nº 1.753, de 21/12/1988).   _x000D_
 José Paulo Ferreira Gomes (Presidente).</t>
   </si>
   <si>
     <t>951</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1988/951/flash_2540.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1988/951/flash_2540.pdf</t>
   </si>
   <si>
     <t>Flash 2540._x000D_
 PROJETO DE LEI Nº 21/88. Modifica a denominação da rua Macapá, localizada no bairro Santo Antônio, para "Rua Geraldo Batista Nunes".  (Referente à Lei nº 1.659, de 28/10/1988).  _x000D_
 José Paulo Ferreira Gomes (Presidente).</t>
   </si>
   <si>
     <t>952</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1988/952/flash_2541.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1988/952/flash_2541.pdf</t>
   </si>
   <si>
     <t>Flash 2541._x000D_
 PROJETO DE LEI Nº 28/88. Denomina vias públicas na sede do Distrito de Vila Nova de Minas: "Rua Gregório Soares", "Rua Dionísio Soares", "Rua Bom Sucesso", "Rua Santa Terezinha", "Rua Dos Soares", "Rua Joaquim Pinheiro", "Rua Gregório Ribeiro" e "Avenida Montes Claros". (Referente à  Lei nº 1.691, de 16/06/1988)._x000D_
 José Paulo Ferreira Gomes (Presidente).</t>
   </si>
   <si>
     <t>953</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1988/953/flash_2542.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1988/953/flash_2542.pdf</t>
   </si>
   <si>
     <t>Flash 2542._x000D_
 PROJETO DE LEI Nº 25/88. Modifica a denominação de vias públicas localizadas no bairro Interlagos. A rua Lagoa da Tabúa passa a denominar-se "Rua Juca Macedo" e a Avenida Juca Macedo, que circunda o Lago Norte, passa a denominar-se "Avenida Francisco Peres". Revoga a Lei nº 1.227, de 27/12/1979. (Referente à Lei nº 1.692 de 21/06/1988).       _x000D_
 José Paulo Ferreira Gomes (Presidente).</t>
   </si>
   <si>
     <t>954</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
     <t>Osmar Pereira da Silva</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1988/954/flash_2543.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1988/954/flash_2543.pdf</t>
   </si>
   <si>
     <t>Flash 2543._x000D_
 PROJETO DE LEI Nº 43/88. Denomina vias e logradouros públicos localizados no bairro Edgar Pereira: "Rua Divino Espírito Santo", "Rua Henrique Sapori Neto", "Avenida dos Ipês" e "Praça da Bíblia", local onde está sendo edificada a Igreja São Francisco de Assis. (Referente à Lei nº 1.708, de 02/09/1988).    _x000D_
 José Paulo Ferreira Gomes (Presidente).</t>
   </si>
   <si>
     <t>955</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1988/955/flash_2544.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1988/955/flash_2544.pdf</t>
   </si>
   <si>
     <t>Flash 2544._x000D_
 PROJETO DE LEI Nº 44/88. Denomina a rua "Domingos Gonçalves Freitas", localizada no Conjunto Habitacional Tancredo Neves. (Referente à Lei nº 1.707, de 02/09/1988)._x000D_
 José Paulo Ferreira Gomes (Presidente).</t>
   </si>
   <si>
     <t>956</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1988/956/flash_2545.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1988/956/flash_2545.pdf</t>
   </si>
   <si>
     <t>Flash 2545._x000D_
 PROJETO DE LEI Nº 45/88. Denomina a rua "Ana Dionísia", localizada na Vila Clarindo Lopes. (Referente à Lei nº 1.706, de 02/09/1988)._x000D_
 José Paulo Ferreira Gomes (Presidente).</t>
   </si>
   <si>
     <t>958</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1988/958/flash_2546.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1988/958/flash_2546.pdf</t>
   </si>
   <si>
     <t>Flash 2546._x000D_
 PROJETO DE LEI Nº 49/88. Modifica a denominação da avenida Coração de Jesus, localizada no Conjunto Habitacional Chiquinho Guimarães, para "Avenida Renê Caldeira".  (Referente à Lei nº 1.714, de 12/09/1988)._x000D_
 José Paulo Ferreira Gomes (Presidente).</t>
   </si>
   <si>
     <t>961</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1988/961/flash_2547.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1988/961/flash_2547.pdf</t>
   </si>
   <si>
     <t>Flash 2547._x000D_
 PROJETO DE LEI Nº 42/88. Denomina a rua "Rosa Mendes Ferreira", localizada no bairro Dr. Antônio Pimenta e denomina as ruas "João Carroceiro", "Itaobim" e "Justiniano Nunes da Silva", localizadas no bairro Nossa Senhora das Graças. (Referente à Lei nº 1.709, de 02/09/1988).        _x000D_
 José Paulo Ferreira Gomes (Presidente).</t>
   </si>
   <si>
     <t>963</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1988/963/flash_2548.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1988/963/flash_2548.pdf</t>
   </si>
   <si>
     <t>Flash 2548._x000D_
 PROJETO DE LEI Nº 46/88. Denomina as ruas "Francilina Dias Cardoso", "Dolores Biond" e "Antônia Gonzaga Rosulek", localizadas no bairro Major Prates. Denomina a rua "Derlindo de Freitas Martins" e a avenida "José Pedro Alves" (conhecida como avenida Dona Gregória), localizadas no bairro Cidade Nova. Denomina a Praça Manoel Quatrocentos (conhecida como Praça do Mirante), localizada no bairro Morrinhos. (Referente à Lei nº 1.705, de 02/09/1988). ( A Lei nº 1.723, de 18/10/1988, restabelece a denominação da Avenida Dona Gregória - ver flash 2555). _x000D_
 José Paulo Ferreira (Presidente).</t>
   </si>
   <si>
     <t>967</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1988/967/flash_2574h.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1988/967/flash_2574h.pdf</t>
   </si>
   <si>
     <t>Flash 2574H._x000D_
 PROJETO DE LEI Nº 14/1988. Modifica a denominação da Escola Municipal Antônio dos Anjos, situada na localidade de Barrocão, para Escola Municipal "Sebastião Dias da Rocha"._x000D_
 José Paulo Ferreira Gomes (Presidente).</t>
   </si>
   <si>
     <t>968</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1988/968/flash_2574i.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1988/968/flash_2574i.pdf</t>
   </si>
   <si>
     <t>Flash 2574I._x000D_
-PROJETO DE LEI Nº 77/1988.  Modifica a denominação da Escola Municipal "Luci Pimenta", situada na localidade de Tiririca, para Escola Municipal "Gregório Ribeiro de Andrade"._x000D_
+PROJETO DE LEI Nº 77/1988.  Modifica a denominação da Escola Municipal "Luci Pimenta", situada na localidade de Tiririca, para Escola Municipal "Gregório Ribeiro de Andrade". (Referente à Lei nº 1.740, de 14/12/1988)._x000D_
 José Paulo Ferreira Gomes (Presidente).</t>
   </si>
   <si>
     <t>906</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1988/906/flash_2977.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1988/906/flash_2977.pdf</t>
   </si>
   <si>
     <t>Flash 2977._x000D_
 PROJETO DE RESOLUÇÃO S/Nº/1988. (RETIRADO). Modifica dispositivos do Regimento Interno da Câmara Municipal de Montes Claros._x000D_
 José Paulo Ferreira Gomes (Presidente).</t>
   </si>
   <si>
     <t>907</t>
   </si>
   <si>
     <t>Afonso Brandão Madureira</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1988/907/flash_2978.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1988/907/flash_2978.pdf</t>
   </si>
   <si>
     <t>Flash 2978._x000D_
 PROJETO DE RESOLUÇÃO S/Nº/1988. (NÃO VOTADO). Concede o Título de Cidadão Honorário de Montes Claros a Salustriano Gomes Ferreira (Saluzinho)._x000D_
 José Paulo Ferreira Gomes (Presidente).</t>
   </si>
   <si>
     <t>9057</t>
   </si>
   <si>
     <t>VET</t>
   </si>
   <si>
     <t>Veto</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1988/9057/flash_2805.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1988/9057/flash_2805.pdf</t>
   </si>
   <si>
     <t>Flash 2805._x000D_
 VETO AO PROJETO DE LEI Nº 35/88. (REJEITADO). Dispõe sobre a isenção da passagem no transporte coletivo urbano, quando a concessionária não disponibilizar do trôco integral ao usuário. (Veto do Poder Executivo rejeitado pela Câmara em 09/08/1988)._x000D_
 José Paulo Ferreira Gomes (Presidente da Câmara).</t>
   </si>
   <si>
     <t>8371</t>
   </si>
   <si>
     <t>ATA</t>
   </si>
   <si>
     <t>Ata</t>
   </si>
   <si>
     <t>ATL - ATL</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1988/8371/flash_2369.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1988/8371/flash_2369.pdf</t>
   </si>
   <si>
     <t>Flash 2369._x000D_
 Atas das sessões da Câmara Municipal de Montes Claros, do período de 21/01 a 29/12/1988._x000D_
 José Paulo Ferreira Gomes (Presidente).</t>
   </si>
   <si>
     <t>630</t>
   </si>
   <si>
     <t>PEPL</t>
   </si>
   <si>
     <t>Projeto de Emenda à Projeto de Lei</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1988/630/flash_2802.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1988/630/flash_2802.pdf</t>
   </si>
   <si>
     <t>Flash 2802._x000D_
 PROJETO DE EMENDA S/Nº/1988. (NÃO VOTADO). Emenda à Proposta Orçamentária para o exercício financeiro de 1989._x000D_
 José Paulo Ferreira Gomes (Presidente).</t>
   </si>
   <si>
     <t>651</t>
   </si>
   <si>
     <t>RES</t>
   </si>
   <si>
     <t>Resolução</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1988/651/flash_2811.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1988/651/flash_2811.pdf</t>
   </si>
   <si>
     <t>Flash 2811._x000D_
 RESOLUÇÃO Nº 583, de 11/08/1988. Aprova convênio celebrado entre o Estado de Minas Gerais e o Município de Montes Claros, para a construção de 200 casas populares, destinadas às famílias de baixa renda._x000D_
 José Paulo Ferreira Gomes (Presidente).</t>
   </si>
   <si>
     <t>653</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1988/653/flash_2812.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1988/653/flash_2812.pdf</t>
   </si>
   <si>
     <t>Flash 2812._x000D_
 RESOLUÇÃO Nº 584, de 11/08/1988. Aprova convênio entre o Governo de Minas Gerais, através da Secretaria de Estado da Saúde, e, a Prefeitura de Montes Claros, com interveniência da Associação dos Municípios da área Mineira da SUDENE, para promover reformas nos Postos de Saúde das localidades rurais de Vila Nova de Minas, São João da Verêda, São Pedro das Garças, Santa Rosa de Lima, Aparecida do Mundo Novo, Ermidinha, Nova Esperança e Miralta._x000D_
 José Paulo Ferreira Gomes (Presidente).</t>
   </si>
   <si>
     <t>655</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1988/655/flash_2813.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1988/655/flash_2813.pdf</t>
   </si>
   <si>
     <t>Flash 2813._x000D_
 RESOLUÇÃO Nº 585, 11/08/1988. Aprova convênio celebrado entre o Estado de Minas Gerais e o Município de Montes Claros, para a construção de 80 casas, destinadas às pessoas de baixa renda._x000D_
 José Paulo Ferreira Gomes (Presidente).</t>
   </si>
   <si>
     <t>657</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1988/657/flash_2814.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1988/657/flash_2814.pdf</t>
   </si>
   <si>
     <t>Flash 2814._x000D_
 RESOLUÇÃO Nº 586, de 11/08/1988. Aprova convênio celebrado entre o Estado de Minas Gerais e o Município de Montes Claros, para a construção de um Centro de Saúde no bairro Vila Sion._x000D_
 José Paulo Ferreira Gomes (Presidente).</t>
   </si>
   <si>
     <t>659</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1988/659/flash_2815.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1988/659/flash_2815.pdf</t>
   </si>
   <si>
     <t>Flash 2815._x000D_
 RESOLUÇÃO Nº 587, de 11/08/1988. Aprova termo de compromisso firmado pelo Prefeito de Montes Claros, obrigando-se a cumprir fielmente o disposto na Resolução nº 463/87, que dispõe sobre o recebimento de recursos da Legião Brasileira de Assistência – LBA, para atendimento às crianças de família de baixa renda, através das creches comunitárias de emergência._x000D_
 José Paulo Ferreira Gomes (Presidente).</t>
   </si>
   <si>
     <t>660</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1988/660/flash_2816.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1988/660/flash_2816.pdf</t>
   </si>
   <si>
     <t>Flash 2816._x000D_
 RESOLUÇÃO Nº 600, de 06/12/1988. Aprova os convênios nº 471/88 e 472/88, celebrado entre a Secretaria de Estado da Educação e o Município de Montes Claros, para a construção de quadras poliesportivas nas Escolas Estaduais Delfino Magalhães e Carlos Albuquerque._x000D_
 José Paulo Ferreira Gomes (Presidente).</t>
   </si>
   <si>
     <t>680</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1988/680/flash_2822.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1988/680/flash_2822.pdf</t>
   </si>
   <si>
     <t>Flash 2822._x000D_
 RESOLUÇÃO Nº 579, de 23/06/1988. Dispõe sobre a transferência da sede da Câmara Municipal de Montes Claros, para junto do prédio da Prefeitura, localizado na Avenida Cula Mangabeira, nº 211, à partir do dia 03/07/1988._x000D_
 José Nardel Alves de Almeida (Presidente).</t>
   </si>
   <si>
     <t>681</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1988/681/flash_2823.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1988/681/flash_2823.pdf</t>
   </si>
   <si>
     <t>Flash 2823._x000D_
 RESOLUÇÃO Nº 581, de 09/08/1988. Proíbe o uso de cigarro no recinto do plenário da Câmara Municipal de Montes Claros._x000D_
 José Paulo Ferreira Gomes (Presidente).</t>
   </si>
   <si>
     <t>689</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1988/689/flash_2827.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1988/689/flash_2827.pdf</t>
   </si>
   <si>
     <t>Flash 2827._x000D_
 RESOLUÇÃO Nº 575, de 14/06/1988. Concede a "Medalha de Honra Montes Claros" a Marina Helena Lorenzo Fernandez Silva._x000D_
 José Paulo Ferreira Gomes (Presidente).</t>
   </si>
   <si>
     <t>709</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1988/709/flash_2837.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1988/709/flash_2837.pdf</t>
   </si>
   <si>
     <t>Flash 2837._x000D_
 RESOLUÇÃO Nº 582, de 09/08/1988. Concede o Título de Cidadão Benemérito de Montes Claros a Cândido Simões Canela._x000D_
 José Paulo Ferreira Gomes (Presidente).</t>
   </si>
   <si>
     <t>710</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1988/710/flash_2838.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1988/710/flash_2838.pdf</t>
   </si>
   <si>
     <t>Flash 2838._x000D_
 RESOLUÇÃO Nº 597, de 11/10/1988. Concede o Título de Cidadã Benemérita de Montes Claros à Delegada de Polícia, doutora Maria Neuza Rodrigues._x000D_
 José Paulo Ferreira Gomes (Presidente).</t>
   </si>
   <si>
     <t>757</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1988/757/flash_2865.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1988/757/flash_2865.pdf</t>
   </si>
   <si>
     <t>Flash 2865._x000D_
 RESOLUÇÃO Nº 570, de 19/04/1988. Concede o Título de Cidadão Honorário de Montes Claros ao Diretor Geral da Fundação Norte Mineira de Ensino Superior - FUNM, doutor José Geraldo de Freitas Drumond._x000D_
 José Paulo Ferreira Gomes (Presidente).</t>
   </si>
   <si>
     <t>766</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1988/766/flash_2866.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1988/766/flash_2866.pdf</t>
   </si>
   <si>
     <t>Flash 2866._x000D_
 RESOLUÇÃO Nº 571, de 26/04/1988. Concede o Título de Cidadão Honorário de Montes Claros ao Delegado Regional de Segurança Pública, doutor Elber Machado Cordeiro._x000D_
 José Paulo Ferreira Gomes (Presidente).</t>
   </si>
   <si>
     <t>767</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1988/767/flash_2867.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1988/767/flash_2867.pdf</t>
   </si>
   <si>
     <t>Flash 2867._x000D_
 RESOLUÇÃO Nº 577, de 14/06/1988. Concede o Título de Cidadão Honorário de Montes Claros a Aloízio Pereira da Cunha._x000D_
 José Paulo Ferreira Gomes (Presidente).</t>
   </si>
   <si>
     <t>768</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1988/768/flash_2868.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1988/768/flash_2868.pdf</t>
   </si>
   <si>
     <t>Flash 2868._x000D_
 RESOLUÇÃO Nº 578, de 21/06/1988. Concede o Título de Cidadão Honorário de Montes Claros ao doutor Robinson Correa Gontijo. (Diretor Regional do SESC)._x000D_
 José Paulo Ferreira Gomes (Presidente).</t>
   </si>
   <si>
     <t>771</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1988/771/flash_2869.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1988/771/flash_2869.pdf</t>
   </si>
   <si>
     <t>Flash 2869._x000D_
 RESOLUÇÃO Nº 592, de 06/09/1988. Concede o Título de Cidadão Honorário de Montes Claros ao pastor Jessé Lee Kidd._x000D_
 José Paulo Ferreira Gomes (Presidente).</t>
   </si>
   <si>
     <t>772</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1988/772/flash_2872.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1988/772/flash_2872.pdf</t>
   </si>
   <si>
     <t>Flash 2872._x000D_
 RESOLUÇÃO Nº 576, de 14/06/1988. Concede o Título de Insigne Benfeitor de Montes Claros ao professor José Eustáquio Machado Coelho._x000D_
 José Paulo Ferreira Gomes (Presidente).</t>
   </si>
   <si>
     <t>816</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1988/816/flash_2910.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1988/816/flash_2910.pdf</t>
   </si>
   <si>
     <t>Flash 2910._x000D_
 RESOLUÇÃO Nº 569, de 12/02/1988. Atualiza os subsídios dos Vereadores da Câmara Municipal de Montes Claros._x000D_
 José Paulo Ferreira Gomes (Presidente).</t>
   </si>
   <si>
     <t>817</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1988/817/flash_2911.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1988/817/flash_2911.pdf</t>
   </si>
   <si>
     <t>Flash 2911._x000D_
 RESOLUÇÃO Nº 588, de 16/08/1988. Atualiza os subsídios dos Vereadores da Câmara Municipal de Montes Claros._x000D_
 José Paulo Ferreira Gomes (Presidente).</t>
   </si>
   <si>
     <t>818</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1988/818/flash_2912.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1988/818/flash_2912.pdf</t>
   </si>
   <si>
     <t>Flash 2912._x000D_
 RESOLUÇÃO Nº 590 de 30/08/1988. Dispõe sobre os subsídios e verbas de representação do Prefeito e Vice-prefeito de Montes Claros._x000D_
 José Paulo Ferreira Gomes (Presidente).</t>
   </si>
   <si>
     <t>854</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1988/854/flash_2939.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1988/854/flash_2939.pdf</t>
   </si>
   <si>
     <t>Flash 2939._x000D_
 RESOLUÇÃO Nº 572, de 24/05/1988. Considera de utilidade pública o "Núcleo de Desenvolvimento Comunitário Bom Pastor"._x000D_
 José Paulo Ferreira Gomes (Presidente).</t>
   </si>
   <si>
     <t>856</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1988/856/flash_2940.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1988/856/flash_2940.pdf</t>
   </si>
   <si>
     <t>Flash 2940._x000D_
 RESOLUÇÃO Nº 573, de 24/05/1988. Considera de utilidade pública a "Associação Nipo-Brasileira do Norte de Minas"._x000D_
 José Paulo Ferreira Gomes (Presidente).</t>
   </si>
   <si>
     <t>858</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1988/858/flash_2941.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1988/858/flash_2941.pdf</t>
   </si>
   <si>
     <t>Flash 2941._x000D_
 RESOLUÇÃO Nº 574, de 07/06/1988. Considera de utilidade pública o "Centro de Umbanda Pai Jorge de Angola"._x000D_
 José Paulo Ferreira Gomes (Presidente).</t>
   </si>
   <si>
     <t>860</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1988/860/flash_2942.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1988/860/flash_2942.pdf</t>
   </si>
   <si>
     <t>Flash 2942._x000D_
 RESOLUÇÃO Nº 580, de 04/08/1988. Considera de utilidade pública a "Associação de Moradores do Bairro Planalto"._x000D_
 José Paulo Ferreira Gomes (Presidente).</t>
   </si>
   <si>
     <t>861</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1988/861/flash_2943.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1988/861/flash_2943.pdf</t>
   </si>
   <si>
     <t>Flash 2943._x000D_
 RESOLUÇÃO Nº 589, de 16/08/1988. Considera de utilidade pública o "Asilo São Vicente de Paulo"._x000D_
 José Paulo Ferreira Gomes (Presidente).</t>
   </si>
   <si>
     <t>863</t>
   </si>
   <si>
     <t>Alvimar Gonçalves de Oliveira</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1988/863/flash_2944.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1988/863/flash_2944.pdf</t>
   </si>
   <si>
     <t>Flash 2944._x000D_
 RESOLUÇÃO Nº 591, de 31/08/1988. Considera de utilidade pública a "Associação de Capoeira Berimbau de Ouro"._x000D_
 José Paulo Ferreira Gomes (Presidente).</t>
   </si>
   <si>
     <t>864</t>
   </si>
   <si>
     <t>Sérgio Rocha Souza</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1988/864/flash_2945.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1988/864/flash_2945.pdf</t>
   </si>
   <si>
     <t>Flash 2945._x000D_
 RESOLUÇÃO Nº 593, de 13/09/1988. Considera de utilidade pública a "Associação de Artistas e Técnicos de Teatro de Montes Claros"._x000D_
 José Paulo Ferreira Gomes (Presidente).</t>
   </si>
   <si>
     <t>866</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1988/866/flash_2946.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1988/866/flash_2946.pdf</t>
   </si>
   <si>
     <t>Flash 2946._x000D_
 RESOLUÇÃO Nº 594, de 13/09/1988. Considera de utilidade pública o "Departamento de Assistência Social de Montes Claros - DAS"._x000D_
 José Paulo Ferreira Gomes (Presidente).</t>
   </si>
   <si>
     <t>867</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1988/867/flash_2947.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1988/867/flash_2947.pdf</t>
   </si>
   <si>
     <t>Flash 2947._x000D_
 RESOLUÇÃO Nº 595, de 27/09/1988. Considera de utilidade pública a Sociedade Civil "Gaviões dos Montes Para-Clube"._x000D_
 José Paulo Ferreira Gomes (Presidente).</t>
   </si>
   <si>
     <t>868</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1988/868/flash_2948.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1988/868/flash_2948.pdf</t>
   </si>
   <si>
     <t>Flash 2948._x000D_
 RESOLUÇÃO Nº 596, de 27/09/1988. Considera de utilidade pública a "Casa do Menor Trabalhador"._x000D_
 José Paulo Ferreira Gomes (Presidente).</t>
   </si>
   <si>
     <t>869</t>
   </si>
   <si>
     <t>Carlos Welth Pimenta de Figueiredo</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1988/869/flash_2949.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1988/869/flash_2949.pdf</t>
   </si>
   <si>
     <t>Flash 2949._x000D_
 RESOLUÇÃO Nº 598, de 11/10/1988. Considera de utilidade pública a "Igreja Pentecostal Deus é Amor"._x000D_
 José Paulo Ferreira Gomes (Presidente).</t>
   </si>
   <si>
     <t>871</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1988/871/flash_2950.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1988/871/flash_2950.pdf</t>
   </si>
   <si>
     <t>Flash 2950._x000D_
 RESOLUÇÃO Nº 599, de 06/12/1988. Considera de utilidade pública a "FUNORTE – Faculdades Unidas do Norte de Minas"._x000D_
 José Paulo Ferreira Gomes (Presidente).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
@@ -2287,67 +2287,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1988/337/flash_2384.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1988/338/flash_2385.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1988/339/flash_2386.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1988/340/flash_2387.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1988/341/flash_2388.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1988/348/flash_2395.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1988/354/flash_2401.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1988/366/flash_2412.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1988/379/flash_2659.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1988/380/flash_2660.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1988/381/flash_2661.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1988/382/flash_2662.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1988/383/flash_2663.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1988/385/flash_2664.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1988/386/flash_2665.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1988/388/flash_2666.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1988/389/flash_2667.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1988/390/flash_2668.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1988/392/flash_2669.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1988/393/flash_2670.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1988/394/flash_2671.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1988/395/flash_2672.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1988/396/flash_2673.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1988/405/flash_2680.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1988/407/flash_2681.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1988/408/flash_2682.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1988/410/flash_2683.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1988/449/flash_2707.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1988/450/flash_2708.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1988/466/flash_2718.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1988/467/flash_2719.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1988/477/flash_2549.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1988/478/flash_2550.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1988/481/flash_2551.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1988/485/flash_2552.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1988/488/flash_2553.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1988/489/flash_2731.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1988/490/flash_2454.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1988/492/flash_2732.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1988/493/flash_2555.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1988/495/flash_2733.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1988/496/flash_2556.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1988/497/flash_2734.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1988/499/flash_2735.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1988/500/flash_2557.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1988/501/flash_2736.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1988/504/flash_2738.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1988/505/flash_2739.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1988/507/flash_2558.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1988/509/flash_2559.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1988/512/flash_2560.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1988/530/flash_2561.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1988/531/flash_2562.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1988/534/flash_2563.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1988/536/flash_2564.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1988/539/flash_2565.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1988/542/flash_2566.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1988/543/flash_2567.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1988/546/flash_2568.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1988/549/flash_2569.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1988/552/flash_2570.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1988/553/flash_2571.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1988/554/flash_2572.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1988/555/flash_2573.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1988/557/flash_2574.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1988/606/flash_2595.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1988/609/flash_2596.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1988/611/flash_2597.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1988/613/flash_2598.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1988/616/flash_2794.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1988/617/flash_2599.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1988/618/flash_2795.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1988/619/flash_2600.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1988/620/flash_2796.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1988/621/flash_2797.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1988/622/flash_2601.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1988/623/flash_2798.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1988/624/flash_2602.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1988/625/flash_2799.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1988/626/flash_2603.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1988/628/flash_2604.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1988/635/flash_2607.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1988/943/flash_2533.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1988/944/flash_2534.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1988/945/flash_2535.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1988/947/flash_2536.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1988/948/flash_2537.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1988/949/flash_2538.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1988/950/flash_2539.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1988/951/flash_2540.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1988/952/flash_2541.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1988/953/flash_2542.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1988/954/flash_2543.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1988/955/flash_2544.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1988/956/flash_2545.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1988/958/flash_2546.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1988/961/flash_2547.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1988/963/flash_2548.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1988/967/flash_2574h.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1988/968/flash_2574i.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1988/906/flash_2977.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1988/907/flash_2978.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1988/9057/flash_2805.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1988/8371/flash_2369.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1988/630/flash_2802.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1988/651/flash_2811.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1988/653/flash_2812.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1988/655/flash_2813.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1988/657/flash_2814.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1988/659/flash_2815.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1988/660/flash_2816.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1988/680/flash_2822.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1988/681/flash_2823.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1988/689/flash_2827.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1988/709/flash_2837.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1988/710/flash_2838.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1988/757/flash_2865.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1988/766/flash_2866.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1988/767/flash_2867.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1988/768/flash_2868.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1988/771/flash_2869.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1988/772/flash_2872.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1988/816/flash_2910.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1988/817/flash_2911.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1988/818/flash_2912.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1988/854/flash_2939.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1988/856/flash_2940.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1988/858/flash_2941.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1988/860/flash_2942.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1988/861/flash_2943.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1988/863/flash_2944.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1988/864/flash_2945.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1988/866/flash_2946.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1988/867/flash_2947.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1988/868/flash_2948.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1988/869/flash_2949.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1988/871/flash_2950.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1988/337/flash_2384.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1988/338/flash_2385.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1988/339/flash_2386.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1988/340/flash_2387.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1988/341/flash_2388.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1988/348/flash_2395.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1988/354/flash_2401.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1988/366/flash_2412.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1988/379/flash_2659.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1988/380/flash_2660.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1988/381/flash_2661.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1988/382/flash_2662.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1988/383/flash_2663.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1988/385/flash_2664.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1988/386/flash_2665.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1988/388/flash_2666.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1988/389/flash_2667.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1988/390/flash_2668.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1988/392/flash_2669.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1988/393/flash_2670.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1988/394/flash_2671.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1988/395/flash_2672.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1988/396/flash_2673.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1988/405/flash_2680.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1988/407/flash_2681.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1988/408/flash_2682.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1988/410/flash_2683.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1988/449/flash_2707.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1988/450/flash_2708.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1988/466/flash_2718.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1988/467/flash_2719.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1988/477/flash_2549.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1988/478/flash_2550.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1988/481/flash_2551.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1988/485/flash_2552.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1988/488/flash_2553.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1988/489/flash_2731.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1988/490/flash_2454.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1988/492/flash_2732.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1988/493/flash_2555.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1988/495/flash_2733.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1988/496/flash_2556.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1988/497/flash_2734.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1988/499/flash_2735.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1988/500/flash_2557.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1988/501/flash_2736.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1988/504/flash_2738.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1988/505/flash_2739.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1988/507/flash_2558.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1988/509/flash_2559.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1988/512/flash_2560.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1988/530/flash_2561.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1988/531/flash_2562.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1988/534/flash_2563.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1988/536/flash_2564.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1988/539/flash_2565.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1988/542/flash_2566.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1988/543/flash_2567.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1988/546/flash_2568.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1988/549/flash_2569.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1988/552/flash_2570.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1988/553/flash_2571.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1988/554/flash_2572.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1988/555/flash_2573.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1988/557/flash_2574.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1988/606/flash_2595.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1988/609/flash_2596.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1988/611/flash_2597.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1988/613/flash_2598.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1988/616/flash_2794.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1988/617/flash_2599.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1988/618/flash_2795.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1988/619/flash_2600.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1988/620/flash_2796.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1988/621/flash_2797.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1988/622/flash_2601.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1988/623/flash_2798.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1988/624/flash_2602.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1988/625/flash_2799.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1988/626/flash_2603.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1988/628/flash_2604.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1988/635/flash_2607.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1988/943/flash_2533.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1988/944/flash_2534.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1988/945/flash_2535.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1988/947/flash_2536.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1988/948/flash_2537.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1988/949/flash_2538.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1988/950/flash_2539.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1988/951/flash_2540.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1988/952/flash_2541.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1988/953/flash_2542.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1988/954/flash_2543.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1988/955/flash_2544.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1988/956/flash_2545.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1988/958/flash_2546.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1988/961/flash_2547.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1988/963/flash_2548.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1988/967/flash_2574h.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1988/968/flash_2574i.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1988/906/flash_2977.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1988/907/flash_2978.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1988/9057/flash_2805.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1988/8371/flash_2369.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1988/630/flash_2802.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1988/651/flash_2811.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1988/653/flash_2812.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1988/655/flash_2813.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1988/657/flash_2814.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1988/659/flash_2815.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1988/660/flash_2816.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1988/680/flash_2822.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1988/681/flash_2823.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1988/689/flash_2827.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1988/709/flash_2837.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1988/710/flash_2838.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1988/757/flash_2865.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1988/766/flash_2866.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1988/767/flash_2867.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1988/768/flash_2868.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1988/771/flash_2869.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1988/772/flash_2872.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1988/816/flash_2910.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1988/817/flash_2911.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1988/818/flash_2912.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1988/854/flash_2939.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1988/856/flash_2940.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1988/858/flash_2941.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1988/860/flash_2942.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1988/861/flash_2943.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1988/863/flash_2944.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1988/864/flash_2945.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1988/866/flash_2946.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1988/867/flash_2947.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1988/868/flash_2948.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1988/869/flash_2949.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1988/871/flash_2950.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H138"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="32.85546875" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="90.28515625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="89.42578125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>