--- v0 (2025-12-28)
+++ v1 (2026-05-07)
@@ -10,2111 +10,2097 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1248" uniqueCount="585">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1240" uniqueCount="581">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>1028</t>
   </si>
   <si>
     <t>1989</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>Projeto de Lei</t>
   </si>
   <si>
     <t>Executivo Municipal - EXEC</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1989/1028/flash_3006.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1989/1028/flash_3006.pdf</t>
   </si>
   <si>
     <t>Flash 3006._x000D_
 PROJETO DE LEI Nº 21/89. Autoriza o Poder Executivo a celebrar convênio com a Secretaria de Estado do Trabalho e Ação Social- SETAS, para a cessão de um gabinete odontológico. (Referente à Lei nº 1.785, de 12/06/1989)._x000D_
 Carlos Welth Pimenta de Figueiredo (Presidente).</t>
   </si>
   <si>
     <t>1031</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1989/1031/flash_3007.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1989/1031/flash_3007.pdf</t>
   </si>
   <si>
     <t>Flash 3007._x000D_
 PROJETO DE LEI Nº 26/89 . Autoriza o Poder Executivo a celebrar convênios, termos de cooperação e aditivos com a Secretaria de Trabalho e Ação Social - SETAS. (Referente à Lei nº 1.794, de 07/08/1989)._x000D_
 Carlos Welth Pimenta de Figueiredo (Presidente).</t>
   </si>
   <si>
     <t>1033</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1989/1033/flash_3008.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1989/1033/flash_3008.pdf</t>
   </si>
   <si>
     <t>Flash 3008._x000D_
 PROJETO DE LEI Nº 45/89 . Autoriza o Poder Executivo a celebrar convênio com o Departamento de Ação Social de Montes Claros, a fim de repassar recursos para atendimento à pessoas carentes. (Referente à Lei nº 1.810, de 27/12/1989)._x000D_
 Carlos Welth Pimenta de Figueiredo (Presidente).</t>
   </si>
   <si>
     <t>1091</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1989/1091/flash_3029.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1989/1091/flash_3029.pdf</t>
   </si>
   <si>
     <t>Flash 3029._x000D_
 PROJETO DE LEI Nº 34/89 . Altera o limite autorizado para abertura de créditos suplementares, previsto no artigo 4º da Lei Orçamentária vigente. (Referente à Lei nº 1.801, de 29/09/1989)._x000D_
 Carlos Welth Pimenta de Figueiredo (Presidente).</t>
   </si>
   <si>
     <t>1114</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1989/1114/flash_3038.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1989/1114/flash_3038.pdf</t>
   </si>
   <si>
     <t>Flash 3038._x000D_
 PROJETO DE LEI Nº 25/89. Cria o Rio Parque Guimarães Rosa de Montes Claros, situado às margens do Córrego Carrapato, entre os bairros Ibituruna, Morada do Sol e São Norberto, com área de 46,35 hectares, e dá outras providências. (Referente à Lei nº 1.793 de 07/08/1989, alterada pela Lei nº 5.680, de 27/03/2024)._x000D_
 Ivan José Lopes (Presidente).</t>
   </si>
   <si>
     <t>1129</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>Marlene Tavares Cardoso</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1989/1129/flash_3044.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1989/1129/flash_3044.pdf</t>
   </si>
   <si>
     <t>Flash 3044._x000D_
 PROJETO DE LEI Nº 09/89. Denomina a "Praça São José Operário", localizada no bairro Jardim Eldorado. (Referente à Lei nº 1.774, de 18/04/1989)._x000D_
 Carlos Welth Pimenta de Figueiredo (Presidente).</t>
   </si>
   <si>
     <t>1130</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>Artur Luiz Ferreira Leite</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1989/1130/flash_3045.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1989/1130/flash_3045.pdf</t>
   </si>
   <si>
     <t>Flash 3045._x000D_
 PROJETO DE LEI Nº 14/89. Modifica a denominação da rua Ceará, localizada no bairro Morrinhos. Passa a denominar "Rua Pedro Cardoso de Souza". (Referente à Lei nº 1.778, de 17/05/1989).  _x000D_
 Carlos Welth Pimenta de Figueiredo (Presidente).</t>
   </si>
   <si>
     <t>1131</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1989/1131/flash_3046.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1989/1131/flash_3046.pdf</t>
   </si>
   <si>
     <t>Flash 3046._x000D_
-PROJETO DE LEI Nº 22/89. (REVOGADA). Denomina a "Avenida Roberto Teixeira Campos", localizada na Vila Regina. (Referente à Lei nº 1.788, de 27/06/1989, que foi posteriormente revogada pela Lei nº 1.808, de 27/12/1989, pois a mesma já possuía denominação de avenida Feliciano Martins Freitas, conforme Lei nº 1.461, de 02/05/1984)._x000D_
+PROJETO DE LEI Nº 22/89. (REVOGADA). Denomina a "Avenida Roberto Teixeira Campos", localizada na Vila Regina. (Referente à Lei nº 1.788, de 27/06/1989, que foi posteriormente revogada pela Lei nº 1.786, de 27/12/1989, pois a mesma já possuía denominação de avenida Feliciano Martins Freitas, conforme Lei nº 1.461, de 02/05/1984)._x000D_
 Carlos Welth Pimenta de Figueiredo (Presidente).</t>
   </si>
   <si>
     <t>1132</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>José Geraldo de Oliveira</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1989/1132/flash_3047.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1989/1132/flash_3047.pdf</t>
   </si>
   <si>
     <t>Flash 3047._x000D_
 PROJETO DE LEI Nº 23/89. Denomina a "Avenida Oldemar Santos", localizada no bairro Jardim Panorama. (Referente à Lei nº 1.789, de 29/07/1989)._x000D_
 Carlos Welth Pimenta de Figueiredo (Presidente).</t>
   </si>
   <si>
     <t>1133</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1989/1133/flash_3048.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1989/1133/flash_3048.pdf</t>
   </si>
   <si>
     <t>Flash 3048._x000D_
 PROJETO DE LEI Nº 30/89. Passa a denominar "Trevo Azamor Soares Caldeira" o logradouro público popularmente conhecido como "Trevo da Real", localizado no cruzamento da rua Coronel Luiz Maia com Avenida Deputado Plínio Ribeiro. (Referente à Lei nº 1.798, de 08/09/1989)._x000D_
 Carlos Welth Pimenta de Figueiredo (Presidente).</t>
   </si>
   <si>
     <t>1134</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1989/1134/flash_3049.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1989/1134/flash_3049.pdf</t>
   </si>
   <si>
     <t>Flash 3049._x000D_
 PROJETO DE LEI Nº 32/89. Denomina a "Sala Geraldo Freire", localizada no prédio da Prefeitura Municipal de Montes Claros, destinada à realização de exposições, palestras e eventos culturais. (Referente à Lei nº 1.797, de 08/09/1989).    _x000D_
 Carlos Welth Pimenta de Figueiredo (Presidente).</t>
   </si>
   <si>
     <t>1157</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>João Hamilton Silveira</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1989/1157/flash_3043.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1989/1157/flash_3043.pdf</t>
   </si>
   <si>
     <t>Flash 3043._x000D_
 PROJETO DE LEI Nº 04/89. Dá nova denominação à rua 7 de Setembro, localizada no bairro Funcionários. Passa a denominar "Rua Juca Macedo". (Referente à Lei nº 1.769, de 07/03/1989)._x000D_
 Carlos Welth Pimenta de Figueiredo (Presidente).</t>
   </si>
   <si>
     <t>1160</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1989/1160/flash_3050.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1989/1160/flash_3050.pdf</t>
   </si>
   <si>
     <t>Flash 3050._x000D_
 PROJETO DE LEI Nº 46/89. (REVOGADA). Reclassifica ruas do bairro Cidade Santa Maria, dentro da Lei de uso e ocupação do solo. Ruas: Eponina Pimenta de Carvalho, Argemiro Correa Machado, Aroldo Tourinho, Ariosto Guarinello, Correa Machado (trecho compreendido entre Avenida Mestra Fininha e Avenida Cula Mangabeira), Jurdelina Ezequiel, Marucas Avelar, Gentil Dias, Juraci de Oliveira Novaes, Padre Eugênio e João F. Pimenta. (Referente à Lei nº 1.791, de 27/12/1989, que foi alterada pela Lei nº 2.778, de 16/11/1999 e posteriormente revogada pela Lei nº 3.031, de 06/07/2002)._x000D_
 Carlos Welth Pimenta de Figueiredo (Presidente).</t>
   </si>
   <si>
     <t>1170</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1989/1170/flash_3055.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1989/1170/flash_3055.pdf</t>
   </si>
   <si>
     <t>Flash 3055._x000D_
 PROJETO DE LEI Nº 22/90. Denomina a rua "Filomeno Antônio Ruas", localizada na Vila Áurea. (Referente à Lei nº 1.833, de 15/05/1990)._x000D_
 Carlos Welth Pimenta de Figueiredo (Presidente).</t>
   </si>
   <si>
     <t>1172</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
     <t>Gil Pereira</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1989/1172/flash_3056.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1989/1172/flash_3056.pdf</t>
   </si>
   <si>
     <t>Flash 3056._x000D_
 PROJETO DE LEI Nº 09/90. Denomina a rua "Professora Dorita Versiani", localizada no bairro Santos Reis. (Referente à Lei nº 1.821-A, de 09/04/1990)._x000D_
 Carlos Welth Pimenta de Figueiredo (Presidente).</t>
   </si>
   <si>
     <t>1279</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
     <t>MESA DIRETORA - MESA</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1989/1279/flash_3322.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1989/1279/flash_3322.pdf</t>
   </si>
   <si>
     <t>Flash 3322._x000D_
-PROJETO DE LEI Nº 02/89. Reestrutura os níveis de vencimentos e salários dos servidores da Câmara Municipal de Montes Claros._x000D_
+PROJETO DE LEI Nº 02/89. Reestrutura os níveis de vencimentos e salários dos servidores da Câmara Municipal de Montes Claros. (Referente à Lei nº 1.767, de 31/01/1989)._x000D_
 Carlos Welth Pimenta de Figueiredo (Presidente).</t>
   </si>
   <si>
     <t>1283</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1989/1283/flash_3323.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1989/1283/flash_3323.pdf</t>
   </si>
   <si>
     <t>Flash 3323._x000D_
-PROJETO DE LEI N° 05/89. Reestrutura os níveis de vencimentos dos funcionários estatutários da Prefeitura Municipal de Montes Claros._x000D_
+PROJETO DE LEI N° 05/89. Reestrutura os níveis de vencimentos dos funcionários estatutários da Prefeitura Municipal de Montes Claros. (Referente à Lei nº 1.770, de 08/03/1989)._x000D_
 Carlos Welth Pimenta de Figueiredo (Presidente).</t>
   </si>
   <si>
     <t>1289</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1989/1289/flash_3324.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1989/1289/flash_3324.pdf</t>
   </si>
   <si>
     <t>Flash 3324._x000D_
-PROJETO DE LEI Nº 13/89. Reestrutura os níveis de vencimentos dos funcionários estatutários da Prefeitura Municipal de Montes Claros._x000D_
+PROJETO DE LEI Nº 13/89. Reestrutura os níveis de vencimentos dos funcionários estatutários da Prefeitura Municipal de Montes Claros. (Referente à Lei nº 1.779, de 17/05/1989)._x000D_
 Carlos Welth Pimenta de Figueiredo (Presidente).</t>
   </si>
   <si>
     <t>1296</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1989/1296/flash_3325.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1989/1296/flash_3325.pdf</t>
   </si>
   <si>
     <t>Flash 3325._x000D_
-PROJETO DE LEI Nº 27/89. Reajusta os valores dos vencimentos dos funcionários estatutários da Prefeitura Municipal de Montes Claros._x000D_
+PROJETO DE LEI Nº 27/89. Reajusta os valores dos vencimentos dos funcionários estatutários da Prefeitura Municipal de Montes Claros. (Referente à Lei nº 1.792, de 07/08/1989)._x000D_
 Carlos Welth Pimenta de Figueiredo (Presidente).</t>
   </si>
   <si>
     <t>1299</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1989/1299/flash_3326.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1989/1299/flash_3326.pdf</t>
   </si>
   <si>
     <t>Flash 3326._x000D_
-PROJETO DE LEI Nº 36/89. Reajusta os valores dos vencimentos dos funcionários estatutários da Prefeitura Municipal de Montes Claros._x000D_
+PROJETO DE LEI Nº 36/89. Reajusta os valores dos vencimentos dos funcionários estatutários da Prefeitura Municipal de Montes Claros. (Referente à Lei nº 1.802, de 13/10/1989)._x000D_
 Carlos Welth Pimenta de Figueiredo (Presidente).</t>
   </si>
   <si>
     <t>1303</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1989/1303/flash_3327.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1989/1303/flash_3327.pdf</t>
   </si>
   <si>
     <t>Flash 3327._x000D_
-PROJETO DE LEI Nº 38/89. Reajusta os valores dos vencimentos dos funcionários estatutários da Prefeitura Municipal de Montes Claros._x000D_
+PROJETO DE LEI Nº 38/89. Reajusta os valores dos vencimentos dos funcionários estatutários da Prefeitura Municipal de Montes Claros. (Referente à Lei nº 1.805, de 29/11/1989)._x000D_
 Carlos Welth Pimenta de Figueiredo (Presidente)</t>
   </si>
   <si>
     <t>1307</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1989/1307/flash_3328.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1989/1307/flash_3328.pdf</t>
   </si>
   <si>
     <t>Flash 3328._x000D_
 PROJETO DE LEI Nº 39/89. (REVOGADA). Dispõe sobre o exercício da função gratificada ou de tempo integral, no âmbito do Poder Executivo e contém outras providências. (Referente à Lei nº 1.806 de 30/11/1989, que foi posteriormente revogada pela Lei nº 2.891 de 30/04/2001).    _x000D_
 Carlos Welth Pimenta de Figueiredo (Presidente).</t>
   </si>
   <si>
     <t>1311</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1989/1311/flash_3329.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1989/1311/flash_3329.pdf</t>
   </si>
   <si>
     <t>Flash 3329._x000D_
-PROJETO DE LEI Nº 42/89. Reajusta os valores dos vencimentos dos funcionários estatutários e dos ocupantes dos cargos comissionados da Prefeitura Municipal de Montes Claros._x000D_
+PROJETO DE LEI Nº 42/89. Reajusta os valores dos vencimentos dos funcionários estatutários e dos ocupantes dos cargos comissionados da Prefeitura Municipal de Montes Claros. (Referente à Lei nº 1.814, de 27/12/1989)._x000D_
 Carlos Welth Pimenta de Figueiredo (Presidente).</t>
   </si>
   <si>
     <t>1391</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1989/1391/flash_3345.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1989/1391/flash_3345.pdf</t>
   </si>
   <si>
     <t>Flash 3345._x000D_
-PROJETO DE LEI Nº 03/89. Reajusta os salários dos secretários municipais da Prefeitura de Montes Claros._x000D_
+PROJETO DE LEI Nº 03/89. Reajusta os salários dos secretários municipais da Prefeitura de Montes Claros. (Referente à Lei nº 1.768, de 31/01/1989)._x000D_
 Carlos Welth Pimenta de Figueiredo (Presidente).</t>
   </si>
   <si>
     <t>1401</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1989/1401/flash_3346.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1989/1401/flash_3346.pdf</t>
   </si>
   <si>
     <t>Flash 3346._x000D_
-PROJETO DE LEI Nº 17/89. Reajusta os vencimentos dos secretários e secretários adjuntos da Prefeitura Municipal de Montes Claros._x000D_
+PROJETO DE LEI Nº 17/89. Reajusta os vencimentos dos secretários e secretários adjuntos da Prefeitura Municipal de Montes Claros. (Referente à Lei nº 1.782, de 01/06/1989)._x000D_
 Carlos Welth Pimenta de Figueiredo (Presidente).</t>
   </si>
   <si>
     <t>1406</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1989/1406/flash_3347.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1989/1406/flash_3347.pdf</t>
   </si>
   <si>
     <t>Flash 3347._x000D_
-PROJETO DE LEI Nº 28/89. Reajusta os vencimentos dos secretários e secretários adjuntos da Prefeitura Municipal de Montes Claros._x000D_
+PROJETO DE LEI Nº 28/89. Reajusta os vencimentos dos secretários e secretários adjuntos da Prefeitura Municipal de Montes Claros. (Referente à Lei nº 1.795, de 18/08/1989)._x000D_
 Carlos Welth Pimenta de Figueiredo (Presidente).</t>
   </si>
   <si>
     <t>1418</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
     <t>Edmar Pereira Santos</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1989/1418/flash_3350.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1989/1418/flash_3350.pdf</t>
   </si>
   <si>
     <t>Flash 3350._x000D_
 PROJETO DE LEI S/Nº/1989. (NÃO VOTADO). Dispõe sobre a alienação de bens móveis, imóveis e semoventes do município, ser dada através de leilão público, após distribuição pela Junta Comercial do Estado._x000D_
 Carlos Welth Pimenta de Figueiredo (Presidente).</t>
   </si>
   <si>
     <t>1438</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
     <t>Benedito Paula Said</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1989/1438/flash_3143.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1989/1438/flash_3143.pdf</t>
   </si>
   <si>
     <t>Flash 3143._x000D_
 PROJETO DE LEI Nº 16/89. Dispõe sobre o controle e fiscalização da comercialização da cola de sapateiro, no município de Montes Claros. (Referente à Lei nº 1.783, de 01/06/1989). _x000D_
 Ivan José Lopes (Presidente).</t>
   </si>
   <si>
     <t>1443</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1989/1443/flash_3144.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1989/1443/flash_3144.pdf</t>
   </si>
   <si>
     <t>Flash 3144._x000D_
 PROJETO DE LEI Nº 29/89. Dispõe sobre as épocas de reajustamento das tarifas de serviços dos coletivos urbanos de Montes Claros. (Referente à Lei nº 1.796, de 29/08/1989)._x000D_
 Carlos Welth Pimenta de Figueiredo (Presidente).</t>
   </si>
   <si>
     <t>1444</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1989/1444/flash_3145.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1989/1444/flash_3145.pdf</t>
   </si>
   <si>
     <t>Flash 3145._x000D_
 PROJETO DE LEI Nº 33/89. (REVOGADA). Institui o Conselho Municipal de Defesa da Criança e do Adolescente de Montes Claros. (Referente à Lei nº 1.800, de 08/09/1989, que foi implicitamente revogada pela Lei nº 1.935, de 15/05/1991, ao extinguir o referido Conselho).   _x000D_
 Carlos Welth Pimenta de Figueiredo (Presidente).</t>
   </si>
   <si>
     <t>1445</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
     <t>Carlos Welth Pimenta de Figueiredo</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1989/1445/flash_3146.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1989/1445/flash_3146.pdf</t>
   </si>
   <si>
     <t>Flash 3146._x000D_
-PROJETO DE LEI Nº 49/89. Reclassifica área dentro da Lei de Uso e Ocupação do Solo. (Muda a classificação "Área Residencial" para "Área Mista", localizada no prolongamento da avenida Dulce Sarmento). (Não foi observada a aprovação deste projeto)._x000D_
+PROJETO DE LEI Nº 49/89. Reclassifica área dentro da Lei de Uso e Ocupação do Solo. (Muda a classificação "Área Residencial" para "Área Mista", localizada no prolongamento da avenida Dulce Sarmento). (Referente à Lei nº 1.813, de 03/01/1990)._x000D_
 Carlos Welth Pimenta de Figueiredo (Presidente).</t>
   </si>
   <si>
     <t>1504</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1989/1504/flash_3351.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1989/1504/flash_3351.pdf</t>
   </si>
   <si>
     <t>Flash 3351._x000D_
 PROJETO DE LEI S/Nº/1989. (RETIRADO). Autoriza o Poder Executivo a fazer doação de terreno à Fundação Ray Collares, localizado no bairro São José._x000D_
 Carlos Welth Pimenta de Figueiredo (Presidente).</t>
   </si>
   <si>
     <t>1505</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
     <t>Aurindo José Ribeiro</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1989/1505/flash_3352.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1989/1505/flash_3352.pdf</t>
   </si>
   <si>
     <t>Flash 3352._x000D_
 PROJETO DE LEI Nº 01/89. (NÃO VOTADO). Modifica a denominação da avenida Atlântida, localizada na Vila Ipiranga, para avenida Oldemar Santos._x000D_
 Carlos Welth Pimenta de Figueiredo (Presidente).</t>
   </si>
   <si>
     <t>1508</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1989/1508/flash_3353.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1989/1508/flash_3353.pdf</t>
   </si>
   <si>
     <t>Flash 3353._x000D_
 PROJETO DE LEI S/Nº/1989. (REJEITADO). Autoriza o Poder Executivo a fazer doação de terreno à Associação dos Empregados da CODEVASF - ASSEMCO, com área de 1.140,00 m², localizado no bairro Vera Cruz._x000D_
 Carlos Welth Pimenta de Figueiredo (Presidente).</t>
   </si>
   <si>
     <t>1511</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1989/1511/flash_3354.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1989/1511/flash_3354.pdf</t>
   </si>
   <si>
     <t>Flash 3354._x000D_
 PROJETO DE LEI S/Nº/1989. (RETIRADO). Dispõe sobre normas disciplinadoras do comércio nas imediações do Mercado Municipal Centro. _x000D_
 Carlos Welth Pimenta de Figueiredo (Presidente).</t>
   </si>
   <si>
     <t>1515</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1989/1515/flash_3355.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1989/1515/flash_3355.pdf</t>
   </si>
   <si>
     <t>Flash 3355._x000D_
 PROJETO DE LEI S/Nº/1989. (RETIRADO). Autoriza o Poder Executivo a fazer doação de terreno às Faculdades Unidas do Norte de Minas – FUNORTE, com área de 8.400,00 m², localizado no bairro Ibituruna._x000D_
 Carlos Welth Pimenta de Figueiredo (Presidente).</t>
   </si>
   <si>
     <t>1526</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1989/1526/flash_3356.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1989/1526/flash_3356.pdf</t>
   </si>
   <si>
     <t>Flash 3356._x000D_
 PROJETO DE LEI S/Nº/1989. (REJEITADO). Dispõe sobre normas disciplinaras do comércio nas imediações do Mercado Municipal Centro._x000D_
 Carlos Welth Pimenta de Figueiredo (Presidente).</t>
   </si>
   <si>
     <t>1528</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1989/1528/flash_3357.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1989/1528/flash_3357.pdf</t>
   </si>
   <si>
     <t>Flash 3357._x000D_
 PROJETO DE LEI S/Nº/1989. (RETIRADO). Modifica dispositivos da Lei nº 1.443, de 27/12/1983, que criou o Conselho Municipal de Defesa e Conservação do Meio Ambiente – CODEMA._x000D_
 Carlos Welth Pimenta de Figueiredo (Presidente).</t>
   </si>
   <si>
     <t>1531</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1989/1531/flash_3358.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1989/1531/flash_3358.pdf</t>
   </si>
   <si>
     <t>Flash 3358._x000D_
 PROJETO DE LEI S/Nº/1989. (RETIRADO). Autoriza o Poder Executivo a proceder a revisão dos valores dos terrenos e das construções do município de Montes Claros, para fins de incidência do Imposto Predial e Territorial Urbano - IPTU._x000D_
 Carlos Welth Pimenta de Figueiredo (Presidente).</t>
   </si>
   <si>
     <t>1533</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1989/1533/flash_3142.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1989/1533/flash_3142.pdf</t>
   </si>
   <si>
     <t>Flash 3142._x000D_
 PROJETO DE LEI Nº 04/89. Autoriza o Poder Executivo a promover a adesão a grupos de consórcio, com o fim de adquirir equipamentos rodoviários e ou veículos. (Referente à Lei nº 1.776, de 03/05/1989).      _x000D_
 Carlos Welth Pimenta de Figueiredo (Presidente).</t>
   </si>
   <si>
     <t>1535</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1989/1535/flash_3359.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1989/1535/flash_3359.pdf</t>
   </si>
   <si>
     <t>Flash 3359._x000D_
 PROJETO DE LEI S/Nº/1989. (RETIRADO). Autoriza o Poder Executivo a alienar imóvel do município, constituído do prédio do Mercado Municipal Centro, localizado na confluência das ruas Coronel Joaquim Costa e Belo Horizonte._x000D_
 Carlos Welth Pimenta de Figueiredo (Presidente).</t>
   </si>
   <si>
     <t>1538</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1989/1538/flash_3360.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1989/1538/flash_3360.pdf</t>
   </si>
   <si>
     <t>Flash 3360._x000D_
 PROJETO DE LEI S/Nº/1989. (RETIRADO). Autoriza o Poder Executivo a assinar convênios, aditivos, termos de compromisso e outros, com a União, os Estados e outros Municípios, que sejam de interesse do município de Montes Claros._x000D_
 Carlos Welth Pimenta de Figueiredo (Presidente).</t>
   </si>
   <si>
     <t>1539</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1989/1539/flash_3361.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1989/1539/flash_3361.pdf</t>
   </si>
   <si>
     <t>Flash 3361._x000D_
 PROJETO DE LEI S/Nº/1989. (RETIRADO). Dá nova denominação ao logradouro público conhecido como Trevo da Real. Passa a denominar "Trevo Real"._x000D_
 Carlos Welth Pimenta de Figueiredo (Presidente).</t>
   </si>
   <si>
     <t>1545</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
     <t>Edison Antônio Alves Martins</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1989/1545/flash_3362.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1989/1545/flash_3362.pdf</t>
   </si>
   <si>
     <t>Flash 3362._x000D_
 PROJETO DE LEI S/Nº/1989. (NÃO VOTADO). Denomina oficialmente o bairro "Monte Carmelo II" (loteamento constituído da 4ª parte da Vila Ipiranga)._x000D_
 Carlos Welth Pimenta de Figueiredo (Presidente).</t>
   </si>
   <si>
     <t>1550</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1989/1550/flash_3184.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1989/1550/flash_3184.pdf</t>
   </si>
   <si>
     <t>Flash 3184._x000D_
-PROJETO DE LEI Nº 01/89. Autoriza o Poder Executivo a fazer doação de terreno ao Instituto Santo Antônio de Formação, Educação e Cultura de Montes Claros – ISAFEC, com área  de 1.000,00 m², localizado na Vila Telma, para construção de uma escola profissionalizante e ampliação da lavanderia._x000D_
+PROJETO DE LEI Nº 01/89. Autoriza o Poder Executivo a fazer doação de terreno ao Instituto Santo Antônio de Formação, Educação e Cultura de Montes Claros – ISAFEC, com área  de 1.000,00 m², localizado na Vila Telma, para construção de uma escola profissionalizante e ampliação da lavanderia. (Referente à Lei nº 1.766, de 30/01/1989)._x000D_
 Carlos Welth Pimenta de Figueiredo (Presidente).</t>
   </si>
   <si>
     <t>1551</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1989/1551/flash_3185.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1989/1551/flash_3185.pdf</t>
   </si>
   <si>
     <t>Flash 3185._x000D_
-PROJETO DE LEI Nº 06/89. Autoriza o Poder Executivo a fazer doação de terreno à Legião Brasileira de Assistência, com área de 6.000,00 m², localizado no bairro Santa Rita, para construção do Centro de Convívio do Idoso._x000D_
+PROJETO DE LEI Nº 06/89. Autoriza o Poder Executivo a fazer doação de terreno à Legião Brasileira de Assistência, com área de 6.000,00 m², localizado no bairro Santa Rita, para construção do Centro de Convívio do Idoso. (Referente à Lei nº 1.771, de 10/03/1989)._x000D_
 Carlos Welth Pimenta de Figueiredo (Presidente).</t>
   </si>
   <si>
     <t>1552</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1989/1552/flash_3186.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1989/1552/flash_3186.pdf</t>
   </si>
   <si>
     <t>Flash 3186._x000D_
-PROJETO DE LEI Nº 08/89. Autoriza o Poder Executivo a fazer doação de terreno à Fundação de Artes Ray Collares - FARC, com área de 2.031,50 m², localizado no bairro Ibituruna._x000D_
+PROJETO DE LEI Nº 08/89. Autoriza o Poder Executivo a fazer doação de terreno à Fundação de Artes Ray Collares - FARC, com área de 2.031,50 m², localizado no bairro Ibituruna. (Referente à Lei nº 1.773, de 04/04/1989)._x000D_
 Carlos Welth Pimenta de Figueiredo (Presidente).</t>
   </si>
   <si>
     <t>1553</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1989/1553/flash_3187.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1989/1553/flash_3187.pdf</t>
   </si>
   <si>
     <t>Flash 3187._x000D_
 PROJETO DE LEI Nº 18/89. (REVOGADA). Autoriza o Poder Executivo a fazer doação de 2 áreas de 190,00 m² cada, à Instituição Espírita de Caridade Nosso Lar, localizadas na Vila Antônio Narciso. (Referente à Lei nº 1.781, de 01/06/1989, que foi posteriormente revogada pela Lei nº 2.133, de 08/09/1993)._x000D_
 Carlos Welth Pimenta de Figueiredo (Presidente).</t>
   </si>
   <si>
     <t>1555</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1989/1555/flash_3188.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1989/1555/flash_3188.pdf</t>
   </si>
   <si>
     <t>Flash 3188._x000D_
-PROJETO DE LEI Nº 12/89. Autoriza o Poder Executivo a proceder ao parcelamento de terreno para o fim social e específico de construção do Conjunto Habitacional da Empresa Metalúrgica Norte de Minas S/A._x000D_
+PROJETO DE LEI Nº 12/89. Autoriza o Poder Executivo a proceder ao parcelamento de terreno para o fim social e específico de construção do Conjunto Habitacional da Empresa Metalúrgica Norte de Minas S/A. (Referente à Lei nº 1.777, de 04/05/1989)._x000D_
 Carlos Welth Pimenta de Figueiredo (Presidente).</t>
   </si>
   <si>
     <t>1556</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1989/1556/flash_3189.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1989/1556/flash_3189.pdf</t>
   </si>
   <si>
     <t>Flash 3189._x000D_
 PROJETO DE LEI Nº 19/89. Autoriza o Poder Executivo a alienar imóvel de propriedade do município, constituído do Mercado Municipal Centro, localizado na confluência das ruas Coronel Joaquim Costa e Belo Horizonte, com área de 3.440,00 m² e dá outras providências. (Referente à Lei nº 1.787 de 19/06/1989)._x000D_
 Carlos Welth Pimenta de Figueiredo (Presidente).</t>
   </si>
   <si>
     <t>1557</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1989/1557/flash_3190.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1989/1557/flash_3190.pdf</t>
   </si>
   <si>
     <t>Flash 3190._x000D_
 PROJETO DE LEI Nº 35/89. Autoriza o Poder Executivo a fazer doação de terreno à Associação dos Municípios da Área Mineira da SUDENE – AMAMS, localizado no bairro Ibituruna, com área de 2.025,00 m², para construção da sua sede. (Referente à Lei nº 1.803, de 16/11/1989)._x000D_
 Carlos Welth Pimenta de Figueiredo (Presidente).</t>
   </si>
   <si>
     <t>1558</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
     <t>José Hélio Guimarães de Carvalho</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1989/1558/flash_3363.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1989/1558/flash_3363.pdf</t>
   </si>
   <si>
     <t>Flash 3363._x000D_
 PROJETO DE LEI S/Nº/1989. (RETIRADO). Denomina o "Trevo Manoel Quatrocentos", localizado no entroncamento das avenidas Governador Magalhães Pinto e Osmane Barbosa._x000D_
 Carlos Welth Pimenta de Figueiredo (Presidente).</t>
   </si>
   <si>
     <t>1559</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1989/1559/flash_3364.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1989/1559/flash_3364.pdf</t>
   </si>
   <si>
     <t>Flash 3364._x000D_
 PROJETO DE LEI S/Nº/1989. (RETIRADO). Autoriza o Poder Executivo a assinar convênios, aditivos, termos de compromisso e outros, com a União, os Estados e outros Municípios, que sejam de interesse do município de Montes Claros._x000D_
 Carlos Welth Pimenta de Figueiredo (Presidente).</t>
   </si>
   <si>
     <t>1560</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
     <t>Gil Pereira, Benedito Paula Said</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1989/1560/flash_3365.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1989/1560/flash_3365.pdf</t>
   </si>
   <si>
     <t>Flash 3365._x000D_
 PROJETO DE LEI S/Nº/1989. (REJEITADO). Estabelece normas para o lançamento, na atmosfera, dos gases de exaustão expelidos pelos veículos que operam o serviço de transporte coletivo urbano do município._x000D_
 Carlos Welth Pimenta de Figueiredo (Presidente).</t>
   </si>
   <si>
     <t>1561</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1989/1561/flash_3191.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1989/1561/flash_3191.pdf</t>
   </si>
   <si>
     <t>Flash 3191._x000D_
-PROJETO DE LEI Nº 31/89. Desafeta área de terreno de sua característica, transfere-a ao patrimônio do município e autoriza o Poder Executivo a fazer dação em pagamento (355,00m²) `a Fundação Educacional Luiz de Paula, a título de indenização, por desapropriação de terreno de sua propriedade (387,50 m²), usado para a abertura da rua Urandí, localizada no bairro São João._x000D_
+PROJETO DE LEI Nº 31/89. Desafeta área de terreno de sua característica, transfere-a ao patrimônio do município e autoriza o Poder Executivo a fazer dação em pagamento (355,00m²) `a Fundação Educacional Luiz de Paula, a título de indenização, por desapropriação de terreno de sua propriedade (387,50 m²), usado para a abertura da rua Urandí, localizada no bairro São João. (Referente à Lei nº 1.799, de 08/09/1989)._x000D_
 Carlos Welth Pimenta de Figueiredo (Presidente).</t>
   </si>
   <si>
     <t>1562</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1989/1562/flash_3192.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1989/1562/flash_3192.pdf</t>
   </si>
   <si>
     <t>Flash 3192._x000D_
-PROJETO DE LEI Nº 37/89. Autoriza o Poder Executivo a fazer doação de terreno ao Estado de Minas Gerais, com área de 4.428,00 m², localizado no bairro Santa Lúcia, para a construção de uma escola._x000D_
+PROJETO DE LEI Nº 37/89. Autoriza o Poder Executivo a fazer doação de terreno ao Estado de Minas Gerais, com área de 4.428,00 m², localizado no bairro Santa Lúcia, para a construção de uma escola. (Referente à Lei nº 1.804, de 09/11/1989)._x000D_
 Carlos Welth Pimenta de Figueiredo (Presidente).</t>
   </si>
   <si>
     <t>1566</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1989/1566/flash_3366.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1989/1566/flash_3366.pdf</t>
   </si>
   <si>
     <t>Flash 3366._x000D_
-PROJETO DE LEI S/Nº/1989. (RETIRADO). Dispõe sobre o exercício da função gratificada e de tempo integral, no âmbito do Poder Executivo e contém outras providências._x000D_
+PROJETO DE LEI S/Nº/1989. (RETIRADO). Dispõe sobre o exercício da função gratificada e de tempo integral, no âmbito do Poder Executivo e contém outras providências. _x000D_
 Carlos Welth Pimenta de Figueiredo (Presidente).</t>
   </si>
   <si>
     <t>1584</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
     <t>José Corrêa Machado</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1989/1584/flash_3251.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1989/1584/flash_3251.pdf</t>
   </si>
   <si>
     <t>Flash 3251._x000D_
 PROJETO DE LEI Nº 10/89 . Modifica os artigos 23 e 32 da Lei nº 1.088, de 20/07/1976, que dispõe sobre o Código de Obras do Município de Montes Claros. (Referente à Lei nº 1.775, de 24/04/1989)._x000D_
 Carlos Welth Pimenta de Figueiredo (Presidente).</t>
   </si>
   <si>
     <t>1588</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1989/1588/flash_3252.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1989/1588/flash_3252.pdf</t>
   </si>
   <si>
     <t>Flash 3252._x000D_
-PROJETO DE LEI Nº 20/89. Modifica a Lei nº 1.443, de 27/12/1983, que criou o Conselho Municipal de Defesa e Conservação do Meio Ambiente - CODEMA._x000D_
+PROJETO DE LEI Nº 20/89. Modifica a Lei nº 1.443, de 27/12/1983, que criou o Conselho Municipal de Defesa e Conservação do Meio Ambiente - CODEMA. (Referente à Lei nº 1.784, de 12/06/1989)._x000D_
 Carlos Welth Pimenta de Figueiredo (Presidente).</t>
   </si>
   <si>
     <t>1590</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
     <t>Cláudio Avelino Pereira</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1989/1590/flash_3253.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1989/1590/flash_3253.pdf</t>
   </si>
   <si>
     <t>Flash 3253._x000D_
-PROJETO DE LEI Nº 47/89. Revoga a Lei nº 1.788, de 27/06/1989, que denominou a avenida "Roberto Teixeira Campos", localizada na Vila Regina, pelo fato de já haver sido denominada anteriormente de avenida "Feliciano Martins Freitas", através da Lei nº 1.461, de 02/05/1984. (Referente à Lei nº 1.808, de 27/12/1989)._x000D_
+PROJETO DE LEI Nº 47/89. Revoga a Lei nº 1.788, de 27/06/1989, que denominou a avenida "Roberto Teixeira Campos", localizada na Vila Regina, pelo fato de já haver sido denominada anteriormente de avenida "Feliciano Martins Freitas", através da Lei nº 1.461, de 02/05/1984. (Referente à Lei nº 1.786, de 27/12/1989)._x000D_
 Carlos Welth Pimenta de Figueiredo (Presidente).</t>
   </si>
   <si>
     <t>1591</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1989/1591/flash_3254.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1989/1591/flash_3254.pdf</t>
   </si>
   <si>
     <t>Flash 3254._x000D_
 PROJETO DE LEI Nº 43/89. (ALTERADA). Atualiza as tabelas constantes dos artigos 112, 119, e 141, revoga o item I, do artigo 48 e altera a redação do artigo 154 da Lei nº 1.442, de 19/12/1983, que dispõe sobre o Código Tributário Municipal (valor da UPFMC - Unidade Padrão Fiscal do Município de Montes Claros). (Referente à Lei nº 1.809, de 27/12/1989, que teve as tabelas alteradas pela Lei nº 1.889, de 28/12/1990)._x000D_
 Carlos Welth Pimenta de Figueiredo (Presidente).</t>
   </si>
   <si>
     <t>1593</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1989/1593/flash_3255.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1989/1593/flash_3255.pdf</t>
   </si>
   <si>
     <t>Flash 3255._x000D_
 PROJETO DE LEI Nº 48/89. (REVOGADA). Acrescenta dispositivos na Lei nº 1.563, de 25/09/1985, que dispõe sobre a criação do Conselho Municipal de_x000D_
 Educação. (Referente à Lei nº 1.811, de 27/12/1989, que foi automaticamente revogada na Lei nº 3.809, de 05/10/2007)._x000D_
 Carlos Welth Pimenta de Figueiredo (Presidente).</t>
   </si>
   <si>
     <t>1627</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1989/1627/flash_3275.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1989/1627/flash_3275.pdf</t>
   </si>
   <si>
     <t>Flash 3275._x000D_
 PROJETO DE LEI Nº 07/89. Institui a proibição de fumar em prédios públicos e nos coletivos urbanos do município de Montes Claros. (Referente à Lei nº 1.772, de 27/03/1989)._x000D_
 Carlos Welth Pimenta de Figueiredo (Presidente).</t>
   </si>
   <si>
-    <t>1643</t>
-[...12 lines deleted...]
-  <si>
     <t>1673</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1989/1673/flash_3240.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1989/1673/flash_3240.pdf</t>
   </si>
   <si>
     <t>Flash 3240._x000D_
 PROJETO DE LEI Nº 15/89. Autoriza o Poder Executivo a cancelar os débitos relativos à Taxa de Pavimentação Urbana e de contribuição de melhoria para determinados contribuintes e dá outras providências. (Referente à Lei nº 1.780, de 22/05/1989)._x000D_
 Carlos Welth Pimenta de Figueiredo (Presidente).</t>
   </si>
   <si>
     <t>1675</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1989/1675/flash_3241.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1989/1675/flash_3241.pdf</t>
   </si>
   <si>
     <t>Flash 3241._x000D_
-PROJETO DE LEI Nº 24/89. Autoriza o Poder Executivo a conceder isenção do Imposto sobre Serviços - ISS à Sociedade Rural de Montes Claros, durante os festejos da II Semana Norte Mineira do Cavalo e do III Grande Leilão de Minas._x000D_
+PROJETO DE LEI Nº 24/89. Autoriza o Poder Executivo a conceder isenção do Imposto sobre Serviços - ISS à Sociedade Rural de Montes Claros, durante os festejos da II Semana Norte Mineira do Cavalo e do III Grande Leilão de Minas. (Referente à Lei nº 1.790, de 04/07/1989)._x000D_
 Carlos Welth Pimenta de Figueiredo (Presidente).</t>
   </si>
   <si>
     <t>1676</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1989/1676/flash_3242.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1989/1676/flash_3242.pdf</t>
   </si>
   <si>
     <t>Flash 3242._x000D_
 PROJETO DE LEI Nº 41/89. (REVOGADA). Altera a Taxa de Iluminação Pública do Município de Montes Claros; revoga o capítulo V - seção I, artigos 127 a 129, da Lei nº 1.442, de 19/12/1983, que dispõe sobre o Código Tributário do Município e dá outras providências. (Referente à Lei nº 1.807, de 14/12/1989, que foi revogada pela Lei nº 2.808, de 05/01/2000, promulgada pela Câmara). (Ver flashes 3937 e 4212)._x000D_
 Carlos Welth Pimenta de Figueiredo (Presidente).</t>
   </si>
   <si>
     <t>1563</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1989/1563/flash_3193.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1989/1563/flash_3193.pdf</t>
   </si>
   <si>
     <t>Flash 3193._x000D_
-PROJETO DE LEI Nº 44/89. Autoriza o Poder Executivo a fazer doação de terreno ao SESIMINAS - Departamento Regional de Minas Gerais, com área de 499,80 m², localizado na Vila Regina._x000D_
+PROJETO DE LEI Nº 44/89. Autoriza o Poder Executivo a fazer doação de terreno ao SESIMINAS - Departamento Regional de Minas Gerais, com área de 499,80 m², localizado na Vila Regina. (Referente à Lei nº 1.808, de 27/12/1989)._x000D_
 Carlos Welth Pimenta de Figueiredo (Presidente).</t>
   </si>
   <si>
     <t>461</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1989/461/flash_2715.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1989/461/flash_2715.pdf</t>
   </si>
   <si>
     <t>Flash 2715._x000D_
-PROJETO DE LEI Nº 40/89. Estima a receita e fixa a despesa do município de Montes Claros para o exercício financeiro de 1990._x000D_
+PROJETO DE LEI Nº 40/89. Estima a receita e fixa a despesa do município de Montes Claros para o exercício financeiro de 1990. (Referente à Lei nº 1.812, de 03/01/1990)._x000D_
 Carlos Welth Pimenta de Figueiredo (Presidente).</t>
   </si>
   <si>
     <t>1456</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1989/1456/flash_3688.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1989/1456/flash_3688.pdf</t>
   </si>
   <si>
     <t>Flash 3688._x000D_
 PROJETO DE RESOLUÇÃO S/Nº/1989. (REJEITADO). Assegura ao vereador licenciado para exercer cargo de Secretário do Município, o direito de optar pela remuneração atribuída ao referido cargo ou aos subsídios de vereador._x000D_
 Carlos Welth Pimenta de Figueiredo (Presidente).</t>
   </si>
   <si>
     <t>1457</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1989/1457/flash_3689.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1989/1457/flash_3689.pdf</t>
   </si>
   <si>
     <t>Flash 3689._x000D_
 PROJETO DE RESOLUÇÃO Nº 09/1989. (REJEITADO). Acrescenta dispositivo ao artigo 25 da Resolução nº 277, de 28/12/1977, que dispõe sobre o Regimento Interno da Câmara Municipal de Montes Claros._x000D_
 Carlos Welth Pimenta de Figueiredo (Presidente).</t>
   </si>
   <si>
     <t>1458</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1989/1458/flash_3690.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1989/1458/flash_3690.pdf</t>
   </si>
   <si>
     <t>Flash 3690._x000D_
 PROJETO DE RESOLUÇÃO S/Nº/1989. (RETIRADO). Concede o Título de Cidadão Benemérito de Montes Claros ao superintendente da Sudene, doutor Paulo Ganem Souto._x000D_
 Carlos Welth Pimenta de Figueiredo (Presidente).</t>
   </si>
   <si>
     <t>1460</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1989/1460/flash_3691.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1989/1460/flash_3691.pdf</t>
   </si>
   <si>
     <t>Flash 3691._x000D_
 PROJETO DE RESOLUÇÃO S/Nº/1989. (RETIRADO). Modifica o parágrafo 2º do artigo 133 da Resolução nº 277, de 28/12/1977, que dispõe sobre o Regimento Interno da Câmara Municipal de Montes Claros._x000D_
 Carlos Welth Pimenta de Figueiredo (Presidente).</t>
   </si>
   <si>
     <t>1462</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1989/1462/flash_3693.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1989/1462/flash_3693.pdf</t>
   </si>
   <si>
     <t>Flash 3693._x000D_
 PROJETO DE RESOLUÇÃO S/Nº/1989. (REJEITADO). Modifica o parágrafo 2º do artigo 133 da Resolução nº 277, de 28/12/1977, que dispõe sobre o Regimento Interno da Câmara Municipal de Montes Claros._x000D_
 Carlos Welth Pimenta de Figueiredo (Presidente).</t>
   </si>
   <si>
     <t>1463</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1989/1463/flash_3694.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1989/1463/flash_3694.pdf</t>
   </si>
   <si>
     <t>Flash 3694._x000D_
 PROJETO DE RESOLUÇÃO S/Nº/1989. (REJEITADO). Modifica o parágrafo 4º do artigo 159 da Resolução nº 277, de 28/12/1977, que dispõe sobre o Regimento Interno da Câmara Municipal de Montes Claros._x000D_
 Carlos Welth Pimenta de Figueiredo (Presidente).</t>
   </si>
   <si>
     <t>1466</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1989/1466/flash_3695.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1989/1466/flash_3695.pdf</t>
   </si>
   <si>
     <t>Flash 3695._x000D_
 PROJETO DE RESOLUÇÃO S/Nº/1989. (RETIRADO). Modifica o artigo 23 da Resolução nº 34/89, de 25/09/1989, que dispõe sobre o Regimento Interno da Constituinte Municipal de Montes Claros._x000D_
 Carlos Welth Pimenta de Figueiredo (Presidente).</t>
   </si>
   <si>
     <t>1468</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1989/1468/flash_3696.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1989/1468/flash_3696.pdf</t>
   </si>
   <si>
     <t>Flash 3696._x000D_
 PROJETO DE RESOLUÇÃO S/Nº/1989. (RETIRADO). Acrescenta dispositivos à Resolução nº 26/89, de 28/07/1989, que dispõe sobre a atualização dos subsídios e verbas de representação do Prefeito e Vice-Prefeito de Montes Claros._x000D_
 Carlos Welth Pimenta de Figueiredo (Presidente).</t>
   </si>
   <si>
     <t>1470</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1989/1470/flash_3697.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1989/1470/flash_3697.pdf</t>
   </si>
   <si>
     <t>Flash 3697._x000D_
 PROJETO DE RESOLUÇÃO S/Nº/1989. (RETIRADO). Acrescenta dispositivos à Resolução nº 27/89, de 28/07/1989, que dispõe sobre a atualização da remuneração dos vereadores da Câmara Municipal de Montes Claros._x000D_
 Carlos Welth Pimenta de Figueiredo (Presidente).</t>
   </si>
   <si>
     <t>9059</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1989/9059/flash_3692.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1989/9059/flash_3692.pdf</t>
   </si>
   <si>
     <t>Flash 3692._x000D_
 PROJETO DE RESOLUÇÃO S/Nº/1989. (RETIRADO). Modifica o artigo 133 da Resolução nº 277, de 28/12/1977, que dispõe sobre o Regimento Interno da Câmara Municipal de Montes Claros._x000D_
 Carlos Welth Pimenta de Figueiredo (Presidente).</t>
   </si>
   <si>
     <t>1340</t>
   </si>
   <si>
     <t>EM</t>
   </si>
   <si>
     <t>Emenda</t>
   </si>
   <si>
     <t>Eduardo Avelino Pereira</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1989/1340/flash_3616.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1989/1340/flash_3616.pdf</t>
   </si>
   <si>
     <t>Flash 3616._x000D_
 EMENDAS (Cópias). Emendas modificativas e aditivas a Projetos de Lei e de Resolução._x000D_
 Carlos Welth Pimenta de Figueiredo (Presidente).</t>
   </si>
   <si>
     <t>1503</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1989/1503/flash_3716.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1989/1503/flash_3716.pdf</t>
   </si>
   <si>
     <t>Flash 3716._x000D_
 Requerimentos do vereador Artur Luiz Ferreira Leite, apresentados à Câmara Municipal de Montes Claros, no período de janeiro de 1989 a setembro de 1992._x000D_
 Carlos Weth Pimenta de Figueiredo, Ivan José Lopes, Cláudio Avelino Pereira (Presidentes da Legislatura 1989-1992).</t>
   </si>
   <si>
     <t>1510</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1989/1510/flash_3717.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1989/1510/flash_3717.pdf</t>
   </si>
   <si>
     <t>Flash 3717._x000D_
 Requerimentos do vereador Aurindo José Ribeiro, apresentados à Câmara Municipal de Montes Claros, no período de fevereiro de 1989 a dezembro de 1992._x000D_
 Carlos Weth Pimenta de Figueiredo/ Ivan José Lopes/ Cláudio Avelino Pereira (Presidentes da Legislatura 1989-1992).</t>
   </si>
   <si>
     <t>1513</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1989/1513/flash_3719.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1989/1513/flash_3719.pdf</t>
   </si>
   <si>
     <t>Flash 3719._x000D_
 Requerimentos do vereador Carlos Welth Pimenta de Figueiredo, apresentados à Câmara Municipal de Montes Claros, no período de fevereiro de 1989 a agosto de 1992._x000D_
 Carlos Weth Pimenta de Figueiredo, Ivan José Lopes, Cláudio Avelino Pereira (Presidentes da Legislatura 1989-1992).</t>
   </si>
   <si>
     <t>1516</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1989/1516/flash_3720.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1989/1516/flash_3720.pdf</t>
   </si>
   <si>
     <t>Flash 3720._x000D_
 Requerimentos do vereador Cláudio Avelino Pereira, apresentados à Câmara Municipal de Montes Claros, no período de janeiro de 1989 a dezembro de 1992._x000D_
 Carlos Weth Pimenta de Figueiredo, Ivan José Lopes, Cláudio Avelino Pereira (Presidentes da Legislatura 1989-1992).</t>
   </si>
   <si>
     <t>1518</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1989/1518/flash_3721.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1989/1518/flash_3721.pdf</t>
   </si>
   <si>
     <t>Flash 3721._x000D_
 Requerimentos do vereador Edison Antônio Alves Martins, apresentados à Câmara Municipal de Montes Claros, no período de fevereiro de 1989 a setembro de 1992._x000D_
 Carlos Weth Pimenta de Figueiredo, Ivan José Lopes, Cláudio Avelino Pereira (Presidentes da Legislatura 1989-1992).</t>
   </si>
   <si>
     <t>1520</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1989/1520/flash_3722.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1989/1520/flash_3722.pdf</t>
   </si>
   <si>
     <t>Flash 3722._x000D_
 Requerimentos do vereador Edmar Pereira Santos, apresentados à Câmara Municipal de Montes Claros, no período de janeiro de 1989 a novembro de 1992._x000D_
 Carlos Weth Pimenta de Figueiredo, Ivan José Lopes, Cláudio Avelino Pereira (Presidentes da Legislatura 1989-1992).</t>
   </si>
   <si>
     <t>1522</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1989/1522/flash_3723.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1989/1522/flash_3723.pdf</t>
   </si>
   <si>
     <t>Flash 3723._x000D_
 Requerimentos do vereador Eduardo Avelino Pereira, apresentados à Câmara Municipal de Montes Claros, no período de janeiro de 1989 a dezembro de 1992._x000D_
 Carlos Weth Pimenta de Figueiredo, Ivan José Lopes, Cláudio Avelino Pereira (Presidentes da Legislatura 1989-1992).</t>
   </si>
   <si>
     <t>1523</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1989/1523/flash_3724.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1989/1523/flash_3724.pdf</t>
   </si>
   <si>
     <t>Flash 3724._x000D_
 Requerimentos do vereador Gilberto Wagner Martins Pereira, apresentados à Câmara Municipal de Montes Claros, no período de janeiro de 1989 a outubro de 1992._x000D_
 Carlos Weth Pimenta de Figueiredo, Ivan José Lopes, Cláudio Avelino Pereira (Presidentes da Legislatura 1989-1992).</t>
   </si>
   <si>
     <t>1524</t>
   </si>
   <si>
     <t>Gilmar Ribeiro dos Santos</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1989/1524/flash_3725.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1989/1524/flash_3725.pdf</t>
   </si>
   <si>
     <t>Flash 3725._x000D_
 Requerimentos do vereador Gilmar Ribeiro dos Santos, apresentados à Câmara Municipal de Montes Claros, no período de janeiro de 1989 a setembro de 1992._x000D_
 Carlos Weth Pimenta de Figueiredo, Ivan José Lopes, Cláudio Avelino Pereira (Presidentes da Legislatura 1989-1992).</t>
   </si>
   <si>
     <t>1525</t>
   </si>
   <si>
     <t>Ivan José Lopes</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1989/1525/flash_3726.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1989/1525/flash_3726.pdf</t>
   </si>
   <si>
     <t>Flash 3726._x000D_
 Requerimentos do vereador Ivan José Lopes, apresentados à Câmara Municipal de Montes Claros, no período de fevereiro de 1989 a novembro de 1992._x000D_
 Carlos Weth Pimenta de Figueiredo, Ivan José Lopes, Cláudio Avelino Pereira (Presidentes da Legislatura 1989-1992).</t>
   </si>
   <si>
     <t>1529</t>
   </si>
   <si>
     <t>Jorge Tadeu Guimarães</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1989/1529/flash_3728.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1989/1529/flash_3728.pdf</t>
   </si>
   <si>
     <t>Flash 3728._x000D_
 Requerimentos do vereador Jorge Tadeu Guimarães, apresentados à Câmara Municipal de Montes Claros, no período de outubro de 1989 a setembro de 1992._x000D_
 Carlos Weth Pimenta de Figueiredo, Ivan José Lopes, Cláudio Avelino Pereira (Presidentes da Legislatura 1989-1992).</t>
   </si>
   <si>
     <t>1530</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1989/1530/flash_3729.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1989/1530/flash_3729.pdf</t>
   </si>
   <si>
     <t>Flash 3729._x000D_
 Requerimentos do vereador José Corrêa Machado, apresentados à Câmara Municipal de Montes Claros, no período de janeiro de 1989 a dezembro de 1990._x000D_
 Carlos Weth Pimenta de Figueiredo (Presidente).</t>
   </si>
   <si>
     <t>1532</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1989/1532/flash_3730.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1989/1532/flash_3730.pdf</t>
   </si>
   <si>
     <t>Flash 3730._x000D_
 Requerimentos do vereador José Geraldo de Oliveira, apresentados à Câmara Municipal de Montes Claros, no período de janeiro de 1989 a outubro de 1992._x000D_
 Carlos Weth Pimenta de Figueiredo, Ivan José Lopes, Cláudio Avelino Pereira (Presidentes da Legislatura 1989-1992).</t>
   </si>
   <si>
     <t>1534</t>
   </si>
   <si>
     <t>José Gonzaga Pereira</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1989/1534/flash_3731.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1989/1534/flash_3731.pdf</t>
   </si>
   <si>
     <t>Flash 3731._x000D_
 Requerimentos do vereador José Gonzaga Pereira, apresentados à Câmara Municipal de Montes Claros, no período de janeiro de 1989 a dezembro de 1992._x000D_
 Carlos Weth Pimenta de Figueiredo, Ivan José Lopes, Cláudio Avelino Pereira (Presidentes da Legislatura 1989-1992).</t>
   </si>
   <si>
     <t>1536</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1989/1536/flash_3732.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1989/1536/flash_3732.pdf</t>
   </si>
   <si>
     <t>Flash 3732._x000D_
 Requerimentos do vereador José Hélio Guimarães de Carvalho, apresentados à Câmara Municipal de Montes Claros, no período de janeiro de 1989 a dezembro de 1992._x000D_
 Carlos Weth Pimenta de Figueiredo, Ivan José Lopes, Cláudio Avelino Pereira (Presidentes da Legislatura 1989-1992).</t>
   </si>
   <si>
     <t>1541</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1989/1541/flash_3735.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1989/1541/flash_3735.pdf</t>
   </si>
   <si>
     <t>Flash 3735._x000D_
 Requerimentos da vereadora Marlene Tavares Cardoso, apresentados à Câmara Municipal de Montes Claros, no período de fevereiro de 1989 a setembro de 1992._x000D_
 Carlos Weth Pimenta de Figueiredo, Ivan José Lopes, Cláudio Avelino Pereira (Presidentes da Legislatura 1989-1992).</t>
   </si>
   <si>
     <t>1542</t>
   </si>
   <si>
     <t>Tancredo José dos Santos Macedo</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1989/1542/flash_3736.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1989/1542/flash_3736.pdf</t>
   </si>
   <si>
     <t>Flash 3736._x000D_
 Requerimentos do vereador Tancredo José dos Santos Macedo, apresentados à Câmara Municipal de Montes Claros, no período de janeiro de 1989 a novembro de 1992._x000D_
 Carlos Weth Pimenta de Figueiredo, Ivan José Lopes, Cláudio Avelino Pereira (Presidentes da Legislatura 1989-1992).</t>
   </si>
   <si>
     <t>1544</t>
   </si>
   <si>
     <t>Ubaldo Ferreira Gonçalves</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1989/1544/flash_3737.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1989/1544/flash_3737.pdf</t>
   </si>
   <si>
     <t>Flash 3737._x000D_
 Requerimentos do vereador Ubaldo Ferreira Gonçalves, apresentados à Câmara Municipal de Montes Claros, nos anos de 1989, 1990 e 1992._x000D_
 Carlos Weth Pimenta de Figueiredo, Cláudio Avelino Pereira (Presidentes).</t>
   </si>
   <si>
     <t>1527</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1989/1527/flash_3727.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1989/1527/flash_3727.pdf</t>
   </si>
   <si>
     <t>Flash 3727._x000D_
 Requerimentos do vereador João Hamilton Silveira, apresentados à Câmara Municipal de Montes Claros, no período de fevereiro de 1989 a dezembro de 1992._x000D_
 Carlos Weth Pimenta de Figueiredo, Ivan José Lopes, Cláudio Avelino Pereira (Presidentes da Legislatura 1989-1992).</t>
   </si>
   <si>
     <t>8376</t>
   </si>
   <si>
     <t>ATA</t>
   </si>
   <si>
     <t>Ata</t>
   </si>
   <si>
     <t>ATL - ATL</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1989/8376/flash_3002.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1989/8376/flash_3002.pdf</t>
   </si>
   <si>
     <t>Flash 3002._x000D_
 Atas das sessões da Câmara Municipal de Montes Claros, do período de 24/01 a 29/12/1989._x000D_
 Carlos Welth Pimenta de Figueiredo (Presidente)</t>
   </si>
   <si>
     <t>1753</t>
   </si>
   <si>
     <t>PEPL</t>
   </si>
   <si>
     <t>Projeto de Emenda à Projeto de Lei</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1989/1753/flash_3447.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1989/1753/flash_3447.pdf</t>
   </si>
   <si>
     <t>Flash 3447._x000D_
 PROJETO DE EMENDA S/Nº 1989. (RETIRADO). Cópia de Emendas: modificativas e aditivas ao Projeto–Lei que autoriza o Poder Executivo a alienar imóvel do antigo Mercado Municipal Central. (Cópias. Ver originais no flash 3359)._x000D_
 Carlos Welth Pimenta de Figueiredo (Presidente).</t>
   </si>
   <si>
     <t>1204</t>
   </si>
   <si>
     <t>RES</t>
   </si>
   <si>
     <t>Resolução</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1989/1204/flash_3542.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1989/1204/flash_3542.pdf</t>
   </si>
   <si>
     <t>Flash 3542._x000D_
 RESOLUÇÃO Nº 010/89, de 06/04/1989. Concede o Título de Cidadão Honorário de Montes Claros ao doutor Edgar Antunes Pereira._x000D_
 Carlos Welth Pimenta de Figueiredo (Presidente).</t>
   </si>
   <si>
     <t>1206</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1989/1206/flash_3543.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1989/1206/flash_3543.pdf</t>
   </si>
   <si>
     <t>Flash 3543._x000D_
 RESOLUÇÃO Nº 012/89, de 02/05/1989. Concede o Título de Cidadão Honorário de Montes Claros ao doutor Ildefonso José de Oliveira._x000D_
 Carlos Welth Pimenta de Figueiredo (Presidente).</t>
   </si>
   <si>
     <t>1208</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1989/1208/flash_3544.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1989/1208/flash_3544.pdf</t>
   </si>
   <si>
     <t>Flash 3544._x000D_
 RESOLUÇÃO Nº 19/89, de 30/05/1989. Concede o Título de Cidadã  Honorária de Montes Claros à doutora Júnia Marise Azeredo Coutinho (Vice-governadora do Estado de Minas Gerais)._x000D_
 Carlos Welth Pimenta de Figueiredo (Presidente).</t>
   </si>
   <si>
     <t>1209</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1989/1209/flash_3545.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1989/1209/flash_3545.pdf</t>
   </si>
   <si>
     <t>Flash 3545._x000D_
 RESOLUÇÃO Nº 20/89, de 08/06/1989. Concede o Título de Cidadão Honorário de Montes Claros ao doutor José Carlos Albuquerque._x000D_
 Carlos Welth Pimenta de Figueiredo (Presidente).</t>
   </si>
   <si>
     <t>1211</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1989/1211/flash_3546.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1989/1211/flash_3546.pdf</t>
   </si>
   <si>
     <t>Flash 3546._x000D_
 RESOLUÇÃO Nº 21/89, de 08/06/1989. Concede o Título de Cidadão Honorário de Montes Claros ao doutor Adalberto Patrício Neto._x000D_
 Carlos Welth Pimenta de Figueiredo (Presidente).</t>
   </si>
   <si>
     <t>1212</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1989/1212/flash_3547.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1989/1212/flash_3547.pdf</t>
   </si>
   <si>
     <t>Flash 3547._x000D_
 RESOLUÇÃO Nº 24/89, de 20/06/1989. Concede o Título de Cidadão Honorário de Montes Claros a Newton José Schmidt Prado._x000D_
 Carlos Welth Pimenta de Figueiredo (Presidente).</t>
   </si>
   <si>
     <t>1213</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1989/1213/flash_3548.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1989/1213/flash_3548.pdf</t>
   </si>
   <si>
     <t>Flash 3548._x000D_
 RESOLUÇÃO Nº 29/89, de 08/08/1989. Concede o Título de Cidadão Honorário de Montes Claros ao doutor Alcides Martins Loyola._x000D_
 Carlos Welth Pimenta de Figueiredo (Presidente).</t>
   </si>
   <si>
     <t>1214</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1989/1214/flash_3549.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1989/1214/flash_3549.pdf</t>
   </si>
   <si>
     <t>Flash 3549._x000D_
 RESOLUÇÃO Nº 33/89, de 19/09/1989. Concede o Título de Cidadão Honorário de Montes Claros a Roberto Mauro Amaral._x000D_
 Carlos Welth Pimenta de Figueiredo (Presidente).</t>
   </si>
   <si>
     <t>1215</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1989/1215/flash_3550.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1989/1215/flash_3550.pdf</t>
   </si>
   <si>
     <t>Flash 3550._x000D_
 RESOLUÇÃO Nº 36/89, de 26/09/1989. Concede o Título de Cidadão Honorário de Montes Claros a Honorival Viana de Moura._x000D_
 Carlos Welth Pimenta de Figueiredo (Presidente).</t>
   </si>
   <si>
     <t>1217</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1989/1217/flash_3551.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1989/1217/flash_3551.pdf</t>
   </si>
   <si>
     <t>Flash 3551._x000D_
 RESOLUÇÃO Nº 41/89, de 07/11/1989. Concede o Título de Cidadão Honorário de Montes Claros a Antônio Sapori._x000D_
 Carlos Welth Pimenta de Figueiredo (Presidente).</t>
   </si>
   <si>
     <t>1218</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1989/1218/flash_3552.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1989/1218/flash_3552.pdf</t>
   </si>
   <si>
     <t>Flash 3552._x000D_
 RESOLUÇÃO Nº 42/89, de 14/11/1989. Concede o Título de Cidadão Honorário de Montes Claros a Gélson Dias._x000D_
 Carlos Welth Pimenta de Figueiredo (Presidente).</t>
   </si>
   <si>
     <t>1220</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1989/1220/flash_3553.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1989/1220/flash_3553.pdf</t>
   </si>
   <si>
     <t>Flash 3553._x000D_
 RESOLUÇÃO Nº 44/89, de 28/11/1989. Concede o Título de Cidadão Honorário de Montes Claros ao doutor Eustáquio Nunes Silveira._x000D_
 Carlos Welth Pimenta de Figueiredo (Presidente).</t>
   </si>
   <si>
     <t>1221</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1989/1221/flash_3554.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1989/1221/flash_3554.pdf</t>
   </si>
   <si>
     <t>Flash 3554._x000D_
 RESOLUÇÃO Nº 45/89, de 28/11/1989. Concede o Título de Cidadão Honorário de Montes Claros a José Alencar Gomes da Silva._x000D_
 Carlos Welth Pimenta de Figueiredo (Presidente).</t>
   </si>
   <si>
     <t>1223</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1989/1223/flash_3555.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1989/1223/flash_3555.pdf</t>
   </si>
   <si>
     <t>Flash 3555._x000D_
 RESOLUÇÃO Nº 48/89, de 12/12/1989. Concede o Título de Cidadão Honorário de Montes Claros ao empresário Luiz Salvador de Almeida._x000D_
 Carlos Welth Pimenta de Figueiredo (Presidente).</t>
   </si>
   <si>
     <t>1224</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1989/1224/flash_3556.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1989/1224/flash_3556.pdf</t>
   </si>
   <si>
     <t>Flash 3556._x000D_
 RESOLUÇÃO Nº 51/89, de 19/12/1989. Concede o Título de Cidadão Honorário de Montes Claros a Affonso Dias de Avellar._x000D_
 Carlos Welth Pimenta de Figueiredo (Presidente).</t>
   </si>
   <si>
     <t>1240</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1989/1240/flash_3561.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1989/1240/flash_3561.pdf</t>
   </si>
   <si>
     <t>Flash 3561._x000D_
 RESOLUÇÃO Nº 10/90, de 03/04/1990. Concede o Título de Cidadão Honorário de Montes Claros a Elias Rodrigues Xavier._x000D_
 Carlos Welth Pimenta de Figueiredo (Presidente).</t>
   </si>
   <si>
     <t>1323</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1989/1323/flash_3602.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1989/1323/flash_3602.pdf</t>
   </si>
   <si>
     <t>Flash 3602._x000D_
 RESOLUÇÃO Nº 014/89, de 09/05/1989. Concede o Título de Insigne Benfeitor de Montes Claros ao jornalista Laércio Vitaliano Pimenta (Lazinho Pimenta)._x000D_
 Carlos Welth Pimenta de Figueiredo (Presidente).</t>
   </si>
   <si>
     <t>1324</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1989/1324/flash_3603.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1989/1324/flash_3603.pdf</t>
   </si>
   <si>
     <t>Flash 3603._x000D_
 RESOLUÇÃO Nº 47/89, de 05/12/1989. Concede o Título de Insigne Benfeitor de Montes Claros a Theodomiro Paulino Correa._x000D_
 Carlos Welth Pimenta de Figueiredo (Presidente).</t>
   </si>
   <si>
     <t>1327</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1989/1327/flash_3606.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1989/1327/flash_3606.pdf</t>
   </si>
   <si>
     <t>Flash 3606._x000D_
 RESOLUÇÃO Nº 006/89, de 21/03/1989. Modifica o artigo 164 da Resolução nº 277, de 28/12/1977, que dispõe sobre o Regimento Interno da Câmara Municipal de Montes Claros._x000D_
 Carlos Welth Pimenta de Figueiredo (Presidente).</t>
   </si>
   <si>
     <t>1328</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1989/1328/flash_3607.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1989/1328/flash_3607.pdf</t>
   </si>
   <si>
     <t>Flash 3607._x000D_
 RESOLUÇÃO Nº 16, de 23/05/1989. Modifica o artigo 42 da Resolução nº 277, de 28/12/1977, que dispõe sobre o Regimento Interno da Câmara Municipal de Montes Claros._x000D_
 Carlos Welth Pimenta de Figueiredo (Presidente).</t>
   </si>
   <si>
     <t>1329</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1989/1329/flash_3608.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1989/1329/flash_3608.pdf</t>
   </si>
   <si>
     <t>Flash 3608._x000D_
 RESOLUÇÃO Nº 35/89, de 26/09/1989. Altera o parágrafo único do artigo 51 da Resolução nº 277, de 28/12/1977, que dispõe sobre o Regimento Interno da Câmara Municipal de Montes Claros._x000D_
 Carlos Welth Pimenta de Figueiredo (Presidente).</t>
   </si>
   <si>
     <t>1330</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1989/1330/flash_3609.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1989/1330/flash_3609.pdf</t>
   </si>
   <si>
     <t>Flash 3609._x000D_
 RESOLUÇÃO Nº 38/89, de 10/10/1989. Modifica os parágrafos 1º e 2º do artigo 84,  da Resolução nº 277, de 28/12/1977, que dispõe sobre o Regimento Interno da Câmara Municipal de Montes Claros._x000D_
 Carlos Welth Pimenta de Figueiredo (Presidente).</t>
   </si>
   <si>
     <t>1347</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1989/1347/flash_3619.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1989/1347/flash_3619.pdf</t>
   </si>
   <si>
     <t>Flash 3619._x000D_
 RESOLUÇÃO Nº 18/89, de 30/05/1989. Reestrutura níveis de vencimentos e salários dos servidores da Câmara Municipal de Montes Claros._x000D_
 Carlos Welth Pimenta de Figueiredo (Presidente).</t>
   </si>
   <si>
     <t>1348</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1989/1348/flash_3620.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1989/1348/flash_3620.pdf</t>
   </si>
   <si>
     <t>Flash 3620._x000D_
 RESOLUÇÃO Nº 31/89, de 08/08/1989. Reajusta vencimentos e salários dos servidores da Câmara Municipal de Montes Claros._x000D_
 Carlos Welth Pimenta de Figueiredo (Presidente).</t>
   </si>
   <si>
     <t>1349</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1989/1349/flash_3621.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1989/1349/flash_3621.pdf</t>
   </si>
   <si>
     <t>Flash 3621._x000D_
 RESOLUÇÃO Nº 52/89, de 29/12/1989. Dispõe sobre a criação e transformação de cargos, extingue gratificações, estabelece e altera vencimentos dos servidores da Câmara Municipal de Montes Claros e contém outras providências._x000D_
 Carlos Welth Pimenta de Figueiredo (Presidente).</t>
   </si>
   <si>
     <t>1369</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1989/1369/flash_3634.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1989/1369/flash_3634.pdf</t>
   </si>
   <si>
     <t>Flash 3634._x000D_
 RESOLUÇÃO Nº 001/89 de 26/01/1989. Dispõe sobre subsídios e verbas de representação do Prefeito e Vice-Prefeito de Montes Claros._x000D_
 Carlos Welth Pimenta de Figueiredo (Presidente).</t>
   </si>
   <si>
     <t>1370</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1989/1370/flash_3635.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1989/1370/flash_3635.pdf</t>
   </si>
   <si>
     <t>Flash 3635._x000D_
 RESOLUÇÃO Nº 002/89, de 26/01/1989. Dispõe sobre os subsídios dos vereadores da Câmara Municipal de Montes Claros._x000D_
 Carlos Welth Pimenta de Figueiredo (Presidente).</t>
   </si>
   <si>
     <t>1371</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1989/1371/flash_3636.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1989/1371/flash_3636.pdf</t>
   </si>
   <si>
     <t>Flash 3636._x000D_
 RESOLUÇÃO Nº 005/89, de 28/02/1989. Institui o direito de opção, em termos de remuneração, aos vereadores licenciados para exercerem cargo de Secretário Municipal._x000D_
 Carlos Welth Pimenta de Figueiredo (Presidente).</t>
   </si>
   <si>
     <t>1372</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1989/1372/flash_3637.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1989/1372/flash_3637.pdf</t>
   </si>
   <si>
     <t>Flash 3637._x000D_
 RESOLUÇÃO Nº 26/89 de 28/07/1989. Atualiza os subsídios e verbas de representação do Prefeito e Vice-Prefeito de Montes Claros._x000D_
 Carlos Welth Pimenta de Figueiredo (Presidente).</t>
   </si>
   <si>
     <t>1373</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1989/1373/flash_3638.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1989/1373/flash_3638.pdf</t>
   </si>
   <si>
     <t>Flash 3638._x000D_
 RESOLUÇÃO Nº 27/89, de 28/07/1989. Atualiza a remuneração dos Vereadores da Câmara Municipal de Montes Claros._x000D_
 Carlos Welth Pimenta de Figueiredo (Presidente).</t>
   </si>
   <si>
     <t>1548</t>
   </si>
   <si>
     <t>CRI - COMISSÃO ESPECIAL AO REGIMENTO INTERNO</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1989/1548/flash_3617.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1989/1548/flash_3617.pdf</t>
   </si>
   <si>
     <t>Flash 3617._x000D_
 RESOLUÇÃO Nº 34/89, de 25/09/1989. Dispõe sobre o Regimento Interno da Constituinte Municipal de Montes Claros._x000D_
 Carlos Welth Pimenta de Figueiredo (Presidente).</t>
   </si>
   <si>
     <t>1415</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1989/1415/flash_3663.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1989/1415/flash_3663.pdf</t>
   </si>
   <si>
     <t>Flash 3663._x000D_
 RESOLUÇÃO Nº 50/89, de 19/12/1989. Considera de utilidade pública o Grupo de Literatura e Teatro "Transa Poética"._x000D_
 Carlos Welth Pimenta de Figueiredo (Presidente).</t>
   </si>
   <si>
     <t>1393</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1989/1393/flash_3653.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1989/1393/flash_3653.pdf</t>
   </si>
   <si>
     <t>Flash 3653._x000D_
 RESOLUÇÃO Nº 011/89, de 25/04/1989. Considera de utilidade pública a "Casa do Menor Oasis". _x000D_
 Carlos Welth Pimenta de Figueiredo (Presidente).</t>
   </si>
   <si>
     <t>1081</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1989/1081/flash_3475.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1989/1081/flash_3475.pdf</t>
   </si>
   <si>
     <t>Flash 3475._x000D_
 RESOLUÇÃO Nº 013/89, de 02/05/1989. Aprova convênios celebrados com a Secretaria de Estado de Assuntos Municipais e o Programa Comunitário de Habitação Popular, para a construção de 330 unidades habitacionais para pessoas de baixa renda._x000D_
 Carlos Welth Pimenta de Figueiredo (Presidente).</t>
   </si>
   <si>
     <t>1140</t>
   </si>
   <si>
     <t>FIN - FINANÇAS, ORÇAMENTO E TOMADA DE CONTAS</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1989/1140/flash_3505.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1989/1140/flash_3505.pdf</t>
   </si>
   <si>
     <t>Flash 3505._x000D_
 RESOLUÇÃO Nº 43/89, de 14/11/1989. Aprova as contas da Prefeitura Municipal de Montes Claros, relativas aos exercícios de 1975, 1976, 1977, 1978, 1979 e 1982._x000D_
 Carlos Welth Pimenta de Figueiredo (Presidente).</t>
   </si>
   <si>
     <t>1148</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1989/1148/flash_3513.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1989/1148/flash_3513.pdf</t>
   </si>
   <si>
     <t>Flash 3513._x000D_
 RESOLUÇÃO Nº 007/89, de 31/03/1989. Dispõe sobre normas para a doação de terrenos do município de Montes Claros._x000D_
 Carlos Welth Pimenta de Figueiredo (Presidente).</t>
   </si>
   <si>
     <t>1154</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1989/1154/flash_3519.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1989/1154/flash_3519.pdf</t>
   </si>
   <si>
     <t>Flash 3519._x000D_
 RESOLUÇÃO Nº 22/89, de 13/06/1989. Concede a "Medalha de Honra Montes Claros" ao doutor Elias Siufi._x000D_
 Carlos Welth Pimenta de Figueiredo (Presidente).</t>
   </si>
   <si>
     <t>1159</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1989/1159/flash_3523.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1989/1159/flash_3523.pdf</t>
   </si>
   <si>
     <t>Flash 3523._x000D_
 RESOLUÇÃO Nº 30/89, de 30/08/1989. Concede o Título de Cidadã Benemérita de Montes Claros à irmã Malvina (Philomena Cornélia Boden)._x000D_
 Carlos Welth Pimenta de Figueiredo (Presidente).</t>
   </si>
   <si>
     <t>1161</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1989/1161/flash_3524.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1989/1161/flash_3524.pdf</t>
   </si>
   <si>
     <t>Flash 3524._x000D_
 RESOLUÇÃO Nº 37/89, de 26/09/1989. Concede o Título de Cidadã Benemérita de Montes Claros a Maria José Colares de Araújo Moreira (Zezé Colares)._x000D_
 Carlos Welth Pimenta de Figueiredo (Presidente).</t>
   </si>
   <si>
     <t>1162</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1989/1162/flash_3525.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1989/1162/flash_3525.pdf</t>
   </si>
   <si>
     <t>Flash 3525._x000D_
 RESOLUÇÃO Nº 46/89, de 28/11/1989. Concede o Título de Cidadão Benemérito de Montes Claros a Omir Antunes._x000D_
 Carlos Welth Pimenta de Figueiredo (Presidente).</t>
   </si>
   <si>
     <t>1387</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1989/1387/flash_3649.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1989/1387/flash_3649.pdf</t>
   </si>
   <si>
     <t>Flash 3649._x000D_
 RESOLUÇÃO Nº 003/89, de 10/02/1989. Considera de utilidade pública a Visão Mundial/Norte de Minas._x000D_
 Carlos Welth Pimenta de Figueiredo (Presidente).</t>
   </si>
   <si>
     <t>1389</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1989/1389/flash_3650.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1989/1389/flash_3650.pdf</t>
   </si>
   <si>
     <t>Flash 3650._x000D_
 RESOLUÇÃO Nº 004/89, de 21/02/1989. Considera de utilidade pública o "Projeto Amor Fraterno"._x000D_
 Carlos Welth Pimenta de Figueiredo (Presidente).</t>
   </si>
   <si>
     <t>1390</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1989/1390/flash_3651.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1989/1390/flash_3651.pdf</t>
   </si>
   <si>
     <t>Flash 3651._x000D_
 RESOLUÇÃO Nº 008/89, de 04/04/1989. Considera de utilidade pública a Loja Maçônica "Esperança do Norte" - Oriente de Montes Claros._x000D_
 Carlos Welth Pimenta de Figueiredo (Presidente).</t>
   </si>
   <si>
     <t>1392</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1989/1392/flash_3652.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1989/1392/flash_3652.pdf</t>
   </si>
   <si>
     <t>Flash 3652._x000D_
 RESOLUÇÃO Nº 009/89, de 04/04/1989. Considera de utilidade pública o "Sindicato dos Trabalhadores em Transportes Rodoviários de Montes Claros"._x000D_
 Carlos Welth Pimenta de Figueiredo (Presidente).</t>
   </si>
   <si>
     <t>1395</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1989/1395/flash_3654.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1989/1395/flash_3654.pdf</t>
   </si>
   <si>
     <t>Flash 3654._x000D_
 RESOLUÇÃO Nº 015/89, de 09/05/1989. Considera de utilidade pública a "Fundação de Artes Ray Collares - FARC" ._x000D_
 Carlos Welth Pimenta de Figueiredo (Presidente).</t>
   </si>
   <si>
     <t>1397</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1989/1397/flash_3655.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1989/1397/flash_3655.pdf</t>
   </si>
   <si>
     <t>Flash 3655._x000D_
 RESOLUÇÃO Nº 17/89, de 23/05/1989. Considera de utilidade pública a "Associação Escola Batista Nova Jerusalém"._x000D_
 Carlos Welth Pimenta de Figueiredo (Presidente).</t>
   </si>
   <si>
     <t>1399</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1989/1399/flash_3656.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1989/1399/flash_3656.pdf</t>
   </si>
   <si>
     <t>Flash 3656._x000D_
 RESOLUÇÃO Nº 23/89, de 13/06/1989. Considera de utilidade pública o "Conselho de Desenvolvimento do Planalto – CONDEPLAN"._x000D_
 Carlos Welth Pimenta de Figueiredo (Presidente).</t>
   </si>
   <si>
     <t>1402</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1989/1402/flash_3657.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1989/1402/flash_3657.pdf</t>
   </si>
   <si>
     <t>Flash 3657._x000D_
 RESOLUÇÃO Nº 25/89, de 27/06/1989. Considera de utilidade pública o "Projeto Comunitário Nova Canaã"._x000D_
 Carlos Welth Pimenta de Figueiredo (Presidente).</t>
   </si>
   <si>
     <t>1404</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1989/1404/flash_3658.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1989/1404/flash_3658.pdf</t>
   </si>
   <si>
     <t>Flash 3658._x000D_
 RESOLUÇÃO Nº 28, de 04/08/1989. Considera de utilidade pública a "Associação da União Este Brasileira dos Adventistas do 7º Dia". _x000D_
 Carlos Welth Pimenta de Figueiredo (Presidente).</t>
   </si>
   <si>
     <t>1405</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1989/1405/flash_3659.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1989/1405/flash_3659.pdf</t>
   </si>
   <si>
     <t>Flash 3659._x000D_
 RESOLUÇÃO Nº 32/89, de 31/08/1989. Considera de utilidade pública a "Associação dos Artistas de Teatro do Norte de Minas"._x000D_
 Carlos Welth Pimenta de Figueiredo (Presidente).</t>
   </si>
   <si>
     <t>1407</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1989/1407/flash_3660.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1989/1407/flash_3660.pdf</t>
   </si>
   <si>
     <t>Flash 3660._x000D_
 RESOLUÇÃO Nº 39/89, de 10/10/1989. Considera de utilidade pública a "Associação de Moradores do Bairro Vila Telma"._x000D_
 Carlos Welth Pimenta de Figueiredo (Presidente).</t>
   </si>
   <si>
     <t>1412</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1989/1412/flash_3661.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1989/1412/flash_3661.pdf</t>
   </si>
   <si>
     <t>Flash 3661._x000D_
 RESOLUÇÃO Nº 40/89, de 24/10/1989. Considera de utilidade pública a União das Associações de Moradores de Bairros, Vilas e Distritos de Montes Claros - UNAMMOC._x000D_
 Carlos Welth Pimenta de Figueiredo (Presidente).</t>
   </si>
   <si>
     <t>1414</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1989/1414/flash_3662.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1989/1414/flash_3662.pdf</t>
   </si>
   <si>
     <t>Flash 3662._x000D_
 RESOLUÇÃO Nº 49/89, de 12/12/1989. Considera de utilidade pública a "Sociedade Norte Mineira Protetora dos Animais"._x000D_
 Carlos Welth Pimenta de Figueiredo (Presidente).</t>
   </si>
   <si>
     <t>1452</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1989/1452/flash_3686.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1989/1452/flash_3686.pdf</t>
   </si>
   <si>
     <t>Flash 3686._x000D_
 RESOLUÇÃO Nº 113, de 14/12/1992. Considera de utilidade pública a “Associação dos Empregados da Transnorte - ASSET”._x000D_
 Cláudio Avelino Pereira (Presidente).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
@@ -2423,67 +2409,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1989/1028/flash_3006.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1989/1031/flash_3007.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1989/1033/flash_3008.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1989/1091/flash_3029.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1989/1114/flash_3038.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1989/1129/flash_3044.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1989/1130/flash_3045.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1989/1131/flash_3046.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1989/1132/flash_3047.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1989/1133/flash_3048.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1989/1134/flash_3049.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1989/1157/flash_3043.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1989/1160/flash_3050.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1989/1170/flash_3055.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1989/1172/flash_3056.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1989/1279/flash_3322.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1989/1283/flash_3323.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1989/1289/flash_3324.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1989/1296/flash_3325.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1989/1299/flash_3326.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1989/1303/flash_3327.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1989/1307/flash_3328.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1989/1311/flash_3329.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1989/1391/flash_3345.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1989/1401/flash_3346.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1989/1406/flash_3347.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1989/1418/flash_3350.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1989/1438/flash_3143.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1989/1443/flash_3144.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1989/1444/flash_3145.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1989/1445/flash_3146.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1989/1504/flash_3351.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1989/1505/flash_3352.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1989/1508/flash_3353.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1989/1511/flash_3354.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1989/1515/flash_3355.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1989/1526/flash_3356.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1989/1528/flash_3357.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1989/1531/flash_3358.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1989/1533/flash_3142.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1989/1535/flash_3359.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1989/1538/flash_3360.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1989/1539/flash_3361.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1989/1545/flash_3362.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1989/1550/flash_3184.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1989/1551/flash_3185.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1989/1552/flash_3186.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1989/1553/flash_3187.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1989/1555/flash_3188.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1989/1556/flash_3189.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1989/1557/flash_3190.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1989/1558/flash_3363.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1989/1559/flash_3364.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1989/1560/flash_3365.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1989/1561/flash_3191.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1989/1562/flash_3192.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1989/1566/flash_3366.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1989/1584/flash_3251.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1989/1588/flash_3252.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1989/1590/flash_3253.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1989/1591/flash_3254.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1989/1593/flash_3255.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1989/1627/flash_3275.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1989/1643/flash_3282a.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1989/1673/flash_3240.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1989/1675/flash_3241.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1989/1676/flash_3242.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1989/1563/flash_3193.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1989/461/flash_2715.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1989/1456/flash_3688.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1989/1457/flash_3689.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1989/1458/flash_3690.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1989/1460/flash_3691.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1989/1462/flash_3693.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1989/1463/flash_3694.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1989/1466/flash_3695.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1989/1468/flash_3696.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1989/1470/flash_3697.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1989/9059/flash_3692.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1989/1340/flash_3616.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1989/1503/flash_3716.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1989/1510/flash_3717.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1989/1513/flash_3719.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1989/1516/flash_3720.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1989/1518/flash_3721.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1989/1520/flash_3722.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1989/1522/flash_3723.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1989/1523/flash_3724.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1989/1524/flash_3725.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1989/1525/flash_3726.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1989/1529/flash_3728.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1989/1530/flash_3729.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1989/1532/flash_3730.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1989/1534/flash_3731.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1989/1536/flash_3732.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1989/1541/flash_3735.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1989/1542/flash_3736.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1989/1544/flash_3737.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1989/1527/flash_3727.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1989/8376/flash_3002.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1989/1753/flash_3447.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1989/1204/flash_3542.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1989/1206/flash_3543.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1989/1208/flash_3544.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1989/1209/flash_3545.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1989/1211/flash_3546.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1989/1212/flash_3547.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1989/1213/flash_3548.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1989/1214/flash_3549.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1989/1215/flash_3550.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1989/1217/flash_3551.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1989/1218/flash_3552.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1989/1220/flash_3553.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1989/1221/flash_3554.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1989/1223/flash_3555.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1989/1224/flash_3556.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1989/1240/flash_3561.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1989/1323/flash_3602.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1989/1324/flash_3603.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1989/1327/flash_3606.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1989/1328/flash_3607.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1989/1329/flash_3608.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1989/1330/flash_3609.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1989/1347/flash_3619.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1989/1348/flash_3620.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1989/1349/flash_3621.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1989/1369/flash_3634.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1989/1370/flash_3635.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1989/1371/flash_3636.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1989/1372/flash_3637.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1989/1373/flash_3638.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1989/1548/flash_3617.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1989/1415/flash_3663.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1989/1393/flash_3653.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1989/1081/flash_3475.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1989/1140/flash_3505.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1989/1148/flash_3513.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1989/1154/flash_3519.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1989/1159/flash_3523.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1989/1161/flash_3524.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1989/1162/flash_3525.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1989/1387/flash_3649.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1989/1389/flash_3650.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1989/1390/flash_3651.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1989/1392/flash_3652.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1989/1395/flash_3654.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1989/1397/flash_3655.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1989/1399/flash_3656.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1989/1402/flash_3657.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1989/1404/flash_3658.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1989/1405/flash_3659.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1989/1407/flash_3660.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1989/1412/flash_3661.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1989/1414/flash_3662.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1989/1452/flash_3686.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1989/1028/flash_3006.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1989/1031/flash_3007.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1989/1033/flash_3008.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1989/1091/flash_3029.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1989/1114/flash_3038.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1989/1129/flash_3044.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1989/1130/flash_3045.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1989/1131/flash_3046.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1989/1132/flash_3047.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1989/1133/flash_3048.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1989/1134/flash_3049.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1989/1157/flash_3043.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1989/1160/flash_3050.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1989/1170/flash_3055.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1989/1172/flash_3056.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1989/1279/flash_3322.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1989/1283/flash_3323.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1989/1289/flash_3324.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1989/1296/flash_3325.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1989/1299/flash_3326.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1989/1303/flash_3327.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1989/1307/flash_3328.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1989/1311/flash_3329.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1989/1391/flash_3345.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1989/1401/flash_3346.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1989/1406/flash_3347.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1989/1418/flash_3350.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1989/1438/flash_3143.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1989/1443/flash_3144.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1989/1444/flash_3145.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1989/1445/flash_3146.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1989/1504/flash_3351.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1989/1505/flash_3352.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1989/1508/flash_3353.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1989/1511/flash_3354.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1989/1515/flash_3355.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1989/1526/flash_3356.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1989/1528/flash_3357.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1989/1531/flash_3358.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1989/1533/flash_3142.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1989/1535/flash_3359.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1989/1538/flash_3360.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1989/1539/flash_3361.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1989/1545/flash_3362.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1989/1550/flash_3184.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1989/1551/flash_3185.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1989/1552/flash_3186.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1989/1553/flash_3187.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1989/1555/flash_3188.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1989/1556/flash_3189.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1989/1557/flash_3190.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1989/1558/flash_3363.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1989/1559/flash_3364.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1989/1560/flash_3365.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1989/1561/flash_3191.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1989/1562/flash_3192.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1989/1566/flash_3366.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1989/1584/flash_3251.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1989/1588/flash_3252.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1989/1590/flash_3253.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1989/1591/flash_3254.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1989/1593/flash_3255.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1989/1627/flash_3275.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1989/1673/flash_3240.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1989/1675/flash_3241.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1989/1676/flash_3242.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1989/1563/flash_3193.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1989/461/flash_2715.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1989/1456/flash_3688.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1989/1457/flash_3689.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1989/1458/flash_3690.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1989/1460/flash_3691.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1989/1462/flash_3693.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1989/1463/flash_3694.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1989/1466/flash_3695.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1989/1468/flash_3696.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1989/1470/flash_3697.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1989/9059/flash_3692.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1989/1340/flash_3616.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1989/1503/flash_3716.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1989/1510/flash_3717.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1989/1513/flash_3719.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1989/1516/flash_3720.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1989/1518/flash_3721.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1989/1520/flash_3722.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1989/1522/flash_3723.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1989/1523/flash_3724.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1989/1524/flash_3725.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1989/1525/flash_3726.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1989/1529/flash_3728.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1989/1530/flash_3729.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1989/1532/flash_3730.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1989/1534/flash_3731.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1989/1536/flash_3732.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1989/1541/flash_3735.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1989/1542/flash_3736.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1989/1544/flash_3737.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1989/1527/flash_3727.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1989/8376/flash_3002.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1989/1753/flash_3447.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1989/1204/flash_3542.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1989/1206/flash_3543.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1989/1208/flash_3544.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1989/1209/flash_3545.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1989/1211/flash_3546.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1989/1212/flash_3547.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1989/1213/flash_3548.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1989/1214/flash_3549.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1989/1215/flash_3550.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1989/1217/flash_3551.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1989/1218/flash_3552.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1989/1220/flash_3553.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1989/1221/flash_3554.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1989/1223/flash_3555.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1989/1224/flash_3556.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1989/1240/flash_3561.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1989/1323/flash_3602.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1989/1324/flash_3603.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1989/1327/flash_3606.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1989/1328/flash_3607.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1989/1329/flash_3608.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1989/1330/flash_3609.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1989/1347/flash_3619.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1989/1348/flash_3620.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1989/1349/flash_3621.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1989/1369/flash_3634.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1989/1370/flash_3635.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1989/1371/flash_3636.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1989/1372/flash_3637.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1989/1373/flash_3638.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1989/1548/flash_3617.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1989/1415/flash_3663.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1989/1393/flash_3653.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1989/1081/flash_3475.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1989/1140/flash_3505.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1989/1148/flash_3513.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1989/1154/flash_3519.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1989/1159/flash_3523.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1989/1161/flash_3524.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1989/1162/flash_3525.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1989/1387/flash_3649.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1989/1389/flash_3650.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1989/1390/flash_3651.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1989/1392/flash_3652.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1989/1395/flash_3654.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1989/1397/flash_3655.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1989/1399/flash_3656.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1989/1402/flash_3657.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1989/1404/flash_3658.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1989/1405/flash_3659.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1989/1407/flash_3660.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1989/1412/flash_3661.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1989/1414/flash_3662.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1989/1452/flash_3686.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H156"/>
+  <dimension ref="A1:H155"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="47.5703125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="91.140625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="89.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
@@ -4245,2302 +4231,2276 @@
       </c>
       <c r="D69" t="s">
         <v>11</v>
       </c>
       <c r="E69" t="s">
         <v>12</v>
       </c>
       <c r="F69" t="s">
         <v>13</v>
       </c>
       <c r="G69" s="1" t="s">
         <v>297</v>
       </c>
       <c r="H69" t="s">
         <v>298</v>
       </c>
     </row>
     <row r="70" spans="1:8">
       <c r="A70" t="s">
         <v>299</v>
       </c>
       <c r="B70" t="s">
         <v>9</v>
       </c>
       <c r="C70" t="s">
+        <v>111</v>
+      </c>
+      <c r="D70" t="s">
         <v>300</v>
       </c>
-      <c r="D70" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E70" t="s">
-        <v>12</v>
+        <v>301</v>
       </c>
       <c r="F70" t="s">
-        <v>13</v>
+        <v>79</v>
       </c>
       <c r="G70" s="1" t="s">
-        <v>301</v>
+        <v>302</v>
       </c>
       <c r="H70" t="s">
-        <v>302</v>
+        <v>303</v>
       </c>
     </row>
     <row r="71" spans="1:8">
       <c r="A71" t="s">
-        <v>303</v>
+        <v>304</v>
       </c>
       <c r="B71" t="s">
         <v>9</v>
       </c>
       <c r="C71" t="s">
-        <v>111</v>
+        <v>115</v>
       </c>
       <c r="D71" t="s">
-        <v>304</v>
+        <v>300</v>
       </c>
       <c r="E71" t="s">
+        <v>301</v>
+      </c>
+      <c r="F71" t="s">
+        <v>229</v>
+      </c>
+      <c r="G71" s="1" t="s">
         <v>305</v>
       </c>
-      <c r="F71" t="s">
-[...2 lines deleted...]
-      <c r="G71" s="1" t="s">
+      <c r="H71" t="s">
         <v>306</v>
-      </c>
-[...1 lines deleted...]
-        <v>307</v>
       </c>
     </row>
     <row r="72" spans="1:8">
       <c r="A72" t="s">
+        <v>307</v>
+      </c>
+      <c r="B72" t="s">
+        <v>9</v>
+      </c>
+      <c r="C72" t="s">
+        <v>119</v>
+      </c>
+      <c r="D72" t="s">
+        <v>300</v>
+      </c>
+      <c r="E72" t="s">
+        <v>301</v>
+      </c>
+      <c r="F72" t="s">
+        <v>39</v>
+      </c>
+      <c r="G72" s="1" t="s">
         <v>308</v>
       </c>
-      <c r="B72" t="s">
-[...14 lines deleted...]
-      <c r="G72" s="1" t="s">
+      <c r="H72" t="s">
         <v>309</v>
-      </c>
-[...1 lines deleted...]
-        <v>310</v>
       </c>
     </row>
     <row r="73" spans="1:8">
       <c r="A73" t="s">
+        <v>310</v>
+      </c>
+      <c r="B73" t="s">
+        <v>9</v>
+      </c>
+      <c r="C73" t="s">
+        <v>123</v>
+      </c>
+      <c r="D73" t="s">
+        <v>300</v>
+      </c>
+      <c r="E73" t="s">
+        <v>301</v>
+      </c>
+      <c r="F73" t="s">
+        <v>229</v>
+      </c>
+      <c r="G73" s="1" t="s">
         <v>311</v>
       </c>
-      <c r="B73" t="s">
-[...14 lines deleted...]
-      <c r="G73" s="1" t="s">
+      <c r="H73" t="s">
         <v>312</v>
-      </c>
-[...1 lines deleted...]
-        <v>313</v>
       </c>
     </row>
     <row r="74" spans="1:8">
       <c r="A74" t="s">
-        <v>314</v>
+        <v>313</v>
       </c>
       <c r="B74" t="s">
         <v>9</v>
       </c>
       <c r="C74" t="s">
-        <v>123</v>
+        <v>128</v>
       </c>
       <c r="D74" t="s">
-        <v>304</v>
+        <v>300</v>
       </c>
       <c r="E74" t="s">
-        <v>305</v>
+        <v>301</v>
       </c>
       <c r="F74" t="s">
         <v>229</v>
       </c>
       <c r="G74" s="1" t="s">
+        <v>314</v>
+      </c>
+      <c r="H74" t="s">
         <v>315</v>
-      </c>
-[...1 lines deleted...]
-        <v>316</v>
       </c>
     </row>
     <row r="75" spans="1:8">
       <c r="A75" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
       <c r="B75" t="s">
         <v>9</v>
       </c>
       <c r="C75" t="s">
-        <v>128</v>
+        <v>133</v>
       </c>
       <c r="D75" t="s">
-        <v>304</v>
+        <v>300</v>
       </c>
       <c r="E75" t="s">
-        <v>305</v>
+        <v>301</v>
       </c>
       <c r="F75" t="s">
         <v>229</v>
       </c>
       <c r="G75" s="1" t="s">
+        <v>317</v>
+      </c>
+      <c r="H75" t="s">
         <v>318</v>
-      </c>
-[...1 lines deleted...]
-        <v>319</v>
       </c>
     </row>
     <row r="76" spans="1:8">
       <c r="A76" t="s">
-        <v>320</v>
+        <v>319</v>
       </c>
       <c r="B76" t="s">
         <v>9</v>
       </c>
       <c r="C76" t="s">
-        <v>133</v>
+        <v>137</v>
       </c>
       <c r="D76" t="s">
-        <v>304</v>
+        <v>300</v>
       </c>
       <c r="E76" t="s">
-        <v>305</v>
+        <v>301</v>
       </c>
       <c r="F76" t="s">
         <v>229</v>
       </c>
       <c r="G76" s="1" t="s">
+        <v>320</v>
+      </c>
+      <c r="H76" t="s">
         <v>321</v>
-      </c>
-[...1 lines deleted...]
-        <v>322</v>
       </c>
     </row>
     <row r="77" spans="1:8">
       <c r="A77" t="s">
+        <v>322</v>
+      </c>
+      <c r="B77" t="s">
+        <v>9</v>
+      </c>
+      <c r="C77" t="s">
+        <v>141</v>
+      </c>
+      <c r="D77" t="s">
+        <v>300</v>
+      </c>
+      <c r="E77" t="s">
+        <v>301</v>
+      </c>
+      <c r="F77" t="s">
+        <v>79</v>
+      </c>
+      <c r="G77" s="1" t="s">
         <v>323</v>
       </c>
-      <c r="B77" t="s">
-[...14 lines deleted...]
-      <c r="G77" s="1" t="s">
+      <c r="H77" t="s">
         <v>324</v>
-      </c>
-[...1 lines deleted...]
-        <v>325</v>
       </c>
     </row>
     <row r="78" spans="1:8">
       <c r="A78" t="s">
-        <v>326</v>
+        <v>325</v>
       </c>
       <c r="B78" t="s">
         <v>9</v>
       </c>
       <c r="C78" t="s">
-        <v>141</v>
+        <v>146</v>
       </c>
       <c r="D78" t="s">
-        <v>304</v>
+        <v>300</v>
       </c>
       <c r="E78" t="s">
-        <v>305</v>
+        <v>301</v>
       </c>
       <c r="F78" t="s">
         <v>79</v>
       </c>
       <c r="G78" s="1" t="s">
+        <v>326</v>
+      </c>
+      <c r="H78" t="s">
         <v>327</v>
-      </c>
-[...1 lines deleted...]
-        <v>328</v>
       </c>
     </row>
     <row r="79" spans="1:8">
       <c r="A79" t="s">
+        <v>328</v>
+      </c>
+      <c r="B79" t="s">
+        <v>9</v>
+      </c>
+      <c r="C79" t="s">
+        <v>150</v>
+      </c>
+      <c r="D79" t="s">
+        <v>300</v>
+      </c>
+      <c r="E79" t="s">
+        <v>301</v>
+      </c>
+      <c r="F79" t="s">
+        <v>255</v>
+      </c>
+      <c r="G79" s="1" t="s">
         <v>329</v>
       </c>
-      <c r="B79" t="s">
-[...14 lines deleted...]
-      <c r="G79" s="1" t="s">
+      <c r="H79" t="s">
         <v>330</v>
-      </c>
-[...1 lines deleted...]
-        <v>331</v>
       </c>
     </row>
     <row r="80" spans="1:8">
       <c r="A80" t="s">
+        <v>331</v>
+      </c>
+      <c r="B80" t="s">
+        <v>9</v>
+      </c>
+      <c r="C80" t="s">
+        <v>17</v>
+      </c>
+      <c r="D80" t="s">
         <v>332</v>
       </c>
-      <c r="B80" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E80" t="s">
-        <v>305</v>
+        <v>333</v>
       </c>
       <c r="F80" t="s">
-        <v>255</v>
+        <v>334</v>
       </c>
       <c r="G80" s="1" t="s">
-        <v>333</v>
+        <v>335</v>
       </c>
       <c r="H80" t="s">
-        <v>334</v>
+        <v>336</v>
       </c>
     </row>
     <row r="81" spans="1:8">
       <c r="A81" t="s">
-        <v>335</v>
+        <v>337</v>
       </c>
       <c r="B81" t="s">
         <v>9</v>
       </c>
       <c r="C81" t="s">
-        <v>17</v>
+        <v>10</v>
       </c>
       <c r="D81" t="s">
-        <v>336</v>
+        <v>338</v>
       </c>
       <c r="E81" t="s">
-        <v>337</v>
+        <v>339</v>
       </c>
       <c r="F81" t="s">
-        <v>338</v>
+        <v>39</v>
       </c>
       <c r="G81" s="1" t="s">
-        <v>339</v>
+        <v>340</v>
       </c>
       <c r="H81" t="s">
-        <v>340</v>
+        <v>341</v>
       </c>
     </row>
     <row r="82" spans="1:8">
       <c r="A82" t="s">
-        <v>341</v>
+        <v>342</v>
       </c>
       <c r="B82" t="s">
         <v>9</v>
       </c>
       <c r="C82" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="D82" t="s">
-        <v>342</v>
+        <v>338</v>
       </c>
       <c r="E82" t="s">
+        <v>339</v>
+      </c>
+      <c r="F82" t="s">
+        <v>151</v>
+      </c>
+      <c r="G82" s="1" t="s">
         <v>343</v>
       </c>
-      <c r="F82" t="s">
-[...2 lines deleted...]
-      <c r="G82" s="1" t="s">
+      <c r="H82" t="s">
         <v>344</v>
-      </c>
-[...1 lines deleted...]
-        <v>345</v>
       </c>
     </row>
     <row r="83" spans="1:8">
       <c r="A83" t="s">
+        <v>345</v>
+      </c>
+      <c r="B83" t="s">
+        <v>9</v>
+      </c>
+      <c r="C83" t="s">
+        <v>21</v>
+      </c>
+      <c r="D83" t="s">
+        <v>338</v>
+      </c>
+      <c r="E83" t="s">
+        <v>339</v>
+      </c>
+      <c r="F83" t="s">
+        <v>142</v>
+      </c>
+      <c r="G83" s="1" t="s">
         <v>346</v>
       </c>
-      <c r="B83" t="s">
-[...14 lines deleted...]
-      <c r="G83" s="1" t="s">
+      <c r="H83" t="s">
         <v>347</v>
-      </c>
-[...1 lines deleted...]
-        <v>348</v>
       </c>
     </row>
     <row r="84" spans="1:8">
       <c r="A84" t="s">
+        <v>348</v>
+      </c>
+      <c r="B84" t="s">
+        <v>9</v>
+      </c>
+      <c r="C84" t="s">
+        <v>25</v>
+      </c>
+      <c r="D84" t="s">
+        <v>338</v>
+      </c>
+      <c r="E84" t="s">
+        <v>339</v>
+      </c>
+      <c r="F84" t="s">
+        <v>264</v>
+      </c>
+      <c r="G84" s="1" t="s">
         <v>349</v>
       </c>
-      <c r="B84" t="s">
-[...14 lines deleted...]
-      <c r="G84" s="1" t="s">
+      <c r="H84" t="s">
         <v>350</v>
-      </c>
-[...1 lines deleted...]
-        <v>351</v>
       </c>
     </row>
     <row r="85" spans="1:8">
       <c r="A85" t="s">
+        <v>351</v>
+      </c>
+      <c r="B85" t="s">
+        <v>9</v>
+      </c>
+      <c r="C85" t="s">
+        <v>29</v>
+      </c>
+      <c r="D85" t="s">
+        <v>338</v>
+      </c>
+      <c r="E85" t="s">
+        <v>339</v>
+      </c>
+      <c r="F85" t="s">
+        <v>196</v>
+      </c>
+      <c r="G85" s="1" t="s">
         <v>352</v>
       </c>
-      <c r="B85" t="s">
-[...14 lines deleted...]
-      <c r="G85" s="1" t="s">
+      <c r="H85" t="s">
         <v>353</v>
-      </c>
-[...1 lines deleted...]
-        <v>354</v>
       </c>
     </row>
     <row r="86" spans="1:8">
       <c r="A86" t="s">
+        <v>354</v>
+      </c>
+      <c r="B86" t="s">
+        <v>9</v>
+      </c>
+      <c r="C86" t="s">
+        <v>33</v>
+      </c>
+      <c r="D86" t="s">
+        <v>338</v>
+      </c>
+      <c r="E86" t="s">
+        <v>339</v>
+      </c>
+      <c r="F86" t="s">
+        <v>124</v>
+      </c>
+      <c r="G86" s="1" t="s">
         <v>355</v>
       </c>
-      <c r="B86" t="s">
-[...14 lines deleted...]
-      <c r="G86" s="1" t="s">
+      <c r="H86" t="s">
         <v>356</v>
-      </c>
-[...1 lines deleted...]
-        <v>357</v>
       </c>
     </row>
     <row r="87" spans="1:8">
       <c r="A87" t="s">
+        <v>357</v>
+      </c>
+      <c r="B87" t="s">
+        <v>9</v>
+      </c>
+      <c r="C87" t="s">
+        <v>38</v>
+      </c>
+      <c r="D87" t="s">
+        <v>338</v>
+      </c>
+      <c r="E87" t="s">
+        <v>339</v>
+      </c>
+      <c r="F87" t="s">
+        <v>334</v>
+      </c>
+      <c r="G87" s="1" t="s">
         <v>358</v>
       </c>
-      <c r="B87" t="s">
-[...14 lines deleted...]
-      <c r="G87" s="1" t="s">
+      <c r="H87" t="s">
         <v>359</v>
-      </c>
-[...1 lines deleted...]
-        <v>360</v>
       </c>
     </row>
     <row r="88" spans="1:8">
       <c r="A88" t="s">
+        <v>360</v>
+      </c>
+      <c r="B88" t="s">
+        <v>9</v>
+      </c>
+      <c r="C88" t="s">
+        <v>43</v>
+      </c>
+      <c r="D88" t="s">
+        <v>338</v>
+      </c>
+      <c r="E88" t="s">
+        <v>339</v>
+      </c>
+      <c r="F88" t="s">
+        <v>74</v>
+      </c>
+      <c r="G88" s="1" t="s">
         <v>361</v>
       </c>
-      <c r="B88" t="s">
-[...14 lines deleted...]
-      <c r="G88" s="1" t="s">
+      <c r="H88" t="s">
         <v>362</v>
-      </c>
-[...1 lines deleted...]
-        <v>363</v>
       </c>
     </row>
     <row r="89" spans="1:8">
       <c r="A89" t="s">
+        <v>363</v>
+      </c>
+      <c r="B89" t="s">
+        <v>9</v>
+      </c>
+      <c r="C89" t="s">
+        <v>47</v>
+      </c>
+      <c r="D89" t="s">
+        <v>338</v>
+      </c>
+      <c r="E89" t="s">
+        <v>339</v>
+      </c>
+      <c r="F89" t="s">
         <v>364</v>
-      </c>
-[...13 lines deleted...]
-        <v>74</v>
       </c>
       <c r="G89" s="1" t="s">
         <v>365</v>
       </c>
       <c r="H89" t="s">
         <v>366</v>
       </c>
     </row>
     <row r="90" spans="1:8">
       <c r="A90" t="s">
         <v>367</v>
       </c>
       <c r="B90" t="s">
         <v>9</v>
       </c>
       <c r="C90" t="s">
-        <v>47</v>
+        <v>52</v>
       </c>
       <c r="D90" t="s">
-        <v>342</v>
+        <v>338</v>
       </c>
       <c r="E90" t="s">
-        <v>343</v>
+        <v>339</v>
       </c>
       <c r="F90" t="s">
         <v>368</v>
       </c>
       <c r="G90" s="1" t="s">
         <v>369</v>
       </c>
       <c r="H90" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="91" spans="1:8">
       <c r="A91" t="s">
         <v>371</v>
       </c>
       <c r="B91" t="s">
         <v>9</v>
       </c>
       <c r="C91" t="s">
-        <v>52</v>
+        <v>56</v>
       </c>
       <c r="D91" t="s">
-        <v>342</v>
+        <v>338</v>
       </c>
       <c r="E91" t="s">
-        <v>343</v>
+        <v>339</v>
       </c>
       <c r="F91" t="s">
         <v>372</v>
       </c>
       <c r="G91" s="1" t="s">
         <v>373</v>
       </c>
       <c r="H91" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="92" spans="1:8">
       <c r="A92" t="s">
         <v>375</v>
       </c>
       <c r="B92" t="s">
         <v>9</v>
       </c>
       <c r="C92" t="s">
-        <v>56</v>
+        <v>60</v>
       </c>
       <c r="D92" t="s">
-        <v>342</v>
+        <v>338</v>
       </c>
       <c r="E92" t="s">
-        <v>343</v>
+        <v>339</v>
       </c>
       <c r="F92" t="s">
+        <v>255</v>
+      </c>
+      <c r="G92" s="1" t="s">
         <v>376</v>
       </c>
-      <c r="G92" s="1" t="s">
+      <c r="H92" t="s">
         <v>377</v>
-      </c>
-[...1 lines deleted...]
-        <v>378</v>
       </c>
     </row>
     <row r="93" spans="1:8">
       <c r="A93" t="s">
+        <v>378</v>
+      </c>
+      <c r="B93" t="s">
+        <v>9</v>
+      </c>
+      <c r="C93" t="s">
+        <v>65</v>
+      </c>
+      <c r="D93" t="s">
+        <v>338</v>
+      </c>
+      <c r="E93" t="s">
+        <v>339</v>
+      </c>
+      <c r="F93" t="s">
+        <v>48</v>
+      </c>
+      <c r="G93" s="1" t="s">
         <v>379</v>
       </c>
-      <c r="B93" t="s">
-[...14 lines deleted...]
-      <c r="G93" s="1" t="s">
+      <c r="H93" t="s">
         <v>380</v>
-      </c>
-[...1 lines deleted...]
-        <v>381</v>
       </c>
     </row>
     <row r="94" spans="1:8">
       <c r="A94" t="s">
+        <v>381</v>
+      </c>
+      <c r="B94" t="s">
+        <v>9</v>
+      </c>
+      <c r="C94" t="s">
+        <v>69</v>
+      </c>
+      <c r="D94" t="s">
+        <v>338</v>
+      </c>
+      <c r="E94" t="s">
+        <v>339</v>
+      </c>
+      <c r="F94" t="s">
         <v>382</v>
-      </c>
-[...13 lines deleted...]
-        <v>48</v>
       </c>
       <c r="G94" s="1" t="s">
         <v>383</v>
       </c>
       <c r="H94" t="s">
         <v>384</v>
       </c>
     </row>
     <row r="95" spans="1:8">
       <c r="A95" t="s">
         <v>385</v>
       </c>
       <c r="B95" t="s">
         <v>9</v>
       </c>
       <c r="C95" t="s">
-        <v>69</v>
+        <v>73</v>
       </c>
       <c r="D95" t="s">
-        <v>342</v>
+        <v>338</v>
       </c>
       <c r="E95" t="s">
-        <v>343</v>
+        <v>339</v>
       </c>
       <c r="F95" t="s">
+        <v>229</v>
+      </c>
+      <c r="G95" s="1" t="s">
         <v>386</v>
       </c>
-      <c r="G95" s="1" t="s">
+      <c r="H95" t="s">
         <v>387</v>
-      </c>
-[...1 lines deleted...]
-        <v>388</v>
       </c>
     </row>
     <row r="96" spans="1:8">
       <c r="A96" t="s">
+        <v>388</v>
+      </c>
+      <c r="B96" t="s">
+        <v>9</v>
+      </c>
+      <c r="C96" t="s">
+        <v>78</v>
+      </c>
+      <c r="D96" t="s">
+        <v>338</v>
+      </c>
+      <c r="E96" t="s">
+        <v>339</v>
+      </c>
+      <c r="F96" t="s">
+        <v>34</v>
+      </c>
+      <c r="G96" s="1" t="s">
         <v>389</v>
       </c>
-      <c r="B96" t="s">
-[...14 lines deleted...]
-      <c r="G96" s="1" t="s">
+      <c r="H96" t="s">
         <v>390</v>
-      </c>
-[...1 lines deleted...]
-        <v>391</v>
       </c>
     </row>
     <row r="97" spans="1:8">
       <c r="A97" t="s">
+        <v>391</v>
+      </c>
+      <c r="B97" t="s">
+        <v>9</v>
+      </c>
+      <c r="C97" t="s">
+        <v>83</v>
+      </c>
+      <c r="D97" t="s">
+        <v>338</v>
+      </c>
+      <c r="E97" t="s">
+        <v>339</v>
+      </c>
+      <c r="F97" t="s">
         <v>392</v>
-      </c>
-[...13 lines deleted...]
-        <v>34</v>
       </c>
       <c r="G97" s="1" t="s">
         <v>393</v>
       </c>
       <c r="H97" t="s">
         <v>394</v>
       </c>
     </row>
     <row r="98" spans="1:8">
       <c r="A98" t="s">
         <v>395</v>
       </c>
       <c r="B98" t="s">
         <v>9</v>
       </c>
       <c r="C98" t="s">
-        <v>83</v>
+        <v>87</v>
       </c>
       <c r="D98" t="s">
-        <v>342</v>
+        <v>338</v>
       </c>
       <c r="E98" t="s">
-        <v>343</v>
+        <v>339</v>
       </c>
       <c r="F98" t="s">
         <v>396</v>
       </c>
       <c r="G98" s="1" t="s">
         <v>397</v>
       </c>
       <c r="H98" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="99" spans="1:8">
       <c r="A99" t="s">
         <v>399</v>
       </c>
       <c r="B99" t="s">
         <v>9</v>
       </c>
       <c r="C99" t="s">
-        <v>87</v>
+        <v>91</v>
       </c>
       <c r="D99" t="s">
-        <v>342</v>
+        <v>338</v>
       </c>
       <c r="E99" t="s">
-        <v>343</v>
+        <v>339</v>
       </c>
       <c r="F99" t="s">
+        <v>61</v>
+      </c>
+      <c r="G99" s="1" t="s">
         <v>400</v>
       </c>
-      <c r="G99" s="1" t="s">
+      <c r="H99" t="s">
         <v>401</v>
-      </c>
-[...1 lines deleted...]
-        <v>402</v>
       </c>
     </row>
     <row r="100" spans="1:8">
       <c r="A100" t="s">
+        <v>402</v>
+      </c>
+      <c r="B100" t="s">
+        <v>9</v>
+      </c>
+      <c r="C100" t="s">
+        <v>10</v>
+      </c>
+      <c r="D100" t="s">
         <v>403</v>
       </c>
-      <c r="B100" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E100" t="s">
-        <v>343</v>
+        <v>404</v>
       </c>
       <c r="F100" t="s">
-        <v>61</v>
+        <v>405</v>
       </c>
       <c r="G100" s="1" t="s">
-        <v>404</v>
+        <v>406</v>
       </c>
       <c r="H100" t="s">
-        <v>405</v>
+        <v>407</v>
       </c>
     </row>
     <row r="101" spans="1:8">
       <c r="A101" t="s">
-        <v>406</v>
+        <v>408</v>
       </c>
       <c r="B101" t="s">
         <v>9</v>
       </c>
       <c r="C101" t="s">
         <v>10</v>
       </c>
       <c r="D101" t="s">
-        <v>407</v>
+        <v>409</v>
       </c>
       <c r="E101" t="s">
-        <v>408</v>
+        <v>410</v>
       </c>
       <c r="F101" t="s">
-        <v>409</v>
+        <v>368</v>
       </c>
       <c r="G101" s="1" t="s">
-        <v>410</v>
+        <v>411</v>
       </c>
       <c r="H101" t="s">
-        <v>411</v>
+        <v>412</v>
       </c>
     </row>
     <row r="102" spans="1:8">
       <c r="A102" t="s">
-        <v>412</v>
+        <v>413</v>
       </c>
       <c r="B102" t="s">
         <v>9</v>
       </c>
       <c r="C102" t="s">
         <v>10</v>
       </c>
       <c r="D102" t="s">
-        <v>413</v>
+        <v>414</v>
       </c>
       <c r="E102" t="s">
-        <v>414</v>
+        <v>415</v>
       </c>
       <c r="F102" t="s">
-        <v>372</v>
+        <v>39</v>
       </c>
       <c r="G102" s="1" t="s">
-        <v>415</v>
+        <v>416</v>
       </c>
       <c r="H102" t="s">
-        <v>416</v>
+        <v>417</v>
       </c>
     </row>
     <row r="103" spans="1:8">
       <c r="A103" t="s">
-        <v>417</v>
+        <v>418</v>
       </c>
       <c r="B103" t="s">
         <v>9</v>
       </c>
       <c r="C103" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="D103" t="s">
-        <v>418</v>
+        <v>414</v>
       </c>
       <c r="E103" t="s">
+        <v>415</v>
+      </c>
+      <c r="F103" t="s">
+        <v>264</v>
+      </c>
+      <c r="G103" s="1" t="s">
         <v>419</v>
       </c>
-      <c r="F103" t="s">
-[...2 lines deleted...]
-      <c r="G103" s="1" t="s">
+      <c r="H103" t="s">
         <v>420</v>
-      </c>
-[...1 lines deleted...]
-        <v>421</v>
       </c>
     </row>
     <row r="104" spans="1:8">
       <c r="A104" t="s">
+        <v>421</v>
+      </c>
+      <c r="B104" t="s">
+        <v>9</v>
+      </c>
+      <c r="C104" t="s">
+        <v>21</v>
+      </c>
+      <c r="D104" t="s">
+        <v>414</v>
+      </c>
+      <c r="E104" t="s">
+        <v>415</v>
+      </c>
+      <c r="F104" t="s">
+        <v>74</v>
+      </c>
+      <c r="G104" s="1" t="s">
         <v>422</v>
       </c>
-      <c r="B104" t="s">
-[...14 lines deleted...]
-      <c r="G104" s="1" t="s">
+      <c r="H104" t="s">
         <v>423</v>
-      </c>
-[...1 lines deleted...]
-        <v>424</v>
       </c>
     </row>
     <row r="105" spans="1:8">
       <c r="A105" t="s">
+        <v>424</v>
+      </c>
+      <c r="B105" t="s">
+        <v>9</v>
+      </c>
+      <c r="C105" t="s">
+        <v>25</v>
+      </c>
+      <c r="D105" t="s">
+        <v>414</v>
+      </c>
+      <c r="E105" t="s">
+        <v>415</v>
+      </c>
+      <c r="F105" t="s">
+        <v>48</v>
+      </c>
+      <c r="G105" s="1" t="s">
         <v>425</v>
       </c>
-      <c r="B105" t="s">
-[...14 lines deleted...]
-      <c r="G105" s="1" t="s">
+      <c r="H105" t="s">
         <v>426</v>
-      </c>
-[...1 lines deleted...]
-        <v>427</v>
       </c>
     </row>
     <row r="106" spans="1:8">
       <c r="A106" t="s">
+        <v>427</v>
+      </c>
+      <c r="B106" t="s">
+        <v>9</v>
+      </c>
+      <c r="C106" t="s">
+        <v>29</v>
+      </c>
+      <c r="D106" t="s">
+        <v>414</v>
+      </c>
+      <c r="E106" t="s">
+        <v>415</v>
+      </c>
+      <c r="F106" t="s">
+        <v>129</v>
+      </c>
+      <c r="G106" s="1" t="s">
         <v>428</v>
       </c>
-      <c r="B106" t="s">
-[...14 lines deleted...]
-      <c r="G106" s="1" t="s">
+      <c r="H106" t="s">
         <v>429</v>
-      </c>
-[...1 lines deleted...]
-        <v>430</v>
       </c>
     </row>
     <row r="107" spans="1:8">
       <c r="A107" t="s">
+        <v>430</v>
+      </c>
+      <c r="B107" t="s">
+        <v>9</v>
+      </c>
+      <c r="C107" t="s">
+        <v>33</v>
+      </c>
+      <c r="D107" t="s">
+        <v>414</v>
+      </c>
+      <c r="E107" t="s">
+        <v>415</v>
+      </c>
+      <c r="F107" t="s">
+        <v>396</v>
+      </c>
+      <c r="G107" s="1" t="s">
         <v>431</v>
       </c>
-      <c r="B107" t="s">
-[...14 lines deleted...]
-      <c r="G107" s="1" t="s">
+      <c r="H107" t="s">
         <v>432</v>
-      </c>
-[...1 lines deleted...]
-        <v>433</v>
       </c>
     </row>
     <row r="108" spans="1:8">
       <c r="A108" t="s">
+        <v>433</v>
+      </c>
+      <c r="B108" t="s">
+        <v>9</v>
+      </c>
+      <c r="C108" t="s">
+        <v>38</v>
+      </c>
+      <c r="D108" t="s">
+        <v>414</v>
+      </c>
+      <c r="E108" t="s">
+        <v>415</v>
+      </c>
+      <c r="F108" t="s">
+        <v>74</v>
+      </c>
+      <c r="G108" s="1" t="s">
         <v>434</v>
       </c>
-      <c r="B108" t="s">
-[...14 lines deleted...]
-      <c r="G108" s="1" t="s">
+      <c r="H108" t="s">
         <v>435</v>
-      </c>
-[...1 lines deleted...]
-        <v>436</v>
       </c>
     </row>
     <row r="109" spans="1:8">
       <c r="A109" t="s">
+        <v>436</v>
+      </c>
+      <c r="B109" t="s">
+        <v>9</v>
+      </c>
+      <c r="C109" t="s">
+        <v>43</v>
+      </c>
+      <c r="D109" t="s">
+        <v>414</v>
+      </c>
+      <c r="E109" t="s">
+        <v>415</v>
+      </c>
+      <c r="F109" t="s">
+        <v>129</v>
+      </c>
+      <c r="G109" s="1" t="s">
         <v>437</v>
       </c>
-      <c r="B109" t="s">
-[...14 lines deleted...]
-      <c r="G109" s="1" t="s">
+      <c r="H109" t="s">
         <v>438</v>
-      </c>
-[...1 lines deleted...]
-        <v>439</v>
       </c>
     </row>
     <row r="110" spans="1:8">
       <c r="A110" t="s">
+        <v>439</v>
+      </c>
+      <c r="B110" t="s">
+        <v>9</v>
+      </c>
+      <c r="C110" t="s">
+        <v>47</v>
+      </c>
+      <c r="D110" t="s">
+        <v>414</v>
+      </c>
+      <c r="E110" t="s">
+        <v>415</v>
+      </c>
+      <c r="F110" t="s">
+        <v>48</v>
+      </c>
+      <c r="G110" s="1" t="s">
         <v>440</v>
       </c>
-      <c r="B110" t="s">
-[...14 lines deleted...]
-      <c r="G110" s="1" t="s">
+      <c r="H110" t="s">
         <v>441</v>
-      </c>
-[...1 lines deleted...]
-        <v>442</v>
       </c>
     </row>
     <row r="111" spans="1:8">
       <c r="A111" t="s">
+        <v>442</v>
+      </c>
+      <c r="B111" t="s">
+        <v>9</v>
+      </c>
+      <c r="C111" t="s">
+        <v>52</v>
+      </c>
+      <c r="D111" t="s">
+        <v>414</v>
+      </c>
+      <c r="E111" t="s">
+        <v>415</v>
+      </c>
+      <c r="F111" t="s">
+        <v>124</v>
+      </c>
+      <c r="G111" s="1" t="s">
         <v>443</v>
       </c>
-      <c r="B111" t="s">
-[...14 lines deleted...]
-      <c r="G111" s="1" t="s">
+      <c r="H111" t="s">
         <v>444</v>
-      </c>
-[...1 lines deleted...]
-        <v>445</v>
       </c>
     </row>
     <row r="112" spans="1:8">
       <c r="A112" t="s">
+        <v>445</v>
+      </c>
+      <c r="B112" t="s">
+        <v>9</v>
+      </c>
+      <c r="C112" t="s">
+        <v>56</v>
+      </c>
+      <c r="D112" t="s">
+        <v>414</v>
+      </c>
+      <c r="E112" t="s">
+        <v>415</v>
+      </c>
+      <c r="F112" t="s">
+        <v>382</v>
+      </c>
+      <c r="G112" s="1" t="s">
         <v>446</v>
       </c>
-      <c r="B112" t="s">
-[...14 lines deleted...]
-      <c r="G112" s="1" t="s">
+      <c r="H112" t="s">
         <v>447</v>
-      </c>
-[...1 lines deleted...]
-        <v>448</v>
       </c>
     </row>
     <row r="113" spans="1:8">
       <c r="A113" t="s">
+        <v>448</v>
+      </c>
+      <c r="B113" t="s">
+        <v>9</v>
+      </c>
+      <c r="C113" t="s">
+        <v>60</v>
+      </c>
+      <c r="D113" t="s">
+        <v>414</v>
+      </c>
+      <c r="E113" t="s">
+        <v>415</v>
+      </c>
+      <c r="F113" t="s">
+        <v>61</v>
+      </c>
+      <c r="G113" s="1" t="s">
         <v>449</v>
       </c>
-      <c r="B113" t="s">
-[...14 lines deleted...]
-      <c r="G113" s="1" t="s">
+      <c r="H113" t="s">
         <v>450</v>
-      </c>
-[...1 lines deleted...]
-        <v>451</v>
       </c>
     </row>
     <row r="114" spans="1:8">
       <c r="A114" t="s">
+        <v>451</v>
+      </c>
+      <c r="B114" t="s">
+        <v>9</v>
+      </c>
+      <c r="C114" t="s">
+        <v>65</v>
+      </c>
+      <c r="D114" t="s">
+        <v>414</v>
+      </c>
+      <c r="E114" t="s">
+        <v>415</v>
+      </c>
+      <c r="F114" t="s">
+        <v>255</v>
+      </c>
+      <c r="G114" s="1" t="s">
         <v>452</v>
       </c>
-      <c r="B114" t="s">
-[...14 lines deleted...]
-      <c r="G114" s="1" t="s">
+      <c r="H114" t="s">
         <v>453</v>
-      </c>
-[...1 lines deleted...]
-        <v>454</v>
       </c>
     </row>
     <row r="115" spans="1:8">
       <c r="A115" t="s">
+        <v>454</v>
+      </c>
+      <c r="B115" t="s">
+        <v>9</v>
+      </c>
+      <c r="C115" t="s">
+        <v>69</v>
+      </c>
+      <c r="D115" t="s">
+        <v>414</v>
+      </c>
+      <c r="E115" t="s">
+        <v>415</v>
+      </c>
+      <c r="F115" t="s">
+        <v>39</v>
+      </c>
+      <c r="G115" s="1" t="s">
         <v>455</v>
       </c>
-      <c r="B115" t="s">
-[...14 lines deleted...]
-      <c r="G115" s="1" t="s">
+      <c r="H115" t="s">
         <v>456</v>
-      </c>
-[...1 lines deleted...]
-        <v>457</v>
       </c>
     </row>
     <row r="116" spans="1:8">
       <c r="A116" t="s">
+        <v>457</v>
+      </c>
+      <c r="B116" t="s">
+        <v>9</v>
+      </c>
+      <c r="C116" t="s">
+        <v>73</v>
+      </c>
+      <c r="D116" t="s">
+        <v>414</v>
+      </c>
+      <c r="E116" t="s">
+        <v>415</v>
+      </c>
+      <c r="F116" t="s">
+        <v>255</v>
+      </c>
+      <c r="G116" s="1" t="s">
         <v>458</v>
       </c>
-      <c r="B116" t="s">
-[...14 lines deleted...]
-      <c r="G116" s="1" t="s">
+      <c r="H116" t="s">
         <v>459</v>
-      </c>
-[...1 lines deleted...]
-        <v>460</v>
       </c>
     </row>
     <row r="117" spans="1:8">
       <c r="A117" t="s">
+        <v>460</v>
+      </c>
+      <c r="B117" t="s">
+        <v>9</v>
+      </c>
+      <c r="C117" t="s">
+        <v>78</v>
+      </c>
+      <c r="D117" t="s">
+        <v>414</v>
+      </c>
+      <c r="E117" t="s">
+        <v>415</v>
+      </c>
+      <c r="F117" t="s">
+        <v>142</v>
+      </c>
+      <c r="G117" s="1" t="s">
         <v>461</v>
       </c>
-      <c r="B117" t="s">
-[...14 lines deleted...]
-      <c r="G117" s="1" t="s">
+      <c r="H117" t="s">
         <v>462</v>
-      </c>
-[...1 lines deleted...]
-        <v>463</v>
       </c>
     </row>
     <row r="118" spans="1:8">
       <c r="A118" t="s">
+        <v>463</v>
+      </c>
+      <c r="B118" t="s">
+        <v>9</v>
+      </c>
+      <c r="C118" t="s">
+        <v>83</v>
+      </c>
+      <c r="D118" t="s">
+        <v>414</v>
+      </c>
+      <c r="E118" t="s">
+        <v>415</v>
+      </c>
+      <c r="F118" t="s">
+        <v>34</v>
+      </c>
+      <c r="G118" s="1" t="s">
         <v>464</v>
       </c>
-      <c r="B118" t="s">
-[...14 lines deleted...]
-      <c r="G118" s="1" t="s">
+      <c r="H118" t="s">
         <v>465</v>
-      </c>
-[...1 lines deleted...]
-        <v>466</v>
       </c>
     </row>
     <row r="119" spans="1:8">
       <c r="A119" t="s">
+        <v>466</v>
+      </c>
+      <c r="B119" t="s">
+        <v>9</v>
+      </c>
+      <c r="C119" t="s">
+        <v>87</v>
+      </c>
+      <c r="D119" t="s">
+        <v>414</v>
+      </c>
+      <c r="E119" t="s">
+        <v>415</v>
+      </c>
+      <c r="F119" t="s">
+        <v>39</v>
+      </c>
+      <c r="G119" s="1" t="s">
         <v>467</v>
       </c>
-      <c r="B119" t="s">
-[...14 lines deleted...]
-      <c r="G119" s="1" t="s">
+      <c r="H119" t="s">
         <v>468</v>
-      </c>
-[...1 lines deleted...]
-        <v>469</v>
       </c>
     </row>
     <row r="120" spans="1:8">
       <c r="A120" t="s">
+        <v>469</v>
+      </c>
+      <c r="B120" t="s">
+        <v>9</v>
+      </c>
+      <c r="C120" t="s">
+        <v>91</v>
+      </c>
+      <c r="D120" t="s">
+        <v>414</v>
+      </c>
+      <c r="E120" t="s">
+        <v>415</v>
+      </c>
+      <c r="F120" t="s">
+        <v>196</v>
+      </c>
+      <c r="G120" s="1" t="s">
         <v>470</v>
       </c>
-      <c r="B120" t="s">
-[...14 lines deleted...]
-      <c r="G120" s="1" t="s">
+      <c r="H120" t="s">
         <v>471</v>
-      </c>
-[...1 lines deleted...]
-        <v>472</v>
       </c>
     </row>
     <row r="121" spans="1:8">
       <c r="A121" t="s">
-        <v>473</v>
+        <v>472</v>
       </c>
       <c r="B121" t="s">
         <v>9</v>
       </c>
       <c r="C121" t="s">
-        <v>91</v>
+        <v>95</v>
       </c>
       <c r="D121" t="s">
-        <v>418</v>
+        <v>414</v>
       </c>
       <c r="E121" t="s">
-        <v>419</v>
+        <v>415</v>
       </c>
       <c r="F121" t="s">
         <v>196</v>
       </c>
       <c r="G121" s="1" t="s">
+        <v>473</v>
+      </c>
+      <c r="H121" t="s">
         <v>474</v>
-      </c>
-[...1 lines deleted...]
-        <v>475</v>
       </c>
     </row>
     <row r="122" spans="1:8">
       <c r="A122" t="s">
+        <v>475</v>
+      </c>
+      <c r="B122" t="s">
+        <v>9</v>
+      </c>
+      <c r="C122" t="s">
+        <v>99</v>
+      </c>
+      <c r="D122" t="s">
+        <v>414</v>
+      </c>
+      <c r="E122" t="s">
+        <v>415</v>
+      </c>
+      <c r="F122" t="s">
+        <v>129</v>
+      </c>
+      <c r="G122" s="1" t="s">
         <v>476</v>
       </c>
-      <c r="B122" t="s">
-[...14 lines deleted...]
-      <c r="G122" s="1" t="s">
+      <c r="H122" t="s">
         <v>477</v>
-      </c>
-[...1 lines deleted...]
-        <v>478</v>
       </c>
     </row>
     <row r="123" spans="1:8">
       <c r="A123" t="s">
+        <v>478</v>
+      </c>
+      <c r="B123" t="s">
+        <v>9</v>
+      </c>
+      <c r="C123" t="s">
+        <v>103</v>
+      </c>
+      <c r="D123" t="s">
+        <v>414</v>
+      </c>
+      <c r="E123" t="s">
+        <v>415</v>
+      </c>
+      <c r="F123" t="s">
+        <v>229</v>
+      </c>
+      <c r="G123" s="1" t="s">
         <v>479</v>
       </c>
-      <c r="B123" t="s">
-[...14 lines deleted...]
-      <c r="G123" s="1" t="s">
+      <c r="H123" t="s">
         <v>480</v>
-      </c>
-[...1 lines deleted...]
-        <v>481</v>
       </c>
     </row>
     <row r="124" spans="1:8">
       <c r="A124" t="s">
+        <v>481</v>
+      </c>
+      <c r="B124" t="s">
+        <v>9</v>
+      </c>
+      <c r="C124" t="s">
+        <v>107</v>
+      </c>
+      <c r="D124" t="s">
+        <v>414</v>
+      </c>
+      <c r="E124" t="s">
+        <v>415</v>
+      </c>
+      <c r="F124" t="s">
+        <v>79</v>
+      </c>
+      <c r="G124" s="1" t="s">
         <v>482</v>
       </c>
-      <c r="B124" t="s">
-[...14 lines deleted...]
-      <c r="G124" s="1" t="s">
+      <c r="H124" t="s">
         <v>483</v>
-      </c>
-[...1 lines deleted...]
-        <v>484</v>
       </c>
     </row>
     <row r="125" spans="1:8">
       <c r="A125" t="s">
-        <v>485</v>
+        <v>484</v>
       </c>
       <c r="B125" t="s">
         <v>9</v>
       </c>
       <c r="C125" t="s">
-        <v>107</v>
+        <v>111</v>
       </c>
       <c r="D125" t="s">
-        <v>418</v>
+        <v>414</v>
       </c>
       <c r="E125" t="s">
-        <v>419</v>
+        <v>415</v>
       </c>
       <c r="F125" t="s">
         <v>79</v>
       </c>
       <c r="G125" s="1" t="s">
+        <v>485</v>
+      </c>
+      <c r="H125" t="s">
         <v>486</v>
-      </c>
-[...1 lines deleted...]
-        <v>487</v>
       </c>
     </row>
     <row r="126" spans="1:8">
       <c r="A126" t="s">
-        <v>488</v>
+        <v>487</v>
       </c>
       <c r="B126" t="s">
         <v>9</v>
       </c>
       <c r="C126" t="s">
-        <v>111</v>
+        <v>115</v>
       </c>
       <c r="D126" t="s">
-        <v>418</v>
+        <v>414</v>
       </c>
       <c r="E126" t="s">
-        <v>419</v>
+        <v>415</v>
       </c>
       <c r="F126" t="s">
         <v>79</v>
       </c>
       <c r="G126" s="1" t="s">
+        <v>488</v>
+      </c>
+      <c r="H126" t="s">
         <v>489</v>
-      </c>
-[...1 lines deleted...]
-        <v>490</v>
       </c>
     </row>
     <row r="127" spans="1:8">
       <c r="A127" t="s">
-        <v>491</v>
+        <v>490</v>
       </c>
       <c r="B127" t="s">
         <v>9</v>
       </c>
       <c r="C127" t="s">
-        <v>115</v>
+        <v>119</v>
       </c>
       <c r="D127" t="s">
-        <v>418</v>
+        <v>414</v>
       </c>
       <c r="E127" t="s">
-        <v>419</v>
+        <v>415</v>
       </c>
       <c r="F127" t="s">
         <v>79</v>
       </c>
       <c r="G127" s="1" t="s">
+        <v>491</v>
+      </c>
+      <c r="H127" t="s">
         <v>492</v>
-      </c>
-[...1 lines deleted...]
-        <v>493</v>
       </c>
     </row>
     <row r="128" spans="1:8">
       <c r="A128" t="s">
-        <v>494</v>
+        <v>493</v>
       </c>
       <c r="B128" t="s">
         <v>9</v>
       </c>
       <c r="C128" t="s">
-        <v>119</v>
+        <v>123</v>
       </c>
       <c r="D128" t="s">
-        <v>418</v>
+        <v>414</v>
       </c>
       <c r="E128" t="s">
-        <v>419</v>
+        <v>415</v>
       </c>
       <c r="F128" t="s">
         <v>79</v>
       </c>
       <c r="G128" s="1" t="s">
+        <v>494</v>
+      </c>
+      <c r="H128" t="s">
         <v>495</v>
-      </c>
-[...1 lines deleted...]
-        <v>496</v>
       </c>
     </row>
     <row r="129" spans="1:8">
       <c r="A129" t="s">
-        <v>497</v>
+        <v>496</v>
       </c>
       <c r="B129" t="s">
         <v>9</v>
       </c>
       <c r="C129" t="s">
-        <v>123</v>
+        <v>128</v>
       </c>
       <c r="D129" t="s">
-        <v>418</v>
+        <v>414</v>
       </c>
       <c r="E129" t="s">
-        <v>419</v>
+        <v>415</v>
       </c>
       <c r="F129" t="s">
         <v>79</v>
       </c>
       <c r="G129" s="1" t="s">
+        <v>497</v>
+      </c>
+      <c r="H129" t="s">
         <v>498</v>
-      </c>
-[...1 lines deleted...]
-        <v>499</v>
       </c>
     </row>
     <row r="130" spans="1:8">
       <c r="A130" t="s">
-        <v>500</v>
+        <v>499</v>
       </c>
       <c r="B130" t="s">
         <v>9</v>
       </c>
       <c r="C130" t="s">
-        <v>128</v>
+        <v>133</v>
       </c>
       <c r="D130" t="s">
-        <v>418</v>
+        <v>414</v>
       </c>
       <c r="E130" t="s">
-        <v>419</v>
+        <v>415</v>
       </c>
       <c r="F130" t="s">
         <v>79</v>
       </c>
       <c r="G130" s="1" t="s">
+        <v>500</v>
+      </c>
+      <c r="H130" t="s">
         <v>501</v>
-      </c>
-[...1 lines deleted...]
-        <v>502</v>
       </c>
     </row>
     <row r="131" spans="1:8">
       <c r="A131" t="s">
-        <v>503</v>
+        <v>502</v>
       </c>
       <c r="B131" t="s">
         <v>9</v>
       </c>
       <c r="C131" t="s">
-        <v>133</v>
+        <v>137</v>
       </c>
       <c r="D131" t="s">
-        <v>418</v>
+        <v>414</v>
       </c>
       <c r="E131" t="s">
-        <v>419</v>
+        <v>415</v>
       </c>
       <c r="F131" t="s">
         <v>79</v>
       </c>
       <c r="G131" s="1" t="s">
+        <v>503</v>
+      </c>
+      <c r="H131" t="s">
         <v>504</v>
-      </c>
-[...1 lines deleted...]
-        <v>505</v>
       </c>
     </row>
     <row r="132" spans="1:8">
       <c r="A132" t="s">
+        <v>505</v>
+      </c>
+      <c r="B132" t="s">
+        <v>9</v>
+      </c>
+      <c r="C132" t="s">
+        <v>141</v>
+      </c>
+      <c r="D132" t="s">
+        <v>414</v>
+      </c>
+      <c r="E132" t="s">
+        <v>415</v>
+      </c>
+      <c r="F132" t="s">
         <v>506</v>
-      </c>
-[...13 lines deleted...]
-        <v>79</v>
       </c>
       <c r="G132" s="1" t="s">
         <v>507</v>
       </c>
       <c r="H132" t="s">
         <v>508</v>
       </c>
     </row>
     <row r="133" spans="1:8">
       <c r="A133" t="s">
         <v>509</v>
       </c>
       <c r="B133" t="s">
         <v>9</v>
       </c>
       <c r="C133" t="s">
-        <v>141</v>
+        <v>150</v>
       </c>
       <c r="D133" t="s">
-        <v>418</v>
+        <v>414</v>
       </c>
       <c r="E133" t="s">
-        <v>419</v>
+        <v>415</v>
       </c>
       <c r="F133" t="s">
+        <v>39</v>
+      </c>
+      <c r="G133" s="1" t="s">
         <v>510</v>
       </c>
-      <c r="G133" s="1" t="s">
+      <c r="H133" t="s">
         <v>511</v>
-      </c>
-[...1 lines deleted...]
-        <v>512</v>
       </c>
     </row>
     <row r="134" spans="1:8">
       <c r="A134" t="s">
+        <v>512</v>
+      </c>
+      <c r="B134" t="s">
+        <v>9</v>
+      </c>
+      <c r="C134" t="s">
+        <v>155</v>
+      </c>
+      <c r="D134" t="s">
+        <v>414</v>
+      </c>
+      <c r="E134" t="s">
+        <v>415</v>
+      </c>
+      <c r="F134" t="s">
+        <v>79</v>
+      </c>
+      <c r="G134" s="1" t="s">
         <v>513</v>
       </c>
-      <c r="B134" t="s">
-[...14 lines deleted...]
-      <c r="G134" s="1" t="s">
+      <c r="H134" t="s">
         <v>514</v>
-      </c>
-[...1 lines deleted...]
-        <v>515</v>
       </c>
     </row>
     <row r="135" spans="1:8">
       <c r="A135" t="s">
-        <v>516</v>
+        <v>515</v>
       </c>
       <c r="B135" t="s">
         <v>9</v>
       </c>
       <c r="C135" t="s">
-        <v>155</v>
+        <v>159</v>
       </c>
       <c r="D135" t="s">
-        <v>418</v>
+        <v>414</v>
       </c>
       <c r="E135" t="s">
-        <v>419</v>
+        <v>415</v>
       </c>
       <c r="F135" t="s">
         <v>79</v>
       </c>
       <c r="G135" s="1" t="s">
+        <v>516</v>
+      </c>
+      <c r="H135" t="s">
         <v>517</v>
-      </c>
-[...1 lines deleted...]
-        <v>518</v>
       </c>
     </row>
     <row r="136" spans="1:8">
       <c r="A136" t="s">
+        <v>518</v>
+      </c>
+      <c r="B136" t="s">
+        <v>9</v>
+      </c>
+      <c r="C136" t="s">
+        <v>163</v>
+      </c>
+      <c r="D136" t="s">
+        <v>414</v>
+      </c>
+      <c r="E136" t="s">
+        <v>415</v>
+      </c>
+      <c r="F136" t="s">
         <v>519</v>
-      </c>
-[...13 lines deleted...]
-        <v>79</v>
       </c>
       <c r="G136" s="1" t="s">
         <v>520</v>
       </c>
       <c r="H136" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="137" spans="1:8">
       <c r="A137" t="s">
         <v>522</v>
       </c>
       <c r="B137" t="s">
         <v>9</v>
       </c>
       <c r="C137" t="s">
-        <v>163</v>
+        <v>167</v>
       </c>
       <c r="D137" t="s">
-        <v>418</v>
+        <v>414</v>
       </c>
       <c r="E137" t="s">
-        <v>419</v>
+        <v>415</v>
       </c>
       <c r="F137" t="s">
+        <v>79</v>
+      </c>
+      <c r="G137" s="1" t="s">
         <v>523</v>
       </c>
-      <c r="G137" s="1" t="s">
+      <c r="H137" t="s">
         <v>524</v>
-      </c>
-[...1 lines deleted...]
-        <v>525</v>
       </c>
     </row>
     <row r="138" spans="1:8">
       <c r="A138" t="s">
+        <v>525</v>
+      </c>
+      <c r="B138" t="s">
+        <v>9</v>
+      </c>
+      <c r="C138" t="s">
+        <v>171</v>
+      </c>
+      <c r="D138" t="s">
+        <v>414</v>
+      </c>
+      <c r="E138" t="s">
+        <v>415</v>
+      </c>
+      <c r="F138" t="s">
+        <v>142</v>
+      </c>
+      <c r="G138" s="1" t="s">
         <v>526</v>
       </c>
-      <c r="B138" t="s">
-[...14 lines deleted...]
-      <c r="G138" s="1" t="s">
+      <c r="H138" t="s">
         <v>527</v>
-      </c>
-[...1 lines deleted...]
-        <v>528</v>
       </c>
     </row>
     <row r="139" spans="1:8">
       <c r="A139" t="s">
+        <v>528</v>
+      </c>
+      <c r="B139" t="s">
+        <v>9</v>
+      </c>
+      <c r="C139" t="s">
+        <v>175</v>
+      </c>
+      <c r="D139" t="s">
+        <v>414</v>
+      </c>
+      <c r="E139" t="s">
+        <v>415</v>
+      </c>
+      <c r="F139" t="s">
+        <v>368</v>
+      </c>
+      <c r="G139" s="1" t="s">
         <v>529</v>
       </c>
-      <c r="B139" t="s">
-[...14 lines deleted...]
-      <c r="G139" s="1" t="s">
+      <c r="H139" t="s">
         <v>530</v>
-      </c>
-[...1 lines deleted...]
-        <v>531</v>
       </c>
     </row>
     <row r="140" spans="1:8">
       <c r="A140" t="s">
+        <v>531</v>
+      </c>
+      <c r="B140" t="s">
+        <v>9</v>
+      </c>
+      <c r="C140" t="s">
+        <v>179</v>
+      </c>
+      <c r="D140" t="s">
+        <v>414</v>
+      </c>
+      <c r="E140" t="s">
+        <v>415</v>
+      </c>
+      <c r="F140" t="s">
+        <v>255</v>
+      </c>
+      <c r="G140" s="1" t="s">
         <v>532</v>
       </c>
-      <c r="B140" t="s">
-[...14 lines deleted...]
-      <c r="G140" s="1" t="s">
+      <c r="H140" t="s">
         <v>533</v>
-      </c>
-[...1 lines deleted...]
-        <v>534</v>
       </c>
     </row>
     <row r="141" spans="1:8">
       <c r="A141" t="s">
+        <v>534</v>
+      </c>
+      <c r="B141" t="s">
+        <v>9</v>
+      </c>
+      <c r="C141" t="s">
+        <v>183</v>
+      </c>
+      <c r="D141" t="s">
+        <v>414</v>
+      </c>
+      <c r="E141" t="s">
+        <v>415</v>
+      </c>
+      <c r="F141" t="s">
+        <v>151</v>
+      </c>
+      <c r="G141" s="1" t="s">
         <v>535</v>
       </c>
-      <c r="B141" t="s">
-[...14 lines deleted...]
-      <c r="G141" s="1" t="s">
+      <c r="H141" t="s">
         <v>536</v>
-      </c>
-[...1 lines deleted...]
-        <v>537</v>
       </c>
     </row>
     <row r="142" spans="1:8">
       <c r="A142" t="s">
+        <v>537</v>
+      </c>
+      <c r="B142" t="s">
+        <v>9</v>
+      </c>
+      <c r="C142" t="s">
+        <v>187</v>
+      </c>
+      <c r="D142" t="s">
+        <v>414</v>
+      </c>
+      <c r="E142" t="s">
+        <v>415</v>
+      </c>
+      <c r="F142" t="s">
+        <v>79</v>
+      </c>
+      <c r="G142" s="1" t="s">
         <v>538</v>
       </c>
-      <c r="B142" t="s">
-[...14 lines deleted...]
-      <c r="G142" s="1" t="s">
+      <c r="H142" t="s">
         <v>539</v>
-      </c>
-[...1 lines deleted...]
-        <v>540</v>
       </c>
     </row>
     <row r="143" spans="1:8">
       <c r="A143" t="s">
+        <v>540</v>
+      </c>
+      <c r="B143" t="s">
+        <v>9</v>
+      </c>
+      <c r="C143" t="s">
         <v>541</v>
       </c>
-      <c r="B143" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D143" t="s">
-        <v>418</v>
+        <v>414</v>
       </c>
       <c r="E143" t="s">
-        <v>419</v>
+        <v>415</v>
       </c>
       <c r="F143" t="s">
         <v>79</v>
       </c>
       <c r="G143" s="1" t="s">
         <v>542</v>
       </c>
       <c r="H143" t="s">
         <v>543</v>
       </c>
     </row>
     <row r="144" spans="1:8">
       <c r="A144" t="s">
         <v>544</v>
       </c>
       <c r="B144" t="s">
         <v>9</v>
       </c>
       <c r="C144" t="s">
-        <v>545</v>
+        <v>191</v>
       </c>
       <c r="D144" t="s">
-        <v>418</v>
+        <v>414</v>
       </c>
       <c r="E144" t="s">
-        <v>419</v>
+        <v>415</v>
       </c>
       <c r="F144" t="s">
         <v>79</v>
       </c>
       <c r="G144" s="1" t="s">
+        <v>545</v>
+      </c>
+      <c r="H144" t="s">
         <v>546</v>
-      </c>
-[...1 lines deleted...]
-        <v>547</v>
       </c>
     </row>
     <row r="145" spans="1:8">
       <c r="A145" t="s">
+        <v>547</v>
+      </c>
+      <c r="B145" t="s">
+        <v>9</v>
+      </c>
+      <c r="C145" t="s">
         <v>548</v>
       </c>
-      <c r="B145" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D145" t="s">
-        <v>418</v>
+        <v>414</v>
       </c>
       <c r="E145" t="s">
-        <v>419</v>
+        <v>415</v>
       </c>
       <c r="F145" t="s">
         <v>79</v>
       </c>
       <c r="G145" s="1" t="s">
         <v>549</v>
       </c>
       <c r="H145" t="s">
         <v>550</v>
       </c>
     </row>
     <row r="146" spans="1:8">
       <c r="A146" t="s">
         <v>551</v>
       </c>
       <c r="B146" t="s">
         <v>9</v>
       </c>
       <c r="C146" t="s">
-        <v>552</v>
+        <v>195</v>
       </c>
       <c r="D146" t="s">
-        <v>418</v>
+        <v>414</v>
       </c>
       <c r="E146" t="s">
-        <v>419</v>
+        <v>415</v>
       </c>
       <c r="F146" t="s">
         <v>79</v>
       </c>
       <c r="G146" s="1" t="s">
+        <v>552</v>
+      </c>
+      <c r="H146" t="s">
         <v>553</v>
-      </c>
-[...1 lines deleted...]
-        <v>554</v>
       </c>
     </row>
     <row r="147" spans="1:8">
       <c r="A147" t="s">
+        <v>554</v>
+      </c>
+      <c r="B147" t="s">
+        <v>9</v>
+      </c>
+      <c r="C147" t="s">
+        <v>200</v>
+      </c>
+      <c r="D147" t="s">
+        <v>414</v>
+      </c>
+      <c r="E147" t="s">
+        <v>415</v>
+      </c>
+      <c r="F147" t="s">
+        <v>129</v>
+      </c>
+      <c r="G147" s="1" t="s">
         <v>555</v>
       </c>
-      <c r="B147" t="s">
-[...14 lines deleted...]
-      <c r="G147" s="1" t="s">
+      <c r="H147" t="s">
         <v>556</v>
-      </c>
-[...1 lines deleted...]
-        <v>557</v>
       </c>
     </row>
     <row r="148" spans="1:8">
       <c r="A148" t="s">
-        <v>558</v>
+        <v>557</v>
       </c>
       <c r="B148" t="s">
         <v>9</v>
       </c>
       <c r="C148" t="s">
-        <v>200</v>
+        <v>204</v>
       </c>
       <c r="D148" t="s">
-        <v>418</v>
+        <v>414</v>
       </c>
       <c r="E148" t="s">
-        <v>419</v>
+        <v>415</v>
       </c>
       <c r="F148" t="s">
         <v>129</v>
       </c>
       <c r="G148" s="1" t="s">
+        <v>558</v>
+      </c>
+      <c r="H148" t="s">
         <v>559</v>
-      </c>
-[...1 lines deleted...]
-        <v>560</v>
       </c>
     </row>
     <row r="149" spans="1:8">
       <c r="A149" t="s">
-        <v>561</v>
+        <v>560</v>
       </c>
       <c r="B149" t="s">
         <v>9</v>
       </c>
       <c r="C149" t="s">
-        <v>204</v>
+        <v>208</v>
       </c>
       <c r="D149" t="s">
-        <v>418</v>
+        <v>414</v>
       </c>
       <c r="E149" t="s">
-        <v>419</v>
+        <v>415</v>
       </c>
       <c r="F149" t="s">
         <v>129</v>
       </c>
       <c r="G149" s="1" t="s">
+        <v>561</v>
+      </c>
+      <c r="H149" t="s">
         <v>562</v>
-      </c>
-[...1 lines deleted...]
-        <v>563</v>
       </c>
     </row>
     <row r="150" spans="1:8">
       <c r="A150" t="s">
+        <v>563</v>
+      </c>
+      <c r="B150" t="s">
+        <v>9</v>
+      </c>
+      <c r="C150" t="s">
+        <v>212</v>
+      </c>
+      <c r="D150" t="s">
+        <v>414</v>
+      </c>
+      <c r="E150" t="s">
+        <v>415</v>
+      </c>
+      <c r="F150" t="s">
+        <v>61</v>
+      </c>
+      <c r="G150" s="1" t="s">
         <v>564</v>
       </c>
-      <c r="B150" t="s">
-[...14 lines deleted...]
-      <c r="G150" s="1" t="s">
+      <c r="H150" t="s">
         <v>565</v>
-      </c>
-[...1 lines deleted...]
-        <v>566</v>
       </c>
     </row>
     <row r="151" spans="1:8">
       <c r="A151" t="s">
+        <v>566</v>
+      </c>
+      <c r="B151" t="s">
+        <v>9</v>
+      </c>
+      <c r="C151" t="s">
+        <v>216</v>
+      </c>
+      <c r="D151" t="s">
+        <v>414</v>
+      </c>
+      <c r="E151" t="s">
+        <v>415</v>
+      </c>
+      <c r="F151" t="s">
+        <v>364</v>
+      </c>
+      <c r="G151" s="1" t="s">
         <v>567</v>
       </c>
-      <c r="B151" t="s">
-[...14 lines deleted...]
-      <c r="G151" s="1" t="s">
+      <c r="H151" t="s">
         <v>568</v>
-      </c>
-[...1 lines deleted...]
-        <v>569</v>
       </c>
     </row>
     <row r="152" spans="1:8">
       <c r="A152" t="s">
+        <v>569</v>
+      </c>
+      <c r="B152" t="s">
+        <v>9</v>
+      </c>
+      <c r="C152" t="s">
+        <v>220</v>
+      </c>
+      <c r="D152" t="s">
+        <v>414</v>
+      </c>
+      <c r="E152" t="s">
+        <v>415</v>
+      </c>
+      <c r="F152" t="s">
+        <v>124</v>
+      </c>
+      <c r="G152" s="1" t="s">
         <v>570</v>
       </c>
-      <c r="B152" t="s">
-[...14 lines deleted...]
-      <c r="G152" s="1" t="s">
+      <c r="H152" t="s">
         <v>571</v>
-      </c>
-[...1 lines deleted...]
-        <v>572</v>
       </c>
     </row>
     <row r="153" spans="1:8">
       <c r="A153" t="s">
+        <v>572</v>
+      </c>
+      <c r="B153" t="s">
+        <v>9</v>
+      </c>
+      <c r="C153" t="s">
+        <v>224</v>
+      </c>
+      <c r="D153" t="s">
+        <v>414</v>
+      </c>
+      <c r="E153" t="s">
+        <v>415</v>
+      </c>
+      <c r="F153" t="s">
+        <v>142</v>
+      </c>
+      <c r="G153" s="1" t="s">
         <v>573</v>
       </c>
-      <c r="B153" t="s">
-[...14 lines deleted...]
-      <c r="G153" s="1" t="s">
+      <c r="H153" t="s">
         <v>574</v>
-      </c>
-[...1 lines deleted...]
-        <v>575</v>
       </c>
     </row>
     <row r="154" spans="1:8">
       <c r="A154" t="s">
+        <v>575</v>
+      </c>
+      <c r="B154" t="s">
+        <v>9</v>
+      </c>
+      <c r="C154" t="s">
+        <v>228</v>
+      </c>
+      <c r="D154" t="s">
+        <v>414</v>
+      </c>
+      <c r="E154" t="s">
+        <v>415</v>
+      </c>
+      <c r="F154" t="s">
+        <v>196</v>
+      </c>
+      <c r="G154" s="1" t="s">
         <v>576</v>
       </c>
-      <c r="B154" t="s">
-[...14 lines deleted...]
-      <c r="G154" s="1" t="s">
+      <c r="H154" t="s">
         <v>577</v>
-      </c>
-[...1 lines deleted...]
-        <v>578</v>
       </c>
     </row>
     <row r="155" spans="1:8">
       <c r="A155" t="s">
+        <v>578</v>
+      </c>
+      <c r="B155" t="s">
+        <v>9</v>
+      </c>
+      <c r="C155" t="s">
+        <v>233</v>
+      </c>
+      <c r="D155" t="s">
+        <v>414</v>
+      </c>
+      <c r="E155" t="s">
+        <v>415</v>
+      </c>
+      <c r="F155" t="s">
+        <v>79</v>
+      </c>
+      <c r="G155" s="1" t="s">
         <v>579</v>
       </c>
-      <c r="B155" t="s">
-[...14 lines deleted...]
-      <c r="G155" s="1" t="s">
+      <c r="H155" t="s">
         <v>580</v>
-      </c>
-[...27 lines deleted...]
-        <v>584</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>
@@ -6655,51 +6615,50 @@
     <hyperlink ref="G131" r:id="rId130"/>
     <hyperlink ref="G132" r:id="rId131"/>
     <hyperlink ref="G133" r:id="rId132"/>
     <hyperlink ref="G134" r:id="rId133"/>
     <hyperlink ref="G135" r:id="rId134"/>
     <hyperlink ref="G136" r:id="rId135"/>
     <hyperlink ref="G137" r:id="rId136"/>
     <hyperlink ref="G138" r:id="rId137"/>
     <hyperlink ref="G139" r:id="rId138"/>
     <hyperlink ref="G140" r:id="rId139"/>
     <hyperlink ref="G141" r:id="rId140"/>
     <hyperlink ref="G142" r:id="rId141"/>
     <hyperlink ref="G143" r:id="rId142"/>
     <hyperlink ref="G144" r:id="rId143"/>
     <hyperlink ref="G145" r:id="rId144"/>
     <hyperlink ref="G146" r:id="rId145"/>
     <hyperlink ref="G147" r:id="rId146"/>
     <hyperlink ref="G148" r:id="rId147"/>
     <hyperlink ref="G149" r:id="rId148"/>
     <hyperlink ref="G150" r:id="rId149"/>
     <hyperlink ref="G151" r:id="rId150"/>
     <hyperlink ref="G152" r:id="rId151"/>
     <hyperlink ref="G153" r:id="rId152"/>
     <hyperlink ref="G154" r:id="rId153"/>
     <hyperlink ref="G155" r:id="rId154"/>
-    <hyperlink ref="G156" r:id="rId155"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>