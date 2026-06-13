--- v0 (2026-02-04)
+++ v1 (2026-06-13)
@@ -10,2576 +10,2573 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1528" uniqueCount="717">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1528" uniqueCount="716">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>2296</t>
   </si>
   <si>
     <t>1993</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PELOM</t>
   </si>
   <si>
     <t>Projeto de Emenda à Lei Orgânica Municipal</t>
   </si>
   <si>
     <t>Eduardo Avelino Pereira</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/2296/flash_4203.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/2296/flash_4203.pdf</t>
   </si>
   <si>
     <t>Flash 4203._x000D_
 PROJETO DE EMENDA S/Nº/1993. (PREJUDICADO). Modifica dispositivos constantes no artigo 131 da Lei Orgânica Municipal._x000D_
 Gilberto Wagner Martins Pereira Antunes (Presidente).</t>
   </si>
   <si>
     <t>2301</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>João Hamilton Silveira</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/2301/flash_4204.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/2301/flash_4204.pdf</t>
   </si>
   <si>
     <t>Flash 4204._x000D_
 PROJETO DE EMENDA S/Nº/1993. (RETIRADO). Acrescenta dispositivos à Lei Orgânica do Município. (Artigo 131)._x000D_
 Gilberto Wagner Martins Pereira Antunes (Presidente).</t>
   </si>
   <si>
     <t>2303</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/2303/flash_4205.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/2303/flash_4205.pdf</t>
   </si>
   <si>
     <t>Flash 4205._x000D_
 PROJETO DE EMENDA S/Nº/1993. (RETIRADO). Modifica disposições do artigo 100 da Lei Orgânica do Município._x000D_
 Gilberto Wagner Martins Pereira Antunes (Presidente).</t>
   </si>
   <si>
     <t>2305</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>Executivo Municipal - EXEC</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/2305/flash_4206.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/2305/flash_4206.pdf</t>
   </si>
   <si>
     <t>Flash 4206._x000D_
 PROJETO DE EMENDA S/Nº/1993. (REJEITADO). Acrescenta dispositivos ao artigo 100 da Lei Orgânica Municipal._x000D_
 Gilberto Wagner Martins Pereira Antunes (Presidente).</t>
   </si>
   <si>
     <t>2307</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>José Hélio Guimarães de Carvalho</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/2307/flash_4207.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/2307/flash_4207.pdf</t>
   </si>
   <si>
     <t>Flash 4207._x000D_
 PROJETO DE EMENDA S/Nº/1993. (RETIRADO). Altera dispositivos da Lei Orgânica Municipal. (Parágrafo 2º do artigo 27)._x000D_
 Gilberto Wagner Martins Pereira Antunes (Presidente).</t>
   </si>
   <si>
     <t>1776</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>Projeto de Lei</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/1776/flash_3743.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/1776/flash_3743.pdf</t>
   </si>
   <si>
     <t>Flash 3743._x000D_
 PROJETO DE LEI Nº 08/93. Autoriza o Poder Executivo a celebrar convênio com a Secretaria de Estado da Saúde de Minas Gerais, para a execução de obras ou serviços de interesse do município. (Referente à Lei nº 2.106, de 24/03/1993)._x000D_
 Gilberto Wagner Martins Pereira Antunes (Presidente).</t>
   </si>
   <si>
     <t>1780</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/1780/flash_3744.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/1780/flash_3744.pdf</t>
   </si>
   <si>
     <t>Flash 3744._x000D_
 PROJETO DE LEI Nº 15/93. Autoriza o Poder Executivo a celebrar convênio com a Secretaria de Estado da Agricultura, Pecuária e Abastecimento e a Empresa de Assistência Técnica e Extensão Rural do Estado de Minas Gerais - EMATER/MG, para a implantação do Programa Municipal de Mecanização Agrícola. (Referente à Lei nº 2.112, de 16/04/1993)._x000D_
 Gilberto Wagner Martins Pereira Antunes (Presidente).</t>
   </si>
   <si>
     <t>1788</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/1788/flash_3750.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/1788/flash_3750.pdf</t>
   </si>
   <si>
     <t>Flash 3750._x000D_
 PROJETO DE LEI Nº 56/93. Dispõe sobre a quitação de créditos tributários do município de Montes Claros. Concede favores aos contribuintes do município na quitação de seus débitos. (Referente à Lei nº 2.149, de 04/11/1993)._x000D_
 Gilberto Wagner Martins Pereira Antunes (Presidente).</t>
   </si>
   <si>
     <t>1789</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/1789/flash_7351.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/1789/flash_7351.pdf</t>
   </si>
   <si>
     <t>Flash 3751._x000D_
 PROJETO DE LEI Nº 59/93. Autoriza o Poder Executivo a abrir crédito suplementar no orçamento de 1993 e dá outras providências. (Referente à Lei nº 2.153, de 05/11/1993)._x000D_
 Gilberto Wagner Martins Pereira Antunes (Presidente).</t>
   </si>
   <si>
     <t>1790</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/1790/flash_3752.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/1790/flash_3752.pdf</t>
   </si>
   <si>
     <t>Flash 3752._x000D_
 PROJETO DE LEI Nº 72/93. Autoriza o Poder Executivo a abrir crédito especial no orçamento vigente, para regularizar despesas do exercício anterior. (Referente à Lei nº 2.166, de 29/12/1993)._x000D_
 Gilberto Wagner Martins Pereira Antunes (Presidente).</t>
   </si>
   <si>
     <t>1791</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/1791/flash_3753.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/1791/flash_3753.pdf</t>
   </si>
   <si>
     <t>Flash 3753._x000D_
 PROJETO DE LEI Nº 71/93. Autoriza o Poder Executivo a abrir crédito suplementar no orçamento de 1993 e contém outras providências. (Referente à Lei nº 2.165, de 29/12/1993).  _x000D_
 Gilberto Wagner Martins Pereira Antunes (Presidente).</t>
   </si>
   <si>
     <t>1809</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>MESA DIRETORA - MESA</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/1809/flash_3768.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/1809/flash_3768.pdf</t>
   </si>
   <si>
     <t>Flash 3768._x000D_
 PROJETO DE LEI Nº 35/93. Anula dotação e abre crédito especial no orçamento da Câmara Municipal de Montes Claros. (Referente à Lei nº 2.127, de 04/08/1993)._x000D_
 Gilberto Wagner Martins Pereira (Presidente).</t>
   </si>
   <si>
     <t>1810</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/1810/flash_3769.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/1810/flash_3769.pdf</t>
   </si>
   <si>
     <t>Flash 3769._x000D_
-PROJETO DE LEI Nº 50/1993. Aprova crédito especial no orçamento do Legislativo de Montes Claros, para regularização de despesas com recepções e festividades realizadas pela Câmara, no ano de 1991._x000D_
+PROJETO DE LEI Nº 50/1993. Aprova crédito especial no orçamento do Legislativo de Montes Claros, para regularização de despesas com recepções e festividades realizadas pela Câmara, no ano de 1991. (Referente à Lei nº 2.135, de 22/09/1993)._x000D_
 Gilberto Wagner Martins Pereira (Presidente).</t>
   </si>
   <si>
     <t>1812</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/1812/flash_3771.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/1812/flash_3771.pdf</t>
   </si>
   <si>
     <t>Flash 3771._x000D_
 PROJETO DE LEI Nº 33/93. (REVOGADA). Cria o "Programa Municipal de Adoção de Praças Públicas", por empresas particulares. (Referente à Lei nº 2.122 de 06/07/1993, que foi posteriormente revogada pela Lei nº 3.403, de 02/06/2005).  _x000D_
 Gilberto Wagner Marins Pereira (Presidente).</t>
   </si>
   <si>
     <t>1813</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/1813/flash_3772.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/1813/flash_3772.pdf</t>
   </si>
   <si>
     <t>Flash 3772._x000D_
 PROJETO DE LEI Nº 40/93. (REVOGADA). Altera o artigo 16, da Lei nº 2.097, de 13/01/1993, que alterou o artigo 29 da Lei nº 1.696, de 30/06/1988. Cria o cargo de Gerente de Unidade de Saúde e dá outras providências. (Referente à Lei nº 2.131, de 08/09/1993, que foi posteriormente revogada pela Lei nº 2.891, de 30/04/2001)._x000D_
 Gilberto Wagner Marins Pereira (Presidente).</t>
   </si>
   <si>
     <t>1814</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/1814/flash_3773.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/1814/flash_3773.pdf</t>
   </si>
   <si>
     <t>Flash 3773._x000D_
 PROJETO DE LEI Nº 47/93. Cria o "Estacionamento Rotativo ÁREAZUL" (Área Azul); autoriza o Poder Executivo a abrir concorrência, mediante concessão para administração e exploração do sistema de estacionamento e dá outras providências. (Referente à Lei nº 2.139, de 14/09/1993)._x000D_
 Gilberto Wagner Marins Pereira (Presidente).</t>
   </si>
   <si>
     <t>1826</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>Antônio Eustáquio Gomes</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/1826/flash_3782.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/1826/flash_3782.pdf</t>
   </si>
   <si>
     <t>Flash 3782._x000D_
 PROJETO DE LEI Nº 17/93. Denomina a rua "Gabriel Pereira de Carvalho", que tem seu início na Praça Idalina de Alvarenga, localizada no bairro Clarindo Lopes. (OBS.: Apesar de aprovado, possivelmente este projeto não virou Lei. Há outro projeto com este mesmo tema no flash 3824)._x000D_
 Gilberto Wagner Martins Pereira Antunes (Presidente).</t>
   </si>
   <si>
     <t>1828</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/1828/flash_3783.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/1828/flash_3783.pdf</t>
   </si>
   <si>
     <t>Flash 3783._x000D_
 PROJETO DE LEI Nº 12/93. Denomina o "Conjunto Habitacional Dr. José Corrêa Machado", edificado no bairro Maracanã. (Referente à Lei nº 2.111, de 28/04/1993).   _x000D_
 Gilberto Wagner Martins Pereira Antunes (Presidente).</t>
   </si>
   <si>
     <t>1830</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
     <t>Benedito Paula Said</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/1830/imagem_3784.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/1830/flash_3784.pdf</t>
   </si>
   <si>
     <t>Flash 3784._x000D_
 PROJETO DE LEI Nº 14/93. Denomina vias públicas localizadas no bairro Village do Lago I: rua Rosário Câmara, rua Alcobaça, rua Aloísio Azevedo, rua Santo Hipólito, rua São Estevão, rua do Franciscano, rua Elióterio Silva, rua da Bíblia, rua Coronel Tito Alvarenga, rua Machado de Assis, rua Eloin Lopes e rua Eça de Queiroz. (Referente à Lei nº 2.110, de 24/04/1993)._x000D_
 Gilberto Wagner Martins Pereira Antunes (Presidente).</t>
   </si>
   <si>
     <t>1832</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/1832/flash_3785.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/1832/flash_3785.pdf</t>
   </si>
   <si>
     <t>Flash 3785._x000D_
 PROJETO DE LEI Nº 16/93. Denomina a rua "Herminda Lopes de Figueiredo", localizada no bairro Santa Rita II. (OBS.: Apesar de aprovado, possivelmente este projeto não virou Lei. Há outro projeto com este mesmo tema no flash 3824)._x000D_
 Gilberto Wagner Martins Pereira Antunes (Presidente).</t>
   </si>
   <si>
     <t>1834</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
     <t>Sebastião Wellington Pimenta de Figueiredo</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/1834/imagem_3786.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/1834/flash_3786.pdf</t>
   </si>
   <si>
     <t>Flash 3786._x000D_
 PROJETO DE LEI Nº 26/93. Denomina a rua Maria Alves, localizada no bairro Monte Alegre, popularmente conhecida como rua Guaraciama. (Referente à Lei nº 2.121, de 05/06/1993)._x000D_
 Gilberto Wagner Martins Pereira Antunes (Presidente).</t>
   </si>
   <si>
     <t>1835</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
     <t>Geraldo Corrêa Machado Filho</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/1835/flash_3787.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/1835/flash_3787.pdf</t>
   </si>
   <si>
     <t>Flash 3787._x000D_
 PROJETO DE LEI Nº 29/93. Denomina a rua "Dr. Jair Renault de Castro", localizada no bairro Mangues. (Referente à Lei nº 2.124, de 17/06/1993)._x000D_
 Gilberto Wagner Martins Pereira Antunes (Presidente).</t>
   </si>
   <si>
     <t>1837</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
     <t>José Geraldo de Oliveira</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/1837/flash_3788.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/1837/flash_3788.pdf</t>
   </si>
   <si>
     <t>Flash 3788._x000D_
 PROJETO DE LEI Nº 36/93. Denomina a rua "Marcílio Martins Rego", localizada no bairro Nossa Senhora Aparecida. (Referente à Lei nº 2.140, de 20/10/1993)._x000D_
 Gilberto Wagner Martins Pereira Antunes (Presidente).</t>
   </si>
   <si>
     <t>1839</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
     <t>Ademar de Barros Bicalho</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/1839/flash_3789.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/1839/flash_3789.pdf</t>
   </si>
   <si>
     <t>Flash 3789._x000D_
 PROJETO DE LEI Nº 37/93. Denomina de "Professor Antônio Miranda (Piloto)", o Conjunto Esportivo que integra o Parque Municipal Milton Prates. (Referente à Lei nº 2.143, de 20/10/1993)._x000D_
 Gilberto Wagner Martins Pereira Antunes (Presidente).</t>
   </si>
   <si>
     <t>1841</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
     <t>José Corrêa Machado</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/1841/imagem_3790.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/1841/flash_3790.pdf</t>
   </si>
   <si>
     <t>Flash 3790._x000D_
 PROJETO DE LEI Nº 44/93. Denomina a rua "Osmane Gomes de Oliveira", localizada no bairro Canelas. (Referente à Lei nº 2.142, de 20/10/1993).  _x000D_
 Gilberto Wagner Martins Pereira Antunes (Presidente).</t>
   </si>
   <si>
     <t>1842</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
     <t>José Geraldo Cardoso</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/1842/imagem_3791.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/1842/flash_3791.pdf</t>
   </si>
   <si>
     <t>Flash 3791._x000D_
 PROJETO DE LEI Nº 45/93. Denomina a "Vila Antônio Canela", popularmente conhecida como Favela Curral, localizada no bairro Chiquinho Guimarães. (Referente à Lei nº 2.141, de 20/10/1993)._x000D_
 Gilberto Wagner Martins Pereira Antunes (Presidente).</t>
   </si>
   <si>
     <t>1843</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/1843/flash_3792.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/1843/flash_3792.pdf</t>
   </si>
   <si>
     <t>Flash 3792._x000D_
 PROJETO DE LEI Nº 48/93. Denomina as alamedas "Clemência Farias dos Santos" e "Edgar Pereira Silva", localizadas no bairro São Geraldo I (popularmente conhecidos como becos I e II). (Referente à Lei nº 2.138, de 14/09/1993)._x000D_
 Gilberto Wagner Martins Pereira Antunes (Presidente).</t>
   </si>
   <si>
     <t>1845</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/1845/flash_3793.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/1845/flash_3793.pdf</t>
   </si>
   <si>
     <t>Flash 3793._x000D_
 PROJETO DE LEI Nº 46/93. Denomina as ruas "Lazinho Pimenta", "José Gomes", "Raimundo Chaves", "Cândido Canela" e "Érica Maria Silva", localizadas no Conjunto Habitacional José Carlos de Lima. (Referente à Lei nº 2.136, de 14/09/1993)._x000D_
 Gilberto Wagner Martins Pereira Antunes (Presidente).</t>
   </si>
   <si>
     <t>1846</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/1846/imagem_3794.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/1846/flash_3794.pdf</t>
   </si>
   <si>
     <t>Flash 3794._x000D_
 PROJETO DE LEI Nº 49/93. Denomina a rua "Luiz Ribeiro da Silva", localizada no bairro Dr. Antônio Pimenta. (Referente à Lei nº 2.137, de 14/09/1993)._x000D_
 Gilberto Wagner Martins Pereira Antunes (Presidente).</t>
   </si>
   <si>
     <t>1847</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/1847/flash_3795.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/1847/flash_3795.pdf</t>
   </si>
   <si>
     <t>Flash 3795._x000D_
 PROJETO DE LEI Nº 66/93. Denomina a rua "Gregório Ferreira de Andrade", localizada na Vila Áurea em frente à Igreja Batista Jardim da Esperança; revoga a Lei nº 2.008, de 02/01/1992. (Referente à Lei nº 2.158, de 02/11/1993).  _x000D_
 Gilberto Wagner Martins Pereira Antunes (Presidente).</t>
   </si>
   <si>
     <t>1848</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
     <t>Wilasbar Caldeira</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/1848/flash_3796.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/1848/flash_3796.pdf</t>
   </si>
   <si>
     <t>Flash 3796._x000D_
 PROJETO DE LEI Nº 63/93. Denomina a "Praça Luis Bahia da Silva", localizada no bairro Cintra. (Referente à Lei nº 2.156, de 24/11/1993).  _x000D_
 Gilberto Wagner Martins Pereira Antunes (Presidente).</t>
   </si>
   <si>
     <t>1849</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/1849/flash_3797.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/1849/flash_3797.pdf</t>
   </si>
   <si>
     <t>Flash 3797._x000D_
 PROJETO DE LEI Nº 67/93. Denomina a rua "Arison Marcone Soares", localizada no bairro Village do Lago I. (Referente à Lei nº 2.162, de 21/12/1993)._x000D_
 Gilberto Wagner Martins Pereira Antunes (Presidente).</t>
   </si>
   <si>
     <t>1850</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
     <t>José Vicente Medeiros</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/1850/imagem_3798.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/1850/flash_3798.pdf</t>
   </si>
   <si>
     <t>Flash 3798._x000D_
 PROJETO DE LEI Nº 65/93. Denomina a rua "Pedra Azul", localizada no bairro Dr. Antônio Pimenta. (Referente à Lei nº 2.157, de 02/12/1993)._x000D_
 Gilberto Wagner Martins Pereira Antunes (Presidente).</t>
   </si>
   <si>
     <t>1851</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/1851/imagem_3799.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/1851/flash_3799.pdf</t>
   </si>
   <si>
     <t>Flash 3799._x000D_
 PROJETO DE LEI Nº 76/93. Denomina a rua "Francisco Cardoso", localizada no bairro Dr. João Alves, conhecida popularmente como rua Bahia. (Referente à Lei nº 2.170, de 05/01/1994)._x000D_
 Gilberto Wagner Martins Pereira Antunes (Presidente).</t>
   </si>
   <si>
     <t>1852</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/1852/imagem_3800.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/1852/flash_3800.pdf</t>
   </si>
   <si>
     <t>Flash 3800._x000D_
 PROJETO DE LEI Nº 05/94. Denomina a rua "Nossa Senhora das Vitórias", localizada na Vila Tupã. (Referente à Lei nº 2.173, de 04/03/1994).    _x000D_
 João Hamilton Silveira (Presidente).</t>
   </si>
   <si>
     <t>1860</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/1860/flash_3803.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/1860/flash_3803.pdf</t>
   </si>
   <si>
     <t>Flash 3803._x000D_
 PROJETO DE LEI Nº 23/94. Denomina a rua "Mariana Akiko", localizada no Distrito Industrial, entre as fábricas Fujinor e Coteminas. (Referente à Lei nº 2.186, de 31/03/1994)._x000D_
 João Hamilton Silveira (Presidente).</t>
   </si>
   <si>
     <t>1942</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
     <t>Eurípedes Xavier Souto</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/1942/flash_3880.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/1942/flash_3880.pdf</t>
   </si>
   <si>
     <t>Flash 3880._x000D_
 PROJETO DE LEI Nº 10/93. Institui a meia-entrada para estudantes, em estabelecimentos que proporcionem lazer e entretenimento. (Referente à Lei nº 2.113, de 02/04/1993).     _x000D_
 Gilberto Wagner Martins Pereira Antunes (Presidente).</t>
   </si>
   <si>
     <t>1945</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/1945/flash_3881.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/1945/flash_3881.pdf</t>
   </si>
   <si>
     <t>Flash 3881._x000D_
 PROJETO DE LEI Nº 19/93. (REVOGADA). Dispõe sobre a aplicação de multas por infrações ao Código de Obras do Município de Montes Claros. (Referente à Lei nº 2.116 de 18/05/1993, que foi posteriormente revogada pela Lei nº 3.031, de 06/07/2002).      _x000D_
 Gilberto Wagner Martins Pereira Antunes (Presidente).</t>
   </si>
   <si>
     <t>1947</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/1947/flash_3882.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/1947/flash_3882.pdf</t>
   </si>
   <si>
     <t>Flash 3882._x000D_
 PROJETO DE LEI Nº 18/93. Institui o Programa de Orientação e Assistência ao Planejamento Familiar e contêm outras providências._x000D_
 Gilberto Wagner Martins Pereira Antunes (Presidente).</t>
   </si>
   <si>
     <t>1948</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/1948/flash_3883.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/1948/flash_3883.pdf</t>
   </si>
   <si>
     <t>Flash 3883._x000D_
 PROJETO DE LEI Nº 25/93. Autoriza o Município de Montes Claros a fazer doação à Companhia Energética de Minas Gerais - CEMIG, dos materiais e equipamentos utilizados nas instalações elétricas de praças públicas da cidade. (Referente à Lei nº 2.120, de 01/06/1993).           _x000D_
 Gilberto Wagner Martins Pereira Antunes (Presidente).</t>
   </si>
   <si>
     <t>1949</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
     <t>Antônio Carlos Câmara</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/1949/flash_3884.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/1949/flash_3884.pdf</t>
   </si>
   <si>
     <t>Flash 3884._x000D_
 PROJETO DE LEI Nº 28/93. Institui a obrigatoriedade de se afixar placa ou cartaz que contenha a sigla e telefone do PROCON, em estabelecimentos comerciais e de prestação de serviços, e dá outras providências. (Referente à Lei nº 2.125, de 17/06/1993)._x000D_
 Gilberto Wagner Martins Pereira Antunes (Presidente).</t>
   </si>
   <si>
     <t>1950</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
     <t>Gil Pereira</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/1950/flash_3885.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/1950/flash_3885.pdf</t>
   </si>
   <si>
     <t>Flash 3885._x000D_
 PROJETO DE LEI Nº 30/93. Autoriza a veiculação de anúncios publicitários em veículos utilizados no serviço de transporte individual de passageiros (táxis), e dá outras providências._x000D_
 Gilberto Wagner Martins Pereira Antunes (Presidente).</t>
   </si>
   <si>
     <t>1954</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
     <t>Sebastião Ildeu Maia</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/1954/flash_3886.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/1954/flash_3886.pdf</t>
   </si>
   <si>
     <t>Flash 3886._x000D_
 PROJETO DE LEI Nº 39/93. Dispõe sobre atendimento, para exames biométricos, aos alunos da rede oficial de ensino. (Referente à Lei nº 2.132, de 08/09/1993).  _x000D_
 Gilberto Wagner Martins Pereira Antunes (Presidente).</t>
   </si>
   <si>
     <t>1962</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/1962/flash_3887.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/1962/flash_3887.pdf</t>
   </si>
   <si>
     <t>Flash 3887._x000D_
 PROJETO DE LEI Nº 51/93. Referenda termo de cessão de uso firmado entre o Estado de Minas Gerais, através do Gabinete Militar do Governador e a Prefeitura Municipal de Montes Claros, visando o empréstimo de um conjunto motor-compressor, para ser utilizado na localidade de Estreito, Distrito de Miralta. (Referente à Lei nº 2.145, de 20/10/1993).            _x000D_
 Gilberto Wagner Martins Pereira Antunes (Presidente).</t>
   </si>
   <si>
     <t>1963</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/1963/flash_3888.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/1963/flash_3888.pdf</t>
   </si>
   <si>
     <t>Flash 3888._x000D_
 PROJETO DE LEI Nº 60/93. Dispõe sobre a instituição  do Programa de Atenção Integral à Criança e ao Adolescente - PROMAICA, e dá outras providências. (Referente à Lei nº 2.152, de 05/11/1993).       _x000D_
 Gilberto Wagner Martins Pereira Antunes (Presidente).</t>
   </si>
   <si>
     <t>1965</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/1965/flash_3889.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/1965/flash_3889.pdf</t>
   </si>
   <si>
     <t>Flash 3889._x000D_
 PROJETO DE LEI Nº 68/93. Dispõe sobre a construção e adaptação de equipamentos destinados a atender portadores de deficiências físicas. (OBS.: Apesar de aprovado, possivelmente este projeto não virou Lei. Posteriormente, outro projeto com o mesmo assunto, foi tramitado e aprovado na Câmara, referente à Lei nº 2.704, de 20/04/1999 - ver flash 4609)._x000D_
 Gilberto Wagner Martins Pereira Antunes (Presidente).</t>
   </si>
   <si>
     <t>1967</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
     <t>José Maria Saraiva</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/1967/flash_3890.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/1967/flash_3890.pdf</t>
   </si>
   <si>
     <t>Flash 3890._x000D_
 PROJETO DE LEI Nº 74/93. Institui a Campanha Educativa de Limpeza Pública. (Referente à Lei nº 2.169, de 05/01/1994).          _x000D_
 Gilberto Wagner Martins Pereira Antunes (Presidente).</t>
   </si>
   <si>
     <t>1969</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>Antônio Augusto Veloso</t>
-[...2 lines deleted...]
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/1969/flash_3891.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/1969/flash_3891.pdf</t>
   </si>
   <si>
     <t>Flash 3891._x000D_
 PROJETO DE LEI Nº 06/94. Dispõe sobre a colocação de placas indicativas com a nomenclatura das ruas do município, por empresas privadas, e dá outras providências. (Referente à Lei nº 2.193, de 05/04/1994)._x000D_
 Gilberto Wagner Martins Pereira Antunes (Presidente).</t>
   </si>
   <si>
     <t>2030</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/2030/flash_3908.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/2030/flash_3908.pdf</t>
   </si>
   <si>
     <t>Flash 3908._x000D_
 PROJETO DE LEI Nº 61/93. Cria escolas de 1ª a 4ª  e de 1ª a 8ª séries e faz extensão de séries em escolas de ensino fundamental até 8ª série: Escolas Municipais: Zizinha Ribeiro, no Morada do Sol; José Gonçalves da Silva, na Fazenda Furadinho; Elvira Alves Durães, na Fazenda Mato Seco; Antônio Rodrigues da Silva, na Fazenda Matos; Rosental Miranda, em Monte Sião; Afonso Salgado, na Vila Atlântida; Dr. Crisantino Borém, no bairro Nossa Senhora das Graças; Eloim Lopes de Souza, no Village do Lago; Professora Maria de Lourdes Pinheiro, no Independência; Professora Neide Melo Franco, na Vila Anália; Mestra Fininha, no Cyro dos Anjos; Geraldo Pereira de Souza, no Monte Carmelo. Modifica a denominação das Escolas: Pradinho, Riacho Fundo e Campo da Serra. Passam a denominar: Dr. Daniel Pereira de Carvalho, Professor Roberto Pereira da Fonseca e Rosalina Peres Rocha, respectivamente. (Referente à Lei nº 2.154, de 22/11/1993)._x000D_
 Gilberto Wagner Martins Pereira Antunes (Presidente).</t>
   </si>
   <si>
     <t>2048</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/2048/flash_3919.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/2048/flash_3919.pdf</t>
   </si>
   <si>
     <t>Flash 3919._x000D_
-PROJETO DE LEI Nº 05/93. Desafeta terrenos pertencentes ao município, localizados na Vila Campos, transfere-os ao patrimônio disponível e autoriza o Poder Executivo a permutá-los por terrenos de propriedade da empresa "Majoritária Empreendimentos Imobiliários", onde se acha edificado o Centro de Atenção à Criança – CIAC, da Vila Campos._x000D_
+PROJETO DE LEI Nº 05/93. Desafeta terrenos pertencentes ao município, localizados na Vila Campos, transfere-os ao patrimônio disponível e autoriza o Poder Executivo a permutá-los por terrenos de propriedade da empresa "Majoritária Empreendimentos Imobiliários", onde se acha edificado o Centro de Atenção à Criança – CIAC, da Vila Campos. (Referente à Lei nº 2.105, de 24/03/1993)._x000D_
 Gilberto Wagner Martins Pereira Antunes (Presidente).</t>
   </si>
   <si>
     <t>2050</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/2050/flash_3920.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/2050/flash_3920.pdf</t>
   </si>
   <si>
     <t>Flash 3920._x000D_
-PROJETO DE LEI Nº 06/93. Desafeta áreas de terreno de suas características de bem de uso comum do povo, autoriza a sua transferência ao patrimônio disponível do Município e dá outras providências. (Áreas localizados na Vila Campos, destinadas à ampliação/anexação ao terreno onde está sendo construído o Centro Integrado de Assistência à Criança – CIAC, da Vila Campos)._x000D_
+PROJETO DE LEI Nº 06/93. Desafeta áreas de terreno de suas características de bem de uso comum do povo, autoriza a sua transferência ao patrimônio disponível do Município e dá outras providências. (Áreas localizados na Vila Campos, destinadas à ampliação/anexação ao terreno onde está sendo construído o Centro Integrado de Assistência à Criança – CIAC, da Vila Campos). (Referente à Lei nº 2.104, de 24/03/1993)._x000D_
 Gilberto Wagner Martins Pereira Antunes (Presidente).</t>
   </si>
   <si>
     <t>2052</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/2052/flash_3921.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/2052/flash_3921.pdf</t>
   </si>
   <si>
     <t>Flash 3921._x000D_
-PROJETO DE LEI Nº 09/93. Desafeta imóveis de suas características de bens de uso comum e autoriza suas alienações. (Terreno de 2.711,19 m² ocupado pela Marcenaria e Carpintaria Municipal, no alinhamento da rua Joviniano Ramos e dos terrenos da CODEVASF)._x000D_
+PROJETO DE LEI Nº 09/93. Desafeta imóveis de suas características de bens de uso comum e autoriza suas alienações. (Terreno de 2.711,19 m² ocupado pela Marcenaria e Carpintaria Municipal, no alinhamento da rua Joviniano Ramos e dos terrenos da CODEVASF). (Referente à Lei nº 2.107, de 26/03/1993)._x000D_
 Gilberto Wagner Martins Pereira Antunes (Presidente).</t>
   </si>
   <si>
     <t>2053</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/2053/flash_3922.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/2053/flash_3922.pdf</t>
   </si>
   <si>
     <t>Flash 3922._x000D_
 PROJETO DE LEI Nº 43/93. Desafeta imóveis de suas características de bens de uso comum do povo, autoriza suas transferências ao patrimônio disponível do Município e faz doações à pessoas carentes. (Terrenos localizados na Vila Francisco Peres, com áreas de 247,00 e 143,30 m²)._x000D_
 Gilberto Wagner Martins Pereira Antunes (Presidente).</t>
   </si>
   <si>
     <t>2055</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/2055/flash_3923.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/2055/flash_3923.pdf</t>
   </si>
   <si>
     <t>Flash 3923._x000D_
 PROJETO DE LEI Nº 54/93. Autoriza o Poder Executivo a abrir concorrência para a alienação de bem imóvel de propriedade do município de Montes Claros, a conceder direito real de uso e dá outras providências. (Parte do terreno do Cimentão, com área de 1.102,50 m²). (Referente à Lei nº 2.148, de 06/10/1993)._x000D_
 Gilberto Wagner Martins Pereira Antunes (Presidente).</t>
   </si>
   <si>
     <t>2067</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/2067/flash_4117.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/2067/flash_4117.pdf</t>
   </si>
   <si>
     <t>Flash 4117._x000D_
 PROJETO DE LEI S/Nº/1993. (NÃO VOTADO). Altera dispositivos da Lei nº 1.935, de 15/05/1991, que dispõe sobre a Política Municipal de Atendimento dos Direitos da Criança e do Adolescente._x000D_
 Gilberto Wagner Martins Pereira Antunes (Presidente).</t>
   </si>
   <si>
     <t>2069</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/2069/flash_4118.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/2069/flash_4118.pdf</t>
   </si>
   <si>
     <t>Flash 4118._x000D_
 PROJETO DE LEI S/Nº/1993. (RETIRADO). Altera dispositivos da Lei nº 1.889, de 28/12/1990, que dispõe sobre o Código Tributário do Município._x000D_
 Gilberto Wagner Martins Pereira Antunes (Presidente).</t>
   </si>
   <si>
     <t>2074</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/2074/flash_3934.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/2074/flash_3934.pdf</t>
   </si>
   <si>
     <t>Flash 3934._x000D_
-PROJETO DE LEI Nº 03/93. Dispõe sobre isenção do Imposto Predial e Territorial Urbano - IPTU, para determinados tipos de construção._x000D_
+PROJETO DE LEI Nº 03/93. Dispõe sobre isenção do Imposto Predial e Territorial Urbano - IPTU, para determinados tipos de construção. (Referente à Lei nº 2.098, de 13/04/1993)._x000D_
 Gilberto Wagner Martins Pereira Antunes (Presidente).</t>
   </si>
   <si>
     <t>2085</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/2085/flash_3941.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/2085/flash_3941.pdf</t>
   </si>
   <si>
     <t>Flash 3941._x000D_
 PROJETO DE LEI Nº 20/93. Concede incentivos temporários aos proprietários de loteamentos situados na área urbana do município de Montes Claros. (Referente à Lei nº 2.117, de 18/05/1993)._x000D_
 Gilberto Wagner Martins Pereira Antunes (Presidente).</t>
   </si>
   <si>
     <t>2097</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/2097/flash_3949.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/2097/flash_3949.pdf</t>
   </si>
   <si>
     <t>Flash 3949._x000D_
 PROJETO DE LEI Nº 01/93. (REVOGADA). Altera dispositivos da Lei nº 1.696, de 30/06/1988 – Extingue, cria e modifica Secretárias e dá outras providências. (Referente à Lei nº 2.097 de 13/01/1993, que foi posteriormente revogada pela Lei nº 2.891, de 30/04/2001).           _x000D_
 Gilberto Wagner Martins Pereira Antunes (Presidente).</t>
   </si>
   <si>
     <t>2098</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/2098/flash_3950.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/2098/flash_3950.pdf</t>
   </si>
   <si>
     <t>Flash 3950._x000D_
 PROJETO DE LEI Nº 02/93. (REVOGADA). Altera a forma de recrutamento do Chefe da Divisão e do Chefe de Seção prevista no Anexo VII – D da Lei nº 2.020, de 14/04/1992. (Referente à Lei nº 2.099 de 13/01/1993, que foi posteriormente revogada pela Lei nº 2.891, de 30/04/2001).            _x000D_
 Gilberto Wagner Martins Pereira Antunes (Presidente).</t>
   </si>
   <si>
     <t>2099</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/2099/flash_3951.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/2099/flash_3951.pdf</t>
   </si>
   <si>
     <t>Flash 3951._x000D_
 PROJETO DE LEI Nº 04/93. (REVOGADA). Altera o Anexo I, da Lei nº 2.020, de 14/04/1992, que dispõe sobre o quadro de pessoal da Prefeitura de Montes Claros (cargos comissionados). (Referente à Lei nº 2.100, de 13/01/1993, que foi automaticamente revogada conforme Lei nº 3.174, de 23/12/2003).             _x000D_
 Gilberto Wagner Martins Pereira Antunes (Presidente).</t>
   </si>
   <si>
     <t>2100</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/2100/flash_3952.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/2100/flash_3952.pdf</t>
   </si>
   <si>
     <t>Flash 3952._x000D_
 PROJETO DE LEI Nº 22/93. Revoga as Leis nº 2.038, de 21/05/1992 e nº 2.092, de 15/12/1992, que dispõem sobre a Zona de Contenção de Verticalização do município de Montes Claros. (Referente à Lei nº 2.115, de 18/05/1993).              _x000D_
 Gilberto Wagner Martins Pereira Antunes (Presidente).</t>
   </si>
   <si>
     <t>2101</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/2101/flash_3953.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/2101/flash_3953.pdf</t>
   </si>
   <si>
     <t>Flash 3953._x000D_
-PROJETO DE LEI Nº 11/93. Altera, acrescenta e revoga dispositivos da nº Lei 1.935, de 15/05/1991, que dispõe sobre a Política Municipal de Atendimento dos Direitos da Criança e do Adolescente._x000D_
+PROJETO DE LEI Nº 11/93. Altera, acrescenta e revoga dispositivos da nº Lei 1.935, de 15/05/1991, que dispõe sobre a Política Municipal de Atendimento dos Direitos da Criança e do Adolescente. (Referente à Lei nº 2.109, de 28/04/1993)._x000D_
 Gilberto Wagner Martins Pereira Antunes (Presidente).</t>
   </si>
   <si>
     <t>2102</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/2102/flash_3954.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/2102/flash_3954.pdf</t>
   </si>
   <si>
     <t>Flash 3954._x000D_
 PROJETO DE LEI Nº 21/93. Altera os incisos II e III do artigo 10º da Lei nº 1.590, de 03/01/1986, que dispõe sobre loteamentos. (Referente à Lei nº 2.114, de 14/05/1993).  _x000D_
 Gilberto Wagner Martins Pereira Antunes (Presidente).</t>
   </si>
   <si>
     <t>2103</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/2103/flash_3955.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/2103/flash_3955.pdf</t>
   </si>
   <si>
     <t>Flash 3955._x000D_
 PROJETO DE LEI Nº 42/93. (REVOGADA). Altera incisos VI, do artigo 56; III, do artigo 62; acrescenta inciso X ao artigo 65 e revoga o parágrafo 2º do artigo 7º e o artigo 75; e modifica o parágrafo único do artigo 65, da Lei nº 2.101, de 14/01/1993, que dispõe sobre o Instituto de Previdência de Montes Claros (PREVMOC). (Referente à Lei nº 2.130, de 08/09/1993, que foi posteriormente revogada pela Lei Complementar nº 02, de 23/06/2005)._x000D_
 Gilberto Wagner Martins Pereira Antunes (Presidente).</t>
   </si>
   <si>
     <t>2104</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/2104/flash_3956.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/2104/flash_3956.pdf</t>
   </si>
   <si>
     <t>Flash 3956._x000D_
 PROJETO DE LEI Nº 38/93. Revoga a Lei nº 1.781, de 01/06/1989, que dispõe sobre a doação de terreno à Instituição Espírita de Caridade Nosso Lar. (Referente à Lei nº 2.133, de 08/09/1993)._x000D_
 Gilberto Wagner Martins Pereira Antunes (Presidente).</t>
   </si>
   <si>
     <t>2105</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/2105/flash_3957.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/2105/flash_3957.pdf</t>
   </si>
   <si>
     <t>Flash 3957._x000D_
-PROJETO DE LEI Nº 62/93. Altera, acrescenta e revoga dispositivos da Lei nº 1.889, de 28/12/1990, que dispõe sobre o Código Tributário Municipal._x000D_
+PROJETO DE LEI Nº 62/93. Altera, acrescenta e revoga dispositivos da Lei nº 1.889, de 28/12/1990, que dispõe sobre o Código Tributário Municipal. (Referente à Lei nº 2.160, de 06/12/1993)._x000D_
 Gilberto Wagner Martins Pereira Antunes (Presidente).</t>
   </si>
   <si>
     <t>2106</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/2106/flash_3958.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/2106/flash_3958.pdf</t>
   </si>
   <si>
     <t>Flash 3958._x000D_
 PROJETO DE LEI Nº 73/93. Altera dispositivos da Lei nº 946, de 02/07/1971 e da Lei nº 1.135, de 18/11/1977, que dispõem sobre a autarquia Estádio Montes Claros (Mocão), localizado no bairro Delfino Magalhães. (Referente à Lei nº 2.167 de 05/01/1994).    _x000D_
 Gilberto Wagner Martins Pereira Antunes (Presidente).</t>
   </si>
   <si>
     <t>2137</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/2137/flash_3981.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/2137/flash_3981.pdf</t>
   </si>
   <si>
     <t>Flash 3981._x000D_
 PROJETO DE LEI Nº 32/93. Dispõe sobre normas aplicáveis ao transporte coletivo urbano do município de Montes Claros. (Referente à Lei nº 2.129, de 09/08/1993).         _x000D_
 Gilberto Wagner Martins Pereira Antunes (Presidente).</t>
   </si>
   <si>
     <t>2138</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/2138/flash_3982.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/2138/flash_3982.pdf</t>
   </si>
   <si>
     <t>Flash 3982._x000D_
 PROJETO DE LEI Nº 52/93. Dispõe sobre normas para instalação de casas de jogos eletrônicos no município de Montes Claros. (Referente à Lei nº 2.147, de 06/10/1993)._x000D_
 Gilberto Wagner Martins Pereira Antunes (Presidente).</t>
   </si>
   <si>
     <t>2142</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
     <t>Ivan José Lopes</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/2142/flash_4139.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/2142/flash_4139.pdf</t>
   </si>
   <si>
     <t>Flash 4139._x000D_
 PROJETO DE LEI S/Nº/1993. (PREJUDICADO). Denomina a avenida "Propécio Avelino Peito", localizada na Vila Ipiranga._x000D_
 Gilberto Wagner Martins Pereira Antunes (Presidente).</t>
   </si>
   <si>
     <t>2143</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/2143/flash_4140.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/2143/flash_4140.pdf</t>
   </si>
   <si>
     <t>Flash 4140._x000D_
 PROJETO DE LEI S/Nº/1993. (RETIRADO). Autoriza o Poder Executivo de Montes Claros a firmar convênios com o Governo do Estado de Minas Gerais e outras entidades, para a execução de obras e serviços que visem o interesse do município._x000D_
 Gilberto Wagner Martins Pereira Antunes (Presidente).</t>
   </si>
   <si>
     <t>2144</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/2144/flash_3983.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/2144/flash_3983.pdf</t>
   </si>
   <si>
     <t>Flash 3983._x000D_
 PROJETO DE LEI Nº 55/93. Dispõe sobre normas para comercialização do spray de tinta, tinner e cola de sapateiro no município de Montes Claros. (Referente à Lei nº 2.144, de 15/10/1993)._x000D_
 Gilberto Wagner Martins Pereira Antunes (Presidente).</t>
   </si>
   <si>
     <t>2145</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/2145/flash_4141.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/2145/flash_4141.pdf</t>
   </si>
   <si>
     <t>Flash 4141._x000D_
 PROJETO DE LEI S/Nº/1993. (REJEITADO). Dispõe sobre gratuidade no serviço de transporte coletivo urbano para os acompanhantes de deficientes físicos._x000D_
 Gilberto Wagner Martins Pereira Antunes (Presidente).</t>
   </si>
   <si>
     <t>2155</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/2155/flash_3993.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/2155/flash_3993.pdf</t>
   </si>
   <si>
     <t>Flash 3993._x000D_
 PROJETO DE LEI Nº 31/93. Dispõe sobre as diretrizes orçamentárias do município de Montes Claros, para o exercício financeiro de 1994, e dá outras providências. (Referente à Lei nº 2.126, de 14/07/1993)._x000D_
 Gilberto Wagner Martins Pereira Antunes (Presidente).</t>
   </si>
   <si>
     <t>2156</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/2156/flash_3994.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/2156/flash_3994.pdf</t>
   </si>
   <si>
     <t>Flash 3994._x000D_
 PROJETO DE LEI S/Nº/1993. Estima a receita e fixa a despesa do Município de Montes Claros, para o exercício financeiro de 1994. (Referente à Lei nº 2.161, de 14/12/1993)._x000D_
 Gilberto Wagner Martins Pereira Antunes (Presidente).</t>
   </si>
   <si>
     <t>2158</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/2158/flash_4144.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/2158/flash_4144.pdf</t>
   </si>
   <si>
     <t>Flash 4144._x000D_
 PROJETO DE LEI S/Nº/1993. (REJEITADO). Autoriza o Poder Executivo a adquirir veículos ambulâncias, para atendimento às comunidades da zona rural de Montes Claros._x000D_
 Gilberto Wagner Martins Pereira Antunes (Presidente).</t>
   </si>
   <si>
     <t>2162</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/2162/flash_4142.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/2162/flash_4142.pdf</t>
   </si>
   <si>
     <t>Flash 4142._x000D_
 PROJETO DE LEI S/Nº/1993. (RETIRADO). Institui o Programa de Orientação e Assistência ao Planejamento Familiar e contém outras providências._x000D_
 Gilberto Wagner Martins Pereira Antunes (Presidente).</t>
   </si>
   <si>
     <t>2165</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/2165/flash_4143.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/2165/flash_4143.pdf</t>
   </si>
   <si>
     <t>Flash 4143._x000D_
 PROJETO DE LEI S/Nº/1993. (RETIRADO). Dispõe sobre normas para instalação de Casas de Jogos Eletrônicos no município de Montes Claros._x000D_
 Gilberto Wagner Martins Pereira Antunes (Presidente).</t>
   </si>
   <si>
     <t>2168</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/2168/flash_4003.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/2168/flash_4003.pdf</t>
   </si>
   <si>
     <t>Flash 4003._x000D_
-PROJETO DE LEI Nº 64/93. Autoriza o Poder Executivo a contratar parcelamento de dívida para com o Fundo de Garantia por Tempo de Serviço - FGTS e dá outras providências._x000D_
+PROJETO DE LEI Nº 64/93. Autoriza o Poder Executivo a contratar parcelamento de dívida para com o Fundo de Garantia por Tempo de Serviço - FGTS e dá outras providências. (Referente à Lei nº 2.155, de 23/11/1993)._x000D_
 Gilberto Wagner Martins Pereira Antunes (Presidente).</t>
   </si>
   <si>
     <t>2169</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/2169/flash_4004.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/2169/flash_4004.pdf</t>
   </si>
   <si>
     <t>Flash 4004._x000D_
 PROJETO DE LEI S/Nº/1993. Dispõe sobre o Plano Plurianual do Município de Montes Claros, para o período de 1994 a 1997. (Referente à Lei nº 2.159, de 30/11/1993)._x000D_
 Gilberto Wagner Martins Pereira Antunes (Presidente).</t>
   </si>
   <si>
     <t>2170</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/2170/flash_4005.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/2170/flash_4005.pdf</t>
   </si>
   <si>
     <t>Flash 4005._x000D_
-PROJETO DE LEI Nº 13/93. Autoriza o Poder Executivo a aplicar as eventuais disponibilidades de caixa do Município de Montes Claros._x000D_
+PROJETO DE LEI Nº 13/93. Autoriza o Poder Executivo a aplicar as eventuais disponibilidades de caixa do Município de Montes Claros. (Referente à Lei nº 2.108, de 16/04/1993)._x000D_
 Gilberto Wagner Martins Pereira Antunes (Presidente).</t>
   </si>
   <si>
     <t>2172</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/2172/flash_4145.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/2172/flash_4145.pdf</t>
   </si>
   <si>
     <t>Flash 4145._x000D_
 PROJETO DE LEI S/Nº/1993. (PREJUDICADO). Dá nova redação ao artigo 197, seus parágrafos e incisos; revoga os artigos 198 e 199 da Lei nº 1.091, de 23/07/1976; e contém outras providências. (Dispõe sobre Medidas de Polícia Administrativa do Município - Código de Posturas)._x000D_
 Gilberto Wagner Martins Pereira Antunes (Presidente).</t>
   </si>
   <si>
     <t>2175</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/2175/flash_4146.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/2175/flash_4146.pdf</t>
   </si>
   <si>
     <t>Flash 4146._x000D_
 PROJETO DE LEI S/Nº/1993. (RETIRADO). Dispõe sobre normas relacionadas ao funcionamento das Agências Bancárias do município de Montes Claros._x000D_
 Gilberto Wagner Martins Pereira Antunes (Presidente).</t>
   </si>
   <si>
     <t>2177</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/2177/flash_4147.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/2177/flash_4147.pdf</t>
   </si>
   <si>
     <t>Flash 4147._x000D_
 PROJETO DE LEI S/Nº/1993. (SOBRESTADO). Autoriza a atualização monetária dos recursos orçamentários da receita e despesa, da Lei Orçamentária nº 2.161, de 14/12/1993._x000D_
 Gilberto Wagner Martins Pereira Antunes (Presidente).</t>
   </si>
   <si>
     <t>2187</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/2187/flash_4016.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/2187/flash_4016.pdf</t>
   </si>
   <si>
     <t>Flash 4016._x000D_
-PROJETO DE LEI Nº 07/93. Reajusta vencimentos dos servidores municipais, em cargos administrativos, técnicos, operacionais, da área de Educação e comissionados, referentes aos meses de outubro, novembro, dezembro de 1992 e janeiro de 1993._x000D_
+PROJETO DE LEI Nº 07/93. Reajusta vencimentos dos servidores municipais, em cargos administrativos, técnicos, operacionais, da área de Educação e comissionados, referentes aos meses de outubro, novembro, dezembro de 1992 e janeiro de 1993. (Referente à Lei nº 2.103, de 03/03/1993)._x000D_
 Gilberto Wagner Martins Pereira Antunes (Presidente).</t>
   </si>
   <si>
     <t>2191</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/2191/flash_4017.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/2191/flash_4017.pdf</t>
   </si>
   <si>
     <t>Flash 4017._x000D_
 PROJETO DE LEI Nº 23/93. Reajusta os vencimentos dos servidores municipais de Montes Claros, em cargos administrativos, técnicos, operacionais, da educação, comissionados, inativos e ativos e dá outras providências. (Referente à Lei nº 2.118, de 21/05/1993)._x000D_
 Gilberto Wagner Martins Pereira Antunes (Presidente).</t>
   </si>
   <si>
     <t>2193</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/2193/flash_4018.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/2193/flash_4018.pdf</t>
   </si>
   <si>
     <t>Flash 4018._x000D_
 PROJETO DE LEI Nº 24/93. Reajusta os vencimentos dos servidores municipais de Montes Claros, em cargos administrativos, operacionais, da área de educação e comissionados e dá outras providências. (Referente à Lei nº 2.119, de 28/05/1993)._x000D_
 Gilberto Wagner Martins Pereira Antunes (Presidente).</t>
   </si>
   <si>
     <t>2194</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/2194/flash_4019.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/2194/flash_4019.pdf</t>
   </si>
   <si>
     <t>Flash 4019._x000D_
 PROJETO DE LEI Nº 27/93. Reajusta os vencimentos dos servidores municipais de Montes Claros, em cargos administrativos, técnicos, operacionais, de educação, comissionados, inativos e ativos e dá outras providências. (Referente à Lei nº 2.123, de 15/06/1993)._x000D_
 Gilberto Wagner Martins Pereira Antunes (Presidente).</t>
   </si>
   <si>
     <t>2196</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/2196/flash_4020.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/2196/flash_4020.pdf</t>
   </si>
   <si>
     <t>Flash 4020._x000D_
 PROJETO DE LEI Nº 34/93. Reajusta os vencimentos dos servidores municipais de Montes Claros, em cargos administrativos, técnicos, operacionais, da área de educação, comissionados, inativos e ativos e dá outras providências. (Referente à Lei nº 2.128, de 04/08/1993)._x000D_
 Gilberto Wagner Martins Pereira Antunes (Presidente).</t>
   </si>
   <si>
     <t>2198</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/2198/flash_4021.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/2198/flash_4021.pdf</t>
   </si>
   <si>
     <t>Flash 4021._x000D_
 PROJETO DE LEI Nº 41/93. Reajusta os vencimentos dos servidores públicos municipais, relativos ao mês de julho de 1993. (Referente à Lei nº 2.134, de 08/09/1993)._x000D_
 Gilberto Wagner Martins Pereira Antunes (Presidente).</t>
   </si>
   <si>
     <t>2199</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/2199/flash_4022.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/2199/flash_4022.pdf</t>
   </si>
   <si>
     <t>Flash 4022._x000D_
 PROJETO DE LEI Nº 53/93. Fixa os vencimentos dos servidores municipais de Montes Claros, em cargos administrativos, técnicos, operacionais, da área de educação, comissionados, inativos e ativos e dá outras providências. (Referente à Lei nº 2.146, de 18/10/1993)._x000D_
 Gilberto Wagner Martins Pereira Antunes (Presidente).</t>
   </si>
   <si>
     <t>2201</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/2201/flash_4023.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/2201/flash_4023.pdf</t>
   </si>
   <si>
     <t>Flash 4023._x000D_
 PROJETO DE LEI Nº 57/93. Reajusta os vencimentos dos servidores municipais de Montes Claros, em cargos administrativos, técnicos, operacionais, da educação e comissionados, inativos e ativos, e dá outras providências. (Referente à Lei nº 2.150, de 04/11/1993)._x000D_
 Gilberto Wagner Martins Pereira Antunes (Presidente).</t>
   </si>
   <si>
     <t>2202</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/2202/flash_4024.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/2202/flash_4024.pdf</t>
   </si>
   <si>
     <t>Flash 4024._x000D_
 PROJETO DE LEI Nº 58/93. Autoriza o Poder Executivo Municipal a complementar a remuneração dos servidores da Secretaria de Estado da Saúde de Minas Gerais, colocados à disposição do município de Montes Claros. (Referente à Lei nº 2.151 de 05/11/1993).    _x000D_
 Gilberto Wagner Martins Pereira Antunes (Presidente).</t>
   </si>
   <si>
     <t>2204</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/2204/flash_4025.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/2204/flash_4025.pdf</t>
   </si>
   <si>
     <t>Flash 4025._x000D_
 PROJETO DE LEI Nº 69/93. Reajusta os vencimentos dos servidores ativos e inativos da Prefeitura Municipal de Montes Claros, referente ao mês de outubro de 1993. (Referente à Lei nº 2.163, de 29/12/1993)._x000D_
 Gilberto Wagner Martins Pereira Antunes (Presidente).</t>
   </si>
   <si>
     <t>2207</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/2207/flash_4026.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/2207/flash_4026.pdf</t>
   </si>
   <si>
     <t>Flash 4026._x000D_
 PROJETO DE LEI Nº 70/93. Reajusta os vencimentos dos servidores ativos e inativos da Prefeitura Municipal de Montes Claros, referente ao mês de novembro de 1993. (Referente à Lei nº 2.164, de 29/12/1993)._x000D_
 Gilberto Wagner Martins Pereira Antunes (Presidente).</t>
   </si>
   <si>
     <t>2209</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/2209/flash_4027.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/2209/flash_4027.pdf</t>
   </si>
   <si>
     <t>Flash 4027._x000D_
 PROJETO DE LEI Nº 75/93. Reajusta os vencimentos dos servidores municipais, ativos e inativos, da Prefeitura de Montes Claros, referentes ao mês de dezembro de 1993. (Referente à Lei nº 2.168, de 05/01/1994)._x000D_
 Gilberto Wagner Martins Pereira Antunes (Presidente).</t>
   </si>
   <si>
     <t>2470</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/2470/flash_4379.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/2470/flash_4379.pdf</t>
   </si>
   <si>
     <t>Flash 4379._x000D_
 PROJETO DE RESOLUÇÃO S/Nº/1993. (REJEITADO). Concede o Título de Insigne Benfeitor de Montes Claros ao doutor Antônio Carlos de Oliveira Bispo._x000D_
 Gilberto Wagner Martins Pereira Antunes (Presidente).</t>
   </si>
   <si>
     <t>2471</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/2471/flash_4380.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/2471/flash_4380.pdf</t>
   </si>
   <si>
     <t>Flash 4380._x000D_
 PROJETO DE RESOLUÇÃO S/Nº/1993. (REJEITADO). Cria a "Comissão Permanente para Assuntos do Meio Rural", no âmbito da Câmara Municipal de Montes Claros._x000D_
 Gilberto Wagner Martins Pereira Antunes (Presidente).</t>
   </si>
   <si>
     <t>2472</t>
   </si>
   <si>
     <t>Ubaldo Ferreira Gonçalves</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/2472/flash_4381.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/2472/flash_4381.pdf</t>
   </si>
   <si>
     <t>Flash 4381._x000D_
 PROJETO DE RESOLUÇÃO S/Nº/1993. (RETIRADO). Concede o Diploma do Mérito Comunitário Rural a João Simael Ferreira da Silva._x000D_
 Gilberto Wagner Martins Pereira Antunes (Presidente).</t>
   </si>
   <si>
     <t>2363</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/2363/flash_4404.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/2363/flash_4404.pdf</t>
   </si>
   <si>
     <t>Flash 4404._x000D_
 Requerimentos do vereador Ademar de Barros Bicalho, apresentados à Câmara Municipal de Montes Claros, no período de janeiro de 1993 a novembro de 1996._x000D_
 Gilberto Wagner Martins Pereira Antunes/ João Hamilton Silveira/ Benedito Paula Said/ Ivan José Lopes (Presidentes da Legislatura 1993-1996).</t>
   </si>
   <si>
     <t>2364</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/2364/flash_4405.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/2364/flash_4405.pdf</t>
   </si>
   <si>
     <t>Flash 4405._x000D_
 Requerimentos do vereador Antônio Carlos Câmara, apresentados à Câmara Municipal de Montes Claros, no período de janeiro de 1993 a setembro de 1996._x000D_
 Gilberto Wagner Martins Pereira Antunes/ João Hamilton Silveira/ Benedito Paula Said/ Ivan José Lopes (Presidentes da Legislatura 1993-1996).</t>
   </si>
   <si>
     <t>2365</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/2365/flash_4406.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/2365/flash_4406.pdf</t>
   </si>
   <si>
     <t>Flash 4406._x000D_
 Requerimentos do vereador Antônio Eustáquio Gomes, apresentados à Câmara Municipal de Montes Claros, no período de janeiro de 1993 a dezembro de 1996._x000D_
 Gilberto Wagner Martins Pereira Antunes/ João Hamilton Silveira/ Benedito Paula Said/ Ivan José Lopes (Presidentes da Legislatura 1993-1996).</t>
   </si>
   <si>
     <t>2366</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/2366/flash_4407.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/2366/flash_4407.pdf</t>
   </si>
   <si>
     <t>Flash 4407._x000D_
 Requerimentos do vereador Bendito Paula Said, apresentados à Câmara Municipal de Montes Claros, no período de fevereiro de 1993 a outubro de 1996._x000D_
 Gilberto Wagner Martins Pereira Antunes/ João Hamilton Silveira/ Benedito Paula Said/ Ivan José Lopes (Presidentes da Legislatura 1993-1996).</t>
   </si>
   <si>
     <t>2367</t>
   </si>
   <si>
     <t>Cláudio Avelino Pereira</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/2367/flash_4408.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/2367/flash_4408.pdf</t>
   </si>
   <si>
     <t>Flash 4408._x000D_
 Requerimentos do vereador Cláudio Avelino Pereira, apresentados à Câmara Municipal de Montes Claros, no período de outubro de 1993 a outubro de 1994._x000D_
 Gilberto Wagner Martins Pereira Antunes/ João Hamilton Silveira (Presidentes).</t>
   </si>
   <si>
     <t>2368</t>
   </si>
   <si>
     <t>Cosme Soares Vieira</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/2368/flash_4409.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/2368/flash_4409.pdf</t>
   </si>
   <si>
     <t>Flash 4409._x000D_
 Requerimentos do vereador Cosme Soares Vieira, apresentados à Câmara Municipal de Montes Claros, no período de janeiro de 1993 a setembro de 1996._x000D_
 Gilberto Wagner Martins Pereira Antunes/ João Hamilton Silveira/ Benedito Paula Said/ Ivan José Lopes (Presidentes da Legislatura 1993-1996).</t>
   </si>
   <si>
     <t>2373</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/2373/flash_4411.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/2373/flash_4411.pdf</t>
   </si>
   <si>
     <t>Flash 4411._x000D_
 Requerimentos do vereador Eduardo Avelino Pereira, apresentados à Câmara Municipal de Montes Claros, no período de janeiro de 1993 a outubro de 1996._x000D_
 Gilberto Wagner Martins Pereira Antunes/ João Hamilton Silveira/ Benedito Paula Said/ Ivan José Lopes (Presidentes da Legislatura 1993-1996).</t>
   </si>
   <si>
     <t>2374</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/2374/flash_4412.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/2374/flash_4412.pdf</t>
   </si>
   <si>
     <t>Flash 4412._x000D_
 Requerimentos do vereador Eurípedes Xavier Souto, apresentados à Câmara Municipal de Montes Claros, no período de janeiro de 1993 a novembro de 1996._x000D_
 Gilberto Wagner Martins Pereira Antunes/ João Hamilton Silveira/ Benedito Paula Said/ Ivan José Lopes (Presidentes da Legislatura 1993-1996).</t>
   </si>
   <si>
     <t>2375</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/2375/flash_4413.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/2375/flash_4413.pdf</t>
   </si>
   <si>
     <t>Flash 4413._x000D_
 Requerimentos do vereador Geraldo Corrêa Machado Filho, apresentados à Câmara Municipal de Montes Claros, no período de janeiro de 1993 a outubro de 1996._x000D_
 Gilberto Wagner Martins Pereira Antunes/ João Hamilton Silveira Benedito Paula Said/ Ivan José Lopes (Presidentes da Legislatura 1993-1996).</t>
   </si>
   <si>
     <t>2376</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/2376/flash_4414.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/2376/flash_4414.pdf</t>
   </si>
   <si>
     <t>Flash 4414._x000D_
 Requerimentos do vereador Gilberto Wagner Martins Pereira Antunes, apresentados à Câmara Municipal de Montes Claros, no período de janeiro de 1993 a janeiro de 1995._x000D_
 Gilberto Wagner Martins Pereira Antunes/ João Hamilton Silveira (Presidentes).</t>
   </si>
   <si>
     <t>2381</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/2381/flash_4416.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/2381/flash_4416.pdf</t>
   </si>
   <si>
     <t>Flash 4416._x000D_
 Requerimentos do vereador Ivan José Lopes, apresentados à Câmara Municipal de Montes Claros, no período de janeiro de 1993 a abril de 1996._x000D_
 Gilberto Wagner Martins Pereira Antunes/ João Hamilton Silveira/ Benedito Paula Said/ Ivan José Lopes (Presidentes da Legislatura 1993-1996).</t>
   </si>
   <si>
     <t>2382</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/2382/flash_4417.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/2382/flash_4417.pdf</t>
   </si>
   <si>
     <t>Flash 4417._x000D_
 Requerimentos do vereador João Hamilton Silveira, apresentados à Câmara Municipal de Montes Claros, nos anos de 1993, 1994, e, nos meses de março e maio de 1996._x000D_
 Gilberto Wagner Martins Pereira Antunes/ João Hamilton Silveira/ Ivan José Lopes (Presidentes).</t>
   </si>
   <si>
     <t>2388</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/2388/flash_4418.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/2388/flash_4418.pdf</t>
   </si>
   <si>
     <t>Flash 4418._x000D_
 Requerimentos do vereador José Geraldo Cardoso, apresentados à Câmara Municipal de Montes Claros, no período de janeiro de 1993 a novembro de 1996._x000D_
 Gilberto Wagner Martins Pereira Antunes/ João Hamilton Silveira/ Benedito Paula Said/ Ivan José Lopes (Presidentes da Legislatura 1993-1996).</t>
   </si>
   <si>
     <t>2385</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/2385/flash_4419.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/2385/flash_4419.pdf</t>
   </si>
   <si>
     <t>Flash 4419._x000D_
 Requerimentos do vereador José Geraldo de Oliveira, apresentados à Câmara Municipal de Montes Claros, no período de janeiro de 1993 a dezembro de 1996._x000D_
 Gilberto Wagner Martins Pereira Antunes/ João Hamilton Silveira/ Benedito Paula Said/ Ivan José Lopes (Presidentes da Legislatura 1993-1996).</t>
   </si>
   <si>
     <t>2386</t>
   </si>
   <si>
     <t>José Gonzaga Pereira</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/2386/flash_4420.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/2386/flash_4420.pdf</t>
   </si>
   <si>
     <t>Flash 4420._x000D_
 Requerimentos do vereador José Gonzaga Pereira, apresentados à Câmara Municipal de Montes Claros, no mês de janeiro de 1993, e, de março a agosto de 1996._x000D_
 Gilberto Wagner Martins Pereira Antunes/ Ivan José Lopes (Presidentes).</t>
   </si>
   <si>
     <t>2389</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/2389/flash_4421.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/2389/flash_4421.pdf</t>
   </si>
   <si>
     <t>Flash 4421._x000D_
 Requerimentos do vereador José Hélio Guimarães de Carvalho, apresentados à Câmara Municipal de Montes Claros, no período de janeiro de 1993 a novembro de 1996._x000D_
 Gilberto Wagner Martins Pereira Antunes/ João Hamilton Silveira/ Benedito Paula Said/ Ivan José Lopes (Presidentes da Legislatura 1993-1996).</t>
   </si>
   <si>
     <t>2390</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/2390/flash_4422.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/2390/flash_4422.pdf</t>
   </si>
   <si>
     <t>Flash 4422._x000D_
 Requerimentos do vereador José Maria Saraiva, apresentados à Câmara Municipal de Montes Claros, no período de janeiro de 1993 a outubro de 1996._x000D_
 Gilberto Wagner Martins Pereira Antunes/ João Hamilton Silveira/ Benedito Paula Said/ Ivan José Lopes (Presidentes da Legislatura 1993-1996).</t>
   </si>
   <si>
     <t>2392</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/2392/flash_4423.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/2392/flash_4423.pdf</t>
   </si>
   <si>
     <t>Flash 4423._x000D_
 Requerimentos do vereador José Vicente Medeiros, apresentados à Câmara Municipal de Montes Claros, no período de janeiro de 1993 a novembro de 1996._x000D_
 Gilberto Wagner Martins Pereira Antunes/ João Hamilton Silveira/ Benedito Paula Said/ Ivan José Lopes (Presidentes da Legislatura 1993-1996).</t>
   </si>
   <si>
     <t>2395</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/2395/flash_4424.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/2395/flash_4424.pdf</t>
   </si>
   <si>
     <t>Flash 4424._x000D_
 Requerimentos do vereador Sebastião Ildeu Maia, apresentados à Câmara Municipal de Montes Claros, no período de janeiro de 1993 a novembro de 1996._x000D_
 Gilberto Wagner Martins Pereira Antunes/ João Hamilton Silveira/ Benedito Paula Said/ Ivan José Lopes (Presidentes da Legislatura 1993-1996).</t>
   </si>
   <si>
     <t>2398</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/2398/flash_4425.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/2398/flash_4425.pdf</t>
   </si>
   <si>
     <t>Flash 4425._x000D_
 Requerimentos do vereador Sebastião Wellington Pimenta de Figueiredo, apresentados à Câmara Municipal de Montes Claros, no período de janeiro de 1993 a outubro de 1996._x000D_
 Gilberto Wagner Martins Pereira Antunes/ João Hamilton Silveira/ Benedito Paula Said/ Ivan José Lopes (Presidentes da Legislatura 1993-1996).</t>
   </si>
   <si>
     <t>2400</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/2400/flash_4426.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/2400/flash_4426.pdf</t>
   </si>
   <si>
     <t>Flash 4426._x000D_
 Requerimentos do vereador Ubaldo Ferreira Gonçalves, apresentados à Câmara Municipal de Montes Claros, no período de janeiro de 1993 a julho de 1996._x000D_
 Gilberto Wagner Martins Pereira Antunes/ João Hamilton Silveira/ Benedito Paula Said/ Ivan José Lopes (Presidentes da Legislatura 1993-1996).</t>
   </si>
   <si>
     <t>2403</t>
   </si>
   <si>
     <t>Vital Alves Fonseca</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/2403/flash_4427.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/2403/flash_4427.pdf</t>
   </si>
   <si>
     <t>Flash 4427._x000D_
 Requerimentos do vereador Vital Alves Fonseca, apresentados à Câmara Municipal de Montes Claros, no período de janeiro de 1993 a abril de 1996._x000D_
 Gilberto Wagner Martins Pereira Antunes/ João Hamilton Silveira/ Benedito Paula Said/ Ivan José Lopes (Presidentes da Legislatura 1993-1996).</t>
   </si>
   <si>
     <t>2309</t>
   </si>
   <si>
     <t>VET</t>
   </si>
   <si>
     <t>Veto</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/2309/flash_4208.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/2309/flash_4208.pdf</t>
   </si>
   <si>
     <t>Flash 4208._x000D_
 VETOS A PROJETOS DE LEI S/Nº/1992. Vetos do Poder Executivo aos Projetos de Lei de doação de terreno à Associação Batista Luz e Vida (RETIRADO) e à Associação de Orientação e Assistência à Mulher (MANTIDO). _x000D_
 Gilberto Wagner Martins Pereira Antunes (Presidente).</t>
   </si>
   <si>
     <t>8391</t>
   </si>
   <si>
     <t>ATA</t>
   </si>
   <si>
     <t>Ata</t>
   </si>
   <si>
     <t>ATL - ATL</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/8391/flash_3739.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/8391/flash_3739.pdf</t>
   </si>
   <si>
     <t>Flash 3739._x000D_
 Atas das sessões da Câmara Municipal de Montes Claros, do período de 05/01 a 30/12/1993._x000D_
 Gilberto Wagner Martins Pereira Antunes (Presidente).</t>
   </si>
   <si>
     <t>2341</t>
   </si>
   <si>
     <t>DL</t>
   </si>
   <si>
     <t>Decreto Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/2341/flash_4389.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/2341/flash_4389.pdf</t>
   </si>
   <si>
     <t>Flash 4389._x000D_
 DECRETO LEGISLATIVO Nº 01/93, de 26/03/1993. Atualiza os subsídios do Prefeito Municipal de Montes Claros._x000D_
 Gilberto Wagner Martins Pereira Antunes (Presidente).</t>
   </si>
   <si>
     <t>2342</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/2342/flash_4390.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/2342/flash_4390.pdf</t>
   </si>
   <si>
     <t>Flash 4390._x000D_
 DECRETO LEGISLATIVO Nº 02, de 28/05/1993. Atualiza os subsídios do Prefeito Municipal de Montes Claros._x000D_
 Gilberto Wagner Martins Pereira Antunes (Presidente).</t>
   </si>
   <si>
     <t>2343</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/2343/flash_4391.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/2343/flash_4391.pdf</t>
   </si>
   <si>
     <t>Flash 4391._x000D_
 DECRETO LEGISLATIVO Nº 03/93, de 30/06/1993. Atualiza os subsídios do Prefeito Municipal de Montes Claros._x000D_
 Gilberto Wagner Martins Pereira Antunes (Presidente).</t>
   </si>
   <si>
     <t>2344</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/2344/flash_4392.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/2344/flash_4392.pdf</t>
   </si>
   <si>
     <t>Flash 4392._x000D_
 DECRETO LEGISLATIVO Nº 04/93, de 28/09/1993. Atualiza os subsídios do Prefeito Municipal de Montes Claros._x000D_
 Gilberto Wagner Martins Pereira Antunes (Presidente).</t>
   </si>
   <si>
     <t>2345</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/2345/flash_4393.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/2345/flash_4393.pdf</t>
   </si>
   <si>
     <t>Flash 4393._x000D_
 DECRETO LEGISLATIVO Nº 05/93, de 30/11/1993. Atualiza os subsídios do Prefeito Municipal de Montes Claros._x000D_
 Gilberto Wagner Martins Pereira Antunes (Presidente).</t>
   </si>
   <si>
     <t>2346</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/2346/flash_4394.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/2346/flash_4394.pdf</t>
   </si>
   <si>
     <t>Flash 4394._x000D_
 DECRETO LEGISLATIVO Nº 06/93, de 31/12/1993. Reajusta os vencimentos dos Secretários Municipais._x000D_
 Gilberto Wagner Martins Pereira Antunes (Presidente).</t>
   </si>
   <si>
     <t>2268</t>
   </si>
   <si>
     <t>ELOM</t>
   </si>
   <si>
     <t>Emenda à Lei Orgânica</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/2268/flash_4191.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/2268/flash_4191.pdf</t>
   </si>
   <si>
     <t>Flash 4191._x000D_
 EMENDA Nº 12, de 31/03/1993. Revoga o artigo 131 da Lei Orgânica Municipal._x000D_
 Gilberto Wagner Martins Pereira Antunes (Presidente).</t>
   </si>
   <si>
     <t>2272</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/2272/flash_4192.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/2272/flash_4192.pdf</t>
   </si>
   <si>
     <t>Flash 4192._x000D_
 EMENDA Nº 13, de 11/05/1993. Acrescenta dispositivos à Lei Orgânica Municipal. (Artigo 131)_x000D_
 Gilberto Wagner Martins Pereira Antunes (Presidente).</t>
   </si>
   <si>
     <t>2223</t>
   </si>
   <si>
     <t>RES</t>
   </si>
   <si>
     <t>Resolução</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/2223/flash_4233.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/2223/flash_4233.pdf</t>
   </si>
   <si>
     <t>Flash 4233._x000D_
 RESOLUÇÃO Nº 53/93, de 07/12/1993. Concede o Diploma do Mérito Comunitário Rural a Ari Medeiros Leite._x000D_
 Gilberto Wagner Martins Pereira Antunes (Presidente).</t>
   </si>
   <si>
     <t>2221</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/2221/flash_4231.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/2221/flash_4231.pdf</t>
   </si>
   <si>
     <t>Flash 4231._x000D_
 RESOLUÇÃO Nº 25, de 30/07/1993. Institui o "Diploma do Mérito Comunitário Rural". (Posteriormente, este diploma foi denominado de "Antônio Ferreira de Moraes", através da Resolução nº 08, de 20/03/2007 - ver flash 7517)._x000D_
 Gilberto Wagner Martins Pereira Antunes (Presidente).</t>
   </si>
   <si>
     <t>2228</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/2228/flash_4235.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/2228/flash_4235.pdf</t>
   </si>
   <si>
     <t>Flash 4235._x000D_
 RESOLUÇÃO Nº 14, de 03/06/1993. Concede a Medalha de Honra Montes Claros a Walduk Wanderley._x000D_
 Gilberto Wagner Martins Pereira Antunes (Presidente).</t>
   </si>
   <si>
     <t>2233</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/2233/flash_4239.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/2233/flash_4239.pdf</t>
   </si>
   <si>
     <t>Flash 4239._x000D_
 RESOLUÇÃO Nº 09, de 04/05/1993. Concede a Medalha do Mérito Ecológico ao Dr. Artur Jardim de Castro Gomes._x000D_
 Gilberto Wagner Martins Pereira Antunes (Presidente).</t>
   </si>
   <si>
     <t>2239</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/2239/flash_4242.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/2239/flash_4242.pdf</t>
   </si>
   <si>
     <t>Flash 4242._x000D_
 RESOLUÇÃO Nº 08, de 04/05/1993. Concede o Título de Cidadão Benemérito de Montes Claros ao Dr. José Saraiva Felipe._x000D_
 Gilberto Wagner Martins Pereira Antunes (Presidente).</t>
   </si>
   <si>
     <t>2241</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/2241/flash_4243.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/2241/flash_4243.pdf</t>
   </si>
   <si>
     <t>Flash 4243._x000D_
 RESOLUÇÃO Nº 11, de 25/05/1993. Concede o Título de Cidadão Benemérito de Montes Claros ao jornalista Carlos Lindemberg Spínola Castro._x000D_
 Gilberto Wagner Martins Pereira Antunes (Presidente).</t>
   </si>
   <si>
     <t>2243</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/2243/flash_4244.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/2243/flash_4244.pdf</t>
   </si>
   <si>
     <t>Flash 4244._x000D_
 RESOLUÇÃO Nº 29, de 19/08/1993. Concede o Título de Cidadão Benemérito de Montes Claros a Manoel Soares Lopes._x000D_
 Gilberto Wagner Martins Pereira Antunes (Presidente).</t>
   </si>
   <si>
     <t>2244</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/2244/flash_4245.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/2244/flash_4245.pdf</t>
   </si>
   <si>
     <t>Flash 4245._x000D_
 RESOLUÇÃO Nº 32, de 14/09/1993. Concede o Título de Cidadão Benemérito de Montes Claros a Paulo Viriato Corrêa da Costa (Presidente do Rotary Internacional)._x000D_
 Gilberto Wagner Martins Pereira Antunes (Presidente).</t>
   </si>
   <si>
     <t>2245</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/2245/flash_4246.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/2245/flash_4246.pdf</t>
   </si>
   <si>
     <t>Flash 4246._x000D_
 RESOLUÇÃO Nº 33, de 14/09/1993. Concede o Título de Cidadão Benemérito de Montes Claros ao senador Ronan Tito._x000D_
 Gilberto Wagner Martins Pereira Antunes (Presidente).</t>
   </si>
   <si>
     <t>2246</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/2246/flash_4247.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/2246/flash_4247.pdf</t>
   </si>
   <si>
     <t>Flash 4247._x000D_
 RESOLUÇÃO Nº 31, de 14/09/1993. Concede o Título de Cidadão Benemérito de Montes Claros ao Dr. Arlen de Paulo Santiago._x000D_
 Gilberto Wagner Martins Pereira Antunes (Presidente).</t>
   </si>
   <si>
     <t>2247</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/2247/flash_4248.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/2247/flash_4248.pdf</t>
   </si>
   <si>
     <t>Flash 4248._x000D_
 RESOLUÇÃO Nº 39, de 06/10/1993. Concede o Título de Cidadão Benemérito de Montes Claros a José dos Reis Barbosa dos Santos (Zé Côco do Riachão)._x000D_
 Gilberto Wagner Martins Pereira Antunes (Presidente).</t>
   </si>
   <si>
     <t>2264</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/2264/flash_4255.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/2264/flash_4255.pdf</t>
   </si>
   <si>
     <t>Flash 4255._x000D_
 RESOLUÇÃO Nº 02/93, de 10/02/1993. Concede o Título de Cidadão Honorário de Montes Claros a Heliomar Valle da Silveira._x000D_
 Gilberto Wagner Martins Pereira Antunes (Presidente).</t>
   </si>
   <si>
     <t>2266</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/2266/flash_4256.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/2266/flash_4256.pdf</t>
   </si>
   <si>
     <t>Flash 4256._x000D_
 RESOLUÇÃO Nº 06/93, de 20/04/1993. Concede o Título de Cidadão Honorário de Montes Claros a Said Schiller Campos._x000D_
 Gilberto Wagner Martins Pereira Antunes (Presidente).</t>
   </si>
   <si>
     <t>2267</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/2267/flash_4257.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/2267/flash_4257.pdf</t>
   </si>
   <si>
     <t>Flash 4257._x000D_
 RESOLUÇÃO Nº 15, de 03/06/1993. Concede o Título de Cidadão Honorário de Montes Claros a Edmar Pereira Santos (Lulu)._x000D_
 Gilberto Wagner Martins Pereira Antunes (Presidente).</t>
   </si>
   <si>
     <t>2269</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/2269/flash_4258.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/2269/flash_4258.pdf</t>
   </si>
   <si>
     <t>Flash 4258._x000D_
 RESOLUÇÃO Nº 34, de 14/09/1993. Concede o Título de Cidadão Honorário de Montes Claros ao Dr. Juan Paniágua._x000D_
 Gilberto Wagner Martins Pereira Antunes (Presidente).</t>
   </si>
   <si>
     <t>2270</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/2270/flash_4259.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/2270/flash_4259.pdf</t>
   </si>
   <si>
     <t>Flash 4259._x000D_
 RESOLUÇÃO Nº 36, de 28/09/1993. Concede o Título de Cidadão Honorário de Montes Claros a Félix Romeo Braun._x000D_
 Gilberto Wagner Martins Pereira Antunes (Presidente).</t>
   </si>
   <si>
     <t>2271</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/2271/flash_4260.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/2271/flash_4260.pdf</t>
   </si>
   <si>
     <t>Flash 4260._x000D_
 RESOLUÇÃO Nº 46, de 03/11/1993. Concede o Título de Cidadão Honorário de Montes Claros a José Antônio de Aquino._x000D_
 Gilberto Wagner Martins Pereira Antunes (Presidente).</t>
   </si>
   <si>
     <t>2273</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/2273/flash_4261.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/2273/flash_4261.pdf</t>
   </si>
   <si>
     <t>Flash 4261._x000D_
 RESOLUÇÃO Nº 56/93, de 28/12/1993. Concede o Título de Cidadão Honorário de Montes Claros a Lenir de Abreu._x000D_
 Gilberto Wagner Martins Pereira Antunes (Presidente).</t>
   </si>
   <si>
     <t>2332</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/2332/flash_4223.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/2332/flash_4223.pdf</t>
   </si>
   <si>
     <t>Flash 4223._x000D_
 RESOLUÇÃO Nº 52, de 30/11/1993. Dispõe sobre a suplementação de dotações no orçamento da Câmara Municipal de Montes Claros._x000D_
 Gilberto Wagner Martins Pereira Antunes (Presidente).</t>
   </si>
   <si>
     <t>2348</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/2348/flash_4291.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/2348/flash_4291.pdf</t>
   </si>
   <si>
     <t>Flash 4291._x000D_
 RESOLUÇÃO Nº 10, de 11/05/1993. Altera dispositivos do Regimento Interno da Câmara de Montes Claros. (Artigo 114)._x000D_
 Gilberto Wagner Martins Pereira Antunes (Presidente).</t>
   </si>
   <si>
     <t>2350</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/2350/flash_4292.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/2350/flash_4292.pdf</t>
   </si>
   <si>
     <t>Flash 4292._x000D_
 RESOLUÇÃO Nº 18, de 15/09/1993. Acrescenta dispositivos ao artigo 114 do Regimento Interno da Câmara de Montes Claros._x000D_
 Gilberto Wagner Martins Pereira Antunes (Presidente).</t>
   </si>
   <si>
     <t>2380</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/2380/flash_4303.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/2380/flash_4303.pdf</t>
   </si>
   <si>
     <t>Flash 4303._x000D_
 RESOLUÇÃO Nº 21, de 29/06/1993. Dispõe sobre o quadro de pessoal da Câmara Municipal de Montes Claros e contém outras providências._x000D_
 Gilberto Wagner Martins Pereira Antunes (Presidente).</t>
   </si>
   <si>
     <t>2383</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/2383/flash_4304.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/2383/flash_4304.pdf</t>
   </si>
   <si>
     <t>Flash 4304._x000D_
 RESOLUÇÃO Nº 22, de 05/07/1993. Cria cargo no quadro de pessoal da Câmara Municipal de Montes Claros e contém outras providências. (Auxiliar de Gabinete)._x000D_
 Gilberto Wagner Martins Pereira Antunes (Presidente).</t>
   </si>
   <si>
     <t>2384</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/2384/flash_4305.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/2384/flash_4305.pdf</t>
   </si>
   <si>
     <t>Flash 4305._x000D_
 RESOLUÇÃO Nº 23, de 30/07/1993. Reajusta vencimentos dos servidores da Câmara Municipal de Montes Claros._x000D_
 Gilberto Wagner Martins Pereira Antunes (Presidente).</t>
   </si>
   <si>
     <t>2387</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/2387/flash_4306.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/2387/flash_4306.pdf</t>
   </si>
   <si>
     <t>Flash 4306._x000D_
 RESOLUÇÃO Nº 43, de 19/10/1993. Altera níveis de vencimentos dos servidores da Câmara Municipal de Montes Claros._x000D_
 Gilberto Wagner Martins Pereira Antunes (Presidente).</t>
   </si>
   <si>
     <t>2391</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/2391/flash_4307.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/2391/flash_4307.pdf</t>
   </si>
   <si>
     <t>Flash 4307._x000D_
 RESOLUÇÃO Nº 42, de 15/10/1993. Cria cargos no quadro de pessoal da Câmara Municipal de Montes Claros (Assessor Legislativo)._x000D_
 Gilberto Wagner Martins Pereira Antunes (Presidente).</t>
   </si>
   <si>
     <t>2393</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/2393/flash_4308.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/2393/flash_4308.pdf</t>
   </si>
   <si>
     <t>Flash 4308._x000D_
 RESOLUÇÃO Nº 50, de 26/11/1993. Reajusta vencimentos dos servidores da Câmara Municipal de Montes Claros._x000D_
 Gilberto Wagner Martins Pereira Antunes (Presidente).</t>
   </si>
   <si>
     <t>2394</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/2394/flash_4309.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/2394/flash_4309.pdf</t>
   </si>
   <si>
     <t>Flash 4309._x000D_
 RESOLUÇÃO Nº 58/93, de 31/12/1993. Reajusta vencimentos dos servidores da Câmara Municipal de Montes Claros._x000D_
 Gilberto Wagner Martins Pereira Antunes (Presidente).</t>
   </si>
   <si>
     <t>2408</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/2408/flash_4318.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/2408/flash_4318.pdf</t>
   </si>
   <si>
     <t>Flash 4318._x000D_
 RESOLUÇÃO Nº 03/93, de 16/02/1993. Modifica o artigo 1º da Resolução nº 93, de 15/09/1992, que dispõe sobre a antecipação de pagamento dos subsídios dos Vereadores, nos casos de enfermidade._x000D_
 Gilberto Wagner Martins Pereira Antunes (Presidente).</t>
   </si>
   <si>
     <t>2409</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/2409/flash_4319.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/2409/flash_4319.pdf</t>
   </si>
   <si>
     <t>Flash 4319._x000D_
 RESOLUÇÃO Nº 04/93, de 26/03/1993. Atualiza os subsídios dos vereadores da Câmara Municipal de Montes Claros._x000D_
 Gilberto Wagner Martins Pereira Antunes (Presidente).</t>
   </si>
   <si>
     <t>2410</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/2410/flash_4320.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/2410/flash_4320.pdf</t>
   </si>
   <si>
     <t>Flash 4320._x000D_
 RESOLUÇÃO Nº 12, de 28/05/1993. Atualiza a remuneração dos vereadores da Câmara Municipal de Montes Claros._x000D_
 Gilberto Wagner Martins Pereira Antunes (Presidente).</t>
   </si>
   <si>
     <t>2411</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/2411/flash_4321.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/2411/flash_4321.pdf</t>
   </si>
   <si>
     <t>Flash 4321._x000D_
 RESOLUÇÃO Nº 24, de 30/07/1993. Atualiza a remuneração dos vereadores da Câmara Municipal de Montes Claros._x000D_
 Gilberto Wagner Martins Pereira Antunes (Presidente).</t>
   </si>
   <si>
     <t>2412</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/2412/flash_4322.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/2412/flash_4322.pdf</t>
   </si>
   <si>
     <t>Flash 4322._x000D_
 RESOLUÇÃO Nº 37/93, de 28/09/1993. Atualiza a remuneração dos vereadores da Câmara Municipal de Montes Claros._x000D_
 Gilberto Wagner Martins Pereira Antunes (Presidente).</t>
   </si>
   <si>
     <t>2413</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/2413/flash_4323.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/2413/flash_4323.pdf</t>
   </si>
   <si>
     <t>Flash 4323._x000D_
 RESOLUÇÃO Nº 51, de 26/11/1993. Atualiza a remuneração dos vereadores da Câmara Municipal de Montes Claros._x000D_
 Gilberto Wagner Martins Pereira Antunes (Presidente).</t>
   </si>
   <si>
     <t>2421</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/2421/flash_4331.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/2421/flash_4331.pdf</t>
   </si>
   <si>
     <t>Flash 4331._x000D_
 RESOLUÇÃO Nº 13, de 28/05/1993. Considera de utilidade pública a "Empresa Júnior Unimontes". (Sob a indicação do vereador Benedito Paula Said)._x000D_
 Gilberto Wagner Martins Pereira Antunes (Presidente).</t>
   </si>
   <si>
     <t>2422</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/2422/flash_4332.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/2422/flash_4332.pdf</t>
   </si>
   <si>
     <t>Flash 4332._x000D_
 RESOLUÇÃO Nº 16, de 04/06/1993. Considera de utilidade pública a "Fundação Hospitalar de Montes Claros" (Hospital Aroldo Tourinho). (Sob a indicação do vereador Eduardo Avelino Pereira)._x000D_
 Gilberto Wagner Martins Pereira Antunes (Presidente).</t>
   </si>
   <si>
     <t>2423</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/2423/flash_4333.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/2423/flash_4333.pdf</t>
   </si>
   <si>
     <t>Flash 4333._x000D_
 RESOLUÇÃO Nº 17, de 14/06/1993. Considera de utilidade pública a "Associação dos Moradores dos Bairros São Geraldo e Jardim São Geraldo". (Sob a indicação do vereador João Hamilton Silveira)._x000D_
 Gilberto Wagner Martins Pereira Antunes (Presidente).</t>
   </si>
   <si>
     <t>2424</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/2424/flash_4334.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/2424/flash_4334.pdf</t>
   </si>
   <si>
     <t>Flash 4334._x000D_
 RESOLUÇÃO Nº 19, de 15/06/1993. Considera de utilidade pública a "Congregação das Irmãs Mercedárias Missionárias do Brasil". (Sob a indicação do vereador Gil Pereira)._x000D_
 Gilberto Wagner Martins Pereira Antunes (Presidente).</t>
   </si>
   <si>
     <t>2425</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/2425/flash_4335.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/2425/flash_4335.pdf</t>
   </si>
   <si>
     <t>Flash 4335._x000D_
 RESOLUÇÃO Nº 20, de 25/06/1993. Considera de utilidade pública a "Associação dos Moradores/Amigos do Bairro Cidade Cristo Rei", a "Associação dos Moradores do Bairro Nossa Senhora das Graças", a "Associação Comunitária do Distrito de Nova Esperança" e a "Associação dos Deficientes de Montes Claros - ADEMOC". (Sob a indicação dos vereadores Benedito Paula Said, José Geraldo Cardoso e Vital Alves Fonseca). _x000D_
 Gilberto Wagner Martins Pereira Antunes (Presidente).</t>
   </si>
   <si>
     <t>2426</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/2426/flash_4336.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/2426/flash_4336.pdf</t>
   </si>
   <si>
     <t>Flash 4336._x000D_
 RESOLUÇÃO Nº 26, de 30/07/1993. Considera de utilidade pública a "Cooperativa Educacional de Montes Claros - COEDUCAR" e a "Associação dos Moradores da Comunidade de Palmito". (Sob a indicação dos vereadores Eduardo Avelino Pereira e Ubaldo Ferreira Gonçalves)._x000D_
 Gilberto Wagner Martins Pereira Antunes (Presidente).</t>
   </si>
   <si>
     <t>2427</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/2427/flash_4337.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/2427/flash_4337.pdf</t>
   </si>
   <si>
     <t>Flash 4337._x000D_
 RESOLUÇÃO Nº 27/93, de 10/08/1993. Considera de utilidade pública o "Colégio Presbiteriano de Montes Claros" e a "Associação de Moradores do Bairro Santo Inácio I". (Sob a indicação dos vereadores Benedito Paula Said e Sebastião Wellington Pimenta de Figueiredo)._x000D_
 Gilberto Wagner Martins Pereira Antunes (Presidente).</t>
   </si>
   <si>
     <t>2428</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/2428/flash_4338.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/2428/flash_4338.pdf</t>
   </si>
   <si>
     <t>Flash 4338._x000D_
 RESOLUÇÃO Nº 28/93 de 19/08/1993. Considera de utilidade pública a "Igreja Batista Renovada Ebenézer". (Sob a indicação do vereador Benedito Paula Said)._x000D_
 Gilberto Wagner Martins Pereira Antunes (Presidente).</t>
   </si>
   <si>
     <t>2429</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/2429/flash_4339.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/2429/flash_4339.pdf</t>
   </si>
   <si>
     <t>Flash 4339._x000D_
 RESOLUÇÃO Nº 30/93, de 30/08/1993. Considera de utilidade pública o "Grupo de Produtores da Região de Eduardos", o "Projeto Comunitário Nova Vida", a "Associação dos Pequenos Produtores Rurais de Pradinho", a "Associação Unida de Rio da Serra" e a "Sociedade Rural de Cachoeira do Bananal". (Sob a indicação dos vereadores Ademar de Barros Bicalho, Antônio Carlos Câmara e Ubaldo Ferreira Gonçalves)._x000D_
 Gilberto Wagner Martins Pereira Antunes (Presidente).</t>
   </si>
   <si>
     <t>2430</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/2430/flash_4340.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/2430/flash_4340.pdf</t>
   </si>
   <si>
     <t>Flash 4340._x000D_
 RESOLUÇÃO Nº 35/93, de 14/09/1993. Considera de utilidade pública a "Escola Metalúrgica Norte de Minas". (Sob a indicação do vereador José Hélio Guimarães de Carvalho)._x000D_
 Gilberto Wagner Martins Pereira Antunes (Presidente).</t>
   </si>
   <si>
     <t>2432</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/2432/flash_4341.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/2432/flash_4341.pdf</t>
   </si>
   <si>
     <t>Flash 4341._x000D_
 RESOLUÇÃO Nº 38/93, de 29/09/1993. Considera de utilidade pública a "Associação de Moradores do Distrito de Nova Esperança", o "Conselho Comunitário de Monte Alto" e a "2ª Igreja de Deus Reavivamento Pentecostal - IDERP". (Sob a indicação dos vereadores Benedito Paula Said, João Hamilton Silveira e Ubaldo Ferreira de Oliveira)._x000D_
 Gilberto Wagner Martins Pereira Antunes (Presidente).</t>
   </si>
   <si>
     <t>2433</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/2433/flash_4342.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/2433/flash_4342.pdf</t>
   </si>
   <si>
     <t>Flash 4342._x000D_
 RESOLUÇÃO Nº 40/93 de 11/10/1993. Considera de utilidade pública a "Igreja Seicho-No-Ie do Brasil", o "Conselho Comunitário de Samambaia", a "Associação Comunitária Jardim Europa" e a "Associação Comunitária de Vaca Morta". (Sob a indicação dos vereadores Antônio Carlos Câmara, Eduardo Avelino Pereira e Ubaldo Ferreira Gonçalves)._x000D_
 Gilberto Wagner Martins Pereira Antunes (Presidente).</t>
   </si>
   <si>
     <t>2434</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/2434/flash_4343.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/2434/flash_4343.pdf</t>
   </si>
   <si>
     <t>Flash 4343._x000D_
 RESOLUÇÃO Nº 41/93 de 13/10/1993. Considera de utilidade pública a "Associação Comunitária Rural de Peri-Peri" e a "Associação dos Amigos e Moradores da Vila Antônio de Narciso". (Sob a indicação dos vereadores Antônio Eustáquio Gomes e Benedito Paula Said)._x000D_
 Gilberto Wagner Martins Pereira Antunes (Presidente).</t>
   </si>
   <si>
     <t>2435</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/2435/flash_4344.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/2435/flash_4344.pdf</t>
   </si>
   <si>
     <t>Flash 4344._x000D_
 RESOLUÇÃO Nº 44/93, de 19/10/1993. Considera de utilidade pública a "Igreja Universal do Reino de Deus" e a "Associação Comunitária de Tabuas". (Sob a indicação do vereador Ubaldo Ferreira Gonçalves)._x000D_
 Gilberto Wagner Martins Pereira Antunes (Presidente).</t>
   </si>
   <si>
     <t>2436</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/2436/flash_4345.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/2436/flash_4345.pdf</t>
   </si>
   <si>
     <t>Flash 4345._x000D_
 RESOLUÇÃO Nº 45/93, de 26/10/1993. Considera de utilidade pública a "Associação Assistencial Criança Vida e Paz", o "Clube de Mães do Bairro Jardim São Geraldo" e a "Associação de Moradores da Vila Graice". (Sob a indicação dos vereadores Gil Pereira e José Geraldo Cardoso)._x000D_
 Gilberto Wagner Martins Pereira Antunes (Presidente).</t>
   </si>
   <si>
     <t>2437</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/2437/flash_4346.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/2437/flash_4346.pdf</t>
   </si>
   <si>
     <t>Flash 4346._x000D_
 RESOLUÇÃO Nº 47/93 de 03/11/1993. Considera de utilidade pública a "Pastoral da Criança", o "Instituto Santo Antônio de Formação, Educação e Cultura - ISAFEC" e o "Projeto Comunitário Betel". (Sob a indicação dos vereadores Gil Pereira e Eduardo Avelino Pereira)._x000D_
 Gilberto Wagner Martins Pereira Antunes (Presidente).</t>
   </si>
   <si>
     <t>2438</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/2438/flash_4347.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/2438/flash_4347.pdf</t>
   </si>
   <si>
     <t>Flash 4347._x000D_
 RESOLUÇÃO Nº 48/93, de 09/11/1993. Considera de utilidade pública a "Associação de Amigos, Trabalhadores e Pequenos Produtores Rurais da Região de Campos Elíseos", a "Associação Comunitária de Miralta" e a entidade "Obras Sociais da Paróquia São Norberto - OSSNOR". (Sob a indicação dos vereadores Antônio Eustáquio Gomes, Ubaldo Ferreira Gonçalves e Sebastião Ildeu Maia)._x000D_
 Gilberto Wagner Martins Pereira Antunes (Presidente).</t>
   </si>
   <si>
     <t>2439</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/2439/flash_4348.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/2439/flash_4348.pdf</t>
   </si>
   <si>
     <t>Flash 4348._x000D_
 RESOLUÇÃO Nº 49/93, de 16/11/1993. Considera de utilidade pública a "Associação dos Aposentados e Pensionistas de Montes Claros e do Norte de Minas". (Sob a indicação do vereador Antônio Carlos Câmara)._x000D_
 Gilberto Wagner Martins Pereira Antunes (Presidente).</t>
   </si>
   <si>
     <t>2440</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/2440/flash_4349.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/2440/flash_4349.pdf</t>
   </si>
   <si>
     <t>Flash 4349._x000D_
 RESOLUÇÃO Nº 54/93 de 07/12/1993. Considera de utilidade pública a "Associação dos Produtores Rurais de Serra Velha", a "Associação de Moradores do Bairro Jardim Alvorada", a "Associação de Amigos do Bairro Nova Morada, Prolongamento e Adjacências" e a "Associação dos Moradores do Bairro Edgar Pereira". (Sob a indicação dos vereadores Benedito Paula Said, Sebastião Wellington Pimenta de Figueiredo e Sebastião Ildeu Maia)._x000D_
 Gilberto Wagner Martins Pereira Antunes (Presidente).</t>
   </si>
   <si>
     <t>2441</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/2441/flash_4350.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/2441/flash_4350.pdf</t>
   </si>
   <si>
     <t>Flash 4350._x000D_
 RESOLUÇÃO Nº 57/93, de 28/12/1993. Considera de utilidade pública a "Caixa Funerária do Grupo Sagrada Família do Bairro Maria Cândida e Amigos". (Sob a indicação do vereador Ademar de Barros Bicalho)._x000D_
 Gilberto Wagner Martins Pereira Antunes (Presidente).</t>
   </si>
   <si>
     <t>2372</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/2372/flash_4300.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/2372/flash_4300.pdf</t>
   </si>
   <si>
     <t>Flash 4300._x000D_
 RESOLUÇÃO Nº 01, de 19/01/1993. Reajusta vencimentos dos servidores da Câmara Municipal de Montes Claros._x000D_
 Gilberto Wagner Martins Pereira Antunes (Presidente).</t>
   </si>
   <si>
     <t>2379</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/2379/flash_4302.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/2379/flash_4302.pdf</t>
   </si>
   <si>
     <t>Flash 4302._x000D_
 RESOLUÇÃO 07/93, de 27/04/1993. Reajusta vencimentos dos servidores da Câmara Municipal de Montes Claros._x000D_
 Gilberto Wagner Martins Pereira Antunes (Presidente).</t>
   </si>
   <si>
     <t>2377</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/2377/flash_4301.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/2377/flash_4301.pdf</t>
   </si>
   <si>
     <t>Flash 4301._x000D_
 RESOLUÇÃO Nº 05, de 06/04/1993. Reajusta vencimentos dos servidores da Câmara Municipal de Montes Claros, dispõe sobre a transformação e extinção de cargos e contém outras providências._x000D_
 Gilberto Wagner Martins Pereira Antunes (Presidente).</t>
   </si>
   <si>
     <t>2358</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/2358/flash_4296.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/2358/flash_4296.pdf</t>
   </si>
   <si>
     <t>Flash 4296._x000D_
 RESOLUÇÃO Nº 55, de 24/12/1993. Dispõe sobre o orçamento da Câmara Municipal de Montes Claros, para o exercício financeiro de 1994._x000D_
 Gilberto Wagner Martins Pereira Antunes (Presidente).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
@@ -2888,67 +2885,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/2296/flash_4203.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/2301/flash_4204.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/2303/flash_4205.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/2305/flash_4206.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/2307/flash_4207.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/1776/flash_3743.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/1780/flash_3744.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/1788/flash_3750.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/1789/flash_7351.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/1790/flash_3752.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/1791/flash_3753.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/1809/flash_3768.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/1810/flash_3769.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/1812/flash_3771.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/1813/flash_3772.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/1814/flash_3773.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/1826/flash_3782.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/1828/flash_3783.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/1830/imagem_3784.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/1832/flash_3785.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/1834/imagem_3786.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/1835/flash_3787.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/1837/flash_3788.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/1839/flash_3789.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/1841/imagem_3790.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/1842/imagem_3791.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/1843/flash_3792.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/1845/flash_3793.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/1846/imagem_3794.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/1847/flash_3795.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/1848/flash_3796.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/1849/flash_3797.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/1850/imagem_3798.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/1851/imagem_3799.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/1852/imagem_3800.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/1860/flash_3803.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/1942/flash_3880.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/1945/flash_3881.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/1947/flash_3882.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/1948/flash_3883.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/1949/flash_3884.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/1950/flash_3885.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/1954/flash_3886.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/1962/flash_3887.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/1963/flash_3888.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/1965/flash_3889.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/1967/flash_3890.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/1969/flash_3891.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/2030/flash_3908.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/2048/flash_3919.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/2050/flash_3920.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/2052/flash_3921.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/2053/flash_3922.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/2055/flash_3923.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/2067/flash_4117.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/2069/flash_4118.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/2074/flash_3934.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/2085/flash_3941.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/2097/flash_3949.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/2098/flash_3950.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/2099/flash_3951.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/2100/flash_3952.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/2101/flash_3953.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/2102/flash_3954.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/2103/flash_3955.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/2104/flash_3956.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/2105/flash_3957.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/2106/flash_3958.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/2137/flash_3981.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/2138/flash_3982.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/2142/flash_4139.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/2143/flash_4140.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/2144/flash_3983.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/2145/flash_4141.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/2155/flash_3993.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/2156/flash_3994.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/2158/flash_4144.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/2162/flash_4142.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/2165/flash_4143.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/2168/flash_4003.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/2169/flash_4004.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/2170/flash_4005.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/2172/flash_4145.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/2175/flash_4146.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/2177/flash_4147.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/2187/flash_4016.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/2191/flash_4017.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/2193/flash_4018.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/2194/flash_4019.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/2196/flash_4020.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/2198/flash_4021.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/2199/flash_4022.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/2201/flash_4023.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/2202/flash_4024.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/2204/flash_4025.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/2207/flash_4026.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/2209/flash_4027.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/2470/flash_4379.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/2471/flash_4380.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/2472/flash_4381.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/2363/flash_4404.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/2364/flash_4405.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/2365/flash_4406.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/2366/flash_4407.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/2367/flash_4408.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/2368/flash_4409.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/2373/flash_4411.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/2374/flash_4412.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/2375/flash_4413.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/2376/flash_4414.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/2381/flash_4416.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/2382/flash_4417.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/2388/flash_4418.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/2385/flash_4419.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/2386/flash_4420.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/2389/flash_4421.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/2390/flash_4422.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/2392/flash_4423.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/2395/flash_4424.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/2398/flash_4425.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/2400/flash_4426.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/2403/flash_4427.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/2309/flash_4208.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/8391/flash_3739.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/2341/flash_4389.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/2342/flash_4390.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/2343/flash_4391.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/2344/flash_4392.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/2345/flash_4393.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/2346/flash_4394.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/2268/flash_4191.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/2272/flash_4192.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/2223/flash_4233.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/2221/flash_4231.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/2228/flash_4235.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/2233/flash_4239.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/2239/flash_4242.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/2241/flash_4243.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/2243/flash_4244.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/2244/flash_4245.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/2245/flash_4246.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/2246/flash_4247.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/2247/flash_4248.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/2264/flash_4255.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/2266/flash_4256.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/2267/flash_4257.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/2269/flash_4258.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/2270/flash_4259.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/2271/flash_4260.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/2273/flash_4261.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/2332/flash_4223.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/2348/flash_4291.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/2350/flash_4292.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/2380/flash_4303.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/2383/flash_4304.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/2384/flash_4305.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/2387/flash_4306.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/2391/flash_4307.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/2393/flash_4308.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/2394/flash_4309.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/2408/flash_4318.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/2409/flash_4319.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/2410/flash_4320.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/2411/flash_4321.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/2412/flash_4322.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/2413/flash_4323.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/2421/flash_4331.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/2422/flash_4332.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/2423/flash_4333.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/2424/flash_4334.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/2425/flash_4335.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/2426/flash_4336.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/2427/flash_4337.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/2428/flash_4338.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/2429/flash_4339.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/2430/flash_4340.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/2432/flash_4341.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/2433/flash_4342.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/2434/flash_4343.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/2435/flash_4344.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/2436/flash_4345.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/2437/flash_4346.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/2438/flash_4347.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/2439/flash_4348.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/2440/flash_4349.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/2441/flash_4350.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/2372/flash_4300.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/2379/flash_4302.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/2377/flash_4301.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/2358/flash_4296.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/2296/flash_4203.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/2301/flash_4204.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/2303/flash_4205.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/2305/flash_4206.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/2307/flash_4207.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/1776/flash_3743.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/1780/flash_3744.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/1788/flash_3750.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/1789/flash_7351.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/1790/flash_3752.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/1791/flash_3753.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/1809/flash_3768.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/1810/flash_3769.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/1812/flash_3771.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/1813/flash_3772.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/1814/flash_3773.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/1826/flash_3782.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/1828/flash_3783.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/1830/flash_3784.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/1832/flash_3785.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/1834/flash_3786.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/1835/flash_3787.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/1837/flash_3788.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/1839/flash_3789.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/1841/flash_3790.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/1842/flash_3791.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/1843/flash_3792.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/1845/flash_3793.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/1846/flash_3794.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/1847/flash_3795.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/1848/flash_3796.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/1849/flash_3797.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/1850/flash_3798.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/1851/flash_3799.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/1852/flash_3800.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/1860/flash_3803.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/1942/flash_3880.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/1945/flash_3881.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/1947/flash_3882.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/1948/flash_3883.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/1949/flash_3884.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/1950/flash_3885.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/1954/flash_3886.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/1962/flash_3887.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/1963/flash_3888.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/1965/flash_3889.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/1967/flash_3890.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/1969/flash_3891.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/2030/flash_3908.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/2048/flash_3919.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/2050/flash_3920.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/2052/flash_3921.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/2053/flash_3922.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/2055/flash_3923.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/2067/flash_4117.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/2069/flash_4118.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/2074/flash_3934.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/2085/flash_3941.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/2097/flash_3949.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/2098/flash_3950.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/2099/flash_3951.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/2100/flash_3952.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/2101/flash_3953.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/2102/flash_3954.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/2103/flash_3955.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/2104/flash_3956.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/2105/flash_3957.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/2106/flash_3958.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/2137/flash_3981.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/2138/flash_3982.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/2142/flash_4139.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/2143/flash_4140.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/2144/flash_3983.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/2145/flash_4141.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/2155/flash_3993.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/2156/flash_3994.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/2158/flash_4144.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/2162/flash_4142.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/2165/flash_4143.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/2168/flash_4003.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/2169/flash_4004.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/2170/flash_4005.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/2172/flash_4145.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/2175/flash_4146.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/2177/flash_4147.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/2187/flash_4016.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/2191/flash_4017.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/2193/flash_4018.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/2194/flash_4019.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/2196/flash_4020.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/2198/flash_4021.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/2199/flash_4022.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/2201/flash_4023.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/2202/flash_4024.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/2204/flash_4025.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/2207/flash_4026.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/2209/flash_4027.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/2470/flash_4379.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/2471/flash_4380.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/2472/flash_4381.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/2363/flash_4404.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/2364/flash_4405.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/2365/flash_4406.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/2366/flash_4407.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/2367/flash_4408.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/2368/flash_4409.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/2373/flash_4411.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/2374/flash_4412.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/2375/flash_4413.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/2376/flash_4414.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/2381/flash_4416.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/2382/flash_4417.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/2388/flash_4418.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/2385/flash_4419.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/2386/flash_4420.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/2389/flash_4421.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/2390/flash_4422.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/2392/flash_4423.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/2395/flash_4424.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/2398/flash_4425.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/2400/flash_4426.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/2403/flash_4427.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/2309/flash_4208.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/8391/flash_3739.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/2341/flash_4389.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/2342/flash_4390.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/2343/flash_4391.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/2344/flash_4392.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/2345/flash_4393.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/2346/flash_4394.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/2268/flash_4191.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/2272/flash_4192.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/2223/flash_4233.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/2221/flash_4231.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/2228/flash_4235.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/2233/flash_4239.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/2239/flash_4242.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/2241/flash_4243.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/2243/flash_4244.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/2244/flash_4245.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/2245/flash_4246.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/2246/flash_4247.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/2247/flash_4248.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/2264/flash_4255.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/2266/flash_4256.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/2267/flash_4257.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/2269/flash_4258.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/2270/flash_4259.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/2271/flash_4260.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/2273/flash_4261.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/2332/flash_4223.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/2348/flash_4291.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/2350/flash_4292.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/2380/flash_4303.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/2383/flash_4304.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/2384/flash_4305.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/2387/flash_4306.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/2391/flash_4307.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/2393/flash_4308.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/2394/flash_4309.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/2408/flash_4318.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/2409/flash_4319.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/2410/flash_4320.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/2411/flash_4321.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/2412/flash_4322.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/2413/flash_4323.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/2421/flash_4331.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/2422/flash_4332.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/2423/flash_4333.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/2424/flash_4334.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/2425/flash_4335.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/2426/flash_4336.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/2427/flash_4337.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/2428/flash_4338.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/2429/flash_4339.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/2430/flash_4340.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/2432/flash_4341.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/2433/flash_4342.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/2434/flash_4343.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/2435/flash_4344.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/2436/flash_4345.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/2437/flash_4346.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/2438/flash_4347.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/2439/flash_4348.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/2440/flash_4349.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/2441/flash_4350.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/2372/flash_4300.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/2379/flash_4302.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/2377/flash_4301.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1993/2358/flash_4296.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H191"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="39.85546875" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="40.5703125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="93" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="89.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
@@ -4173,3749 +4170,3749 @@
       </c>
       <c r="G48" s="1" t="s">
         <v>214</v>
       </c>
       <c r="H48" t="s">
         <v>215</v>
       </c>
     </row>
     <row r="49" spans="1:8">
       <c r="A49" t="s">
         <v>216</v>
       </c>
       <c r="B49" t="s">
         <v>9</v>
       </c>
       <c r="C49" t="s">
         <v>217</v>
       </c>
       <c r="D49" t="s">
         <v>36</v>
       </c>
       <c r="E49" t="s">
         <v>37</v>
       </c>
       <c r="F49" t="s">
+        <v>79</v>
+      </c>
+      <c r="G49" s="1" t="s">
         <v>218</v>
       </c>
-      <c r="G49" s="1" t="s">
+      <c r="H49" t="s">
         <v>219</v>
-      </c>
-[...1 lines deleted...]
-        <v>220</v>
       </c>
     </row>
     <row r="50" spans="1:8">
       <c r="A50" t="s">
+        <v>220</v>
+      </c>
+      <c r="B50" t="s">
+        <v>9</v>
+      </c>
+      <c r="C50" t="s">
         <v>221</v>
-      </c>
-[...4 lines deleted...]
-        <v>222</v>
       </c>
       <c r="D50" t="s">
         <v>36</v>
       </c>
       <c r="E50" t="s">
         <v>37</v>
       </c>
       <c r="F50" t="s">
         <v>27</v>
       </c>
       <c r="G50" s="1" t="s">
+        <v>222</v>
+      </c>
+      <c r="H50" t="s">
         <v>223</v>
-      </c>
-[...1 lines deleted...]
-        <v>224</v>
       </c>
     </row>
     <row r="51" spans="1:8">
       <c r="A51" t="s">
+        <v>224</v>
+      </c>
+      <c r="B51" t="s">
+        <v>9</v>
+      </c>
+      <c r="C51" t="s">
         <v>225</v>
-      </c>
-[...4 lines deleted...]
-        <v>226</v>
       </c>
       <c r="D51" t="s">
         <v>36</v>
       </c>
       <c r="E51" t="s">
         <v>37</v>
       </c>
       <c r="F51" t="s">
         <v>27</v>
       </c>
       <c r="G51" s="1" t="s">
+        <v>226</v>
+      </c>
+      <c r="H51" t="s">
         <v>227</v>
-      </c>
-[...1 lines deleted...]
-        <v>228</v>
       </c>
     </row>
     <row r="52" spans="1:8">
       <c r="A52" t="s">
+        <v>228</v>
+      </c>
+      <c r="B52" t="s">
+        <v>9</v>
+      </c>
+      <c r="C52" t="s">
         <v>229</v>
-      </c>
-[...4 lines deleted...]
-        <v>230</v>
       </c>
       <c r="D52" t="s">
         <v>36</v>
       </c>
       <c r="E52" t="s">
         <v>37</v>
       </c>
       <c r="F52" t="s">
         <v>27</v>
       </c>
       <c r="G52" s="1" t="s">
+        <v>230</v>
+      </c>
+      <c r="H52" t="s">
         <v>231</v>
-      </c>
-[...1 lines deleted...]
-        <v>232</v>
       </c>
     </row>
     <row r="53" spans="1:8">
       <c r="A53" t="s">
+        <v>232</v>
+      </c>
+      <c r="B53" t="s">
+        <v>9</v>
+      </c>
+      <c r="C53" t="s">
         <v>233</v>
-      </c>
-[...4 lines deleted...]
-        <v>234</v>
       </c>
       <c r="D53" t="s">
         <v>36</v>
       </c>
       <c r="E53" t="s">
         <v>37</v>
       </c>
       <c r="F53" t="s">
         <v>27</v>
       </c>
       <c r="G53" s="1" t="s">
+        <v>234</v>
+      </c>
+      <c r="H53" t="s">
         <v>235</v>
-      </c>
-[...1 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="54" spans="1:8">
       <c r="A54" t="s">
+        <v>236</v>
+      </c>
+      <c r="B54" t="s">
+        <v>9</v>
+      </c>
+      <c r="C54" t="s">
         <v>237</v>
-      </c>
-[...4 lines deleted...]
-        <v>238</v>
       </c>
       <c r="D54" t="s">
         <v>36</v>
       </c>
       <c r="E54" t="s">
         <v>37</v>
       </c>
       <c r="F54" t="s">
         <v>27</v>
       </c>
       <c r="G54" s="1" t="s">
+        <v>238</v>
+      </c>
+      <c r="H54" t="s">
         <v>239</v>
-      </c>
-[...1 lines deleted...]
-        <v>240</v>
       </c>
     </row>
     <row r="55" spans="1:8">
       <c r="A55" t="s">
+        <v>240</v>
+      </c>
+      <c r="B55" t="s">
+        <v>9</v>
+      </c>
+      <c r="C55" t="s">
         <v>241</v>
-      </c>
-[...4 lines deleted...]
-        <v>242</v>
       </c>
       <c r="D55" t="s">
         <v>36</v>
       </c>
       <c r="E55" t="s">
         <v>37</v>
       </c>
       <c r="F55" t="s">
         <v>27</v>
       </c>
       <c r="G55" s="1" t="s">
+        <v>242</v>
+      </c>
+      <c r="H55" t="s">
         <v>243</v>
-      </c>
-[...1 lines deleted...]
-        <v>244</v>
       </c>
     </row>
     <row r="56" spans="1:8">
       <c r="A56" t="s">
+        <v>244</v>
+      </c>
+      <c r="B56" t="s">
+        <v>9</v>
+      </c>
+      <c r="C56" t="s">
         <v>245</v>
-      </c>
-[...4 lines deleted...]
-        <v>246</v>
       </c>
       <c r="D56" t="s">
         <v>36</v>
       </c>
       <c r="E56" t="s">
         <v>37</v>
       </c>
       <c r="F56" t="s">
         <v>27</v>
       </c>
       <c r="G56" s="1" t="s">
+        <v>246</v>
+      </c>
+      <c r="H56" t="s">
         <v>247</v>
-      </c>
-[...1 lines deleted...]
-        <v>248</v>
       </c>
     </row>
     <row r="57" spans="1:8">
       <c r="A57" t="s">
+        <v>248</v>
+      </c>
+      <c r="B57" t="s">
+        <v>9</v>
+      </c>
+      <c r="C57" t="s">
         <v>249</v>
-      </c>
-[...4 lines deleted...]
-        <v>250</v>
       </c>
       <c r="D57" t="s">
         <v>36</v>
       </c>
       <c r="E57" t="s">
         <v>37</v>
       </c>
       <c r="F57" t="s">
         <v>27</v>
       </c>
       <c r="G57" s="1" t="s">
+        <v>250</v>
+      </c>
+      <c r="H57" t="s">
         <v>251</v>
-      </c>
-[...1 lines deleted...]
-        <v>252</v>
       </c>
     </row>
     <row r="58" spans="1:8">
       <c r="A58" t="s">
+        <v>252</v>
+      </c>
+      <c r="B58" t="s">
+        <v>9</v>
+      </c>
+      <c r="C58" t="s">
         <v>253</v>
-      </c>
-[...4 lines deleted...]
-        <v>254</v>
       </c>
       <c r="D58" t="s">
         <v>36</v>
       </c>
       <c r="E58" t="s">
         <v>37</v>
       </c>
       <c r="F58" t="s">
         <v>27</v>
       </c>
       <c r="G58" s="1" t="s">
+        <v>254</v>
+      </c>
+      <c r="H58" t="s">
         <v>255</v>
-      </c>
-[...1 lines deleted...]
-        <v>256</v>
       </c>
     </row>
     <row r="59" spans="1:8">
       <c r="A59" t="s">
+        <v>256</v>
+      </c>
+      <c r="B59" t="s">
+        <v>9</v>
+      </c>
+      <c r="C59" t="s">
         <v>257</v>
-      </c>
-[...4 lines deleted...]
-        <v>258</v>
       </c>
       <c r="D59" t="s">
         <v>36</v>
       </c>
       <c r="E59" t="s">
         <v>37</v>
       </c>
       <c r="F59" t="s">
         <v>27</v>
       </c>
       <c r="G59" s="1" t="s">
+        <v>258</v>
+      </c>
+      <c r="H59" t="s">
         <v>259</v>
-      </c>
-[...1 lines deleted...]
-        <v>260</v>
       </c>
     </row>
     <row r="60" spans="1:8">
       <c r="A60" t="s">
+        <v>260</v>
+      </c>
+      <c r="B60" t="s">
+        <v>9</v>
+      </c>
+      <c r="C60" t="s">
         <v>261</v>
-      </c>
-[...4 lines deleted...]
-        <v>262</v>
       </c>
       <c r="D60" t="s">
         <v>36</v>
       </c>
       <c r="E60" t="s">
         <v>37</v>
       </c>
       <c r="F60" t="s">
         <v>27</v>
       </c>
       <c r="G60" s="1" t="s">
+        <v>262</v>
+      </c>
+      <c r="H60" t="s">
         <v>263</v>
-      </c>
-[...1 lines deleted...]
-        <v>264</v>
       </c>
     </row>
     <row r="61" spans="1:8">
       <c r="A61" t="s">
+        <v>264</v>
+      </c>
+      <c r="B61" t="s">
+        <v>9</v>
+      </c>
+      <c r="C61" t="s">
         <v>265</v>
-      </c>
-[...4 lines deleted...]
-        <v>266</v>
       </c>
       <c r="D61" t="s">
         <v>36</v>
       </c>
       <c r="E61" t="s">
         <v>37</v>
       </c>
       <c r="F61" t="s">
         <v>27</v>
       </c>
       <c r="G61" s="1" t="s">
+        <v>266</v>
+      </c>
+      <c r="H61" t="s">
         <v>267</v>
-      </c>
-[...1 lines deleted...]
-        <v>268</v>
       </c>
     </row>
     <row r="62" spans="1:8">
       <c r="A62" t="s">
+        <v>268</v>
+      </c>
+      <c r="B62" t="s">
+        <v>9</v>
+      </c>
+      <c r="C62" t="s">
         <v>269</v>
-      </c>
-[...4 lines deleted...]
-        <v>270</v>
       </c>
       <c r="D62" t="s">
         <v>36</v>
       </c>
       <c r="E62" t="s">
         <v>37</v>
       </c>
       <c r="F62" t="s">
         <v>27</v>
       </c>
       <c r="G62" s="1" t="s">
+        <v>270</v>
+      </c>
+      <c r="H62" t="s">
         <v>271</v>
-      </c>
-[...1 lines deleted...]
-        <v>272</v>
       </c>
     </row>
     <row r="63" spans="1:8">
       <c r="A63" t="s">
+        <v>272</v>
+      </c>
+      <c r="B63" t="s">
+        <v>9</v>
+      </c>
+      <c r="C63" t="s">
         <v>273</v>
-      </c>
-[...4 lines deleted...]
-        <v>274</v>
       </c>
       <c r="D63" t="s">
         <v>36</v>
       </c>
       <c r="E63" t="s">
         <v>37</v>
       </c>
       <c r="F63" t="s">
         <v>27</v>
       </c>
       <c r="G63" s="1" t="s">
+        <v>274</v>
+      </c>
+      <c r="H63" t="s">
         <v>275</v>
-      </c>
-[...1 lines deleted...]
-        <v>276</v>
       </c>
     </row>
     <row r="64" spans="1:8">
       <c r="A64" t="s">
+        <v>276</v>
+      </c>
+      <c r="B64" t="s">
+        <v>9</v>
+      </c>
+      <c r="C64" t="s">
         <v>277</v>
-      </c>
-[...4 lines deleted...]
-        <v>278</v>
       </c>
       <c r="D64" t="s">
         <v>36</v>
       </c>
       <c r="E64" t="s">
         <v>37</v>
       </c>
       <c r="F64" t="s">
         <v>27</v>
       </c>
       <c r="G64" s="1" t="s">
+        <v>278</v>
+      </c>
+      <c r="H64" t="s">
         <v>279</v>
-      </c>
-[...1 lines deleted...]
-        <v>280</v>
       </c>
     </row>
     <row r="65" spans="1:8">
       <c r="A65" t="s">
+        <v>280</v>
+      </c>
+      <c r="B65" t="s">
+        <v>9</v>
+      </c>
+      <c r="C65" t="s">
         <v>281</v>
-      </c>
-[...4 lines deleted...]
-        <v>282</v>
       </c>
       <c r="D65" t="s">
         <v>36</v>
       </c>
       <c r="E65" t="s">
         <v>37</v>
       </c>
       <c r="F65" t="s">
         <v>27</v>
       </c>
       <c r="G65" s="1" t="s">
+        <v>282</v>
+      </c>
+      <c r="H65" t="s">
         <v>283</v>
-      </c>
-[...1 lines deleted...]
-        <v>284</v>
       </c>
     </row>
     <row r="66" spans="1:8">
       <c r="A66" t="s">
+        <v>284</v>
+      </c>
+      <c r="B66" t="s">
+        <v>9</v>
+      </c>
+      <c r="C66" t="s">
         <v>285</v>
-      </c>
-[...4 lines deleted...]
-        <v>286</v>
       </c>
       <c r="D66" t="s">
         <v>36</v>
       </c>
       <c r="E66" t="s">
         <v>37</v>
       </c>
       <c r="F66" t="s">
         <v>27</v>
       </c>
       <c r="G66" s="1" t="s">
+        <v>286</v>
+      </c>
+      <c r="H66" t="s">
         <v>287</v>
-      </c>
-[...1 lines deleted...]
-        <v>288</v>
       </c>
     </row>
     <row r="67" spans="1:8">
       <c r="A67" t="s">
+        <v>288</v>
+      </c>
+      <c r="B67" t="s">
+        <v>9</v>
+      </c>
+      <c r="C67" t="s">
         <v>289</v>
-      </c>
-[...4 lines deleted...]
-        <v>290</v>
       </c>
       <c r="D67" t="s">
         <v>36</v>
       </c>
       <c r="E67" t="s">
         <v>37</v>
       </c>
       <c r="F67" t="s">
         <v>27</v>
       </c>
       <c r="G67" s="1" t="s">
+        <v>290</v>
+      </c>
+      <c r="H67" t="s">
         <v>291</v>
-      </c>
-[...1 lines deleted...]
-        <v>292</v>
       </c>
     </row>
     <row r="68" spans="1:8">
       <c r="A68" t="s">
+        <v>292</v>
+      </c>
+      <c r="B68" t="s">
+        <v>9</v>
+      </c>
+      <c r="C68" t="s">
         <v>293</v>
-      </c>
-[...4 lines deleted...]
-        <v>294</v>
       </c>
       <c r="D68" t="s">
         <v>36</v>
       </c>
       <c r="E68" t="s">
         <v>37</v>
       </c>
       <c r="F68" t="s">
         <v>27</v>
       </c>
       <c r="G68" s="1" t="s">
+        <v>294</v>
+      </c>
+      <c r="H68" t="s">
         <v>295</v>
-      </c>
-[...1 lines deleted...]
-        <v>296</v>
       </c>
     </row>
     <row r="69" spans="1:8">
       <c r="A69" t="s">
+        <v>296</v>
+      </c>
+      <c r="B69" t="s">
+        <v>9</v>
+      </c>
+      <c r="C69" t="s">
         <v>297</v>
-      </c>
-[...4 lines deleted...]
-        <v>298</v>
       </c>
       <c r="D69" t="s">
         <v>36</v>
       </c>
       <c r="E69" t="s">
         <v>37</v>
       </c>
       <c r="F69" t="s">
         <v>27</v>
       </c>
       <c r="G69" s="1" t="s">
+        <v>298</v>
+      </c>
+      <c r="H69" t="s">
         <v>299</v>
-      </c>
-[...1 lines deleted...]
-        <v>300</v>
       </c>
     </row>
     <row r="70" spans="1:8">
       <c r="A70" t="s">
+        <v>300</v>
+      </c>
+      <c r="B70" t="s">
+        <v>9</v>
+      </c>
+      <c r="C70" t="s">
         <v>301</v>
-      </c>
-[...4 lines deleted...]
-        <v>302</v>
       </c>
       <c r="D70" t="s">
         <v>36</v>
       </c>
       <c r="E70" t="s">
         <v>37</v>
       </c>
       <c r="F70" t="s">
         <v>169</v>
       </c>
       <c r="G70" s="1" t="s">
+        <v>302</v>
+      </c>
+      <c r="H70" t="s">
         <v>303</v>
-      </c>
-[...1 lines deleted...]
-        <v>304</v>
       </c>
     </row>
     <row r="71" spans="1:8">
       <c r="A71" t="s">
+        <v>304</v>
+      </c>
+      <c r="B71" t="s">
+        <v>9</v>
+      </c>
+      <c r="C71" t="s">
         <v>305</v>
-      </c>
-[...4 lines deleted...]
-        <v>306</v>
       </c>
       <c r="D71" t="s">
         <v>36</v>
       </c>
       <c r="E71" t="s">
         <v>37</v>
       </c>
       <c r="F71" t="s">
         <v>88</v>
       </c>
       <c r="G71" s="1" t="s">
+        <v>306</v>
+      </c>
+      <c r="H71" t="s">
         <v>307</v>
-      </c>
-[...1 lines deleted...]
-        <v>308</v>
       </c>
     </row>
     <row r="72" spans="1:8">
       <c r="A72" t="s">
+        <v>308</v>
+      </c>
+      <c r="B72" t="s">
+        <v>9</v>
+      </c>
+      <c r="C72" t="s">
         <v>309</v>
       </c>
-      <c r="B72" t="s">
-[...2 lines deleted...]
-      <c r="C72" t="s">
+      <c r="D72" t="s">
+        <v>36</v>
+      </c>
+      <c r="E72" t="s">
+        <v>37</v>
+      </c>
+      <c r="F72" t="s">
         <v>310</v>
       </c>
-      <c r="D72" t="s">
-[...5 lines deleted...]
-      <c r="F72" t="s">
+      <c r="G72" s="1" t="s">
         <v>311</v>
       </c>
-      <c r="G72" s="1" t="s">
+      <c r="H72" t="s">
         <v>312</v>
-      </c>
-[...1 lines deleted...]
-        <v>313</v>
       </c>
     </row>
     <row r="73" spans="1:8">
       <c r="A73" t="s">
+        <v>313</v>
+      </c>
+      <c r="B73" t="s">
+        <v>9</v>
+      </c>
+      <c r="C73" t="s">
         <v>314</v>
-      </c>
-[...4 lines deleted...]
-        <v>315</v>
       </c>
       <c r="D73" t="s">
         <v>36</v>
       </c>
       <c r="E73" t="s">
         <v>37</v>
       </c>
       <c r="F73" t="s">
         <v>27</v>
       </c>
       <c r="G73" s="1" t="s">
+        <v>315</v>
+      </c>
+      <c r="H73" t="s">
         <v>316</v>
-      </c>
-[...1 lines deleted...]
-        <v>317</v>
       </c>
     </row>
     <row r="74" spans="1:8">
       <c r="A74" t="s">
+        <v>317</v>
+      </c>
+      <c r="B74" t="s">
+        <v>9</v>
+      </c>
+      <c r="C74" t="s">
         <v>318</v>
-      </c>
-[...4 lines deleted...]
-        <v>319</v>
       </c>
       <c r="D74" t="s">
         <v>36</v>
       </c>
       <c r="E74" t="s">
         <v>37</v>
       </c>
       <c r="F74" t="s">
         <v>88</v>
       </c>
       <c r="G74" s="1" t="s">
+        <v>319</v>
+      </c>
+      <c r="H74" t="s">
         <v>320</v>
-      </c>
-[...1 lines deleted...]
-        <v>321</v>
       </c>
     </row>
     <row r="75" spans="1:8">
       <c r="A75" t="s">
+        <v>321</v>
+      </c>
+      <c r="B75" t="s">
+        <v>9</v>
+      </c>
+      <c r="C75" t="s">
         <v>322</v>
-      </c>
-[...4 lines deleted...]
-        <v>323</v>
       </c>
       <c r="D75" t="s">
         <v>36</v>
       </c>
       <c r="E75" t="s">
         <v>37</v>
       </c>
       <c r="F75" t="s">
         <v>32</v>
       </c>
       <c r="G75" s="1" t="s">
+        <v>323</v>
+      </c>
+      <c r="H75" t="s">
         <v>324</v>
-      </c>
-[...1 lines deleted...]
-        <v>325</v>
       </c>
     </row>
     <row r="76" spans="1:8">
       <c r="A76" t="s">
+        <v>325</v>
+      </c>
+      <c r="B76" t="s">
+        <v>9</v>
+      </c>
+      <c r="C76" t="s">
         <v>326</v>
-      </c>
-[...4 lines deleted...]
-        <v>327</v>
       </c>
       <c r="D76" t="s">
         <v>36</v>
       </c>
       <c r="E76" t="s">
         <v>37</v>
       </c>
       <c r="F76" t="s">
         <v>27</v>
       </c>
       <c r="G76" s="1" t="s">
+        <v>327</v>
+      </c>
+      <c r="H76" t="s">
         <v>328</v>
-      </c>
-[...1 lines deleted...]
-        <v>329</v>
       </c>
     </row>
     <row r="77" spans="1:8">
       <c r="A77" t="s">
+        <v>329</v>
+      </c>
+      <c r="B77" t="s">
+        <v>9</v>
+      </c>
+      <c r="C77" t="s">
         <v>330</v>
-      </c>
-[...4 lines deleted...]
-        <v>331</v>
       </c>
       <c r="D77" t="s">
         <v>36</v>
       </c>
       <c r="E77" t="s">
         <v>37</v>
       </c>
       <c r="F77" t="s">
         <v>27</v>
       </c>
       <c r="G77" s="1" t="s">
+        <v>331</v>
+      </c>
+      <c r="H77" t="s">
         <v>332</v>
-      </c>
-[...1 lines deleted...]
-        <v>333</v>
       </c>
     </row>
     <row r="78" spans="1:8">
       <c r="A78" t="s">
+        <v>333</v>
+      </c>
+      <c r="B78" t="s">
+        <v>9</v>
+      </c>
+      <c r="C78" t="s">
         <v>334</v>
-      </c>
-[...4 lines deleted...]
-        <v>335</v>
       </c>
       <c r="D78" t="s">
         <v>36</v>
       </c>
       <c r="E78" t="s">
         <v>37</v>
       </c>
       <c r="F78" t="s">
         <v>13</v>
       </c>
       <c r="G78" s="1" t="s">
+        <v>335</v>
+      </c>
+      <c r="H78" t="s">
         <v>336</v>
-      </c>
-[...1 lines deleted...]
-        <v>337</v>
       </c>
     </row>
     <row r="79" spans="1:8">
       <c r="A79" t="s">
+        <v>337</v>
+      </c>
+      <c r="B79" t="s">
+        <v>9</v>
+      </c>
+      <c r="C79" t="s">
         <v>338</v>
-      </c>
-[...4 lines deleted...]
-        <v>339</v>
       </c>
       <c r="D79" t="s">
         <v>36</v>
       </c>
       <c r="E79" t="s">
         <v>37</v>
       </c>
       <c r="F79" t="s">
         <v>102</v>
       </c>
       <c r="G79" s="1" t="s">
+        <v>339</v>
+      </c>
+      <c r="H79" t="s">
         <v>340</v>
-      </c>
-[...1 lines deleted...]
-        <v>341</v>
       </c>
     </row>
     <row r="80" spans="1:8">
       <c r="A80" t="s">
+        <v>341</v>
+      </c>
+      <c r="B80" t="s">
+        <v>9</v>
+      </c>
+      <c r="C80" t="s">
         <v>342</v>
-      </c>
-[...4 lines deleted...]
-        <v>343</v>
       </c>
       <c r="D80" t="s">
         <v>36</v>
       </c>
       <c r="E80" t="s">
         <v>37</v>
       </c>
       <c r="F80" t="s">
         <v>88</v>
       </c>
       <c r="G80" s="1" t="s">
+        <v>343</v>
+      </c>
+      <c r="H80" t="s">
         <v>344</v>
-      </c>
-[...1 lines deleted...]
-        <v>345</v>
       </c>
     </row>
     <row r="81" spans="1:8">
       <c r="A81" t="s">
+        <v>345</v>
+      </c>
+      <c r="B81" t="s">
+        <v>9</v>
+      </c>
+      <c r="C81" t="s">
         <v>346</v>
-      </c>
-[...4 lines deleted...]
-        <v>347</v>
       </c>
       <c r="D81" t="s">
         <v>36</v>
       </c>
       <c r="E81" t="s">
         <v>37</v>
       </c>
       <c r="F81" t="s">
         <v>27</v>
       </c>
       <c r="G81" s="1" t="s">
+        <v>347</v>
+      </c>
+      <c r="H81" t="s">
         <v>348</v>
-      </c>
-[...1 lines deleted...]
-        <v>349</v>
       </c>
     </row>
     <row r="82" spans="1:8">
       <c r="A82" t="s">
+        <v>349</v>
+      </c>
+      <c r="B82" t="s">
+        <v>9</v>
+      </c>
+      <c r="C82" t="s">
         <v>350</v>
-      </c>
-[...4 lines deleted...]
-        <v>351</v>
       </c>
       <c r="D82" t="s">
         <v>36</v>
       </c>
       <c r="E82" t="s">
         <v>37</v>
       </c>
       <c r="F82" t="s">
         <v>27</v>
       </c>
       <c r="G82" s="1" t="s">
+        <v>351</v>
+      </c>
+      <c r="H82" t="s">
         <v>352</v>
-      </c>
-[...1 lines deleted...]
-        <v>353</v>
       </c>
     </row>
     <row r="83" spans="1:8">
       <c r="A83" t="s">
+        <v>353</v>
+      </c>
+      <c r="B83" t="s">
+        <v>9</v>
+      </c>
+      <c r="C83" t="s">
         <v>354</v>
-      </c>
-[...4 lines deleted...]
-        <v>355</v>
       </c>
       <c r="D83" t="s">
         <v>36</v>
       </c>
       <c r="E83" t="s">
         <v>37</v>
       </c>
       <c r="F83" t="s">
         <v>27</v>
       </c>
       <c r="G83" s="1" t="s">
+        <v>355</v>
+      </c>
+      <c r="H83" t="s">
         <v>356</v>
-      </c>
-[...1 lines deleted...]
-        <v>357</v>
       </c>
     </row>
     <row r="84" spans="1:8">
       <c r="A84" t="s">
+        <v>357</v>
+      </c>
+      <c r="B84" t="s">
+        <v>9</v>
+      </c>
+      <c r="C84" t="s">
         <v>358</v>
-      </c>
-[...4 lines deleted...]
-        <v>359</v>
       </c>
       <c r="D84" t="s">
         <v>36</v>
       </c>
       <c r="E84" t="s">
         <v>37</v>
       </c>
       <c r="F84" t="s">
         <v>186</v>
       </c>
       <c r="G84" s="1" t="s">
+        <v>359</v>
+      </c>
+      <c r="H84" t="s">
         <v>360</v>
-      </c>
-[...1 lines deleted...]
-        <v>361</v>
       </c>
     </row>
     <row r="85" spans="1:8">
       <c r="A85" t="s">
+        <v>361</v>
+      </c>
+      <c r="B85" t="s">
+        <v>9</v>
+      </c>
+      <c r="C85" t="s">
         <v>362</v>
-      </c>
-[...4 lines deleted...]
-        <v>363</v>
       </c>
       <c r="D85" t="s">
         <v>36</v>
       </c>
       <c r="E85" t="s">
         <v>37</v>
       </c>
       <c r="F85" t="s">
         <v>191</v>
       </c>
       <c r="G85" s="1" t="s">
+        <v>363</v>
+      </c>
+      <c r="H85" t="s">
         <v>364</v>
-      </c>
-[...1 lines deleted...]
-        <v>365</v>
       </c>
     </row>
     <row r="86" spans="1:8">
       <c r="A86" t="s">
+        <v>365</v>
+      </c>
+      <c r="B86" t="s">
+        <v>9</v>
+      </c>
+      <c r="C86" t="s">
         <v>366</v>
-      </c>
-[...4 lines deleted...]
-        <v>367</v>
       </c>
       <c r="D86" t="s">
         <v>36</v>
       </c>
       <c r="E86" t="s">
         <v>37</v>
       </c>
       <c r="F86" t="s">
         <v>27</v>
       </c>
       <c r="G86" s="1" t="s">
+        <v>367</v>
+      </c>
+      <c r="H86" t="s">
         <v>368</v>
-      </c>
-[...1 lines deleted...]
-        <v>369</v>
       </c>
     </row>
     <row r="87" spans="1:8">
       <c r="A87" t="s">
+        <v>369</v>
+      </c>
+      <c r="B87" t="s">
+        <v>9</v>
+      </c>
+      <c r="C87" t="s">
         <v>370</v>
-      </c>
-[...4 lines deleted...]
-        <v>371</v>
       </c>
       <c r="D87" t="s">
         <v>36</v>
       </c>
       <c r="E87" t="s">
         <v>37</v>
       </c>
       <c r="F87" t="s">
         <v>27</v>
       </c>
       <c r="G87" s="1" t="s">
+        <v>371</v>
+      </c>
+      <c r="H87" t="s">
         <v>372</v>
-      </c>
-[...1 lines deleted...]
-        <v>373</v>
       </c>
     </row>
     <row r="88" spans="1:8">
       <c r="A88" t="s">
+        <v>373</v>
+      </c>
+      <c r="B88" t="s">
+        <v>9</v>
+      </c>
+      <c r="C88" t="s">
         <v>374</v>
-      </c>
-[...4 lines deleted...]
-        <v>375</v>
       </c>
       <c r="D88" t="s">
         <v>36</v>
       </c>
       <c r="E88" t="s">
         <v>37</v>
       </c>
       <c r="F88" t="s">
         <v>27</v>
       </c>
       <c r="G88" s="1" t="s">
+        <v>375</v>
+      </c>
+      <c r="H88" t="s">
         <v>376</v>
-      </c>
-[...1 lines deleted...]
-        <v>377</v>
       </c>
     </row>
     <row r="89" spans="1:8">
       <c r="A89" t="s">
+        <v>377</v>
+      </c>
+      <c r="B89" t="s">
+        <v>9</v>
+      </c>
+      <c r="C89" t="s">
         <v>378</v>
-      </c>
-[...4 lines deleted...]
-        <v>379</v>
       </c>
       <c r="D89" t="s">
         <v>36</v>
       </c>
       <c r="E89" t="s">
         <v>37</v>
       </c>
       <c r="F89" t="s">
         <v>27</v>
       </c>
       <c r="G89" s="1" t="s">
+        <v>379</v>
+      </c>
+      <c r="H89" t="s">
         <v>380</v>
-      </c>
-[...1 lines deleted...]
-        <v>381</v>
       </c>
     </row>
     <row r="90" spans="1:8">
       <c r="A90" t="s">
+        <v>381</v>
+      </c>
+      <c r="B90" t="s">
+        <v>9</v>
+      </c>
+      <c r="C90" t="s">
         <v>382</v>
-      </c>
-[...4 lines deleted...]
-        <v>383</v>
       </c>
       <c r="D90" t="s">
         <v>36</v>
       </c>
       <c r="E90" t="s">
         <v>37</v>
       </c>
       <c r="F90" t="s">
         <v>27</v>
       </c>
       <c r="G90" s="1" t="s">
+        <v>383</v>
+      </c>
+      <c r="H90" t="s">
         <v>384</v>
-      </c>
-[...1 lines deleted...]
-        <v>385</v>
       </c>
     </row>
     <row r="91" spans="1:8">
       <c r="A91" t="s">
+        <v>385</v>
+      </c>
+      <c r="B91" t="s">
+        <v>9</v>
+      </c>
+      <c r="C91" t="s">
         <v>386</v>
-      </c>
-[...4 lines deleted...]
-        <v>387</v>
       </c>
       <c r="D91" t="s">
         <v>36</v>
       </c>
       <c r="E91" t="s">
         <v>37</v>
       </c>
       <c r="F91" t="s">
         <v>27</v>
       </c>
       <c r="G91" s="1" t="s">
+        <v>387</v>
+      </c>
+      <c r="H91" t="s">
         <v>388</v>
-      </c>
-[...1 lines deleted...]
-        <v>389</v>
       </c>
     </row>
     <row r="92" spans="1:8">
       <c r="A92" t="s">
+        <v>389</v>
+      </c>
+      <c r="B92" t="s">
+        <v>9</v>
+      </c>
+      <c r="C92" t="s">
         <v>390</v>
-      </c>
-[...4 lines deleted...]
-        <v>391</v>
       </c>
       <c r="D92" t="s">
         <v>36</v>
       </c>
       <c r="E92" t="s">
         <v>37</v>
       </c>
       <c r="F92" t="s">
         <v>27</v>
       </c>
       <c r="G92" s="1" t="s">
+        <v>391</v>
+      </c>
+      <c r="H92" t="s">
         <v>392</v>
-      </c>
-[...1 lines deleted...]
-        <v>393</v>
       </c>
     </row>
     <row r="93" spans="1:8">
       <c r="A93" t="s">
+        <v>393</v>
+      </c>
+      <c r="B93" t="s">
+        <v>9</v>
+      </c>
+      <c r="C93" t="s">
         <v>394</v>
-      </c>
-[...4 lines deleted...]
-        <v>395</v>
       </c>
       <c r="D93" t="s">
         <v>36</v>
       </c>
       <c r="E93" t="s">
         <v>37</v>
       </c>
       <c r="F93" t="s">
         <v>27</v>
       </c>
       <c r="G93" s="1" t="s">
+        <v>395</v>
+      </c>
+      <c r="H93" t="s">
         <v>396</v>
-      </c>
-[...1 lines deleted...]
-        <v>397</v>
       </c>
     </row>
     <row r="94" spans="1:8">
       <c r="A94" t="s">
+        <v>397</v>
+      </c>
+      <c r="B94" t="s">
+        <v>9</v>
+      </c>
+      <c r="C94" t="s">
         <v>398</v>
-      </c>
-[...4 lines deleted...]
-        <v>399</v>
       </c>
       <c r="D94" t="s">
         <v>36</v>
       </c>
       <c r="E94" t="s">
         <v>37</v>
       </c>
       <c r="F94" t="s">
         <v>27</v>
       </c>
       <c r="G94" s="1" t="s">
+        <v>399</v>
+      </c>
+      <c r="H94" t="s">
         <v>400</v>
-      </c>
-[...1 lines deleted...]
-        <v>401</v>
       </c>
     </row>
     <row r="95" spans="1:8">
       <c r="A95" t="s">
+        <v>401</v>
+      </c>
+      <c r="B95" t="s">
+        <v>9</v>
+      </c>
+      <c r="C95" t="s">
         <v>402</v>
-      </c>
-[...4 lines deleted...]
-        <v>403</v>
       </c>
       <c r="D95" t="s">
         <v>36</v>
       </c>
       <c r="E95" t="s">
         <v>37</v>
       </c>
       <c r="F95" t="s">
         <v>27</v>
       </c>
       <c r="G95" s="1" t="s">
+        <v>403</v>
+      </c>
+      <c r="H95" t="s">
         <v>404</v>
-      </c>
-[...1 lines deleted...]
-        <v>405</v>
       </c>
     </row>
     <row r="96" spans="1:8">
       <c r="A96" t="s">
+        <v>405</v>
+      </c>
+      <c r="B96" t="s">
+        <v>9</v>
+      </c>
+      <c r="C96" t="s">
         <v>406</v>
-      </c>
-[...4 lines deleted...]
-        <v>407</v>
       </c>
       <c r="D96" t="s">
         <v>36</v>
       </c>
       <c r="E96" t="s">
         <v>37</v>
       </c>
       <c r="F96" t="s">
         <v>27</v>
       </c>
       <c r="G96" s="1" t="s">
+        <v>407</v>
+      </c>
+      <c r="H96" t="s">
         <v>408</v>
-      </c>
-[...1 lines deleted...]
-        <v>409</v>
       </c>
     </row>
     <row r="97" spans="1:8">
       <c r="A97" t="s">
+        <v>409</v>
+      </c>
+      <c r="B97" t="s">
+        <v>9</v>
+      </c>
+      <c r="C97" t="s">
         <v>410</v>
-      </c>
-[...4 lines deleted...]
-        <v>411</v>
       </c>
       <c r="D97" t="s">
         <v>36</v>
       </c>
       <c r="E97" t="s">
         <v>37</v>
       </c>
       <c r="F97" t="s">
         <v>27</v>
       </c>
       <c r="G97" s="1" t="s">
+        <v>411</v>
+      </c>
+      <c r="H97" t="s">
         <v>412</v>
-      </c>
-[...1 lines deleted...]
-        <v>413</v>
       </c>
     </row>
     <row r="98" spans="1:8">
       <c r="A98" t="s">
+        <v>413</v>
+      </c>
+      <c r="B98" t="s">
+        <v>9</v>
+      </c>
+      <c r="C98" t="s">
         <v>414</v>
-      </c>
-[...4 lines deleted...]
-        <v>415</v>
       </c>
       <c r="D98" t="s">
         <v>36</v>
       </c>
       <c r="E98" t="s">
         <v>37</v>
       </c>
       <c r="F98" t="s">
         <v>27</v>
       </c>
       <c r="G98" s="1" t="s">
+        <v>415</v>
+      </c>
+      <c r="H98" t="s">
         <v>416</v>
-      </c>
-[...1 lines deleted...]
-        <v>417</v>
       </c>
     </row>
     <row r="99" spans="1:8">
       <c r="A99" t="s">
-        <v>418</v>
+        <v>417</v>
       </c>
       <c r="B99" t="s">
         <v>9</v>
       </c>
       <c r="C99" t="s">
         <v>31</v>
       </c>
       <c r="D99" t="s">
+        <v>418</v>
+      </c>
+      <c r="E99" t="s">
         <v>419</v>
-      </c>
-[...1 lines deleted...]
-        <v>420</v>
       </c>
       <c r="F99" t="s">
         <v>102</v>
       </c>
       <c r="G99" s="1" t="s">
+        <v>420</v>
+      </c>
+      <c r="H99" t="s">
         <v>421</v>
-      </c>
-[...1 lines deleted...]
-        <v>422</v>
       </c>
     </row>
     <row r="100" spans="1:8">
       <c r="A100" t="s">
-        <v>423</v>
+        <v>422</v>
       </c>
       <c r="B100" t="s">
         <v>9</v>
       </c>
       <c r="C100" t="s">
         <v>53</v>
       </c>
       <c r="D100" t="s">
+        <v>418</v>
+      </c>
+      <c r="E100" t="s">
         <v>419</v>
-      </c>
-[...1 lines deleted...]
-        <v>420</v>
       </c>
       <c r="F100" t="s">
         <v>107</v>
       </c>
       <c r="G100" s="1" t="s">
+        <v>423</v>
+      </c>
+      <c r="H100" t="s">
         <v>424</v>
-      </c>
-[...1 lines deleted...]
-        <v>425</v>
       </c>
     </row>
     <row r="101" spans="1:8">
       <c r="A101" t="s">
-        <v>426</v>
+        <v>425</v>
       </c>
       <c r="B101" t="s">
         <v>9</v>
       </c>
       <c r="C101" t="s">
         <v>57</v>
       </c>
       <c r="D101" t="s">
+        <v>418</v>
+      </c>
+      <c r="E101" t="s">
         <v>419</v>
       </c>
-      <c r="E101" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F101" t="s">
+        <v>426</v>
+      </c>
+      <c r="G101" s="1" t="s">
         <v>427</v>
       </c>
-      <c r="G101" s="1" t="s">
+      <c r="H101" t="s">
         <v>428</v>
-      </c>
-[...1 lines deleted...]
-        <v>429</v>
       </c>
     </row>
     <row r="102" spans="1:8">
       <c r="A102" t="s">
-        <v>430</v>
+        <v>429</v>
       </c>
       <c r="B102" t="s">
         <v>9</v>
       </c>
       <c r="C102" t="s">
         <v>10</v>
       </c>
       <c r="D102" t="s">
+        <v>430</v>
+      </c>
+      <c r="E102" t="s">
         <v>431</v>
-      </c>
-[...1 lines deleted...]
-        <v>432</v>
       </c>
       <c r="F102" t="s">
         <v>112</v>
       </c>
       <c r="G102" s="1" t="s">
+        <v>432</v>
+      </c>
+      <c r="H102" t="s">
         <v>433</v>
-      </c>
-[...1 lines deleted...]
-        <v>434</v>
       </c>
     </row>
     <row r="103" spans="1:8">
       <c r="A103" t="s">
-        <v>435</v>
+        <v>434</v>
       </c>
       <c r="B103" t="s">
         <v>9</v>
       </c>
       <c r="C103" t="s">
         <v>17</v>
       </c>
       <c r="D103" t="s">
+        <v>430</v>
+      </c>
+      <c r="E103" t="s">
         <v>431</v>
-      </c>
-[...1 lines deleted...]
-        <v>432</v>
       </c>
       <c r="F103" t="s">
         <v>186</v>
       </c>
       <c r="G103" s="1" t="s">
+        <v>435</v>
+      </c>
+      <c r="H103" t="s">
         <v>436</v>
-      </c>
-[...1 lines deleted...]
-        <v>437</v>
       </c>
     </row>
     <row r="104" spans="1:8">
       <c r="A104" t="s">
-        <v>438</v>
+        <v>437</v>
       </c>
       <c r="B104" t="s">
         <v>9</v>
       </c>
       <c r="C104" t="s">
         <v>22</v>
       </c>
       <c r="D104" t="s">
+        <v>430</v>
+      </c>
+      <c r="E104" t="s">
         <v>431</v>
-      </c>
-[...1 lines deleted...]
-        <v>432</v>
       </c>
       <c r="F104" t="s">
         <v>79</v>
       </c>
       <c r="G104" s="1" t="s">
+        <v>438</v>
+      </c>
+      <c r="H104" t="s">
         <v>439</v>
-      </c>
-[...1 lines deleted...]
-        <v>440</v>
       </c>
     </row>
     <row r="105" spans="1:8">
       <c r="A105" t="s">
-        <v>441</v>
+        <v>440</v>
       </c>
       <c r="B105" t="s">
         <v>9</v>
       </c>
       <c r="C105" t="s">
         <v>26</v>
       </c>
       <c r="D105" t="s">
+        <v>430</v>
+      </c>
+      <c r="E105" t="s">
         <v>431</v>
-      </c>
-[...1 lines deleted...]
-        <v>432</v>
       </c>
       <c r="F105" t="s">
         <v>88</v>
       </c>
       <c r="G105" s="1" t="s">
+        <v>441</v>
+      </c>
+      <c r="H105" t="s">
         <v>442</v>
-      </c>
-[...1 lines deleted...]
-        <v>443</v>
       </c>
     </row>
     <row r="106" spans="1:8">
       <c r="A106" t="s">
-        <v>444</v>
+        <v>443</v>
       </c>
       <c r="B106" t="s">
         <v>9</v>
       </c>
       <c r="C106" t="s">
         <v>31</v>
       </c>
       <c r="D106" t="s">
+        <v>430</v>
+      </c>
+      <c r="E106" t="s">
         <v>431</v>
       </c>
-      <c r="E106" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F106" t="s">
+        <v>444</v>
+      </c>
+      <c r="G106" s="1" t="s">
         <v>445</v>
       </c>
-      <c r="G106" s="1" t="s">
+      <c r="H106" t="s">
         <v>446</v>
-      </c>
-[...1 lines deleted...]
-        <v>447</v>
       </c>
     </row>
     <row r="107" spans="1:8">
       <c r="A107" t="s">
-        <v>448</v>
+        <v>447</v>
       </c>
       <c r="B107" t="s">
         <v>9</v>
       </c>
       <c r="C107" t="s">
         <v>53</v>
       </c>
       <c r="D107" t="s">
+        <v>430</v>
+      </c>
+      <c r="E107" t="s">
         <v>431</v>
       </c>
-      <c r="E107" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F107" t="s">
+        <v>448</v>
+      </c>
+      <c r="G107" s="1" t="s">
         <v>449</v>
       </c>
-      <c r="G107" s="1" t="s">
+      <c r="H107" t="s">
         <v>450</v>
-      </c>
-[...1 lines deleted...]
-        <v>451</v>
       </c>
     </row>
     <row r="108" spans="1:8">
       <c r="A108" t="s">
-        <v>452</v>
+        <v>451</v>
       </c>
       <c r="B108" t="s">
         <v>9</v>
       </c>
       <c r="C108" t="s">
         <v>57</v>
       </c>
       <c r="D108" t="s">
+        <v>430</v>
+      </c>
+      <c r="E108" t="s">
         <v>431</v>
-      </c>
-[...1 lines deleted...]
-        <v>432</v>
       </c>
       <c r="F108" t="s">
         <v>13</v>
       </c>
       <c r="G108" s="1" t="s">
+        <v>452</v>
+      </c>
+      <c r="H108" t="s">
         <v>453</v>
-      </c>
-[...1 lines deleted...]
-        <v>454</v>
       </c>
     </row>
     <row r="109" spans="1:8">
       <c r="A109" t="s">
-        <v>455</v>
+        <v>454</v>
       </c>
       <c r="B109" t="s">
         <v>9</v>
       </c>
       <c r="C109" t="s">
         <v>62</v>
       </c>
       <c r="D109" t="s">
+        <v>430</v>
+      </c>
+      <c r="E109" t="s">
         <v>431</v>
-      </c>
-[...1 lines deleted...]
-        <v>432</v>
       </c>
       <c r="F109" t="s">
         <v>169</v>
       </c>
       <c r="G109" s="1" t="s">
+        <v>455</v>
+      </c>
+      <c r="H109" t="s">
         <v>456</v>
-      </c>
-[...1 lines deleted...]
-        <v>457</v>
       </c>
     </row>
     <row r="110" spans="1:8">
       <c r="A110" t="s">
-        <v>458</v>
+        <v>457</v>
       </c>
       <c r="B110" t="s">
         <v>9</v>
       </c>
       <c r="C110" t="s">
         <v>66</v>
       </c>
       <c r="D110" t="s">
+        <v>430</v>
+      </c>
+      <c r="E110" t="s">
         <v>431</v>
-      </c>
-[...1 lines deleted...]
-        <v>432</v>
       </c>
       <c r="F110" t="s">
         <v>102</v>
       </c>
       <c r="G110" s="1" t="s">
+        <v>458</v>
+      </c>
+      <c r="H110" t="s">
         <v>459</v>
-      </c>
-[...1 lines deleted...]
-        <v>460</v>
       </c>
     </row>
     <row r="111" spans="1:8">
       <c r="A111" t="s">
-        <v>461</v>
+        <v>460</v>
       </c>
       <c r="B111" t="s">
         <v>9</v>
       </c>
       <c r="C111" t="s">
         <v>70</v>
       </c>
       <c r="D111" t="s">
+        <v>430</v>
+      </c>
+      <c r="E111" t="s">
         <v>431</v>
-      </c>
-[...1 lines deleted...]
-        <v>432</v>
       </c>
       <c r="F111" t="s">
         <v>191</v>
       </c>
       <c r="G111" s="1" t="s">
+        <v>461</v>
+      </c>
+      <c r="H111" t="s">
         <v>462</v>
-      </c>
-[...1 lines deleted...]
-        <v>463</v>
       </c>
     </row>
     <row r="112" spans="1:8">
       <c r="A112" t="s">
-        <v>464</v>
+        <v>463</v>
       </c>
       <c r="B112" t="s">
         <v>9</v>
       </c>
       <c r="C112" t="s">
         <v>74</v>
       </c>
       <c r="D112" t="s">
+        <v>430</v>
+      </c>
+      <c r="E112" t="s">
         <v>431</v>
       </c>
-      <c r="E112" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F112" t="s">
-        <v>311</v>
+        <v>310</v>
       </c>
       <c r="G112" s="1" t="s">
+        <v>464</v>
+      </c>
+      <c r="H112" t="s">
         <v>465</v>
-      </c>
-[...1 lines deleted...]
-        <v>466</v>
       </c>
     </row>
     <row r="113" spans="1:8">
       <c r="A113" t="s">
-        <v>467</v>
+        <v>466</v>
       </c>
       <c r="B113" t="s">
         <v>9</v>
       </c>
       <c r="C113" t="s">
         <v>78</v>
       </c>
       <c r="D113" t="s">
+        <v>430</v>
+      </c>
+      <c r="E113" t="s">
         <v>431</v>
-      </c>
-[...1 lines deleted...]
-        <v>432</v>
       </c>
       <c r="F113" t="s">
         <v>18</v>
       </c>
       <c r="G113" s="1" t="s">
+        <v>467</v>
+      </c>
+      <c r="H113" t="s">
         <v>468</v>
-      </c>
-[...1 lines deleted...]
-        <v>469</v>
       </c>
     </row>
     <row r="114" spans="1:8">
       <c r="A114" t="s">
-        <v>470</v>
+        <v>469</v>
       </c>
       <c r="B114" t="s">
         <v>9</v>
       </c>
       <c r="C114" t="s">
         <v>83</v>
       </c>
       <c r="D114" t="s">
+        <v>430</v>
+      </c>
+      <c r="E114" t="s">
         <v>431</v>
-      </c>
-[...1 lines deleted...]
-        <v>432</v>
       </c>
       <c r="F114" t="s">
         <v>122</v>
       </c>
       <c r="G114" s="1" t="s">
+        <v>470</v>
+      </c>
+      <c r="H114" t="s">
         <v>471</v>
-      </c>
-[...1 lines deleted...]
-        <v>472</v>
       </c>
     </row>
     <row r="115" spans="1:8">
       <c r="A115" t="s">
-        <v>473</v>
+        <v>472</v>
       </c>
       <c r="B115" t="s">
         <v>9</v>
       </c>
       <c r="C115" t="s">
         <v>87</v>
       </c>
       <c r="D115" t="s">
+        <v>430</v>
+      </c>
+      <c r="E115" t="s">
         <v>431</v>
-      </c>
-[...1 lines deleted...]
-        <v>432</v>
       </c>
       <c r="F115" t="s">
         <v>107</v>
       </c>
       <c r="G115" s="1" t="s">
+        <v>473</v>
+      </c>
+      <c r="H115" t="s">
         <v>474</v>
-      </c>
-[...1 lines deleted...]
-        <v>475</v>
       </c>
     </row>
     <row r="116" spans="1:8">
       <c r="A116" t="s">
-        <v>476</v>
+        <v>475</v>
       </c>
       <c r="B116" t="s">
         <v>9</v>
       </c>
       <c r="C116" t="s">
         <v>92</v>
       </c>
       <c r="D116" t="s">
+        <v>430</v>
+      </c>
+      <c r="E116" t="s">
         <v>431</v>
       </c>
-      <c r="E116" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F116" t="s">
+        <v>476</v>
+      </c>
+      <c r="G116" s="1" t="s">
         <v>477</v>
       </c>
-      <c r="G116" s="1" t="s">
+      <c r="H116" t="s">
         <v>478</v>
-      </c>
-[...1 lines deleted...]
-        <v>479</v>
       </c>
     </row>
     <row r="117" spans="1:8">
       <c r="A117" t="s">
-        <v>480</v>
+        <v>479</v>
       </c>
       <c r="B117" t="s">
         <v>9</v>
       </c>
       <c r="C117" t="s">
         <v>96</v>
       </c>
       <c r="D117" t="s">
+        <v>430</v>
+      </c>
+      <c r="E117" t="s">
         <v>431</v>
-      </c>
-[...1 lines deleted...]
-        <v>432</v>
       </c>
       <c r="F117" t="s">
         <v>32</v>
       </c>
       <c r="G117" s="1" t="s">
+        <v>480</v>
+      </c>
+      <c r="H117" t="s">
         <v>481</v>
-      </c>
-[...1 lines deleted...]
-        <v>482</v>
       </c>
     </row>
     <row r="118" spans="1:8">
       <c r="A118" t="s">
-        <v>483</v>
+        <v>482</v>
       </c>
       <c r="B118" t="s">
         <v>9</v>
       </c>
       <c r="C118" t="s">
         <v>101</v>
       </c>
       <c r="D118" t="s">
+        <v>430</v>
+      </c>
+      <c r="E118" t="s">
         <v>431</v>
-      </c>
-[...1 lines deleted...]
-        <v>432</v>
       </c>
       <c r="F118" t="s">
         <v>213</v>
       </c>
       <c r="G118" s="1" t="s">
+        <v>483</v>
+      </c>
+      <c r="H118" t="s">
         <v>484</v>
-      </c>
-[...1 lines deleted...]
-        <v>485</v>
       </c>
     </row>
     <row r="119" spans="1:8">
       <c r="A119" t="s">
-        <v>486</v>
+        <v>485</v>
       </c>
       <c r="B119" t="s">
         <v>9</v>
       </c>
       <c r="C119" t="s">
         <v>106</v>
       </c>
       <c r="D119" t="s">
+        <v>430</v>
+      </c>
+      <c r="E119" t="s">
         <v>431</v>
-      </c>
-[...1 lines deleted...]
-        <v>432</v>
       </c>
       <c r="F119" t="s">
         <v>152</v>
       </c>
       <c r="G119" s="1" t="s">
+        <v>486</v>
+      </c>
+      <c r="H119" t="s">
         <v>487</v>
-      </c>
-[...1 lines deleted...]
-        <v>488</v>
       </c>
     </row>
     <row r="120" spans="1:8">
       <c r="A120" t="s">
-        <v>489</v>
+        <v>488</v>
       </c>
       <c r="B120" t="s">
         <v>9</v>
       </c>
       <c r="C120" t="s">
         <v>111</v>
       </c>
       <c r="D120" t="s">
+        <v>430</v>
+      </c>
+      <c r="E120" t="s">
         <v>431</v>
-      </c>
-[...1 lines deleted...]
-        <v>432</v>
       </c>
       <c r="F120" t="s">
         <v>196</v>
       </c>
       <c r="G120" s="1" t="s">
+        <v>489</v>
+      </c>
+      <c r="H120" t="s">
         <v>490</v>
-      </c>
-[...1 lines deleted...]
-        <v>491</v>
       </c>
     </row>
     <row r="121" spans="1:8">
       <c r="A121" t="s">
-        <v>492</v>
+        <v>491</v>
       </c>
       <c r="B121" t="s">
         <v>9</v>
       </c>
       <c r="C121" t="s">
         <v>116</v>
       </c>
       <c r="D121" t="s">
+        <v>430</v>
+      </c>
+      <c r="E121" t="s">
         <v>431</v>
-      </c>
-[...1 lines deleted...]
-        <v>432</v>
       </c>
       <c r="F121" t="s">
         <v>97</v>
       </c>
       <c r="G121" s="1" t="s">
+        <v>492</v>
+      </c>
+      <c r="H121" t="s">
         <v>493</v>
-      </c>
-[...1 lines deleted...]
-        <v>494</v>
       </c>
     </row>
     <row r="122" spans="1:8">
       <c r="A122" t="s">
-        <v>495</v>
+        <v>494</v>
       </c>
       <c r="B122" t="s">
         <v>9</v>
       </c>
       <c r="C122" t="s">
         <v>121</v>
       </c>
       <c r="D122" t="s">
+        <v>430</v>
+      </c>
+      <c r="E122" t="s">
         <v>431</v>
       </c>
-      <c r="E122" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F122" t="s">
-        <v>427</v>
+        <v>426</v>
       </c>
       <c r="G122" s="1" t="s">
+        <v>495</v>
+      </c>
+      <c r="H122" t="s">
         <v>496</v>
-      </c>
-[...1 lines deleted...]
-        <v>497</v>
       </c>
     </row>
     <row r="123" spans="1:8">
       <c r="A123" t="s">
-        <v>498</v>
+        <v>497</v>
       </c>
       <c r="B123" t="s">
         <v>9</v>
       </c>
       <c r="C123" t="s">
         <v>126</v>
       </c>
       <c r="D123" t="s">
+        <v>430</v>
+      </c>
+      <c r="E123" t="s">
         <v>431</v>
       </c>
-      <c r="E123" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F123" t="s">
+        <v>498</v>
+      </c>
+      <c r="G123" s="1" t="s">
         <v>499</v>
       </c>
-      <c r="G123" s="1" t="s">
+      <c r="H123" t="s">
         <v>500</v>
-      </c>
-[...1 lines deleted...]
-        <v>501</v>
       </c>
     </row>
     <row r="124" spans="1:8">
       <c r="A124" t="s">
-        <v>502</v>
+        <v>501</v>
       </c>
       <c r="B124" t="s">
         <v>9</v>
       </c>
       <c r="C124" t="s">
         <v>10</v>
       </c>
       <c r="D124" t="s">
+        <v>502</v>
+      </c>
+      <c r="E124" t="s">
         <v>503</v>
-      </c>
-[...1 lines deleted...]
-        <v>504</v>
       </c>
       <c r="F124" t="s">
         <v>27</v>
       </c>
       <c r="G124" s="1" t="s">
+        <v>504</v>
+      </c>
+      <c r="H124" t="s">
         <v>505</v>
-      </c>
-[...1 lines deleted...]
-        <v>506</v>
       </c>
     </row>
     <row r="125" spans="1:8">
       <c r="A125" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
       <c r="B125" t="s">
         <v>9</v>
       </c>
       <c r="C125" t="s">
         <v>10</v>
       </c>
       <c r="D125" t="s">
+        <v>507</v>
+      </c>
+      <c r="E125" t="s">
         <v>508</v>
       </c>
-      <c r="E125" t="s">
+      <c r="F125" t="s">
         <v>509</v>
       </c>
-      <c r="F125" t="s">
+      <c r="G125" s="1" t="s">
         <v>510</v>
       </c>
-      <c r="G125" s="1" t="s">
+      <c r="H125" t="s">
         <v>511</v>
-      </c>
-[...1 lines deleted...]
-        <v>512</v>
       </c>
     </row>
     <row r="126" spans="1:8">
       <c r="A126" t="s">
-        <v>513</v>
+        <v>512</v>
       </c>
       <c r="B126" t="s">
         <v>9</v>
       </c>
       <c r="C126" t="s">
         <v>10</v>
       </c>
       <c r="D126" t="s">
+        <v>513</v>
+      </c>
+      <c r="E126" t="s">
         <v>514</v>
-      </c>
-[...1 lines deleted...]
-        <v>515</v>
       </c>
       <c r="F126" t="s">
         <v>58</v>
       </c>
       <c r="G126" s="1" t="s">
+        <v>515</v>
+      </c>
+      <c r="H126" t="s">
         <v>516</v>
-      </c>
-[...1 lines deleted...]
-        <v>517</v>
       </c>
     </row>
     <row r="127" spans="1:8">
       <c r="A127" t="s">
-        <v>518</v>
+        <v>517</v>
       </c>
       <c r="B127" t="s">
         <v>9</v>
       </c>
       <c r="C127" t="s">
         <v>17</v>
       </c>
       <c r="D127" t="s">
+        <v>513</v>
+      </c>
+      <c r="E127" t="s">
         <v>514</v>
-      </c>
-[...1 lines deleted...]
-        <v>515</v>
       </c>
       <c r="F127" t="s">
         <v>58</v>
       </c>
       <c r="G127" s="1" t="s">
+        <v>518</v>
+      </c>
+      <c r="H127" t="s">
         <v>519</v>
-      </c>
-[...1 lines deleted...]
-        <v>520</v>
       </c>
     </row>
     <row r="128" spans="1:8">
       <c r="A128" t="s">
-        <v>521</v>
+        <v>520</v>
       </c>
       <c r="B128" t="s">
         <v>9</v>
       </c>
       <c r="C128" t="s">
         <v>22</v>
       </c>
       <c r="D128" t="s">
+        <v>513</v>
+      </c>
+      <c r="E128" t="s">
         <v>514</v>
-      </c>
-[...1 lines deleted...]
-        <v>515</v>
       </c>
       <c r="F128" t="s">
         <v>58</v>
       </c>
       <c r="G128" s="1" t="s">
+        <v>521</v>
+      </c>
+      <c r="H128" t="s">
         <v>522</v>
-      </c>
-[...1 lines deleted...]
-        <v>523</v>
       </c>
     </row>
     <row r="129" spans="1:8">
       <c r="A129" t="s">
-        <v>524</v>
+        <v>523</v>
       </c>
       <c r="B129" t="s">
         <v>9</v>
       </c>
       <c r="C129" t="s">
         <v>26</v>
       </c>
       <c r="D129" t="s">
+        <v>513</v>
+      </c>
+      <c r="E129" t="s">
         <v>514</v>
-      </c>
-[...1 lines deleted...]
-        <v>515</v>
       </c>
       <c r="F129" t="s">
         <v>58</v>
       </c>
       <c r="G129" s="1" t="s">
+        <v>524</v>
+      </c>
+      <c r="H129" t="s">
         <v>525</v>
-      </c>
-[...1 lines deleted...]
-        <v>526</v>
       </c>
     </row>
     <row r="130" spans="1:8">
       <c r="A130" t="s">
-        <v>527</v>
+        <v>526</v>
       </c>
       <c r="B130" t="s">
         <v>9</v>
       </c>
       <c r="C130" t="s">
         <v>31</v>
       </c>
       <c r="D130" t="s">
+        <v>513</v>
+      </c>
+      <c r="E130" t="s">
         <v>514</v>
-      </c>
-[...1 lines deleted...]
-        <v>515</v>
       </c>
       <c r="F130" t="s">
         <v>58</v>
       </c>
       <c r="G130" s="1" t="s">
+        <v>527</v>
+      </c>
+      <c r="H130" t="s">
         <v>528</v>
-      </c>
-[...1 lines deleted...]
-        <v>529</v>
       </c>
     </row>
     <row r="131" spans="1:8">
       <c r="A131" t="s">
-        <v>530</v>
+        <v>529</v>
       </c>
       <c r="B131" t="s">
         <v>9</v>
       </c>
       <c r="C131" t="s">
         <v>53</v>
       </c>
       <c r="D131" t="s">
+        <v>513</v>
+      </c>
+      <c r="E131" t="s">
         <v>514</v>
-      </c>
-[...1 lines deleted...]
-        <v>515</v>
       </c>
       <c r="F131" t="s">
         <v>58</v>
       </c>
       <c r="G131" s="1" t="s">
+        <v>530</v>
+      </c>
+      <c r="H131" t="s">
         <v>531</v>
-      </c>
-[...1 lines deleted...]
-        <v>532</v>
       </c>
     </row>
     <row r="132" spans="1:8">
       <c r="A132" t="s">
-        <v>533</v>
+        <v>532</v>
       </c>
       <c r="B132" t="s">
         <v>9</v>
       </c>
       <c r="C132" t="s">
         <v>10</v>
       </c>
       <c r="D132" t="s">
+        <v>533</v>
+      </c>
+      <c r="E132" t="s">
         <v>534</v>
-      </c>
-[...1 lines deleted...]
-        <v>535</v>
       </c>
       <c r="F132" t="s">
         <v>32</v>
       </c>
       <c r="G132" s="1" t="s">
+        <v>535</v>
+      </c>
+      <c r="H132" t="s">
         <v>536</v>
-      </c>
-[...1 lines deleted...]
-        <v>537</v>
       </c>
     </row>
     <row r="133" spans="1:8">
       <c r="A133" t="s">
-        <v>538</v>
+        <v>537</v>
       </c>
       <c r="B133" t="s">
         <v>9</v>
       </c>
       <c r="C133" t="s">
         <v>17</v>
       </c>
       <c r="D133" t="s">
+        <v>533</v>
+      </c>
+      <c r="E133" t="s">
         <v>534</v>
-      </c>
-[...1 lines deleted...]
-        <v>535</v>
       </c>
       <c r="F133" t="s">
         <v>18</v>
       </c>
       <c r="G133" s="1" t="s">
+        <v>538</v>
+      </c>
+      <c r="H133" t="s">
         <v>539</v>
-      </c>
-[...1 lines deleted...]
-        <v>540</v>
       </c>
     </row>
     <row r="134" spans="1:8">
       <c r="A134" t="s">
-        <v>541</v>
+        <v>540</v>
       </c>
       <c r="B134" t="s">
         <v>9</v>
       </c>
       <c r="C134" t="s">
         <v>10</v>
       </c>
       <c r="D134" t="s">
+        <v>541</v>
+      </c>
+      <c r="E134" t="s">
         <v>542</v>
-      </c>
-[...1 lines deleted...]
-        <v>543</v>
       </c>
       <c r="F134" t="s">
         <v>152</v>
       </c>
       <c r="G134" s="1" t="s">
+        <v>543</v>
+      </c>
+      <c r="H134" t="s">
         <v>544</v>
-      </c>
-[...1 lines deleted...]
-        <v>545</v>
       </c>
     </row>
     <row r="135" spans="1:8">
       <c r="A135" t="s">
-        <v>546</v>
+        <v>545</v>
       </c>
       <c r="B135" t="s">
         <v>9</v>
       </c>
       <c r="C135" t="s">
         <v>17</v>
       </c>
       <c r="D135" t="s">
+        <v>541</v>
+      </c>
+      <c r="E135" t="s">
         <v>542</v>
-      </c>
-[...1 lines deleted...]
-        <v>543</v>
       </c>
       <c r="F135" t="s">
         <v>152</v>
       </c>
       <c r="G135" s="1" t="s">
+        <v>546</v>
+      </c>
+      <c r="H135" t="s">
         <v>547</v>
-      </c>
-[...1 lines deleted...]
-        <v>548</v>
       </c>
     </row>
     <row r="136" spans="1:8">
       <c r="A136" t="s">
-        <v>549</v>
+        <v>548</v>
       </c>
       <c r="B136" t="s">
         <v>9</v>
       </c>
       <c r="C136" t="s">
         <v>22</v>
       </c>
       <c r="D136" t="s">
+        <v>541</v>
+      </c>
+      <c r="E136" t="s">
         <v>542</v>
       </c>
-      <c r="E136" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F136" t="s">
-        <v>311</v>
+        <v>310</v>
       </c>
       <c r="G136" s="1" t="s">
+        <v>549</v>
+      </c>
+      <c r="H136" t="s">
         <v>550</v>
-      </c>
-[...1 lines deleted...]
-        <v>551</v>
       </c>
     </row>
     <row r="137" spans="1:8">
       <c r="A137" t="s">
-        <v>552</v>
+        <v>551</v>
       </c>
       <c r="B137" t="s">
         <v>9</v>
       </c>
       <c r="C137" t="s">
         <v>26</v>
       </c>
       <c r="D137" t="s">
+        <v>541</v>
+      </c>
+      <c r="E137" t="s">
         <v>542</v>
-      </c>
-[...1 lines deleted...]
-        <v>543</v>
       </c>
       <c r="F137" t="s">
         <v>88</v>
       </c>
       <c r="G137" s="1" t="s">
+        <v>552</v>
+      </c>
+      <c r="H137" t="s">
         <v>553</v>
-      </c>
-[...1 lines deleted...]
-        <v>554</v>
       </c>
     </row>
     <row r="138" spans="1:8">
       <c r="A138" t="s">
-        <v>555</v>
+        <v>554</v>
       </c>
       <c r="B138" t="s">
         <v>9</v>
       </c>
       <c r="C138" t="s">
         <v>31</v>
       </c>
       <c r="D138" t="s">
+        <v>541</v>
+      </c>
+      <c r="E138" t="s">
         <v>542</v>
-      </c>
-[...1 lines deleted...]
-        <v>543</v>
       </c>
       <c r="F138" t="s">
         <v>112</v>
       </c>
       <c r="G138" s="1" t="s">
+        <v>555</v>
+      </c>
+      <c r="H138" t="s">
         <v>556</v>
-      </c>
-[...1 lines deleted...]
-        <v>557</v>
       </c>
     </row>
     <row r="139" spans="1:8">
       <c r="A139" t="s">
-        <v>558</v>
+        <v>557</v>
       </c>
       <c r="B139" t="s">
         <v>9</v>
       </c>
       <c r="C139" t="s">
         <v>53</v>
       </c>
       <c r="D139" t="s">
+        <v>541</v>
+      </c>
+      <c r="E139" t="s">
         <v>542</v>
-      </c>
-[...1 lines deleted...]
-        <v>543</v>
       </c>
       <c r="F139" t="s">
         <v>191</v>
       </c>
       <c r="G139" s="1" t="s">
+        <v>558</v>
+      </c>
+      <c r="H139" t="s">
         <v>559</v>
-      </c>
-[...1 lines deleted...]
-        <v>560</v>
       </c>
     </row>
     <row r="140" spans="1:8">
       <c r="A140" t="s">
-        <v>561</v>
+        <v>560</v>
       </c>
       <c r="B140" t="s">
         <v>9</v>
       </c>
       <c r="C140" t="s">
         <v>57</v>
       </c>
       <c r="D140" t="s">
+        <v>541</v>
+      </c>
+      <c r="E140" t="s">
         <v>542</v>
-      </c>
-[...1 lines deleted...]
-        <v>543</v>
       </c>
       <c r="F140" t="s">
         <v>88</v>
       </c>
       <c r="G140" s="1" t="s">
+        <v>561</v>
+      </c>
+      <c r="H140" t="s">
         <v>562</v>
-      </c>
-[...1 lines deleted...]
-        <v>563</v>
       </c>
     </row>
     <row r="141" spans="1:8">
       <c r="A141" t="s">
-        <v>564</v>
+        <v>563</v>
       </c>
       <c r="B141" t="s">
         <v>9</v>
       </c>
       <c r="C141" t="s">
         <v>62</v>
       </c>
       <c r="D141" t="s">
+        <v>541</v>
+      </c>
+      <c r="E141" t="s">
         <v>542</v>
-      </c>
-[...1 lines deleted...]
-        <v>543</v>
       </c>
       <c r="F141" t="s">
         <v>102</v>
       </c>
       <c r="G141" s="1" t="s">
+        <v>564</v>
+      </c>
+      <c r="H141" t="s">
         <v>565</v>
-      </c>
-[...1 lines deleted...]
-        <v>566</v>
       </c>
     </row>
     <row r="142" spans="1:8">
       <c r="A142" t="s">
-        <v>567</v>
+        <v>566</v>
       </c>
       <c r="B142" t="s">
         <v>9</v>
       </c>
       <c r="C142" t="s">
         <v>66</v>
       </c>
       <c r="D142" t="s">
+        <v>541</v>
+      </c>
+      <c r="E142" t="s">
         <v>542</v>
-      </c>
-[...1 lines deleted...]
-        <v>543</v>
       </c>
       <c r="F142" t="s">
         <v>191</v>
       </c>
       <c r="G142" s="1" t="s">
+        <v>567</v>
+      </c>
+      <c r="H142" t="s">
         <v>568</v>
-      </c>
-[...1 lines deleted...]
-        <v>569</v>
       </c>
     </row>
     <row r="143" spans="1:8">
       <c r="A143" t="s">
-        <v>570</v>
+        <v>569</v>
       </c>
       <c r="B143" t="s">
         <v>9</v>
       </c>
       <c r="C143" t="s">
         <v>70</v>
       </c>
       <c r="D143" t="s">
+        <v>541</v>
+      </c>
+      <c r="E143" t="s">
         <v>542</v>
-      </c>
-[...1 lines deleted...]
-        <v>543</v>
       </c>
       <c r="F143" t="s">
         <v>122</v>
       </c>
       <c r="G143" s="1" t="s">
+        <v>570</v>
+      </c>
+      <c r="H143" t="s">
         <v>571</v>
-      </c>
-[...1 lines deleted...]
-        <v>572</v>
       </c>
     </row>
     <row r="144" spans="1:8">
       <c r="A144" t="s">
-        <v>573</v>
+        <v>572</v>
       </c>
       <c r="B144" t="s">
         <v>9</v>
       </c>
       <c r="C144" t="s">
         <v>74</v>
       </c>
       <c r="D144" t="s">
+        <v>541</v>
+      </c>
+      <c r="E144" t="s">
         <v>542</v>
-      </c>
-[...1 lines deleted...]
-        <v>543</v>
       </c>
       <c r="F144" t="s">
         <v>13</v>
       </c>
       <c r="G144" s="1" t="s">
+        <v>573</v>
+      </c>
+      <c r="H144" t="s">
         <v>574</v>
-      </c>
-[...1 lines deleted...]
-        <v>575</v>
       </c>
     </row>
     <row r="145" spans="1:8">
       <c r="A145" t="s">
-        <v>576</v>
+        <v>575</v>
       </c>
       <c r="B145" t="s">
         <v>9</v>
       </c>
       <c r="C145" t="s">
         <v>78</v>
       </c>
       <c r="D145" t="s">
+        <v>541</v>
+      </c>
+      <c r="E145" t="s">
         <v>542</v>
-      </c>
-[...1 lines deleted...]
-        <v>543</v>
       </c>
       <c r="F145" t="s">
         <v>186</v>
       </c>
       <c r="G145" s="1" t="s">
+        <v>576</v>
+      </c>
+      <c r="H145" t="s">
         <v>577</v>
-      </c>
-[...1 lines deleted...]
-        <v>578</v>
       </c>
     </row>
     <row r="146" spans="1:8">
       <c r="A146" t="s">
-        <v>579</v>
+        <v>578</v>
       </c>
       <c r="B146" t="s">
         <v>9</v>
       </c>
       <c r="C146" t="s">
         <v>83</v>
       </c>
       <c r="D146" t="s">
+        <v>541</v>
+      </c>
+      <c r="E146" t="s">
         <v>542</v>
-      </c>
-[...1 lines deleted...]
-        <v>543</v>
       </c>
       <c r="F146" t="s">
         <v>18</v>
       </c>
       <c r="G146" s="1" t="s">
+        <v>579</v>
+      </c>
+      <c r="H146" t="s">
         <v>580</v>
-      </c>
-[...1 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="147" spans="1:8">
       <c r="A147" t="s">
-        <v>582</v>
+        <v>581</v>
       </c>
       <c r="B147" t="s">
         <v>9</v>
       </c>
       <c r="C147" t="s">
         <v>87</v>
       </c>
       <c r="D147" t="s">
+        <v>541</v>
+      </c>
+      <c r="E147" t="s">
         <v>542</v>
-      </c>
-[...1 lines deleted...]
-        <v>543</v>
       </c>
       <c r="F147" t="s">
         <v>196</v>
       </c>
       <c r="G147" s="1" t="s">
+        <v>582</v>
+      </c>
+      <c r="H147" t="s">
         <v>583</v>
-      </c>
-[...1 lines deleted...]
-        <v>584</v>
       </c>
     </row>
     <row r="148" spans="1:8">
       <c r="A148" t="s">
-        <v>585</v>
+        <v>584</v>
       </c>
       <c r="B148" t="s">
         <v>9</v>
       </c>
       <c r="C148" t="s">
         <v>92</v>
       </c>
       <c r="D148" t="s">
+        <v>541</v>
+      </c>
+      <c r="E148" t="s">
         <v>542</v>
-      </c>
-[...1 lines deleted...]
-        <v>543</v>
       </c>
       <c r="F148" t="s">
         <v>97</v>
       </c>
       <c r="G148" s="1" t="s">
+        <v>585</v>
+      </c>
+      <c r="H148" t="s">
         <v>586</v>
-      </c>
-[...1 lines deleted...]
-        <v>587</v>
       </c>
     </row>
     <row r="149" spans="1:8">
       <c r="A149" t="s">
-        <v>588</v>
+        <v>587</v>
       </c>
       <c r="B149" t="s">
         <v>9</v>
       </c>
       <c r="C149" t="s">
         <v>96</v>
       </c>
       <c r="D149" t="s">
+        <v>541</v>
+      </c>
+      <c r="E149" t="s">
         <v>542</v>
-      </c>
-[...1 lines deleted...]
-        <v>543</v>
       </c>
       <c r="F149" t="s">
         <v>186</v>
       </c>
       <c r="G149" s="1" t="s">
+        <v>588</v>
+      </c>
+      <c r="H149" t="s">
         <v>589</v>
-      </c>
-[...1 lines deleted...]
-        <v>590</v>
       </c>
     </row>
     <row r="150" spans="1:8">
       <c r="A150" t="s">
-        <v>591</v>
+        <v>590</v>
       </c>
       <c r="B150" t="s">
         <v>9</v>
       </c>
       <c r="C150" t="s">
         <v>101</v>
       </c>
       <c r="D150" t="s">
+        <v>541</v>
+      </c>
+      <c r="E150" t="s">
         <v>542</v>
-      </c>
-[...1 lines deleted...]
-        <v>543</v>
       </c>
       <c r="F150" t="s">
         <v>107</v>
       </c>
       <c r="G150" s="1" t="s">
+        <v>591</v>
+      </c>
+      <c r="H150" t="s">
         <v>592</v>
-      </c>
-[...1 lines deleted...]
-        <v>593</v>
       </c>
     </row>
     <row r="151" spans="1:8">
       <c r="A151" t="s">
-        <v>594</v>
+        <v>593</v>
       </c>
       <c r="B151" t="s">
         <v>9</v>
       </c>
       <c r="C151" t="s">
         <v>106</v>
       </c>
       <c r="D151" t="s">
+        <v>541</v>
+      </c>
+      <c r="E151" t="s">
         <v>542</v>
-      </c>
-[...1 lines deleted...]
-        <v>543</v>
       </c>
       <c r="F151" t="s">
         <v>122</v>
       </c>
       <c r="G151" s="1" t="s">
+        <v>594</v>
+      </c>
+      <c r="H151" t="s">
         <v>595</v>
-      </c>
-[...1 lines deleted...]
-        <v>596</v>
       </c>
     </row>
     <row r="152" spans="1:8">
       <c r="A152" t="s">
-        <v>597</v>
+        <v>596</v>
       </c>
       <c r="B152" t="s">
         <v>9</v>
       </c>
       <c r="C152" t="s">
         <v>111</v>
       </c>
       <c r="D152" t="s">
+        <v>541</v>
+      </c>
+      <c r="E152" t="s">
         <v>542</v>
-      </c>
-[...1 lines deleted...]
-        <v>543</v>
       </c>
       <c r="F152" t="s">
         <v>58</v>
       </c>
       <c r="G152" s="1" t="s">
+        <v>597</v>
+      </c>
+      <c r="H152" t="s">
         <v>598</v>
-      </c>
-[...1 lines deleted...]
-        <v>599</v>
       </c>
     </row>
     <row r="153" spans="1:8">
       <c r="A153" t="s">
-        <v>600</v>
+        <v>599</v>
       </c>
       <c r="B153" t="s">
         <v>9</v>
       </c>
       <c r="C153" t="s">
         <v>116</v>
       </c>
       <c r="D153" t="s">
+        <v>541</v>
+      </c>
+      <c r="E153" t="s">
         <v>542</v>
       </c>
-      <c r="E153" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F153" t="s">
-        <v>427</v>
+        <v>426</v>
       </c>
       <c r="G153" s="1" t="s">
+        <v>600</v>
+      </c>
+      <c r="H153" t="s">
         <v>601</v>
-      </c>
-[...1 lines deleted...]
-        <v>602</v>
       </c>
     </row>
     <row r="154" spans="1:8">
       <c r="A154" t="s">
-        <v>603</v>
+        <v>602</v>
       </c>
       <c r="B154" t="s">
         <v>9</v>
       </c>
       <c r="C154" t="s">
         <v>121</v>
       </c>
       <c r="D154" t="s">
+        <v>541</v>
+      </c>
+      <c r="E154" t="s">
         <v>542</v>
-      </c>
-[...1 lines deleted...]
-        <v>543</v>
       </c>
       <c r="F154" t="s">
         <v>88</v>
       </c>
       <c r="G154" s="1" t="s">
+        <v>603</v>
+      </c>
+      <c r="H154" t="s">
         <v>604</v>
-      </c>
-[...1 lines deleted...]
-        <v>605</v>
       </c>
     </row>
     <row r="155" spans="1:8">
       <c r="A155" t="s">
-        <v>606</v>
+        <v>605</v>
       </c>
       <c r="B155" t="s">
         <v>9</v>
       </c>
       <c r="C155" t="s">
         <v>126</v>
       </c>
       <c r="D155" t="s">
+        <v>541</v>
+      </c>
+      <c r="E155" t="s">
         <v>542</v>
-      </c>
-[...1 lines deleted...]
-        <v>543</v>
       </c>
       <c r="F155" t="s">
         <v>58</v>
       </c>
       <c r="G155" s="1" t="s">
+        <v>606</v>
+      </c>
+      <c r="H155" t="s">
         <v>607</v>
-      </c>
-[...1 lines deleted...]
-        <v>608</v>
       </c>
     </row>
     <row r="156" spans="1:8">
       <c r="A156" t="s">
-        <v>609</v>
+        <v>608</v>
       </c>
       <c r="B156" t="s">
         <v>9</v>
       </c>
       <c r="C156" t="s">
         <v>130</v>
       </c>
       <c r="D156" t="s">
+        <v>541</v>
+      </c>
+      <c r="E156" t="s">
         <v>542</v>
-      </c>
-[...1 lines deleted...]
-        <v>543</v>
       </c>
       <c r="F156" t="s">
         <v>58</v>
       </c>
       <c r="G156" s="1" t="s">
+        <v>609</v>
+      </c>
+      <c r="H156" t="s">
         <v>610</v>
-      </c>
-[...1 lines deleted...]
-        <v>611</v>
       </c>
     </row>
     <row r="157" spans="1:8">
       <c r="A157" t="s">
-        <v>612</v>
+        <v>611</v>
       </c>
       <c r="B157" t="s">
         <v>9</v>
       </c>
       <c r="C157" t="s">
         <v>134</v>
       </c>
       <c r="D157" t="s">
+        <v>541</v>
+      </c>
+      <c r="E157" t="s">
         <v>542</v>
-      </c>
-[...1 lines deleted...]
-        <v>543</v>
       </c>
       <c r="F157" t="s">
         <v>58</v>
       </c>
       <c r="G157" s="1" t="s">
+        <v>612</v>
+      </c>
+      <c r="H157" t="s">
         <v>613</v>
-      </c>
-[...1 lines deleted...]
-        <v>614</v>
       </c>
     </row>
     <row r="158" spans="1:8">
       <c r="A158" t="s">
-        <v>615</v>
+        <v>614</v>
       </c>
       <c r="B158" t="s">
         <v>9</v>
       </c>
       <c r="C158" t="s">
         <v>138</v>
       </c>
       <c r="D158" t="s">
+        <v>541</v>
+      </c>
+      <c r="E158" t="s">
         <v>542</v>
-      </c>
-[...1 lines deleted...]
-        <v>543</v>
       </c>
       <c r="F158" t="s">
         <v>58</v>
       </c>
       <c r="G158" s="1" t="s">
+        <v>615</v>
+      </c>
+      <c r="H158" t="s">
         <v>616</v>
-      </c>
-[...1 lines deleted...]
-        <v>617</v>
       </c>
     </row>
     <row r="159" spans="1:8">
       <c r="A159" t="s">
-        <v>618</v>
+        <v>617</v>
       </c>
       <c r="B159" t="s">
         <v>9</v>
       </c>
       <c r="C159" t="s">
         <v>142</v>
       </c>
       <c r="D159" t="s">
+        <v>541</v>
+      </c>
+      <c r="E159" t="s">
         <v>542</v>
-      </c>
-[...1 lines deleted...]
-        <v>543</v>
       </c>
       <c r="F159" t="s">
         <v>58</v>
       </c>
       <c r="G159" s="1" t="s">
+        <v>618</v>
+      </c>
+      <c r="H159" t="s">
         <v>619</v>
-      </c>
-[...1 lines deleted...]
-        <v>620</v>
       </c>
     </row>
     <row r="160" spans="1:8">
       <c r="A160" t="s">
-        <v>621</v>
+        <v>620</v>
       </c>
       <c r="B160" t="s">
         <v>9</v>
       </c>
       <c r="C160" t="s">
         <v>147</v>
       </c>
       <c r="D160" t="s">
+        <v>541</v>
+      </c>
+      <c r="E160" t="s">
         <v>542</v>
-      </c>
-[...1 lines deleted...]
-        <v>543</v>
       </c>
       <c r="F160" t="s">
         <v>58</v>
       </c>
       <c r="G160" s="1" t="s">
+        <v>621</v>
+      </c>
+      <c r="H160" t="s">
         <v>622</v>
-      </c>
-[...1 lines deleted...]
-        <v>623</v>
       </c>
     </row>
     <row r="161" spans="1:8">
       <c r="A161" t="s">
-        <v>624</v>
+        <v>623</v>
       </c>
       <c r="B161" t="s">
         <v>9</v>
       </c>
       <c r="C161" t="s">
         <v>151</v>
       </c>
       <c r="D161" t="s">
+        <v>541</v>
+      </c>
+      <c r="E161" t="s">
         <v>542</v>
-      </c>
-[...1 lines deleted...]
-        <v>543</v>
       </c>
       <c r="F161" t="s">
         <v>58</v>
       </c>
       <c r="G161" s="1" t="s">
+        <v>624</v>
+      </c>
+      <c r="H161" t="s">
         <v>625</v>
-      </c>
-[...1 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="162" spans="1:8">
       <c r="A162" t="s">
-        <v>627</v>
+        <v>626</v>
       </c>
       <c r="B162" t="s">
         <v>9</v>
       </c>
       <c r="C162" t="s">
         <v>156</v>
       </c>
       <c r="D162" t="s">
+        <v>541</v>
+      </c>
+      <c r="E162" t="s">
         <v>542</v>
-      </c>
-[...1 lines deleted...]
-        <v>543</v>
       </c>
       <c r="F162" t="s">
         <v>191</v>
       </c>
       <c r="G162" s="1" t="s">
+        <v>627</v>
+      </c>
+      <c r="H162" t="s">
         <v>628</v>
-      </c>
-[...1 lines deleted...]
-        <v>629</v>
       </c>
     </row>
     <row r="163" spans="1:8">
       <c r="A163" t="s">
-        <v>630</v>
+        <v>629</v>
       </c>
       <c r="B163" t="s">
         <v>9</v>
       </c>
       <c r="C163" t="s">
         <v>160</v>
       </c>
       <c r="D163" t="s">
+        <v>541</v>
+      </c>
+      <c r="E163" t="s">
         <v>542</v>
-      </c>
-[...1 lines deleted...]
-        <v>543</v>
       </c>
       <c r="F163" t="s">
         <v>58</v>
       </c>
       <c r="G163" s="1" t="s">
+        <v>630</v>
+      </c>
+      <c r="H163" t="s">
         <v>631</v>
-      </c>
-[...1 lines deleted...]
-        <v>632</v>
       </c>
     </row>
     <row r="164" spans="1:8">
       <c r="A164" t="s">
-        <v>633</v>
+        <v>632</v>
       </c>
       <c r="B164" t="s">
         <v>9</v>
       </c>
       <c r="C164" t="s">
         <v>164</v>
       </c>
       <c r="D164" t="s">
+        <v>541</v>
+      </c>
+      <c r="E164" t="s">
         <v>542</v>
-      </c>
-[...1 lines deleted...]
-        <v>543</v>
       </c>
       <c r="F164" t="s">
         <v>58</v>
       </c>
       <c r="G164" s="1" t="s">
+        <v>633</v>
+      </c>
+      <c r="H164" t="s">
         <v>634</v>
-      </c>
-[...1 lines deleted...]
-        <v>635</v>
       </c>
     </row>
     <row r="165" spans="1:8">
       <c r="A165" t="s">
-        <v>636</v>
+        <v>635</v>
       </c>
       <c r="B165" t="s">
         <v>9</v>
       </c>
       <c r="C165" t="s">
         <v>168</v>
       </c>
       <c r="D165" t="s">
+        <v>541</v>
+      </c>
+      <c r="E165" t="s">
         <v>542</v>
-      </c>
-[...1 lines deleted...]
-        <v>543</v>
       </c>
       <c r="F165" t="s">
         <v>58</v>
       </c>
       <c r="G165" s="1" t="s">
+        <v>636</v>
+      </c>
+      <c r="H165" t="s">
         <v>637</v>
-      </c>
-[...1 lines deleted...]
-        <v>638</v>
       </c>
     </row>
     <row r="166" spans="1:8">
       <c r="A166" t="s">
-        <v>639</v>
+        <v>638</v>
       </c>
       <c r="B166" t="s">
         <v>9</v>
       </c>
       <c r="C166" t="s">
         <v>173</v>
       </c>
       <c r="D166" t="s">
+        <v>541</v>
+      </c>
+      <c r="E166" t="s">
         <v>542</v>
-      </c>
-[...1 lines deleted...]
-        <v>543</v>
       </c>
       <c r="F166" t="s">
         <v>58</v>
       </c>
       <c r="G166" s="1" t="s">
+        <v>639</v>
+      </c>
+      <c r="H166" t="s">
         <v>640</v>
-      </c>
-[...1 lines deleted...]
-        <v>641</v>
       </c>
     </row>
     <row r="167" spans="1:8">
       <c r="A167" t="s">
-        <v>642</v>
+        <v>641</v>
       </c>
       <c r="B167" t="s">
         <v>9</v>
       </c>
       <c r="C167" t="s">
         <v>177</v>
       </c>
       <c r="D167" t="s">
+        <v>541</v>
+      </c>
+      <c r="E167" t="s">
         <v>542</v>
-      </c>
-[...1 lines deleted...]
-        <v>543</v>
       </c>
       <c r="F167" t="s">
         <v>58</v>
       </c>
       <c r="G167" s="1" t="s">
+        <v>642</v>
+      </c>
+      <c r="H167" t="s">
         <v>643</v>
-      </c>
-[...1 lines deleted...]
-        <v>644</v>
       </c>
     </row>
     <row r="168" spans="1:8">
       <c r="A168" t="s">
-        <v>645</v>
+        <v>644</v>
       </c>
       <c r="B168" t="s">
         <v>9</v>
       </c>
       <c r="C168" t="s">
         <v>181</v>
       </c>
       <c r="D168" t="s">
+        <v>541</v>
+      </c>
+      <c r="E168" t="s">
         <v>542</v>
-      </c>
-[...1 lines deleted...]
-        <v>543</v>
       </c>
       <c r="F168" t="s">
         <v>58</v>
       </c>
       <c r="G168" s="1" t="s">
+        <v>645</v>
+      </c>
+      <c r="H168" t="s">
         <v>646</v>
-      </c>
-[...1 lines deleted...]
-        <v>647</v>
       </c>
     </row>
     <row r="169" spans="1:8">
       <c r="A169" t="s">
-        <v>648</v>
+        <v>647</v>
       </c>
       <c r="B169" t="s">
         <v>9</v>
       </c>
       <c r="C169" t="s">
         <v>185</v>
       </c>
       <c r="D169" t="s">
+        <v>541</v>
+      </c>
+      <c r="E169" t="s">
         <v>542</v>
-      </c>
-[...1 lines deleted...]
-        <v>543</v>
       </c>
       <c r="F169" t="s">
         <v>58</v>
       </c>
       <c r="G169" s="1" t="s">
+        <v>648</v>
+      </c>
+      <c r="H169" t="s">
         <v>649</v>
-      </c>
-[...1 lines deleted...]
-        <v>650</v>
       </c>
     </row>
     <row r="170" spans="1:8">
       <c r="A170" t="s">
-        <v>651</v>
+        <v>650</v>
       </c>
       <c r="B170" t="s">
         <v>9</v>
       </c>
       <c r="C170" t="s">
         <v>190</v>
       </c>
       <c r="D170" t="s">
+        <v>541</v>
+      </c>
+      <c r="E170" t="s">
         <v>542</v>
-      </c>
-[...1 lines deleted...]
-        <v>543</v>
       </c>
       <c r="F170" t="s">
         <v>58</v>
       </c>
       <c r="G170" s="1" t="s">
+        <v>651</v>
+      </c>
+      <c r="H170" t="s">
         <v>652</v>
-      </c>
-[...1 lines deleted...]
-        <v>653</v>
       </c>
     </row>
     <row r="171" spans="1:8">
       <c r="A171" t="s">
-        <v>654</v>
+        <v>653</v>
       </c>
       <c r="B171" t="s">
         <v>9</v>
       </c>
       <c r="C171" t="s">
         <v>195</v>
       </c>
       <c r="D171" t="s">
+        <v>541</v>
+      </c>
+      <c r="E171" t="s">
         <v>542</v>
-      </c>
-[...1 lines deleted...]
-        <v>543</v>
       </c>
       <c r="F171" t="s">
         <v>58</v>
       </c>
       <c r="G171" s="1" t="s">
+        <v>654</v>
+      </c>
+      <c r="H171" t="s">
         <v>655</v>
-      </c>
-[...1 lines deleted...]
-        <v>656</v>
       </c>
     </row>
     <row r="172" spans="1:8">
       <c r="A172" t="s">
-        <v>657</v>
+        <v>656</v>
       </c>
       <c r="B172" t="s">
         <v>9</v>
       </c>
       <c r="C172" t="s">
         <v>200</v>
       </c>
       <c r="D172" t="s">
+        <v>541</v>
+      </c>
+      <c r="E172" t="s">
         <v>542</v>
-      </c>
-[...1 lines deleted...]
-        <v>543</v>
       </c>
       <c r="F172" t="s">
         <v>58</v>
       </c>
       <c r="G172" s="1" t="s">
+        <v>657</v>
+      </c>
+      <c r="H172" t="s">
         <v>658</v>
-      </c>
-[...1 lines deleted...]
-        <v>659</v>
       </c>
     </row>
     <row r="173" spans="1:8">
       <c r="A173" t="s">
-        <v>660</v>
+        <v>659</v>
       </c>
       <c r="B173" t="s">
         <v>9</v>
       </c>
       <c r="C173" t="s">
         <v>204</v>
       </c>
       <c r="D173" t="s">
+        <v>541</v>
+      </c>
+      <c r="E173" t="s">
         <v>542</v>
-      </c>
-[...1 lines deleted...]
-        <v>543</v>
       </c>
       <c r="F173" t="s">
         <v>58</v>
       </c>
       <c r="G173" s="1" t="s">
+        <v>660</v>
+      </c>
+      <c r="H173" t="s">
         <v>661</v>
-      </c>
-[...1 lines deleted...]
-        <v>662</v>
       </c>
     </row>
     <row r="174" spans="1:8">
       <c r="A174" t="s">
-        <v>663</v>
+        <v>662</v>
       </c>
       <c r="B174" t="s">
         <v>9</v>
       </c>
       <c r="C174" t="s">
         <v>208</v>
       </c>
       <c r="D174" t="s">
+        <v>541</v>
+      </c>
+      <c r="E174" t="s">
         <v>542</v>
-      </c>
-[...1 lines deleted...]
-        <v>543</v>
       </c>
       <c r="F174" t="s">
         <v>58</v>
       </c>
       <c r="G174" s="1" t="s">
+        <v>663</v>
+      </c>
+      <c r="H174" t="s">
         <v>664</v>
-      </c>
-[...1 lines deleted...]
-        <v>665</v>
       </c>
     </row>
     <row r="175" spans="1:8">
       <c r="A175" t="s">
-        <v>666</v>
+        <v>665</v>
       </c>
       <c r="B175" t="s">
         <v>9</v>
       </c>
       <c r="C175" t="s">
         <v>212</v>
       </c>
       <c r="D175" t="s">
+        <v>541</v>
+      </c>
+      <c r="E175" t="s">
         <v>542</v>
-      </c>
-[...1 lines deleted...]
-        <v>543</v>
       </c>
       <c r="F175" t="s">
         <v>58</v>
       </c>
       <c r="G175" s="1" t="s">
+        <v>666</v>
+      </c>
+      <c r="H175" t="s">
         <v>667</v>
-      </c>
-[...1 lines deleted...]
-        <v>668</v>
       </c>
     </row>
     <row r="176" spans="1:8">
       <c r="A176" t="s">
-        <v>669</v>
+        <v>668</v>
       </c>
       <c r="B176" t="s">
         <v>9</v>
       </c>
       <c r="C176" t="s">
         <v>217</v>
       </c>
       <c r="D176" t="s">
+        <v>541</v>
+      </c>
+      <c r="E176" t="s">
         <v>542</v>
-      </c>
-[...1 lines deleted...]
-        <v>543</v>
       </c>
       <c r="F176" t="s">
         <v>58</v>
       </c>
       <c r="G176" s="1" t="s">
+        <v>669</v>
+      </c>
+      <c r="H176" t="s">
         <v>670</v>
-      </c>
-[...1 lines deleted...]
-        <v>671</v>
       </c>
     </row>
     <row r="177" spans="1:8">
       <c r="A177" t="s">
-        <v>672</v>
+        <v>671</v>
       </c>
       <c r="B177" t="s">
         <v>9</v>
       </c>
       <c r="C177" t="s">
-        <v>222</v>
+        <v>221</v>
       </c>
       <c r="D177" t="s">
+        <v>541</v>
+      </c>
+      <c r="E177" t="s">
         <v>542</v>
-      </c>
-[...1 lines deleted...]
-        <v>543</v>
       </c>
       <c r="F177" t="s">
         <v>58</v>
       </c>
       <c r="G177" s="1" t="s">
+        <v>672</v>
+      </c>
+      <c r="H177" t="s">
         <v>673</v>
-      </c>
-[...1 lines deleted...]
-        <v>674</v>
       </c>
     </row>
     <row r="178" spans="1:8">
       <c r="A178" t="s">
-        <v>675</v>
+        <v>674</v>
       </c>
       <c r="B178" t="s">
         <v>9</v>
       </c>
       <c r="C178" t="s">
-        <v>226</v>
+        <v>225</v>
       </c>
       <c r="D178" t="s">
+        <v>541</v>
+      </c>
+      <c r="E178" t="s">
         <v>542</v>
-      </c>
-[...1 lines deleted...]
-        <v>543</v>
       </c>
       <c r="F178" t="s">
         <v>58</v>
       </c>
       <c r="G178" s="1" t="s">
+        <v>675</v>
+      </c>
+      <c r="H178" t="s">
         <v>676</v>
-      </c>
-[...1 lines deleted...]
-        <v>677</v>
       </c>
     </row>
     <row r="179" spans="1:8">
       <c r="A179" t="s">
-        <v>678</v>
+        <v>677</v>
       </c>
       <c r="B179" t="s">
         <v>9</v>
       </c>
       <c r="C179" t="s">
-        <v>230</v>
+        <v>229</v>
       </c>
       <c r="D179" t="s">
+        <v>541</v>
+      </c>
+      <c r="E179" t="s">
         <v>542</v>
-      </c>
-[...1 lines deleted...]
-        <v>543</v>
       </c>
       <c r="F179" t="s">
         <v>58</v>
       </c>
       <c r="G179" s="1" t="s">
+        <v>678</v>
+      </c>
+      <c r="H179" t="s">
         <v>679</v>
-      </c>
-[...1 lines deleted...]
-        <v>680</v>
       </c>
     </row>
     <row r="180" spans="1:8">
       <c r="A180" t="s">
-        <v>681</v>
+        <v>680</v>
       </c>
       <c r="B180" t="s">
         <v>9</v>
       </c>
       <c r="C180" t="s">
-        <v>234</v>
+        <v>233</v>
       </c>
       <c r="D180" t="s">
+        <v>541</v>
+      </c>
+      <c r="E180" t="s">
         <v>542</v>
-      </c>
-[...1 lines deleted...]
-        <v>543</v>
       </c>
       <c r="F180" t="s">
         <v>58</v>
       </c>
       <c r="G180" s="1" t="s">
+        <v>681</v>
+      </c>
+      <c r="H180" t="s">
         <v>682</v>
-      </c>
-[...1 lines deleted...]
-        <v>683</v>
       </c>
     </row>
     <row r="181" spans="1:8">
       <c r="A181" t="s">
-        <v>684</v>
+        <v>683</v>
       </c>
       <c r="B181" t="s">
         <v>9</v>
       </c>
       <c r="C181" t="s">
-        <v>238</v>
+        <v>237</v>
       </c>
       <c r="D181" t="s">
+        <v>541</v>
+      </c>
+      <c r="E181" t="s">
         <v>542</v>
-      </c>
-[...1 lines deleted...]
-        <v>543</v>
       </c>
       <c r="F181" t="s">
         <v>58</v>
       </c>
       <c r="G181" s="1" t="s">
+        <v>684</v>
+      </c>
+      <c r="H181" t="s">
         <v>685</v>
-      </c>
-[...1 lines deleted...]
-        <v>686</v>
       </c>
     </row>
     <row r="182" spans="1:8">
       <c r="A182" t="s">
-        <v>687</v>
+        <v>686</v>
       </c>
       <c r="B182" t="s">
         <v>9</v>
       </c>
       <c r="C182" t="s">
-        <v>242</v>
+        <v>241</v>
       </c>
       <c r="D182" t="s">
+        <v>541</v>
+      </c>
+      <c r="E182" t="s">
         <v>542</v>
-      </c>
-[...1 lines deleted...]
-        <v>543</v>
       </c>
       <c r="F182" t="s">
         <v>58</v>
       </c>
       <c r="G182" s="1" t="s">
+        <v>687</v>
+      </c>
+      <c r="H182" t="s">
         <v>688</v>
-      </c>
-[...1 lines deleted...]
-        <v>689</v>
       </c>
     </row>
     <row r="183" spans="1:8">
       <c r="A183" t="s">
-        <v>690</v>
+        <v>689</v>
       </c>
       <c r="B183" t="s">
         <v>9</v>
       </c>
       <c r="C183" t="s">
-        <v>246</v>
+        <v>245</v>
       </c>
       <c r="D183" t="s">
+        <v>541</v>
+      </c>
+      <c r="E183" t="s">
         <v>542</v>
-      </c>
-[...1 lines deleted...]
-        <v>543</v>
       </c>
       <c r="F183" t="s">
         <v>58</v>
       </c>
       <c r="G183" s="1" t="s">
+        <v>690</v>
+      </c>
+      <c r="H183" t="s">
         <v>691</v>
-      </c>
-[...1 lines deleted...]
-        <v>692</v>
       </c>
     </row>
     <row r="184" spans="1:8">
       <c r="A184" t="s">
-        <v>693</v>
+        <v>692</v>
       </c>
       <c r="B184" t="s">
         <v>9</v>
       </c>
       <c r="C184" t="s">
-        <v>250</v>
+        <v>249</v>
       </c>
       <c r="D184" t="s">
+        <v>541</v>
+      </c>
+      <c r="E184" t="s">
         <v>542</v>
-      </c>
-[...1 lines deleted...]
-        <v>543</v>
       </c>
       <c r="F184" t="s">
         <v>58</v>
       </c>
       <c r="G184" s="1" t="s">
+        <v>693</v>
+      </c>
+      <c r="H184" t="s">
         <v>694</v>
-      </c>
-[...1 lines deleted...]
-        <v>695</v>
       </c>
     </row>
     <row r="185" spans="1:8">
       <c r="A185" t="s">
-        <v>696</v>
+        <v>695</v>
       </c>
       <c r="B185" t="s">
         <v>9</v>
       </c>
       <c r="C185" t="s">
-        <v>254</v>
+        <v>253</v>
       </c>
       <c r="D185" t="s">
+        <v>541</v>
+      </c>
+      <c r="E185" t="s">
         <v>542</v>
-      </c>
-[...1 lines deleted...]
-        <v>543</v>
       </c>
       <c r="F185" t="s">
         <v>58</v>
       </c>
       <c r="G185" s="1" t="s">
+        <v>696</v>
+      </c>
+      <c r="H185" t="s">
         <v>697</v>
-      </c>
-[...1 lines deleted...]
-        <v>698</v>
       </c>
     </row>
     <row r="186" spans="1:8">
       <c r="A186" t="s">
-        <v>699</v>
+        <v>698</v>
       </c>
       <c r="B186" t="s">
         <v>9</v>
       </c>
       <c r="C186" t="s">
-        <v>258</v>
+        <v>257</v>
       </c>
       <c r="D186" t="s">
+        <v>541</v>
+      </c>
+      <c r="E186" t="s">
         <v>542</v>
-      </c>
-[...1 lines deleted...]
-        <v>543</v>
       </c>
       <c r="F186" t="s">
         <v>58</v>
       </c>
       <c r="G186" s="1" t="s">
+        <v>699</v>
+      </c>
+      <c r="H186" t="s">
         <v>700</v>
-      </c>
-[...1 lines deleted...]
-        <v>701</v>
       </c>
     </row>
     <row r="187" spans="1:8">
       <c r="A187" t="s">
-        <v>702</v>
+        <v>701</v>
       </c>
       <c r="B187" t="s">
         <v>9</v>
       </c>
       <c r="C187" t="s">
-        <v>262</v>
+        <v>261</v>
       </c>
       <c r="D187" t="s">
+        <v>541</v>
+      </c>
+      <c r="E187" t="s">
         <v>542</v>
-      </c>
-[...1 lines deleted...]
-        <v>543</v>
       </c>
       <c r="F187" t="s">
         <v>58</v>
       </c>
       <c r="G187" s="1" t="s">
+        <v>702</v>
+      </c>
+      <c r="H187" t="s">
         <v>703</v>
-      </c>
-[...1 lines deleted...]
-        <v>704</v>
       </c>
     </row>
     <row r="188" spans="1:8">
       <c r="A188" t="s">
-        <v>705</v>
+        <v>704</v>
       </c>
       <c r="B188" t="s">
         <v>9</v>
       </c>
       <c r="C188" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
       <c r="D188" t="s">
+        <v>541</v>
+      </c>
+      <c r="E188" t="s">
         <v>542</v>
-      </c>
-[...1 lines deleted...]
-        <v>543</v>
       </c>
       <c r="F188" t="s">
         <v>58</v>
       </c>
       <c r="G188" s="1" t="s">
+        <v>705</v>
+      </c>
+      <c r="H188" t="s">
         <v>706</v>
-      </c>
-[...1 lines deleted...]
-        <v>707</v>
       </c>
     </row>
     <row r="189" spans="1:8">
       <c r="A189" t="s">
-        <v>708</v>
+        <v>707</v>
       </c>
       <c r="B189" t="s">
         <v>9</v>
       </c>
       <c r="C189" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="D189" t="s">
+        <v>541</v>
+      </c>
+      <c r="E189" t="s">
         <v>542</v>
-      </c>
-[...1 lines deleted...]
-        <v>543</v>
       </c>
       <c r="F189" t="s">
         <v>58</v>
       </c>
       <c r="G189" s="1" t="s">
+        <v>708</v>
+      </c>
+      <c r="H189" t="s">
         <v>709</v>
-      </c>
-[...1 lines deleted...]
-        <v>710</v>
       </c>
     </row>
     <row r="190" spans="1:8">
       <c r="A190" t="s">
-        <v>711</v>
+        <v>710</v>
       </c>
       <c r="B190" t="s">
         <v>9</v>
       </c>
       <c r="C190" t="s">
-        <v>274</v>
+        <v>273</v>
       </c>
       <c r="D190" t="s">
+        <v>541</v>
+      </c>
+      <c r="E190" t="s">
         <v>542</v>
-      </c>
-[...1 lines deleted...]
-        <v>543</v>
       </c>
       <c r="F190" t="s">
         <v>58</v>
       </c>
       <c r="G190" s="1" t="s">
+        <v>711</v>
+      </c>
+      <c r="H190" t="s">
         <v>712</v>
-      </c>
-[...1 lines deleted...]
-        <v>713</v>
       </c>
     </row>
     <row r="191" spans="1:8">
       <c r="A191" t="s">
-        <v>714</v>
+        <v>713</v>
       </c>
       <c r="B191" t="s">
         <v>9</v>
       </c>
       <c r="C191" t="s">
-        <v>278</v>
+        <v>277</v>
       </c>
       <c r="D191" t="s">
+        <v>541</v>
+      </c>
+      <c r="E191" t="s">
         <v>542</v>
-      </c>
-[...1 lines deleted...]
-        <v>543</v>
       </c>
       <c r="F191" t="s">
         <v>58</v>
       </c>
       <c r="G191" s="1" t="s">
+        <v>714</v>
+      </c>
+      <c r="H191" t="s">
         <v>715</v>
-      </c>
-[...1 lines deleted...]
-        <v>716</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>