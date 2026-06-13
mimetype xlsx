--- v0 (2025-12-28)
+++ v1 (2026-06-13)
@@ -54,2078 +54,2078 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>1778</t>
   </si>
   <si>
     <t>1995</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>Projeto de Lei</t>
   </si>
   <si>
     <t>Executivo Municipal - EXEC</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1995/1778/flash_4032.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1995/1778/flash_4032.pdf</t>
   </si>
   <si>
     <t>Flash 4032._x000D_
-PROJETO DE LEI Nº 16/95. Reajusta vencimentos dos servidores municipais da Prefeitura de Montes Claros._x000D_
+PROJETO DE LEI Nº 16/95. Reajusta vencimentos dos servidores municipais da Prefeitura de Montes Claros. (Referente à Lei nº 2.260, de 03/05/1995)._x000D_
 Benedito Paula Said (Presidente).</t>
   </si>
   <si>
     <t>1779</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>José Geraldo de Oliveira</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1995/1779/flash_4033.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1995/1779/flash_4033.pdf</t>
   </si>
   <si>
     <t>Flash 4033._x000D_
 PROJETO DE LEI Nº 13/95. Dispõe sobre as normas para a concessão de títulos declaratórios de utilidade pública municipal; revoga a Lei nº 1.068, de 13/12/1975. (Referente à Lei nº 2.259, de 18/04/1995)._x000D_
 Benedito Paula Said (Presidente).</t>
   </si>
   <si>
     <t>1781</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>Antônio Eustáquio Gomes</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1995/1781/flash_4034.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1995/1781/flash_4034.pdf</t>
   </si>
   <si>
     <t>Flash 4034._x000D_
-PROJETO DE LEI Nº 25/95. Concede o título declaratório de utilidade pública ao "Sindicato dos Trabalhadores nas Indústrias da Construção e do Mobiliário do Norte de Minas"._x000D_
+PROJETO DE LEI Nº 25/95. Concede o título declaratório de utilidade pública ao "Sindicato dos Trabalhadores nas Indústrias da Construção e do Mobiliário do Norte de Minas". (Referente à Lei nº 2.269, de 30/06/1995)._x000D_
 Benedito Paula Said (Presidente).</t>
   </si>
   <si>
     <t>1785</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1995/1785/flash_4035.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1995/1785/flash_4035.pdf</t>
   </si>
   <si>
     <t>Flash 4035._x000D_
-PROJETO DE LEI Nº 27/95. Concede o título declaratório de utilidade pública ao "Círculo dos Trabalhadores Cristãos de Montes Claros"._x000D_
+PROJETO DE LEI Nº 27/95. Concede o título declaratório de utilidade pública ao "Círculo dos Trabalhadores Cristãos de Montes Claros". (Referente à Lei nº 2.267, de 23/06/1995)._x000D_
 Benedito Paula Said (Presidente).</t>
   </si>
   <si>
     <t>1786</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1995/1786/flash_3748.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1995/1786/flash_3748.pdf</t>
   </si>
   <si>
     <t>Flash 3748._x000D_
 PROJETO DE LEI Nº 20/95. Autoriza o Poder Executivo a celebrar convênios e aditivos com diversas entidades educacionais e sociais do município. (Referente à Lei nº 2.264, de 24/05/1995)._x000D_
 Benedito Paula Said (Presidente).</t>
   </si>
   <si>
     <t>1787</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1995/1787/flash_3749.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1995/1787/flash_3749.pdf</t>
   </si>
   <si>
     <t>Flash 3749._x000D_
 PROJETO DE LEI Nº 42/95. Autoriza o Poder Executivo a celebrar convênio com a Secretaria Estadual de Esportes, Lazer e Turismo de Minas Gerais - SELT. (Referente à Lei nº 2.280, de 20/09/1995)._x000D_
 Benedito Paula Said (Presidente).</t>
   </si>
   <si>
     <t>1795</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1995/1795/flash_4036.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1995/1795/flash_4036.pdf</t>
   </si>
   <si>
     <t>Flash 4036._x000D_
 PROJETO DE LEI Nº 32/95. (ALTERADA). Concede o título declaratório de utilidade pública ao "Templo de Odassan do Amanhecer". (Referente à Lei nº 2.279, de 29/08/1995, que foi posteriormente alterada pela Lei nº 4.607, de 17/06/2013).  _x000D_
 Benedito Paula Said (Presidente).</t>
   </si>
   <si>
     <t>1797</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>José Vicente Medeiros</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1995/1797/flash_4037.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1995/1797/flash_4037.pdf</t>
   </si>
   <si>
     <t>Flash 4037._x000D_
-PROJETO DE LEI Nº 22/95. Concede o título declaratório de utilidade pública à “Associação dos Produtores Rurais de Retiro”._x000D_
+PROJETO DE LEI Nº 22/95. Concede o título declaratório de utilidade pública à “Associação dos Produtores Rurais de Retiro”. (Referente à Lei nº 2.272, de 30/06/1995)._x000D_
 Benedito Paula Said (Presidente).</t>
   </si>
   <si>
     <t>1799</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>Benedito Paula Said</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1995/1799/flash_4038.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1995/1799/flash_4038.pdf</t>
   </si>
   <si>
     <t>Flash 4038._x000D_
 PROJETO DE LEI Nº 24/95. Concede o título declaratório de utilidade pública à "Associação Desportiva Ateneu". (Referente à Lei nº 2.268, de 30/06/1995)._x000D_
 Benedito Paula Said (Presidente).</t>
   </si>
   <si>
     <t>1811</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>MESA DIRETORA - MESA</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1995/1811/flash_3770.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1995/1811/flash_3770.pdf</t>
   </si>
   <si>
     <t>Flash 3770._x000D_
-PROJETO DE LEI Nº 18/95. Dispõe sobre a abertura de crédito especial no orçamento vigente da Câmara Municipal de Montes Claros._x000D_
+PROJETO DE LEI Nº 18/95. Dispõe sobre a abertura de crédito especial no orçamento vigente da Câmara Municipal de Montes Claros. (Referente à Lei nº 2.263, de 09/05/1995)._x000D_
 Benedito Paula Said (Presidente).</t>
   </si>
   <si>
     <t>1820</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1995/1820/flash_3779.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1995/1820/flash_3779.pdf</t>
   </si>
   <si>
     <t>Flash 3779._x000D_
 PROJETO DE LEI Nº 30/95. (REVOGADA). Dispõe sobre a criação de cargos e vencimentos para a Estrutura Administrativa do Fundo Municipal de Saúde. (Referente à Lei nº 2.277 de15/08/1995, que foi posteriormente revogada pela Lei nº 2.891, de 30/04/2001)._x000D_
 Benedito Paula Said (Presidente).</t>
   </si>
   <si>
     <t>1821</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1995/1821/flash_3780.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1995/1821/flash_3780.pdf</t>
   </si>
   <si>
     <t>Flash 3780._x000D_
 PROJETO DE LEI Nº 53/95. Cria o Conselho de Alimentação Escolar e contém outras providências. (Referente à Lei nº 2.293, de 09/11/1995)._x000D_
 Benedito Paula Said (Presidente).</t>
   </si>
   <si>
     <t>1822</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1995/1822/flash_4039.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1995/1822/flash_4039.pdf</t>
   </si>
   <si>
     <t>Flash 4039._x000D_
 PROJETO DE LEI Nº 35/95. (ALTERADA). Concede o título declaratório de utilidade pública à entidade denominada "Obras Sociais da Paróquia São Sebastião - OSPASS". (Referente à Lei nº 2.275, de 15/08/1995, que foi posteriormente alterada pela Lei nº 3.735, de 25/05/2007 - ver flash 6661)._x000D_
 Benedito Paula Said (Presidente).</t>
   </si>
   <si>
     <t>1823</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1995/1823/flash_4040.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1995/1823/flash_4040.pdf</t>
   </si>
   <si>
     <t>Flash 4040._x000D_
 PROJETO DE LEI Nº 37/95. Concede o título declaratório de utilidade pública ao "Projeto Social Simonton". (Referente à Lei nº 2.284, de 25/09/1995)._x000D_
 Benedito Paula Said (Presidente).</t>
   </si>
   <si>
     <t>1825</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1995/1825/flash_4041.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1995/1825/flash_4041.pdf</t>
   </si>
   <si>
     <t>Flash 4041._x000D_
 PROJETO DE LEI Nº 43/95. Concede o título declaratório de utilidade pública ao "Sindicato dos Trabalhadores Rurais de Montes Claros". (Referente à Lei nº 2.282, de 20/09/1995)._x000D_
 Benedito Paula Said (Presidente).</t>
   </si>
   <si>
     <t>1827</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1995/1827/flash_4042.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1995/1827/flash_4042.pdf</t>
   </si>
   <si>
     <t>Flash 4042._x000D_
 PROJETO DE LEI Nº 44/95. Concede o título declaratório de utilidade pública à "Associação dos Moradores da Vila Castelo Branco". (Referente à Lei nº 2.281, de 20/09/1995)._x000D_
 Benedito Paula Said (Presidente).</t>
   </si>
   <si>
     <t>1829</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
     <t>Eduardo Avelino Pereira</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1995/1829/flash_4043.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1995/1829/flash_4043.pdf</t>
   </si>
   <si>
     <t>Flash 4043._x000D_
-PROJETO DE LEI Nº 46/95. Concede o título declaratório de utilidade pública à “Associação de Moradores e Proprietários de Imóveis do Bairro Floresta”._x000D_
+PROJETO DE LEI Nº 46/95. Concede o título declaratório de utilidade pública à “Associação de Moradores e Proprietários de Imóveis do Bairro Floresta”. (Referente à Lei nº 2.288, de 23/10/1955)._x000D_
 Benedito Paula Said (Presidente).</t>
   </si>
   <si>
     <t>1831</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1995/1831/flash_4044.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1995/1831/flash_4044.pdf</t>
   </si>
   <si>
     <t>Flash 4044._x000D_
 PROJETO DE LEI Nº 48/95. Concede o título declaratório de utilidade pública à "Associação Beneficente Nosso Lar". (Referente à Lei nº 2.292, de 08/11/1995)._x000D_
 Benedito Paula Said (Presidente).</t>
   </si>
   <si>
     <t>1833</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
     <t>Sebastião Wellington Pimenta de Figueiredo</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1995/1833/flash_4045.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1995/1833/flash_4045.pdf</t>
   </si>
   <si>
     <t>Flash 4045._x000D_
-PROJETO DE LEI Nº 50/95. Concede o título declaratório de utilidade pública à “Associação dos Moradores do bairro Morrinhos e Adjacências”._x000D_
+PROJETO DE LEI Nº 50/95. Concede o título declaratório de utilidade pública à “Associação dos Moradores do bairro Morrinhos e Adjacências”. (Referente à Lei nº 2.289, de 26/10/1995)._x000D_
 Benedito Paula Said (Presidente).</t>
   </si>
   <si>
     <t>1836</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1995/1836/flash_4046.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1995/1836/flash_4046.pdf</t>
   </si>
   <si>
     <t>Flash 4046._x000D_
-PROJETO DE LEI Nº 51/95. Concede o título declaratório de utilidade pública à "Associação Desportiva Cruz Azul"._x000D_
+PROJETO DE LEI Nº 51/95. Concede o título declaratório de utilidade pública à "Associação Desportiva Cruz Azul". (Referente à Lei nº 2.291, de 26/10/1995)._x000D_
 Benedito Paula Said (Presidente).</t>
   </si>
   <si>
     <t>1838</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1995/1838/flash_4047.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1995/1838/flash_4047.pdf</t>
   </si>
   <si>
     <t>Flash 4047._x000D_
 PROJETO DE LEI Nº 49/95. Concede o título declaratório de utilidade pública à "Associação dos Pequenos Produtores Rurais de Quintas da Serra". (Referente à Lei nº 2.290, de 26/10/1995)._x000D_
 Benedito Paula Said (Presidente).</t>
   </si>
   <si>
     <t>1840</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1995/1840/flash_4048.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1995/1840/flash_4048.pdf</t>
   </si>
   <si>
     <t>Flash 4048._x000D_
 PROJETO DE LEI Nº 71/95. Concede o título declaratório de utilidade pública ao "Conselho de Desenvolvimento Comunitário de Claraval". (Referente à Lei nº 2.306, de 26/10/1995)._x000D_
 Benedito Paula Said (Presidente).</t>
   </si>
   <si>
     <t>1844</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1995/1844/flash_4049.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1995/1844/flash_4049.pdf</t>
   </si>
   <si>
     <t>Flash 4049._x000D_
-PROJETO DE LEI Nº 75/95. Concede o título declaratório de utilidade pública ao Grupo Teatral "Os Fantásticos"._x000D_
+PROJETO DE LEI Nº 75/95. Concede o título declaratório de utilidade pública ao Grupo Teatral "Os Fantásticos". (Referente à Lei nº 2.305, de 26/12/1995)._x000D_
 Benedito Paula Said (Presidente).</t>
   </si>
   <si>
     <t>1853</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1995/1853/flash_4050.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1995/1853/flash_4050.pdf</t>
   </si>
   <si>
     <t>Flash 4050._x000D_
-PROJETO DE LEI N° 76/95. Concede o título declaratório de utilidade pública à "Associação dos Moradores e Amigos do Bairro Dr. Antônio Pimenta"._x000D_
+PROJETO DE LEI N° 76/95. Concede o título declaratório de utilidade pública à "Associação dos Moradores e Amigos do Bairro Dr. Antônio Pimenta". (Referente à Lei nº 2.314, de 27/12/1995)._x000D_
 Benedito Paula Said (Presidente).</t>
   </si>
   <si>
     <t>1854</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
     <t>Antônio Carlos Câmara</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1995/1854/flash_4051.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1995/1854/flash_4051.pdf</t>
   </si>
   <si>
     <t>Flash 4051._x000D_
-PROJETO DE LEI Nº 65/95. Concede o título declaratório de utilidade pública à "Associação dos Moradores do Povoado São Geraldo II"._x000D_
+PROJETO DE LEI Nº 65/95. Concede o título declaratório de utilidade pública à "Associação dos Moradores do Povoado São Geraldo II". (Referente à Lei nº 2.312, de 26/12/1995)._x000D_
 Benedito Paula Said (Presidente).</t>
   </si>
   <si>
     <t>1855</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
     <t>Ademar de Barros Bicalho</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1995/1855/flash_4052.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1995/1855/flash_4052.pdf</t>
   </si>
   <si>
     <t>Flash 4052._x000D_
-PROJETO DE LEI Nº 67/95. Concede o título declaratório de utilidade pública à "Associação de Moradores do Bairro Village do Lago II"._x000D_
+PROJETO DE LEI Nº 67/95. Concede o título declaratório de utilidade pública à "Associação de Moradores do Bairro Village do Lago II". (Referente à Lei nº 2.310, de 26/12/1995)._x000D_
 Benedito Paula Said (Presidente).</t>
   </si>
   <si>
     <t>1856</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1995/1856/flash_4053.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1995/1856/flash_4053.pdf</t>
   </si>
   <si>
     <t>Flash 4053._x000D_
-PROJETO DE LEI Nº 72/95. Concede o título declaratório de utilidade pública à "Sociedade de Educação Integral e de Assistência Social"._x000D_
+PROJETO DE LEI Nº 72/95. Concede o título declaratório de utilidade pública à "Sociedade de Educação Integral e de Assistência Social". (Referente à Lei nº 2.309, de 26/12/1995)._x000D_
 Benedito Paula Said (Presidente).</t>
   </si>
   <si>
     <t>1859</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
     <t>José Maria Saraiva</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1995/1859/flash_4054.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1995/1859/flash_4054.pdf</t>
   </si>
   <si>
     <t>Flash 4054._x000D_
-PROJETO DE LEI Nº 63/95. Concede o título declaratório de utilidade pública ao "Centro Comunitário Social do Bairro São João Batista e Adjacências"._x000D_
+PROJETO DE LEI Nº 63/95. Concede o título declaratório de utilidade pública ao "Centro Comunitário Social do Bairro São João Batista e Adjacências". (Referente à Lei nº 2.307, de 26/12/1995)._x000D_
 Benedito Paula Said (Presidente).</t>
   </si>
   <si>
     <t>1864</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1995/1864/flash_4055.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1995/1864/flash_4055.pdf</t>
   </si>
   <si>
     <t>Flash 4055._x000D_
-PROJETO DE LEI Nº 64/95. Concede o título declaratório de utilidade pública à "Associação dos Moradores do Bairro Alcides Rabello"._x000D_
+PROJETO DE LEI Nº 64/95. Concede o título declaratório de utilidade pública à "Associação dos Moradores do Bairro Alcides Rabello". (Referente à Lei nº 2.308, de 26/12/1995)._x000D_
 Benedito Paula Said (Presidente).</t>
   </si>
   <si>
     <t>1869</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1995/1869/flash_4056.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1995/1869/flash_4056.pdf</t>
   </si>
   <si>
     <t>Flash 4056._x000D_
 PROJETO DE LEI Nº 66/95. Concede o título declaratório de utilidade pública ao "Clube de Mães do Bairro Jardim São Geraldo". (Referente à Lei nº 2.311, de 26/12/1995)._x000D_
 Benedito Paula Said (Presidente).</t>
   </si>
   <si>
     <t>1873</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1995/1873/flash_4057.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1995/1873/flash_4057.pdf</t>
   </si>
   <si>
     <t>Flash 4057._x000D_
-PROJETO DE LEI Nº 01/96. Concede o título declaratório de utilidade pública ao "Clube de Mães Nossa Senhora Aparecida"._x000D_
+PROJETO DE LEI Nº 01/96. Concede o título declaratório de utilidade pública ao "Clube de Mães Nossa Senhora Aparecida". (Referente à Lei nº 2.320, de 08/02/1996)._x000D_
 Benedito Paula Said (Presidente).</t>
   </si>
   <si>
     <t>1888</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1995/1888/flash_3827.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1995/1888/flash_3827.pdf</t>
   </si>
   <si>
     <t>Flash 3827._x000D_
 PROJETO DE LEI Nº 19/95. Denomina a rua "Orvenor Fernandes", localizada no bairro Edgar Pereira. (Referente à Lei nº 2.265, de 30/05/1995)._x000D_
 Benedito Paula Said (Presidente).</t>
   </si>
   <si>
     <t>1892</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
     <t>Henrique Humberto de Almeida Borém</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1995/1892/flash_3831.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1995/1892/flash_3831.pdf</t>
   </si>
   <si>
     <t>Flash 3831._x000D_
 PROJETO DE LEI Nº 21/95. Denomina a rua "Dr. Walter Ferreira Barreto", conhecida popularmente como rua Monte Pascoal, localizada no bairro Ibituruna. (Referente à Lei nº 2.271, de 30/06/1995)._x000D_
 Benedito Paula Said (Presidente).</t>
   </si>
   <si>
     <t>1893</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
     <t>Sebastião Ildeu Maia</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1995/1893/flash_3832.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1995/1893/flash_3832.pdf</t>
   </si>
   <si>
     <t>Flash 3832._x000D_
 PROJETO DE LEI Nº 45/95. Denomina de "Bairro Amazonas" o loteamento constituído pela área desmembrada do bairro Jardim Brasil e aprovada em 15/01/1991, tendo seu início no entroncamento da avenida Irmão Jaime Damião com a avenida Deputado Plínio Ribeiro. A Vila Raul José Pereira, antiga Vila Exposição, passa a denominar-se "Bairro Raul José Pereira", revogando portanto a Lei nº 2.239, de 30/11/1994. (Referente à Lei nº 2.283, de 20/09/1995).      _x000D_
 Benedito Paula Said (Presidente).</t>
   </si>
   <si>
     <t>1894</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
     <t>Geraldo Corrêa Machado Filho</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1995/1894/flash_3833.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1995/1894/flash_3833.pdf</t>
   </si>
   <si>
     <t>Flash 3833._x000D_
 PROJETO DE LEI Nº 39/95 Denomina a "Policlínica Dr. Elton Rocha Lessa", localizada no bairro Santos Reis. (Referente à Lei nº 2.286, de 28/09/1995).      _x000D_
 Benedito Paula Said (Presidente).</t>
   </si>
   <si>
     <t>1895</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1995/1895/flash_3834.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1995/1895/flash_3834.pdf</t>
   </si>
   <si>
     <t>Flash 3834._x000D_
 PROJETO DE LEI Nº 41/95. Denomina de: "Dr. Hélio Ferreira Sales" a Policlínica em construção, localizada no bairro Canelas. (Referente à Lei nº 2.285, de 28/09/1995).        _x000D_
 Benedito Paula Said (Presidente).</t>
   </si>
   <si>
     <t>1896</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1995/1896/flash_3835.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1995/1896/flash_3835.pdf</t>
   </si>
   <si>
     <t>Flash 3835._x000D_
 PROJETO DE LEI Nº 40/95. Denomina de: "Dr. Ariosto Correa Machado" a Policlínica de Saúde do bairro Delfino Magalhães. (Referente à Lei nº 2.287, de 28/09/1995).         _x000D_
 Benedito Paula Said (Presidente).</t>
   </si>
   <si>
     <t>1897</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
     <t>Edison Antônio Alves Martins</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1995/1897/flash_3836.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1995/1897/flash_3836.pdf</t>
   </si>
   <si>
     <t>Flash 3836._x000D_
 PROJETO DE LEI Nº 57/95. Denomina a rua "João Venâncio Cardoso", localizada no bairro Novo Delfino e a rua "Pedro Alfredo Mendonça", localizada na Vila Anália. (Referente à Lei nº 2.296, de 28/11/1995).          _x000D_
 Benedito Paula Said (Presidente).</t>
   </si>
   <si>
     <t>1898</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
     <t>Ubaldo Ferreira Gonçalves</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1995/1898/flash_3837.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1995/1898/flash_3837.pdf</t>
   </si>
   <si>
     <t>Flash 3837._x000D_
 PROJETO DE LEI Nº 56/95. Denomina de: "Avenida Américo Martins" a via pública constituída pelo trecho da chamada Estrada da Produção, no seu perímetro urbano, localizada no bairro Jaraguá II. (Referente à Lei nº 2.295, de 28/11/1995).        _x000D_
 Benedito Paula Said (Presidente).</t>
   </si>
   <si>
     <t>1899</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
     <t>Ivan José Lopes</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1995/1899/flash_3838.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1995/1899/flash_3838.pdf</t>
   </si>
   <si>
     <t>Flash 3838._x000D_
 PROJETO DE LEI Nº 55/95. Denomina a rua "Vereador Conrado Pereira", localizada no bairro Santos Reis. (Referente à Lei nº 2.294, de 28/11/1995).          _x000D_
 Benedito Paula Said (Presidente).</t>
   </si>
   <si>
     <t>1900</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1995/1900/flash_3839.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1995/1900/flash_3839.pdf</t>
   </si>
   <si>
     <t>Flash 3839._x000D_
 PROJETO DE LEI Nº 58/95. Denomina a rua "Chico de Lucas", popularmente conhecida como Beco 1, localizada no bairro Santos Reis. (Referente à Lei nº 2.315, de 27/12/1995).         _x000D_
 Benedito Paula Said (Presidente).</t>
   </si>
   <si>
     <t>1901</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1995/1901/flash_3840.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1995/1901/flash_3840.pdf</t>
   </si>
   <si>
     <t>Flash 3840._x000D_
 PROJETO DE LEI Nº 70/95. Denomina de: "Vereador Conrado Pereira", a sede da subprefeitura da região do Grande Santos Reis. (Referente à Lei nº 2.303, de 26/12/1995)._x000D_
 Benedito Paula Said (Presidente).</t>
   </si>
   <si>
     <t>1902</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1995/1902/flash_3841.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1995/1902/flash_3841.pdf</t>
   </si>
   <si>
     <t>Flash 3841._x000D_
 PROJETO DE LEI Nº 61/95. Denomina a rua "Luiz Vieira de Carvalho", localizada na Vila Atlântida. (Referente à Lei nº 2.302, de 26/12/1995).            _x000D_
 Benedito Paula Said (Presidente).</t>
   </si>
   <si>
     <t>1903</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
     <t>Cosme Soares Vieira</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1995/1903/flash_3842.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1995/1903/flash_3842.pdf</t>
   </si>
   <si>
     <t>Flash 3842._x000D_
 PROJETO DE LEI Nº 62/95. Denomina vias públicas localizadas na sede do Distrito de Ermidinha: rua Bom Jesus, rua Santo Antônio, rua Manoel Barbosa, rua Rosental Miranda, rua Antônio Tavares, avenida Cristóvão Fonseca e avenida Montes Claros. (Referente à Lei nº 2.304, de 26/12/1995)._x000D_
 Benedito Paula Said (Presidente).</t>
   </si>
   <si>
     <t>1922</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
     <t>Vital Alves Fonseca</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1995/1922/flash_3861.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1995/1922/flash_3861.pdf</t>
   </si>
   <si>
     <t>Flash 3861._x000D_
 PROJETO DE LEI Nº 54/96. Denomina a rua "Francisco Zumbi dos Palmares", localizada no bairro Vargem Grande II. (Referente à Lei nº 2.368-A, de 10/07/1996).  _x000D_
 Ivan José Lopes (Presidente).</t>
   </si>
   <si>
     <t>1932</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1995/1932/flash_3870.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1995/1932/flash_3870.pdf</t>
   </si>
   <si>
     <t>Flash 3870._x000D_
 PROJETO DE LEI Nº 78/96. Denomina a rua "Estevam Izídio Pereira", localizada no bairro Santo Inácio. (Referente à Lei nº 2.382, de 23/09/1996).                               _x000D_
 Ivan José Lopes (Presidente).</t>
   </si>
   <si>
     <t>1972</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
     <t>Eurípedes Xavier Souto</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1995/1972/flash_3893.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1995/1972/flash_3893.pdf</t>
   </si>
   <si>
     <t>Flash 3893._x000D_
 PROJETO DE LEI Nº 03/95. Dispõe sobre o fornecimento de preservativos por hotéis, motéis, casas de massagens e estabelecimentos similares e contém outras providências. (Referente à Lei nº 2.256, de 04/04/1995).      _x000D_
 Benedito Paula Said (Presidente).</t>
   </si>
   <si>
     <t>1974</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1995/1974/flash_3894.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1995/1974/flash_3894.pdf</t>
   </si>
   <si>
     <t>Flash 3894._x000D_
 PROJETO DE LEI Nº 001/95. Dispõe sobre a comercialização de bebidas alcoólicas no município de Montes Claros e sua proibição de venda à crianças e adolescentes até 18 anos. (Referente à Lei nº 2.255, de 04/04/1995).         _x000D_
 Benedito Paula Said (Presidente).</t>
   </si>
   <si>
     <t>1976</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1995/1976/flash_3895.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1995/1976/flash_3895.pdf</t>
   </si>
   <si>
     <t>Flash 3895._x000D_
 PROJETO DE LEI Nº 15/95. Disciplina o trânsito de bicicletas nas vias e logradouros públicos do município de Montes Claros. (Referente à Lei nº 2.261, de 03/05/1995).              _x000D_
 Benedito Paula Said (Presidente).</t>
   </si>
   <si>
     <t>1977</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1995/1977/flash_3896.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1995/1977/flash_3896.pdf</t>
   </si>
   <si>
     <t>Flash 3896._x000D_
 PROJETO DE LEI Nº 29/95. Dispõe sobre os critérios para a circulação do Transporte Escolar no município de Montes Claros e contém outras providências. (Referente à Lei nº 2.323, de 28/02/1996).   _x000D_
 Benedito Paula Said (Presidente).</t>
   </si>
   <si>
     <t>1979</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1995/1979/flash_3897.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1995/1979/flash_3897.pdf</t>
   </si>
   <si>
     <t>Flash 3897._x000D_
 PROJETO DE LEI Nº 34/95. Dispõe sobre a designação de pessoal para o exercício de função pública na área de Educação. (Referente à Lei nº 2.276, de 15/08/1995).    _x000D_
 Benedito Paula Said (Presidente).</t>
   </si>
   <si>
     <t>1981</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1995/1981/flash_3898.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1995/1981/flash_3898.pdf</t>
   </si>
   <si>
     <t>Flash 3898._x000D_
-PROJETO DE LEI Nº 12/96. Dispõe sobre a Política de Assistência Social no Município de Montes Claros e dá outras providências._x000D_
+PROJETO DE LEI Nº 12/96. Dispõe sobre a Política de Assistência Social no Município de Montes Claros e dá outras providências. (OBS.: Apesar de aprovado, provavelmente este projeto não tenha virado Lei. Posteriormente, outro projeto com o mesmo assunto foi tramitado e aprovado na Câmara, referente à Lei nº 2.479, de 07/05/1997 - ver flash 4587)._x000D_
 Benedito Paula Said (Presidente).</t>
   </si>
   <si>
     <t>2023</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1995/2023/flash_3904.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1995/2023/flash_3904.pdf</t>
   </si>
   <si>
     <t>Flash 3904._x000D_
 PROJETO DE LEI Nº 60/95. (REVOGADA). Autoriza o Poder Executivo a contrair empréstimo a título de antecipação de Receita Orçamentária. (Referente à Lei nº 2.297, de 07/12/1995, que foi posteriormente revogada pela Lei nº 2.319, de 09/02/1996)._x000D_
 Benedito Paula Said (Presidente).</t>
   </si>
   <si>
     <t>2039</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1995/2039/flash_3913.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1995/2039/flash_3913.pdf</t>
   </si>
   <si>
     <t>Flash 3913._x000D_
 PROJETO DE LEI Nº 12/95. Denomina de "Escola Municipal Dr. Joaquim Costa",  a escola rural criada pela Lei nº 617, de 06/09/1963, situada na localidade de Lagoinha. (Referente à Lei nº 2.257, de 07/04/1995)._x000D_
 Benedito Paula Said (Presidente)._x000D_
 '</t>
   </si>
   <si>
     <t>2040</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1995/2040/flash_3914.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1995/2040/flash_3914.pdf</t>
   </si>
   <si>
     <t>Flash 3914._x000D_
 PROJETO DE LEI Nº 19/96. Autoriza a municipalização da Escola Estadual Jair de Oliveira, localizada no bairro Eldorado, que passará a denominar-se Escola Municipal Jair de Oliveira. (Referente à Lei nº 2.334, de 10/04/1996). _x000D_
 Benedito Paula Said (Presidente).</t>
   </si>
   <si>
     <t>2061</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1995/2061/flash_3927.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1995/2061/flash_3927.pdf</t>
   </si>
   <si>
     <t>Flash 3927._x000D_
 PROJETO DE LEI Nº 11/95. Autoriza o Poder Executivo a permutar área de terreno do município, situado na Vila Ipiranga, por lotes do senhor Hélio Soares Caldeira, também situados na Vila Ipiranga, para construção de uma quadra poliesportiva e uma área de lazer pública. (Referente à Lei nº 2.249, de 23/03/1995)._x000D_
 Benedito Paula Said (Presidente).</t>
   </si>
   <si>
     <t>2071</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1995/2071/flash_4119.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1995/2071/flash_4119.pdf</t>
   </si>
   <si>
     <t>Flash 4119._x000D_
 PROJETO DE LEI S/Nº/95. (NÃO VOTADO). Dispõe sobre o fornecimento de medicamentos de uso contínuo a usuários carentes, e dá outras providências._x000D_
 Benedito Paula Said (Presidente).</t>
   </si>
   <si>
     <t>2073</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1995/2073/flash_4120.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1995/2073/flash_4120.pdf</t>
   </si>
   <si>
     <t>Flash 4120._x000D_
 PROJETO DE LEI S/Nº/95. (NÃO VOTADO). Altera o valor do adicional quinquênio._x000D_
 Benedito Paula Said (Presidente).</t>
   </si>
   <si>
     <t>2077</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1995/2077/flash_3937.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1995/2077/flash_3937.pdf</t>
   </si>
   <si>
     <t>Flash 3937._x000D_
 PROJETO DE LEI Nº 59/95. (VETADO/PROMULGADA). Revoga a Lei nº 1.807, de 14/12/1989, que altera a Taxa de Iluminação Pública do Município de Montes Claros, e dá outras providências. (OBS.: Este Projeto recebeu veto do Poder Executivo, mas, a Câmara o rejeitou e a Lei referente, nº 2.808, foi promulgada em 05/01/2000, conforme consta cópia da publicação em anexo. (Ver flash 4212)._x000D_
 Benedito Paula Said (Presidente).</t>
   </si>
   <si>
     <t>2081</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1995/2081/flash_4121.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1995/2081/flash_4121.pdf</t>
   </si>
   <si>
     <t>Flash 4121._x000D_
 PROJETO DE LEI S/Nº/1995. (NÃO VOTADO). Modifica dispositivos da Lei nº 1.721, de 18/10/1988, que dispõe sobre a gratuidade no transporte coletivo urbano de Montes Claros._x000D_
 Benedito Paula Said (Presidente).</t>
   </si>
   <si>
     <t>2082</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1995/2082/flash_4122.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1995/2082/flash_4122.pdf</t>
   </si>
   <si>
     <t>Flash 4122._x000D_
 PROJETO DE LEI S/Nº/95. (NÃO VOTADO). Institui a redução sobre o valor da tarifa do transporte coletivo urbano municipal para estudantes. (Meio-Passe Estudantil)._x000D_
 Benedito Paula Said (Presidente).</t>
   </si>
   <si>
     <t>2083</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1995/2083/flash_4123.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1995/2083/flash_4123.pdf</t>
   </si>
   <si>
     <t>Flash 4123._x000D_
 PROJETO DE LEI S/Nº/95. (NÃO VOTADO). Denomina a "Rua Ronaldo Pereira da Silva", localizada no bairro Planalto II e a "Praça Maria Sônia Carlos de Oliveira", localizada no bairro Esplanada._x000D_
 Benedito Paula Said (Presidente).</t>
   </si>
   <si>
     <t>2086</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1995/2086/flash_3942.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1995/2086/flash_3942.pdf</t>
   </si>
   <si>
     <t>Flash 3942._x000D_
 PROJETO DE LEI Nº 09/95. Concede incentivos fiscais aos contribuintes do Imposto Predial e Territorial Urbano - IPTU. O contribuinte que optar pelo pagamento integral, até o dia 10/04/1995, terá direito ao desconto de 35% sobre o valor do tributo. (Referente à Lei nº 2.248, de 20/03/1995)._x000D_
 Benedito Paula Said (Presidente).</t>
   </si>
   <si>
     <t>2088</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1995/2088/flash_3943.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1995/2088/flash_3943.pdf</t>
   </si>
   <si>
     <t>Flash 3943._x000D_
 PROJETO DE LEI Nº 69/95. (REVOGADA). Dispõe sobre a concessão de incentivos fiscais às empresas industriais que se instalarem no município de Montes Claros e dá outras providências. (Referente à Lei nº 2.300, de 26/12/1995, que, após alterações, foi revogada pela Lei Complementar nº 033, de 28/12/2010)._x000D_
 Benedito Paula Said (Presidente).</t>
   </si>
   <si>
     <t>2123</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1995/2123/flash_3972.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1995/2123/flash_3972.pdf</t>
   </si>
   <si>
     <t>Flash 3972._x000D_
 PROJETO DE LEI Nº 08/95. Modifica dispositivos da Lei nº 1.442, de 19/12/1983, que dispõe sobre o Código Tributário Municipal; concede incentivos fiscais e dá outras providências. (Referente à Lei nº 2.246, de 15/03/1995)._x000D_
 Benedito Paula Said (Presidente).</t>
   </si>
   <si>
     <t>2124</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1995/2124/flash_3973.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1995/2124/flash_3973.pdf</t>
   </si>
   <si>
     <t>Flash 3973._x000D_
 PROJETO DE LEI Nº 05/95. Modifica o artigo 3º da Lei nº 2.237, de 30/11/1994, que dispõe sobre a celebração de convênio com a CNBB/Pastoral da Criança da Diocese de Montes Claros. (Referente à Lei nº 2.247, de 16/03/1995)._x000D_
 Benedito Paula Said (Presidente).</t>
   </si>
   <si>
     <t>2126</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1995/2126/flash_3974.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1995/2126/flash_3974.pdf</t>
   </si>
   <si>
     <t>Flash 3974._x000D_
 PROJETO DE LEI Nº 17/95. Altera o artigo 1º da Lei nº 2.188, de 31/03/1994, que dispõe sobre a "Meia Entrada" para estudantes. (Referente à Lei nº 2.262, de 09/05/1995).                   _x000D_
 Benedito Paula Said (Presidente).</t>
   </si>
   <si>
     <t>2127</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1995/2127/flash_3975.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1995/2127/flash_3975.pdf</t>
   </si>
   <si>
     <t>Flash 3975._x000D_
 PROJETO DE LEI Nº 31/95. (REVOGADA). Altera parcialmente as Leis nº 2.020, de 14/04/1992 e nº 2.209, de 09/06/1994, que dispõem sobre o quadro de pessoal da Prefeitura de Montes Claros e dá outras providências. (Referente à Lei nº 2.278 de 15/08/1995, que primeiramente teve os artigos 1º, 2º e 4º_x000D_
 revogados conforme Lei nº 2.891, de 30/04/2001 e, depois, foi automaticamente revogada, conforme Lei nº 3.174, de 23/12/2003).                    _x000D_
 Benedito Paula Said (Presidente).</t>
   </si>
   <si>
     <t>2128</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1995/2128/flash_3976.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1995/2128/flash_3976.pdf</t>
   </si>
   <si>
     <t>Flash 3976._x000D_
-PROJETO DE LEI Nº 68/95. Acrescenta dispositivos à Lei nº 2.244, de 03/01/1995, que criou a Procuradoria da Fazenda do Município de Montes Claros._x000D_
+PROJETO DE LEI Nº 68/95. Acrescenta dispositivos à Lei nº 2.244, de 03/01/1995, que criou a Procuradoria da Fazenda do Município de Montes Claros. (Referente à Lei nº 2.324, de 04/03/1996)._x000D_
 Benedito Paula Said (Presidente).</t>
   </si>
   <si>
     <t>2129</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1995/2129/flash_3977.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1995/2129/flash_3977.pdf</t>
   </si>
   <si>
     <t>Flash 3977._x000D_
 PROJETO DE LEI Nº 73/95. (REVOGADA). Acrescenta dispositivos à Lei nº 2.259, de 18/04/1995, que dispõe sobre a concessão de Títulos de Utilidade Pública. (Referente à Lei nº 2.301, de 26/12/1995, que foi posteriormente revogada pela Lei nº 3.771, de 06/07/2007).    _x000D_
 Benedito Paula Said (Presidente).</t>
   </si>
   <si>
     <t>2131</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1995/2131/flash_3978.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1995/2131/flash_3978.pdf</t>
   </si>
   <si>
     <t>Flash 3978._x000D_
 PROJETO DE LEI Nº 74/95. Acrescenta dispositivos à Lei nº 2.101, de 14/01/1993, que dispõe sobre a Lei Orgânica da Previdência Social Municipal - Instituto Municipal dos Servidores Públicos de Montes Claros - PREVMOC. (Referente à Lei nº 2.318, de 06/02/1996)._x000D_
 Benedito Paula Said (Presidente).</t>
   </si>
   <si>
     <t>2147</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1995/2147/flash_3985.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1995/2147/flash_3985.pdf</t>
   </si>
   <si>
     <t>Flash 3985._x000D_
 PROJETO DE LEI Nº 06/95. Institui a obrigatoriedade de uso de sinaleiras nas entradas e saídas de garagens e estacionamentos do município de Montes Claros. (Referente à Lei nº 2.251, de 29/03/1995).     _x000D_
 Benedito Paula Said (Presidente).</t>
   </si>
   <si>
     <t>2148</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
     <t>José Hélio Guimarães de Carvalho</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1995/2148/flash_3986.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1995/2148/flash_3986.pdf</t>
   </si>
   <si>
     <t>Flash 3986._x000D_
 PROJETO DE LEI Nº 07/95. Dispõe sobre normas aplicáveis aos veículos oficiais de propriedade do Município de Montes Claros e dá outras providências. (Uso de emblema e ou letreiros nas portas dos carros pertencentes ao patrimônio do Município). (Referente à Lei nº 2.250, de 29/03/1995).      _x000D_
 Benedito Paula Said (Presidente).</t>
   </si>
   <si>
     <t>2149</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1995/2149/flash_3987.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1995/2149/flash_3987.pdf</t>
   </si>
   <si>
     <t>Flash 3987._x000D_
 PROJETO DE LEI Nº 38/95. Estabelece normas para o tráfego de veículos de cargas e de tração animal em determinadas vias públicas do município de Montes Claros e dá outras providências. (Referente à Lei nº 2.298, de 28/11/1995)._x000D_
 Benedito Paula Said (Presidente).</t>
   </si>
   <si>
     <t>2150</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1995/2150/flash_3988.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1995/2150/flash_3988.pdf</t>
   </si>
   <si>
     <t>Flash 3988._x000D_
 PROJETO DE LEI Nº 47/95. Estabelece normas para o funcionamento de bares, restaurantes e similares no município de Montes Claros, e dá outras providências. (Referente à Lei nº 2.313, de 27/12/1995)._x000D_
 Benedito Paula Said (Presidente).</t>
   </si>
   <si>
     <t>2151</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1995/2151/flash_3989.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1995/2151/flash_3989.pdf</t>
   </si>
   <si>
     <t>Flash 3989._x000D_
 PROJETO DE LEI N° 54/95. (REVOGADA). Dispõe sobre normas para a instalação e funcionamento de estabelecimentos que comercializam Gás Liquefeito de Petróleo - GLP, no município de Montes Claros. (Referente à Lei nº 2.299, de 14/12/1995, que foi posteriormente revogada pela Lei nº 2.606, de 05/08/1998).         _x000D_
 Benedito Paula Said (Presidente).</t>
   </si>
   <si>
     <t>2160</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1995/2160/flash_3997.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1995/2160/flash_3997.pdf</t>
   </si>
   <si>
     <t>Flash 3997._x000D_
-PROJETO DE LEI Nº 28/95. Dispõe sobre as diretrizes orçamentárias do município de Montes Claros para o exercício financeiro de 1996._x000D_
+PROJETO DE LEI Nº 28/95. Dispõe sobre as diretrizes orçamentárias do município de Montes Claros para o exercício financeiro de 1996. (Referente à Lei nº 2.273, de 10/07/1995)._x000D_
 Benedito Paula Said (Presidente).</t>
   </si>
   <si>
     <t>2161</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1995/2161/flash_3998.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1995/2161/flash_3998.pdf</t>
   </si>
   <si>
     <t>Flash 3998._x000D_
 PROJETO DE LEI S/Nº/1995. Estima a receita e fixa a despesa do município de Montes Claros para o exercício financeiro de 1996. (Referente à Lei nº 2.317, de 06/02/1996)._x000D_
 Benedito Paula Said (Presidente).</t>
   </si>
   <si>
     <t>2178</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1995/2178/flash_4010.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1995/2178/flash_4010.pdf</t>
   </si>
   <si>
     <t>Flash 4010._x000D_
 PROJETO DE LEI Nº 14/95. Autoriza o Poder Executivo a repassar recursos financeiros à Associação dos Aposentados e Pensionistas de Montes Claros e_x000D_
 do Norte de Minas. (Referente à Lei nº 2.258, de 18/04/1995)._x000D_
 Benedito Paula Said (Presidente).</t>
   </si>
   <si>
     <t>2179</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1995/2179/flash_4011.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1995/2179/flash_4011.pdf</t>
   </si>
   <si>
     <t>Flash 4011._x000D_
 PROJETO DE LEI Nº 23/95. Autoriza o Poder Executivo a repassar recursos financeiros à União das Associações de Moradores de Bairros, Vilas e Distritos de Montes Claros - UNAMOC. (Referente à Lei nº 2.270, de 30/06/1995)._x000D_
 Benedito Paula Said (Presidente).</t>
   </si>
   <si>
     <t>2181</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1995/2181/flash_4012.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1995/2181/flash_4012.pdf</t>
   </si>
   <si>
     <t>Flash 4012._x000D_
-PROJETO DE LEI Nº 33/95. Autoriza o Poder Executivo a repassar recursos financeiros à Associação dos Grupos de Catopês, Marujos e Caboclinhos de Montes Claros._x000D_
+PROJETO DE LEI Nº 33/95. Autoriza o Poder Executivo a repassar recursos financeiros à Associação dos Grupos de Catopês, Marujos e Caboclinhos de Montes Claros. (Referente à Lei nº 2.274, de 09/08/1995)._x000D_
 Benedito Paula Said (Presidente).</t>
   </si>
   <si>
     <t>2183</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1995/2183/flash_4013.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1995/2183/flash_4013.pdf</t>
   </si>
   <si>
     <t>Flash 4013._x000D_
 PROJETO DE LEI Nº 36/95. (VETADO). Autoriza o Poder Executivo a repassar recursos financeiros à Associação de Moradores do Distrito de Nova Esperança, para aquisição de um terreno, destinado a construção de uma indústria de confecções. (Vetado pelo Poder Executivo - ver flash 4209)._x000D_
 Benedito Paula Said (Presidente).</t>
   </si>
   <si>
     <t>2200</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1995/2200/flash_4156.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1995/2200/flash_4156.pdf</t>
   </si>
   <si>
     <t>Flash 4156._x000D_
 PROJETO DE LEI S/Nº/1995. (NÃO VOTADO). Disciplina o trânsito de bicicletas no município de Montes Claros, e contém outras providências._x000D_
 Benedito Paula Said (Presidente).</t>
   </si>
   <si>
     <t>2203</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1995/2203/flash_4157.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1995/2203/flash_4157.pdf</t>
   </si>
   <si>
     <t>Flash 4157._x000D_
 PROJETO DE LEI S/Nº/1995. (RETIRADO). Dispõe sobre a proibição de comercialização e estocagem de materiais explosivos, tais como, bombas, pólvora e fogos de artifício, no perímetro urbano de Montes Claros, e contém outras providências._x000D_
 Benedito Paula Said (Presidente).</t>
   </si>
   <si>
     <t>2205</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1995/2205/flash_4158.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1995/2205/flash_4158.pdf</t>
   </si>
   <si>
     <t>Flash 4158._x000D_
 PROJETO DE LEI S/Nº/1995. (PREJUDICADO). Denomina a "Rua Paulo Contenda", localizada no bairro São Judas Tadeu._x000D_
 Benedito Paula Said (Presidente).</t>
   </si>
   <si>
     <t>2206</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1995/2206/flash_4159.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1995/2206/flash_4159.pdf</t>
   </si>
   <si>
     <t>Flash 4159._x000D_
 PROJETO DE LEI S/Nº/1995. (PREJUDICADO). Denomina a "Rua Jovino Fernandes da Silva", localizada no bairro Jardim Eldorado e "Rua Chico de Lucas", localizada no bairro Santos Reis._x000D_
 Benedito Paula Said (Presidente).</t>
   </si>
   <si>
     <t>2208</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1995/2208/flash_4160.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1995/2208/flash_4160.pdf</t>
   </si>
   <si>
     <t>Flash 4160._x000D_
 PROJETO DE LEI S/Nº/1995. (RETIRADO). Revoga a Lei nº 1.068, de 13/11/1975. Estabelece normas e critérios para a concessão de títulos declaratórios de utilidade pública às entidades sediadas no município de Montes Claros._x000D_
 Benedito Paula Said (Presidente).</t>
   </si>
   <si>
     <t>2211</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1995/2211/flash_4161.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1995/2211/flash_4161.pdf</t>
   </si>
   <si>
     <t>Flash 4161._x000D_
 PROJETO DE LEI S/Nº/1995. (RETIRADO). Dispõe sobre a concessão de títulos declaratórios de utilidade pública no município de Montes Claros._x000D_
 Benedito Paula Said (Presidente).</t>
   </si>
   <si>
     <t>2212</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1995/2212/flash_4162.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1995/2212/flash_4162.pdf</t>
   </si>
   <si>
     <t>Flash 4162._x000D_
 PROJETO DE LEI S/Nº/1995. (RETIRADO). Revoga a Lei nº 1.807, de 14/12/1989, que altera a Taxa de Iluminação Pública do Município de Montes Claros._x000D_
 Benedito Paula Said (Presidente).</t>
   </si>
   <si>
     <t>2213</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1995/2213/flash_4163.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1995/2213/flash_4163.pdf</t>
   </si>
   <si>
     <t>Flash 4163._x000D_
 PROJETO DE LEI S/Nº/1995. (RETIRADO). Cria a Comissão Municipal Permanente do Código Tributário, e dá outras providências._x000D_
 Benedito Paula Said (Presidente).</t>
   </si>
   <si>
     <t>2214</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1995/2214/flash_4164.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1995/2214/flash_4164.pdf</t>
   </si>
   <si>
     <t>Flash 4164._x000D_
 PROJETO DE LEI S/Nº/1995. (RETIRADO). Denomina o "Bairro Amazonas" e o "Bairro Raul José Pereira" (Vila Exposição)._x000D_
 Benedito Paula Said (Presidente).</t>
   </si>
   <si>
     <t>2215</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1995/2215/flash_4165.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1995/2215/flash_4165.pdf</t>
   </si>
   <si>
     <t>Flash 4165._x000D_
 PROJETO DE LEI S/Nº/1995. (REJEITADO). Institui o "Dia da Cultura Racional", no município de Montes Claros. _x000D_
 Benedito Paula Said (Presidente).</t>
   </si>
   <si>
     <t>2217</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1995/2217/flash_4167.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1995/2217/flash_4167.pdf</t>
   </si>
   <si>
     <t>Flash 4167._x000D_
 PROJETO DE LEI S/Nº/1995. (RETIRADO). Autoriza o Poder Executivo a fazer doação de terreno à União das Associações de Moradores de Bairros, Vilas e Distritos de Montes Claros - UNAMMOC, localizado no bairro Edgar Pereira._x000D_
 Benedito Paula Said (Presidente).</t>
   </si>
   <si>
     <t>2218</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1995/2218/flash_4168.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1995/2218/flash_4168.pdf</t>
   </si>
   <si>
     <t>Flash 4168._x000D_
 PROJETO DE LEI S/Nº/1995. (RETIRADO). Autoriza o Poder Executivo a repassar recursos financeiros à Associação de Condutores de Veículos de Tração Animal - Carroceiros._x000D_
 Benedito Paula Said (Presidente).</t>
   </si>
   <si>
     <t>2219</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1995/2219/flash_4169.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1995/2219/flash_4169.pdf</t>
   </si>
   <si>
     <t>Flash 4169._x000D_
 PROJETO DE LEI S/Nº/1995. (RETIRADO). Dispõe sobre as normas aplicáveis ao comércio local, quanto ao uso e aferição de suas balanças eletrônicas._x000D_
 Benedito Paula Said (Presidente).</t>
   </si>
   <si>
     <t>2220</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1995/2220/flash_4170.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1995/2220/flash_4170.pdf</t>
   </si>
   <si>
     <t>Flash 4170._x000D_
 PROJETO DE LEI S/Nº/1995. (RETIRADO). Autoriza o Poder Executivo a fazer doação de terreno à Associação de Moradores do Distrito de Nova Esperança, para a construção de uma indústria de confecções._x000D_
 Benedito Paula Said (Presidente).</t>
   </si>
   <si>
     <t>2224</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1995/2224/flash_4171.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1995/2224/flash_4171.pdf</t>
   </si>
   <si>
     <t>Flash 4171._x000D_
 PROJETO DE LEI S/Nº/1995. (RETIRADO). Altera dispositivos da Lei nº 2.139, de 14/09/1993, modificada pela Lei nº 2.176, de 10/03/1994, que dispõe sobre a criação do "Estacionamento Rotativo ÁREAZUL" (Área Azul)._x000D_
 Benedito Paula Said (Presidente).</t>
   </si>
   <si>
     <t>2225</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1995/2225/flash_4172.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1995/2225/flash_4172.pdf</t>
   </si>
   <si>
     <t>Flash 4172._x000D_
 PROJETO DE LEI S/Nº/1995. (REJEITADO). Autoriza o Município a contratar operações de crédito com o Banco de Desenvolvimento de Minas Gerais - BDMG, para participação no Projeto SOMMA._x000D_
 Benedito Paula Said (Presidente).</t>
   </si>
   <si>
     <t>2227</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1995/2227/flash_4173.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1995/2227/flash_4173.pdf</t>
   </si>
   <si>
     <t>Flash 4173._x000D_
 PROJETO DE LEI S/Nº/1995. (RETIRADO). Denomina a "Escola Conrado Pereira dos Santos", em construção, localizada no bairro Jardim Eldorado._x000D_
 Benedito Paula Said (Presidente).</t>
   </si>
   <si>
     <t>2232</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1995/2232/flash_4174.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1995/2232/flash_4174.pdf</t>
   </si>
   <si>
     <t>Flash 4174._x000D_
 PROJETO DE LEI S/Nº/1995. (RETIRADO). Acrescenta dispositivos à Lei nº 2.259, de 18/04/1995, que dispõe sobre a concessão de Títulos Declaratórios de Utilidade Pública._x000D_
 Benedito Paula Said (Presidente).</t>
   </si>
   <si>
     <t>2216</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1995/2216/flash_4166.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1995/2216/flash_4166.pdf</t>
   </si>
   <si>
     <t>Flash 4166._x000D_
 PROJETO DE LEI S/Nº/1995. (RETIRADO). Autoriza o Poder Executivo a abrir licitação, mediante concessão pública, para administração e exploração de áreas de lazer na Avenida Deputado Esteves Rodrigues._x000D_
 Benedito Paula Said (Presidente).</t>
   </si>
   <si>
     <t>9717</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1995/9717/flash_3830.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1995/9717/flash_3830.pdf</t>
   </si>
   <si>
     <t>Flash 3830._x000D_
 PROJETO DE LEI Nº 10/95. (ALTERADA). Denomina de "Hospital Dr. Alpheu Gonçalves de Quadros", o Hospital Municipal em construção, localizado no bairro Santo Antônio. (Referente à Lei nº 2.254, de 04/04/1995, que foi alterada pela Lei nº 5.259, de 10/06/2020)._x000D_
 Benedito Paula Said (Presidente).</t>
   </si>
   <si>
     <t>2076</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1995/2076/flash_3936.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1995/2076/flash_3936.pdf</t>
   </si>
   <si>
     <t>Flash 3936._x000D_
 PROJETO DE LEI Nº 26/95. Autoriza o Poder Executivo a conceder isenção do Imposto Sobre Serviço de Qualquer Natureza - ISSQN à Sociedade Rural de Montes Claros, sobre a venda dos ingressos para a XXI Exposição Agropecuária de Montes Claros. (Referente à Lei nº 2.266, de 23/06/1995)._x000D_
 Benedito Paula Said (Presidente).</t>
   </si>
   <si>
     <t>2476</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1995/2476/flash_4385.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1995/2476/flash_4385.pdf</t>
   </si>
   <si>
     <t>Flash 4385._x000D_
 PROJETO DE RESOLUÇÃO S/Nº/1995. (RETIRADO). Concede o Título de Cidadão Honorário de Montes Claros ao doutor João Batista Silvério._x000D_
 Benedito Paula Said (Presidente).</t>
   </si>
   <si>
     <t>2477</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1995/2477/flash_4386.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1995/2477/flash_4386.pdf</t>
   </si>
   <si>
     <t>Flash 4386._x000D_
 PROJETO DE RESOLUÇÃO S/Nº/1995. (RETIRADO). Cria vagas no quadro de provimento efetivo da Câmara Municipal de Montes Claros._x000D_
 Benedito Paula Said (Presidente).</t>
   </si>
   <si>
     <t>2478</t>
   </si>
   <si>
     <t>José Geraldo Cardoso</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1995/2478/flash_4387.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1995/2478/flash_4387.pdf</t>
   </si>
   <si>
     <t>Flash 4387._x000D_
 PROJETO DE RESOLUÇÃO S/Nº/1995. (RETIRADO). Concede o Título de Cidadão Honorário de Montes Claros a José Laércio Rodrigues Ribeiro._x000D_
 Benedito Paula Said (Presidente).</t>
   </si>
   <si>
     <t>2265</t>
   </si>
   <si>
     <t>EM</t>
   </si>
   <si>
     <t>Emenda</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1995/2265/flash_4190.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1995/2265/flash_4190.pdf</t>
   </si>
   <si>
     <t>Flash 4190._x000D_
 EMENDAS S/Nº/1995. Propostas de emendas ao orçamento do município de Montes Claros, para o exercício financeiro de 1996. (Propostas aprovadas em sua maioria)._x000D_
 Benedito Paula Said (Presidente).</t>
   </si>
   <si>
     <t>2371</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1995/2371/flash_4410.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1995/2371/flash_4410.pdf</t>
   </si>
   <si>
     <t>Flash 4410._x000D_
 Requerimentos do vereador Edison Antônio Alves Martins, apresentados à Câmara Municipal de Montes Claros, no período de fevereiro de 1995 a fevereiro de 1996._x000D_
 Benedito Paula Said/ Ivan José Lopes (Presidentes).</t>
   </si>
   <si>
     <t>2311</t>
   </si>
   <si>
     <t>VET</t>
   </si>
   <si>
     <t>Veto</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1995/2311/flash_4209.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1995/2311/flash_4209.pdf</t>
   </si>
   <si>
     <t>Flash 4209._x000D_
 VETO AO PROJETO DE LEI Nº 36/95. (MANTIDO). Autoriza o repasse de recursos financeiros à Associação de Moradores do Distrito de Nova Esperança, para a aquisição de terreno._x000D_
 Benedito Paula Said (Presidente).</t>
   </si>
   <si>
     <t>2313</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1995/2313/flash_4210.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1995/2313/flash_4210.pdf</t>
   </si>
   <si>
     <t>Flash 4210._x000D_
 VETO AO PROJETO DE LEI Nº 38/95. (REJEITADO). Estabelece normas para o tráfego de veículos de carga e de tração animal nas vias públicas do município e contém outras providências. (Veto do Poder Executivo rejeitado pela Câmara em 21/11/1995)._x000D_
 Benedito Paula Said (Presidente).</t>
   </si>
   <si>
     <t>2315</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1995/2315/flash_4211.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1995/2315/flash_4211.pdf</t>
   </si>
   <si>
     <t>Flash 4211._x000D_
 VETO AO PROJETO DE LEI Nº 47/95. (REJEITADO). Estabelece normas para o funcionamento de bares, restaurantes e similares no município de Montes Claros, e dá outras providências. (Veto do Poder Executivo rejeitado pela Câmara em 19/12/1995)._x000D_
 Benedito Paula Said (Presidente).</t>
   </si>
   <si>
     <t>2317</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1995/2317/flash_4212.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1995/2317/flash_4212.pdf</t>
   </si>
   <si>
     <t>Flash 4212._x000D_
 VETO AO PROJETO DE LEI Nº 59/95. (REJEITADO). Revoga a Lei nº 1.807, de 14/12/1989, que dispõe sobre a cobrança da Taxa de Iluminação Pública no Município de Montes Claros. (Veto do Poder Executivo rejeitado pela Câmara, em 30/05/1996. Após recursos jurídicos, a Lei nº 2.808, de 05/01/2000, foi promulgada pela Câmara, conforme consta em documentação anexa)._x000D_
 Benedito Paula Said (Presidente).</t>
   </si>
   <si>
     <t>8393</t>
   </si>
   <si>
     <t>ATA</t>
   </si>
   <si>
     <t>Ata</t>
   </si>
   <si>
     <t>ATL - ATL</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1995/8393/flash_3741.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1995/8393/flash_3741.pdf</t>
   </si>
   <si>
     <t>Flash 3741._x000D_
 Atas das sessões da Câmara Municipal de Montes Claros, do período de  24/01 a 28/12/1995._x000D_
 Benedito Paula Said (Presidente).</t>
   </si>
   <si>
     <t>2355</t>
   </si>
   <si>
     <t>DL</t>
   </si>
   <si>
     <t>Decreto Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1995/2355/flash_4400.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1995/2355/flash_4400.pdf</t>
   </si>
   <si>
     <t>Flash 4400._x000D_
 DECRETO LEGISLATIVO Nº 12, de 30/03/1995. Atualiza os subsídios do Prefeito Municipal de Montes Claros._x000D_
 Benedito Paula Said (Presidente).</t>
   </si>
   <si>
     <t>2359</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1995/2359/flash_4401.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1995/2359/flash_4401.pdf</t>
   </si>
   <si>
     <t>Flash 4401._x000D_
 DECRETO LEGISLATIVO Nº 13, de 28/04/1995. Reajusta os vencimentos dos Secretários Municipais._x000D_
 Benedito Paula Said (Presidente).</t>
   </si>
   <si>
     <t>2289</t>
   </si>
   <si>
     <t>PEPL</t>
   </si>
   <si>
     <t>Projeto de Emenda à Projeto de Lei</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1995/2289/flash_4198.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1995/2289/flash_4198.pdf</t>
   </si>
   <si>
     <t>Flash 4198._x000D_
 Emenda Aditiva ao PROJETO DE LEI Nº 08/95. (NÃO VOTADO). Modifica dispositivos da Lei nº 1.442, de 19/12/1983, que dispõe sobre o Código Tributário Municipal._x000D_
 Benedito Paula Said (Presidente).</t>
   </si>
   <si>
     <t>2262</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1995/2262/flash_4189.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1995/2262/flash_4189.pdf</t>
   </si>
   <si>
     <t>Flash 4189._x000D_
 PROJETO DE EMENDA S/Nº/1995. Propostas de Emendas ao orçamento, para o exercício financeiro de 1996._x000D_
 Benedito Paula Said (Presidente).</t>
   </si>
   <si>
     <t>2274</t>
   </si>
   <si>
     <t>ELOM</t>
   </si>
   <si>
     <t>Emenda à Lei Orgânica</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1995/2274/flash_4193.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1995/2274/flash_4193.pdf</t>
   </si>
   <si>
     <t>Flash 4193._x000D_
 EMENDA Nº 14, de 13/03/1995. Acrescenta dispositivos à Lei Orgânica Municipal. (Acrescenta parágrafo 4º ao artigo 197)._x000D_
 Benedito Paula Said (Presidente).</t>
   </si>
   <si>
     <t>2275</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1995/2275/flash_4194.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1995/2275/flash_4194.pdf</t>
   </si>
   <si>
     <t>Flash 4194._x000D_
 EMENDA Nº 15, de 18/04/1995. Altera dispositivos da Lei Orgânica Municipal. (Altera parágrafo 2º do artigo 27)._x000D_
 Benedito Paula Said (Presidente).</t>
   </si>
   <si>
     <t>2279</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1995/2279/flash_4195.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1995/2279/flash_4195.pdf</t>
   </si>
   <si>
     <t>Flash 4195._x000D_
 EMENDA Nº 16, de 20/06/1995. Acrescenta parágrafo 5º ao artigo 58 da Lei Orgânica Municipal._x000D_
 Benedito Paula Said (Presidente).</t>
   </si>
   <si>
     <t>2230</t>
   </si>
   <si>
     <t>RES</t>
   </si>
   <si>
     <t>Resolução</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1995/2230/flash_4237.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1995/2230/flash_4237.pdf</t>
   </si>
   <si>
     <t>Flash 4237._x000D_
 RESOLUÇÃO Nº 015/95, de 09/06/1995. Concede a Medalha de Honra Montes Claros a Dr. João Bosco Martins de Abreu._x000D_
 Benedito Paula Said (Presidente).</t>
   </si>
   <si>
     <t>2237</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1995/2237/flash_4241.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1995/2237/flash_4241.pdf</t>
   </si>
   <si>
     <t>Flash 4241._x000D_
 RESOLUÇÃO Nº 021/95, de 18/10/1995. Concede a Medalha do Mérito Ecológico a Rádio Montes Claros – 98 FM._x000D_
 Benedito Paula Said (Presidente).</t>
   </si>
   <si>
     <t>2257</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1995/2257/flash_4251.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1995/2257/flash_4251.pdf</t>
   </si>
   <si>
     <t>Flash 4251._x000D_
 RESOLUÇÃO Nº 017/95, de 01/08/1995. Concede o Título de Cidadão Benemérito de Montes Claros a Samir Atallah Haun._x000D_
 Benedito Paula Said (Presidente).</t>
   </si>
   <si>
     <t>2299</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1995/2299/flash_4276.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1995/2299/flash_4276.pdf</t>
   </si>
   <si>
     <t>Flash 4276._x000D_
 RESOLUÇÃO Nº 003/95, de 14/02/1995. Concede o Título de Cidadão Honorário de Montes Claros a Armindo Patente Filho (Tenente Coronel PMMG)._x000D_
 Benedito Paula Said (Presidente).</t>
   </si>
   <si>
     <t>2300</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1995/2300/flash_4277.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1995/2300/flash_4277.pdf</t>
   </si>
   <si>
     <t>Flash 4277._x000D_
 RESOLUÇÃO Nº 009/95, de 04/04/1995. Concede o Título de Cidadão Honorário de Montes Claros a Wilson Cunha (Deputado Federal)._x000D_
 Benedito Paula Said (Presidente).</t>
   </si>
   <si>
     <t>2302</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1995/2302/flash_4278.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1995/2302/flash_4278.pdf</t>
   </si>
   <si>
     <t>Flash 4278._x000D_
 RESOLUÇÃO Nº 014/95, de 09/06/1995. Concede o Título de Cidadão Honorário de Montes Claros ao Dr. Lindon Batista Neves (Delegado de Polícia)._x000D_
 Benedito Paula Said (Presidente).</t>
   </si>
   <si>
     <t>2304</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1995/2304/flash_4279.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1995/2304/flash_4279.pdf</t>
   </si>
   <si>
     <t>Flash 4279._x000D_
 RESOLUÇÃO Nº 019/95, de 01/08/1995. Concede o Título de Cidadão Honorário de Montes Claros a Marcelino Paz do Nascimento._x000D_
 Benedito Paula Said (Presidente).</t>
   </si>
   <si>
     <t>2306</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1995/2306/flash_4280.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1995/2306/flash_4280.pdf</t>
   </si>
   <si>
     <t>Flash 4280._x000D_
 RESOLUÇÃO Nº 018/95, de 01/08/1995. Concede o Título de Cidadão Honorário de Montes Claros ao Dr. Rúbio Andrade (Diretor SUDENOR)._x000D_
 Benedito Paula Said (Presidente).</t>
   </si>
   <si>
     <t>2308</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1995/2308/flash_4281.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1995/2308/flash_4281.pdf</t>
   </si>
   <si>
     <t>Flash 4281._x000D_
 RESOLUÇÃO Nº 020/95, de 01/08/1995. Concede o Título de Cidadão Honorário de Montes Claros a Renato Rossi._x000D_
 Benedito Paula Said (Presidente).</t>
   </si>
   <si>
     <t>2310</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1995/2310/flash_4282.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1995/2310/flash_4282.pdf</t>
   </si>
   <si>
     <t>Flash 4282._x000D_
 RESOLUÇÃO Nº 024/95, de 16/11/1995. Concede o Título de Cidadão Honorário de Montes Claros ao Dr. Geraldo Antônio Veloso Barbosa._x000D_
 Benedito Paula Said (Presidente).</t>
   </si>
   <si>
     <t>2312</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1995/2312/flash_4283.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1995/2312/flash_4283.pdf</t>
   </si>
   <si>
     <t>Flash 4283_x000D_
 RESOLUÇÃO Nº 027/95, de 19/12/1995. Concede o Título de Cidadã Honorária de Montes Claros a Maria Fernanda Reis Monteiro e Brito Ramos._x000D_
 Benedito Paula Said (Presidente).</t>
   </si>
   <si>
     <t>2325</t>
   </si>
   <si>
     <t>FIN - FINANÇAS, ORÇAMENTO E TOMADA DE CONTAS</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1995/2325/flash_4219.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1995/2325/flash_4219.pdf</t>
   </si>
   <si>
     <t>Flash 4219._x000D_
 RESOLUÇÃO Nº 012/95, de 06/06/1995. Aprova parcialmente as contas do Município de Montes Claros, relativas ao exercício financeiro de 1987._x000D_
 Benedito Paula Said (Presidente).</t>
   </si>
   <si>
     <t>2326</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1995/2326/flash_4220.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1995/2326/flash_4220.pdf</t>
   </si>
   <si>
     <t>Flash 4220._x000D_
 RESOLUÇÃO Nº 010/95, de 06/06/1995. Aprova parcialmente as contas do Município de Montes Claros, relativas ao exercício financeiro de 1985._x000D_
 Benedito Paula Said (Presidente).</t>
   </si>
   <si>
     <t>2328</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1995/2328/flash_4221.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1995/2328/flash_4221.pdf</t>
   </si>
   <si>
     <t>Flash 4221._x000D_
 RESOLUÇÃO Nº 011/95, de 06/06/1995. Dispõe sobre as contas do Município de Montes Claros, relativas ao exercício financeiro de 1986. (Contas rejeitadas pela Câmara, mantendo o parecer emitido pelo Tribunal de Contas do Estado de Minas Gerais)._x000D_
 Benedito Paula Said (Presidente).</t>
   </si>
   <si>
     <t>2330</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1995/2330/flash_4222.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1995/2330/flash_4222.pdf</t>
   </si>
   <si>
     <t>Flash 4222._x000D_
 RESOLUÇÃO Nº 013/95, de 06/06/1995. Dispõe sobre as contas do Município de Montes Claros, relativas ao exercício financeiro de 1992. (Contas rejeitadas pela Câmara, mantendo o parecer emitido pelo Tribunal de Contas do Estado de Minas Gerais)._x000D_
 Benedito Paula Said (Presidente).</t>
   </si>
   <si>
     <t>2335</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1995/2335/flash_4225.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1995/2335/flash_4225.pdf</t>
   </si>
   <si>
     <t>Flash 4225._x000D_
 RESOLUÇÃO Nº 004/95, de 21/02/1995. Institui na Câmara Municipal de Montes Claros a "Comissão Permanente de Ética Parlamentar"._x000D_
 Benedito Paula Said (Presidente).</t>
   </si>
   <si>
     <t>2337</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1995/2337/flash_4227.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1995/2337/flash_4227.pdf</t>
   </si>
   <si>
     <t>Flash 4227._x000D_
 RESOLUÇÃO Nº 025/95, de 21/11/1995. Dispõe sobre a Instituição de diária de viagem para atender despesas de uma comissão de vereadores que representará a Câmara de Montes Claros em um congresso em Miami - Estados Unidos._x000D_
 Benedito Paula Said (Presidente).</t>
   </si>
   <si>
     <t>2338</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1995/2338/flash_4228.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1995/2338/flash_4228.pdf</t>
   </si>
   <si>
     <t>Flash 4228._x000D_
 RESOLUÇÃO Nº 026/95, de 28/11/1995. Prorroga o prazo de validade do concurso público promovido pela Câmara de Montes Claros em 22/08/1993._x000D_
 Benedito Paula Said (Presidente).</t>
   </si>
   <si>
     <t>2351</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1995/2351/flash_4293.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1995/2351/flash_4293.pdf</t>
   </si>
   <si>
     <t>Flash 4293._x000D_
 RESOLUÇÃO Nº 006/95, de 07/03/1995. Altera o artigo 69 do Regimento Interno da Câmara de Montes Claros._x000D_
 Benedito Paula Said (Presidente).</t>
   </si>
   <si>
     <t>2356</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1995/2356/flash_4294.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1995/2356/flash_4294.pdf</t>
   </si>
   <si>
     <t>Flash 4294._x000D_
 RESOLUÇÃO Nº 023/95, de 13/11/1995. Altera dispositivo do artigo 132 do Regimento Interno da Câmara de Montes Claros._x000D_
 Benedito Paula Said (Presidente).</t>
   </si>
   <si>
     <t>2402</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1995/2402/flash_4314.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1995/2402/flash_4314.pdf</t>
   </si>
   <si>
     <t>Flash 4314._x000D_
 RESOLUÇÃO Nº 007/95, de 30/03/1995. Reajusta vencimentos dos servidores da Câmara Municipal de Montes Claros e insere anexo II à mesma, dispondo sobre as atribuições da Assessoria Técnica Financeira._x000D_
 Benedito Paula Said (Presidente).</t>
   </si>
   <si>
     <t>2417</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1995/2417/flash_4327.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1995/2417/flash_4327.pdf</t>
   </si>
   <si>
     <t>Flash 4327._x000D_
 RESOLUÇÃO Nº 005/95, de 24/02/1995. Atualiza a remuneração dos vereadores da Câmara Municipal de Montes Claros._x000D_
 Benedito Paula Said (Presidente).</t>
   </si>
   <si>
     <t>2418</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1995/2418/flash_4328.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1995/2418/flash_4328.pdf</t>
   </si>
   <si>
     <t>Flash 4328._x000D_
 RESOLUÇÃO Nº 016/95, de 28/07/1995. Atualiza a remuneração dos vereadores da Câmara Municipal de Montes Claros._x000D_
 Benedito Paula Said (Presidente).</t>
   </si>
   <si>
     <t>2467</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1995/2467/flash_4376.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1995/2467/flash_4376.pdf</t>
   </si>
   <si>
     <t>Flash 4376._x000D_
 RESOLUÇÃO 008/95, de 30/03/1995. Considera de utilidade pública a "Associação dos Pequenos Produtores Rurais de Barreiras e Adjacências". (Sob a indicação do vereador Sebastião Ildeu Maia)._x000D_
 Benedito Paula Said (Presidente).</t>
   </si>
   <si>
     <t>2259</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1995/2259/flash_4252.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1995/2259/flash_4252.pdf</t>
   </si>
   <si>
     <t>Flash 4252._x000D_
 RESOLUÇÃO Nº 022/95, de 31/10/1995. Concede o Título de Cidadão Benemérito de Montes Claros a José Romualdo de Melo Franco Torres._x000D_
 Benedito Paula Said (Presidente).</t>
   </si>
   <si>
     <t>2369</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1995/2369/flash_4298.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1995/2369/flash_4298.pdf</t>
   </si>
   <si>
     <t>Flash 4298._x000D_
 RESOLUÇÃO Nº 028, de 26/12/1995. Dispõe sobre o orçamento da Câmara Municipal de Montes Claros, para o exercício financeiro de 1996._x000D_
 Benedito Paula Said (Presidente).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
@@ -2434,67 +2434,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1995/1778/flash_4032.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1995/1779/flash_4033.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1995/1781/flash_4034.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1995/1785/flash_4035.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1995/1786/flash_3748.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1995/1787/flash_3749.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1995/1795/flash_4036.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1995/1797/flash_4037.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1995/1799/flash_4038.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1995/1811/flash_3770.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1995/1820/flash_3779.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1995/1821/flash_3780.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1995/1822/flash_4039.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1995/1823/flash_4040.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1995/1825/flash_4041.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1995/1827/flash_4042.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1995/1829/flash_4043.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1995/1831/flash_4044.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1995/1833/flash_4045.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1995/1836/flash_4046.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1995/1838/flash_4047.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1995/1840/flash_4048.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1995/1844/flash_4049.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1995/1853/flash_4050.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1995/1854/flash_4051.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1995/1855/flash_4052.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1995/1856/flash_4053.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1995/1859/flash_4054.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1995/1864/flash_4055.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1995/1869/flash_4056.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1995/1873/flash_4057.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1995/1888/flash_3827.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1995/1892/flash_3831.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1995/1893/flash_3832.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1995/1894/flash_3833.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1995/1895/flash_3834.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1995/1896/flash_3835.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1995/1897/flash_3836.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1995/1898/flash_3837.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1995/1899/flash_3838.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1995/1900/flash_3839.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1995/1901/flash_3840.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1995/1902/flash_3841.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1995/1903/flash_3842.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1995/1922/flash_3861.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1995/1932/flash_3870.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1995/1972/flash_3893.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1995/1974/flash_3894.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1995/1976/flash_3895.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1995/1977/flash_3896.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1995/1979/flash_3897.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1995/1981/flash_3898.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1995/2023/flash_3904.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1995/2039/flash_3913.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1995/2040/flash_3914.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1995/2061/flash_3927.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1995/2071/flash_4119.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1995/2073/flash_4120.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1995/2077/flash_3937.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1995/2081/flash_4121.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1995/2082/flash_4122.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1995/2083/flash_4123.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1995/2086/flash_3942.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1995/2088/flash_3943.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1995/2123/flash_3972.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1995/2124/flash_3973.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1995/2126/flash_3974.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1995/2127/flash_3975.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1995/2128/flash_3976.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1995/2129/flash_3977.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1995/2131/flash_3978.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1995/2147/flash_3985.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1995/2148/flash_3986.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1995/2149/flash_3987.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1995/2150/flash_3988.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1995/2151/flash_3989.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1995/2160/flash_3997.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1995/2161/flash_3998.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1995/2178/flash_4010.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1995/2179/flash_4011.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1995/2181/flash_4012.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1995/2183/flash_4013.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1995/2200/flash_4156.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1995/2203/flash_4157.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1995/2205/flash_4158.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1995/2206/flash_4159.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1995/2208/flash_4160.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1995/2211/flash_4161.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1995/2212/flash_4162.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1995/2213/flash_4163.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1995/2214/flash_4164.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1995/2215/flash_4165.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1995/2217/flash_4167.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1995/2218/flash_4168.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1995/2219/flash_4169.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1995/2220/flash_4170.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1995/2224/flash_4171.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1995/2225/flash_4172.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1995/2227/flash_4173.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1995/2232/flash_4174.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1995/2216/flash_4166.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1995/9717/flash_3830.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1995/2076/flash_3936.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1995/2476/flash_4385.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1995/2477/flash_4386.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1995/2478/flash_4387.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1995/2265/flash_4190.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1995/2371/flash_4410.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1995/2311/flash_4209.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1995/2313/flash_4210.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1995/2315/flash_4211.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1995/2317/flash_4212.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1995/8393/flash_3741.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1995/2355/flash_4400.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1995/2359/flash_4401.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1995/2289/flash_4198.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1995/2262/flash_4189.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1995/2274/flash_4193.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1995/2275/flash_4194.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1995/2279/flash_4195.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1995/2230/flash_4237.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1995/2237/flash_4241.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1995/2257/flash_4251.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1995/2299/flash_4276.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1995/2300/flash_4277.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1995/2302/flash_4278.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1995/2304/flash_4279.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1995/2306/flash_4280.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1995/2308/flash_4281.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1995/2310/flash_4282.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1995/2312/flash_4283.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1995/2325/flash_4219.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1995/2326/flash_4220.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1995/2328/flash_4221.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1995/2330/flash_4222.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1995/2335/flash_4225.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1995/2337/flash_4227.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1995/2338/flash_4228.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1995/2351/flash_4293.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1995/2356/flash_4294.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1995/2402/flash_4314.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1995/2417/flash_4327.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1995/2418/flash_4328.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1995/2467/flash_4376.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1995/2259/flash_4252.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1995/2369/flash_4298.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1995/1778/flash_4032.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1995/1779/flash_4033.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1995/1781/flash_4034.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1995/1785/flash_4035.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1995/1786/flash_3748.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1995/1787/flash_3749.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1995/1795/flash_4036.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1995/1797/flash_4037.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1995/1799/flash_4038.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1995/1811/flash_3770.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1995/1820/flash_3779.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1995/1821/flash_3780.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1995/1822/flash_4039.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1995/1823/flash_4040.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1995/1825/flash_4041.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1995/1827/flash_4042.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1995/1829/flash_4043.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1995/1831/flash_4044.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1995/1833/flash_4045.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1995/1836/flash_4046.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1995/1838/flash_4047.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1995/1840/flash_4048.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1995/1844/flash_4049.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1995/1853/flash_4050.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1995/1854/flash_4051.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1995/1855/flash_4052.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1995/1856/flash_4053.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1995/1859/flash_4054.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1995/1864/flash_4055.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1995/1869/flash_4056.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1995/1873/flash_4057.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1995/1888/flash_3827.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1995/1892/flash_3831.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1995/1893/flash_3832.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1995/1894/flash_3833.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1995/1895/flash_3834.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1995/1896/flash_3835.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1995/1897/flash_3836.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1995/1898/flash_3837.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1995/1899/flash_3838.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1995/1900/flash_3839.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1995/1901/flash_3840.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1995/1902/flash_3841.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1995/1903/flash_3842.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1995/1922/flash_3861.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1995/1932/flash_3870.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1995/1972/flash_3893.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1995/1974/flash_3894.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1995/1976/flash_3895.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1995/1977/flash_3896.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1995/1979/flash_3897.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1995/1981/flash_3898.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1995/2023/flash_3904.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1995/2039/flash_3913.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1995/2040/flash_3914.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1995/2061/flash_3927.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1995/2071/flash_4119.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1995/2073/flash_4120.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1995/2077/flash_3937.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1995/2081/flash_4121.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1995/2082/flash_4122.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1995/2083/flash_4123.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1995/2086/flash_3942.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1995/2088/flash_3943.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1995/2123/flash_3972.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1995/2124/flash_3973.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1995/2126/flash_3974.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1995/2127/flash_3975.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1995/2128/flash_3976.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1995/2129/flash_3977.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1995/2131/flash_3978.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1995/2147/flash_3985.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1995/2148/flash_3986.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1995/2149/flash_3987.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1995/2150/flash_3988.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1995/2151/flash_3989.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1995/2160/flash_3997.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1995/2161/flash_3998.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1995/2178/flash_4010.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1995/2179/flash_4011.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1995/2181/flash_4012.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1995/2183/flash_4013.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1995/2200/flash_4156.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1995/2203/flash_4157.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1995/2205/flash_4158.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1995/2206/flash_4159.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1995/2208/flash_4160.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1995/2211/flash_4161.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1995/2212/flash_4162.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1995/2213/flash_4163.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1995/2214/flash_4164.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1995/2215/flash_4165.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1995/2217/flash_4167.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1995/2218/flash_4168.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1995/2219/flash_4169.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1995/2220/flash_4170.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1995/2224/flash_4171.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1995/2225/flash_4172.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1995/2227/flash_4173.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1995/2232/flash_4174.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1995/2216/flash_4166.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1995/9717/flash_3830.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1995/2076/flash_3936.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1995/2476/flash_4385.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1995/2477/flash_4386.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1995/2478/flash_4387.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1995/2265/flash_4190.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1995/2371/flash_4410.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1995/2311/flash_4209.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1995/2313/flash_4210.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1995/2315/flash_4211.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1995/2317/flash_4212.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1995/8393/flash_3741.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1995/2355/flash_4400.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1995/2359/flash_4401.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1995/2289/flash_4198.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1995/2262/flash_4189.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1995/2274/flash_4193.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1995/2275/flash_4194.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1995/2279/flash_4195.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1995/2230/flash_4237.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1995/2237/flash_4241.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1995/2257/flash_4251.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1995/2299/flash_4276.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1995/2300/flash_4277.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1995/2302/flash_4278.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1995/2304/flash_4279.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1995/2306/flash_4280.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1995/2308/flash_4281.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1995/2310/flash_4282.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1995/2312/flash_4283.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1995/2325/flash_4219.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1995/2326/flash_4220.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1995/2328/flash_4221.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1995/2330/flash_4222.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1995/2335/flash_4225.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1995/2337/flash_4227.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1995/2338/flash_4228.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1995/2351/flash_4293.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1995/2356/flash_4294.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1995/2402/flash_4314.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1995/2417/flash_4327.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1995/2418/flash_4328.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1995/2467/flash_4376.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1995/2259/flash_4252.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1995/2369/flash_4298.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H147"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="47.5703125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="90.140625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="89.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>