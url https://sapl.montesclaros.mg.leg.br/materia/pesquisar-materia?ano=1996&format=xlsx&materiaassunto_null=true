--- v0 (2025-12-28)
+++ v1 (2026-05-14)
@@ -10,2945 +10,2931 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1632" uniqueCount="831">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1624" uniqueCount="827">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>2291</t>
   </si>
   <si>
     <t>1996</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PELOM</t>
   </si>
   <si>
     <t>Projeto de Emenda à Lei Orgânica Municipal</t>
   </si>
   <si>
     <t>Ademar de Barros Bicalho</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/2291/flash_4199.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/2291/flash_4199.pdf</t>
   </si>
   <si>
     <t>Flash 4199._x000D_
 PROJETO DE EMENDA (NÃO VOTADO). Acrescenta dispositivos à Lei Orgânica do Município. (Parágrafo 5º ao artigo 21)._x000D_
 Ivan José Lopes (Presidente).</t>
   </si>
   <si>
     <t>1800</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>Projeto de Lei</t>
   </si>
   <si>
     <t>Executivo Municipal - EXEC</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/1800/flash_3759.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/1800/flash_3759.pdf</t>
   </si>
   <si>
     <t>Flash 3759._x000D_
-PROJETO DE LEI Nº 65/96. Autoriza o Poder Executivo a abrir crédito suplementar no orçamento vigente e dá outras providências._x000D_
+PROJETO DE LEI Nº 65/96. Autoriza o Poder Executivo a abrir crédito suplementar no orçamento vigente, no valor de R$ 155.000,00, para custeio de reforma e manutenção de prédios públicos  do Município, e dá outras providências. (Emenda em anexo altera o valor do crédito para R$ 80.000,00). (Referente à Lei nº 2.375, de 08/08/1996)._x000D_
 Ivan José Lopes (Presidente).</t>
   </si>
   <si>
     <t>1801</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/1801/flash_3760.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/1801/flash_3760.pdf</t>
   </si>
   <si>
     <t>Flash 3760._x000D_
-PROJETO DE LEI Nº 66/96. Autoriza o Poder Executivo a abrir crédito suplementar no orçamento vigente, no valor de R$ 800.000,00, para atender despesas da Secretaria Municipal de Saúde._x000D_
+PROJETO DE LEI Nº 66/96. Autoriza o Poder Executivo a abrir crédito suplementar no orçamento vigente, no valor de R$ 800.000,00, para atender despesas da Secretaria Municipal de Saúde. (Emenda em anexo modifica o valor do crédito para R$ 250.000,00). (Referente à Lei nº 2.374, de 08/08/1996)._x000D_
 Ivan José Lopes (Presidente).</t>
   </si>
   <si>
     <t>1802</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/1802/flash_3761.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/1802/flash_3761.pdf</t>
   </si>
   <si>
     <t>Flash 3761._x000D_
 PROJETO DE LEI Nº 67/96. Autoriza o Poder Executivo a abrir crédito especial no orçamento vigente, em favor da Associação dos Grupos de Catopês, Marujos e Caboclinhos de Montes Claros e dá outras providências. (Referente à Lei nº 2.376, de 12/08/1996)._x000D_
 Ivan José Lopes (Presidente).</t>
   </si>
   <si>
     <t>1803</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/1803/flash_3762.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/1803/flash_3762.pdf</t>
   </si>
   <si>
     <t>Flash 3762._x000D_
-PROJETO DE LEI Nº 88/96. Autoriza o Poder Executivo a abrir crédito especial no orçamento vigente, na rubrica: "Apoio para Implantação de Indústrias"._x000D_
+PROJETO DE LEI Nº 88/96. Autoriza o Poder Executivo a abrir crédito especial no orçamento vigente, na rubrica: "Apoio para Implantação de Indústrias". (Referente à Lei nº 2.396, de 24/09/1996)._x000D_
 Ivan José Lopes (Presidente).</t>
   </si>
   <si>
     <t>1804</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/1804/flash_3763.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/1804/flash_3763.pdf</t>
   </si>
   <si>
     <t>Flash 3763._x000D_
-PROJETO DE LEI Nº 87/96. Autoriza o Poder Executivo a abrir crédito suplementar no orçamento vigente, no valor de R$ 360.000,00, para atender convênios com o Hospital Aroldo Tourinho, a Santa Casa e a Pastoral da Criança._x000D_
+PROJETO DE LEI Nº 87/96. Autoriza o Poder Executivo a abrir crédito suplementar no orçamento vigente, no valor de R$ 360.000,00, para atender convênios com o Hospital Aroldo Tourinho, a Santa Casa e a Pastoral da Criança. (Referente à Lei nº 2.399, de 24/09/1996)._x000D_
 Ivan José Lopes (Presidente).</t>
   </si>
   <si>
     <t>1805</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/1805/flash_3764.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/1805/flash_3764.pdf</t>
   </si>
   <si>
     <t>Flash 3764._x000D_
 PROJETO DE LEI Nº 106/96. Autoriza o Poder Executivo a abrir crédito suplementar no orçamento vigente, no valor de R$ 835.000,00, para manutenção e operacionalização dos serviços de saúde do município. (Referente à Lei nº 2.415, de 17/10/1996).  _x000D_
 Ivan José Lopes (Presidente).</t>
   </si>
   <si>
     <t>1806</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/1806/flash_3765.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/1806/flash_3765.pdf</t>
   </si>
   <si>
     <t>Flash 3765._x000D_
 PROJETO DE LEI Nº 128/96. Autoriza o Poder Executivo a abrir crédito suplementar no orçamento vigente, no valor R$ 900.000,00, para atender demandas da Secretaria Municipal de Saúde. (Referente à Lei nº 2.429, de 02/12/1996).     _x000D_
 Ivan José Lopes (Presidente).</t>
   </si>
   <si>
     <t>1807</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/1807/flash_3766.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/1807/flash_3766.pdf</t>
   </si>
   <si>
     <t>Flash 3766._x000D_
 PROJETO DE LEI Nº 132/96. Autoriza o Poder Executivo a abrir crédito suplementar no orçamento vigente, no valor de R$ 295.000,00 e dá outras providências. (Referente à Lei nº 2.436, de 06/12/1996)._x000D_
 Ivan José Lopes (Presidente).</t>
   </si>
   <si>
     <t>1808</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/1808/flash_3767.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/1808/flash_3767.pdf</t>
   </si>
   <si>
     <t>Flash 3767._x000D_
-PROJETO DE LEI Nº 133/96. Autoriza o Poder Executivo a abrir crédito especial no orçamento vigente, no valor R$ 1.800,00, para atender convênio firmado com a Justiça Eleitoral de Montes Claros._x000D_
+PROJETO DE LEI Nº 133/96. Autoriza o Poder Executivo a abrir crédito especial no orçamento vigente, no valor R$ 1.800,00, para atender convênio firmado com a Justiça Eleitoral de Montes Claros. (Referente à Lei nº 2.444, de 13/12/1996)._x000D_
 Ivan José Lopes (Presidente).</t>
   </si>
   <si>
     <t>1824</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/1824/flash_3781.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/1824/flash_3781.pdf</t>
   </si>
   <si>
     <t>Flash 3781._x000D_
 PROJETO DE LEI Nº 141/96. (REVOGADA). Cria as Administrações Regionais no Município de Montes Claros. (Referente à Lei nº 2.454, de 29/01/1997, que foi posteriormente revogada pela Lei nº 2.891, de 30/04/2001)._x000D_
 Benedito Paula Said (Presidente).</t>
   </si>
   <si>
     <t>1874</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/1874/flash_4058.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/1874/flash_4058.pdf</t>
   </si>
   <si>
     <t>Flash 4058._x000D_
-PROJETO DE LEI Nº 02/96. Concede o título declaratório de utilidade pública à "Associação das Costureiras e Confeccionistas do Bairro Tiradentes"._x000D_
+PROJETO DE LEI Nº 02/96. Concede o título declaratório de utilidade pública à "Associação das Costureiras e Confeccionistas do Bairro Tiradentes". (Referente à Lei nº 2.321, de 08/02/1996)._x000D_
 Ivan José Lopes (Presidente).</t>
   </si>
   <si>
     <t>1904</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>José Geraldo de Oliveira</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/1904/flash_3843.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/1904/flash_3843.pdf</t>
   </si>
   <si>
     <t>Flash 3843._x000D_
 PROJETO DE LEI Nº 14/96. Denomina a rua "Ziu Tolentino", localizada no bairro Morada do Sol. (Referente à Lei nº 2.331, de 29/03/1996).  _x000D_
 Ivan José Lopes (Presidente).</t>
   </si>
   <si>
     <t>1905</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>José Geraldo Cardoso</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/1905/flash_3844.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/1905/flash_3844.pdf</t>
   </si>
   <si>
     <t>Flash 3844._x000D_
 PROJETO DE LEI Nº 17/96. Denomina a rua "Mariana Rodrigues de Moura", localizada na Vila Telma, conhecida popularmente como rua "Marginal", situada entre a BR-135 e a rua Paulinho Silva Maia. (Referente à Lei nº 2.336, de 01/04/1996)._x000D_
 Ivan José Lopes (Presidente).</t>
   </si>
   <si>
     <t>1906</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
     <t>José Gonzaga Pereira</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/1906/flash_3845.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/1906/flash_3845.pdf</t>
   </si>
   <si>
     <t>Flash 3845._x000D_
 PROJETO DE LEI Nº 113/96. Denomina a rua "Valdelice Maria de Jesus", localizada no bairro Alto da Boa Vista. (Referente à Lei nº 2.424, de 08/11/1996)._x000D_
 Ivan José Lopes (Presidente).</t>
   </si>
   <si>
     <t>1907</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/1907/flash_3846.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/1907/flash_3846.pdf</t>
   </si>
   <si>
     <t>Flash 3846._x000D_
 PROJETO DE LEI Nº 37/96. Faz a integração dos bairros Vila Sion I e II e denomina-os de "Bairro Sion". (Referente à Lei nº 2.356, de 14/06/1996).    _x000D_
 Ivan José Lopes (Presidente).</t>
   </si>
   <si>
     <t>1908</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/1908/flash_3847.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/1908/flash_3847.pdf</t>
   </si>
   <si>
     <t>Flash 3847._x000D_
 PROJETO DE LEI Nº 62/96. Denomina a "Praça Ezequiel Rodrigues Monção (Tuta Monção)", situada na confluência da avenida Leonel Beirão com rua Cônego Chaves, no bairro Morrinhos. (Referente à Lei nº 2.370-B, de 19/07/1996)._x000D_
 Ivan José Lopes (Presidente).</t>
   </si>
   <si>
     <t>1909</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/1909/flash_3848.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/1909/flash_3848.pdf</t>
   </si>
   <si>
     <t>Flash 3848._x000D_
 PROJETO DE LEI Nº 80/96. Denomina a rua "Luiz de Camões", localizada no bairro Planalto. (Referente à Lei nº 2.384, de 23/09/1996)._x000D_
 Ivan José Lopes (Presidente).</t>
   </si>
   <si>
     <t>1910</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
     <t>José Hélio Guimarães de Carvalho</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/1910/flash_3849.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/1910/flash_3849.pdf</t>
   </si>
   <si>
     <t>Flash 3849. _x000D_
 PROJETO DE LEI Nº 25/96. Modifica a denominação do "Bairro Morada do Parque II", para "Bairro Morada da Serra". (Referente à Lei nº 2.352, de 16/05/1996)._x000D_
 Ivan José Lopes (Presidente).</t>
   </si>
   <si>
     <t>1911</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
     <t>José Maria Saraiva</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/1911/flash_3850.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/1911/flash_3850.pdf</t>
   </si>
   <si>
     <t>Flash 3850._x000D_
-PROJETO DE LEI Nº 26/96. Denomina a "Avenida Eunápio Raymundo de Castro", localizada no Conjunto Residencial Monte Verde, situado próximo ao bairro Ibituruna._x000D_
+PROJETO DE LEI Nº 26/96. Denomina a "Avenida Eunápio Raymundo de Castro", localizada no Conjunto Residencial Monte Verde, situado próximo ao bairro Ibituruna. (Referente à Lei nº 2.351, de 16/05/1996)._x000D_
 Ivan José Lopes (Presidente).</t>
   </si>
   <si>
     <t>1912</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
     <t>Geraldo Corrêa Machado Filho</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/1912/flash_3851.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/1912/flash_3851.pdf</t>
   </si>
   <si>
     <t>Flash 3851._x000D_
 PROJETO DE LEI Nº 40/96. Denomina a "Praça Professor Raymundo Saturnino de Almeida", localizada no bairro Ibituruna. (Referente à Lei nº 2.359, de 26/06/1996).  _x000D_
 Ivan José Lopes (Presidente).</t>
   </si>
   <si>
     <t>1913</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/1913/flash_3852.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/1913/flash_3852.pdf</t>
   </si>
   <si>
     <t>Flash 3852._x000D_
 PROJETO DE LEI Nº 115/96. Denomina vias públicas nas Vilas Sion I e II. No Vila Sion I: rua Verinaldo Silva , rua João Mendonça Xavier , rua Antônio da Conceição , rua João Pereira da Silva , rua João Mendes , rua Rosângela Brandão, rua José Maria Silva, avenida Sol Nascente, rua Monteiro Lobato, rua João Ferreira, rua Francisco Azevedo, rua Wagner Lopes, rua Olavo Lopes, rua Boa Ventura, rua Joaquim Morais, rua Professor Gutierrez e rua Jurandir Barbosa. No Vila Sion II: rua João Rodrigues, rua João Paulino, rua Arlindo Pereira, rua Geraldo Rufino  de Oliveira, avenida Marcelina Ramos, avenida Andrade e rua Pedro Gonzaga. (Referente à Lei nº 2.427, de 11/11/1996)._x000D_
 Ivan José Lopes (Presidente).</t>
   </si>
   <si>
     <t>1914</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
     <t>Cosme Soares Vieira, Eduardo Avelino Pereira</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/1914/flash_3853.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/1914/flash_3853.pdf</t>
   </si>
   <si>
     <t>Flash 3853._x000D_
 PROJETO DE LEI Nº 38/96. Denomina a rua "Monsenhor Gustavo", localizada no bairro Planalto. (Referente à Lei nº 2.357, de 14/06/1996)._x000D_
 Ivan José Lopes (Presidente).</t>
   </si>
   <si>
     <t>1915</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/1915/flash_3854.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/1915/flash_3854.pdf</t>
   </si>
   <si>
     <t>Flash 3854._x000D_
 PROJETO DE LEI Nº 79/96. Denomina a rua "Noêmia do Valle Coutinho", localizada no bairro Jardim Alegre. (Referente à Lei nº 2.383, de 23/09/1996).   _x000D_
 Ivan José Lopes (Presidente).</t>
   </si>
   <si>
     <t>1916</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/1916/flash_3855.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/1916/flash_3855.pdf</t>
   </si>
   <si>
     <t>Flash 3855._x000D_
 PROJETO DE LEI S/Nº/1996. Denomina a "Avenida Dr. Edilson Brandão Guimarães", localizada no bairro Ibituruna. (Apesar de aprovado, possivelmente este projeto não virou Lei, pois, esta mesma avenida "A" já havia sido denominada através da Lei nº 1.201, de 29/06/1979, com o nome de "Avenida Major Alexandre Rodrigues" - ver flash 2111 na aba "Documentos Administrativos")._x000D_
 Ivan José Lopes (Presidente).</t>
   </si>
   <si>
     <t>1917</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
     <t>Eduardo Avelino Pereira</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/1917/flash_3856.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/1917/flash_3856.pdf</t>
   </si>
   <si>
     <t>Flash 3856._x000D_
 PROJETO DE LEI Nº 63/96. Denomina a rua "Sebastião Ribeiro dos Santos (Tião Binga)" e a rua "Enedina Lopes Silva", localizadas no bairro Jardim Eldorado. (Referente à Lei nº 2.370-C, de 19/07/1997)._x000D_
 Ivan José Lopes (Presidente).</t>
   </si>
   <si>
     <t>1918</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
     <t>Eurípedes Xavier Souto</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/1918/flash_3857.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/1918/flash_3857.pdf</t>
   </si>
   <si>
     <t>Flash 3857._x000D_
 PROJETO DE LEI Nº 84/96. Denomina a "Avenida Zezinho de Horácio", localizada no bairro de Lourdes / Vila Ipiranga. (Referente à Lei nº 2.388, de 23/09/1996).      _x000D_
 Ivan José Lopes (Presidente).</t>
   </si>
   <si>
     <t>1919</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
     <t>Wilasbar Caldeira</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/1919/flash_3858.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/1919/flash_3858.pdf</t>
   </si>
   <si>
     <t>Flash 3858._x000D_
 PROJETO DE LEI Nº 68/96. Denomina a "Praça Santa Helena", localizada no bairro Regina Peres, no cruzamento da rua 7 e avenidas Deputado Plínio Ribeiro e Coronel Luiz Maia. (Referente à Lei nº 2.381, de 30/08/1996).        _x000D_
 Ivan José Lopes (Presidente).</t>
   </si>
   <si>
     <t>1920</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
     <t>Benedito Paula Said</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/1920/flash_3859.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/1920/flash_3859.pdf</t>
   </si>
   <si>
     <t>Flash 3859._x000D_
 PROJETO DE LEI Nº 82/96. Denomina a rua "Cláudio Rodrigues Meira", localizada no bairro Dr. Antônio Pimenta. (Referente à Lei nº 2.386, de 23/09/1996).  _x000D_
 Ivan José Lopes (Presidente).</t>
   </si>
   <si>
     <t>1921</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/1921/flash_3860.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/1921/flash_3860.pdf</t>
   </si>
   <si>
     <t>Flash 3860._x000D_
 PROJETO DE LEI Nº 71/96. Denomina as ruas "Anita Malveira" e "Maria das Dores Silva, localizadas na Vila Oliveira; denomina a rua "Dona Nenzinha Veloso", localizada no bairro Monte Carmelo e denomina a rua "Imaculada Marques Aguiar", localizada no bairro Esplanada. (Referente à Lei nº 2.380, de 30/08/1996).             _x000D_
 Ivan José Lopes (Presidente).</t>
   </si>
   <si>
     <t>1923</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/1923/flash_3862.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/1923/flash_3862.pdf</t>
   </si>
   <si>
     <t>Flash 3862._x000D_
 PROJETO DE LEI Nº 81/96. Denomina a rua "H. Andersen", localizada no bairro Distrito Industrial. (Referente à Lei nº 2.385, de 27/07/1996)._x000D_
 Ivan José Lopes (Presidente).</t>
   </si>
   <si>
     <t>1924</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
     <t>Henrique Humberto de Almeida Borém</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/1924/flash_3863.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/1924/flash_3863.pdf</t>
   </si>
   <si>
     <t>Flash 3863._x000D_
 PROJETO DE LEI Nº 69/96. Denomina oficialmente a rua "João Wilson Gonçalves Pereira Júnior", conhecida popularmente como rua Roraima, localizada no bairro Ibituruna. (Referente à Lei nº 2.379, de 30/08/1996).                      _x000D_
 Ivan José Lopes (Presidente)</t>
   </si>
   <si>
     <t>1927</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/1927/flash_3866.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/1927/flash_3866.pdf</t>
   </si>
   <si>
     <t>Flash 3866._x000D_
 PROJETO DE LEI Nº 107/96. Denomina a rua "Cheiro de Primavera", localizada na Vila Atlântida, esquina com a rua Quincas Souto. (Referente à Lei nº 2.417, de 04/11/1996).                               _x000D_
 Ivan José Lopes (Presidente).</t>
   </si>
   <si>
     <t>1929</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/1929/flash_3867.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/1929/flash_3867.pdf</t>
   </si>
   <si>
     <t>Flash 3867._x000D_
 PROJETO DE LEI Nº 86/96. Denomina oficialmente a rua "Vicente Maia", popularmente conhecida como rua Maria do Rosário Souza Narciso, localizada no bairro Cristo Rei. (Referente à Lei nº 2.390, de 23/09/1996).                               _x000D_
 Ivan José Lopes (Presidente).</t>
   </si>
   <si>
     <t>1930</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
     <t>João Hamilton Silveira</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/1930/flash_3868.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/1930/flash_3868.pdf</t>
   </si>
   <si>
     <t>Flash 3868._x000D_
 PROJETO DE LEI Nº 119/96. Denomina vias públicas no Conjunto Habitacional Dr. José Carlos de Lima: rua Magda Custódio Novais, rua Dona Tuca Silveira, rua Francisco Ribeiro da Silva, rua Leônidas Oliveira, rua Manoel Alves Xavier Filho, rua Leopoldino Borges dos Santos, rua Antônio Franco Amaral Filho, rua Olegário Muniz, rua Augusto Ferreira Nunes e rua Eugênio Gomes Assis. (Referente à Lei nº 2.435, de 05/12/1996).                             _x000D_
 Ivan José Lopes (Presidente).</t>
   </si>
   <si>
     <t>1931</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/1931/flash_3869.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/1931/flash_3869.pdf</t>
   </si>
   <si>
     <t>Flash 3869._x000D_
 PROJETO DE LEI Nº 85/96. Denomina a "Avenida Aderaldino Fernandes da Silva", localizada no loteamento Barcelona Park ao lado do bairro Todos os Santos. (Referente à Lei nº 2.389, de 23/09/1996).                               _x000D_
 Ivan José Lopes (Presidente).</t>
   </si>
   <si>
     <t>1933</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/1933/flash_3871.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/1933/flash_3871.pdf</t>
   </si>
   <si>
     <t>Flash 3871._x000D_
 PROJETO DE LEI Nº 93/96. Denomina o "Centro de Saúde Dr. Hilton Carvalho Mendes", localizado no bairro Jardim Eldorado. (Referente à Lei nº 2.414, de 30/09/1996).                                _x000D_
 Ivan José Lopes (Presidente).</t>
   </si>
   <si>
     <t>1934</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/1934/flash_3872.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/1934/flash_3872.pdf</t>
   </si>
   <si>
     <t>Flash 3872._x000D_
 PROJETO DE LEI Nº 108/96. Denomina a rua "Diamantina", localizada no bairro Nossa Senhora de Fátima. (Referente à Lei nº 2.421, de 08/11/1996).                                _x000D_
 Ivan José Lopes (Presidente).</t>
   </si>
   <si>
     <t>1935</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/1935/flash_3873.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/1935/flash_3873.pdf</t>
   </si>
   <si>
     <t>Flash 3873._x000D_
 PROJETO DE LEI Nº 109/96. Denomina a rua "Cordiolino Pereira de Brito", localizada no bairro Delfino Magalhães. (Referente à Lei nº 2.422, de 08/11/1996).  _x000D_
 Ivan José Lopes (Presidente).</t>
   </si>
   <si>
     <t>1936</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/1936/flash_3874.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/1936/flash_3874.pdf</t>
   </si>
   <si>
     <t>Flash 3874._x000D_
 PROJETO DE LEI Nº 110/96. Denomina a rua "Maria Geralda Rocha", localizada no Conjunto Vale Verde. (Referente à Lei nº 2.426, de 08/11/1996).  _x000D_
 Ivan José Lopes (Presidente).</t>
   </si>
   <si>
     <t>1937</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
     <t>Ivan José Lopes</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/1937/flash_3875.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/1937/flash_3875.pdf</t>
   </si>
   <si>
     <t>Flash 3875._x000D_
 PROJETO DE LEI Nº 111/96. Modifica a denominação da "Rua Pequizeiro" (dada através da Lei nº 2.048, de 06/06/1992), para "Rua Augusto Ruschi", localizada no Conjunto Residencial Floresta. (Referente à Lei nº 2.423, de 08/11/1996).   _x000D_
 Ivan José Lopes (Presidente).</t>
   </si>
   <si>
     <t>1938</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/1938/flash_3876.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/1938/flash_3876.pdf</t>
   </si>
   <si>
     <t>Flash 3876._x000D_
 PROJETO DE LEI Nº 123/96. Denomina a rua "Antônio Vieira Neves", localizada no prolongamento do bairro Todos os Santos. (Referente à Lei nº 2.432, de 05/12/1996).      _x000D_
 Ivan José Lopes (Presidente).</t>
   </si>
   <si>
     <t>1939</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/1939/flash_3877.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/1939/flash_3877.pdf</t>
   </si>
   <si>
     <t>Flash 3877._x000D_
 PROJETO DE LEI Nº 129/96. Denomina as ruas "Valter Fernandes" e "Daul Soares Dias", localizadas na Vila Ipiranga. (Referente à Lei nº 2.441, de 10/12/1996).      _x000D_
 Ivan José Lopes (Presidente).</t>
   </si>
   <si>
     <t>1940</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/1940/flash_3878.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/1940/flash_3878.pdf</t>
   </si>
   <si>
     <t>Flash 3878._x000D_
 PROJETO DE LEI Nº 130/96. Denomina a rua "José Fernandes Amorim", localizada no bairro Esplanada e a rua "Rosalvo da Silva Lessa", localizada na Vila Regina. (Referente à Lei nº 2.443, de 10/12/1996)._x000D_
 Ivan José Lopes (Presidente).</t>
   </si>
   <si>
     <t>1941</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/1941/flash_3879.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/1941/flash_3879.pdf</t>
   </si>
   <si>
     <t>Flash 3879._x000D_
 PROJETO DE LEI Nº 131/96. Denomina as ruas "Augusta Gonçalves Pereira" e "Gorgônio Mendes Cardoso", localizadas no bairro Nossa Senhora de Fátima. (Referente à Lei nº 2.442, de 10/12/1996)._x000D_
 Ivan José Lopes (Presidente).</t>
   </si>
   <si>
     <t>1943</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
     <t>Cosme Soares Vieira</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/1943/flash_4059.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/1943/flash_4059.pdf</t>
   </si>
   <si>
     <t>Flash 4059._x000D_
 PROJETO DE LEI Nº 03/96. Concede o título declaratório de utilidade pública à "Associação dos Moradores, Amigos e Produtores Rurais de Buriti Seco". (Referente à Lei nº 2.322, de 8 de fevereiro de 1996).   _x000D_
 Ivan José Lopes (Presidente).</t>
   </si>
   <si>
     <t>1944</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
     <t>José Vicente Medeiros</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/1944/flash_4060.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/1944/flash_4060.pdf</t>
   </si>
   <si>
     <t>Flash 4060._x000D_
-PROJETO DE LEI Nº 09/96. Concede o título declaratório de utilidade pública à "Associação de Pequenos Produtores Rurais e Amigos de Laranjão"._x000D_
+PROJETO DE LEI Nº 09/96. Concede o título declaratório de utilidade pública à "Associação de Pequenos Produtores Rurais e Amigos de Laranjão". (Referente à Lei nº 2.326, de 11/03/1996)._x000D_
 Ivan José Lopes (Presidente).</t>
   </si>
   <si>
     <t>1946</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/1946/flash_4061.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/1946/flash_4061.pdf</t>
   </si>
   <si>
     <t>Flash 4061._x000D_
 PROJETO DE LEI Nº 06/96. Concede o título declaratório de utilidade pública ao "Centro de Agricultura Alternativa do Norte de Minas". (Referente à Lei nº 2.330, de 29/03/1996)._x000D_
 Ivan José Lopes (Presidente).</t>
   </si>
   <si>
     <t>1951</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/1951/flash_4062.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/1951/flash_4062.pdf</t>
   </si>
   <si>
     <t>Flash 4062._x000D_
 PROJETO DE LEI Nº 07/96. Concede o título declaratório de utilidade pública à "Associação de Moradores da Vila São Francisco de Assis". (Referente à Lei nº 2.328, de 20/03/1996)._x000D_
 Ivan José Lopes (Presidente).</t>
   </si>
   <si>
     <t>1952</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/1952/flash_4063.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/1952/flash_4063.pdf</t>
   </si>
   <si>
     <t>Flash 4063._x000D_
 PROJETO DE LEI Nº 08/96. Concede o título declaratório de utilidade pública à "Fundação de Saúde Dilson de Quadros Godinho". (Referente à Lei nº 2.329, de 20/03/1996)._x000D_
 Ivan José Lopes (Presidente).</t>
   </si>
   <si>
     <t>1953</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/1953/flash_4064.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/1953/flash_4064.pdf</t>
   </si>
   <si>
     <t>Flash 4064._x000D_
-PROJETO DE LEI Nº 10/96. Concede o título declaratório de utilidade pública à "Associação Bom Pastor - ABP"._x000D_
+PROJETO DE LEI Nº 10/96. Concede o título declaratório de utilidade pública à "Associação Bom Pastor - ABP". (Referente à Lei nº 2.325, de 11/03/1996)._x000D_
 Ivan José Lopes (Presidente).</t>
   </si>
   <si>
     <t>1955</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/1955/flash_4065.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/1955/flash_4065.pdf</t>
   </si>
   <si>
     <t>Flash 4065._x000D_
-PROJETO DE LEI Nº 11/96. Concede o título declaratório de utilidade pública à "Associação dos Proprietários de Antônio Olinto"._x000D_
+PROJETO DE LEI Nº 11/96. Concede o título declaratório de utilidade pública à "Associação dos Proprietários de Antônio Olinto". (Referente à Lei nº 2.327, de 18/04/1996)._x000D_
 Ivan José Lopes (Presidente).</t>
   </si>
   <si>
     <t>1956</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/1956/flash_4066.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/1956/flash_4066.pdf</t>
   </si>
   <si>
     <t>Flash 4066_x000D_
-PROJETO DE LEI Nº 18/96. Concede o título declaratório de utilidade pública à "Associação de Capoeira Luanda"._x000D_
+PROJETO DE LEI Nº 18/96. Concede o título declaratório de utilidade pública à "Associação de Capoeira Luanda". (Referente à Lei nº 2.338, de 12/04/1996)._x000D_
 Ivan José Lopes (Presidente).</t>
   </si>
   <si>
     <t>1957</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
     <t>Antônio Eustáquio Gomes</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/1957/flash_4067.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/1957/flash_4067.pdf</t>
   </si>
   <si>
     <t>Flash 4067._x000D_
-PROJETO DE LEI Nº 15/96. Concede o título declaratório de utilidade pública à "Associação dos Moradores do Conjunto Habitacional José Correa Machado"._x000D_
+PROJETO DE LEI Nº 15/96. Concede o título declaratório de utilidade pública à "Associação dos Moradores do Conjunto Habitacional José Correa Machado". (Referente à Lei nº 2.337, de 11/04/1996)._x000D_
 Ivan José Lopes (Presidente).</t>
   </si>
   <si>
     <t>1958</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/1958/flash_4068.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/1958/flash_4068.pdf</t>
   </si>
   <si>
     <t>Flash 4068._x000D_
-PROJETO DE LEI Nº 24/96. Concede o título declaratório de utilidade pública à "Associação Comunitária Rural do Mimoso e Adjacências"._x000D_
+PROJETO DE LEI Nº 24/96. Concede o título declaratório de utilidade pública à "Associação Comunitária Rural do Mimoso e Adjacências". (Referente à Lei nº 2.340, de 19/04/1996)._x000D_
 Ivan José Lopes (Presidente).</t>
   </si>
   <si>
     <t>1959</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
     <t>Sebastião Wellington Pimenta de Figueiredo</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/1959/flash_4069.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/1959/flash_4069.pdf</t>
   </si>
   <si>
     <t>Flash 4069._x000D_
-PROJETO DE LEI Nº 21/96. Concede o título declaratório de utilidade pública à "Associação Comunitária dos Moradores de Canoas"._x000D_
+PROJETO DE LEI Nº 21/96. Concede o título declaratório de utilidade pública à "Associação Comunitária dos Moradores de Canoas". (Referente à Lei nº 2.342, de 07/05/1996)._x000D_
 Ivan José Lopes (Presidente).</t>
   </si>
   <si>
     <t>1960</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/1960/flash_4070.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/1960/flash_4070.pdf</t>
   </si>
   <si>
     <t>Flash 4070._x000D_
-PROJETO DE LEI Nº 29/96. Concede o título declaratório de utilidade pública à "Associação de Desenvolvimento Comunitário de Brejinho"._x000D_
+PROJETO DE LEI Nº 29/96. Concede o título declaratório de utilidade pública à "Associação de Desenvolvimento Comunitário de Brejinho". (Referente à Lei nº 2.349, de 16/05/1996)._x000D_
 Ivan José Lopes (Presidente).</t>
   </si>
   <si>
     <t>1961</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/1961/flash_4071.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/1961/flash_4071.pdf</t>
   </si>
   <si>
     <t>Flash 4071._x000D_
 PROJETO DE LEI Nº 30/96. Concede o título declaratório de utilidade pública à "Associação de Desenvolvimento Comunitário do Vale Santa Maria"._x000D_
 Ivan José Lopes (Presidente).</t>
   </si>
   <si>
     <t>1964</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/1964/flash_4072.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/1964/flash_4072.pdf</t>
   </si>
   <si>
     <t>Flash 4072._x000D_
-PROJETO DE LEI Nº 102/96. Concede o título declaratório de utilidade pública à "Escolinha de Capoeira Irmã Mônica"._x000D_
+PROJETO DE LEI Nº 102/96. Concede o título declaratório de utilidade pública à "Escolinha de Capoeira Irmã Mônica". (Referente à Lei nº 2.409, de 30/09/1996)._x000D_
 Ivan José Lopes (Presidente).</t>
   </si>
   <si>
     <t>1966</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/1966/flash_4073.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/1966/flash_4073.pdf</t>
   </si>
   <si>
     <t>Flash 4073._x000D_
-PROJETO DE LEI Nº 27/96. Concede o título declaratório de utilidade pública à "Associação das Donas de Casa do Povoado São Geraldo II"._x000D_
+PROJETO DE LEI Nº 27/96. Concede o título declaratório de utilidade pública à "Associação das Donas de Casa do Povoado São Geraldo II". (Referente à Lei nº 2.347, de 16/05/1996)._x000D_
 Ivan José Lopes (Presidente).</t>
   </si>
   <si>
     <t>1968</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/1968/flash_4074.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/1968/flash_4074.pdf</t>
   </si>
   <si>
     <t>Flash 4074._x000D_
-PROJETO DE LEI Nº 31/96. Concede o título declaratório de utilidade pública à "Associação dos Amigos e Moradores do Bairro Santo Expedito"._x000D_
+PROJETO DE LEI Nº 31/96. Concede o título declaratório de utilidade pública à "Associação dos Amigos e Moradores do Bairro Santo Expedito". (Referente à Lei nº 2.343, de 16/05/1996)._x000D_
 Ivan José Lopes (Presidente).</t>
   </si>
   <si>
     <t>1970</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/1970/flash_4075.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/1970/flash_4075.pdf</t>
   </si>
   <si>
     <t>Flash 4075._x000D_
-PROJETO DE LEI Nº 32/96. Concede o título declaratório de utilidade pública à "Associação Comunitária Rural de Monte Sião e Adjacências"._x000D_
+PROJETO DE LEI Nº 32/96. Concede o título declaratório de utilidade pública à "Associação Comunitária Rural de Monte Sião e Adjacências". (Referente à Lei nº 2.344, de 16/05/1996)._x000D_
 Ivan José Lopes (Presidente).</t>
   </si>
   <si>
     <t>1973</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/1973/flash_4076.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/1973/flash_4076.pdf</t>
   </si>
   <si>
     <t>Flash 4076._x000D_
-PROJETO DE LEI Nº 33/96. Concede o título declaratório de utilidade pública ao "Esquadrão da Vida de Montes Claros"._x000D_
+PROJETO DE LEI Nº 33/96. Concede o título declaratório de utilidade pública ao "Esquadrão da Vida de Montes Claros". (Referente à Lei nº 2.345, de 16/05/1996)._x000D_
 Ivan José Lopes (Presidente).</t>
   </si>
   <si>
     <t>1975</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/1975/flash_4077.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/1975/flash_4077.pdf</t>
   </si>
   <si>
     <t>Flash 4077._x000D_
-PROJETO DE LEI Nº 34/96. Concede o título declaratório de utilidade pública à "Associação Comunitária de Moradores do Bairro Jaraguá II"._x000D_
+PROJETO DE LEI Nº 34/96. Concede o título declaratório de utilidade pública à "Associação Comunitária de Moradores do Bairro Jaraguá II". (Referente à Lei nº 2.346, de 16/05/1996)._x000D_
 Ivan José Lopes (Presidente).</t>
   </si>
   <si>
     <t>1978</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/1978/flash_4078.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/1978/flash_4078.pdf</t>
   </si>
   <si>
     <t>Flash 4078._x000D_
 PROJETO DE LEI Nº 39/96. (ALTERADA). Concede o título declaratório de utilidade pública à "Associação dos Moradores do Bairro Renascença". (Referente à Lei nº 2.356, de 11/06/1996, que foi posteriormente alterada pela Lei nº 2.776, de 25/10/1999 - ver flash 4728)._x000D_
 Ivan José Lopes (Presidente).</t>
   </si>
   <si>
     <t>1980</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/1980/flash_4079.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/1980/flash_4079.pdf</t>
   </si>
   <si>
     <t>Flash 4079._x000D_
 PROJETO DE LEI Nº 28/96. Concede o título declaratório de utilidade pública à "Associação dos Pequenos Produtores Rurais de Buriti do Campo Santo".(OBS.: Apesar de aprovado, possivelmente este projeto não tenha virado lei. Posteriormente, outro projeto com o mesmo assunto foi tramitado e aprovado na Câmara, referente à Lei nº 2.487, de 21/05/1997 - ver flash 4797)._x000D_
 Ivan José Lopes (Presidente).</t>
   </si>
   <si>
     <t>1982</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/1982/flash_3899.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/1982/flash_3899.pdf</t>
   </si>
   <si>
     <t>Flash 3899._x000D_
 PROJETO DE LEI Nº 13/96. Institui o Fundo Municipal dos Direitos Difusos, objetivando o gerenciamento do PROCON. (Referente à Lei nº 2.332, de 29/03/1996, regulamentada pelo Decreto nº 1.610, de 20/05/1997)._x000D_
 Ivan José Lopes (Presidente).</t>
   </si>
   <si>
     <t>1983</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
     <t>Antônio Carlos Câmara</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/1983/flash_4080.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/1983/flash_4080.pdf</t>
   </si>
   <si>
     <t>Flash 4080._x000D_
 PROJETO DE LEI Nº 41/96. Concede o título declaratório de utilidade pública à "Associação de Moradores dos Bairros São Judas Tadeu, Vila Luiza, Vila Terezinha e Vila Antônio Canela". (Referente à Lei nº 2.360, de 26/06/1996)._x000D_
 Ivan José Lopes (Presidente).</t>
   </si>
   <si>
     <t>1984</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/1984/flash_3900.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/1984/flash_3900.pdf</t>
   </si>
   <si>
     <t>Flash 3900._x000D_
 PROJETO DE LEI Nº 47/96 . Autoriza o Poder Executivo a participar do Consórcio Intermunicipal de Saúde do Alto Rio Verde, dos municípios de Bocaiuva, Engenheiro Navarro, Francisco Dumont, Itacambira, Juramento e Montes Claros. (Referente à Lei nº 2.366, de 04/07/1996). _x000D_
 Ivan José Lopes (Presidente).</t>
   </si>
   <si>
     <t>2000</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/2000/flash_4081.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/2000/flash_4081.pdf</t>
   </si>
   <si>
     <t>Flash 4081._x000D_
-PROJETO DE LEI N° 45/96. Concede o título declaratório de utilidade pública à "Sociedade Rural de Marcela"._x000D_
+PROJETO DE LEI N° 45/96. Concede o título declaratório de utilidade pública à "Sociedade Rural de Marcela". (Referente à Lei nº 2.363, de 26/06/1996)._x000D_
 Ivan José Lopes (Presidente).</t>
   </si>
   <si>
     <t>2001</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
     <t>Sebastião Ildeu Maia</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/2001/flash_4082.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/2001/flash_4082.pdf</t>
   </si>
   <si>
     <t>Flash 4082._x000D_
-PROJETO DE LEI Nº 46/96. Concede o título declaratório de utilidade pública à "Associação dos Amigos do Bairro Santos Reis"._x000D_
+PROJETO DE LEI Nº 46/96. Concede o título declaratório de utilidade pública à "Associação dos Amigos do Bairro Santos Reis". (Referente à Lei nº 2.364, de 28/06/1996)._x000D_
 Ivan José Lopes (Presidente).</t>
   </si>
   <si>
     <t>2002</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/2002/flash_4083.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/2002/flash_4083.pdf</t>
   </si>
   <si>
     <t>Flash 4083._x000D_
-PROJETO DE LEI Nº 42/96. Concede o título declaratório de utilidade pública à "Sociedade Amigos de Miralta"._x000D_
+PROJETO DE LEI Nº 42/96. Concede o título declaratório de utilidade pública à "Sociedade Amigos de Miralta". (Referente à Lei nº 2.361, de 26/06/1996)._x000D_
 Ivan José Lopes (Presidente).</t>
   </si>
   <si>
     <t>2003</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/2003/flash_4084.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/2003/flash_4084.pdf</t>
   </si>
   <si>
     <t>Flash 4084._x000D_
-PROJETO DE LEI Nº 43/96. Concede o título declaratório de utilidade pública à "Associação de Mães da Vila Mauricéia"._x000D_
+PROJETO DE LEI Nº 43/96. Concede o título declaratório de utilidade pública à "Associação de Mães da Vila Mauricéia". (Referente à Lei nº 2.362, de 26/06/1996)._x000D_
 Ivan José Lopes (Presidente).</t>
   </si>
   <si>
     <t>2004</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/2004/flash_4085.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/2004/flash_4085.pdf</t>
   </si>
   <si>
     <t>Flash 4085._x000D_
-PROJETO DE LEI Nº 44/96. Concede o título declaratório de utilidade pública à "Sociedade Educacional Mendonça e Silva"._x000D_
+PROJETO DE LEI Nº 44/96. Concede o título declaratório de utilidade pública à "Sociedade Educacional Mendonça e Silva". (Referente à Lei nº 2.355, de 03/06/1996)._x000D_
 Ivan José Lopes (Presidente).</t>
   </si>
   <si>
     <t>2005</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/2005/flash_4086.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/2005/flash_4086.pdf</t>
   </si>
   <si>
     <t>Flash 4086._x000D_
 PROJETO DE LEI Nº 48/96. Concede o título declaratório de utilidade pública à "Associação de Moradores do Município de Montes Claros - AMORMOC"._x000D_
 Ivan José Lopes (Presidente).</t>
   </si>
   <si>
     <t>2006</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/2006/flash_4087.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/2006/flash_4087.pdf</t>
   </si>
   <si>
     <t>Flash 4087._x000D_
 PROJETO DE LEI Nº 59/96. Concede o título declaratório de utilidade pública à "Sociedade de Amigos da Comunidade de São João da Vereda". (Referente à Lei nº 2.368, de 19/07/1996)._x000D_
 Ivan José Lopes (Presidente).</t>
   </si>
   <si>
     <t>2007</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/2007/flash_4088.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/2007/flash_4088.pdf</t>
   </si>
   <si>
     <t>Flash 4088._x000D_
-PROJETO DE LEI Nº 60/96. Concede o título declaratório de utilidade pública à "Caixa Funerária dos Moradores do Bairro Clarindo Lopes"._x000D_
+PROJETO DE LEI Nº 60/96. Concede o título declaratório de utilidade pública à "Caixa Funerária dos Moradores do Bairro Clarindo Lopes". (Referente à Lei nº 2.369-A, de 19/07/1996)._x000D_
 Ivan José Lopes (Presidente).</t>
   </si>
   <si>
     <t>2008</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/2008/flash_4089.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/2008/flash_4089.pdf</t>
   </si>
   <si>
     <t>Flash 4089._x000D_
-PROJETO DE LEI Nº 55/96. Concede o título declaratório de utilidade pública à "Associação de Moradores do Bairro JK"._x000D_
+PROJETO DE LEI Nº 55/96. Concede o título declaratório de utilidade pública à "Associação de Moradores do Bairro JK". (Referente à Lei nº 2.367-B, de 10/07/1996)._x000D_
 Ivan José Lopes (Presidente).</t>
   </si>
   <si>
     <t>2009</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/2009/flash_4090.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/2009/flash_4090.pdf</t>
   </si>
   <si>
     <t>Flash 4090._x000D_
-PROJETO DE LEI Nº 56/96. Concede o título declaratório de utilidade pública à "Associação Comunitária da Fazenda Campos"._x000D_
+PROJETO DE LEI Nº 56/96. Concede o título declaratório de utilidade pública à "Associação Comunitária da Fazenda Campos". (Referente à Lei nº 2.369-B, de 19/07/1996)._x000D_
 Ivan José Lopes (Presidente).</t>
   </si>
   <si>
     <t>2010</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/2010/flash_4091.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/2010/flash_4091.pdf</t>
   </si>
   <si>
     <t>Flash 4091._x000D_
 PROJETO DE LEI Nº 57/96. Altera o anexo I da Lei nº 2.259, de 18/04/1995, modificando a denominação da "Associação dos Moradores e Amigos do Bairro São Judas II" para "Associação Comunitária de Moradores do Bairro São Judas II"._x000D_
 Ivan José Lopes (Presidente).</t>
   </si>
   <si>
     <t>2011</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/2011/flash_4092.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/2011/flash_4092.pdf</t>
   </si>
   <si>
     <t>Flash 4092._x000D_
-PROJETO DE LEI Nº 61/96. Concede o título declaratório de utilidade pública à "Associação dos Ternos de Folias de Reis e Pastorinhas de Montes Claros"._x000D_
+PROJETO DE LEI Nº 61/96. Concede o título declaratório de utilidade pública à "Associação dos Ternos de Folias de Reis e Pastorinhas de Montes Claros". (Referente à Lei nº 2.367-A, de 10/07/1996)._x000D_
 Ivan José Lopes (Presidente).</t>
   </si>
   <si>
     <t>2012</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/2012/flash_4093.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/2012/flash_4093.pdf</t>
   </si>
   <si>
     <t>Flash 4093._x000D_
 PROJETO DE LEI Nº 58/96. Concede o título declaratório de utilidade pública à "Associação dos Pequenos Proprietários Rurais de Antônio Olinto". (Referente à Lei nº 2.372, de 06/08/1996)._x000D_
 Ivan José Lopes (Presidente).</t>
   </si>
   <si>
     <t>2013</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/2013/flash_4094.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/2013/flash_4094.pdf</t>
   </si>
   <si>
     <t>Flash 4094._x000D_
-PROJETO DE LEI Nº 76/96. Concede o título declaratório de utilidade pública à "Associação de Moradores do Bairro Jardim São Geraldo"._x000D_
+PROJETO DE LEI Nº 76/96. Concede o título declaratório de utilidade pública à "Associação de Moradores do Bairro Jardim São Geraldo". (Referente à Lei nº 2.394, de 23/09/1996)._x000D_
 Ivan José Lopes (Presidente).</t>
   </si>
   <si>
     <t>2014</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/2014/flash_4095.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/2014/flash_4095.pdf</t>
   </si>
   <si>
     <t>Flash 4095._x000D_
-PROJETO DE LEI Nº 100/96. Concede o título declaratório de utilidade pública à "Associação de Trabalhadores e Pequenos Produtores Rurais de Pedra Preta"._x000D_
+PROJETO DE LEI Nº 100/96. Concede o título declaratório de utilidade pública à "Associação de Trabalhadores e Pequenos Produtores Rurais de Pedra Preta". (Referente à Lei nº 2.408, de 30/09/1996)._x000D_
 Ivan José Lopes (Presidente).</t>
   </si>
   <si>
     <t>2015</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/2015/flash_4096.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/2015/flash_4096.pdf</t>
   </si>
   <si>
     <t>Flash 4096._x000D_
-PROJETO DE LEI Nº 73/96. Concede o título declaratório de utilidade pública à entidade "SOS Amor em Ação"._x000D_
+PROJETO DE LEI Nº 73/96. Concede o título declaratório de utilidade pública à entidade "SOS Amor em Ação". (Referente à Lei nº 2.391, de 23/09/1996)._x000D_
 Ivan José Lopes (Presidente).</t>
   </si>
   <si>
     <t>2016</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/2016/flash_3900a.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/2016/flash_3900a.pdf</t>
   </si>
   <si>
     <t>Flash 3900A._x000D_
 PROJETO DE LEI Nº 49/96. Dispõe sobre as placas de identificação de vias e logradouros públicos no município de Montes Claros e sobre a inserção do respectivo Código de Endereçamento Postal (CEP) nas mesmas. (Referente à Lei nº 2.416, de 18/10/1996).        _x000D_
 Ivan José Lopes (Presidente).</t>
   </si>
   <si>
     <t>2017</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/2017/flash_3901.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/2017/flash_3901.pdf</t>
   </si>
   <si>
     <t>Flash 3901._x000D_
 PROJETO DE LEI Nº 118/96. Dispõe sobre a divulgação de lançamentos imobiliários no município de Montes Claros e contém outras providências. (Referente à Lei nº 2.437, de 10/12/1996)._x000D_
 Ivan José Lopes (Presidente).</t>
   </si>
   <si>
     <t>2018</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/2018/flash_4097.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/2018/flash_4097.pdf</t>
   </si>
   <si>
     <t>Flash 4097._x000D_
-PROJETO DE LEI Nº 75/96. Concede o título declaratório de utilidade pública à "Associação dos Docentes da Universidade Estadual de Montes Claros - Unimontes"._x000D_
+PROJETO DE LEI Nº 75/96. Concede o título declaratório de utilidade pública à "Associação dos Docentes da Universidade Estadual de Montes Claros - Unimontes". (Referente à Lei nº 2.393, de 23/09/1996)._x000D_
 Ivan José Lopes (Presidente).</t>
   </si>
   <si>
     <t>2020</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/2020/flash_4098.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/2020/flash_4098.pdf</t>
   </si>
   <si>
     <t>Flash 4098._x000D_
-PROJETO DE LEI Nº 77/96. Concede o título declaratório de utilidade pública ao "Centro Evangélico de Treinamento e Discipulado"._x000D_
+PROJETO DE LEI Nº 77/96. Concede o título declaratório de utilidade pública ao "Centro Evangélico de Treinamento e Discipulado". (Referente à Lei nº 2.395, de 23/09/1996)._x000D_
 Ivan José Lopes (Presidente).</t>
   </si>
   <si>
     <t>2022</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
     <t>Ubaldo Ferreira Gonçalves</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/2022/flash_4099.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/2022/flash_4099.pdf</t>
   </si>
   <si>
     <t>Flash 4099._x000D_
-PROJETO DE LEI Nº 96/96. Concede o título declaratório de utilidade pública à "Associação União de Bengo"._x000D_
+PROJETO DE LEI Nº 96/96. Concede o título declaratório de utilidade pública à "Associação União de Bengo". (Referente à Lei nº 2.404, de 30/09/1996)._x000D_
 Ivan José Lopes (Presidente).</t>
   </si>
   <si>
     <t>2024</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/2024/flash_4100.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/2024/flash_4100.pdf</t>
   </si>
   <si>
     <t>Flash 4100._x000D_
-PROJETO DE LEI Nº 74/96. Concede o título declaratório de utilidade pública à "Associação dos Moradores do Bairro Monte Alegre"._x000D_
+PROJETO DE LEI Nº 74/96. Concede o título declaratório de utilidade pública à "Associação dos Moradores do Bairro Monte Alegre". (Referente à Lei nº 2.392, de 23/09/1996)._x000D_
 Ivan José Lopes (Presidente).</t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/2025/flash_3905.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/2025/flash_3905.pdf</t>
   </si>
   <si>
     <t>Flash 3905._x000D_
 PROJETO DE LEI Nº 04/96. Autoriza o Poder Executivo a contratar empréstimo a título de antecipação de Receita Orçamentária. (Referente à Lei nº 2.316, de 06/02/1996)._x000D_
 Ivan José Lopes (Presidente).</t>
   </si>
   <si>
     <t>2026</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/2026/flash_3906.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/2026/flash_3906.pdf</t>
   </si>
   <si>
     <t>Flash 3906._x000D_
 PROJETO DE LEI Nº 139/96. Dispõe sobre financiamento para aquisição de materiais básicos de construção para os servidores da administração direta, indireta e fundações mantidas pelo poder público do município de Montes Claros._x000D_
 Ivan José Lopes (Presidente).</t>
   </si>
   <si>
     <t>2027</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/2027/flash_4101.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/2027/flash_4101.pdf</t>
   </si>
   <si>
     <t>Flash 4101._x000D_
-PROJETO DE LEI Nº 97/96. Concede o título declaratório de utilidade pública à "Associação Comunitária de Manganage"._x000D_
+PROJETO DE LEI Nº 97/96. Concede o título declaratório de utilidade pública à "Associação Comunitária de Manganage". (Referente à Lei nº 2.405, de 30/09/1996)._x000D_
 Ivan José Lopes (Presidente).</t>
   </si>
   <si>
     <t>2028</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/2028/flash_3907.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/2028/flash_3907.pdf</t>
   </si>
   <si>
     <t>Flash 3907._x000D_
 PROJETO DE LEI Nº 72/96. Autoriza o Poder Executivo a contrair empréstimo financeiro junto a organismos nacionais e ou internacionais via sistema de autofinanciamento, para aquisição de equipamentos e mobiliários para o Pronto Socorro Municipal, em construção, localizado no bairro Santo Antônio._x000D_
 Ivan José Lopes (Presidente).</t>
   </si>
   <si>
     <t>2029</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/2029/flash_4102.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/2029/flash_4102.pdf</t>
   </si>
   <si>
     <t>Flash 4102._x000D_
 PROJETO DE LEI Nº 98/96. Concede o título declaratório de utilidade pública à "Associação dos Pequenos Produtores da Região de Borá". (Referente à Lei nº 2.406 de 30/09/1996). _x000D_
 Ivan José Lopes (Presidente).</t>
   </si>
   <si>
     <t>2031</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/2031/flash_4103.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/2031/flash_4103.pdf</t>
   </si>
   <si>
     <t>Flash 4103._x000D_
-PROJETO DE LEI Nº 99/96. Concede o título declaratório de utilidade pública à "Associação Comunitária de Atoleiro, Salto e Adjacências"._x000D_
+PROJETO DE LEI Nº 99/96. Concede o título declaratório de utilidade pública à "Associação Comunitária de Atoleiro, Salto e Adjacências". (Referente à Lei nº 2.407, de 30/09/1996)._x000D_
 Ivan José Lopes (Presidente).</t>
   </si>
   <si>
     <t>2034</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/2034/flash_4104.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/2034/flash_4104.pdf</t>
   </si>
   <si>
     <t>Flash 4104._x000D_
-PROJETO DE LEI Nº 101/96. Concede o título declaratório de utilidade pública  ao "Centro de Atividades Comunitárias e Filantrópicas do Bairro São Geraldo I e Adjacências"._x000D_
+PROJETO DE LEI Nº 101/96. Concede o título declaratório de utilidade pública  ao "Centro de Atividades Comunitárias e Filantrópicas do Bairro São Geraldo I e Adjacências". (Referente à Lei nº 2.401, de 30/09/1996)._x000D_
 Ivan José Lopes (Presidente).</t>
   </si>
   <si>
     <t>2036</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/2036/flash_4105.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/2036/flash_4105.pdf</t>
   </si>
   <si>
     <t>Flash 4105._x000D_
-PROJETO DE LEI Nº 103/96. Concede o título declaratório de utilidade pública à "Associação dos Pequenos Produtores Rurais de São João da Vereda"._x000D_
+PROJETO DE LEI Nº 103/96. Concede o título declaratório de utilidade pública à "Associação dos Pequenos Produtores Rurais de São João da Vereda". (Referente à Lei nº 2.410, de 30/09/1996)._x000D_
 Ivan José Lopes (Presidente).</t>
   </si>
   <si>
     <t>2038</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/2038/flash_4106.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/2038/flash_4106.pdf</t>
   </si>
   <si>
     <t>Flash 4106._x000D_
-PROJETO DE LEI Nº 90/96. Concede o título declaratório de utilidade pública à "Associação Luz e Vida de Assistência - ALVA"._x000D_
+PROJETO DE LEI Nº 90/96. Concede o título declaratório de utilidade pública à "Associação Luz e Vida de Assistência - ALVA". (Referente à Lei nº 2.398, de 24/09/1996). _x000D_
 Ivan José Lopes (Presidente).</t>
   </si>
   <si>
     <t>2041</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/2041/flash_4107.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/2041/flash_4107.pdf</t>
   </si>
   <si>
     <t>Flash 4107._x000D_
-PROJETO DE LEI Nº 95/96. Concede o título declaratório de utilidade pública à "Associação de Promoção Educacional da Juventude Norte Mineira"._x000D_
+PROJETO DE LEI Nº 95/96. Concede o título declaratório de utilidade pública à "Associação de Promoção Educacional da Juventude Norte Mineira". (Referente à Lei nº 2.403, de 30/09/1996)._x000D_
 Ivan José Lopes (Presidente).</t>
   </si>
   <si>
     <t>2042</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/2042/flash_3915.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/2042/flash_3915.pdf</t>
   </si>
   <si>
     <t>Flash 3915._x000D_
-PROJETO DE LEI Nº 16/96. Cria os cursos Pré-escolares nas Escolas Municipais urbanas e rurais de Montes Claros._x000D_
+PROJETO DE LEI Nº 16/96. Cria os cursos Pré-escolares nas Escolas Municipais urbanas e rurais de Montes Claros. (Referente à Lei nº 2.335, de 10/04/1996)._x000D_
 Ivan José Lopes (Presidente).</t>
   </si>
   <si>
     <t>2043</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/2043/flash_4108.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/2043/flash_4108.pdf</t>
   </si>
   <si>
     <t>Flash 4108._x000D_
-PROJETO DE LEI Nº 104/96. Concede o título declaratório de utilidade pública à "Associação dos Moradores do Bairro Sumaré"._x000D_
+PROJETO DE LEI Nº 104/96. Concede o título declaratório de utilidade pública à "Associação dos Moradores do Bairro Sumaré". (Referente à Lei nº 2.411, de 30/09/1996)._x000D_
 Ivan José Lopes (Presidente).</t>
   </si>
   <si>
     <t>2044</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/2044/flash_3916.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/2044/flash_3916.pdf</t>
   </si>
   <si>
     <t>Flash 3916._x000D_
 PROJETO DE LEI Nº 20/96. Cria o curso de 2º grau, com habilitação para o magistério de 1ª a 4ª série do 1º grau, na Escola Municipal Mariana Santos. (Referente à Lei nº 2.333, de 09/04/1996)._x000D_
 Ivan José Lopes (Presidente).</t>
   </si>
   <si>
     <t>2046</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/2046/flash_4109.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/2046/flash_4109.pdf</t>
   </si>
   <si>
     <t>Flash 4109._x000D_
-PROJETO DE LEI Nº 105/96. Concede o título declaratório de utilidade pública à "Loja Maçônica Arlindo dos Santos - nº 225"._x000D_
+PROJETO DE LEI Nº 105/96. Concede o título declaratório de utilidade pública à "Loja Maçônica Arlindo dos Santos - nº 225". (Referente à Lei nº 2.412, de 30/09/1996)._x000D_
 Ivan José Lopes (Presidente).</t>
   </si>
   <si>
     <t>2045</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/2045/flash_3917.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/2045/flash_3917.pdf</t>
   </si>
   <si>
     <t>Flash 3917._x000D_
 PROJETO DE LEI Nº 114/96. Autoriza o Poder Executivo a criar uma escola na Vila Prodacom - Distrito Industrial, de ensino fundamental, de 1ª a 8ª série, que será denominada Escola Municipal Rotary São Luiz. (Referente à Lei nº 2.420, de 08/11/1996)._x000D_
 Ivan José Lopes (Presidente).</t>
   </si>
   <si>
     <t>2047</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/2047/flash_3918.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/2047/flash_3918.pdf</t>
   </si>
   <si>
     <t>Flash 3918._x000D_
-PROJETO DE LEI Nº 124/96. Autoriza o Poder Executivo a criar extensões de séries nas escolas municipais urbanas e rurais existentes no município de Montes Claros. As extensões de séries a serem criadas serão de alcance até o 2º Grau._x000D_
+PROJETO DE LEI Nº 124/96. Autoriza o Poder Executivo a criar extensões de séries nas escolas municipais urbanas e rurais existentes no município de Montes Claros. As extensões de séries a serem criadas serão de alcance até o 2º Grau. (Referente à Lei nº 2.431, de 05/12/1996)._x000D_
 Ivan José Lopes (Presidente).</t>
   </si>
   <si>
     <t>2049</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/2049/flash_4110.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/2049/flash_4110.pdf</t>
   </si>
   <si>
     <t>Flash 4110._x000D_
-PROJETO DE LEI Nº 127/96. Concede o título declaratório de utilidade pública à "Associação dos Moradores e Amigos de Barrocãozinho". (Referente à Lei nº 2.451, de 07/01/1997)._x000D_
+PROJETO DE LEI Nº 127/96. Concede o título declaratório de utilidade pública à "Associação dos Moradores e Amigos de Barrocãozinho". (Referente à Lei nº 2.439, de 10/12/1996)._x000D_
 Ivan José Lopes (Presidente).</t>
   </si>
   <si>
     <t>2051</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/2051/flash_4111.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/2051/flash_4111.pdf</t>
   </si>
   <si>
     <t>Flash 4111._x000D_
 PROJETO DE LEI Nº 120/96. Concede o título declaratório de utilidade pública à "Associação de Pequenos Produtores Rurais de Taquaril e Adjacências"._x000D_
 Ivan José Lopes (Presidente).</t>
   </si>
   <si>
     <t>2054</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/2054/flash_4112.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/2054/flash_4112.pdf</t>
   </si>
   <si>
     <t>Flash 4112._x000D_
-PROJETO DE LEI Nº 121/96. Concede o título declaratório de utilidade pública à "Associação Comunitária de Moradores de Campos Elízeos"._x000D_
+PROJETO DE LEI Nº 121/96. Concede o título declaratório de utilidade pública à "Associação Comunitária de Moradores de Campos Elízeos". (Referente à Lei nº 2.430, de 05/12/1996)._x000D_
 Ivan José Lopes (Presidente).</t>
   </si>
   <si>
     <t>2057</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/2057/flash_4113.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/2057/flash_4113.pdf</t>
   </si>
   <si>
     <t>Flash 4113._x000D_
-PROJETO DE LEI Nº 125/96. Concede o título declaratório de utilidade pública à "Associação das Donas de Casa do Bairro Alto da Boa Vista"._x000D_
+PROJETO DE LEI Nº 125/96. Concede o título declaratório de utilidade pública à "Associação das Donas de Casa do Bairro Alto da Boa Vista". (Referente à Lei nº 2.440, de 10/12/1996)._x000D_
 Ivan José Lopes (Presidente).</t>
   </si>
   <si>
     <t>2059</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/2059/flash_4114.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/2059/flash_4114.pdf</t>
   </si>
   <si>
     <t>Flash 4114._x000D_
-PROJETO DE LEI Nº 126/96. Concede o título declaratório de utilidade pública à "Augusta e Respeitável Loja Simbólica União e Fraternidade Montesclarense nº 02"._x000D_
+PROJETO DE LEI Nº 126/96. Concede o título declaratório de utilidade pública à "Augusta e Respeitável Loja Simbólica União e Fraternidade Montesclarense nº 02". (Referente à Lei nº 2.438, de 10/12/1996)._x000D_
 Ivan José Lopes (Presidente).</t>
   </si>
   <si>
     <t>2062</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/2062/flash_4115.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/2062/flash_4115.pdf</t>
   </si>
   <si>
     <t>Flash 4115._x000D_
 PROJETO DE LEI Nº 134/96. Concede o título declaratório de utilidade pública à "Associação de Pequenos Produtores de Vargem de Baixo"._x000D_
 Ivan José Lopes (Presidente).</t>
   </si>
   <si>
     <t>2063</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/2063/flash_3928.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/2063/flash_3928.pdf</t>
   </si>
   <si>
     <t>Flash 3928._x000D_
-PROJETO DE LEI Nº 35/96. Dispõe sobre normas relativas à doação de imóveis para pessoas carentes._x000D_
+PROJETO DE LEI Nº 35/96. Dispõe sobre normas relativas à doação de imóveis para pessoas carentes. (Referente à Lei nº 2.353, de 16/05/1996)._x000D_
 Ivan José Lopes (Presidente).</t>
   </si>
   <si>
     <t>2064</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/2064/flash_4116.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/2064/flash_4116.pdf</t>
   </si>
   <si>
     <t>Flash 4116._x000D_
-PROJETO DE LEI Nº 136/96. Concede o título declaratório de utilidade pública à "Associação Comunitária de Moradores do Bairro Cintra"._x000D_
+PROJETO DE LEI Nº 136/96. Concede o título declaratório de utilidade pública à "Associação Comunitária de Moradores do Bairro Cintra". (Referente à Lei nº 2.453, de 07/01/1997)._x000D_
 Ivan José Lopes (Presidente).</t>
   </si>
   <si>
     <t>2065</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/2065/flash_3929.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/2065/flash_3929.pdf</t>
   </si>
   <si>
     <t>Flash 3929._x000D_
 PROJETO DE LEI Nº 36/96. Autoriza desafetação de terreno e faz doação ao Estado (Tribunal de Justiça) para construção do Fórum Gonçalves Chaves e à Ordem dos Advogados do Brasil – OAB – 11ª subseção de Montes Claros, para construção de sua sede. (Áreas de 4.461,42 m² e 520,00 m², localizados na Vila Guimarães (Vila Guilhermina). (OBS.: Neste projeto, a doação feita à Ordem dos Advogados do Brasil - OAB, foi rejeitada conforme parecer e redação final). (Referente à Lei nº 2.354, de 27/05/1996)._x000D_
 Ivan José Lopes (Presidente).</t>
   </si>
   <si>
     <t>2066</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/2066/flash_3930.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/2066/flash_3930.pdf</t>
   </si>
   <si>
     <t>Flash 3930._x000D_
-PROJETO DE LEI Nº 64/96. Desafeta imóvel de sua característica de bem de uso comum do povo, autoriza a sua transferência ao patrimônio disponível do Município e autoriza a sua permuta por terreno de propriedade da firma Centro Comercial Anel Sul Ltda, visando a melhoria do sistema viário nas imediações do Anel Rodoviário Sul. (As áreas de terreno permutadas, localizam-se no bairro Alterosa, igualmente medindo 1.465,20 m²)._x000D_
+PROJETO DE LEI Nº 64/96. Desafeta imóvel de sua característica de bem de uso comum do povo, autoriza a sua transferência ao patrimônio disponível do Município e autoriza a sua permuta por terreno de propriedade da firma Centro Comercial Anel Sul Ltda, visando a melhoria do sistema viário nas imediações do Anel Rodoviário Sul. (As áreas de terreno permutadas, localizam-se no bairro Alterosa, igualmente medindo 1.465,20 m²). (Referente à Lei nº 2.371, de 06/08/1996)._x000D_
 Ivan José Lopes (Presidente).</t>
   </si>
   <si>
     <t>2068</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/2068/flash_3931.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/2068/flash_3931.pdf</t>
   </si>
   <si>
     <t>Flash 3931._x000D_
-PROJETO DE LEI Nº 94/96. Autoriza o Poder Executivo a fazer concessão de direito real de uso de imóveis do Município à Escola Menino Jesus (394,50 m²), ao Centro Espírita Oriental (540,00 m²), à Pastoral da Criança (1.000,00 m²) e à Associação de Capoeira Luanda (300,00 m²), localizados nos bairros Tancredo Neves, Ibituruna, Vila Ipiranga e Nossa Senhora Aparecida, respectivamente._x000D_
+PROJETO DE LEI Nº 94/96. Autoriza o Poder Executivo a fazer concessão de direito real de uso de imóveis do Município à Escola Menino Jesus (394,50 m²), ao Centro Espírita Oriental (540,00 m²), à Pastoral da Criança (1.000,00 m²) e à Associação de Capoeira Luanda (300,00 m²), localizados nos bairros Tancredo Neves, Ibituruna, Vila Ipiranga e Nossa Senhora Aparecida, respectivamente. (Referente à Lei nº 2.413, de 30/09/1996)._x000D_
 Ivan José Lopes (Presidente).</t>
   </si>
   <si>
     <t>2070</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/2070/flash_3932.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/2070/flash_3932.pdf</t>
   </si>
   <si>
     <t>Flash 3932._x000D_
-PROJETO DE LEI Nº 140/96. Autoriza o Poder Executivo a fazer concessão de direito real de uso de um lote com área de 540,00 m², em favor da SEICHO–NO–IE do Brasil, localizado no Centro Administrativo do Ibituruna, pelo prazo de 15 anos._x000D_
+PROJETO DE LEI Nº 140/96. Autoriza o Poder Executivo a fazer concessão de direito real de uso de um lote com área de 540,00 m², em favor da SEICHO–NO–IE do Brasil, localizado no Centro Administrativo do Ibituruna, pelo prazo de 15 anos. (Referente à Lei nº 2.452, de 07/01/1997)._x000D_
 Ivan José Lopes (Presidente).</t>
   </si>
   <si>
     <t>2072</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/2072/flash_3933.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/2072/flash_3933.pdf</t>
   </si>
   <si>
     <t>Flash 3933._x000D_
-PROJETO DE LEI Nº 135/96. Autoriza o Poder Executivo a permutar bens imóveis com a empresa Majoritária Empreendimentos Imobiliários Ltda. (Terrenos localizados na Vila Campos - CAIC Maracanã)._x000D_
+PROJETO DE LEI Nº 135/96. Autoriza o Poder Executivo a permutar bens imóveis com a empresa Majoritária Empreendimentos Imobiliários Ltda. (Terrenos localizados na Vila Campos - CAIC Maracanã). (Referente à Lei nº 2.447, de 07/01/1997)._x000D_
 Ivan José Lopes (Presidente).</t>
   </si>
   <si>
     <t>2078</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/2078/flash_3938.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/2078/flash_3938.pdf</t>
   </si>
   <si>
     <t>Flash 3938._x000D_
 PROJETO DE LEI Nº 22/96. Autoriza o Poder Executivo a fazer remissão de dívida em favor do Montes Claros Futebol Clube. (Referente à Lei nº 2.339, de 18/04/1996)._x000D_
 Ivan José Lopes (Presidente).</t>
   </si>
   <si>
     <t>2079</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/2079/flash_3939.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/2079/flash_3939.pdf</t>
   </si>
   <si>
     <t>Flash 3939._x000D_
-PROJETO DE LEI Nº 50/96. Autoriza o Poder Executivo a conceder isenção do Imposto sobre Serviço de Qualquer Natureza - ISSQN à Sociedade Rural de Montes Claros, sobre a venda dos ingressos para a XXII Exposição Agropecuária de Montes Claros._x000D_
+PROJETO DE LEI Nº 50/96. Autoriza o Poder Executivo a conceder isenção do Imposto sobre Serviço de Qualquer Natureza - ISSQN à Sociedade Rural de Montes Claros, sobre a venda dos ingressos para a XXII Exposição Agropecuária de Montes Claros. (Referente à Lei nº 2.365, de 28/06/1996)._x000D_
 Ivan José Lopes (Presidente).</t>
   </si>
   <si>
     <t>2080</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/2080/flash_3940.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/2080/flash_3940.pdf</t>
   </si>
   <si>
     <t>Flash 3940._x000D_
-PROJETO DE LEI Nº 89/96. Autoriza o Poder Executivo a remir dívida e conceder isenção do Imposto sobre Serviço - ISS à entidade "Funerária Socorro Social do Luto"._x000D_
+PROJETO DE LEI Nº 89/96. Autoriza o Poder Executivo a remir dívida e conceder isenção do Imposto sobre Serviço - ISS à entidade "Funerária Socorro Social do Luto". (Referente à Lei nº 2.397, de 24/09/1996)._x000D_
 Ivan José Lopes (Presidente).</t>
   </si>
   <si>
     <t>2084</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/2084/flash_4124.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/2084/flash_4124.pdf</t>
   </si>
   <si>
     <t>Flash 4124._x000D_
 PROJETO DE LEI S/Nº/1996. (RETIRADO). Institui a obrigatoriedade do uso do cinto de segurança no município de Montes Claros._x000D_
 Ivan José Lopes (Presidente).</t>
   </si>
   <si>
     <t>2087</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/2087/flash_4125.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/2087/flash_4125.pdf</t>
   </si>
   <si>
     <t>Flash 4125._x000D_
 PROJETO DE LEI S/Nº/1996. (NÃO VOTADO). Cria o Conselho Municipal de Esportes e contém outras providências._x000D_
 Ivan José Lopes (Presidente).</t>
   </si>
   <si>
     <t>2089</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/2089/flash_4126.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/2089/flash_4126.pdf</t>
   </si>
   <si>
     <t>Flash 4126._x000D_
 PROJETO DE LEI S/Nº/1996. (NÃO VOTADO). Denomina vias públicas localizadas no bairro Alto da Boa Vista: rua José Milton Silva, rua Antônio Fiuza dos Santos, rua Severiano Gomes dos Santos e rua Galdino da Silva Gusmão._x000D_
 Ivan José Lopes (Presidente).</t>
   </si>
   <si>
     <t>2090</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/2090/flash_3944.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/2090/flash_3944.pdf</t>
   </si>
   <si>
     <t>Flash 3944._x000D_
 PROJETO DE LEI Nº 05/96. Concede incentivo fiscal ao contribuinte do Imposto Predial e Territorial Urbano - IPTU, referente ao exercício de 1996, que optar pelo seu pagamento integral até o dia 08/03/1996; revoga a Lei nº 2.297, de 07/12/1995. (Referente à Lei nº 2.319, de 09/02/1996)._x000D_
 Ivan José Lopes (Presidente).</t>
   </si>
   <si>
     <t>2092</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/2092/flash_3945.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/2092/flash_3945.pdf</t>
   </si>
   <si>
     <t>Flash 3945._x000D_
 PROJETO DE LEI Nº 52/96. Dispõe sobre a concessão de incentivo fiscal, a serem concedidos aos contribuintes, pessoas físicas e jurídicas, para o apoio à realização de projetos culturais, no âmbito do município de Montes Claros; revoga a Lei nº 1.964, de 04/09/1991 e dá outras providências. (Referente à Lei nº 2.377/1996)._x000D_
 Ivan José Lopes (Presidente).</t>
   </si>
   <si>
     <t>2095</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/2095/flash_3948.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/2095/flash_3948.pdf</t>
   </si>
   <si>
     <t>Flash 3948._x000D_
 PROJETO DE LEI Nº 51/96. (ALTERADA). Institui o "Dia Municipal do Evangélico", a ser comemorado anualmente no 2º domingo do mês de agosto. (Referente à Lei nº 2.370, de 19/07/1996, que foi posteriormente alterada pela Lei nº 2.923, de 30/08/2001 - ver flash 5528).           _x000D_
 Ivan José Lopes (Presidente).</t>
   </si>
   <si>
     <t>2096</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/2096/flash_4128.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/2096/flash_4128.pdf</t>
   </si>
   <si>
     <t>Flash 4128._x000D_
 PROJETO DE LEI S/Nº/1996. (NÃO VOTADO). Cria o Programa Municipal de Atendimento Especial à Mulher - PROMAEM._x000D_
 Ivan José Lopes (Presidente).</t>
   </si>
   <si>
     <t>2116</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/2116/flash_4129.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/2116/flash_4129.pdf</t>
   </si>
   <si>
     <t>Flash 4129._x000D_
 PROJETO DE LEI S/Nº/1996. (NÃO VOTADO). Denomina vias públicas localizadas no bairro Vargem Grande II: rua Firmino Gonçalves, rua Justino Fonseca, rua Gentil Rabelo, rua Cosme Antunes, rua Valdomiro Rodrigues de Oliveira, rua Pedro da Costa Ribeiro, rua Joaquina Gomes e rua Terezinha de Souza Freitas._x000D_
 Ivan José Lopes (Presidente).</t>
   </si>
   <si>
     <t>2118</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/2118/flash_4130.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/2118/flash_4130.pdf</t>
   </si>
   <si>
     <t>Flash 4130._x000D_
 PROJETO DE LEI S/Nº/1996. (NÃO VOTADO). Denomina o "Estádio Juvêncio Augusto Soares", localizado no Parque João Botelho._x000D_
 Ivan José Lopes (Presidente).</t>
   </si>
   <si>
     <t>2122</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/2122/flash_4131.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/2122/flash_4131.pdf</t>
   </si>
   <si>
     <t>Flash 4131._x000D_
 PROJETO DE LEI S/Nº/1996. (NÃO VOTADO). Dispõe sobre normas para a comercialização de botijão contendo Gás Liquefeito de Petróleo - GLP no município de Montes Claros e dá outras providências._x000D_
 Ivan José Lopes (Presidente).</t>
   </si>
   <si>
     <t>2125</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/2125/flash_4132.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/2125/flash_4132.pdf</t>
   </si>
   <si>
     <t>Flash 4132._x000D_
 PROJETO DE LEI S/Nº/1996. (NÃO VOTADO). Autoriza o Poder Executivo a fazer concessão de direito real de uso de imóvel do município, com área de 2.460,00 m², à Empresa J.J. Distribuidora de Petróleo Ltda, pelo prazo de 30 anos._x000D_
 Ivan José Lopes (Presidente).</t>
   </si>
   <si>
     <t>2130</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/2130/flash_4133.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/2130/flash_4133.pdf</t>
   </si>
   <si>
     <t>Flash 4133._x000D_
 PROJETO DE LEI S/Nº/1996. (NÃO VOTADO). Denomina a "Rua Pedro Dias", localizada no bairro Morrinhos, conhecida popularmente como rua Humaitá._x000D_
 Ivan José Lopes (Presidente).</t>
   </si>
   <si>
     <t>2132</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/2132/flash_3979.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/2132/flash_3979.pdf</t>
   </si>
   <si>
     <t>Flash 3979._x000D_
-PROJETO DE LEI Nº 112/96. Altera o Anexo I da Lei nº 2.259, de 18/04/1995, que dispõe sobre concessão de títulos declaratórios de utilidade pública, dando nova denominação à Associação de Moradores do Conjunto Chiquinho Guimarães. Passa a denominar: Associação Comunitária de Moradores do Bairro Chiquinho Guimarães. _x000D_
+PROJETO DE LEI Nº 112/96. Altera o Anexo I da Lei nº 2.259, de 18/04/1995, que dispõe sobre concessão de títulos declaratórios de utilidade pública, dando nova denominação à Associação de Moradores do Conjunto Chiquinho Guimarães. Passa a denominar: Associação Comunitária de Moradores do Bairro Chiquinho Guimarães. (Referente à Lei nº 2.425, de 08/11/1996)._x000D_
 Ivan José Lopes (Presidente).</t>
   </si>
   <si>
     <t>2133</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/2133/flash_3980.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/2133/flash_3980.pdf</t>
   </si>
   <si>
     <t>Flash 3980._x000D_
 PROJETO DE LEI Nº 122/96. Altera o Anexo I da Lei nº 2.259, de 18/04/1995, que dispõe sobre concessão de títulos declaratórios de utilidade pública, dando nova denominação à Associação de Amigos e Moradores do Bairro Independência. Passa a denominar: Associação Comunitária de Moradores do Bairro Independência. (Referente à Lei nº 2.433, de 05/12/1996).      _x000D_
 Ivan José Lopes (Presidente).</t>
   </si>
   <si>
     <t>2134</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/2134/flash_4134.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/2134/flash_4134.pdf</t>
   </si>
   <si>
     <t>Flash 4134._x000D_
 PROJETO DE LEI S/Nº/1996. (NÃO VOTADO). Autoriza o Poder Executivo a criar caixas escolares nas escolas da rede municipal de ensino do município de Montes Claros._x000D_
 Ivan José Lopes (Presidente).</t>
   </si>
   <si>
     <t>2135</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/2135/flash_4135.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/2135/flash_4135.pdf</t>
   </si>
   <si>
     <t>Flash 4135._x000D_
 PROJETO DE LEI S/Nº/1996. (NÃO VOTADO). Autoriza o Poder Executivo a fazer doação de auxílio financeiro à "Creche Comunitária Amiguinhos da Vila"._x000D_
 Ivan José Lopes (Presidente).</t>
   </si>
   <si>
     <t>2136</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/2136/flash_4136.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/2136/flash_4136.pdf</t>
   </si>
   <si>
     <t>Flash 4136._x000D_
 PROJETO DE LEI S/Nº/1996. (NÃO VOTADO). Denomina a "Rua Dr. Geraldo Athayde Sobrinho", localizada no bairro Santa Rita e "Rua Sebastião Trindade Versiani", localizada no bairro Nossa Senhora de Fátima._x000D_
 Ivan José Lopes (Presidente).</t>
   </si>
   <si>
     <t>2140</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/2140/flash_4137.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/2140/flash_4137.pdf</t>
   </si>
   <si>
     <t>Flash 4137._x000D_
 PROJETO DE LEI S/Nº/1996. (NÃO VOTADO). Autoriza o Poder Executivo a proceder a abertura de crédito suplementar ao orçamento vigente, no valor total de R$ 2.985.000,00, e dá outras providências._x000D_
 Ivan José Lopes (Presidente).</t>
   </si>
   <si>
     <t>2141</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/2141/flash_4138.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/2141/flash_4138.pdf</t>
   </si>
   <si>
     <t>Flash 4138._x000D_
 PROJETO DE LEI S/Nº/1996. (NÃO VOTADO). Autoriza o Poder Executivo a fazer remissão de dívida de tributos municipais, em favor do "Montes Claros Futebol Clube"._x000D_
 Ivan José Lopes (Presidente).</t>
   </si>
   <si>
     <t>2152</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/2152/flash_3990.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/2152/flash_3990.pdf</t>
   </si>
   <si>
     <t>Flash 3990._x000D_
 PROJETO DE LEI Nº 137/96. Proíbe o depósito de pneus, carros batidos, sucatas, latas e garrafas ao ar livre no município de Montes Claros, e contém outras providências. (OBS.: Apesar de aprovado, provavelmente este projeto não tenha virado Lei. Posteriormente, outro projeto com o mesmo assunto foi tramitado e aprovado na Câmara, referente à Lei nº 2.614, de 06/08/1998 - ver flash 4745)._x000D_
 Ivan José Lopes (Presidente).</t>
   </si>
   <si>
-    <t>2154</t>
-[...12 lines deleted...]
-  <si>
     <t>2163</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/2163/flash_3999.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/2163/flash_3999.pdf</t>
   </si>
   <si>
     <t>Flash 3999._x000D_
 PROJETO DE LEI Nº 23/96. Autoriza a suplementação de dotações orçamentárias da Secretaria Municipal de Saúde, para atender convênio com a Fundação Hospital de Montes Claros e a Santa Casa de Caridade. (Referente à Lei nº 2.341, de 19/04/1996)._x000D_
 Ivan José Lopes (Presidente).</t>
   </si>
   <si>
     <t>2164</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/2164/flash_4000.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/2164/flash_4000.pdf</t>
   </si>
   <si>
     <t>Flash 4000._x000D_
-PROJETO DE LEI Nº 91/96. Estabelece as diretrizes orçamentárias do município de Montes Claros, para o exercício financeiro de 1997, e dá outras providências._x000D_
+PROJETO DE LEI Nº 91/96. Estabelece as diretrizes orçamentárias do município de Montes Claros, para o exercício financeiro de 1997, e dá outras providências. (Referente à Lei nº 2.400, de 27/09/1996)._x000D_
 Ivan José Lopes (Presidente).</t>
   </si>
   <si>
     <t>2166</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/2166/flash_4001.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/2166/flash_4001.pdf</t>
   </si>
   <si>
     <t>Flash 4001._x000D_
-PROJETO DE LEI Nº 116/96. Autoriza o Poder Executivo a proceder a abertura de crédito suplementar ao orçamento vigente, no valor de R$ 380.000,00, e dá outras providências._x000D_
+PROJETO DE LEI Nº 116/96. Autoriza o Poder Executivo a proceder a abertura de crédito suplementar ao orçamento vigente, no valor de R$ 380.000,00, e dá outras providências. (Referente à Lei nº 2.419, de 07/11/1996)._x000D_
 Ivan José Lopes (Presidente).</t>
   </si>
   <si>
     <t>2167</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/2167/flash_4002.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/2167/flash_4002.pdf</t>
   </si>
   <si>
     <t>Flash 4002._x000D_
-PROJETO DE LEI N° 117/96. Autoriza o Poder Executivo a proceder a abertura de crédito suplementar ao orçamento vigente, para atender despesas com o pagamento de vales-transportes para os servidores municipais._x000D_
+PROJETO DE LEI N° 117/96. Autoriza o Poder Executivo a proceder a abertura de crédito suplementar ao orçamento vigente, para atender despesas com o pagamento de vales-transportes para os servidores municipais. (Referente à Lei nº 2.418, de 07/11/1996)._x000D_
 Ivan José Lopes (Presidente).</t>
   </si>
   <si>
     <t>2185</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/2185/flash_4014.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/2185/flash_4014.pdf</t>
   </si>
   <si>
     <t>Flash 4014._x000D_
 PROJETO DE LEI Nº 53/96. Autoriza o Poder Executivo a fazer doação de auxílio financeiro à Associação dos Aposentados e Pensionistas de Montes_x000D_
-Claros e do Norte de Minas._x000D_
+Claros e do Norte de Minas. (Referente à Lei nº 2.369, de 19/07/1996)._x000D_
 Ivan José Lopes (Presidente).</t>
   </si>
   <si>
     <t>2186</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/2186/flash_4015.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/2186/flash_4015.pdf</t>
   </si>
   <si>
     <t>Flash 4015._x000D_
 PROJETO DE LEI Nº 138/96. Autoriza o Poder Executivo a solicitar do Instituto Municipal de Previdência dos Servidores Públicos de Montes Claros - PREVMOC, repasse financeiro, a título de empréstimo, para o pagamento do 13º dos servidores municipais e outras despesas, e dá outras providências. (Referente à Lei nº 2.445, de 23/12/1996).            _x000D_
 Ivan José Lopes (Presidente).</t>
   </si>
   <si>
     <t>2234</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/2234/flash_4175.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/2234/flash_4175.pdf</t>
   </si>
   <si>
     <t>Flash 4175._x000D_
 PROJETO DE LEI S/Nº/1996. (RETIRADO). Autoriza a desafetação de terreno pertencente ao município e faz sua permuta por terreno de propriedade da firma "Centro Comercial Anel Sul Ltda", localizados no bairro Alterosa._x000D_
 Ivan José Lopes (Presidente).</t>
   </si>
   <si>
     <t>2236</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/2236/flash_4176.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/2236/flash_4176.pdf</t>
   </si>
   <si>
     <t>Flash 4176._x000D_
 PROJETO DE LEI S/Nº/1996. (PREJUDICADO). Denomina a "Rua Rita Maria de Jesus", localizada no bairro Alto da Boa Vista._x000D_
 Ivan José Lopes (Presidente).</t>
   </si>
   <si>
     <t>2238</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/2238/flash_4177.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/2238/flash_4177.pdf</t>
   </si>
   <si>
     <t>Flash 4177._x000D_
 PROJETO DE LEI S/Nº/1996. (RETIRADO). Autoriza o Poder Executivo a proceder a abertura de crédito suplementar ao orçamento vigente, e dá outras providências._x000D_
 Ivan José Lopes (Presidente).</t>
   </si>
   <si>
     <t>2240</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/2240/flash_4178.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/2240/flash_4178.pdf</t>
   </si>
   <si>
     <t>Flash 4178._x000D_
 PROJETO DE LEI S/Nº/1996. (REJEITADO). Autoriza o Poder Executivo a proceder a abertura de crédito suplementar ao orçamento vigente, e dá outras providências._x000D_
 Ivan José Lopes (Presidente).</t>
   </si>
   <si>
     <t>2242</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/2242/flash_4179.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/2242/flash_4179.pdf</t>
   </si>
   <si>
     <t>Flash 4179._x000D_
 PROJETO DE LEI S/Nº/1996. (REJEITADO). Autoriza o Poder Executivo a proceder a abertura de crédito suplementar ao orçamento vigente, e dá outras providências._x000D_
 Ivan José Lopes (Presidente).</t>
   </si>
   <si>
     <t>2248</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/2248/flash_4180.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/2248/flash_4180.pdf</t>
   </si>
   <si>
     <t>Flash 4180._x000D_
 PROJETO DE LEI S/Nº/1996. (PREJUDICADO). Denomina de "Antônio Vieira Neves" o prolongamento da Avenida Perimetral II, localizada no bairro JK._x000D_
 Ivan José Lopes (Presidente).</t>
   </si>
   <si>
     <t>2250</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/2250/flash_4181.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/2250/flash_4181.pdf</t>
   </si>
   <si>
     <t>Flash 4181._x000D_
 PROJETO DE LEI S/Nº/1996. (REJEITADO). Autoriza o Poder Executivo a proceder a abertura de crédito suplementar ao orçamento vigente, e dá outras providências._x000D_
 Ivan José Lopes (Presidente).</t>
   </si>
   <si>
     <t>2251</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/2251/flash_4182.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/2251/flash_4182.pdf</t>
   </si>
   <si>
     <t>Flash 4182._x000D_
 PROJETO DE LEI S/Nº/1996. (REJEITADO). Institui o processo de eleição direta para a diretoria das escolas públicas do município de Montes Claros._x000D_
 Ivan José Lopes (Presidente).</t>
   </si>
   <si>
     <t>2252</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/2252/flash_4183.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/2252/flash_4183.pdf</t>
   </si>
   <si>
     <t>Flash 4183._x000D_
 PROJETO DE LEI S/Nº/1996. (NÃO VOTADO). Altera denominações de escolas do município de Montes Claros._x000D_
 Ivan José Lopes (Presidente).</t>
   </si>
   <si>
     <t>2253</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/2253/flash_4184.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/2253/flash_4184.pdf</t>
   </si>
   <si>
     <t>Flash 4184._x000D_
 PROJETO DE LEI S/Nº/1996. (NÃO VOTADO). Altera a denominação da Escola Municipal Dominguinhos Pereira, localizada no CAIC Antônio dos Santos, para Escola Municipal Afrânio Nogueira dos Santos, e da Escola Municipal Joaquim José de Azevedo, localizada no CAIC Américo Souto, para Escola Municipal Anita Tolentino Amaral._x000D_
 Ivan José Lopes (Presidente).</t>
   </si>
   <si>
     <t>2255</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/2255/flash_4185.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/2255/flash_4185.pdf</t>
   </si>
   <si>
     <t>Flash 4185._x000D_
 PROJETO DE LEI S/Nº/1996. (NÃO VOTADO). Concede o título declaratório de utilidade pública à "Cooperativa Montesclarense de Prestação de Serviços Escolares Ltda. - COMPSEL"._x000D_
 Ivan José Lopes (Presidente).</t>
   </si>
   <si>
     <t>2256</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/2256/flash_4186.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/2256/flash_4186.pdf</t>
   </si>
   <si>
     <t>Flash 4186._x000D_
 PROJETO DE LEI S/Nº/1996. (NÃO VOTADO). Autoriza a desafetação e transferência de terreno ao patrimônio disponível do município, faz dação em pagamento em favor da Antares Transportes, Terraplanagem e Pavimentação Ltda, e dá outras providências. _x000D_
 Ivan José Lopes (Presidente).</t>
   </si>
   <si>
     <t>2258</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/2258/flash_4187.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/2258/flash_4187.pdf</t>
   </si>
   <si>
     <t>Flash 4187._x000D_
 PROJETO DE LEI S/Nº/1996. (RETIRADO). Autoriza o Poder Executivo a proceder a abertura de crédito suplementar ao orçamento vigente, e dá outras providências._x000D_
 Ivan José Lopes (Presidente).</t>
   </si>
   <si>
     <t>2260</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/2260/flash_4188.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/2260/flash_4188.pdf</t>
   </si>
   <si>
     <t>Flash 4188._x000D_
 PROJETO DE LEI S/Nº/1996. (RETIRADO). Autoriza o Poder Executivo solicitar ao PREVMOC – Instituto Municipal de Previdência dos Servidores Públicos de Montes Claros, repasse financeiro, a título de empréstimo, e dá outras providências._x000D_
 Ivan José Lopes (Presidente).</t>
   </si>
   <si>
     <t>9064</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/9064/flash_3865.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/9064/flash_3865.pdf</t>
   </si>
   <si>
     <t>Flash 3865._x000D_
 PROJETO DE LEI Nº 83/96. Denomina oficialmente a rua "Dr. João Luiz Machado Lafetá", conhecida popularmente como rua Araxá, localizada no bairro Ibituruna. (Referente à Lei nº 2.387, de 23/09/1996)._x000D_
 Ivan José Lopes (Presidente).</t>
   </si>
   <si>
     <t>9719</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/9719/flash_3864.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/9719/flash_3864.pdf</t>
   </si>
   <si>
     <t>Flash 3864._x000D_
 PROJETO DE LEI Nº 70/96. Denomina oficialmente a rua "Agnaldo Drumond", conhecida popularmente como rua Poços de Caldas, localizada no bairro Ibituruna. (Referente à Lei nº 2.378, de 21/08/1996)._x000D_
 Ivan José Lopes (Presidente).</t>
   </si>
   <si>
     <t>9720</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/9720/flash_3991.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/9720/flash_3991.pdf</t>
   </si>
   <si>
     <t>Flash 3991._x000D_
 PROJETO DE LEI Nº 92/96. Dispõe sobre as normas aplicáveis ao serviço de transporte escolar de passageiros no município de Montes Claros. (Referente à Lei nº 2.402, de 30/09/1996)._x000D_
 Ivan José Lopes (Presidente).</t>
   </si>
   <si>
     <t>2469</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
     <t>Antônio Carlos Câmara, Antônio Eustáquio Gomes, Cosme Soares Vieira, Eduardo Avelino Pereira, Geraldo Corrêa Machado Filho, Ivan José Lopes, José Hélio Guimarães de Carvalho, José Maria Saraiva, Sebastião Ildeu Maia, Ubaldo Ferreira Gonçalves, Vital Alves Fonseca</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/2469/flash_4378.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/2469/flash_4378.pdf</t>
   </si>
   <si>
     <t>Flash 4378._x000D_
 PROJETO DE RESOLUÇÃO S/Nº/1996. (NÃO VOTADO). Concede o Título de Cidadão Honorário de Montes Claros a diversos vereadores da atual legislatura da Câmara Municipal de Montes Claros._x000D_
 Ivan José Lopes (Presidente).</t>
   </si>
   <si>
     <t>2479</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/2479/flash_4388.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/2479/flash_4388.pdf</t>
   </si>
   <si>
     <t>Flash 4388._x000D_
 PROJETO DE RESOLUÇÃO S/Nº/1996. (NÃO VOTADO). Acrescenta dispositivo ao artigo 180 do Regimento Interno da Câmara Municipal de Montes Claros._x000D_
 Ivan José Lopes (Presidente).</t>
   </si>
   <si>
     <t>11793</t>
   </si>
   <si>
     <t>FIN - FINANÇAS, ORÇAMENTO E TOMADA DE CONTAS</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/11793/flash_4388a.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/11793/flash_4388a.pdf</t>
   </si>
   <si>
     <t>Flash 4388A._x000D_
 PROJETO DE RESOLUÇÃO S/Nº/1996. (RETIRADO). Rejeita as contas da Prefeitura Municipal de Montes Claros, relativas ao exercício financeiro de 1993. Mantido, consequentemente, o parecer prévio exarado pelo TCE-MG._x000D_
 Ivan José Lopes (Presidente).</t>
   </si>
   <si>
     <t>2405</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/2405/flash_4428.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/2405/flash_4428.pdf</t>
   </si>
   <si>
     <t>Flash 4428._x000D_
 Requerimentos do vereador Wilasbar Caldeira, apresentados à Câmara Municipal de Montes Claros, no período de janeiro a setembro de 1996._x000D_
 Ivan José Lopes (Presidente).</t>
   </si>
   <si>
     <t>2318</t>
   </si>
   <si>
     <t>VET</t>
   </si>
   <si>
     <t>Veto</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/2318/flash_4213.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/2318/flash_4213.pdf</t>
   </si>
   <si>
     <t>Flash 4213._x000D_
 VETO AO PROJETO DE LEI Nº 74/95. (REJEITADO). Acrescenta dispositivos à Lei nº 2.101, de 14/01/1993, que dispõe sobre a Lei Orgânica da Previdência Social Municipal - Instituto Municipal dos Servidores Públicos de Montes Claros - PREVMOC.  (Veto do Poder Executivo rejeitado pela Câmara em 30/01/1996)._x000D_
 Ivan José Lopes (Presidente).</t>
   </si>
   <si>
     <t>2319</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/2319/flash_4214.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/2319/flash_4214.pdf</t>
   </si>
   <si>
     <t>Flash 4214._x000D_
 VETO AO PROJETO DE LEI Nº 68/95. (REJEITADO). Acrescenta dispositivos à Lei nº 2.244, de 03/01/1995, que criou a Procuradoria da Fazenda do Município de Montes Claros.  (Veto do Poder Executivo rejeitado pela Câmara em 27/02/1996)._x000D_
 Ivan José Lopes (Presidente).</t>
   </si>
   <si>
     <t>2320</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/2320/flash_4215.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/2320/flash_4215.pdf</t>
   </si>
   <si>
     <t>Flash 4215._x000D_
 VETO AO PROJETO DE LEI (REJEITADO). Veto ao artigo 2º do Projeto de Lei nº 72/96, que autoriza o Poder Executivo a contrair empréstimo financeiro via sistema de autofinanciamento, até o valor de R$ 1.384.755,00.  (Veto do Poder Executivo rejeitado pela Câmara em 15/10/1996)._x000D_
 Ivan José Lopes (Presidente).</t>
   </si>
   <si>
     <t>8394</t>
   </si>
   <si>
     <t>ATA</t>
   </si>
   <si>
     <t>Ata</t>
   </si>
   <si>
     <t>ATL - ATL</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/8394/flash_3742.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/8394/flash_3742.pdf</t>
   </si>
   <si>
     <t>Flash 3742._x000D_
 Atas das sessões da Câmara Municipal de Montes Claros, do período de 23/01 a 31/12/1996._x000D_
 Ivan José Lopes (Presidente).</t>
   </si>
   <si>
     <t>2360</t>
   </si>
   <si>
     <t>DL</t>
   </si>
   <si>
     <t>Decreto Legislativo</t>
   </si>
   <si>
     <t>MESA DIRETORA - MESA</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/2360/flash_4402.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/2360/flash_4402.pdf</t>
   </si>
   <si>
     <t>Flash 4402._x000D_
 DECRETO LEGISLATIVO Nº 14, de 27/02/1996. Atualiza os subsídios do Prefeito Municipal de Montes Claros._x000D_
 Ivan José Lopes (Presidente).</t>
   </si>
   <si>
     <t>2362</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/2362/flash_4403.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/2362/flash_4403.pdf</t>
   </si>
   <si>
     <t>Flash 4403._x000D_
 DECRETO LEGISLATIVO Nº 15 de 27/12/1996. Dispõe sobre a remuneração do Prefeito, Vice-prefeito e Secretários Municipais de Montes Claros._x000D_
 Ivan José Lopes (Presidente).</t>
   </si>
   <si>
     <t>2295</t>
   </si>
   <si>
     <t>PEPL</t>
   </si>
   <si>
     <t>Projeto de Emenda à Projeto de Lei</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/2295/flash_4202.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/2295/flash_4202.pdf</t>
   </si>
   <si>
     <t>Flash 4202._x000D_
 PROJETO DE EMENDA S/Nº/1996. Propostas de emendas ao orçamento para o exercício financeiro de 1997. (Rascunhos)._x000D_
 Ivan José Lopes (Presidente).</t>
   </si>
   <si>
     <t>2294</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/2294/flash_4201.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/2294/flash_4201.pdf</t>
   </si>
   <si>
     <t>Flash 4201._x000D_
 PROJETO DE EMENDA S/Nº/1996. Propostas de emendas ao orçamento do município de Montes Claros, para o exercício financeiro de 1997._x000D_
 Ivan José Lopes (Presidente).</t>
   </si>
   <si>
     <t>2293</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/2293/flash_4200.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/2293/flash_4200.pdf</t>
   </si>
   <si>
     <t>Flash 4200._x000D_
 PROJETO DE EMENDA S/Nº/1996. (NÃO VOTADO). Emenda ao Projeto de Lei que dispõe sobre as normas de uso e ocupação do solo do município de Montes Claros._x000D_
 Ivan José Lopes (Presidente).</t>
   </si>
   <si>
     <t>2287</t>
   </si>
   <si>
     <t>ELOM</t>
   </si>
   <si>
     <t>Emenda à Lei Orgânica</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/2287/flash_4196.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/2287/flash_4196.pdf</t>
   </si>
   <si>
     <t>Flash 4196._x000D_
 EMENDA Nº 17, de 12/06/1996. Acrescenta dispositivos à Lei Orgânica Municipal. (Acrescenta inciso XXXIX ao artigo 13)._x000D_
 Benedito Paula Said (Presidente).</t>
   </si>
   <si>
     <t>2288</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/2288/flash_4197.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/2288/flash_4197.pdf</t>
   </si>
   <si>
     <t>Flash 4197._x000D_
 EMENDA Nº 18, de 31/12/1996. Altera dispositivos da Lei Orgânica Municipal. (Artigo 27)._x000D_
 Benedito Paula Said (Presidente).</t>
   </si>
   <si>
     <t>2222</t>
   </si>
   <si>
     <t>RES</t>
   </si>
   <si>
     <t>Resolução</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/2222/flash_4232.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/2222/flash_4232.pdf</t>
   </si>
   <si>
     <t>Flash 4232._x000D_
 RESOLUÇÃO Nº 017/96, de 10/12/1996. Institui a "Medalha do Mérito do Serviço Público Municipal"._x000D_
 Ivan José Lopes (Presidente).</t>
   </si>
   <si>
     <t>2261</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/2261/flash_4253.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/2261/flash_4253.pdf</t>
   </si>
   <si>
     <t>Flash 4253._x000D_
 RESOLUÇÃO Nº 009/96, de 26/06/1996/1996. Concede o Título de Cidadão Benemérito de Montes Claros a Eduardo Azeredo (Governador do Estado)._x000D_
 Ivan José Lopes (Presidente).</t>
   </si>
   <si>
     <t>2263</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/2263/flash_4254.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/2263/flash_4254.pdf</t>
   </si>
   <si>
     <t>Flash 4254._x000D_
 RESOLUÇÃO Nº 015/96, de 06/11/1996. Concede o Título de Cidadão Benemérito de Montes Claros a Carlos Tarcísio Nogueira._x000D_
 Ivan José Lopes (Presidente).</t>
   </si>
   <si>
     <t>2314</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/2314/flash_4284.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/2314/flash_4284.pdf</t>
   </si>
   <si>
     <t>Flash 4284._x000D_
 RESOLUÇÃO Nº 005/96, de 16/04/1996. Concede o Título de Cidadão Honorário de Montes Claros a Severino Ballesteros Rodrigues._x000D_
 Ivan José Lopes (Presidente).</t>
   </si>
   <si>
     <t>2316</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/2316/flash_4285.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/2316/flash_4285.pdf</t>
   </si>
   <si>
     <t>Flash 4285._x000D_
 RESOLUÇÃO Nº 011/96, de 04/07/1996. Concede o Título de Cidadão Honorário de Montes Claros ao Pastor Oliveiros Ciribelli._x000D_
 Ivan José Lopes (Presidente).</t>
   </si>
   <si>
     <t>2321</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/2321/flash_4216.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/2321/flash_4216.pdf</t>
   </si>
   <si>
     <t>Flash 4216._x000D_
 RESOLUÇÃO Nº 004/96, de 02/04/1996. Referenda o convênio firmado entre o Município, a Fundação Hospitalar de Montes Claros e a Santa Casa de Caridade._x000D_
 Ivan José Lopes (Presidente).</t>
   </si>
   <si>
     <t>2324</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/2324/flash_4286.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/2324/flash_4286.pdf</t>
   </si>
   <si>
     <t>Flash 4286_x000D_
 RESOLUÇÃO Nº 010/96, de 04/07/1996. Concede o Título de Cidadão Honorário de Montes Claros ao Dr. Waldeir Correa._x000D_
 Ivan José Lopes (Presidente).</t>
   </si>
   <si>
     <t>2327</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/2327/flash_4287.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/2327/flash_4287.pdf</t>
   </si>
   <si>
     <t>Flash 4287._x000D_
 RESOLUÇÃO Nº 012/96, de 13/08/1996. Concede o Título de Cidadão Honorário de Montes Claros a Dário Cândido._x000D_
 Ivan José Lopes (Presidente).</t>
   </si>
   <si>
     <t>2329</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/2329/flash_4288.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/2329/flash_4288.pdf</t>
   </si>
   <si>
     <t>Flash 4288._x000D_
 RESOLUÇÃO Nº 013/96, de 13/08/1996. Concede o Título de Cidadão Honorário de Montes Claros ao Dr. Dércio Macedo Gontijo._x000D_
 Ivan José Lopes (Presidente).</t>
   </si>
   <si>
     <t>2331</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/2331/flash_4289.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/2331/flash_4289.pdf</t>
   </si>
   <si>
     <t>Flash 4289._x000D_
 RESOLUÇÃO Nº 014/96, de 13/08/1996. Concede o Título de Cidadão Honorário de Montes Claros a Humberto Luiz Sapori._x000D_
 Ivan José Lopes  (Presidente).</t>
   </si>
   <si>
     <t>2333</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/2333/flash_4290.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/2333/flash_4290.pdf</t>
   </si>
   <si>
     <t>Flash 4290._x000D_
 Resolução 018/96, de 23/12/1996. Concede o Título de Cidadão Honorário de Montes Claros ao Dr. Helvécio Pires Rocha Sousa._x000D_
 Ivan José Lopes (Presidente).</t>
   </si>
   <si>
     <t>2339</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/2339/flash_4229.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/2339/flash_4229.pdf</t>
   </si>
   <si>
     <t>Flash 4229._x000D_
 RESOLUÇÃO Nº 001/96, de 23/02/1996. (ALTERADA). Dispõe sobre a contratação de Plano de Saúde para o pessoal da Câmara Municipal de Montes Claros, mediante licitação. (Alterada pelas Resoluções nº 13, de 13/03/2001, nº 09, de 12/04/2022 e nº 34, de 24/10/2023)._x000D_
 Ivan José Lopes (Presidente).</t>
   </si>
   <si>
     <t>2340</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/2340/flash_4230.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/2340/flash_4230.pdf</t>
   </si>
   <si>
     <t>Flash 4230._x000D_
 RESOLUÇÃO Nº 007/96, de 24/05/1996. Dispõe sobre a realização de Audiência Pública para Prestação de Contas do Município de Montes Claros, sob a coordenação da Comissão de Tomada de Contas da Câmara Municipal._x000D_
 Ivan José Lopes (Presidente).</t>
   </si>
   <si>
     <t>2357</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/2357/flash_4295.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/2357/flash_4295.pdf</t>
   </si>
   <si>
     <t>Flash 4295._x000D_
 RESOLUÇÃO Nº 006/96, de 24/05/1996. Altera dispositivos da Resolução nº 026/95 de 28/11/1995, que prorroga o prazo de validade do concurso promovido pela Câmara de Montes Claros._x000D_
 Ivan José Lopes (Presidente).</t>
   </si>
   <si>
     <t>2404</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/2404/flash_4315.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/2404/flash_4315.pdf</t>
   </si>
   <si>
     <t>Flash 4315._x000D_
 RESOLUÇÃO Nº 002/96, de 27/02/1996. Reajusta vencimentos dos servidores da Câmara Municipal e dispõe sobre servidores efetivos que vierem a ocupar cargos em comissão._x000D_
 Ivan José Lopes (Presidente).</t>
   </si>
   <si>
     <t>2406</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/2406/flash_4316.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/2406/flash_4316.pdf</t>
   </si>
   <si>
     <t>Flash 4316._x000D_
 RESOLUÇÃO Nº 016/96, de 29/11/1996. Reajusta vencimentos dos servidores da Câmara Municipal de Montes Claros._x000D_
 Ivan José Lopes (Presidente).</t>
   </si>
   <si>
     <t>2407</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/2407/flash_4317.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/2407/flash_4317.pdf</t>
   </si>
   <si>
     <t>Flash 4317._x000D_
 RESOLUÇÃO Nº 21/96, de 31/12/1996. Dispõe sobre a criação do cargo de Oficial de Gabinete; altera níveis de vencimentos dos Assistentes Parlamentares e Auxiliares de Gabinetes I, e contém outras providências._x000D_
 Ivan José Lopes (Presidente).</t>
   </si>
   <si>
     <t>2419</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/2419/flash_4329.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/2419/flash_4329.pdf</t>
   </si>
   <si>
     <t>Flash 4329._x000D_
 RESOLUÇÃO Nº 003/96, de 27/02/1996. Atualiza a remuneração dos vereadores da Câmara Municipal de Montes Claros._x000D_
 Ivan José Lopes (Presidente).</t>
   </si>
   <si>
     <t>2420</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/2420/flash_4330.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/2420/flash_4330.pdf</t>
   </si>
   <si>
     <t>Flash 4330._x000D_
 RESOLUÇÃO Nº 20/96, de 27/12/1996. Dispõe sobre a remuneração dos vereadores da Câmara Municipal de Montes Claros, a partir de 01/01/1997._x000D_
 Ivan José Lopes (Presidente).</t>
   </si>
   <si>
     <t>2231</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/2231/flash_4238.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/2231/flash_4238.pdf</t>
   </si>
   <si>
     <t>Flash 4238._x000D_
 RESOLUÇÃO Nº 008/96, de 26/06/1996. Concede a Medalha de Honra Montes Claros ao bispo diocesano "Dom Geraldo Majela de Castro"._x000D_
 Ivan José Lopes (Presidente).</t>
   </si>
   <si>
     <t>2370</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/2370/flash_4299.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/2370/flash_4299.pdf</t>
   </si>
   <si>
     <t>Flash 4299._x000D_
 RESOLUÇÃO Nº 019, de 27/12/1996. Orça a receita e fixa a despesa da Câmara Municipal de Montes Claros, para exercício de 1997, nos termos da Lei Municipal de Diretrizes Orçamentárias._x000D_
 Ivan José Lopes (Presidente).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
@@ -3257,68 +3243,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/2291/flash_4199.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/1800/flash_3759.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/1801/flash_3760.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/1802/flash_3761.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/1803/flash_3762.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/1804/flash_3763.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/1805/flash_3764.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/1806/flash_3765.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/1807/flash_3766.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/1808/flash_3767.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/1824/flash_3781.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/1874/flash_4058.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/1904/flash_3843.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/1905/flash_3844.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/1906/flash_3845.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/1907/flash_3846.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/1908/flash_3847.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/1909/flash_3848.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/1910/flash_3849.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/1911/flash_3850.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/1912/flash_3851.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/1913/flash_3852.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/1914/flash_3853.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/1915/flash_3854.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/1916/flash_3855.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/1917/flash_3856.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/1918/flash_3857.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/1919/flash_3858.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/1920/flash_3859.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/1921/flash_3860.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/1923/flash_3862.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/1924/flash_3863.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/1927/flash_3866.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/1929/flash_3867.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/1930/flash_3868.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/1931/flash_3869.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/1933/flash_3871.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/1934/flash_3872.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/1935/flash_3873.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/1936/flash_3874.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/1937/flash_3875.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/1938/flash_3876.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/1939/flash_3877.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/1940/flash_3878.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/1941/flash_3879.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/1943/flash_4059.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/1944/flash_4060.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/1946/flash_4061.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/1951/flash_4062.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/1952/flash_4063.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/1953/flash_4064.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/1955/flash_4065.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/1956/flash_4066.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/1957/flash_4067.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/1958/flash_4068.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/1959/flash_4069.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/1960/flash_4070.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/1961/flash_4071.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/1964/flash_4072.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/1966/flash_4073.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/1968/flash_4074.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/1970/flash_4075.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/1973/flash_4076.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/1975/flash_4077.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/1978/flash_4078.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/1980/flash_4079.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/1982/flash_3899.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/1983/flash_4080.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/1984/flash_3900.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/2000/flash_4081.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/2001/flash_4082.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/2002/flash_4083.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/2003/flash_4084.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/2004/flash_4085.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/2005/flash_4086.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/2006/flash_4087.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/2007/flash_4088.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/2008/flash_4089.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/2009/flash_4090.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/2010/flash_4091.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/2011/flash_4092.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/2012/flash_4093.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/2013/flash_4094.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/2014/flash_4095.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/2015/flash_4096.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/2016/flash_3900a.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/2017/flash_3901.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/2018/flash_4097.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/2020/flash_4098.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/2022/flash_4099.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/2024/flash_4100.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/2025/flash_3905.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/2026/flash_3906.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/2027/flash_4101.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/2028/flash_3907.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/2029/flash_4102.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/2031/flash_4103.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/2034/flash_4104.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/2036/flash_4105.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/2038/flash_4106.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/2041/flash_4107.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/2042/flash_3915.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/2043/flash_4108.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/2044/flash_3916.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/2046/flash_4109.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/2045/flash_3917.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/2047/flash_3918.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/2049/flash_4110.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/2051/flash_4111.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/2054/flash_4112.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/2057/flash_4113.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/2059/flash_4114.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/2062/flash_4115.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/2063/flash_3928.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/2064/flash_4116.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/2065/flash_3929.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/2066/flash_3930.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/2068/flash_3931.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/2070/flash_3932.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/2072/flash_3933.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/2078/flash_3938.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/2079/flash_3939.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/2080/flash_3940.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/2084/flash_4124.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/2087/flash_4125.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/2089/flash_4126.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/2090/flash_3944.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/2092/flash_3945.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/2095/flash_3948.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/2096/flash_4128.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/2116/flash_4129.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/2118/flash_4130.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/2122/flash_4131.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/2125/flash_4132.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/2130/flash_4133.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/2132/flash_3979.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/2133/flash_3980.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/2134/flash_4134.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/2135/flash_4135.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/2136/flash_4136.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/2140/flash_4137.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/2141/flash_4138.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/2152/flash_3990.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/2154/flash_3992.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/2163/flash_3999.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/2164/flash_4000.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/2166/flash_4001.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/2167/flash_4002.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/2185/flash_4014.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/2186/flash_4015.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/2234/flash_4175.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/2236/flash_4176.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/2238/flash_4177.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/2240/flash_4178.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/2242/flash_4179.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/2248/flash_4180.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/2250/flash_4181.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/2251/flash_4182.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/2252/flash_4183.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/2253/flash_4184.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/2255/flash_4185.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/2256/flash_4186.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/2258/flash_4187.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/2260/flash_4188.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/9064/flash_3865.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/9719/flash_3864.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/9720/flash_3991.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/2469/flash_4378.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/2479/flash_4388.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/11793/flash_4388a.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/2405/flash_4428.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/2318/flash_4213.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/2319/flash_4214.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/2320/flash_4215.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/8394/flash_3742.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/2360/flash_4402.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/2362/flash_4403.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/2295/flash_4202.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/2294/flash_4201.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/2293/flash_4200.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/2287/flash_4196.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/2288/flash_4197.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/2222/flash_4232.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/2261/flash_4253.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/2263/flash_4254.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/2314/flash_4284.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/2316/flash_4285.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/2321/flash_4216.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/2324/flash_4286.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/2327/flash_4287.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/2329/flash_4288.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/2331/flash_4289.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/2333/flash_4290.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/2339/flash_4229.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/2340/flash_4230.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/2357/flash_4295.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/2404/flash_4315.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/2406/flash_4316.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/2407/flash_4317.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/2419/flash_4329.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/2420/flash_4330.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/2231/flash_4238.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/2370/flash_4299.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/2291/flash_4199.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/1800/flash_3759.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/1801/flash_3760.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/1802/flash_3761.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/1803/flash_3762.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/1804/flash_3763.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/1805/flash_3764.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/1806/flash_3765.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/1807/flash_3766.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/1808/flash_3767.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/1824/flash_3781.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/1874/flash_4058.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/1904/flash_3843.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/1905/flash_3844.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/1906/flash_3845.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/1907/flash_3846.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/1908/flash_3847.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/1909/flash_3848.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/1910/flash_3849.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/1911/flash_3850.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/1912/flash_3851.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/1913/flash_3852.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/1914/flash_3853.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/1915/flash_3854.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/1916/flash_3855.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/1917/flash_3856.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/1918/flash_3857.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/1919/flash_3858.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/1920/flash_3859.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/1921/flash_3860.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/1923/flash_3862.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/1924/flash_3863.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/1927/flash_3866.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/1929/flash_3867.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/1930/flash_3868.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/1931/flash_3869.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/1933/flash_3871.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/1934/flash_3872.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/1935/flash_3873.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/1936/flash_3874.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/1937/flash_3875.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/1938/flash_3876.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/1939/flash_3877.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/1940/flash_3878.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/1941/flash_3879.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/1943/flash_4059.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/1944/flash_4060.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/1946/flash_4061.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/1951/flash_4062.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/1952/flash_4063.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/1953/flash_4064.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/1955/flash_4065.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/1956/flash_4066.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/1957/flash_4067.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/1958/flash_4068.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/1959/flash_4069.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/1960/flash_4070.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/1961/flash_4071.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/1964/flash_4072.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/1966/flash_4073.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/1968/flash_4074.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/1970/flash_4075.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/1973/flash_4076.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/1975/flash_4077.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/1978/flash_4078.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/1980/flash_4079.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/1982/flash_3899.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/1983/flash_4080.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/1984/flash_3900.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/2000/flash_4081.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/2001/flash_4082.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/2002/flash_4083.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/2003/flash_4084.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/2004/flash_4085.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/2005/flash_4086.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/2006/flash_4087.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/2007/flash_4088.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/2008/flash_4089.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/2009/flash_4090.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/2010/flash_4091.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/2011/flash_4092.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/2012/flash_4093.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/2013/flash_4094.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/2014/flash_4095.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/2015/flash_4096.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/2016/flash_3900a.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/2017/flash_3901.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/2018/flash_4097.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/2020/flash_4098.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/2022/flash_4099.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/2024/flash_4100.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/2025/flash_3905.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/2026/flash_3906.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/2027/flash_4101.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/2028/flash_3907.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/2029/flash_4102.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/2031/flash_4103.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/2034/flash_4104.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/2036/flash_4105.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/2038/flash_4106.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/2041/flash_4107.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/2042/flash_3915.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/2043/flash_4108.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/2044/flash_3916.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/2046/flash_4109.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/2045/flash_3917.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/2047/flash_3918.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/2049/flash_4110.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/2051/flash_4111.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/2054/flash_4112.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/2057/flash_4113.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/2059/flash_4114.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/2062/flash_4115.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/2063/flash_3928.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/2064/flash_4116.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/2065/flash_3929.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/2066/flash_3930.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/2068/flash_3931.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/2070/flash_3932.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/2072/flash_3933.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/2078/flash_3938.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/2079/flash_3939.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/2080/flash_3940.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/2084/flash_4124.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/2087/flash_4125.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/2089/flash_4126.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/2090/flash_3944.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/2092/flash_3945.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/2095/flash_3948.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/2096/flash_4128.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/2116/flash_4129.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/2118/flash_4130.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/2122/flash_4131.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/2125/flash_4132.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/2130/flash_4133.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/2132/flash_3979.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/2133/flash_3980.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/2134/flash_4134.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/2135/flash_4135.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/2136/flash_4136.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/2140/flash_4137.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/2141/flash_4138.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/2152/flash_3990.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/2163/flash_3999.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/2164/flash_4000.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/2166/flash_4001.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/2167/flash_4002.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/2185/flash_4014.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/2186/flash_4015.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/2234/flash_4175.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/2236/flash_4176.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/2238/flash_4177.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/2240/flash_4178.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/2242/flash_4179.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/2248/flash_4180.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/2250/flash_4181.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/2251/flash_4182.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/2252/flash_4183.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/2253/flash_4184.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/2255/flash_4185.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/2256/flash_4186.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/2258/flash_4187.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/2260/flash_4188.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/9064/flash_3865.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/9719/flash_3864.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/9720/flash_3991.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/2469/flash_4378.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/2479/flash_4388.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/11793/flash_4388a.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/2405/flash_4428.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/2318/flash_4213.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/2319/flash_4214.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/2320/flash_4215.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/8394/flash_3742.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/2360/flash_4402.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/2362/flash_4403.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/2295/flash_4202.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/2294/flash_4201.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/2293/flash_4200.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/2287/flash_4196.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/2288/flash_4197.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/2222/flash_4232.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/2261/flash_4253.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/2263/flash_4254.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/2314/flash_4284.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/2316/flash_4285.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/2321/flash_4216.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/2324/flash_4286.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/2327/flash_4287.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/2329/flash_4288.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/2331/flash_4289.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/2333/flash_4290.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/2339/flash_4229.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/2340/flash_4230.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/2357/flash_4295.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/2404/flash_4315.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/2406/flash_4316.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/2407/flash_4317.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/2419/flash_4329.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/2420/flash_4330.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/2231/flash_4238.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1996/2370/flash_4299.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H204"/>
+  <dimension ref="A1:H203"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="6" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="39.85546875" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="238.42578125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="92.140625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="91.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
@@ -7039,51 +7025,51 @@
       </c>
       <c r="G144" s="1" t="s">
         <v>605</v>
       </c>
       <c r="H144" t="s">
         <v>606</v>
       </c>
     </row>
     <row r="145" spans="1:8">
       <c r="A145" t="s">
         <v>607</v>
       </c>
       <c r="B145" t="s">
         <v>9</v>
       </c>
       <c r="C145" t="s">
         <v>608</v>
       </c>
       <c r="D145" t="s">
         <v>17</v>
       </c>
       <c r="E145" t="s">
         <v>18</v>
       </c>
       <c r="F145" t="s">
-        <v>189</v>
+        <v>19</v>
       </c>
       <c r="G145" s="1" t="s">
         <v>609</v>
       </c>
       <c r="H145" t="s">
         <v>610</v>
       </c>
     </row>
     <row r="146" spans="1:8">
       <c r="A146" t="s">
         <v>611</v>
       </c>
       <c r="B146" t="s">
         <v>9</v>
       </c>
       <c r="C146" t="s">
         <v>612</v>
       </c>
       <c r="D146" t="s">
         <v>17</v>
       </c>
       <c r="E146" t="s">
         <v>18</v>
       </c>
       <c r="F146" t="s">
@@ -7221,77 +7207,77 @@
       </c>
       <c r="G151" s="1" t="s">
         <v>633</v>
       </c>
       <c r="H151" t="s">
         <v>634</v>
       </c>
     </row>
     <row r="152" spans="1:8">
       <c r="A152" t="s">
         <v>635</v>
       </c>
       <c r="B152" t="s">
         <v>9</v>
       </c>
       <c r="C152" t="s">
         <v>636</v>
       </c>
       <c r="D152" t="s">
         <v>17</v>
       </c>
       <c r="E152" t="s">
         <v>18</v>
       </c>
       <c r="F152" t="s">
-        <v>19</v>
+        <v>74</v>
       </c>
       <c r="G152" s="1" t="s">
         <v>637</v>
       </c>
       <c r="H152" t="s">
         <v>638</v>
       </c>
     </row>
     <row r="153" spans="1:8">
       <c r="A153" t="s">
         <v>639</v>
       </c>
       <c r="B153" t="s">
         <v>9</v>
       </c>
       <c r="C153" t="s">
         <v>640</v>
       </c>
       <c r="D153" t="s">
         <v>17</v>
       </c>
       <c r="E153" t="s">
         <v>18</v>
       </c>
       <c r="F153" t="s">
-        <v>74</v>
+        <v>19</v>
       </c>
       <c r="G153" s="1" t="s">
         <v>641</v>
       </c>
       <c r="H153" t="s">
         <v>642</v>
       </c>
     </row>
     <row r="154" spans="1:8">
       <c r="A154" t="s">
         <v>643</v>
       </c>
       <c r="B154" t="s">
         <v>9</v>
       </c>
       <c r="C154" t="s">
         <v>644</v>
       </c>
       <c r="D154" t="s">
         <v>17</v>
       </c>
       <c r="E154" t="s">
         <v>18</v>
       </c>
       <c r="F154" t="s">
@@ -7325,129 +7311,129 @@
       </c>
       <c r="G155" s="1" t="s">
         <v>649</v>
       </c>
       <c r="H155" t="s">
         <v>650</v>
       </c>
     </row>
     <row r="156" spans="1:8">
       <c r="A156" t="s">
         <v>651</v>
       </c>
       <c r="B156" t="s">
         <v>9</v>
       </c>
       <c r="C156" t="s">
         <v>652</v>
       </c>
       <c r="D156" t="s">
         <v>17</v>
       </c>
       <c r="E156" t="s">
         <v>18</v>
       </c>
       <c r="F156" t="s">
-        <v>19</v>
+        <v>164</v>
       </c>
       <c r="G156" s="1" t="s">
         <v>653</v>
       </c>
       <c r="H156" t="s">
         <v>654</v>
       </c>
     </row>
     <row r="157" spans="1:8">
       <c r="A157" t="s">
         <v>655</v>
       </c>
       <c r="B157" t="s">
         <v>9</v>
       </c>
       <c r="C157" t="s">
         <v>656</v>
       </c>
       <c r="D157" t="s">
         <v>17</v>
       </c>
       <c r="E157" t="s">
         <v>18</v>
       </c>
       <c r="F157" t="s">
-        <v>164</v>
+        <v>19</v>
       </c>
       <c r="G157" s="1" t="s">
         <v>657</v>
       </c>
       <c r="H157" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="158" spans="1:8">
       <c r="A158" t="s">
         <v>659</v>
       </c>
       <c r="B158" t="s">
         <v>9</v>
       </c>
       <c r="C158" t="s">
         <v>660</v>
       </c>
       <c r="D158" t="s">
         <v>17</v>
       </c>
       <c r="E158" t="s">
         <v>18</v>
       </c>
       <c r="F158" t="s">
-        <v>19</v>
+        <v>128</v>
       </c>
       <c r="G158" s="1" t="s">
         <v>661</v>
       </c>
       <c r="H158" t="s">
         <v>662</v>
       </c>
     </row>
     <row r="159" spans="1:8">
       <c r="A159" t="s">
         <v>663</v>
       </c>
       <c r="B159" t="s">
         <v>9</v>
       </c>
       <c r="C159" t="s">
         <v>664</v>
       </c>
       <c r="D159" t="s">
         <v>17</v>
       </c>
       <c r="E159" t="s">
         <v>18</v>
       </c>
       <c r="F159" t="s">
-        <v>128</v>
+        <v>19</v>
       </c>
       <c r="G159" s="1" t="s">
         <v>665</v>
       </c>
       <c r="H159" t="s">
         <v>666</v>
       </c>
     </row>
     <row r="160" spans="1:8">
       <c r="A160" t="s">
         <v>667</v>
       </c>
       <c r="B160" t="s">
         <v>9</v>
       </c>
       <c r="C160" t="s">
         <v>668</v>
       </c>
       <c r="D160" t="s">
         <v>17</v>
       </c>
       <c r="E160" t="s">
         <v>18</v>
       </c>
       <c r="F160" t="s">
@@ -7455,77 +7441,77 @@
       </c>
       <c r="G160" s="1" t="s">
         <v>669</v>
       </c>
       <c r="H160" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="161" spans="1:8">
       <c r="A161" t="s">
         <v>671</v>
       </c>
       <c r="B161" t="s">
         <v>9</v>
       </c>
       <c r="C161" t="s">
         <v>672</v>
       </c>
       <c r="D161" t="s">
         <v>17</v>
       </c>
       <c r="E161" t="s">
         <v>18</v>
       </c>
       <c r="F161" t="s">
-        <v>19</v>
+        <v>138</v>
       </c>
       <c r="G161" s="1" t="s">
         <v>673</v>
       </c>
       <c r="H161" t="s">
         <v>674</v>
       </c>
     </row>
     <row r="162" spans="1:8">
       <c r="A162" t="s">
         <v>675</v>
       </c>
       <c r="B162" t="s">
         <v>9</v>
       </c>
       <c r="C162" t="s">
         <v>676</v>
       </c>
       <c r="D162" t="s">
         <v>17</v>
       </c>
       <c r="E162" t="s">
         <v>18</v>
       </c>
       <c r="F162" t="s">
-        <v>138</v>
+        <v>19</v>
       </c>
       <c r="G162" s="1" t="s">
         <v>677</v>
       </c>
       <c r="H162" t="s">
         <v>678</v>
       </c>
     </row>
     <row r="163" spans="1:8">
       <c r="A163" t="s">
         <v>679</v>
       </c>
       <c r="B163" t="s">
         <v>9</v>
       </c>
       <c r="C163" t="s">
         <v>680</v>
       </c>
       <c r="D163" t="s">
         <v>17</v>
       </c>
       <c r="E163" t="s">
         <v>18</v>
       </c>
       <c r="F163" t="s">
@@ -7559,51 +7545,51 @@
       </c>
       <c r="G164" s="1" t="s">
         <v>685</v>
       </c>
       <c r="H164" t="s">
         <v>686</v>
       </c>
     </row>
     <row r="165" spans="1:8">
       <c r="A165" t="s">
         <v>687</v>
       </c>
       <c r="B165" t="s">
         <v>9</v>
       </c>
       <c r="C165" t="s">
         <v>688</v>
       </c>
       <c r="D165" t="s">
         <v>17</v>
       </c>
       <c r="E165" t="s">
         <v>18</v>
       </c>
       <c r="F165" t="s">
-        <v>19</v>
+        <v>151</v>
       </c>
       <c r="G165" s="1" t="s">
         <v>689</v>
       </c>
       <c r="H165" t="s">
         <v>690</v>
       </c>
     </row>
     <row r="166" spans="1:8">
       <c r="A166" t="s">
         <v>691</v>
       </c>
       <c r="B166" t="s">
         <v>9</v>
       </c>
       <c r="C166" t="s">
         <v>692</v>
       </c>
       <c r="D166" t="s">
         <v>17</v>
       </c>
       <c r="E166" t="s">
         <v>18</v>
       </c>
       <c r="F166" t="s">
@@ -7628,1002 +7614,976 @@
       </c>
       <c r="D167" t="s">
         <v>17</v>
       </c>
       <c r="E167" t="s">
         <v>18</v>
       </c>
       <c r="F167" t="s">
         <v>151</v>
       </c>
       <c r="G167" s="1" t="s">
         <v>697</v>
       </c>
       <c r="H167" t="s">
         <v>698</v>
       </c>
     </row>
     <row r="168" spans="1:8">
       <c r="A168" t="s">
         <v>699</v>
       </c>
       <c r="B168" t="s">
         <v>9</v>
       </c>
       <c r="C168" t="s">
+        <v>23</v>
+      </c>
+      <c r="D168" t="s">
         <v>700</v>
       </c>
-      <c r="D168" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E168" t="s">
-        <v>18</v>
+        <v>701</v>
       </c>
       <c r="F168" t="s">
-        <v>151</v>
+        <v>702</v>
       </c>
       <c r="G168" s="1" t="s">
-        <v>701</v>
+        <v>703</v>
       </c>
       <c r="H168" t="s">
-        <v>702</v>
+        <v>704</v>
       </c>
     </row>
     <row r="169" spans="1:8">
       <c r="A169" t="s">
-        <v>703</v>
+        <v>705</v>
       </c>
       <c r="B169" t="s">
         <v>9</v>
       </c>
       <c r="C169" t="s">
-        <v>23</v>
+        <v>27</v>
       </c>
       <c r="D169" t="s">
-        <v>704</v>
+        <v>700</v>
       </c>
       <c r="E169" t="s">
-        <v>705</v>
+        <v>701</v>
       </c>
       <c r="F169" t="s">
+        <v>91</v>
+      </c>
+      <c r="G169" s="1" t="s">
         <v>706</v>
       </c>
-      <c r="G169" s="1" t="s">
+      <c r="H169" t="s">
         <v>707</v>
-      </c>
-[...1 lines deleted...]
-        <v>708</v>
       </c>
     </row>
     <row r="170" spans="1:8">
       <c r="A170" t="s">
+        <v>708</v>
+      </c>
+      <c r="B170" t="s">
+        <v>9</v>
+      </c>
+      <c r="C170" t="s">
+        <v>31</v>
+      </c>
+      <c r="D170" t="s">
+        <v>700</v>
+      </c>
+      <c r="E170" t="s">
+        <v>701</v>
+      </c>
+      <c r="F170" t="s">
         <v>709</v>
-      </c>
-[...13 lines deleted...]
-        <v>91</v>
       </c>
       <c r="G170" s="1" t="s">
         <v>710</v>
       </c>
       <c r="H170" t="s">
         <v>711</v>
       </c>
     </row>
     <row r="171" spans="1:8">
       <c r="A171" t="s">
         <v>712</v>
       </c>
       <c r="B171" t="s">
         <v>9</v>
       </c>
       <c r="C171" t="s">
-        <v>31</v>
+        <v>10</v>
       </c>
       <c r="D171" t="s">
-        <v>704</v>
+        <v>713</v>
       </c>
       <c r="E171" t="s">
-        <v>705</v>
+        <v>714</v>
       </c>
       <c r="F171" t="s">
-        <v>713</v>
+        <v>133</v>
       </c>
       <c r="G171" s="1" t="s">
-        <v>714</v>
+        <v>715</v>
       </c>
       <c r="H171" t="s">
-        <v>715</v>
+        <v>716</v>
       </c>
     </row>
     <row r="172" spans="1:8">
       <c r="A172" t="s">
-        <v>716</v>
+        <v>717</v>
       </c>
       <c r="B172" t="s">
         <v>9</v>
       </c>
       <c r="C172" t="s">
         <v>10</v>
       </c>
       <c r="D172" t="s">
-        <v>717</v>
+        <v>718</v>
       </c>
       <c r="E172" t="s">
-        <v>718</v>
+        <v>719</v>
       </c>
       <c r="F172" t="s">
-        <v>133</v>
+        <v>19</v>
       </c>
       <c r="G172" s="1" t="s">
-        <v>719</v>
+        <v>720</v>
       </c>
       <c r="H172" t="s">
-        <v>720</v>
+        <v>721</v>
       </c>
     </row>
     <row r="173" spans="1:8">
       <c r="A173" t="s">
-        <v>721</v>
+        <v>722</v>
       </c>
       <c r="B173" t="s">
         <v>9</v>
       </c>
       <c r="C173" t="s">
-        <v>10</v>
+        <v>23</v>
       </c>
       <c r="D173" t="s">
-        <v>722</v>
+        <v>718</v>
       </c>
       <c r="E173" t="s">
-        <v>723</v>
+        <v>719</v>
       </c>
       <c r="F173" t="s">
         <v>19</v>
       </c>
       <c r="G173" s="1" t="s">
+        <v>723</v>
+      </c>
+      <c r="H173" t="s">
         <v>724</v>
-      </c>
-[...1 lines deleted...]
-        <v>725</v>
       </c>
     </row>
     <row r="174" spans="1:8">
       <c r="A174" t="s">
-        <v>726</v>
+        <v>725</v>
       </c>
       <c r="B174" t="s">
         <v>9</v>
       </c>
       <c r="C174" t="s">
-        <v>23</v>
+        <v>27</v>
       </c>
       <c r="D174" t="s">
-        <v>722</v>
+        <v>718</v>
       </c>
       <c r="E174" t="s">
-        <v>723</v>
+        <v>719</v>
       </c>
       <c r="F174" t="s">
         <v>19</v>
       </c>
       <c r="G174" s="1" t="s">
+        <v>726</v>
+      </c>
+      <c r="H174" t="s">
         <v>727</v>
-      </c>
-[...1 lines deleted...]
-        <v>728</v>
       </c>
     </row>
     <row r="175" spans="1:8">
       <c r="A175" t="s">
+        <v>728</v>
+      </c>
+      <c r="B175" t="s">
+        <v>9</v>
+      </c>
+      <c r="C175" t="s">
+        <v>10</v>
+      </c>
+      <c r="D175" t="s">
         <v>729</v>
       </c>
-      <c r="B175" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E175" t="s">
-        <v>723</v>
+        <v>730</v>
       </c>
       <c r="F175" t="s">
-        <v>19</v>
+        <v>731</v>
       </c>
       <c r="G175" s="1" t="s">
-        <v>730</v>
+        <v>732</v>
       </c>
       <c r="H175" t="s">
-        <v>731</v>
+        <v>733</v>
       </c>
     </row>
     <row r="176" spans="1:8">
       <c r="A176" t="s">
-        <v>732</v>
+        <v>734</v>
       </c>
       <c r="B176" t="s">
         <v>9</v>
       </c>
       <c r="C176" t="s">
         <v>10</v>
       </c>
       <c r="D176" t="s">
-        <v>733</v>
+        <v>735</v>
       </c>
       <c r="E176" t="s">
-        <v>734</v>
+        <v>736</v>
       </c>
       <c r="F176" t="s">
-        <v>735</v>
+        <v>737</v>
       </c>
       <c r="G176" s="1" t="s">
-        <v>736</v>
+        <v>738</v>
       </c>
       <c r="H176" t="s">
-        <v>737</v>
+        <v>739</v>
       </c>
     </row>
     <row r="177" spans="1:8">
       <c r="A177" t="s">
-        <v>738</v>
+        <v>740</v>
       </c>
       <c r="B177" t="s">
         <v>9</v>
       </c>
       <c r="C177" t="s">
-        <v>10</v>
+        <v>23</v>
       </c>
       <c r="D177" t="s">
-        <v>739</v>
+        <v>735</v>
       </c>
       <c r="E177" t="s">
-        <v>740</v>
+        <v>736</v>
       </c>
       <c r="F177" t="s">
+        <v>737</v>
+      </c>
+      <c r="G177" s="1" t="s">
         <v>741</v>
       </c>
-      <c r="G177" s="1" t="s">
+      <c r="H177" t="s">
         <v>742</v>
-      </c>
-[...1 lines deleted...]
-        <v>743</v>
       </c>
     </row>
     <row r="178" spans="1:8">
       <c r="A178" t="s">
+        <v>743</v>
+      </c>
+      <c r="B178" t="s">
+        <v>9</v>
+      </c>
+      <c r="C178" t="s">
+        <v>10</v>
+      </c>
+      <c r="D178" t="s">
         <v>744</v>
       </c>
-      <c r="B178" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E178" t="s">
-        <v>740</v>
+        <v>745</v>
       </c>
       <c r="F178" t="s">
-        <v>741</v>
+        <v>138</v>
       </c>
       <c r="G178" s="1" t="s">
-        <v>745</v>
+        <v>746</v>
       </c>
       <c r="H178" t="s">
-        <v>746</v>
+        <v>747</v>
       </c>
     </row>
     <row r="179" spans="1:8">
       <c r="A179" t="s">
-        <v>747</v>
+        <v>748</v>
       </c>
       <c r="B179" t="s">
         <v>9</v>
       </c>
       <c r="C179" t="s">
-        <v>10</v>
+        <v>23</v>
       </c>
       <c r="D179" t="s">
-        <v>748</v>
+        <v>744</v>
       </c>
       <c r="E179" t="s">
+        <v>745</v>
+      </c>
+      <c r="F179" t="s">
+        <v>189</v>
+      </c>
+      <c r="G179" s="1" t="s">
         <v>749</v>
       </c>
-      <c r="F179" t="s">
-[...2 lines deleted...]
-      <c r="G179" s="1" t="s">
+      <c r="H179" t="s">
         <v>750</v>
-      </c>
-[...1 lines deleted...]
-        <v>751</v>
       </c>
     </row>
     <row r="180" spans="1:8">
       <c r="A180" t="s">
+        <v>751</v>
+      </c>
+      <c r="B180" t="s">
+        <v>9</v>
+      </c>
+      <c r="C180" t="s">
+        <v>27</v>
+      </c>
+      <c r="D180" t="s">
+        <v>744</v>
+      </c>
+      <c r="E180" t="s">
+        <v>745</v>
+      </c>
+      <c r="F180" t="s">
+        <v>19</v>
+      </c>
+      <c r="G180" s="1" t="s">
         <v>752</v>
       </c>
-      <c r="B180" t="s">
-[...14 lines deleted...]
-      <c r="G180" s="1" t="s">
+      <c r="H180" t="s">
         <v>753</v>
-      </c>
-[...1 lines deleted...]
-        <v>754</v>
       </c>
     </row>
     <row r="181" spans="1:8">
       <c r="A181" t="s">
+        <v>754</v>
+      </c>
+      <c r="B181" t="s">
+        <v>9</v>
+      </c>
+      <c r="C181" t="s">
+        <v>10</v>
+      </c>
+      <c r="D181" t="s">
         <v>755</v>
       </c>
-      <c r="B181" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E181" t="s">
-        <v>749</v>
+        <v>756</v>
       </c>
       <c r="F181" t="s">
-        <v>19</v>
+        <v>64</v>
       </c>
       <c r="G181" s="1" t="s">
-        <v>756</v>
+        <v>757</v>
       </c>
       <c r="H181" t="s">
-        <v>757</v>
+        <v>758</v>
       </c>
     </row>
     <row r="182" spans="1:8">
       <c r="A182" t="s">
-        <v>758</v>
+        <v>759</v>
       </c>
       <c r="B182" t="s">
         <v>9</v>
       </c>
       <c r="C182" t="s">
-        <v>10</v>
+        <v>23</v>
       </c>
       <c r="D182" t="s">
-        <v>759</v>
+        <v>755</v>
       </c>
       <c r="E182" t="s">
+        <v>756</v>
+      </c>
+      <c r="F182" t="s">
+        <v>189</v>
+      </c>
+      <c r="G182" s="1" t="s">
         <v>760</v>
       </c>
-      <c r="F182" t="s">
-[...2 lines deleted...]
-      <c r="G182" s="1" t="s">
+      <c r="H182" t="s">
         <v>761</v>
-      </c>
-[...1 lines deleted...]
-        <v>762</v>
       </c>
     </row>
     <row r="183" spans="1:8">
       <c r="A183" t="s">
+        <v>762</v>
+      </c>
+      <c r="B183" t="s">
+        <v>9</v>
+      </c>
+      <c r="C183" t="s">
+        <v>10</v>
+      </c>
+      <c r="D183" t="s">
         <v>763</v>
       </c>
-      <c r="B183" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E183" t="s">
-        <v>760</v>
+        <v>764</v>
       </c>
       <c r="F183" t="s">
-        <v>189</v>
+        <v>151</v>
       </c>
       <c r="G183" s="1" t="s">
-        <v>764</v>
+        <v>765</v>
       </c>
       <c r="H183" t="s">
-        <v>765</v>
+        <v>766</v>
       </c>
     </row>
     <row r="184" spans="1:8">
       <c r="A184" t="s">
-        <v>766</v>
+        <v>767</v>
       </c>
       <c r="B184" t="s">
         <v>9</v>
       </c>
       <c r="C184" t="s">
-        <v>10</v>
+        <v>23</v>
       </c>
       <c r="D184" t="s">
-        <v>767</v>
+        <v>763</v>
       </c>
       <c r="E184" t="s">
+        <v>764</v>
+      </c>
+      <c r="F184" t="s">
+        <v>13</v>
+      </c>
+      <c r="G184" s="1" t="s">
         <v>768</v>
       </c>
-      <c r="F184" t="s">
-[...2 lines deleted...]
-      <c r="G184" s="1" t="s">
+      <c r="H184" t="s">
         <v>769</v>
-      </c>
-[...1 lines deleted...]
-        <v>770</v>
       </c>
     </row>
     <row r="185" spans="1:8">
       <c r="A185" t="s">
+        <v>770</v>
+      </c>
+      <c r="B185" t="s">
+        <v>9</v>
+      </c>
+      <c r="C185" t="s">
+        <v>27</v>
+      </c>
+      <c r="D185" t="s">
+        <v>763</v>
+      </c>
+      <c r="E185" t="s">
+        <v>764</v>
+      </c>
+      <c r="F185" t="s">
+        <v>189</v>
+      </c>
+      <c r="G185" s="1" t="s">
         <v>771</v>
       </c>
-      <c r="B185" t="s">
-[...14 lines deleted...]
-      <c r="G185" s="1" t="s">
+      <c r="H185" t="s">
         <v>772</v>
-      </c>
-[...1 lines deleted...]
-        <v>773</v>
       </c>
     </row>
     <row r="186" spans="1:8">
       <c r="A186" t="s">
+        <v>773</v>
+      </c>
+      <c r="B186" t="s">
+        <v>9</v>
+      </c>
+      <c r="C186" t="s">
+        <v>31</v>
+      </c>
+      <c r="D186" t="s">
+        <v>763</v>
+      </c>
+      <c r="E186" t="s">
+        <v>764</v>
+      </c>
+      <c r="F186" t="s">
+        <v>101</v>
+      </c>
+      <c r="G186" s="1" t="s">
         <v>774</v>
       </c>
-      <c r="B186" t="s">
-[...14 lines deleted...]
-      <c r="G186" s="1" t="s">
+      <c r="H186" t="s">
         <v>775</v>
-      </c>
-[...1 lines deleted...]
-        <v>776</v>
       </c>
     </row>
     <row r="187" spans="1:8">
       <c r="A187" t="s">
+        <v>776</v>
+      </c>
+      <c r="B187" t="s">
+        <v>9</v>
+      </c>
+      <c r="C187" t="s">
+        <v>35</v>
+      </c>
+      <c r="D187" t="s">
+        <v>763</v>
+      </c>
+      <c r="E187" t="s">
+        <v>764</v>
+      </c>
+      <c r="F187" t="s">
+        <v>138</v>
+      </c>
+      <c r="G187" s="1" t="s">
         <v>777</v>
       </c>
-      <c r="B187" t="s">
-[...14 lines deleted...]
-      <c r="G187" s="1" t="s">
+      <c r="H187" t="s">
         <v>778</v>
-      </c>
-[...1 lines deleted...]
-        <v>779</v>
       </c>
     </row>
     <row r="188" spans="1:8">
       <c r="A188" t="s">
+        <v>779</v>
+      </c>
+      <c r="B188" t="s">
+        <v>9</v>
+      </c>
+      <c r="C188" t="s">
+        <v>39</v>
+      </c>
+      <c r="D188" t="s">
+        <v>763</v>
+      </c>
+      <c r="E188" t="s">
+        <v>764</v>
+      </c>
+      <c r="F188" t="s">
+        <v>737</v>
+      </c>
+      <c r="G188" s="1" t="s">
         <v>780</v>
       </c>
-      <c r="B188" t="s">
-[...14 lines deleted...]
-      <c r="G188" s="1" t="s">
+      <c r="H188" t="s">
         <v>781</v>
-      </c>
-[...1 lines deleted...]
-        <v>782</v>
       </c>
     </row>
     <row r="189" spans="1:8">
       <c r="A189" t="s">
+        <v>782</v>
+      </c>
+      <c r="B189" t="s">
+        <v>9</v>
+      </c>
+      <c r="C189" t="s">
+        <v>43</v>
+      </c>
+      <c r="D189" t="s">
+        <v>763</v>
+      </c>
+      <c r="E189" t="s">
+        <v>764</v>
+      </c>
+      <c r="F189" t="s">
+        <v>151</v>
+      </c>
+      <c r="G189" s="1" t="s">
         <v>783</v>
       </c>
-      <c r="B189" t="s">
-[...14 lines deleted...]
-      <c r="G189" s="1" t="s">
+      <c r="H189" t="s">
         <v>784</v>
-      </c>
-[...1 lines deleted...]
-        <v>785</v>
       </c>
     </row>
     <row r="190" spans="1:8">
       <c r="A190" t="s">
+        <v>785</v>
+      </c>
+      <c r="B190" t="s">
+        <v>9</v>
+      </c>
+      <c r="C190" t="s">
+        <v>47</v>
+      </c>
+      <c r="D190" t="s">
+        <v>763</v>
+      </c>
+      <c r="E190" t="s">
+        <v>764</v>
+      </c>
+      <c r="F190" t="s">
+        <v>74</v>
+      </c>
+      <c r="G190" s="1" t="s">
         <v>786</v>
       </c>
-      <c r="B190" t="s">
-[...14 lines deleted...]
-      <c r="G190" s="1" t="s">
+      <c r="H190" t="s">
         <v>787</v>
-      </c>
-[...1 lines deleted...]
-        <v>788</v>
       </c>
     </row>
     <row r="191" spans="1:8">
       <c r="A191" t="s">
+        <v>788</v>
+      </c>
+      <c r="B191" t="s">
+        <v>9</v>
+      </c>
+      <c r="C191" t="s">
+        <v>51</v>
+      </c>
+      <c r="D191" t="s">
+        <v>763</v>
+      </c>
+      <c r="E191" t="s">
+        <v>764</v>
+      </c>
+      <c r="F191" t="s">
+        <v>253</v>
+      </c>
+      <c r="G191" s="1" t="s">
         <v>789</v>
       </c>
-      <c r="B191" t="s">
-[...14 lines deleted...]
-      <c r="G191" s="1" t="s">
+      <c r="H191" t="s">
         <v>790</v>
-      </c>
-[...1 lines deleted...]
-        <v>791</v>
       </c>
     </row>
     <row r="192" spans="1:8">
       <c r="A192" t="s">
+        <v>791</v>
+      </c>
+      <c r="B192" t="s">
+        <v>9</v>
+      </c>
+      <c r="C192" t="s">
+        <v>55</v>
+      </c>
+      <c r="D192" t="s">
+        <v>763</v>
+      </c>
+      <c r="E192" t="s">
+        <v>764</v>
+      </c>
+      <c r="F192" t="s">
+        <v>302</v>
+      </c>
+      <c r="G192" s="1" t="s">
         <v>792</v>
       </c>
-      <c r="B192" t="s">
-[...14 lines deleted...]
-      <c r="G192" s="1" t="s">
+      <c r="H192" t="s">
         <v>793</v>
-      </c>
-[...1 lines deleted...]
-        <v>794</v>
       </c>
     </row>
     <row r="193" spans="1:8">
       <c r="A193" t="s">
+        <v>794</v>
+      </c>
+      <c r="B193" t="s">
+        <v>9</v>
+      </c>
+      <c r="C193" t="s">
+        <v>59</v>
+      </c>
+      <c r="D193" t="s">
+        <v>763</v>
+      </c>
+      <c r="E193" t="s">
+        <v>764</v>
+      </c>
+      <c r="F193" t="s">
+        <v>244</v>
+      </c>
+      <c r="G193" s="1" t="s">
         <v>795</v>
       </c>
-      <c r="B193" t="s">
-[...14 lines deleted...]
-      <c r="G193" s="1" t="s">
+      <c r="H193" t="s">
         <v>796</v>
-      </c>
-[...1 lines deleted...]
-        <v>797</v>
       </c>
     </row>
     <row r="194" spans="1:8">
       <c r="A194" t="s">
+        <v>797</v>
+      </c>
+      <c r="B194" t="s">
+        <v>9</v>
+      </c>
+      <c r="C194" t="s">
+        <v>63</v>
+      </c>
+      <c r="D194" t="s">
+        <v>763</v>
+      </c>
+      <c r="E194" t="s">
+        <v>764</v>
+      </c>
+      <c r="F194" t="s">
+        <v>737</v>
+      </c>
+      <c r="G194" s="1" t="s">
         <v>798</v>
       </c>
-      <c r="B194" t="s">
-[...14 lines deleted...]
-      <c r="G194" s="1" t="s">
+      <c r="H194" t="s">
         <v>799</v>
-      </c>
-[...1 lines deleted...]
-        <v>800</v>
       </c>
     </row>
     <row r="195" spans="1:8">
       <c r="A195" t="s">
+        <v>800</v>
+      </c>
+      <c r="B195" t="s">
+        <v>9</v>
+      </c>
+      <c r="C195" t="s">
+        <v>68</v>
+      </c>
+      <c r="D195" t="s">
+        <v>763</v>
+      </c>
+      <c r="E195" t="s">
+        <v>764</v>
+      </c>
+      <c r="F195" t="s">
+        <v>91</v>
+      </c>
+      <c r="G195" s="1" t="s">
         <v>801</v>
       </c>
-      <c r="B195" t="s">
-[...14 lines deleted...]
-      <c r="G195" s="1" t="s">
+      <c r="H195" t="s">
         <v>802</v>
-      </c>
-[...1 lines deleted...]
-        <v>803</v>
       </c>
     </row>
     <row r="196" spans="1:8">
       <c r="A196" t="s">
+        <v>803</v>
+      </c>
+      <c r="B196" t="s">
+        <v>9</v>
+      </c>
+      <c r="C196" t="s">
+        <v>73</v>
+      </c>
+      <c r="D196" t="s">
+        <v>763</v>
+      </c>
+      <c r="E196" t="s">
+        <v>764</v>
+      </c>
+      <c r="F196" t="s">
+        <v>737</v>
+      </c>
+      <c r="G196" s="1" t="s">
         <v>804</v>
       </c>
-      <c r="B196" t="s">
-[...14 lines deleted...]
-      <c r="G196" s="1" t="s">
+      <c r="H196" t="s">
         <v>805</v>
-      </c>
-[...1 lines deleted...]
-        <v>806</v>
       </c>
     </row>
     <row r="197" spans="1:8">
       <c r="A197" t="s">
+        <v>806</v>
+      </c>
+      <c r="B197" t="s">
+        <v>9</v>
+      </c>
+      <c r="C197" t="s">
+        <v>78</v>
+      </c>
+      <c r="D197" t="s">
+        <v>763</v>
+      </c>
+      <c r="E197" t="s">
+        <v>764</v>
+      </c>
+      <c r="F197" t="s">
+        <v>737</v>
+      </c>
+      <c r="G197" s="1" t="s">
         <v>807</v>
       </c>
-      <c r="B197" t="s">
-[...14 lines deleted...]
-      <c r="G197" s="1" t="s">
+      <c r="H197" t="s">
         <v>808</v>
-      </c>
-[...1 lines deleted...]
-        <v>809</v>
       </c>
     </row>
     <row r="198" spans="1:8">
       <c r="A198" t="s">
+        <v>809</v>
+      </c>
+      <c r="B198" t="s">
+        <v>9</v>
+      </c>
+      <c r="C198" t="s">
+        <v>82</v>
+      </c>
+      <c r="D198" t="s">
+        <v>763</v>
+      </c>
+      <c r="E198" t="s">
+        <v>764</v>
+      </c>
+      <c r="F198" t="s">
+        <v>737</v>
+      </c>
+      <c r="G198" s="1" t="s">
         <v>810</v>
       </c>
-      <c r="B198" t="s">
-[...14 lines deleted...]
-      <c r="G198" s="1" t="s">
+      <c r="H198" t="s">
         <v>811</v>
-      </c>
-[...1 lines deleted...]
-        <v>812</v>
       </c>
     </row>
     <row r="199" spans="1:8">
       <c r="A199" t="s">
+        <v>812</v>
+      </c>
+      <c r="B199" t="s">
+        <v>9</v>
+      </c>
+      <c r="C199" t="s">
+        <v>86</v>
+      </c>
+      <c r="D199" t="s">
+        <v>763</v>
+      </c>
+      <c r="E199" t="s">
+        <v>764</v>
+      </c>
+      <c r="F199" t="s">
+        <v>737</v>
+      </c>
+      <c r="G199" s="1" t="s">
         <v>813</v>
       </c>
-      <c r="B199" t="s">
-[...14 lines deleted...]
-      <c r="G199" s="1" t="s">
+      <c r="H199" t="s">
         <v>814</v>
-      </c>
-[...1 lines deleted...]
-        <v>815</v>
       </c>
     </row>
     <row r="200" spans="1:8">
       <c r="A200" t="s">
+        <v>815</v>
+      </c>
+      <c r="B200" t="s">
+        <v>9</v>
+      </c>
+      <c r="C200" t="s">
+        <v>90</v>
+      </c>
+      <c r="D200" t="s">
+        <v>763</v>
+      </c>
+      <c r="E200" t="s">
+        <v>764</v>
+      </c>
+      <c r="F200" t="s">
+        <v>737</v>
+      </c>
+      <c r="G200" s="1" t="s">
         <v>816</v>
       </c>
-      <c r="B200" t="s">
-[...14 lines deleted...]
-      <c r="G200" s="1" t="s">
+      <c r="H200" t="s">
         <v>817</v>
-      </c>
-[...1 lines deleted...]
-        <v>818</v>
       </c>
     </row>
     <row r="201" spans="1:8">
       <c r="A201" t="s">
+        <v>818</v>
+      </c>
+      <c r="B201" t="s">
+        <v>9</v>
+      </c>
+      <c r="C201" t="s">
+        <v>95</v>
+      </c>
+      <c r="D201" t="s">
+        <v>763</v>
+      </c>
+      <c r="E201" t="s">
+        <v>764</v>
+      </c>
+      <c r="F201" t="s">
+        <v>737</v>
+      </c>
+      <c r="G201" s="1" t="s">
         <v>819</v>
       </c>
-      <c r="B201" t="s">
-[...14 lines deleted...]
-      <c r="G201" s="1" t="s">
+      <c r="H201" t="s">
         <v>820</v>
-      </c>
-[...1 lines deleted...]
-        <v>821</v>
       </c>
     </row>
     <row r="202" spans="1:8">
       <c r="A202" t="s">
+        <v>821</v>
+      </c>
+      <c r="B202" t="s">
+        <v>9</v>
+      </c>
+      <c r="C202" t="s">
+        <v>105</v>
+      </c>
+      <c r="D202" t="s">
+        <v>763</v>
+      </c>
+      <c r="E202" t="s">
+        <v>764</v>
+      </c>
+      <c r="F202" t="s">
+        <v>96</v>
+      </c>
+      <c r="G202" s="1" t="s">
         <v>822</v>
       </c>
-      <c r="B202" t="s">
-[...14 lines deleted...]
-      <c r="G202" s="1" t="s">
+      <c r="H202" t="s">
         <v>823</v>
-      </c>
-[...1 lines deleted...]
-        <v>824</v>
       </c>
     </row>
     <row r="203" spans="1:8">
       <c r="A203" t="s">
+        <v>824</v>
+      </c>
+      <c r="B203" t="s">
+        <v>9</v>
+      </c>
+      <c r="C203" t="s">
+        <v>109</v>
+      </c>
+      <c r="D203" t="s">
+        <v>763</v>
+      </c>
+      <c r="E203" t="s">
+        <v>764</v>
+      </c>
+      <c r="F203" t="s">
+        <v>737</v>
+      </c>
+      <c r="G203" s="1" t="s">
         <v>825</v>
       </c>
-      <c r="B203" t="s">
-[...14 lines deleted...]
-      <c r="G203" s="1" t="s">
+      <c r="H203" t="s">
         <v>826</v>
-      </c>
-[...27 lines deleted...]
-        <v>830</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>
@@ -8786,51 +8746,50 @@
     <hyperlink ref="G179" r:id="rId178"/>
     <hyperlink ref="G180" r:id="rId179"/>
     <hyperlink ref="G181" r:id="rId180"/>
     <hyperlink ref="G182" r:id="rId181"/>
     <hyperlink ref="G183" r:id="rId182"/>
     <hyperlink ref="G184" r:id="rId183"/>
     <hyperlink ref="G185" r:id="rId184"/>
     <hyperlink ref="G186" r:id="rId185"/>
     <hyperlink ref="G187" r:id="rId186"/>
     <hyperlink ref="G188" r:id="rId187"/>
     <hyperlink ref="G189" r:id="rId188"/>
     <hyperlink ref="G190" r:id="rId189"/>
     <hyperlink ref="G191" r:id="rId190"/>
     <hyperlink ref="G192" r:id="rId191"/>
     <hyperlink ref="G193" r:id="rId192"/>
     <hyperlink ref="G194" r:id="rId193"/>
     <hyperlink ref="G195" r:id="rId194"/>
     <hyperlink ref="G196" r:id="rId195"/>
     <hyperlink ref="G197" r:id="rId196"/>
     <hyperlink ref="G198" r:id="rId197"/>
     <hyperlink ref="G199" r:id="rId198"/>
     <hyperlink ref="G200" r:id="rId199"/>
     <hyperlink ref="G201" r:id="rId200"/>
     <hyperlink ref="G202" r:id="rId201"/>
     <hyperlink ref="G203" r:id="rId202"/>
-    <hyperlink ref="G204" r:id="rId203"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>