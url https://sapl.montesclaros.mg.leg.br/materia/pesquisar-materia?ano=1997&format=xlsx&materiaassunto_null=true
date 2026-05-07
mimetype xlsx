--- v0 (2026-02-28)
+++ v1 (2026-05-07)
@@ -10,2904 +10,2918 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1664" uniqueCount="815">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1672" uniqueCount="819">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>2990</t>
   </si>
   <si>
     <t>1997</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PELOM</t>
   </si>
   <si>
     <t>Projeto de Emenda à Lei Orgânica Municipal</t>
   </si>
   <si>
     <t>José Hélio Guimarães de Carvalho</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/2990/flash_5007.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/2990/flash_5007.pdf</t>
   </si>
   <si>
     <t>Flash 5007._x000D_
 PROJETO DE EMENDA. (RETIRADO). Altera e acrescenta dispositivos ao artigo 71 da Lei Orgânica Municipal._x000D_
 Ivan José Lopes (Presidente).</t>
   </si>
   <si>
     <t>2991</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>Antônio Soares Silva</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/2991/flash_5008.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/2991/flash_5008.pdf</t>
   </si>
   <si>
     <t>Flash 5008._x000D_
 PROJETO DE EMENDA. (REJEITADO). Altera dispositivo do artigo 21 da Lei Orgânica Municipal._x000D_
 Ivan José Lopes (Presidente).</t>
   </si>
   <si>
     <t>2528</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>Projeto de Lei</t>
   </si>
   <si>
     <t>Executivo Municipal - EXEC</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/2528/flash_4433.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/2528/flash_4433.pdf</t>
   </si>
   <si>
     <t>Flash 4433._x000D_
 PROJETO DE LEI Nº 85/97. Autoriza o Poder Executivo a celebrar convênios com as Associações Comunitárias Rurais do município de Montes Claros, para a realização de serviços de abastecimento de água potável. (Referente à Lei nº 2.535, de 10/11/1997)._x000D_
 Ivan José Lopes (Presidente).</t>
   </si>
   <si>
     <t>2530</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/2530/flash_4435.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/2530/flash_4435.pdf</t>
   </si>
   <si>
     <t>Flash 4435._x000D_
 PROJETO DE LEI N° 115/97. (REVOGADA). Institui o Código Tributário do Município de Montes Claros e revoga as Leis nº 1.442, de 19/12/1983 e nº 1.889, de 28/12/1990, bem como todas as suas alterações. (Referente à Lei nº 2.566, de 30/12/1997, que foi posteriormente revogada pela Lei Complementar nº 04, de 07/12/2005 e também pela Lei complementar nº 033, de 28/12/2010)._x000D_
 Ivan José Lopes (Presidente).</t>
   </si>
   <si>
     <t>2531</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/2531/flash_4436.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/2531/flash_4436.pdf</t>
   </si>
   <si>
     <t>Flash 4436._x000D_
 PROJETO DE LEI 50/1997. Autoriza o Poder Executivo a abrir crédito especial, para atender convênio com o Serviço Social da Indústria - SESI, o Serviço Nacional de Aprendizagem Industrial - SENAI e a Fundação Educacional de Montes Claros - FEMC. (Referente à Lei nº 2.502, de 16/07/1997)._x000D_
 Ivan José Lopes (Presidente).</t>
   </si>
   <si>
     <t>2532</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/2532/flash_4437.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/2532/flash_4437.pdf</t>
   </si>
   <si>
     <t>Flash 4437._x000D_
 PROJETO DE LEI Nº 65/97. Autoriza o Poder Executivo a contratar operações de crédito com o Banco de Desenvolvimento de Minas Gerais S/A - BDMG, destinadas ao financiamento dos estudos, projetos técnicos, execução de obras e projetos de desenvolvimento institucional, dentro do Programa de Saneamento Ambiental, Organização e Modernização dos Municípios - SOMMA. (Referente à Lei nº 2.517, de 18/09/1997).  _x000D_
 Ivan José Lopes (Presidente).</t>
   </si>
   <si>
     <t>2533</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/2533/flash_4438.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/2533/flash_4438.pdf</t>
   </si>
   <si>
     <t>Flash 4438._x000D_
 PROJETO DE LEI Nº 111/97. Autoriza o Poder Executivo a abrir crédito especial no orçamento e repassar recursos financeiros ao Consórcio Intermunicipal de Saúde do Alto do Rio Verde Grande. (Referente à Lei nº 2.558, de 29/12/1997)._x000D_
 Ivan José Lopes (Presidente).</t>
   </si>
   <si>
     <t>2548</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>José Geraldo Cardoso</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/2548/flash_4453.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/2548/flash_4453.pdf</t>
   </si>
   <si>
     <t>Flash 4453._x000D_
 PROJETO DE LEI Nº 02/97. Denomina vias públicas localizadas no bairro Alto da boa Vista: "Rua José Milton Silva", "Rua Miguel Ferreira da Cruz", "Rua Antônio Fiuza dos Santos", "Rua Severiano Gomes dos Santos" e "Rua Galdino da Silva Gusmão". (Referente à Lei nº 2.459, de 26/02/1997).      _x000D_
 Ivan José Lopes (Presidente).</t>
   </si>
   <si>
     <t>2549</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>Ademar de Barros Bicalho</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/2549/flash_4454.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/2549/flash_4454.pdf</t>
   </si>
   <si>
     <t>Flash 4454._x000D_
 PROJETO DE LEI Nº 01/97. Denomina vias públicas localizadas no bairro Vargem Grande II: "Rua Firmino Gonçalves", "Rua Justino Fonseca", "Rua Gentil Rabelo", "Rua Cosme Antunes", "Rua Valdomiro Rodrigues de Oliveira", "Rua Pedro da Costa Ribeiro", "Rua Joaquina Gomes" e "Rua Terezinha de Souza Freitas. (Referente à Lei nº 2.460, de 26/02/1997).     _x000D_
 Ivan José Lopes (Presidente).</t>
   </si>
   <si>
     <t>2550</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>José Gonzaga Pereira</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/2550/flash_4455.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/2550/flash_4455.pdf</t>
   </si>
   <si>
     <t>Flash 4455._x000D_
 PROJETO DE LEI Nº 15/97. Denomina a "Rua Antônio Ferreira da Silva (Antônio Mió)", localizada no bairro Maria Cândida. (Referente à Lei nº 2.469, de 09/04/1997).     _x000D_
 Ivan José Lopes (Presidente).</t>
   </si>
   <si>
     <t>2551</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>José Vicente Medeiros</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/2551/flash_4456.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/2551/flash_4456.pdf</t>
   </si>
   <si>
     <t>Flash 4456._x000D_
 PROJETO DE LEI Nº 42/97. Modifica a denominação do "Bairro Monte Carmelo" para "Bairro Carmelo". (Referente à Lei nº 2.497, de 07/07/1997). _x000D_
 Ivan José Lopes (Presidente).</t>
   </si>
   <si>
     <t>2552</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>Ubaldo Ferreira Gonçalves</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/2552/flash_4457.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/2552/flash_4457.pdf</t>
   </si>
   <si>
     <t>Flash 4457._x000D_
 PROJETO DE LEI Nº 28/97. Denomina a "Rua Augusta Maria de Jesus" e "Rua Valdir Gomes Costa", localizadas no bairro Jardim Eldorado. (Referente à Lei nº 2.482, de 21/05/1997).  _x000D_
 Ivan José Lopes (Presidente).</t>
   </si>
   <si>
     <t>2553</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/2553/flash_4458.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/2553/flash_4458.pdf</t>
   </si>
   <si>
     <t>Flash 4458._x000D_
 PROJETO DE LEI Nº 37/97. Denomina as ruas "Anjo Arroyo", "Pedro de Araújo Pomar", "Olga Benário Prestes" e "Maurício Grabóis", localizadas no Conjunto Habitacional Joaquim Costa. (Referente à Lei nº 2.599, de 15/06/1998)._x000D_
  Ivan José Lopes (Presidente).</t>
   </si>
   <si>
     <t>2554</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>Tancredo José dos Santos Macedo</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/2554/flash_4459.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/2554/flash_4459.pdf</t>
   </si>
   <si>
     <t>Flash 4459._x000D_
 PROJETO DE LEI Nº 27/97. Denomina a "Rua Huraia de Arruda Alcântara", localizada no bairro Jardim Panorama. (Referente à Lei nº 2.481, de 21/05/1997).    _x000D_
 Ivan José Lopes (Presidente).</t>
   </si>
   <si>
     <t>2555</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>Raimundo Pereira da Silva</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/2555/flash_4460.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/2555/flash_4460.pdf</t>
   </si>
   <si>
     <t>Flash 4460._x000D_
 PROJETO DE LEI Nº 35/97. Denomina a "Praça Luiz Bahia", localizada no bairro Cintra (ao final da rua Antônio Costa). (Referente à Lei nº 2.490, de 11/06/1997).       _x000D_
 Ivan José Lopes (Presidente).</t>
   </si>
   <si>
     <t>2556</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
     <t>Tarcísio Iran Rêgo</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/2556/flash_4461.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/2556/flash_4461.pdf</t>
   </si>
   <si>
     <t>Flash 4461._x000D_
 PROJETO DE LEI Nº 41/97. Denomina a "Rua Joaquim Pereira" e "Rua Geraldo Rufino", localizadas no bairro Sion. (Referente à Lei nº 2.493, de 20/06/1997).  _x000D_
 Ivan José Lopes (Presidente).</t>
   </si>
   <si>
     <t>2557</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
     <t>José Geraldo de Oliveira</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/2557/flash_4462.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/2557/flash_4462.pdf</t>
   </si>
   <si>
     <t>Flash 4462._x000D_
 PROJETO DE LEI Nº 29/97. Denomina a "Rua Belmiro Moura de Freitas", localizada no bairro Barcelona Park. (Referente à Lei nº 2.483, de 21/05/1997).   _x000D_
 Ivan José Lopes (Presidente).</t>
   </si>
   <si>
     <t>2558</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
     <t>Sebastião Ildeu Maia</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/2558/flash_4463.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/2558/flash_4463.pdf</t>
   </si>
   <si>
     <t>Flash 4463._x000D_
 PROJETO DE LEI Nº 40/97. Denomina a "Rua Marcela Alves", "Rua Dita Simões" e "Rua José Soares", localizadas no bairro Edgar Pereira. (Referente à Lei nº 2.494, de 20/06/1997)._x000D_
 Ivan José Lopes (Presidente).</t>
   </si>
   <si>
     <t>2559</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/2559/flash_4464.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/2559/flash_4464.pdf</t>
   </si>
   <si>
     <t>Flash 4464._x000D_
 PROJETO DE LEI Nº 83/97. Denomina a "Rua Dona Maria Veloso Lopes", localizada no bairro Jaraguá II. (Referente à Lei nº 2.536, de 10/11/1997)._x000D_
 Ivan José Lopes (Presidente).</t>
   </si>
   <si>
     <t>2560</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/2560/flash_4465.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/2560/flash_4465.pdf</t>
   </si>
   <si>
     <t>Flash 4465._x000D_
 PROJETO DE LEI Nº 84/97. Denomina a "Rua João Pinheiro dos Santos", localizada no bairro Jaraguá II. (Referente à Lei nº 2.537, de 10/11/1997)._x000D_
 Ivan José Lopes (Presidente).</t>
   </si>
   <si>
     <t>2561</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/2561/flash_4466.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/2561/flash_4466.pdf</t>
   </si>
   <si>
     <t>Flash 4466._x000D_
 PROJETO DE LEI Nº 86/97. Denomina a "Rua Lúcio Afonso Pereira", localizada no bairro Jaraguá II. (Referente à Lei nº 2.538, de 10/11/1997)._x000D_
 Ivan José Lopes (Presidente).</t>
   </si>
   <si>
     <t>2562</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
     <t>Paulo Gustavo Dias Lopes</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/2562/flash_4467.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/2562/flash_4467.pdf</t>
   </si>
   <si>
     <t>Flash 4467._x000D_
 PROJETO DE LEI Nº 87/97. Denomina a "Rua Cadete Cláudio Fernandes", localizada no bairro Vera Cruz. (Referente à Lei nº 2.539, de 10/11/1997)._x000D_
 Ivan José Lopes (Presidente).</t>
   </si>
   <si>
     <t>2565</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/2565/flash_4470.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/2565/flash_4470.pdf</t>
   </si>
   <si>
     <t>Flash 4470._x000D_
 PROJETO DE LEI Nº 19/98. Denomina a "Rua Moisés Leite", localizada no bairro Santo Expedito. (Referente à Lei nº 2.587, de 29/05/1998).    _x000D_
 Geraldo Corrêa Machado Filho (Presidente).</t>
   </si>
   <si>
     <t>2569</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/2569/flash_4474.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/2569/flash_4474.pdf</t>
   </si>
   <si>
     <t>Flash 4474._x000D_
 PROJETO DE LEI Nº 29/98. Denomina a "Rua Afonso Rodrigues Avelar", localizada no bairro Jaraguá II. (Referente à Lei nº 2.586, de 29/05/1998)._x000D_
 Geraldo Corrêa Machado Filho (Presidente).</t>
   </si>
   <si>
     <t>2692</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/2692/flash_4587.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/2692/flash_4587.pdf</t>
   </si>
   <si>
     <t>Flash 4587._x000D_
 PROJETO DE LEI Nº 24/97. Dispõe sobre a Política de Assistência Social no Município de Montes Claros, e dá outras providências. (Referente à Lei nº 2.479, de 07/05/1997).    _x000D_
 Ivan José Lopes (Presidente).</t>
   </si>
   <si>
     <t>2693</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/2693/flash_4588.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/2693/flash_4588.pdf</t>
   </si>
   <si>
     <t>Flash 4588._x000D_
 PROJETO DE LEI Nº 80/97. Autoriza o Poder Executivo a fazer concessão dos serviços de abastecimento de água e de esgotos sanitários da zona rural à Companhia de Abastecimento de Minas Gerais - COPASA. (Referente à Lei nº 2.534, de 29/10/1997)._x000D_
 Ivan José Lopes (Presidente).</t>
   </si>
   <si>
     <t>2694</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/2694/flash_4589.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/2694/flash_4589.pdf</t>
   </si>
   <si>
     <t>Flash 4589._x000D_
 PROJETO DE LEI Nº 77/97. Autoriza o Poder Executivo a receber equipamentos (veículos), por doação, provenientes de uma entidade filantrópica internacional, denominada "The Incorporated Mission of Sain Francis". (Referente à Lei nº 2.526, de 22/10/1997).   _x000D_
 Ivan José Lopes (Presidente).</t>
   </si>
   <si>
     <t>2695</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/2695/flash_4590.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/2695/flash_4590.pdf</t>
   </si>
   <si>
     <t>Flash 4590._x000D_
 PROJETO DE LEI Nº 105/97. (VETADA PARCIALMENTE/REVOGADA). Estabelece normas disciplinadoras do serviço de Moto-Táxi no município de Montes Claros. (Referente à Lei nº 2.568, de 05/03/1998, que foi vetada parcialmente pelo Poder Executivo - ver flash 5016 e posteriormente revogada pela Lei nº 2.779, de 16/11/1999).    _x000D_
 Ivan José Lopes (Presidente).</t>
   </si>
   <si>
     <t>2696</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/2696/flash_4591.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/2696/flash_4591.pdf</t>
   </si>
   <si>
     <t>Flash 4591._x000D_
 PROJETO DE LEI Nº 84/98. Cria, regulamenta e disciplina o Conselho Municipal de Limpeza Pública._x000D_
 Ivan José Lopes (Presidente).</t>
   </si>
   <si>
     <t>2697</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/2697/flash_4592.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/2697/flash_4592.pdf</t>
   </si>
   <si>
     <t>Flash 4592._x000D_
-PROJETO DE LEI Nº 82/98. Dispõe sobre a punição dos estabelecimentos que discriminam a mulher no mercado de trabalho. (Este Projeto de Lei recebeu veto do Poder Executivo - em anexo).  (A Câmara rejeitou o veto - ver observação)._x000D_
+PROJETO DE LEI Nº 82/98. (VETADO). Dispõe sobre a punição dos estabelecimentos que discriminam a mulher no mercado de trabalho. (Este Projeto de Lei recebeu veto do Poder Executivo - em anexo). (A Câmara rejeitou o veto, mas, não promulgou a Lei - ver observação abaixo)._x000D_
 Ivan José Lopes (Presidente).</t>
   </si>
   <si>
     <t>2730</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/2730/flash_4625.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/2730/flash_4625.pdf</t>
   </si>
   <si>
     <t>Flash 4625._x000D_
 PROJETO DE LEI Nº 25/97. Autoriza a municipalização das Escolas Estaduais "Alfredo Soares da Mota", "Canto do Engenho", "Alexandre Martins Durães" e "Antônio Olinto", localizadas respectivamente nos povoados de São João da Vereda, Canto do Engenho, Vila Nova de Minas e Antônio Olinto. (Referente à Lei nº 2.475, de 30/04/1997).      _x000D_
 Ivan José Lopes (Presidente).</t>
   </si>
   <si>
     <t>2731</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/2731/flash_4626.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/2731/flash_4626.pdf</t>
   </si>
   <si>
     <t>Flash 4626._x000D_
 PROJETO DE LEI Nº 36/97. Autoriza o Poder Executivo a criar Caixas Escolares nas escolas da rede municipal de ensino do município de Montes Claros. (Referente à Lei nº 2.489, de 11/06/1997)._x000D_
 Ivan José Lopes (Presidente).</t>
   </si>
   <si>
     <t>2732</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/2732/flash_4627.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/2732/flash_4627.pdf</t>
   </si>
   <si>
     <t>Flash 4627._x000D_
 PROJETO DE LEI Nº 39/97. Denomina as Escolas Municipais "Maria Angélica Lopes da Silva", "Professor Roberto Pereira Fonseca" e "Antônio Lopes da Silva", localizadas respectivamente nas fazendas Santo Inácio, Riacho Fundo e Ribeirão do Ouro. As Escolas Municipais "Dr. Luiz Mengali" (Fazenda Planície) "Boa Ventura" (Fazenda Pindaíba) e "Santa Tereza" (Fazenda Olhos D’água) ficam anexadas respectivamente às Escolas Municipais "Rosalina Peres Rocha", "Luiz da Silva Gusmão" e "Berenice Fonseca Brandão", que permanecem com suas denominações. (Referente à Lei nº 2.495, de 20/06/1997)._x000D_
 Ivan José Lopes (Presidente).</t>
   </si>
   <si>
     <t>2734</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/2734/flash_4629.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/2734/flash_4629.pdf</t>
   </si>
   <si>
     <t>Flash 4629._x000D_
 PROJETO DE LEI Nº 51/98. Autoriza a municipalização das Escolas Estaduais "Presidente Bernardes" e "Deputado Antônio Pimenta", localizadas nos bairros São João e Santa Rita, respectivamente. (Referente à Lei nº 2.615, de 06/08/1998).   _x000D_
 Geraldo Corrêa Machado Filho (Presidente).</t>
   </si>
   <si>
     <t>2740</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/2740/flash_4635.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/2740/flash_4635.pdf</t>
   </si>
   <si>
     <t>Flash 4635._x000D_
 PROJETO DE LEI Nº 48/97. Faz desafetação de imóvel do município e autoriza o Poder Executivo a fazer concessão de direito real de uso em favor do Grupo de Apoio e Prevenção a AIDS de Minas Gerais - GAPA Núcleo Norte. (Área de terreno medindo 450m², situada na rua D, bairro Nossa Senhora Aparecida). (Referente à Lei nº 2.504, de 16/07/1997)._x000D_
 Ivan José Lopes (Presidente).</t>
   </si>
   <si>
     <t>2741</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/2741/flash_4636.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/2741/flash_4636.pdf</t>
   </si>
   <si>
     <t>Flash 4636._x000D_
 PROJETO DE LEI Nº 49/97. Faz desafetação de terreno, transfere-o ao patrimônio disponível do município e autoriza sua doação à Fundação Nacional de Saúde, para construção de uma oficina de saneamento. (Terreno medindo 2.352,00 m² situado na avenida Antônio Lafetá Rabello, bairro Santa Lúcia). (Referente à Lei nº 2.505, de 16/07/1997)._x000D_
 Ivan José Lopes (Presidente).</t>
   </si>
   <si>
     <t>2742</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/2742/flash_4637.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/2742/flash_4637.pdf</t>
   </si>
   <si>
     <t>Flash 4637._x000D_
 PROJETO DE LEI Nº 59/97. Autoriza o Poder Executivo a fazer doação de terreno à Loja Maçônica Arlindo dos Santos, para a construção de sua sede, constituído de uma área de terreno medindo 1.900.00 m², localizada no bairro Ibituruna. (Referente à Lei nº 2.514, de 10/09/1997). _x000D_
 Ivan José Lopes (Presidente).</t>
   </si>
   <si>
     <t>2743</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/2743/flash_4638.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/2743/flash_4638.pdf</t>
   </si>
   <si>
     <t>Flash 4638._x000D_
 PROJETO DE LEI Nº 61/97. Autoriza o Poder Executivo a desafetar área de terreno do município e fazer sua doação à Associação dos Moradores do bairro Alcides Rabelo – AMBAR. (Terreno de 470,00 m²). (Referente à Lei nº 2.515, de 10/09/1997)._x000D_
 Ivan José Lopes (Presidente).</t>
   </si>
   <si>
     <t>2744</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/2744/flash_4639.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/2744/flash_4639.pdf</t>
   </si>
   <si>
     <t>Flash 4639._x000D_
 PROJETO DE LEI Nº 69/97. Faz desafetação de terreno de sua característica, transfere-o ao patrimônio disponível do município e autoriza sua doação à Associação Mantenedora da Guarda Mirim de Montes Claros. (Terreno com área de 2.374,00 m², localizado no bairro Nossa Senhora Aparecida). (Referente à Lei nº 2.521, de 30/09/1997).   _x000D_
 Ivan José Lopes (Presidente).</t>
   </si>
   <si>
     <t>2745</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/2745/flash_4640.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/2745/flash_4640.pdf</t>
   </si>
   <si>
     <t>Flash 4640._x000D_
 PROJETO DE LEI Nº 74/97. Faz desafetação de terreno de sua característica, transfere-o ao patrimônio disponível do município e autoriza sua doação à Associação de Amigos, Trabalhadores e Pequenos Produtores Rurais da Região de Campos Elísios, para construção da Igreja da comunidade. (Terreno com área de 1.146,00 m²). (Referente à Lei nº 2.528, de 22/10/1997)._x000D_
 Ivan José Lopes (Presidente).</t>
   </si>
   <si>
     <t>2746</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/2746/flash_4641.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/2746/flash_4641.pdf</t>
   </si>
   <si>
     <t>Flash 4641._x000D_
 PROJETO DE LEI Nº 76/97. Faz desafetação de terreno de sua característica, transfere-o ao patrimônio disponível do município e autoriza sua doação à União Pró Desenvolvimento do Bairro Vera Cruz - UDEVEC, para construção de sua sede. (Terreno com área de 360,00 m²). (Referente à Lei nº 2.527, de 22/10/1997)._x000D_
 Ivan José Lopes (Presidente).</t>
   </si>
   <si>
     <t>2747</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/2747/flash_4642.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/2747/flash_4642.pdf</t>
   </si>
   <si>
     <t>Flash 4642._x000D_
 PROJETO DE LEI Nº 72/97. Faz desafetação de terreno de sua característica, autoriza sua transferência ao patrimônio disponível do município e faz doação à Casa da Juventude São Luiz Gonzaga. (Terreno de 2.422,20 m², localizado no bairro Monte Carmelo). (Referente à Lei nº 2.522, de 08/10/1997)._x000D_
 Ivan José Lopes (Presidente).</t>
   </si>
   <si>
     <t>2748</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/2748/flash_4643.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/2748/flash_4643.pdf</t>
   </si>
   <si>
     <t>Flash 4643._x000D_
 PROJETO DE LEI Nº 91/97. Autoriza o Poder Executivo a fazer doação de terreno à Loja Maçônica Apóstolos da Galiléia, n° 2.412, constituído de uma área de terreno de 1.105,00 m², localizado no bairro Ibituruna. (Referente à Lei nº 2.543, de 11/11/1997).  _x000D_
 Ivan José Lopes (Presidente).</t>
   </si>
   <si>
     <t>2749</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/2749/flash_4644.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/2749/flash_4644.pdf</t>
   </si>
   <si>
     <t>Flash 4644._x000D_
 PROJETO DE LEI Nº 102/97. Faz desafetação de terreno de sua característica, transfere-o ao patrimônio disponível do município e autoriza sua doação à Mitra Diocesana de Montes Claros, para construção de um templo religioso. (Terreno com área de 454,40 m², localizado no bairro Santa Lúcia). (Referente à Lei nº 2.554, de 17/12/1997)._x000D_
 Ivan José Lopes (Presidente).</t>
   </si>
   <si>
     <t>2750</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/2750/flash_4645.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/2750/flash_4645.pdf</t>
   </si>
   <si>
     <t>Flash 4645._x000D_
 PROJETO DE LEI Nº 106/97. Faz desafetação de terreno e autoriza o município a fazer concessão de direito real de uso à Associação Comunitária de Moradores do Bairro Independência – ASSCOMBI. (Terreno com área de 396,00 m²). (Referente à Lei nº 2.559, de 29/12/1997)._x000D_
 Ivan José Lopes (Presidente).</t>
   </si>
   <si>
     <t>2781</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/2781/flash_4676.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/2781/flash_4676.pdf</t>
   </si>
   <si>
     <t>Flash 4676._x000D_
 PROJETO DE LEI Nº 06/97. Dispõe sobre a concessão de redução e parcelamento dos créditos tributários do município de Montes Claros, anteriores ao exercício fiscal de 1997, e dá outras providências. (Referente à Lei nº 2.455, de 14/02/1997)._x000D_
 Ivan José Lopes (Presidente).</t>
   </si>
   <si>
     <t>2782</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/2782/flash_4677.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/2782/flash_4677.pdf</t>
   </si>
   <si>
     <t>Flash 4677._x000D_
 PROJETO DE LEI Nº 08/97. Autoriza o Poder Executivo a fazer remissão de dívida em favor do Montes Claros Futebol Clube. (Referente à Lei nº 2.462, de 10/03/1997)._x000D_
 Ivan José Lopes (Presidente).</t>
   </si>
   <si>
     <t>2783</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/2783/flash_4678.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/2783/flash_4678.pdf</t>
   </si>
   <si>
     <t>Flash 4678._x000D_
 PROJETO DE LEI Nº 26/97. Concede remissão parcial para o crédito tributário referente ao Imposto Predial e Territorial Urbano - IPTU, do exercício fiscal de 1995. (Referente à Lei nº 2.480, 12/05/1997)._x000D_
 Ivan José Lopes (Presidente).</t>
   </si>
   <si>
     <t>2784</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/2784/flash_4679.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/2784/flash_4679.pdf</t>
   </si>
   <si>
     <t>Flash 4679._x000D_
 PROJETO DE LEI Nº 45/97. Autoriza o Poder Executivo a conceder isenção do Imposto Sobre Serviço de Qualquer Natureza - ISSQN à Sociedade Rural de Montes Claros, durante os festejos da XXIII Exposição Agropecuária de Montes Claros. (Referente à Lei nº 2.499, de 09/07/1997)._x000D_
 Ivan José Lopes (Presidente).</t>
   </si>
   <si>
     <t>2791</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/2791/flash_4686.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/2791/flash_4686.pdf</t>
   </si>
   <si>
     <t>Flash 4686._x000D_
 PROJETO DE LEI Nº 05/97. Concede incentivo fiscal ao contribuinte do Imposto Predial e Territorial Urbano de Montes Claros - IPTU, referente ao exercício fiscal de 1997. (Referente à Lei nº 2.456, de 14/02/1997)._x000D_
 Ivan José Lopes (Presidente).</t>
   </si>
   <si>
     <t>2796</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
     <t>Antônio Carlos Câmara</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/2796/flash_4690.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/2796/flash_4690.pdf</t>
   </si>
   <si>
     <t>Flash 4690._x000D_
 PROJETO DE LEI Nº 03/97. Institui o "Dia da Cultura Racional" no município de Montes Claros, a ser comemorado anualmente no dia 27 de maio. (Referente à Lei nº 2.461, de 26/02/1997)._x000D_
 Ivan José Lopes (Presidente).</t>
   </si>
   <si>
     <t>2797</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
     <t>Valdivino Antunes de Souza</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/2797/flash_4691.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/2797/flash_4691.pdf</t>
   </si>
   <si>
     <t>Flash 4691._x000D_
 PROJETO DE LEI Nº 07/97. Institui o "Dia Municipal do Pequizeiro", a ser comemorado anualmente no dia 23 de janeiro. (Referente à Lei nº 2.458, de 26/02/1997).  _x000D_
 Ivan José Lopes (Presidente).</t>
   </si>
   <si>
     <t>2813</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/2813/flash_4707.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/2813/flash_4707.pdf</t>
   </si>
   <si>
     <t>Flash 4707._x000D_
 PROJETO DE LEI Nº 21/97. Acrescenta dispositivos à Lei nº 2.299, de 14/12/1995, que estabelece normas para instalação e funcionamento de estabelecimentos que comercializam o Gás Liquefeito de Petróleo - GLP. (Referente à Lei nº 2.478, de 05/05/1997)._x000D_
 Ivan José Lopes (Presidente).</t>
   </si>
   <si>
     <t>2814</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/2814/flash_4708.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/2814/flash_4708.pdf</t>
   </si>
   <si>
     <t>Flash 4708._x000D_
 PROJETO DE LEI Nº 43/97. Altera o artigo 105 da Lei nº 1.091, de 23/07/1976 e acrescenta-lhe parágrafos. (Dispõe sobre as Medidas de Polícia Administrativa - Código de Posturas Municipais, especificamente sobre a apreensão e encaminhamento de cães, que se encontram nas vias públicas do município, ao Centro de Zoonoses). (Referente à Lei nº 2.496, de 07/07/1997)._x000D_
 Ivan José Lopes (Presidente).</t>
   </si>
   <si>
     <t>2815</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/2815/flash_4709.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/2815/flash_4709.pdf</t>
   </si>
   <si>
     <t>Flash 4709._x000D_
 PROJETO DE LEI Nº 60/97. Dá nova redação ao artigo 1º da Lei nº 2.503, de 16/07/1997, que dispõe sobre o parcelamento de dívida do FGTS, junto à Caixa Econômica Federal. (Referente à Lei nº 2.513, de 10/09/1997)._x000D_
 Ivan José Lopes (Presidente).</t>
   </si>
   <si>
     <t>2816</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/2816/flash_4710.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/2816/flash_4710.pdf</t>
   </si>
   <si>
     <t>Flash 4710._x000D_
 PROJETO DE LEI Nº 110/97. Altera dispositivos da Lei nº 2.299, de 14/12/1995, que estabelece normas para instalação de estabelecimentos que armazenam e/ou comercializam o Gás Liquefeito de Petróleo - GLP. (Referente à Lei nº 2.557, de 29/12/1997)._x000D_
 Ivan José Lopes (Presidente).</t>
   </si>
   <si>
     <t>2817</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/2817/flash_4711.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/2817/flash_4711.pdf</t>
   </si>
   <si>
     <t>Flash 4711._x000D_
 PROJETO DE LEI Nº 68/97. Dá, parcialmente, nova redação ao artigo 2º da Lei nº 2.495, de 20/06/1997, que dispõe sobre a denominação de escolas municipais. (Referente à Lei nº 2.520, de 30/09/1997)._x000D_
 Ivan José Lopes (Presidente).</t>
   </si>
   <si>
     <t>2818</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/2818/flash_4712.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/2818/flash_4712.pdf</t>
   </si>
   <si>
     <t>Flash 4712._x000D_
 PROJETO DE LEI Nº 63/97. (VETADO). Modifica dispositivos da Lei nº 2.188, de 30/03/1994, que dispõe sobre a "Meia Entrada" para estudantes. (Recebeu veto do Poder Executivo em 26/09/1997, conforme ofício em anexo)._x000D_
 Ivan José Lopes (Presidente).</t>
   </si>
   <si>
     <t>2819</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/2819/flash_4713.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/2819/flash_4713.pdf</t>
   </si>
   <si>
     <t>Flash 4713._x000D_
 PROJETO DE LEI Nº 114/97. Dá nova redação ao artigo 1º da Lei nº 1.632, de 09/04/1987, que dispõe sobre a mudança de denominação da Escola Municipal Jaime Nogueira para Escola Municipal Manoel Pereira Fernandes, na localidade rural de Grama. (Referente à Lei nº 2.560, de 29/12/1997)._x000D_
 Ivan José Lopes (Presidente).</t>
   </si>
   <si>
     <t>2820</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/2820/flash_4714.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/2820/flash_4714.pdf</t>
   </si>
   <si>
     <t>Flash 4714._x000D_
 PROJETO DE LEI Nº 100/97. Altera o Anexo I, da Lei nº 2.259, de 18/04/1995, modificando a denominação da Associação de Moradores do Bairro Santo Inácio II para "Associação Comunitária de Moradores do Bairro Santo Inácio II". (Referente à Lei nº 2.552, de 03/12/1997).     _x000D_
 Ivan José Lopes (Presidente).</t>
   </si>
   <si>
     <t>2821</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/2821/flash_4715.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/2821/flash_4715.pdf</t>
   </si>
   <si>
     <t>Flash 4715._x000D_
 PROJETO DE LEI Nº 101/97. Altera o Anexo I da Lei nº 2.259, de 18/04/1995, modificando a denominação da Associação dos Pequenos Produtores e Trabalhadores Rurais da Região de Mandacaru e Adjacências para "Associação dos Pequenos Produtores Rurais e Trabalhadores da Região de Mandacaru. (Referente à Lei nº 2.548, de 28/11/1997).   _x000D_
 Ivan José Lopes (Presidente).</t>
   </si>
   <si>
     <t>2847</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/2847/flash_4741.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/2847/flash_4741.pdf</t>
   </si>
   <si>
     <t>Flash 4741._x000D_
 PROJETO DE LEI Nº 10/1997. Estabelece normas para a liberação e/ou renovação de Alvará de Funcionamento e Localização. (Referente à Lei nº 2.464, de 24/03/1997)._x000D_
 Ivan José Lopes (Presidente).</t>
   </si>
   <si>
     <t>2848</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
     <t>Eurípedes Xavier Souto</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/2848/flash_4742.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/2848/flash_4742.pdf</t>
   </si>
   <si>
     <t>Flash 4742._x000D_
 PROJETO DE LEI Nº 93/97. Dispõe sobre a obrigatoriedade de reserva de cadeiras para idosos, grávidas ou deficientes nos transportes coletivos urbanos de Montes Claros, e dá outras providências. (Referente à Lei nº 2.545, de 28/11/1997)._x000D_
 Ivan José Lopes (Presidente).</t>
   </si>
   <si>
     <t>2849</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/2849/flash_4743.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/2849/flash_4743.pdf</t>
   </si>
   <si>
     <t>Flash 4743._x000D_
 PROJETO DE LEI Nº 94/97. Dispõe sobre a obrigatoriedade da prestação de informações aos usuários do sistema de transporte coletivo urbano do município, relativas à gratuidade dos passageiros maiores de 65 anos. (Referente à Lei nº 2.544, de 28/11/1997)._x000D_
 Ivan José Lopes (Presidente).</t>
   </si>
   <si>
     <t>2859</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/2859/flash_4753.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/2859/flash_4753.pdf</t>
   </si>
   <si>
     <t>Flash 4753._x000D_
 PROJETO DE LEI Nº 92/98. Dispõe sobre a obrigatoriedade e prioridade no atendimento às causas sociais. (Reserva de assentos e cadeiras especiais, em estabelecimentos como bares, restaurantes, cinemas, clubes, teatros e salas de aula, para melhor acomodação de pessoas obesas)._x000D_
 Geraldo Corrêa Machado Filho (Presidente).</t>
   </si>
   <si>
     <t>2870</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/2870/flash_4764.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/2870/flash_4764.pdf</t>
   </si>
   <si>
     <t>Flash 4764._x000D_
 PROJETO DE LEI Nº 47/97. Estabelece as diretrizes para a elaboração da Lei Orçamentária do município de Montes Claros, para o exercício financeiro de 1998. (Referente à Lei nº 2.498, de 09/07/1997)._x000D_
 Ivan José Lopes (Presidente).</t>
   </si>
   <si>
     <t>2871</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/2871/flash_4765.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/2871/flash_4765.pdf</t>
   </si>
   <si>
     <t>Flash 4765._x000D_
 PROJETO DE LEI Nº 116/97. Estima a receita e fixa a despesa do município de Montes Claros, para o exercício financeiro de 1998. (Referente à Lei nº 2.567, de 30/12/1997)._x000D_
 Ivan José Lopes (Presidente).</t>
   </si>
   <si>
     <t>2879</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/2879/flash_4773.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/2879/flash_4773.pdf</t>
   </si>
   <si>
     <t>Flash 4773._x000D_
 PROJETO DE LEI Nº 51/97. Autoriza o Poder Executivo a firmar acordo de parcelamento de dívida com o Fundo de Garantia do Tempo de Serviço – FGTS, através da Caixa Econômica Federal. (Referente à Lei nº 2.503, de 16/07/1997)._x000D_
 Ivan José Lopes (Presidente).</t>
   </si>
   <si>
     <t>2880</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/2880/flash_4774.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/2880/flash_4774.pdf</t>
   </si>
   <si>
     <t>Flash 4774._x000D_
 PROJETO DE LEI Nº 79/97. Dispõe sobre o Plano Plurianual do município de Montes Claros, para o período de 1998 a 2001. (Referente à Lei nº 2.533, de 29/10/1997)._x000D_
 Ivan José Lopes (Presidente).</t>
   </si>
   <si>
     <t>2881</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/2881/flash_4775.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/2881/flash_4775.pdf</t>
   </si>
   <si>
     <t>Flash 4775._x000D_
 PROJETO DE LEI Nº 20/97. Autoriza o Poder Executivo a conceder subvenção no valor de R$ 25.000,00 ao Conservatório Estadual de Música Lorenzo Fernandez, para custear despesas na realização do I Festival Internacional de Folclore em Montes Claros. (Referente à Lei nº 2.470, de 14/04/1997)._x000D_
 Ivan José Lopes (Presidente).</t>
   </si>
   <si>
     <t>2882</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/2882/flash_4776.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/2882/flash_4776.pdf</t>
   </si>
   <si>
     <t>Flash 4776._x000D_
 PROJETO DE LEI Nº 58/97. Autoriza o Poder Executivo a repassar recursos financeiros à Associação Comercial e Industrial de Montes Claros - ACI, para realização da Feira Nacional da Indústria, Comércio e Serviços de Montes Claros - FENICS e implantação da Incubadoras de Empresas de Montes Claros - INEMONT. (Referente à Lei nº 2.512, de 03/09/1997)._x000D_
 Ivan José Lopes (Presidente).</t>
   </si>
   <si>
     <t>2893</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/2893/flash_4784.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/2893/flash_4784.pdf</t>
   </si>
   <si>
     <t>Flash 4784._x000D_
 PROJETO DE LEI N° 04/97. Concede o título declaratório de utilidade pública à "Associação Popular de Educação e Produção Artesanal"._x000D_
 Ivan José Lopes (Presidente).</t>
   </si>
   <si>
     <t>2898</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/2898/flash_4785.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/2898/flash_4785.pdf</t>
   </si>
   <si>
     <t>Flash 4785._x000D_
 PROJETO DE LEI Nº 11/97. Concede o título declaratório de utilidade pública à "Associação de Pequenos Produtores do Rio do Cedro". (Referente à Lei nº 2.465, de 24/03/1997)._x000D_
 Ivan José Lopes (Presidente).</t>
   </si>
   <si>
     <t>2899</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/2899/flash_4786.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/2899/flash_4786.pdf</t>
   </si>
   <si>
     <t>Flash 4786._x000D_
 PROJETO DE LEI Nº 12/97. Concede o título declaratório de utilidade pública à "Associação de Pequenos Produtores de Córrego Tapera". (Referente à Lei nº 2.466, de 24/03/1997)._x000D_
 Ivan José Lopes (Presidente).</t>
   </si>
   <si>
     <t>2900</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/2900/flash_4787.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/2900/flash_4787.pdf</t>
   </si>
   <si>
     <t>Flash 4787._x000D_
 PROJETO DE LEI Nº 14/97. Concede o título declaratório de utilidade pública à “Associação dos Amigos do bairro Distrito Industrial/Cidade Nova”. (Referente à Lei nº 2.468, de 24/03/1997)._x000D_
 Ivan José Lopes (Presidente).</t>
   </si>
   <si>
     <t>2901</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
     <t>Ivan José Lopes</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/2901/flash_4788.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/2901/flash_4788.pdf</t>
   </si>
   <si>
     <t>Flash 4788._x000D_
 PROJETO DE LEI Nº 13/97. Concede o título declaratório de utilidade pública à "Associação de Moradores do Bairro Dr. João Alves". (Referente à Lei nº 2.467, de 24/03/1997)._x000D_
 Ivan José Lopes (Presidente).</t>
   </si>
   <si>
     <t>2902</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/2902/flash_4789.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/2902/flash_4789.pdf</t>
   </si>
   <si>
     <t>Flash 4789._x000D_
 PROJETO DE LEI Nº 16/97. Concede o título declaratório de utilidade pública à "Associação Regional de Engenheiros, Arquitetos e Agrônomos de Norte de Minas Gerais – AREA". (Referente à Lei nº 2.471, de 14/04/1997)._x000D_
 Ivan José Lopes (Presidente).</t>
   </si>
   <si>
     <t>2903</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/2903/flash_4790.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/2903/flash_4790.pdf</t>
   </si>
   <si>
     <t>Flash 4790._x000D_
 PROJETO DE LEI Nº 17/97. Concede o título declaratório de utilidade pública à "Associação de Ambulantes e Camelôs de Montes Claros". (Referente à Lei nº 2.472, de 14/04/1997)._x000D_
 Ivan José Lopes (Presidente).</t>
   </si>
   <si>
     <t>2904</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/2904/flash_4791.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/2904/flash_4791.pdf</t>
   </si>
   <si>
     <t>Flash 4791._x000D_
 PROJETO DE LEI Nº 19/97. Concede o título declaratório de utilidade pública ao "Jardim de Infância Mundo das Cores S/C Ltda". (Referente à Lei nº 2.473, de 14/04/1997)._x000D_
 Ivan José Lopes (Presidente).</t>
   </si>
   <si>
     <t>2905</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/2905/flash_4792.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/2905/flash_4792.pdf</t>
   </si>
   <si>
     <t>Flash 4792._x000D_
 PROJETO DE LEI Nº 18/97. Concede o título declaratório de utilidade pública à "Creche Comunitária Amiguinhos da Vila". (Referente à Lei nº 2.474, de 14/04/1997)._x000D_
 Ivan José Lopes (Presidente).</t>
   </si>
   <si>
     <t>2906</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/2906/flash_4793.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/2906/flash_4793.pdf</t>
   </si>
   <si>
     <t>Flash 4793._x000D_
 PROJETO DE LEI Nº 23/97. Concede o título declaratório de utilidade pública à "Associação dos Pequenos Produtores Rurais da Região do Santo  Inácio". (Referente à Lei nº 2.477, de 05/05/1997)._x000D_
 Ivan José Lopes (Presidente).</t>
   </si>
   <si>
     <t>2907</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/2907/flash_4794.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/2907/flash_4794.pdf</t>
   </si>
   <si>
     <t>Flash 4794._x000D_
 PROJETO DE LEI Nº 31/97. Concede o título declaratório de utilidade pública à "Associação de Pais de Alunos e Alunos do Município de Montes Claros". (Referente à Lei nº 2.485, de 21/05/1997)._x000D_
 Ivan José Lopes (Presidente).</t>
   </si>
   <si>
     <t>2908</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/2908/flash_4795.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/2908/flash_4795.pdf</t>
   </si>
   <si>
     <t>Flash 4795._x000D_
 PROJETO DE LEI Nº 30/97. Concede o título declaratório de utilidade pública à "Associação dos Condutores Autônomos de Veículos de Tração Animal". (Referente à lei nº 2.484, de 21/05/1997)._x000D_
 Ivan José Lopes (Presidente).</t>
   </si>
   <si>
     <t>2909</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/2909/flash_4796.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/2909/flash_4796.pdf</t>
   </si>
   <si>
     <t>Flash 4796._x000D_
 PROJETO DE LEI Nº 32/97. Concede o título declaratório de utilidade pública ao "Montes Claros Futebol Clube". (Referente à Lei nº 2.486, de 21/05/1997).   _x000D_
 Ivan José Lopes (Presidente).</t>
   </si>
   <si>
     <t>2910</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
     <t>Ivan José Lopes, José Gonzaga Pereira</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/2910/flash_4797.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/2910/flash_4797.pdf</t>
   </si>
   <si>
     <t>Flash 4797._x000D_
 PROJETO DE LEI Nº 33/97. Concede o título declaratório de utilidade pública à "Associação de Pequenos Produtores Rurais de Buriti do Campo Santo". (Referente à Lei nº 2.487, de 21/05/1997)._x000D_
 Ivan José Lopes (Presidente).</t>
   </si>
   <si>
     <t>2911</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/2911/flash_4798.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/2911/flash_4798.pdf</t>
   </si>
   <si>
     <t>Flash 4798._x000D_
 PROJETO DE LEI Nº 34/97. Concede o título declaratório de utilidade pública à "Augusta e Respeitável Loja Simbólica Obreiros de Adonhiram - nº 2458". (Referente à Lei nº 2.488, de 09/06/1997)._x000D_
 Ivan José Lopes (Presidente).</t>
   </si>
   <si>
     <t>2912</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/2912/flash_4799.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/2912/flash_4799.pdf</t>
   </si>
   <si>
     <t>Flash  4799._x000D_
 PROJETO DE LEI Nº 37/97. Concede o título declaratório de utilidade pública à "Associação de Apoio dos Doentes Mentais e Mendigos de Montes Claros". (Referente à Lei nº 2.492, de 20/06/1997)._x000D_
 Ivan José Lopes (Presidente).</t>
   </si>
   <si>
     <t>2913</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/2913/flash_4800.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/2913/flash_4800.pdf</t>
   </si>
   <si>
     <t>Flash 4800._x000D_
 PROJETO DE LEI Nº 38/97. Concede o título declaratório de utilidade pública ao "Aeroclube de Montes Claros". (Referente à Lei nº 2.491, de 20/06/1997)._x000D_
 Ivan José Lopes (Presidente).</t>
   </si>
   <si>
     <t>2914</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/2914/flash_4782a.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/2914/flash_4782a.pdf</t>
   </si>
   <si>
     <t>Flash 4782A._x000D_
 PROJETO DE LEI Nº 62/97. Autoriza a antecipação do pagamento da gratificação de Natal (13º salário), a todos os servidores do município, ativos, inativos e pensionistas, de acordo com a disponibilidade de recursos financeiros e orçamentários. (Referente à Lei nº 2.516, de 10/09/1997).       _x000D_
 Ivan José Lopes (Presidente).</t>
   </si>
   <si>
     <t>2948</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/2948/flash_4963.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/2948/flash_4963.pdf</t>
   </si>
   <si>
     <t>Flash 4963._x000D_
 PROJETO DE LEI S/Nº/97. (PREJUDICADO). Denomina a "Avenida Huraia de Arruda Alcântara", localizada no bairro Ibituruna._x000D_
 Ivan José Lopes (Presidente).</t>
   </si>
   <si>
     <t>2949</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/2949/flash_4964.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/2949/flash_4964.pdf</t>
   </si>
   <si>
     <t>Flash 4964._x000D_
 PROJETO DE LEI S/Nº/97. (RETIRADO). Estabelece normas para a liberação e/ou renovação de Alvará de Localização e Funcionamento._x000D_
 Ivan José Lopes (Presidente).</t>
   </si>
   <si>
     <t>2950</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/2950/flash_4965.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/2950/flash_4965.pdf</t>
   </si>
   <si>
     <t>Flash 4965._x000D_
 PROJETO DE LEI S/Nº/97. (SOBRESTADO). Oficializa o evento carnavalesco "Carnamontes", no município de Montes Claros._x000D_
 Ivan José Lopes (Presidente).</t>
   </si>
   <si>
     <t>2951</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/2951/flash_4966.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/2951/flash_4966.pdf</t>
   </si>
   <si>
     <t>Flash 4966._x000D_
 PROJETO DE LEI S/Nº/1997. (RETIRADO). Altera dispositivos da Lei nº 2.299, de 14/12/1995, que estabelece normas para instalação e funcionamento de estabelecimentos que comercializam o Gás Liquefeito de Petróleo - GLP._x000D_
 Ivan José Lopes (Presidente).</t>
   </si>
   <si>
     <t>2952</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/2952/flash_4967.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/2952/flash_4967.pdf</t>
   </si>
   <si>
     <t>Flash 4967._x000D_
 PROJETO DE LEI S/Nº/1997. (NÃO VOTADO). Denomina a "Escola Municipal Padre Janjão", localizada no bairro Alto da Boa Vista e a "Escola Municipal Professora Maria Aparecida Bispo de Moura", localizada na avenida Crisantino Borém, bairro Vargem Grande II._x000D_
 Ivan José Lopes (Presidente).</t>
   </si>
   <si>
     <t>2953</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/2953/flash_4968.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/2953/flash_4968.pdf</t>
   </si>
   <si>
     <t>Flash 4968._x000D_
 PROJETO DE LEI S/Nº/1997. (NÃO VOTADO). Denomina de "Centro Esportivo Dr. Corbiniano Rodrigues Aquino", o complexo esportivo conhecido como "Montes Claros Tênis Clube" (Praça de Esportes). _x000D_
 Ivan José Lopes (Presidente).</t>
   </si>
   <si>
     <t>2954</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/2954/flash_4969.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/2954/flash_4969.pdf</t>
   </si>
   <si>
     <t>Flash 4969._x000D_
 PROJETO DE LEI S/Nº/1997. (NÃO VOTADO). Denomina a "Rua Irmãos Cardoso", localizada no bairro Jaraguá II._x000D_
 Ivan José Lopes (Presidente).</t>
   </si>
   <si>
     <t>3016</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/3016/flash_4801.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/3016/flash_4801.pdf</t>
   </si>
   <si>
     <t>Flash 4801._x000D_
 PROJETO DE LEI Nº 44/97. Concede o título declaratório de utilidade pública à "Associação Artística de Bairros Carentes de Montes Claros". (Referente à Lei nº 2.500, de 09/07/1997)._x000D_
 Ivan José Lopes (Presidente).</t>
   </si>
   <si>
     <t>3017</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/3017/flash_4802.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/3017/flash_4802.pdf</t>
   </si>
   <si>
     <t>Flash 4802._x000D_
 PROJETO DE LEI Nº 52/97. Concede o título declaratório de utilidade pública à "Associação de Moradores do Bairro Cidade Industrial". (Referente à Lei nº 2.506, de 13/08/1997)._x000D_
 Ivan José Lopes (Presidente).</t>
   </si>
   <si>
     <t>3018</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/3018/flash_4803.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/3018/flash_4803.pdf</t>
   </si>
   <si>
     <t>Flash 4803._x000D_
 PROJETO DE LEI Nº 53/97. Concede o título declaratório de utilidade pública à "Cooperativa Montesclarense de Prestação de Serviços Escolares". (Referente à Lei nº 2.507, de 13/08/1997)._x000D_
 Ivan José Lopes (Presidente).</t>
   </si>
   <si>
     <t>3019</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/3019/flash_4804.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/3019/flash_4804.pdf</t>
   </si>
   <si>
     <t>Flash 4804._x000D_
 PROJETO DE LEI Nº 46/97. Concede o título declaratório de utilidade pública à "Augusta e Respeitável Loja Simbólica Lealdade e Justiça nº 14". (Referente à Lei nº 2.501, de 09/07/1997)._x000D_
 Ivan José Lopes (Presidente).</t>
   </si>
   <si>
     <t>3020</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/3020/flash_4805.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/3020/flash_4805.pdf</t>
   </si>
   <si>
     <t>Flash 4805._x000D_
 PROJETO DE LEI Nº 55/97. Concede o título declaratório de utilidade pública ao "Vila Nova Associação Clube". (Referente à Lei nº 2.510, de 22/08/1997)._x000D_
 Ivan José Lopes (Presidente).</t>
   </si>
   <si>
     <t>3021</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/3021/flash_4806.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/3021/flash_4806.pdf</t>
   </si>
   <si>
     <t>Flash 4806._x000D_
 PROJETO DE LEI Nº 54/97. Concede o título declaratório de utilidade pública à "Associação Comunitária Urbana de Moradores do Bairro Anália Lopes". (Referente à Lei nº 2.511, de 22/08/1997)._x000D_
 Ivan José Lopes (Presidente).</t>
   </si>
   <si>
     <t>3022</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
     <t>Marcos Nem</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/3022/flash_4807.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/3022/flash_4807.pdf</t>
   </si>
   <si>
     <t>Flash 4807._x000D_
 PROJETO DE LEI Nº 57/97. Concede o título declaratório de utilidade pública à "Associação Unidos para Vencer". (Referente à Lei nº 2.514-A, de 10/09/1997)._x000D_
 Ivan José Lopes (Presidente).</t>
   </si>
   <si>
     <t>3023</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/3023/flash_4808.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/3023/flash_4808.pdf</t>
   </si>
   <si>
     <t>Flash 4808._x000D_
 PROJETO DE LEI Nº 56/97. Concede o título declaratório de utilidade pública à "Nova Associação de Amigos e Moradores do Bairro Morrinhos". (Referente à Lei nº 2.509, de 22/08/1997)._x000D_
 Ivan José Lopes (Presidente).</t>
   </si>
   <si>
     <t>3024</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/3024/flash_4810.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/3024/flash_4810.pdf</t>
   </si>
   <si>
     <t>Flash 4810._x000D_
 PROJETO DE LEI Nº 67/97. Concede o título declaratório de utilidade pública ao "Sindicato dos Trabalhadores em Transportes Rodoviários de Montes Claros". (Referente à Lei nº 2.519, de 30/09/1997)._x000D_
 Ivan José Lopes (Presidente).</t>
   </si>
   <si>
     <t>3025</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/3025/flash_4811.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/3025/flash_4811.pdf</t>
   </si>
   <si>
     <t>Flash 4811._x000D_
 PROJETO DE LEI Nº 64/97. Concede o título declaratório de utilidade pública à "Associação Social e Educacional Solange Rocha Lopes de Melo". (Referente à Lei nº 2.517/A, de 26/09/1997)._x000D_
 Ivan José Lopes (Presidente).</t>
   </si>
   <si>
     <t>3026</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/3026/flash_4812.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/3026/flash_4812.pdf</t>
   </si>
   <si>
     <t>Flash 4812._x000D_
 PROJETO DE LEI Nº 70/97. Concede o título declaratório de utilidade pública à "Associação dos Pequenos Produtores Rurais de Santa Bárbara". (Referente à Lei nº 2.525, de 08/10/1997)._x000D_
 Ivan José Lopes (Presidente).</t>
   </si>
   <si>
     <t>3027</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/3027/flash_4813.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/3027/flash_4813.pdf</t>
   </si>
   <si>
     <t>Flash 4813._x000D_
 PROJETO DE LEI Nº 71/97. Concede o título declaratório de utilidade pública à "Associação Comunitária de Riacho do Meio". (Referente à Lei nº 2.524, de 08/10/1997)._x000D_
 Ivan José Lopes (Presidente).</t>
   </si>
   <si>
     <t>3028</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/3028/flash_4814.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/3028/flash_4814.pdf</t>
   </si>
   <si>
     <t>Flash 4814._x000D_
 PROJETO DE LEI S/Nº/1997. Concede o título declaratório de utilidade pública à "Associação dos Feirantes e Comerciantes do Mercado Municipal de Montes Claros - ASFECOMM". (Referente à Lei nº 2.523, de 08/10/1997)._x000D_
 Ivan José Lopes (Presidente).</t>
   </si>
   <si>
     <t>3029</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/3029/flash_4815.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/3029/flash_4815.pdf</t>
   </si>
   <si>
     <t>Flash 4815._x000D_
 PROJETO DE LEI Nº 75/97. Concede o título declaratório de utilidade pública à "Associação Comunitária de Brejinho". (Referente à Lei nº 2.529, de 22/10/1997)._x000D_
 Ivan José Lopes (Presidente).</t>
   </si>
   <si>
     <t>3030</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/3030/flash_4816.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/3030/flash_4816.pdf</t>
   </si>
   <si>
     <t>Flash 4816._x000D_
 PROJETO DE LEI Nº 81/97. Concede o título declaratório de utilidade pública à "Associação Grupo de Apoio aos Viajantes das Estradas - GAVE". (Referente à Lei nº 2.531, de 29/10/1997)._x000D_
 Ivan José Lopes (Presidente).</t>
   </si>
   <si>
     <t>3031</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/3031/flash_4817.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/3031/flash_4817.pdf</t>
   </si>
   <si>
     <t>Flash 4817._x000D_
 PROJETO DE LEI Nº 92/97. Concede o título declaratório de utilidade pública à "Caixa Escolar Professora Maria de Lourdes Pinheiro". (Referente à Lei nº 2.546, de 28/11/1997)._x000D_
 Ivan José Lopes (Presidente).</t>
   </si>
   <si>
     <t>3032</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/3032/flash_4809.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/3032/flash_4809.pdf</t>
   </si>
   <si>
     <t>Flash 4809._x000D_
 PROJETO DE LEI Nº 66/97. Concede o título declaratório de utilidade pública à "Associação Comunitária de Moradores do Bairro Delfino Magalhães". (Referente à Lei nº 2.518, de 30/09/1997)._x000D_
 Ivan José Lopes (Presidente).</t>
   </si>
   <si>
     <t>3033</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/3033/flash_4818.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/3033/flash_4818.pdf</t>
   </si>
   <si>
     <t>Flash 4818._x000D_
 PROJETO DE LEI Nº 78/97. (ALTERADA). Considera de utilidade pública a “Congregação das Irmãs da Sagrada Família de Montes Claros”.  (Referente à Lei nº 2.530, de 23/10/1997, que foi posteriormente alterada pela Lei nº 4.725, de 01/07/2014 - ver flash 8635)._x000D_
 Ivan José Lopes (Presidente).</t>
   </si>
   <si>
     <t>3034</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
     <t>Aldair Fagundes</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/3034/flash_4819.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/3034/flash_4819.pdf</t>
   </si>
   <si>
     <t>Flash 4819._x000D_
 PROJETO DE LEI Nº 82/97. Concede o título declaratório de utilidade pública à "Associação de Amigos da Pastoral da Criança - AAPAC". (Referente à Lei nº 2.532, de 29/10/1997)._x000D_
 Ivan José Lopes (Presidente).</t>
   </si>
   <si>
     <t>3035</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/3035/flash_4820.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/3035/flash_4820.pdf</t>
   </si>
   <si>
     <t>Flash 4820._x000D_
 PROJETO DE LEI Nº 89/97. Concede o título declaratório de utilidade pública à "Associação dos Pequenos Produtores Rurais de Riacho do Fogo". (Referente à Lei nº 2.541, de 11/11/1997)._x000D_
 Ivan José Lopes (Presidente).</t>
   </si>
   <si>
     <t>3036</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/3036/flash_4821.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/3036/flash_4821.pdf</t>
   </si>
   <si>
     <t>Flash 4821._x000D_
 PROJETO DE LEI Nº 90/97. Concede o título declaratório de utilidade pública à "Associação Comunitária de Trabalhadores e Pequenos Produtores Rurais da Fazenda Santa Rita". (Referente à Lei nº 2.540, de 11/11/1997)._x000D_
 Ivan José Lopes (Presidente).</t>
   </si>
   <si>
     <t>3037</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/3037/flash_4822.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/3037/flash_4822.pdf</t>
   </si>
   <si>
     <t>Flash 4822._x000D_
 PROJETO DE LEI N° 95/97. Concede o título declaratório de utilidade pública à "Associação de Moradores do Conjunto Habitacional Dr. José Carlos de Lima". (Referente à Lei nº 2.547, de 28/11/1997)._x000D_
 Ivan José Lopes (Presidente).</t>
   </si>
   <si>
     <t>3038</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/3038/flash_4823.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/3038/flash_4823.pdf</t>
   </si>
   <si>
     <t>Flash 4823._x000D_
 PROJETO DE LEI Nº 88/97. Concede o título declaratório de utilidade pública à "Associação Comunitária de Micro Produtores Rurais de Tamboril". (Referente à Lei nº 2.542, de 11/11/1997)._x000D_
 Ivan José Lopes (Presidente).</t>
   </si>
   <si>
     <t>3039</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/3039/flash_4824.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/3039/flash_4824.pdf</t>
   </si>
   <si>
     <t>Flash 4824._x000D_
 PROJETO DE LEI Nº 96/97. Concede o título declaratório de utilidade pública à "Associação dos Pequenos Produtores Rurais de Pacuí". (Referente à Lei nº 2.550 de 28/11/1997).  _x000D_
 Ivan José Lopes (Presidente).</t>
   </si>
   <si>
     <t>3040</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/3040/flash_4825.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/3040/flash_4825.pdf</t>
   </si>
   <si>
     <t>Flash 4825._x000D_
 PROJETO DE LEI Nº 97/97. Concede o título declaratório de utilidade pública à "Associação Comunitária de Moradores do Bairro Santa Lúcia I". (Referente à Lei nº 2.553, de 03/12/1997)._x000D_
 Ivan José Lopes (Presidente).</t>
   </si>
   <si>
     <t>3041</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/3041/flash_4826.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/3041/flash_4826.pdf</t>
   </si>
   <si>
     <t>Flash 4826._x000D_
 PROJETO DE LEI Nº 98/97. Concede o título declaratório de utilidade pública à "Associação de Moradores do Conjunto Habitacional Morada do Parque". (Referente à Lei nº 2.549, de 28/11/1997)._x000D_
 Ivan José Lopes (Presidente).</t>
   </si>
   <si>
     <t>3042</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/3042/flash_4827.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/3042/flash_4827.pdf</t>
   </si>
   <si>
     <t>Flash 4827._x000D_
 PROJETO DE LEI Nº 99/97. Concede o título declaratório de utilidade pública ao "Clube de Mães do Bairro Jardim São Geraldo". (Referente à Lei nº 2.551, de 03/12/1997)._x000D_
 Ivan José Lopes (Presidente).</t>
   </si>
   <si>
     <t>3043</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/3043/flash_4828.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/3043/flash_4828.pdf</t>
   </si>
   <si>
     <t>Flash 4828._x000D_
 PROJETO DE LEI Nº 103/97. Concede o título declaratório de utilidade pública à "Associação dos Moradores e Amigos do Bairro Vargem Grande II". (Referente à Lei nº 2.555, de 17/12/1997)._x000D_
 Ivan José Lopes (Presidente).</t>
   </si>
   <si>
     <t>3044</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/3044/flash_4829.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/3044/flash_4829.pdf</t>
   </si>
   <si>
     <t>Flash 4829._x000D_
 PROJETO DE LEI Nº 104/97. Concede o título declaratório de utilidade pública ao "Centro Espírita Mensageiros da Luz". (Referente à Lei nº 2.556, de 17/12/1997)._x000D_
 Ivan José Lopes (Presidente).</t>
   </si>
   <si>
     <t>3045</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/3045/flash_4830.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/3045/flash_4830.pdf</t>
   </si>
   <si>
     <t>Flash 4830._x000D_
 PROJETO DE LEI Nº 112/97. Concede o título declaratório de utilidade pública ao "Projeto Social Vilage do Lago II". (Referente à Lei nº 2.562, de 29/12/1997)._x000D_
 Ivan José Lopes (Presidente).</t>
   </si>
   <si>
     <t>3046</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/3046/flash_4831.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/3046/flash_4831.pdf</t>
   </si>
   <si>
     <t>Flash 4831._x000D_
 PROJETO DE LEI Nº 107/97. Concede o título declaratório de utilidade pública ao "Centro Social Santos Reis". (Referente à Lei nº 2.565, de 29/12/1997)._x000D_
 Ivan José Lopes (Presidente).</t>
   </si>
   <si>
     <t>3047</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/3047/flash_4832.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/3047/flash_4832.pdf</t>
   </si>
   <si>
     <t>Flash 4832._x000D_
 PROJETO DE LEI Nº 108/97. Concede o título declaratório de utilidade pública ao "Projeto Comunitário Raios de Luz". (Referente à Lei nº 2.564, de 29/12/1997)._x000D_
 Ivan José Lopes (Presidente).</t>
   </si>
   <si>
     <t>3048</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/3048/flash_4833.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/3048/flash_4833.pdf</t>
   </si>
   <si>
     <t>Flash 4833._x000D_
 PROJETO DE LEI Nº 109/97. Concede o título declaratório de utilidade pública à "Fundação de Apoio ao Desenvolvimento do Ensino Superior no Norte de Minas - FADENOR". (Referente à Lei nº 2.563, de 29/12/1997)._x000D_
 Ivan José Lopes (Presidente).</t>
   </si>
   <si>
     <t>3049</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/3049/flash_4834.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/3049/flash_4834.pdf</t>
   </si>
   <si>
     <t>Flash 4834._x000D_
 PROJETO DE LEI Nº 113/97. Concede o título declaratório de utilidade pública à "Associação das Igrejas Batistas do Norte do Estado de Minas Gerais – ASSIBAN". (Referente à Lei nº 2.561, de 29/12/1997)._x000D_
 Ivan José Lopes (Presidente).</t>
   </si>
   <si>
     <t>3098</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/3098/flash_4883.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/3098/flash_4883.pdf</t>
   </si>
   <si>
     <t>Flash 4883._x000D_
 PROJETO DE LEI S/Nº/1997. (NÃO VOTADO). Institui o processo de eleição direta para a diretoria das escolas da rede municipal de ensino do município de Montes Claros._x000D_
 Ivan José Lopes (Presidente).</t>
   </si>
   <si>
     <t>3099</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/3099/flash_4884.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/3099/flash_4884.pdf</t>
   </si>
   <si>
     <t>Flash 4884._x000D_
 PROJETO DE LEI S/Nº/1997. (NÃO VOTADO). Autoriza o Poder Executivo a conceder isenção do pagamento do Imposto sobre Serviço de Qualquer Natureza - ISSQN, em favor da Empresa Júnior – Unimontes._x000D_
 Ivan José Lopes (Presidente).</t>
   </si>
   <si>
     <t>3100</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/3100/flash_4885.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/3100/flash_4885.pdf</t>
   </si>
   <si>
     <t>Flash 4885._x000D_
 PROJETO DE LEI S/Nº/1997. (NÃO VOTADO). Acrescenta dispositivos à Lei nº 2.299, de 14/12/1995, que estabelece normas para a instalação e funcionamento de estabelecimentos que comercializam Gás Liquefeito de Petróleo - GLP._x000D_
 Ivan José Lopes (Presidente).</t>
   </si>
   <si>
     <t>3101</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/3101/flash_4886.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/3101/flash_4886.pdf</t>
   </si>
   <si>
     <t>Flash 4886._x000D_
 PROJETO DE LEI S/Nº/1997. (NÃO VOTADO). Autoriza o Poder Executivo a repassar ajuda financeira ao "Montes Claros Futebol Clube"._x000D_
 Ivan José Lopes (Presidente).</t>
   </si>
   <si>
     <t>3102</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/3102/flash_4887.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/3102/flash_4887.pdf</t>
   </si>
   <si>
     <t>Flash 4887._x000D_
 PROJETO DE LEI S/Nº/1997. (NÃO VOTADO). Concede o título declaratório de utilidade pública à "Associação dos Assentados do Mocambo Firme"._x000D_
 Ivan José Lopes (Presidente).</t>
   </si>
   <si>
     <t>3103</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/3103/flash_4888.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/3103/flash_4888.pdf</t>
   </si>
   <si>
     <t>Flash 4888._x000D_
 PROJETO DE LEI S/Nº/1997. (RETIRADO). Denomina a "Praça Valdir Macedo", localizada no centro de Montes Claros._x000D_
 Ivan José Lopes (Presidente).</t>
   </si>
   <si>
     <t>3104</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/3104/flash_4889.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/3104/flash_4889.pdf</t>
   </si>
   <si>
     <t>Flash 4889._x000D_
 PROJETO DE LEI S/Nº/1997. (NÃO VOTADO). Proíbe a instalação de bombas de auto-serviço nos postos de abastecimento de combustíveis no município de Montes Claros._x000D_
 Ivan José Lopes (Presidente).</t>
   </si>
   <si>
     <t>3105</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/3105/flash_4890.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/3105/flash_4890.pdf</t>
   </si>
   <si>
     <t>Flash 4890._x000D_
 PROJETO DE LEI S/Nº/1997. (NÃO VOTADO). Denomina a "Rua Geraldo Rodrigues Rocha", localizada no bairro São Judas II._x000D_
 Ivan José Lopes (Presidente).</t>
   </si>
   <si>
     <t>3106</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/3106/flash_4891.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/3106/flash_4891.pdf</t>
   </si>
   <si>
     <t>Flash 4891._x000D_
 PROJETO DE LEI S/Nº/1997. (NÃO VOTADO). Dispõe sobre normas aplicáveis ao funcionamento do comércio no município de Montes Claros._x000D_
 Ivan José Lopes (Presidente).</t>
   </si>
   <si>
     <t>3108</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/3108/flash_4893.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/3108/flash_4893.pdf</t>
   </si>
   <si>
     <t>Flash 4893._x000D_
 PROJETO DE LEI S/Nº/1997. (NÃO VOTADO). Denomina a "Rua Moisés Leite", localizada no bairro Santo Expedito._x000D_
 Ivan José Lopes (Presidente).</t>
   </si>
   <si>
     <t>3117</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/3117/flash_4892.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/3117/flash_4892.pdf</t>
   </si>
   <si>
     <t>Flash 4892._x000D_
 PROJETO DE LEI S/Nº/1997. (NÃO VOTADO). Dispõe sobre o serviço de transporte de passageiros, através de lotação por "Peruas" ou outros veículos sem taxímetro, e dá outras providências._x000D_
 Ivan José Lopes (Presidente).</t>
   </si>
   <si>
     <t>7178</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/7178/flash_4586.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/7178/flash_4586.pdf</t>
   </si>
   <si>
     <t>Flash 4586._x000D_
 PROJETO DE LEI Nº 22/97. Dispõe sobre a atividade de comércio ambulante e de camelôs no município de Montes Claros. (Referente à Lei nº 2.476, de 05/05/1997).   _x000D_
 Ivan José Lopes (Presidente).</t>
   </si>
   <si>
     <t>2091</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/2091/flash_4127.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/2091/flash_4127.pdf</t>
   </si>
   <si>
     <t>Flash 4127._x000D_
 PROJETO DE LEI S/Nº/1997. (NÃO VOTADO). Autoriza o Poder Executivo Municipal a contratar financiamento junto ao Banco de Desenvolvimento de Minas Gerais S/A - BDMG, através do Projeto SOMMA._x000D_
 Ivan José Lopes (Presidente).</t>
   </si>
   <si>
+    <t>2154</t>
+  </si>
+  <si>
+    <t>150</t>
+  </si>
+  <si>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/2154/flash_3992.pdf</t>
+  </si>
+  <si>
+    <t>Flash 3992._x000D_
+PROJETO DE LEI Nº 09/97. Estabelece normas para o funcionamento de empresas em residências e edificações multi-familiares no município de Montes Claros, e contém outras providências. (Referente à Lei nº 2.463, de 24/03/1997).  _x000D_
+Ivan José Lopes (Presidente).</t>
+  </si>
+  <si>
     <t>3176</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/3176/flash_5174.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/3176/flash_5174.pdf</t>
   </si>
   <si>
     <t>Flash 5174._x000D_
 PROJETO DE RESOLUÇÃO S/Nº/97. (NÃO VOTADO). Altera dispositivos do Regimento Interno da Câmara Municipal de Montes Claros. (Parágrafo 1º do artigo 114)._x000D_
 Ivan José Lopes (Presidente).</t>
   </si>
   <si>
     <t>3174</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/3174/flash_5173.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/3174/flash_5173.pdf</t>
   </si>
   <si>
     <t>Flash 5173._x000D_
 PROJETO DE RESOLUÇÃO S/Nº/97. (NÃO VOTADO). Dispõe sobre a realização de reuniões ordinárias da Câmara, nas sedes das administrações regionais (subprefeituras)._x000D_
 Ivan José Lopes (Presidente).</t>
   </si>
   <si>
     <t>3172</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/3172/flash_5172.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/3172/flash_5172.pdf</t>
   </si>
   <si>
     <t>Flash 5172._x000D_
 PROJETO DE RESOLUÇÃO S/Nº/97. (NÃO VOTADO). Dispõe sobre a remuneração dos vereadores da Câmara Municipal de Montes Claros._x000D_
 Ivan José Lopes (Presidente).</t>
   </si>
   <si>
     <t>3179</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/3179/flash_5175.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/3179/flash_5175.pdf</t>
   </si>
   <si>
     <t>Flash 5175._x000D_
 PROJETO DE RESOLUÇÃO S/Nº/97. (NÃO VOTADO). Concede a Medalha do Mérito Legislativo ao “Dr. Simeão Ribeiro Pires”._x000D_
 Ivan José Lopes (Presidente).</t>
   </si>
   <si>
     <t>3180</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/3180/flash_5176.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/3180/flash_5176.pdf</t>
   </si>
   <si>
     <t>Flash 5176._x000D_
 PROJETO DE RESOLUÇÃO S/Nº/97. (NÃO VOTADO). Dispõe sobre a criação de Comissão Permanente de Controle e Fiscalização._x000D_
 Ivan José Lopes (Presidente).</t>
   </si>
   <si>
     <t>3257</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/3257/flash_5207.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/3257/flash_5207.pdf</t>
   </si>
   <si>
     <t>Flash 5207._x000D_
 PROJETO DE RESOLUÇÃO S/Nº/98. (REJEITADO). Altera dispositivos da Resolução nº 20/96, de 27/12/1996, que fixou a remuneração dos vereadores da Câmara Municipal de Montes Claros._x000D_
 Ivan José Lopes (Presidente).</t>
   </si>
   <si>
     <t>3314</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/3314/flash_5217.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/3314/flash_5217.pdf</t>
   </si>
   <si>
     <t>Flash 5217._x000D_
 Requerimentos do vereador Ademar de Barros Bicalho, apresentados à Câmara Municipal de Montes Claros, no período de janeiro de 1997 a dezembro de 2000._x000D_
 Ivan José Lopes/ Geraldo Corrêa Machado Filho/ Tarcísio Iran Rêgo/ Antônio Silveira de Sá (Presidentes da Legislatura 1997-2000).</t>
   </si>
   <si>
     <t>3317</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/3317/flash_5218.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/3317/flash_5218.pdf</t>
   </si>
   <si>
     <t>Flash 5218._x000D_
 Requerimentos do vereador Aldair Fagundes Brito, apresentados à Câmara Municipal de Montes Claros, no período de janeiro de 1997 a novembro de 2000._x000D_
 Ivan José Lopes/ Geraldo Corrêa Machado Filho/ Tarcísio Iran Rêgo/ Antônio Silveira de Sá (Presidentes da Legislatura 1997-2000).</t>
   </si>
   <si>
     <t>3319</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/3319/flash_5219.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/3319/flash_5219.pdf</t>
   </si>
   <si>
     <t>Flash 5219._x000D_
 Requerimentos do vereador Antônio Carlos Câmara, apresentados à Câmara Municipal de Montes Claros, no período de fevereiro de 1997 a dezembro de 2000._x000D_
 Ivan José Lopes/ Geraldo Corrêa Machado Filho/ Tarcísio Iran Rêgo/ Antônio Silveira de Sá (Presidentes da Legislatura 1997-2000).</t>
   </si>
   <si>
     <t>3322</t>
   </si>
   <si>
     <t>Antônio Silveira de Sá</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/3322/flash_5220.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/3322/flash_5220.pdf</t>
   </si>
   <si>
     <t>Flash 5220._x000D_
 Requerimentos do vereador Antônio Silveira de Sá, apresentados à Câmara Municipal de Montes Claros, no período de janeiro de 1997 a novembro de 2000._x000D_
 Ivan José Lopes/ Geraldo Corrêa Machado Filho/ Tarcísio Iran Rêgo/ Antônio Silveira de Sá (Presidentes da Legislatura 1997-2000).</t>
   </si>
   <si>
     <t>3325</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/3325/flash_5221.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/3325/flash_5221.pdf</t>
   </si>
   <si>
     <t>Flash 5221._x000D_
 Requerimentos do vereador Antônio Soares Silva, apresentados à Câmara Municipal de Montes Claros, no período de janeiro de 1997 a agosto de 2000._x000D_
 Ivan José Lopes/ Geraldo Corrêa Machado Filho/ Tarcísio Iran Rêgo/ Antônio Silveira de Sá (Presidentes da Legislatura 1997-2000).</t>
   </si>
   <si>
     <t>3328</t>
   </si>
   <si>
     <t>Edison Antônio Alves Martins</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/3328/flash_5222.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/3328/flash_5222.pdf</t>
   </si>
   <si>
     <t>Flash 5222._x000D_
 Requerimentos do vereador Edison Antônio Alves Martins, apresentados à Câmara Municipal de Montes Claros, no período de maio a julho de 1997._x000D_
 Ivan José Lopes (Presidente).</t>
   </si>
   <si>
     <t>3329</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/3329/flash_5223.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/3329/flash_5223.pdf</t>
   </si>
   <si>
     <t>Flash 5223._x000D_
 Requerimentos do vereador Eurípedes Xavier Souto, apresentados à Câmara Municipal de Montes Claros, no período de fevereiro de 1997 a dezembro de 2000._x000D_
 Ivan José Lopes/ Geraldo Corrêa Machado Filho/ Tarcísio Iran Rêgo/ Antônio Silveira de Sá (Presidentes da Legislatura 1997-2000).</t>
   </si>
   <si>
     <t>3330</t>
   </si>
   <si>
     <t>Geraldo Corrêa Machado Filho</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/3330/flash_5224.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/3330/flash_5224.pdf</t>
   </si>
   <si>
     <t>Flash 5224._x000D_
 Requerimentos do vereador Geraldo Corrêa Machado Filho, apresentados à Câmara Municipal de Montes Claros, no período de novembro de 1997 a dezembro de 2000._x000D_
 Ivan José Lopes/ Geraldo Corrêa Machado Filho/ Tarcísio Iran Rêgo/ Antônio Silveira de Sá (Presidentes da Legislatura 1997-2000).</t>
   </si>
   <si>
     <t>3331</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/3331/flash_5225.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/3331/flash_5225.pdf</t>
   </si>
   <si>
     <t>Flash 5225._x000D_
 Requerimentos do vereador Ivan José Lopes, apresentados à Câmara Municipal de Montes Claros, no período de janeiro de 1997 a dezembro de 2000._x000D_
 Ivan José Lopes/ Geraldo Corrêa Machado Filho/ Tarcísio Iran Rêgo/ Antônio Silveira de Sá (Presidentes da Legislatura 1997-2000).</t>
   </si>
   <si>
     <t>3332</t>
   </si>
   <si>
     <t>João Hamilton Silveira</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/3332/flash_5226.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/3332/flash_5226.pdf</t>
   </si>
   <si>
     <t>Flash 5226._x000D_
 Requerimentos do vereador João Hamilton Silveira, apresentados à Câmara Municipal de Montes Claros, no período de janeiro de 1997 a novembro de 2000._x000D_
 Ivan José Lopes/ Geraldo Corrêa Machado Filho/ Tarcísio Iran Rêgo/ Antônio Silveira de Sá (Presidentes da Legislatura 1997-2000).</t>
   </si>
   <si>
     <t>3333</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/3333/flash_5227.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/3333/flash_5227.pdf</t>
   </si>
   <si>
     <t>Flash 5227._x000D_
 Requerimentos do vereador José Geraldo Cardoso, apresentados à Câmara Municipal de Montes Claros, no período de janeiro de 1997 a agosto de 2000._x000D_
 Ivan José Lopes/ Geraldo Corrêa Machado Filho/ Tarcísio Iran Rêgo/ Antônio Silveira de Sá (Presidentes da Legislatura 1997-2000).</t>
   </si>
   <si>
     <t>3334</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/3334/flash_5228.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/3334/flash_5228.pdf</t>
   </si>
   <si>
     <t>Flash 5228._x000D_
 Requerimentos do vereador José Geraldo de Oliveira, apresentados à Câmara Municipal de Montes Claros, no período de janeiro a agosto de 1997._x000D_
 Ivan José Lopes (Presidente).</t>
   </si>
   <si>
     <t>3335</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/3335/flash_5229.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/3335/flash_5229.pdf</t>
   </si>
   <si>
     <t>Flash 5229._x000D_
 Requerimentos do vereador José Gonzaga Pereira, apresentados à Câmara Municipal de Montes Claros, no período de janeiro de 1997 a outubro de 2000._x000D_
 Ivan José Lopes/ Geraldo Corrêa Machado Filho/ Tarcísio Iran Rêgo/ Antônio Silveira de Sá (Presidentes da Legislatura 1997-2000).</t>
   </si>
   <si>
     <t>3336</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/3336/flash_5230.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/3336/flash_5230.pdf</t>
   </si>
   <si>
     <t>Flash 5230._x000D_
 Requerimentos do vereador José Hélio Guimarães de Carvalho, apresentados à Câmara Municipal de Montes Claros, no período de janeiro de 1997 a dezembro de 2000._x000D_
 Ivan José Lopes/ Geraldo Corrêa Machado Filho/ Tarcísio Iran Rêgo/ Antônio Silveira de Sá (Presidentes da Legislatura 1997-200).</t>
   </si>
   <si>
     <t>3337</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/3337/flash_5231.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/3337/flash_5231.pdf</t>
   </si>
   <si>
     <t>Flash 5231._x000D_
 Requerimentos do vereador José Marcos Martins de Freitas, apresentados à Câmara Municipal de Montes Claros, no período de janeiro de 1997 a dezembro de 1999._x000D_
 Ivan José Lopes/ Geraldo Corrêa Machado Filho/ Tarcísio Iran Rêgo (Presidentes 1997/1998/1999).</t>
   </si>
   <si>
     <t>3338</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/3338/flash_5232.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/3338/flash_5232.pdf</t>
   </si>
   <si>
     <t>Flash 5232._x000D_
 Requerimentos do vereador José Vicente Medeiros, apresentados à Câmara Municipal de Montes Claros, no período de janeiro de 1997 a novembro de 2000._x000D_
 Ivan José Lopes/ Geraldo Corrêa Machado Filho/ Tarcísio Iran Rêgo/ Antônio Silveira de Sá (Presidentes da Legislatura 1997-2000).</t>
   </si>
   <si>
     <t>3340</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/3340/flash_5234.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/3340/flash_5234.pdf</t>
   </si>
   <si>
     <t>Flash 5234._x000D_
 Requerimentos do vereador Paulo Gustavo Dias Lopes, apresentados à Câmara Municipal de Montes Claros, no período de janeiro a novembro de 1997 e de maio a dezembro de 2000._x000D_
 Ivan José Lopes/ Antônio Silveira de Sá (Presidentes 1997 e 2000).</t>
   </si>
   <si>
     <t>3341</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/3341/flash_5235.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/3341/flash_5235.pdf</t>
   </si>
   <si>
     <t>Flash 5235._x000D_
 Requerimentos do vereador Raimundo Pereira da Silva, apresentados à Câmara Municipal de Montes Claros, no período de janeiro de 1997 a agosto de 2000._x000D_
 Ivan José Lopes/ Geraldo Corrêa Machado Filho/ Tarcísio Iran Rêgo/ Antônio Silveira de Sá (Presidentes da Legislatura 1997-2000).</t>
   </si>
   <si>
     <t>3347</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/3347/flash_5236.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/3347/flash_5236.pdf</t>
   </si>
   <si>
     <t>Flash 5236._x000D_
 Requerimentos do vereador Sebastião Ildeu Maia, apresentados à Câmara Municipal de Montes Claros, no período de janeiro de 1997 a novembro de 2000._x000D_
 Ivan José Lopes/ Geraldo Corrêa Machado Filho/ Tarcísio Iran Rêgo/ Antônio Silveira de Sá (Presidentes da Legislatura 1997-2000).</t>
   </si>
   <si>
     <t>3349</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/3349/flash_5237.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/3349/flash_5237.pdf</t>
   </si>
   <si>
     <t>Flash 5237._x000D_
 Requerimentos do vereador Tancredo José dos Santos Macedo, apresentados à Câmara Municipal de Montes Claros, no período de janeiro de 1997 a novembro de 2000._x000D_
 Ivan José Lopes/ Geraldo Corrêa Machado Filho/ Tarcísio Iran Rêgo/ Antônio Silveira de Sá (Presidentes da Legislatura 1997-2000).</t>
   </si>
   <si>
     <t>3354</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/3354/flash_5238.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/3354/flash_5238.pdf</t>
   </si>
   <si>
     <t>Flash 5238._x000D_
 Requerimentos do vereador Tarcísio Iran Rêgo, apresentados à Câmara Municipal de Montes Claros, no período de janeiro de 1997 a novembro de 1999._x000D_
 Ivan José Lopes/ Geraldo Corrêa Machado Filho/ Tarcísio Iran Rêgo (Presidentes 1997/1998/1999).</t>
   </si>
   <si>
     <t>3356</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/3356/flash_5239.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/3356/flash_5239.pdf</t>
   </si>
   <si>
     <t>Flash 5239._x000D_
 Requerimentos do vereador Ubaldo Ferreira Gonçalves, apresentados à Câmara Municipal de Montes Claros, no período de janeiro de 1997 a novembro de 2000._x000D_
 Ivan José Lopes/ Geraldo Corrêa Machado Filho/ Tarcísio Iran Rêgo/ Antônio Silveira de Sá (Presidentes da Legislatura 1997-2000).</t>
   </si>
   <si>
     <t>3359</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/3359/flash_5240.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/3359/flash_5240.pdf</t>
   </si>
   <si>
     <t>Flash 5240._x000D_
 Requerimentos do vereador Valdivino Antunes de Souza, apresentados à Câmara Municipal de Montes Claros, no período de janeiro de 1997 a agosto de 2000._x000D_
 Ivan José Lopes/ Geraldo Corrêa Machado Filho/ Tarcísio Iran Rêgo/ Antônio Silveira de Sá (Presidentes da Legislatura 1997-2000).</t>
   </si>
   <si>
     <t>8395</t>
   </si>
   <si>
     <t>ATA</t>
   </si>
   <si>
     <t>Ata</t>
   </si>
   <si>
     <t>ATL - ATL</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/8395/flash_4429.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/8395/flash_4429.pdf</t>
   </si>
   <si>
     <t>Flash 4429._x000D_
 Atas das sessões da Câmara Municipal de Montes Claros, do período de 07/01 a 30/12/1997._x000D_
 Ivan José Lopes (Presidente).</t>
   </si>
   <si>
     <t>2982</t>
   </si>
   <si>
     <t>PEPL</t>
   </si>
   <si>
     <t>Projeto de Emenda à Projeto de Lei</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/2982/flash_4998.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/2982/flash_4998.pdf</t>
   </si>
   <si>
     <t>Flash 4998._x000D_
 PROJETOS DE EMENDA S/Nº/97. Emendas ao Projeto de Lei que institui o Código Tributário do Município de Montes Claros. (Aprovadas e rejeitadas)._x000D_
 Ivan José Lopes (Presidente).</t>
   </si>
   <si>
     <t>2983</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/2983/flash_4999.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/2983/flash_4999.pdf</t>
   </si>
   <si>
     <t>Flash 4999._x000D_
 PROJETOS DE EMENDA S/Nº/97. Emendas ao Projeto de Lei que institui o Código Tributário do Município de Montes Claros. (Aprovadas e rejeitadas)._x000D_
 Ivan José Lopes (Presidente).</t>
   </si>
   <si>
     <t>2984</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/2984/flash_5000.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/2984/flash_5000.pdf</t>
   </si>
   <si>
     <t>Flash 5000._x000D_
 PROJETOS DE EMENDA S/Nº/97. Emendas ao Projeto de Lei que institui o Código Tributário do Município de Montes Claros. (Aprovadas e rejeitadas)._x000D_
 Ivan José Lopes (Presidente).</t>
   </si>
   <si>
     <t>2985</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/2985/flash_5001.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/2985/flash_5001.pdf</t>
   </si>
   <si>
     <t>Flash 5001._x000D_
 PROJETOS DE EMENDA S/Nº/97. Emendas ao Projeto de Lei que dispõe sobre a Proposta Orçamentária do Município de Montes Claros, para o exercício financeiro de 1998. (Aprovadas e rejeitadas)._x000D_
 Ivan José Lopes (Presidente).</t>
   </si>
   <si>
     <t>2977</t>
   </si>
   <si>
     <t>ELOM</t>
   </si>
   <si>
     <t>Emenda à Lei Orgânica</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/2977/flash_4993.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/2977/flash_4993.pdf</t>
   </si>
   <si>
     <t>Flash 4993._x000D_
 EMENDA Nº  21, de 06/08/1998. Altera o inciso XI, do artigo 40 da Lei Orgânica Municipal._x000D_
 Geraldo Corrêa Machado Filho (Presidente).</t>
   </si>
   <si>
     <t>3007</t>
   </si>
   <si>
     <t>RES</t>
   </si>
   <si>
     <t>Resolução</t>
   </si>
   <si>
     <t>MESA DIRETORA - MESA</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/3007/flash_5026.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/3007/flash_5026.pdf</t>
   </si>
   <si>
     <t>Flash 5026._x000D_
 RESOLUÇÃO Nº 18/97, de 01/08/1997. Dispõe sobre a fixação do valor de diária dos vereadores, para viagens ao exterior._x000D_
 Ivan José Lopes (Presidente).</t>
   </si>
   <si>
     <t>3011</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/3011/flash_5030.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/3011/flash_5030.pdf</t>
   </si>
   <si>
     <t>Flash 5030._x000D_
 RESOLUÇÃO Nº 19/97, de 27/08/1997. Institui a "Medalha do Mérito Legislativo", a ser conferida a vereador ou ex-vereador que tenha se destacado por sua atuação no exercício do mandato. (Posteriormente, esta medalha foi denominada de "Jorge Tadeu Guimarães", através da Resolução nº 20, de 22/06/2004 - ver flash 6100)._x000D_
 Ivan José Lopes (Presidente).</t>
   </si>
   <si>
     <t>3126</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/3126/flash_5102.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/3126/flash_5102.pdf</t>
   </si>
   <si>
     <t>Flash 5102._x000D_
 RESOLUÇÃO Nº 04/97, de 24/01/1997. Concede o Título de Cidadão Honorário de Montes Claros ao Dr. Josué Christiano Gomes da Silva._x000D_
 Ivan José Lopes (Presidente).</t>
   </si>
   <si>
     <t>3127</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/3127/flash_5103.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/3127/flash_5103.pdf</t>
   </si>
   <si>
     <t>Flash 5103._x000D_
 RESOLUÇÃO Nº 06/97, de 25/02/1997. Concede o Título de Cidadão Honorário de Montes Claros a Tarcísio Santos Murta._x000D_
 Ivan José Lopes (Presidente).</t>
   </si>
   <si>
     <t>3128</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/3128/flash_5104.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/3128/flash_5104.pdf</t>
   </si>
   <si>
     <t>Flash 5104._x000D_
 RESOLUÇÃO Nº 05/97, de 25/02/1997. Concede o Título de Cidadão Honorário de Montes Claros a Carlos Alberto de Menezes._x000D_
 Ivan José Lopes (Presidente).</t>
   </si>
   <si>
     <t>3129</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/3129/flash_5105.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/3129/flash_5105.pdf</t>
   </si>
   <si>
     <t>Flash 5105._x000D_
 RESOLUÇÃO Nº 07/97, de 04/03/1997. Concede o Título de Cidadão Honorário de Montes Claros a Marcos Barroso._x000D_
 Ivan José Lopes (Presidente).</t>
   </si>
   <si>
     <t>3131</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/3131/flash_5107.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/3131/flash_5107.pdf</t>
   </si>
   <si>
     <t>Flash 5107._x000D_
 RESOLUÇÃO Nº 13/97, de 13/05/1997. Concede o Título de Cidadão Honorário de Montes Claros a Joeville Paulo Mocelin._x000D_
 Ivan José Lopes (Presidente).</t>
   </si>
   <si>
     <t>3132</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/3132/flash_5108.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/3132/flash_5108.pdf</t>
   </si>
   <si>
     <t>Flash 5108._x000D_
 RESOLUÇÃO Nº 16/97, de 29/07/1997. Concede o Título de Cidadão Honorário de Montes Claros ao Dr. Francisco Monteiro de Freitas._x000D_
 Ivan José Lopes (Presidente).</t>
   </si>
   <si>
     <t>3134</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/3134/flash_5111.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/3134/flash_5111.pdf</t>
   </si>
   <si>
     <t>Flash 5111._x000D_
 RESOLUÇÃO Nº 25/97, de 20/11/1997. Concede o Título de Cidadão Honorário de Montes Claros a Walter Boaventura da Silva._x000D_
 Ivan José Lopes (Presidente).</t>
   </si>
   <si>
     <t>3145</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/3145/flash_5151.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/3145/flash_5151.pdf</t>
   </si>
   <si>
     <t>Flash 5151._x000D_
 RESOLUÇÃO Nº 15/97, de 24/06/1997. Altera dispositivos da Resolução nº 39, de 03/09/1991, que dispõe sobre o Regimento Interno da Câmara Municipal de Montes Claros._x000D_
 Ivan José Lopes (Presidente).</t>
   </si>
   <si>
     <t>3146</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/3146/flash_5152.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/3146/flash_5152.pdf</t>
   </si>
   <si>
     <t>Flash 5152._x000D_
 RESOLUÇÃO Nº 01/98, de 10/02/1998. Modifica dispositivos do Regimento Interno da Câmara Municipal de Montes Claros. (Parágrafo 2º do artigo 132)._x000D_
 Geraldo Corrêa Machado Filho (Presidente).</t>
   </si>
   <si>
     <t>3154</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/3154/flash_5112.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/3154/flash_5112.pdf</t>
   </si>
   <si>
     <t>Flash 5112._x000D_
 RESOLUÇÃO Nº 26/97, de 09/12/1997. Concede o Título de Cidadã Honorária de Montes Claros a Ana Maria Resende Vieira._x000D_
 Ivan José Lopes (Presidente).</t>
   </si>
   <si>
     <t>3156</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/3156/flash_5113.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/3156/flash_5113.pdf</t>
   </si>
   <si>
     <t>Flash 5113._x000D_
 RESOLUÇÃO Nº 06/98, de 26/03/1998. Concede o Título de Cidadã Honorária de Montes Claros a Maria Messias Dias Costa Peixoto._x000D_
 Ivan José Lopes (Presidente).</t>
   </si>
   <si>
     <t>3164</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/3164/flash_5165.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/3164/flash_5165.pdf</t>
   </si>
   <si>
     <t>Flash 5165._x000D_
 RESOLUÇÃO Nº 27, de 29/12/1997. Orça a receita e fixa a despesa da Câmara Municipal de Montes Claros, para o exercício financeiro de 1998. (Proposta Orçamentária)._x000D_
 Ivan José Lopes (Presidente).</t>
   </si>
   <si>
     <t>3274</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/3274/flash_5033.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/3274/flash_5033.pdf</t>
   </si>
   <si>
     <t>Flash 5033._x000D_
 RESOLUÇÃO Nº 20/97, de 27/08/1997. Concede o Diploma de Mérito Comunitário Rural a Horácio Pereira de Souza._x000D_
 Ivan José Lopes (Presidente).</t>
   </si>
   <si>
     <t>3275</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/3275/flash_5034.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/3275/flash_5034.pdf</t>
   </si>
   <si>
     <t>Flash 5034._x000D_
 RESOLUÇÃO Nº 22/97, de 17/10/1997. Concede o Diploma de Mérito Comunitário Rural a José Constante Ottoni._x000D_
 Ivan José Lopes (Presidente).</t>
   </si>
   <si>
     <t>3287</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/3287/flash_5046.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/3287/flash_5046.pdf</t>
   </si>
   <si>
     <t>Flash 5046._x000D_
 RESOLUÇÃO Nº 14/97, de 10/06/1997. Concede a Medalha de Honra Montes Claros a Humberto Guimarães Souto (Ministro do Tribunal de Contas da União)._x000D_
 Ivan José Lopes (Presidente).</t>
   </si>
   <si>
     <t>3327</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/3327/flash_5080.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/3327/flash_5080.pdf</t>
   </si>
   <si>
     <t>Flash 5080._x000D_
 RESOLUÇÃO Nº 10/97, de 01/04/1997. Concede o Título de Cidadão Benemérito de Montes Claros ao Dr. Jayme Crusoé Loures de Macedo Meira._x000D_
 Ivan José Lopes (Presidente).</t>
   </si>
   <si>
     <t>3342</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/3342/flash_5081.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/3342/flash_5081.pdf</t>
   </si>
   <si>
     <t>Flash 5081._x000D_
 RESOLUÇÃO Nº 09/97, de 01/04/1997. Concede o Título de Cidadão Benemérito de Montes Claros ao Dr. Moacir Lopes._x000D_
 Ivan José Lopes (Presidente).</t>
   </si>
   <si>
     <t>3343</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/3343/flash_5082.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/3343/flash_5082.pdf</t>
   </si>
   <si>
     <t>Flash 5082._x000D_
 RESOLUÇÃO Nº 12/97, de 05/05/1997. Concede o Título de Cidadã Benemérita de Montes Claros a Maria de Fátima Pereira Macedo._x000D_
 Ivan José Lopes (Presidente).</t>
   </si>
   <si>
     <t>3344</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/3344/flash_5083.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/3344/flash_5083.pdf</t>
   </si>
   <si>
     <t>Flash 5083._x000D_
 RESOLUÇÃO Nº 17/97, de 29/07/1997. Concede o Título de Cidadão Benemérito de Montes Claros ao Dr. João Jaques Gonçalves Godinho._x000D_
 Ivan José Lopes (Presidente).</t>
   </si>
   <si>
     <t>3345</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/3345/flash_5084.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/3345/flash_5084.pdf</t>
   </si>
   <si>
     <t>Flash 5084._x000D_
 RESOLUÇÃO Nº 28/97, de 29/12/1997. Concede o Título de Cidadã Benemérita de Montes Claros à Dra. Adélia Miranda de Oliveira._x000D_
 Ivan José Lopes (Presidente).</t>
   </si>
   <si>
     <t>3365</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/3365/flash_5099.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/3365/flash_5099.pdf</t>
   </si>
   <si>
     <t>Flash 5099._x000D_
 RESOLUÇÃO Nº 02/97, de 22/01/1997. Concede o Título de Cidadão Honorário de Montes Claros ao empresário Edmar Rocha Lessa._x000D_
 Ivan José Lopes (Presidente).</t>
   </si>
   <si>
     <t>3366</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/3366/flash_5100.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/3366/flash_5100.pdf</t>
   </si>
   <si>
     <t>Flash 5100._x000D_
 RESOLUÇÃO Nº 03/97, de 22/01/1997. Concede o Título de Cidadão Honorário de Montes Claros a Benedito Paula Said._x000D_
 Ivan José Lopes (Presidente).</t>
   </si>
   <si>
     <t>3367</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/3367/flash_5101.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/3367/flash_5101.pdf</t>
   </si>
   <si>
     <t>Flash 5101._x000D_
 RESOLUÇÃO Nº 01/97, de 22/01/1997. Concede o Título de Cidadão Honorário de Montes Claros a José Laércio Rodrigues Ribeiro._x000D_
 Ivan José Lopes (Presidente).</t>
   </si>
   <si>
     <t>3195</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/3195/flash_5110.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/3195/flash_5110.pdf</t>
   </si>
   <si>
     <t>Flash 5110._x000D_
 RESOLUÇÃO Nº 23/97, de 22/10/1997. Concede o Título de Cidadão Honorário de Montes Claros a João Carlos Penna de Araújo Moreira._x000D_
 Ivan José Lopes (Presidente).</t>
   </si>
   <si>
     <t>3133</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/3133/flash_5109.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/3133/flash_5109.pdf</t>
   </si>
   <si>
     <t>Flash 5109._x000D_
 RESOLUÇÃO Nº 21/97, de 24/09/1997. Concede o Título de Cidadão Honorário de Montes Claros a Antônio Barbosa Filho._x000D_
 Ivan José Lopes (Presidente).</t>
   </si>
   <si>
     <t>3130</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/3130/flash_5106.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/3130/flash_5106.pdf</t>
   </si>
   <si>
     <t>Flash 5106._x000D_
 RESOLUÇÃO Nº 11/97, de 22/04/1997. Concede o Título de Cidadão Honorário de Montes Claros ao Tenente Coronel Watson de Lourdes Abílio._x000D_
 Ivan José Lopes (Presidente).</t>
   </si>
   <si>
     <t>3272</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/3272/flash_5031.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/3272/flash_5031.pdf</t>
   </si>
   <si>
     <t>Flash 5031._x000D_
 RESOLUÇÃO Nº 24/97, de 22/10/1997. Institui o "Diploma do Mérito pela Solidariedade", a ser concedido à pessoa que se destacar, durante o ano, como o maior doador de sangue ao Hemominas._x000D_
 Ivan José Lopes (Presidente).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
@@ -3216,67 +3230,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/2990/flash_5007.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/2991/flash_5008.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/2528/flash_4433.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/2530/flash_4435.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/2531/flash_4436.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/2532/flash_4437.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/2533/flash_4438.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/2548/flash_4453.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/2549/flash_4454.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/2550/flash_4455.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/2551/flash_4456.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/2552/flash_4457.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/2553/flash_4458.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/2554/flash_4459.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/2555/flash_4460.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/2556/flash_4461.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/2557/flash_4462.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/2558/flash_4463.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/2559/flash_4464.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/2560/flash_4465.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/2561/flash_4466.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/2562/flash_4467.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/2565/flash_4470.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/2569/flash_4474.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/2692/flash_4587.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/2693/flash_4588.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/2694/flash_4589.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/2695/flash_4590.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/2696/flash_4591.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/2697/flash_4592.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/2730/flash_4625.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/2731/flash_4626.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/2732/flash_4627.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/2734/flash_4629.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/2740/flash_4635.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/2741/flash_4636.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/2742/flash_4637.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/2743/flash_4638.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/2744/flash_4639.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/2745/flash_4640.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/2746/flash_4641.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/2747/flash_4642.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/2748/flash_4643.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/2749/flash_4644.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/2750/flash_4645.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/2781/flash_4676.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/2782/flash_4677.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/2783/flash_4678.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/2784/flash_4679.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/2791/flash_4686.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/2796/flash_4690.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/2797/flash_4691.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/2813/flash_4707.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/2814/flash_4708.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/2815/flash_4709.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/2816/flash_4710.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/2817/flash_4711.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/2818/flash_4712.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/2819/flash_4713.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/2820/flash_4714.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/2821/flash_4715.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/2847/flash_4741.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/2848/flash_4742.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/2849/flash_4743.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/2859/flash_4753.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/2870/flash_4764.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/2871/flash_4765.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/2879/flash_4773.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/2880/flash_4774.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/2881/flash_4775.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/2882/flash_4776.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/2893/flash_4784.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/2898/flash_4785.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/2899/flash_4786.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/2900/flash_4787.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/2901/flash_4788.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/2902/flash_4789.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/2903/flash_4790.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/2904/flash_4791.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/2905/flash_4792.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/2906/flash_4793.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/2907/flash_4794.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/2908/flash_4795.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/2909/flash_4796.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/2910/flash_4797.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/2911/flash_4798.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/2912/flash_4799.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/2913/flash_4800.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/2914/flash_4782a.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/2948/flash_4963.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/2949/flash_4964.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/2950/flash_4965.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/2951/flash_4966.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/2952/flash_4967.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/2953/flash_4968.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/2954/flash_4969.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/3016/flash_4801.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/3017/flash_4802.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/3018/flash_4803.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/3019/flash_4804.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/3020/flash_4805.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/3021/flash_4806.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/3022/flash_4807.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/3023/flash_4808.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/3024/flash_4810.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/3025/flash_4811.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/3026/flash_4812.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/3027/flash_4813.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/3028/flash_4814.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/3029/flash_4815.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/3030/flash_4816.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/3031/flash_4817.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/3032/flash_4809.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/3033/flash_4818.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/3034/flash_4819.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/3035/flash_4820.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/3036/flash_4821.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/3037/flash_4822.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/3038/flash_4823.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/3039/flash_4824.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/3040/flash_4825.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/3041/flash_4826.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/3042/flash_4827.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/3043/flash_4828.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/3044/flash_4829.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/3045/flash_4830.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/3046/flash_4831.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/3047/flash_4832.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/3048/flash_4833.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/3049/flash_4834.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/3098/flash_4883.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/3099/flash_4884.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/3100/flash_4885.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/3101/flash_4886.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/3102/flash_4887.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/3103/flash_4888.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/3104/flash_4889.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/3105/flash_4890.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/3106/flash_4891.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/3108/flash_4893.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/3117/flash_4892.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/7178/flash_4586.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/2091/flash_4127.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/3176/flash_5174.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/3174/flash_5173.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/3172/flash_5172.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/3179/flash_5175.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/3180/flash_5176.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/3257/flash_5207.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/3314/flash_5217.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/3317/flash_5218.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/3319/flash_5219.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/3322/flash_5220.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/3325/flash_5221.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/3328/flash_5222.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/3329/flash_5223.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/3330/flash_5224.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/3331/flash_5225.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/3332/flash_5226.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/3333/flash_5227.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/3334/flash_5228.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/3335/flash_5229.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/3336/flash_5230.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/3337/flash_5231.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/3338/flash_5232.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/3340/flash_5234.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/3341/flash_5235.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/3347/flash_5236.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/3349/flash_5237.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/3354/flash_5238.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/3356/flash_5239.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/3359/flash_5240.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/8395/flash_4429.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/2982/flash_4998.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/2983/flash_4999.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/2984/flash_5000.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/2985/flash_5001.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/2977/flash_4993.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/3007/flash_5026.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/3011/flash_5030.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/3126/flash_5102.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/3127/flash_5103.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/3128/flash_5104.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/3129/flash_5105.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/3131/flash_5107.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/3132/flash_5108.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/3134/flash_5111.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/3145/flash_5151.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/3146/flash_5152.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/3154/flash_5112.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/3156/flash_5113.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/3164/flash_5165.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/3274/flash_5033.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/3275/flash_5034.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/3287/flash_5046.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/3327/flash_5080.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/3342/flash_5081.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/3343/flash_5082.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/3344/flash_5083.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/3345/flash_5084.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/3365/flash_5099.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/3366/flash_5100.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/3367/flash_5101.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/3195/flash_5110.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/3133/flash_5109.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/3130/flash_5106.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/3272/flash_5031.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/2990/flash_5007.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/2991/flash_5008.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/2528/flash_4433.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/2530/flash_4435.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/2531/flash_4436.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/2532/flash_4437.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/2533/flash_4438.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/2548/flash_4453.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/2549/flash_4454.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/2550/flash_4455.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/2551/flash_4456.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/2552/flash_4457.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/2553/flash_4458.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/2554/flash_4459.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/2555/flash_4460.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/2556/flash_4461.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/2557/flash_4462.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/2558/flash_4463.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/2559/flash_4464.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/2560/flash_4465.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/2561/flash_4466.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/2562/flash_4467.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/2565/flash_4470.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/2569/flash_4474.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/2692/flash_4587.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/2693/flash_4588.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/2694/flash_4589.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/2695/flash_4590.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/2696/flash_4591.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/2697/flash_4592.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/2730/flash_4625.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/2731/flash_4626.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/2732/flash_4627.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/2734/flash_4629.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/2740/flash_4635.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/2741/flash_4636.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/2742/flash_4637.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/2743/flash_4638.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/2744/flash_4639.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/2745/flash_4640.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/2746/flash_4641.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/2747/flash_4642.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/2748/flash_4643.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/2749/flash_4644.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/2750/flash_4645.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/2781/flash_4676.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/2782/flash_4677.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/2783/flash_4678.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/2784/flash_4679.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/2791/flash_4686.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/2796/flash_4690.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/2797/flash_4691.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/2813/flash_4707.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/2814/flash_4708.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/2815/flash_4709.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/2816/flash_4710.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/2817/flash_4711.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/2818/flash_4712.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/2819/flash_4713.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/2820/flash_4714.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/2821/flash_4715.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/2847/flash_4741.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/2848/flash_4742.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/2849/flash_4743.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/2859/flash_4753.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/2870/flash_4764.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/2871/flash_4765.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/2879/flash_4773.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/2880/flash_4774.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/2881/flash_4775.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/2882/flash_4776.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/2893/flash_4784.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/2898/flash_4785.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/2899/flash_4786.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/2900/flash_4787.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/2901/flash_4788.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/2902/flash_4789.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/2903/flash_4790.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/2904/flash_4791.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/2905/flash_4792.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/2906/flash_4793.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/2907/flash_4794.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/2908/flash_4795.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/2909/flash_4796.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/2910/flash_4797.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/2911/flash_4798.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/2912/flash_4799.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/2913/flash_4800.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/2914/flash_4782a.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/2948/flash_4963.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/2949/flash_4964.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/2950/flash_4965.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/2951/flash_4966.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/2952/flash_4967.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/2953/flash_4968.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/2954/flash_4969.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/3016/flash_4801.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/3017/flash_4802.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/3018/flash_4803.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/3019/flash_4804.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/3020/flash_4805.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/3021/flash_4806.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/3022/flash_4807.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/3023/flash_4808.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/3024/flash_4810.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/3025/flash_4811.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/3026/flash_4812.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/3027/flash_4813.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/3028/flash_4814.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/3029/flash_4815.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/3030/flash_4816.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/3031/flash_4817.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/3032/flash_4809.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/3033/flash_4818.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/3034/flash_4819.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/3035/flash_4820.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/3036/flash_4821.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/3037/flash_4822.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/3038/flash_4823.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/3039/flash_4824.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/3040/flash_4825.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/3041/flash_4826.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/3042/flash_4827.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/3043/flash_4828.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/3044/flash_4829.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/3045/flash_4830.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/3046/flash_4831.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/3047/flash_4832.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/3048/flash_4833.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/3049/flash_4834.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/3098/flash_4883.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/3099/flash_4884.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/3100/flash_4885.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/3101/flash_4886.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/3102/flash_4887.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/3103/flash_4888.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/3104/flash_4889.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/3105/flash_4890.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/3106/flash_4891.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/3108/flash_4893.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/3117/flash_4892.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/7178/flash_4586.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/2091/flash_4127.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/2154/flash_3992.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/3176/flash_5174.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/3174/flash_5173.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/3172/flash_5172.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/3179/flash_5175.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/3180/flash_5176.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/3257/flash_5207.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/3314/flash_5217.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/3317/flash_5218.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/3319/flash_5219.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/3322/flash_5220.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/3325/flash_5221.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/3328/flash_5222.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/3329/flash_5223.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/3330/flash_5224.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/3331/flash_5225.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/3332/flash_5226.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/3333/flash_5227.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/3334/flash_5228.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/3335/flash_5229.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/3336/flash_5230.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/3337/flash_5231.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/3338/flash_5232.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/3340/flash_5234.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/3341/flash_5235.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/3347/flash_5236.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/3349/flash_5237.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/3354/flash_5238.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/3356/flash_5239.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/3359/flash_5240.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/8395/flash_4429.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/2982/flash_4998.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/2983/flash_4999.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/2984/flash_5000.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/2985/flash_5001.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/2977/flash_4993.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/3007/flash_5026.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/3011/flash_5030.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/3126/flash_5102.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/3127/flash_5103.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/3128/flash_5104.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/3129/flash_5105.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/3131/flash_5107.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/3132/flash_5108.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/3134/flash_5111.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/3145/flash_5151.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/3146/flash_5152.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/3154/flash_5112.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/3156/flash_5113.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/3164/flash_5165.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/3274/flash_5033.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/3275/flash_5034.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/3287/flash_5046.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/3327/flash_5080.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/3342/flash_5081.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/3343/flash_5082.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/3344/flash_5083.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/3345/flash_5084.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/3365/flash_5099.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/3366/flash_5100.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/3367/flash_5101.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/3195/flash_5110.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/3133/flash_5109.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/3130/flash_5106.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1997/3272/flash_5031.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H208"/>
+  <dimension ref="A1:H209"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="39.85546875" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="34.140625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="91.140625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="90.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
@@ -6988,1704 +7002,1730 @@
       </c>
       <c r="D144" t="s">
         <v>22</v>
       </c>
       <c r="E144" t="s">
         <v>23</v>
       </c>
       <c r="F144" t="s">
         <v>24</v>
       </c>
       <c r="G144" s="1" t="s">
         <v>602</v>
       </c>
       <c r="H144" t="s">
         <v>603</v>
       </c>
     </row>
     <row r="145" spans="1:8">
       <c r="A145" t="s">
         <v>604</v>
       </c>
       <c r="B145" t="s">
         <v>9</v>
       </c>
       <c r="C145" t="s">
-        <v>10</v>
+        <v>605</v>
       </c>
       <c r="D145" t="s">
-        <v>605</v>
+        <v>22</v>
       </c>
       <c r="E145" t="s">
+        <v>23</v>
+      </c>
+      <c r="F145" t="s">
+        <v>330</v>
+      </c>
+      <c r="G145" s="1" t="s">
         <v>606</v>
       </c>
-      <c r="F145" t="s">
-[...2 lines deleted...]
-      <c r="G145" s="1" t="s">
+      <c r="H145" t="s">
         <v>607</v>
-      </c>
-[...1 lines deleted...]
-        <v>608</v>
       </c>
     </row>
     <row r="146" spans="1:8">
       <c r="A146" t="s">
+        <v>608</v>
+      </c>
+      <c r="B146" t="s">
+        <v>9</v>
+      </c>
+      <c r="C146" t="s">
+        <v>10</v>
+      </c>
+      <c r="D146" t="s">
         <v>609</v>
       </c>
-      <c r="B146" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E146" t="s">
-        <v>606</v>
+        <v>610</v>
       </c>
       <c r="F146" t="s">
-        <v>44</v>
+        <v>64</v>
       </c>
       <c r="G146" s="1" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="H146" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
     </row>
     <row r="147" spans="1:8">
       <c r="A147" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
       <c r="B147" t="s">
         <v>9</v>
       </c>
       <c r="C147" t="s">
-        <v>31</v>
+        <v>17</v>
       </c>
       <c r="D147" t="s">
-        <v>605</v>
+        <v>609</v>
       </c>
       <c r="E147" t="s">
-        <v>606</v>
+        <v>610</v>
       </c>
       <c r="F147" t="s">
-        <v>489</v>
+        <v>44</v>
       </c>
       <c r="G147" s="1" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="H147" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
     </row>
     <row r="148" spans="1:8">
       <c r="A148" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
       <c r="B148" t="s">
         <v>9</v>
       </c>
       <c r="C148" t="s">
-        <v>35</v>
+        <v>31</v>
       </c>
       <c r="D148" t="s">
-        <v>605</v>
+        <v>609</v>
       </c>
       <c r="E148" t="s">
-        <v>606</v>
+        <v>610</v>
       </c>
       <c r="F148" t="s">
-        <v>13</v>
+        <v>489</v>
       </c>
       <c r="G148" s="1" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="H148" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
     </row>
     <row r="149" spans="1:8">
       <c r="A149" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
       <c r="B149" t="s">
         <v>9</v>
       </c>
       <c r="C149" t="s">
-        <v>39</v>
+        <v>35</v>
       </c>
       <c r="D149" t="s">
-        <v>605</v>
+        <v>609</v>
       </c>
       <c r="E149" t="s">
-        <v>606</v>
+        <v>610</v>
       </c>
       <c r="F149" t="s">
         <v>13</v>
       </c>
       <c r="G149" s="1" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="H149" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
     </row>
     <row r="150" spans="1:8">
       <c r="A150" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
       <c r="B150" t="s">
         <v>9</v>
       </c>
       <c r="C150" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
       <c r="D150" t="s">
-        <v>605</v>
+        <v>609</v>
       </c>
       <c r="E150" t="s">
-        <v>606</v>
+        <v>610</v>
       </c>
       <c r="F150" t="s">
-        <v>18</v>
+        <v>13</v>
       </c>
       <c r="G150" s="1" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="H150" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
     </row>
     <row r="151" spans="1:8">
       <c r="A151" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
       <c r="B151" t="s">
         <v>9</v>
       </c>
       <c r="C151" t="s">
-        <v>10</v>
+        <v>43</v>
       </c>
       <c r="D151" t="s">
-        <v>625</v>
+        <v>609</v>
       </c>
       <c r="E151" t="s">
+        <v>610</v>
+      </c>
+      <c r="F151" t="s">
+        <v>18</v>
+      </c>
+      <c r="G151" s="1" t="s">
         <v>626</v>
       </c>
-      <c r="F151" t="s">
-[...2 lines deleted...]
-      <c r="G151" s="1" t="s">
+      <c r="H151" t="s">
         <v>627</v>
-      </c>
-[...1 lines deleted...]
-        <v>628</v>
       </c>
     </row>
     <row r="152" spans="1:8">
       <c r="A152" t="s">
+        <v>628</v>
+      </c>
+      <c r="B152" t="s">
+        <v>9</v>
+      </c>
+      <c r="C152" t="s">
+        <v>10</v>
+      </c>
+      <c r="D152" t="s">
         <v>629</v>
       </c>
-      <c r="B152" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E152" t="s">
-        <v>626</v>
+        <v>630</v>
       </c>
       <c r="F152" t="s">
-        <v>489</v>
+        <v>49</v>
       </c>
       <c r="G152" s="1" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
       <c r="H152" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
     </row>
     <row r="153" spans="1:8">
       <c r="A153" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="B153" t="s">
         <v>9</v>
       </c>
       <c r="C153" t="s">
-        <v>31</v>
+        <v>17</v>
       </c>
       <c r="D153" t="s">
-        <v>625</v>
+        <v>629</v>
       </c>
       <c r="E153" t="s">
-        <v>626</v>
+        <v>630</v>
       </c>
       <c r="F153" t="s">
-        <v>227</v>
+        <v>489</v>
       </c>
       <c r="G153" s="1" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
       <c r="H153" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
     </row>
     <row r="154" spans="1:8">
       <c r="A154" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="B154" t="s">
         <v>9</v>
       </c>
       <c r="C154" t="s">
-        <v>35</v>
+        <v>31</v>
       </c>
       <c r="D154" t="s">
-        <v>625</v>
+        <v>629</v>
       </c>
       <c r="E154" t="s">
-        <v>626</v>
+        <v>630</v>
       </c>
       <c r="F154" t="s">
-        <v>636</v>
+        <v>227</v>
       </c>
       <c r="G154" s="1" t="s">
         <v>637</v>
       </c>
       <c r="H154" t="s">
         <v>638</v>
       </c>
     </row>
     <row r="155" spans="1:8">
       <c r="A155" t="s">
         <v>639</v>
       </c>
       <c r="B155" t="s">
         <v>9</v>
       </c>
       <c r="C155" t="s">
-        <v>39</v>
+        <v>35</v>
       </c>
       <c r="D155" t="s">
-        <v>625</v>
+        <v>629</v>
       </c>
       <c r="E155" t="s">
-        <v>626</v>
+        <v>630</v>
       </c>
       <c r="F155" t="s">
-        <v>18</v>
+        <v>640</v>
       </c>
       <c r="G155" s="1" t="s">
-        <v>640</v>
+        <v>641</v>
       </c>
       <c r="H155" t="s">
-        <v>641</v>
+        <v>642</v>
       </c>
     </row>
     <row r="156" spans="1:8">
       <c r="A156" t="s">
-        <v>642</v>
+        <v>643</v>
       </c>
       <c r="B156" t="s">
         <v>9</v>
       </c>
       <c r="C156" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
       <c r="D156" t="s">
-        <v>625</v>
+        <v>629</v>
       </c>
       <c r="E156" t="s">
-        <v>626</v>
+        <v>630</v>
       </c>
       <c r="F156" t="s">
-        <v>643</v>
+        <v>18</v>
       </c>
       <c r="G156" s="1" t="s">
         <v>644</v>
       </c>
       <c r="H156" t="s">
         <v>645</v>
       </c>
     </row>
     <row r="157" spans="1:8">
       <c r="A157" t="s">
         <v>646</v>
       </c>
       <c r="B157" t="s">
         <v>9</v>
       </c>
       <c r="C157" t="s">
-        <v>48</v>
+        <v>43</v>
       </c>
       <c r="D157" t="s">
-        <v>625</v>
+        <v>629</v>
       </c>
       <c r="E157" t="s">
-        <v>626</v>
+        <v>630</v>
       </c>
       <c r="F157" t="s">
-        <v>277</v>
+        <v>647</v>
       </c>
       <c r="G157" s="1" t="s">
-        <v>647</v>
+        <v>648</v>
       </c>
       <c r="H157" t="s">
-        <v>648</v>
+        <v>649</v>
       </c>
     </row>
     <row r="158" spans="1:8">
       <c r="A158" t="s">
-        <v>649</v>
+        <v>650</v>
       </c>
       <c r="B158" t="s">
         <v>9</v>
       </c>
       <c r="C158" t="s">
-        <v>53</v>
+        <v>48</v>
       </c>
       <c r="D158" t="s">
-        <v>625</v>
+        <v>629</v>
       </c>
       <c r="E158" t="s">
-        <v>626</v>
+        <v>630</v>
       </c>
       <c r="F158" t="s">
-        <v>650</v>
+        <v>277</v>
       </c>
       <c r="G158" s="1" t="s">
         <v>651</v>
       </c>
       <c r="H158" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="159" spans="1:8">
       <c r="A159" t="s">
         <v>653</v>
       </c>
       <c r="B159" t="s">
         <v>9</v>
       </c>
       <c r="C159" t="s">
-        <v>58</v>
+        <v>53</v>
       </c>
       <c r="D159" t="s">
-        <v>625</v>
+        <v>629</v>
       </c>
       <c r="E159" t="s">
-        <v>626</v>
+        <v>630</v>
       </c>
       <c r="F159" t="s">
-        <v>330</v>
+        <v>654</v>
       </c>
       <c r="G159" s="1" t="s">
-        <v>654</v>
+        <v>655</v>
       </c>
       <c r="H159" t="s">
-        <v>655</v>
+        <v>656</v>
       </c>
     </row>
     <row r="160" spans="1:8">
       <c r="A160" t="s">
-        <v>656</v>
+        <v>657</v>
       </c>
       <c r="B160" t="s">
         <v>9</v>
       </c>
       <c r="C160" t="s">
-        <v>63</v>
+        <v>58</v>
       </c>
       <c r="D160" t="s">
-        <v>625</v>
+        <v>629</v>
       </c>
       <c r="E160" t="s">
-        <v>626</v>
+        <v>630</v>
       </c>
       <c r="F160" t="s">
-        <v>657</v>
+        <v>330</v>
       </c>
       <c r="G160" s="1" t="s">
         <v>658</v>
       </c>
       <c r="H160" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="161" spans="1:8">
       <c r="A161" t="s">
         <v>660</v>
       </c>
       <c r="B161" t="s">
         <v>9</v>
       </c>
       <c r="C161" t="s">
-        <v>68</v>
+        <v>63</v>
       </c>
       <c r="D161" t="s">
-        <v>625</v>
+        <v>629</v>
       </c>
       <c r="E161" t="s">
-        <v>626</v>
+        <v>630</v>
       </c>
       <c r="F161" t="s">
-        <v>44</v>
+        <v>661</v>
       </c>
       <c r="G161" s="1" t="s">
-        <v>661</v>
+        <v>662</v>
       </c>
       <c r="H161" t="s">
-        <v>662</v>
+        <v>663</v>
       </c>
     </row>
     <row r="162" spans="1:8">
       <c r="A162" t="s">
-        <v>663</v>
+        <v>664</v>
       </c>
       <c r="B162" t="s">
         <v>9</v>
       </c>
       <c r="C162" t="s">
-        <v>72</v>
+        <v>68</v>
       </c>
       <c r="D162" t="s">
-        <v>625</v>
+        <v>629</v>
       </c>
       <c r="E162" t="s">
-        <v>626</v>
+        <v>630</v>
       </c>
       <c r="F162" t="s">
-        <v>88</v>
+        <v>44</v>
       </c>
       <c r="G162" s="1" t="s">
-        <v>664</v>
+        <v>665</v>
       </c>
       <c r="H162" t="s">
-        <v>665</v>
+        <v>666</v>
       </c>
     </row>
     <row r="163" spans="1:8">
       <c r="A163" t="s">
-        <v>666</v>
+        <v>667</v>
       </c>
       <c r="B163" t="s">
         <v>9</v>
       </c>
       <c r="C163" t="s">
-        <v>77</v>
+        <v>72</v>
       </c>
       <c r="D163" t="s">
-        <v>625</v>
+        <v>629</v>
       </c>
       <c r="E163" t="s">
-        <v>626</v>
+        <v>630</v>
       </c>
       <c r="F163" t="s">
-        <v>54</v>
+        <v>88</v>
       </c>
       <c r="G163" s="1" t="s">
-        <v>667</v>
+        <v>668</v>
       </c>
       <c r="H163" t="s">
-        <v>668</v>
+        <v>669</v>
       </c>
     </row>
     <row r="164" spans="1:8">
       <c r="A164" t="s">
-        <v>669</v>
+        <v>670</v>
       </c>
       <c r="B164" t="s">
         <v>9</v>
       </c>
       <c r="C164" t="s">
-        <v>82</v>
+        <v>77</v>
       </c>
       <c r="D164" t="s">
-        <v>625</v>
+        <v>629</v>
       </c>
       <c r="E164" t="s">
-        <v>626</v>
+        <v>630</v>
       </c>
       <c r="F164" t="s">
-        <v>13</v>
+        <v>54</v>
       </c>
       <c r="G164" s="1" t="s">
-        <v>670</v>
+        <v>671</v>
       </c>
       <c r="H164" t="s">
-        <v>671</v>
+        <v>672</v>
       </c>
     </row>
     <row r="165" spans="1:8">
       <c r="A165" t="s">
-        <v>672</v>
+        <v>673</v>
       </c>
       <c r="B165" t="s">
         <v>9</v>
       </c>
       <c r="C165" t="s">
-        <v>87</v>
+        <v>82</v>
       </c>
       <c r="D165" t="s">
-        <v>625</v>
+        <v>629</v>
       </c>
       <c r="E165" t="s">
-        <v>626</v>
+        <v>630</v>
       </c>
       <c r="F165" t="s">
-        <v>440</v>
+        <v>13</v>
       </c>
       <c r="G165" s="1" t="s">
-        <v>673</v>
+        <v>674</v>
       </c>
       <c r="H165" t="s">
-        <v>674</v>
+        <v>675</v>
       </c>
     </row>
     <row r="166" spans="1:8">
       <c r="A166" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
       <c r="B166" t="s">
         <v>9</v>
       </c>
       <c r="C166" t="s">
-        <v>92</v>
+        <v>87</v>
       </c>
       <c r="D166" t="s">
-        <v>625</v>
+        <v>629</v>
       </c>
       <c r="E166" t="s">
-        <v>626</v>
+        <v>630</v>
       </c>
       <c r="F166" t="s">
-        <v>59</v>
+        <v>440</v>
       </c>
       <c r="G166" s="1" t="s">
-        <v>676</v>
+        <v>677</v>
       </c>
       <c r="H166" t="s">
-        <v>677</v>
+        <v>678</v>
       </c>
     </row>
     <row r="167" spans="1:8">
       <c r="A167" t="s">
-        <v>678</v>
+        <v>679</v>
       </c>
       <c r="B167" t="s">
         <v>9</v>
       </c>
       <c r="C167" t="s">
-        <v>97</v>
+        <v>92</v>
       </c>
       <c r="D167" t="s">
-        <v>625</v>
+        <v>629</v>
       </c>
       <c r="E167" t="s">
-        <v>626</v>
+        <v>630</v>
       </c>
       <c r="F167" t="s">
-        <v>110</v>
+        <v>59</v>
       </c>
       <c r="G167" s="1" t="s">
-        <v>679</v>
+        <v>680</v>
       </c>
       <c r="H167" t="s">
-        <v>680</v>
+        <v>681</v>
       </c>
     </row>
     <row r="168" spans="1:8">
       <c r="A168" t="s">
-        <v>681</v>
+        <v>682</v>
       </c>
       <c r="B168" t="s">
         <v>9</v>
       </c>
       <c r="C168" t="s">
-        <v>101</v>
+        <v>97</v>
       </c>
       <c r="D168" t="s">
-        <v>625</v>
+        <v>629</v>
       </c>
       <c r="E168" t="s">
-        <v>626</v>
+        <v>630</v>
       </c>
       <c r="F168" t="s">
-        <v>78</v>
+        <v>110</v>
       </c>
       <c r="G168" s="1" t="s">
-        <v>682</v>
+        <v>683</v>
       </c>
       <c r="H168" t="s">
-        <v>683</v>
+        <v>684</v>
       </c>
     </row>
     <row r="169" spans="1:8">
       <c r="A169" t="s">
-        <v>684</v>
+        <v>685</v>
       </c>
       <c r="B169" t="s">
         <v>9</v>
       </c>
       <c r="C169" t="s">
-        <v>105</v>
+        <v>101</v>
       </c>
       <c r="D169" t="s">
-        <v>625</v>
+        <v>629</v>
       </c>
       <c r="E169" t="s">
-        <v>626</v>
+        <v>630</v>
       </c>
       <c r="F169" t="s">
-        <v>93</v>
+        <v>78</v>
       </c>
       <c r="G169" s="1" t="s">
-        <v>685</v>
+        <v>686</v>
       </c>
       <c r="H169" t="s">
-        <v>686</v>
+        <v>687</v>
       </c>
     </row>
     <row r="170" spans="1:8">
       <c r="A170" t="s">
-        <v>687</v>
+        <v>688</v>
       </c>
       <c r="B170" t="s">
         <v>9</v>
       </c>
       <c r="C170" t="s">
-        <v>109</v>
+        <v>105</v>
       </c>
       <c r="D170" t="s">
-        <v>625</v>
+        <v>629</v>
       </c>
       <c r="E170" t="s">
-        <v>626</v>
+        <v>630</v>
       </c>
       <c r="F170" t="s">
-        <v>73</v>
+        <v>93</v>
       </c>
       <c r="G170" s="1" t="s">
-        <v>688</v>
+        <v>689</v>
       </c>
       <c r="H170" t="s">
-        <v>689</v>
+        <v>690</v>
       </c>
     </row>
     <row r="171" spans="1:8">
       <c r="A171" t="s">
-        <v>690</v>
+        <v>691</v>
       </c>
       <c r="B171" t="s">
         <v>9</v>
       </c>
       <c r="C171" t="s">
-        <v>114</v>
+        <v>109</v>
       </c>
       <c r="D171" t="s">
-        <v>625</v>
+        <v>629</v>
       </c>
       <c r="E171" t="s">
-        <v>626</v>
+        <v>630</v>
       </c>
       <c r="F171" t="s">
-        <v>83</v>
+        <v>73</v>
       </c>
       <c r="G171" s="1" t="s">
-        <v>691</v>
+        <v>692</v>
       </c>
       <c r="H171" t="s">
-        <v>692</v>
+        <v>693</v>
       </c>
     </row>
     <row r="172" spans="1:8">
       <c r="A172" t="s">
-        <v>693</v>
+        <v>694</v>
       </c>
       <c r="B172" t="s">
         <v>9</v>
       </c>
       <c r="C172" t="s">
-        <v>118</v>
+        <v>114</v>
       </c>
       <c r="D172" t="s">
-        <v>625</v>
+        <v>629</v>
       </c>
       <c r="E172" t="s">
-        <v>626</v>
+        <v>630</v>
       </c>
       <c r="F172" t="s">
-        <v>64</v>
+        <v>83</v>
       </c>
       <c r="G172" s="1" t="s">
-        <v>694</v>
+        <v>695</v>
       </c>
       <c r="H172" t="s">
-        <v>695</v>
+        <v>696</v>
       </c>
     </row>
     <row r="173" spans="1:8">
       <c r="A173" t="s">
-        <v>696</v>
+        <v>697</v>
       </c>
       <c r="B173" t="s">
         <v>9</v>
       </c>
       <c r="C173" t="s">
-        <v>697</v>
+        <v>118</v>
       </c>
       <c r="D173" t="s">
-        <v>625</v>
+        <v>629</v>
       </c>
       <c r="E173" t="s">
-        <v>626</v>
+        <v>630</v>
       </c>
       <c r="F173" t="s">
-        <v>232</v>
+        <v>64</v>
       </c>
       <c r="G173" s="1" t="s">
         <v>698</v>
       </c>
       <c r="H173" t="s">
         <v>699</v>
       </c>
     </row>
     <row r="174" spans="1:8">
       <c r="A174" t="s">
         <v>700</v>
       </c>
       <c r="B174" t="s">
         <v>9</v>
       </c>
       <c r="C174" t="s">
-        <v>10</v>
+        <v>701</v>
       </c>
       <c r="D174" t="s">
-        <v>701</v>
+        <v>629</v>
       </c>
       <c r="E174" t="s">
+        <v>630</v>
+      </c>
+      <c r="F174" t="s">
+        <v>232</v>
+      </c>
+      <c r="G174" s="1" t="s">
         <v>702</v>
       </c>
-      <c r="F174" t="s">
+      <c r="H174" t="s">
         <v>703</v>
-      </c>
-[...4 lines deleted...]
-        <v>705</v>
       </c>
     </row>
     <row r="175" spans="1:8">
       <c r="A175" t="s">
-        <v>706</v>
+        <v>704</v>
       </c>
       <c r="B175" t="s">
         <v>9</v>
       </c>
       <c r="C175" t="s">
         <v>10</v>
       </c>
       <c r="D175" t="s">
+        <v>705</v>
+      </c>
+      <c r="E175" t="s">
+        <v>706</v>
+      </c>
+      <c r="F175" t="s">
         <v>707</v>
       </c>
-      <c r="E175" t="s">
+      <c r="G175" s="1" t="s">
         <v>708</v>
       </c>
-      <c r="F175" t="s">
-[...2 lines deleted...]
-      <c r="G175" s="1" t="s">
+      <c r="H175" t="s">
         <v>709</v>
-      </c>
-[...1 lines deleted...]
-        <v>710</v>
       </c>
     </row>
     <row r="176" spans="1:8">
       <c r="A176" t="s">
+        <v>710</v>
+      </c>
+      <c r="B176" t="s">
+        <v>9</v>
+      </c>
+      <c r="C176" t="s">
+        <v>10</v>
+      </c>
+      <c r="D176" t="s">
         <v>711</v>
       </c>
-      <c r="B176" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E176" t="s">
-        <v>708</v>
+        <v>712</v>
       </c>
       <c r="F176" t="s">
-        <v>636</v>
+        <v>277</v>
       </c>
       <c r="G176" s="1" t="s">
-        <v>712</v>
+        <v>713</v>
       </c>
       <c r="H176" t="s">
-        <v>713</v>
+        <v>714</v>
       </c>
     </row>
     <row r="177" spans="1:8">
       <c r="A177" t="s">
-        <v>714</v>
+        <v>715</v>
       </c>
       <c r="B177" t="s">
         <v>9</v>
       </c>
       <c r="C177" t="s">
-        <v>31</v>
+        <v>17</v>
       </c>
       <c r="D177" t="s">
-        <v>707</v>
+        <v>711</v>
       </c>
       <c r="E177" t="s">
-        <v>708</v>
+        <v>712</v>
       </c>
       <c r="F177" t="s">
-        <v>13</v>
+        <v>640</v>
       </c>
       <c r="G177" s="1" t="s">
-        <v>715</v>
+        <v>716</v>
       </c>
       <c r="H177" t="s">
-        <v>716</v>
+        <v>717</v>
       </c>
     </row>
     <row r="178" spans="1:8">
       <c r="A178" t="s">
-        <v>717</v>
+        <v>718</v>
       </c>
       <c r="B178" t="s">
         <v>9</v>
       </c>
       <c r="C178" t="s">
-        <v>35</v>
+        <v>31</v>
       </c>
       <c r="D178" t="s">
-        <v>707</v>
+        <v>711</v>
       </c>
       <c r="E178" t="s">
-        <v>708</v>
+        <v>712</v>
       </c>
       <c r="F178" t="s">
-        <v>330</v>
+        <v>13</v>
       </c>
       <c r="G178" s="1" t="s">
-        <v>718</v>
+        <v>719</v>
       </c>
       <c r="H178" t="s">
-        <v>719</v>
+        <v>720</v>
       </c>
     </row>
     <row r="179" spans="1:8">
       <c r="A179" t="s">
-        <v>720</v>
+        <v>721</v>
       </c>
       <c r="B179" t="s">
         <v>9</v>
       </c>
       <c r="C179" t="s">
-        <v>10</v>
+        <v>35</v>
       </c>
       <c r="D179" t="s">
-        <v>721</v>
+        <v>711</v>
       </c>
       <c r="E179" t="s">
+        <v>712</v>
+      </c>
+      <c r="F179" t="s">
+        <v>330</v>
+      </c>
+      <c r="G179" s="1" t="s">
         <v>722</v>
       </c>
-      <c r="F179" t="s">
-[...2 lines deleted...]
-      <c r="G179" s="1" t="s">
+      <c r="H179" t="s">
         <v>723</v>
-      </c>
-[...1 lines deleted...]
-        <v>724</v>
       </c>
     </row>
     <row r="180" spans="1:8">
       <c r="A180" t="s">
-        <v>725</v>
+        <v>724</v>
       </c>
       <c r="B180" t="s">
         <v>9</v>
       </c>
       <c r="C180" t="s">
         <v>10</v>
       </c>
       <c r="D180" t="s">
+        <v>725</v>
+      </c>
+      <c r="E180" t="s">
         <v>726</v>
       </c>
-      <c r="E180" t="s">
+      <c r="F180" t="s">
+        <v>13</v>
+      </c>
+      <c r="G180" s="1" t="s">
         <v>727</v>
       </c>
-      <c r="F180" t="s">
+      <c r="H180" t="s">
         <v>728</v>
-      </c>
-[...4 lines deleted...]
-        <v>730</v>
       </c>
     </row>
     <row r="181" spans="1:8">
       <c r="A181" t="s">
+        <v>729</v>
+      </c>
+      <c r="B181" t="s">
+        <v>9</v>
+      </c>
+      <c r="C181" t="s">
+        <v>10</v>
+      </c>
+      <c r="D181" t="s">
+        <v>730</v>
+      </c>
+      <c r="E181" t="s">
         <v>731</v>
       </c>
-      <c r="B181" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="F181" t="s">
-        <v>13</v>
+        <v>732</v>
       </c>
       <c r="G181" s="1" t="s">
-        <v>732</v>
+        <v>733</v>
       </c>
       <c r="H181" t="s">
-        <v>733</v>
+        <v>734</v>
       </c>
     </row>
     <row r="182" spans="1:8">
       <c r="A182" t="s">
-        <v>734</v>
+        <v>735</v>
       </c>
       <c r="B182" t="s">
         <v>9</v>
       </c>
       <c r="C182" t="s">
-        <v>31</v>
+        <v>17</v>
       </c>
       <c r="D182" t="s">
-        <v>726</v>
+        <v>730</v>
       </c>
       <c r="E182" t="s">
-        <v>727</v>
+        <v>731</v>
       </c>
       <c r="F182" t="s">
-        <v>83</v>
+        <v>13</v>
       </c>
       <c r="G182" s="1" t="s">
-        <v>735</v>
+        <v>736</v>
       </c>
       <c r="H182" t="s">
-        <v>736</v>
+        <v>737</v>
       </c>
     </row>
     <row r="183" spans="1:8">
       <c r="A183" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
       <c r="B183" t="s">
         <v>9</v>
       </c>
       <c r="C183" t="s">
-        <v>35</v>
+        <v>31</v>
       </c>
       <c r="D183" t="s">
-        <v>726</v>
+        <v>730</v>
       </c>
       <c r="E183" t="s">
-        <v>727</v>
+        <v>731</v>
       </c>
       <c r="F183" t="s">
-        <v>110</v>
+        <v>83</v>
       </c>
       <c r="G183" s="1" t="s">
-        <v>738</v>
+        <v>739</v>
       </c>
       <c r="H183" t="s">
-        <v>739</v>
+        <v>740</v>
       </c>
     </row>
     <row r="184" spans="1:8">
       <c r="A184" t="s">
-        <v>740</v>
+        <v>741</v>
       </c>
       <c r="B184" t="s">
         <v>9</v>
       </c>
       <c r="C184" t="s">
-        <v>39</v>
+        <v>35</v>
       </c>
       <c r="D184" t="s">
-        <v>726</v>
+        <v>730</v>
       </c>
       <c r="E184" t="s">
-        <v>727</v>
+        <v>731</v>
       </c>
       <c r="F184" t="s">
-        <v>88</v>
+        <v>110</v>
       </c>
       <c r="G184" s="1" t="s">
-        <v>741</v>
+        <v>742</v>
       </c>
       <c r="H184" t="s">
-        <v>742</v>
+        <v>743</v>
       </c>
     </row>
     <row r="185" spans="1:8">
       <c r="A185" t="s">
-        <v>743</v>
+        <v>744</v>
       </c>
       <c r="B185" t="s">
         <v>9</v>
       </c>
       <c r="C185" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
       <c r="D185" t="s">
-        <v>726</v>
+        <v>730</v>
       </c>
       <c r="E185" t="s">
-        <v>727</v>
+        <v>731</v>
       </c>
       <c r="F185" t="s">
-        <v>227</v>
+        <v>88</v>
       </c>
       <c r="G185" s="1" t="s">
-        <v>744</v>
+        <v>745</v>
       </c>
       <c r="H185" t="s">
-        <v>745</v>
+        <v>746</v>
       </c>
     </row>
     <row r="186" spans="1:8">
       <c r="A186" t="s">
-        <v>746</v>
+        <v>747</v>
       </c>
       <c r="B186" t="s">
         <v>9</v>
       </c>
       <c r="C186" t="s">
-        <v>48</v>
+        <v>43</v>
       </c>
       <c r="D186" t="s">
-        <v>726</v>
+        <v>730</v>
       </c>
       <c r="E186" t="s">
-        <v>727</v>
+        <v>731</v>
       </c>
       <c r="F186" t="s">
-        <v>277</v>
+        <v>227</v>
       </c>
       <c r="G186" s="1" t="s">
-        <v>747</v>
+        <v>748</v>
       </c>
       <c r="H186" t="s">
-        <v>748</v>
+        <v>749</v>
       </c>
     </row>
     <row r="187" spans="1:8">
       <c r="A187" t="s">
-        <v>749</v>
+        <v>750</v>
       </c>
       <c r="B187" t="s">
         <v>9</v>
       </c>
       <c r="C187" t="s">
-        <v>53</v>
+        <v>48</v>
       </c>
       <c r="D187" t="s">
-        <v>726</v>
+        <v>730</v>
       </c>
       <c r="E187" t="s">
-        <v>727</v>
+        <v>731</v>
       </c>
       <c r="F187" t="s">
-        <v>18</v>
+        <v>277</v>
       </c>
       <c r="G187" s="1" t="s">
-        <v>750</v>
+        <v>751</v>
       </c>
       <c r="H187" t="s">
-        <v>751</v>
+        <v>752</v>
       </c>
     </row>
     <row r="188" spans="1:8">
       <c r="A188" t="s">
-        <v>752</v>
+        <v>753</v>
       </c>
       <c r="B188" t="s">
         <v>9</v>
       </c>
       <c r="C188" t="s">
-        <v>58</v>
+        <v>53</v>
       </c>
       <c r="D188" t="s">
-        <v>726</v>
+        <v>730</v>
       </c>
       <c r="E188" t="s">
-        <v>727</v>
+        <v>731</v>
       </c>
       <c r="F188" t="s">
-        <v>78</v>
+        <v>18</v>
       </c>
       <c r="G188" s="1" t="s">
-        <v>753</v>
+        <v>754</v>
       </c>
       <c r="H188" t="s">
-        <v>754</v>
+        <v>755</v>
       </c>
     </row>
     <row r="189" spans="1:8">
       <c r="A189" t="s">
-        <v>755</v>
+        <v>756</v>
       </c>
       <c r="B189" t="s">
         <v>9</v>
       </c>
       <c r="C189" t="s">
-        <v>63</v>
+        <v>58</v>
       </c>
       <c r="D189" t="s">
-        <v>726</v>
+        <v>730</v>
       </c>
       <c r="E189" t="s">
-        <v>727</v>
+        <v>731</v>
       </c>
       <c r="F189" t="s">
-        <v>13</v>
+        <v>78</v>
       </c>
       <c r="G189" s="1" t="s">
-        <v>756</v>
+        <v>757</v>
       </c>
       <c r="H189" t="s">
-        <v>757</v>
+        <v>758</v>
       </c>
     </row>
     <row r="190" spans="1:8">
       <c r="A190" t="s">
-        <v>758</v>
+        <v>759</v>
       </c>
       <c r="B190" t="s">
         <v>9</v>
       </c>
       <c r="C190" t="s">
-        <v>68</v>
+        <v>63</v>
       </c>
       <c r="D190" t="s">
-        <v>726</v>
+        <v>730</v>
       </c>
       <c r="E190" t="s">
-        <v>727</v>
+        <v>731</v>
       </c>
       <c r="F190" t="s">
-        <v>650</v>
+        <v>13</v>
       </c>
       <c r="G190" s="1" t="s">
-        <v>759</v>
+        <v>760</v>
       </c>
       <c r="H190" t="s">
-        <v>760</v>
+        <v>761</v>
       </c>
     </row>
     <row r="191" spans="1:8">
       <c r="A191" t="s">
-        <v>761</v>
+        <v>762</v>
       </c>
       <c r="B191" t="s">
         <v>9</v>
       </c>
       <c r="C191" t="s">
-        <v>72</v>
+        <v>68</v>
       </c>
       <c r="D191" t="s">
-        <v>726</v>
+        <v>730</v>
       </c>
       <c r="E191" t="s">
-        <v>727</v>
+        <v>731</v>
       </c>
       <c r="F191" t="s">
-        <v>650</v>
+        <v>654</v>
       </c>
       <c r="G191" s="1" t="s">
-        <v>762</v>
+        <v>763</v>
       </c>
       <c r="H191" t="s">
-        <v>763</v>
+        <v>764</v>
       </c>
     </row>
     <row r="192" spans="1:8">
       <c r="A192" t="s">
-        <v>764</v>
+        <v>765</v>
       </c>
       <c r="B192" t="s">
         <v>9</v>
       </c>
       <c r="C192" t="s">
-        <v>77</v>
+        <v>72</v>
       </c>
       <c r="D192" t="s">
-        <v>726</v>
+        <v>730</v>
       </c>
       <c r="E192" t="s">
-        <v>727</v>
+        <v>731</v>
       </c>
       <c r="F192" t="s">
-        <v>59</v>
+        <v>654</v>
       </c>
       <c r="G192" s="1" t="s">
-        <v>765</v>
+        <v>766</v>
       </c>
       <c r="H192" t="s">
-        <v>766</v>
+        <v>767</v>
       </c>
     </row>
     <row r="193" spans="1:8">
       <c r="A193" t="s">
-        <v>767</v>
+        <v>768</v>
       </c>
       <c r="B193" t="s">
         <v>9</v>
       </c>
       <c r="C193" t="s">
-        <v>82</v>
+        <v>77</v>
       </c>
       <c r="D193" t="s">
-        <v>726</v>
+        <v>730</v>
       </c>
       <c r="E193" t="s">
-        <v>727</v>
+        <v>731</v>
       </c>
       <c r="F193" t="s">
-        <v>728</v>
+        <v>59</v>
       </c>
       <c r="G193" s="1" t="s">
-        <v>768</v>
+        <v>769</v>
       </c>
       <c r="H193" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="194" spans="1:8">
       <c r="A194" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="B194" t="s">
         <v>9</v>
       </c>
       <c r="C194" t="s">
-        <v>92</v>
+        <v>82</v>
       </c>
       <c r="D194" t="s">
-        <v>726</v>
+        <v>730</v>
       </c>
       <c r="E194" t="s">
-        <v>727</v>
+        <v>731</v>
       </c>
       <c r="F194" t="s">
-        <v>13</v>
+        <v>732</v>
       </c>
       <c r="G194" s="1" t="s">
-        <v>771</v>
+        <v>772</v>
       </c>
       <c r="H194" t="s">
-        <v>772</v>
+        <v>773</v>
       </c>
     </row>
     <row r="195" spans="1:8">
       <c r="A195" t="s">
-        <v>773</v>
+        <v>774</v>
       </c>
       <c r="B195" t="s">
         <v>9</v>
       </c>
       <c r="C195" t="s">
-        <v>97</v>
+        <v>92</v>
       </c>
       <c r="D195" t="s">
-        <v>726</v>
+        <v>730</v>
       </c>
       <c r="E195" t="s">
-        <v>727</v>
+        <v>731</v>
       </c>
       <c r="F195" t="s">
-        <v>227</v>
+        <v>13</v>
       </c>
       <c r="G195" s="1" t="s">
-        <v>774</v>
+        <v>775</v>
       </c>
       <c r="H195" t="s">
-        <v>775</v>
+        <v>776</v>
       </c>
     </row>
     <row r="196" spans="1:8">
       <c r="A196" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
       <c r="B196" t="s">
         <v>9</v>
       </c>
       <c r="C196" t="s">
-        <v>101</v>
+        <v>97</v>
       </c>
       <c r="D196" t="s">
-        <v>726</v>
+        <v>730</v>
       </c>
       <c r="E196" t="s">
-        <v>727</v>
+        <v>731</v>
       </c>
       <c r="F196" t="s">
-        <v>54</v>
+        <v>227</v>
       </c>
       <c r="G196" s="1" t="s">
-        <v>777</v>
+        <v>778</v>
       </c>
       <c r="H196" t="s">
-        <v>778</v>
+        <v>779</v>
       </c>
     </row>
     <row r="197" spans="1:8">
       <c r="A197" t="s">
-        <v>779</v>
+        <v>780</v>
       </c>
       <c r="B197" t="s">
         <v>9</v>
       </c>
       <c r="C197" t="s">
-        <v>105</v>
+        <v>101</v>
       </c>
       <c r="D197" t="s">
-        <v>726</v>
+        <v>730</v>
       </c>
       <c r="E197" t="s">
-        <v>727</v>
+        <v>731</v>
       </c>
       <c r="F197" t="s">
-        <v>232</v>
+        <v>54</v>
       </c>
       <c r="G197" s="1" t="s">
-        <v>780</v>
+        <v>781</v>
       </c>
       <c r="H197" t="s">
-        <v>781</v>
+        <v>782</v>
       </c>
     </row>
     <row r="198" spans="1:8">
       <c r="A198" t="s">
-        <v>782</v>
+        <v>783</v>
       </c>
       <c r="B198" t="s">
         <v>9</v>
       </c>
       <c r="C198" t="s">
-        <v>109</v>
+        <v>105</v>
       </c>
       <c r="D198" t="s">
-        <v>726</v>
+        <v>730</v>
       </c>
       <c r="E198" t="s">
-        <v>727</v>
+        <v>731</v>
       </c>
       <c r="F198" t="s">
-        <v>440</v>
+        <v>232</v>
       </c>
       <c r="G198" s="1" t="s">
-        <v>783</v>
+        <v>784</v>
       </c>
       <c r="H198" t="s">
-        <v>784</v>
+        <v>785</v>
       </c>
     </row>
     <row r="199" spans="1:8">
       <c r="A199" t="s">
-        <v>785</v>
+        <v>786</v>
       </c>
       <c r="B199" t="s">
         <v>9</v>
       </c>
       <c r="C199" t="s">
-        <v>114</v>
+        <v>109</v>
       </c>
       <c r="D199" t="s">
-        <v>726</v>
+        <v>730</v>
       </c>
       <c r="E199" t="s">
-        <v>727</v>
+        <v>731</v>
       </c>
       <c r="F199" t="s">
-        <v>49</v>
+        <v>440</v>
       </c>
       <c r="G199" s="1" t="s">
-        <v>786</v>
+        <v>787</v>
       </c>
       <c r="H199" t="s">
-        <v>787</v>
+        <v>788</v>
       </c>
     </row>
     <row r="200" spans="1:8">
       <c r="A200" t="s">
-        <v>788</v>
+        <v>789</v>
       </c>
       <c r="B200" t="s">
         <v>9</v>
       </c>
       <c r="C200" t="s">
-        <v>118</v>
+        <v>114</v>
       </c>
       <c r="D200" t="s">
-        <v>726</v>
+        <v>730</v>
       </c>
       <c r="E200" t="s">
-        <v>727</v>
+        <v>731</v>
       </c>
       <c r="F200" t="s">
-        <v>643</v>
+        <v>49</v>
       </c>
       <c r="G200" s="1" t="s">
-        <v>789</v>
+        <v>790</v>
       </c>
       <c r="H200" t="s">
-        <v>790</v>
+        <v>791</v>
       </c>
     </row>
     <row r="201" spans="1:8">
       <c r="A201" t="s">
-        <v>791</v>
+        <v>792</v>
       </c>
       <c r="B201" t="s">
         <v>9</v>
       </c>
       <c r="C201" t="s">
-        <v>697</v>
+        <v>118</v>
       </c>
       <c r="D201" t="s">
-        <v>726</v>
+        <v>730</v>
       </c>
       <c r="E201" t="s">
-        <v>727</v>
+        <v>731</v>
       </c>
       <c r="F201" t="s">
-        <v>73</v>
+        <v>647</v>
       </c>
       <c r="G201" s="1" t="s">
-        <v>792</v>
+        <v>793</v>
       </c>
       <c r="H201" t="s">
-        <v>793</v>
+        <v>794</v>
       </c>
     </row>
     <row r="202" spans="1:8">
       <c r="A202" t="s">
-        <v>794</v>
+        <v>795</v>
       </c>
       <c r="B202" t="s">
         <v>9</v>
       </c>
       <c r="C202" t="s">
-        <v>122</v>
+        <v>701</v>
       </c>
       <c r="D202" t="s">
-        <v>726</v>
+        <v>730</v>
       </c>
       <c r="E202" t="s">
-        <v>727</v>
+        <v>731</v>
       </c>
       <c r="F202" t="s">
-        <v>657</v>
+        <v>73</v>
       </c>
       <c r="G202" s="1" t="s">
-        <v>795</v>
+        <v>796</v>
       </c>
       <c r="H202" t="s">
-        <v>796</v>
+        <v>797</v>
       </c>
     </row>
     <row r="203" spans="1:8">
       <c r="A203" t="s">
-        <v>797</v>
+        <v>798</v>
       </c>
       <c r="B203" t="s">
         <v>9</v>
       </c>
       <c r="C203" t="s">
-        <v>126</v>
+        <v>122</v>
       </c>
       <c r="D203" t="s">
-        <v>726</v>
+        <v>730</v>
       </c>
       <c r="E203" t="s">
-        <v>727</v>
+        <v>731</v>
       </c>
       <c r="F203" t="s">
-        <v>54</v>
+        <v>661</v>
       </c>
       <c r="G203" s="1" t="s">
-        <v>798</v>
+        <v>799</v>
       </c>
       <c r="H203" t="s">
-        <v>799</v>
+        <v>800</v>
       </c>
     </row>
     <row r="204" spans="1:8">
       <c r="A204" t="s">
-        <v>800</v>
+        <v>801</v>
       </c>
       <c r="B204" t="s">
         <v>9</v>
       </c>
       <c r="C204" t="s">
-        <v>130</v>
+        <v>126</v>
       </c>
       <c r="D204" t="s">
-        <v>726</v>
+        <v>730</v>
       </c>
       <c r="E204" t="s">
-        <v>727</v>
+        <v>731</v>
       </c>
       <c r="F204" t="s">
-        <v>44</v>
+        <v>54</v>
       </c>
       <c r="G204" s="1" t="s">
-        <v>801</v>
+        <v>802</v>
       </c>
       <c r="H204" t="s">
-        <v>802</v>
+        <v>803</v>
       </c>
     </row>
     <row r="205" spans="1:8">
       <c r="A205" t="s">
-        <v>803</v>
+        <v>804</v>
       </c>
       <c r="B205" t="s">
         <v>9</v>
       </c>
       <c r="C205" t="s">
-        <v>134</v>
+        <v>130</v>
       </c>
       <c r="D205" t="s">
-        <v>726</v>
+        <v>730</v>
       </c>
       <c r="E205" t="s">
-        <v>727</v>
+        <v>731</v>
       </c>
       <c r="F205" t="s">
-        <v>330</v>
+        <v>44</v>
       </c>
       <c r="G205" s="1" t="s">
-        <v>804</v>
+        <v>805</v>
       </c>
       <c r="H205" t="s">
-        <v>805</v>
+        <v>806</v>
       </c>
     </row>
     <row r="206" spans="1:8">
       <c r="A206" t="s">
-        <v>806</v>
+        <v>807</v>
       </c>
       <c r="B206" t="s">
         <v>9</v>
       </c>
       <c r="C206" t="s">
-        <v>138</v>
+        <v>134</v>
       </c>
       <c r="D206" t="s">
-        <v>726</v>
+        <v>730</v>
       </c>
       <c r="E206" t="s">
-        <v>727</v>
+        <v>731</v>
       </c>
       <c r="F206" t="s">
-        <v>49</v>
+        <v>330</v>
       </c>
       <c r="G206" s="1" t="s">
-        <v>807</v>
+        <v>808</v>
       </c>
       <c r="H206" t="s">
-        <v>808</v>
+        <v>809</v>
       </c>
     </row>
     <row r="207" spans="1:8">
       <c r="A207" t="s">
-        <v>809</v>
+        <v>810</v>
       </c>
       <c r="B207" t="s">
         <v>9</v>
       </c>
       <c r="C207" t="s">
-        <v>142</v>
+        <v>138</v>
       </c>
       <c r="D207" t="s">
-        <v>726</v>
+        <v>730</v>
       </c>
       <c r="E207" t="s">
-        <v>727</v>
+        <v>731</v>
       </c>
       <c r="F207" t="s">
-        <v>636</v>
+        <v>49</v>
       </c>
       <c r="G207" s="1" t="s">
-        <v>810</v>
+        <v>811</v>
       </c>
       <c r="H207" t="s">
-        <v>811</v>
+        <v>812</v>
       </c>
     </row>
     <row r="208" spans="1:8">
       <c r="A208" t="s">
-        <v>812</v>
+        <v>813</v>
       </c>
       <c r="B208" t="s">
         <v>9</v>
       </c>
       <c r="C208" t="s">
+        <v>142</v>
+      </c>
+      <c r="D208" t="s">
+        <v>730</v>
+      </c>
+      <c r="E208" t="s">
+        <v>731</v>
+      </c>
+      <c r="F208" t="s">
+        <v>640</v>
+      </c>
+      <c r="G208" s="1" t="s">
+        <v>814</v>
+      </c>
+      <c r="H208" t="s">
+        <v>815</v>
+      </c>
+    </row>
+    <row r="209" spans="1:8">
+      <c r="A209" t="s">
+        <v>816</v>
+      </c>
+      <c r="B209" t="s">
+        <v>9</v>
+      </c>
+      <c r="C209" t="s">
         <v>146</v>
       </c>
-      <c r="D208" t="s">
-[...5 lines deleted...]
-      <c r="F208" t="s">
+      <c r="D209" t="s">
+        <v>730</v>
+      </c>
+      <c r="E209" t="s">
+        <v>731</v>
+      </c>
+      <c r="F209" t="s">
         <v>83</v>
       </c>
-      <c r="G208" s="1" t="s">
-[...3 lines deleted...]
-        <v>814</v>
+      <c r="G209" s="1" t="s">
+        <v>817</v>
+      </c>
+      <c r="H209" t="s">
+        <v>818</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>
@@ -8853,50 +8893,51 @@
     <hyperlink ref="G184" r:id="rId183"/>
     <hyperlink ref="G185" r:id="rId184"/>
     <hyperlink ref="G186" r:id="rId185"/>
     <hyperlink ref="G187" r:id="rId186"/>
     <hyperlink ref="G188" r:id="rId187"/>
     <hyperlink ref="G189" r:id="rId188"/>
     <hyperlink ref="G190" r:id="rId189"/>
     <hyperlink ref="G191" r:id="rId190"/>
     <hyperlink ref="G192" r:id="rId191"/>
     <hyperlink ref="G193" r:id="rId192"/>
     <hyperlink ref="G194" r:id="rId193"/>
     <hyperlink ref="G195" r:id="rId194"/>
     <hyperlink ref="G196" r:id="rId195"/>
     <hyperlink ref="G197" r:id="rId196"/>
     <hyperlink ref="G198" r:id="rId197"/>
     <hyperlink ref="G199" r:id="rId198"/>
     <hyperlink ref="G200" r:id="rId199"/>
     <hyperlink ref="G201" r:id="rId200"/>
     <hyperlink ref="G202" r:id="rId201"/>
     <hyperlink ref="G203" r:id="rId202"/>
     <hyperlink ref="G204" r:id="rId203"/>
     <hyperlink ref="G205" r:id="rId204"/>
     <hyperlink ref="G206" r:id="rId205"/>
     <hyperlink ref="G207" r:id="rId206"/>
     <hyperlink ref="G208" r:id="rId207"/>
+    <hyperlink ref="G209" r:id="rId208"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>