--- v1 (2026-02-28)
+++ v2 (2026-05-08)
@@ -54,2752 +54,2752 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>3014</t>
   </si>
   <si>
     <t>1998</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PELOM</t>
   </si>
   <si>
     <t>Projeto de Emenda à Lei Orgânica Municipal</t>
   </si>
   <si>
     <t>Eurípedes Xavier Souto</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/3014/flash_5009.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/3014/flash_5009.pdf</t>
   </si>
   <si>
     <t>Flash 5009._x000D_
 PROJETO DE EMENDA (NÃO VOTADO). Revoga o artigo 131 da Lei Orgânica Municipal._x000D_
 Geraldo Corrêa Machado Filho (Presidente).</t>
   </si>
   <si>
     <t>2534</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>Projeto de Lei</t>
   </si>
   <si>
     <t>Executivo Municipal - EXEC</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/2534/flash_4439.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/2534/flash_4439.pdf</t>
   </si>
   <si>
     <t>Flash 4439._x000D_
 PROJETO DE LEI Nº 13/98. Autoriza o Poder Executivo a abrir crédito especial e conceder subvenção social à "Casa da Juventude São Luiz Gonzaga". (Referente à Lei nº 2.576, de 01/04/1998)._x000D_
 Geraldo Corrêa Machado Filho (Presidente).</t>
   </si>
   <si>
     <t>2539</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/2539/flash_4444.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/2539/flash_4444.pdf</t>
   </si>
   <si>
     <t>Flash 4444._x000D_
 PROJETO DE LEI Nº 28/98. Cria o Curso Regular de Suplência do Ensino Fundamental nas escolas do município de Montes Claros. (Referente à Lei nº 2.590 de 29/05/1998).   _x000D_
 Geraldo Corrêa Machado Filho (Presidente).</t>
   </si>
   <si>
     <t>2540</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/2540/flash_4445.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/2540/flash_4445.pdf</t>
   </si>
   <si>
     <t>Flash 4445._x000D_
 PROJETO DE LEI Nº 71/98.  Cria o 1º ciclo de ensino fundamental nas unidades municipais de educação infantil de Montes Claros. (Referente à Lei nº 2.636 de 02/10/1998)._x000D_
 Geraldo Corrêa Machado Filho (Presidente).</t>
   </si>
   <si>
     <t>2541</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/2541/flash_4446.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/2541/flash_4446.pdf</t>
   </si>
   <si>
     <t>Flash 4446._x000D_
 PROJETO DE LEI Nº 93/98. (REVOGADA). Dispõe sobre a Criação do Conselho Municipal de Acompanhamento e Controle Social do FUNDEF. (Referente à Lei nº 2.651 de 02/12/1998, que foi posteriormente revogada pela Lei nº 3.809, de 05/10/2007)._x000D_
 Geraldo Corrêa Machado Filho (Presidente).</t>
   </si>
   <si>
     <t>2542</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>João Hamilton Silveira</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/2542/flash_4447.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/2542/flash_4447.pdf</t>
   </si>
   <si>
     <t>Flash 4447._x000D_
 PROJETO DE LEI Nº 104/98. Cria o "Projeto Cultural Nossa Gente", com o objetivo de promover eventos culturais nos bairros de Montes Claros, e dá outras providências. (Referente à Lei nº 2.666, de 04/01/1999). _x000D_
 Geraldo Corrêa Machado Filho (Presidente).</t>
   </si>
   <si>
     <t>2563</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>Paulo Gustavo Dias Lopes</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/2563/flash_4468.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/2563/flash_4468.pdf</t>
   </si>
   <si>
     <t>Flash 4468._x000D_
 PROJETO DE LEI Nº 25/98. Denomina a "Praça Dona Clarice Ataíde Vieira", localizada no bairro Vera Cruz. (Referente à Lei nº 2.585, de 29/05/1998).                                       _x000D_
 Geraldo Corrêa Machado Filho (Presidente).</t>
   </si>
   <si>
     <t>2564</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>Antônio Carlos Câmara</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/2564/flash_4469.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/2564/flash_4469.pdf</t>
   </si>
   <si>
     <t>Flash 4469._x000D_
 PROJETO DE LEI Nº 17/98. Dá nova denominação à rua Goiânia, localizada no bairro Ibituruna. Passa a denominar "Rua Dalva dos Anjos Medeiros". (Referente à Lei nº 2.582, de 28/04/1998).                                                                       _x000D_
 Geraldo Corrêa Machado Filho (Presidente).</t>
   </si>
   <si>
     <t>2566</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>Tarcísio Iran Rêgo</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/2566/flash_4471.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/2566/flash_4471.pdf</t>
   </si>
   <si>
     <t>Flash 4471._x000D_
 PROJETO DE LEI Nº 34/98. Denomina a Casa de Passagem "Dona Eunice Pires Rocha Sousa", localizada na rua D, nº 142, Vila Atlântida. (Referente à Lei nº 2.598, de 15/06/1998).     _x000D_
 Geraldo Corrêa Machado Filho (Presidente).</t>
   </si>
   <si>
     <t>2567</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>Ademar de Barros Bicalho</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/2567/flash_4472.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/2567/flash_4472.pdf</t>
   </si>
   <si>
     <t>Flash 4472._x000D_
 PROJETO DE LEI Nº 35/98. Denomina a "Praça Hotorgantino Lopes de Souza", localizada entre o cruzamento das ruas Angélica C. Brant e João S. Caldeira, na Vila João Gordo. (Referente à Lei nº 2.595, de 15/06/1998).  _x000D_
 Geraldo Corrêa Machado Filho (Presidente).</t>
   </si>
   <si>
     <t>2568</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>José Vicente Medeiros</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/2568/flash_4473.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/2568/flash_4473.pdf</t>
   </si>
   <si>
     <t>Flash 4473._x000D_
  PROJETO DE LEI Nº 38/98. Denomina vias públicas localizadas no bairro Santo Inácio II (atual bairro Santa Rafaela): "Avenida Dona Isabel", "Rua Vicente Silva", "Rua Frei Damião, "Rua Juvenita Pereira", "Rua Padre Tadeu Carvalho", "Rua Bibiano Pinheiro", "Rua Geraldo Ribeiro", "Rua Irmã Dulce, "Rua Madre Tereza, "Rua Rosângela Moura", "Rua Crispina Oliveira", "Rua Martiliano", "Avenida Geralda Monteiro", "Rua Padre Rubens Magalhães", "Rua Firmino Ferreira" e "Rua Juca Malveira". (Referente à Lei nº 2.596, de 15/06/1998).   _x000D_
 Geraldo Corrêa Machado Filho (Presidente).</t>
   </si>
   <si>
     <t>2570</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>Marcos Nem</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/2570/flash_4475.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/2570/flash_4475.pdf</t>
   </si>
   <si>
     <t>Flash 4475._x000D_
 PROJETO DE LEI Nº 50/98. Denomina a "Rua José Carneiro Silva", localizada no bairro Novo Delfino. (Referente à Lei nº 2.611, de 06/08/1998)._x000D_
 Geraldo Corrêa Machado Filho (Presidente).</t>
   </si>
   <si>
     <t>2571</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/2571/flash_4476.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/2571/flash_4476.pdf</t>
   </si>
   <si>
     <t>Flash 4476._x000D_
 PROJETO DE LEI Nº 60/98. Denomina a "Praça Zeca Silveira", localizada na avenida Mestra Fininha, limitando com o trevo da avenida Vicente Guimarães. (Referente à Lei nº 2.617, de 17/08/1998)._x000D_
 Geraldo Corrêa Machado Filho (Presidente).</t>
   </si>
   <si>
     <t>2572</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>Antônio Silveira de Sá</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/2572/flash_4477.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/2572/flash_4477.pdf</t>
   </si>
   <si>
     <t>Flash 4477._x000D_
 PROJETO DE LEI Nº 61/98. Denomina a "Praça Marcílio José Barros Lins Albuquerque", localizada entre as avenidas Vicente Guimarães, Mestra Fininha e o canal da Avenida Vicente Guimarães, recentemente inaugurada. (Referente à Lei nº 2.618, de 17/08/1998)._x000D_
 Geraldo Corrêa Machado Filho (Presidente).</t>
   </si>
   <si>
     <t>2573</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/2573/flash_4478.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/2573/flash_4478.pdf</t>
   </si>
   <si>
     <t>Flash 4478._x000D_
 PROJETO DE LEI Nº 64/98. Denomina a "Rua Professor Darcy Ribeiro", localizada no bairro Edgar Pereira. (Referente à Lei nº 2.620, de 17/08/1998)._x000D_
 Geraldo Corrêa Machado Filho (Presidente).</t>
   </si>
   <si>
     <t>2574</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/2574/flash_4479.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/2574/flash_4479.pdf</t>
   </si>
   <si>
     <t>Flash 4479._x000D_
 PROJETO DE LEI Nº 59/98. Denomina oficialmente o "Bairro Morrinhos". (Referente à Lei nº 2.616, de 17/08/1998).  _x000D_
 Geraldo Corrêa Machado Filho (Presidente).</t>
   </si>
   <si>
     <t>2575</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/2575/flash_4480.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/2575/flash_4480.pdf</t>
   </si>
   <si>
     <t>Flash 4480._x000D_
 PROJETO DE LEI Nº 49/98. Dá nova denominação à rua Humaitá, localizada no bairro Morrinhos. Passa a denominar "Rua Pedro Dias". (Referente à Lei nº 2.612, de 06/08/1998).     _x000D_
 Geraldo Corrêa Machado Filho (Presidente).</t>
   </si>
   <si>
     <t>2576</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/2576/flash_4481.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/2576/flash_4481.pdf</t>
   </si>
   <si>
     <t>Flash 4481._x000D_
 PROJETO DE LEI Nº 54/98. Denomina oficialmente o "Bairro Itatiaia", conhecido popularmente como Vila Murici. (Referente à Lei nº 2.613, de 06/08/1998)._x000D_
 Geraldo Corrêa Machado Filho (Presidente).</t>
   </si>
   <si>
     <t>2577</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
     <t>Ubaldo Ferreira Gonçalves</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/2577/flash_4482.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/2577/flash_4482.pdf</t>
   </si>
   <si>
     <t>Flash 4482._x000D_
 PROJETO DE LEI Nº 62/98. Denomina vias públicas localizadas no prolongamento do bairro Todo os Santos: "Rua Santa Bárbara", "Rua Santa Cecília", "Rua Santa Laura", "Rua Santa Madalena", "Rua São Lucas", "Rua São Miguel", "Rua São Lázaro" e "Rua São Jerônimo". (Referente à Lei nº 2.622, de 17/08/1998).         _x000D_
 Geraldo Corrêa Machado Filho (Presidente).</t>
   </si>
   <si>
     <t>2578</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
     <t>Ivan José Lopes</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/2578/flash_4483.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/2578/flash_4483.pdf</t>
   </si>
   <si>
     <t>Flash 4483._x000D_
 PROJETO DE LEI Nº 63/98. Denomina a "Rua Zezé Malveira", localizada no bairro Santa Rita II. (Referente à Lei nº 2.619, de 17/08/1998)._x000D_
 Geraldo Corrêa Machado Filho (Presidente).</t>
   </si>
   <si>
     <t>2579</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
     <t>José Geraldo Cardoso</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/2579/flash_4484.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/2579/flash_4484.pdf</t>
   </si>
   <si>
     <t>Flash 4484._x000D_
 PROJETO DE LEI Nº 76/98. Denomina a "Praça João Batista de Moura", localizada no bairro Alto da Boa Vista. (Referente à Lei nº 2.629, de 25/09/1998).   _x000D_
 Geraldo Corrêa Machado Filho (Presidente).</t>
   </si>
   <si>
     <t>2580</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/2580/flash_4485.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/2580/flash_4485.pdf</t>
   </si>
   <si>
     <t>Flash 4485._x000D_
 PROJETO DE LEI Nº 91/98. Denomina a "Rua Gasparina Soares dos Reis", localizada no bairro Jardim Primavera. (Referente à Lei nº 2.652, de 02/12/1998)._x000D_
 Geraldo Corrêa Machado Filho (Presidente).</t>
   </si>
   <si>
     <t>2581</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/2581/flash_4486.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/2581/flash_4486.pdf</t>
   </si>
   <si>
     <t>Flash 4486._x000D_
 PROJETO DE LEI Nº 115/98. Denomina a "Rua Raimunda Wanderley", localizada no bairro Santo Antônio. (Referente à Lei nº 2.667, de 04/01/1999). _x000D_
 Geraldo Corrêa Machado Filho (Presidente).</t>
   </si>
   <si>
     <t>2582</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/2582/flash_4487.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/2582/flash_4487.pdf</t>
   </si>
   <si>
     <t>Flash 4487._x000D_
 PROJETO DE LEI Nº 116/98. Denomina a "Rua Zulma Antunes Pereira", localizada no bairro Antônio Narciso. (Referente à Lei nº 2.677, de 04/01/1999)._x000D_
 Geraldo Corrêa Machado Filho (Presidente).</t>
   </si>
   <si>
     <t>2583</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/2583/flash_4488.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/2583/flash_4488.pdf</t>
   </si>
   <si>
     <t>Flash 4488._x000D_
 PROJETO DE LEI Nº 117/98. Denomina a "Rua Petronilho Narciso" e a "Rua Major Santos", localizadas no bairro Vila Atlântida. (Referente à Lei nº 2.679, de 04/01/1999).    _x000D_
 Geraldo Corrêa Machado Filho (Presidente).</t>
   </si>
   <si>
     <t>2584</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/2584/flash_4489.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/2584/flash_4489.pdf</t>
   </si>
   <si>
     <t>Flash 4489._x000D_
 PROJETO DE LEI Nº 118/98. Denomina a "Avenida Zeca Fagundes", localizada no bairro Tancredo Neves. (Referente à Lei nº 2.682, de 04/01/1999).  _x000D_
 Geraldo Corrêa Machado Filho (Presidente).</t>
   </si>
   <si>
     <t>2585</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/2585/flash_4490.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/2585/flash_4490.pdf</t>
   </si>
   <si>
     <t>Flash 4490._x000D_
 PROJETO DE LEI Nº 119/98. Denomina a "Rua José Estevam Barbosa", localizada no bairro Planalto. (Referente à Lei nº 2.681, de 04/01/1999).   _x000D_
 Geraldo Corrêa Machado Filho (Presidente).</t>
   </si>
   <si>
     <t>2586</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/2586/flash_4491.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/2586/flash_4491.pdf</t>
   </si>
   <si>
     <t>Flash 4491._x000D_
 PROJETO DE LEI Nº 120/98. Denomina a "Rua José Avelino Pereira", localizada no bairro Santa Rita II. (Referente à Lei nº 2.680, de 04/01/1999)._x000D_
 Geraldo Corrêa Machado Filho (Presidente).</t>
   </si>
   <si>
     <t>2587</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/2587/flash_4492.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/2587/flash_4492.pdf</t>
   </si>
   <si>
     <t>Flash 4492._x000D_
 PROJETO DE LEI Nº 67/98. Denomina vias públicas localizadas no bairro Camilo Prates: "Rua Lúcia de Fátima", "Rua Idalício Narciso", "Rua Marília Narciso", "Rua Lourival Gomes Mota", "Rua Nossa Senhora do Carmo", "Avenida Maria José Silveira de Freitas", "Avenida Sebastião Gama" e "Avenida Benvinda Evangelista Santos". (Referente à Lei nº 2.626, de 15/09/1998).     _x000D_
 Geraldo Corrêa Machado Filho (Presidente).</t>
   </si>
   <si>
     <t>2588</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/2588/flash_4493.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/2588/flash_4493.pdf</t>
   </si>
   <si>
     <t>Flash 4493._x000D_
 PROJETO DE LEI Nº 79/98. (ALTERADA). Denomina vias públicas localizadas no Conjunto Habitacional Joaquim Costa: "Rua Geralda Bicalho", "Rua Solange Rocha", "Rua Tereza Francisca Soares", "Rua Maria de Jesus Vieira", "Rua Eugênio da Costa Zuba" e "Rua da Conquista". (Referente à Lei n° 2.642, de 19/10/1998, que foi alterada pela Lei nº 4.803, de 15/07/2015)._x000D_
 Geraldo Corrêa Machado Filho (Presidente).</t>
   </si>
   <si>
     <t>2589</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/2589/flash_4494.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/2589/flash_4494.pdf</t>
   </si>
   <si>
     <t>Flash 4494._x000D_
 PROJETO DE LEI Nº 86/98. Denomina oficialmente o "Bairro Santa Rafaela", popularmente conhecido como bairro Santo Inácio II. (Referente à Lei nº 2.649, de 17/11/1998).   _x000D_
 Geraldo Corrêa Machado Filho (Presidente).</t>
   </si>
   <si>
     <t>2590</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/2590/flash_4495.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/2590/flash_4495.pdf</t>
   </si>
   <si>
     <t>Flash 4495._x000D_
 PROJETO DE LEI Nº 97/98. Denomina a "Praça Rainha da Paz", localizada na área da antiga "Barroca do Modesto", situada na rua Juscelino Kubitschek, bairro Morrinhos. (Referente à Lei nº 2.656, de 14/12/1998).  _x000D_
 Geraldo Corrêa Machado Filho (Presidente).</t>
   </si>
   <si>
     <t>2591</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/2591/flash_4496.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/2591/flash_4496.pdf</t>
   </si>
   <si>
     <t>Flash 4496._x000D_
 PROJETO DE LEI Nº 98/98. Denomina a "Rua Hormínio Evaristo", localizada no bairro Monte Carmelo I. (Referente à Lei nº 2.655, de 14/12/1998).    _x000D_
 Geraldo Corrêa Machado Filho (Presidente).</t>
   </si>
   <si>
     <t>2592</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
     <t>Kátia Maria dos Santos Oliveira</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/2592/flash_4497.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/2592/flash_4497.pdf</t>
   </si>
   <si>
     <t>Flash 4497._x000D_
 PROJETO DE LEI Nº 105/98. Denomina o estádio de futebol em construção, localizado no bairro Santos Reis: "Estádio Dr. Rubens Durães Peres". (Referente à Lei nº 2.665, de 04/01/1999).     _x000D_
 Geraldo Corrêa Machado Filho (Presidente).</t>
   </si>
   <si>
     <t>2593</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
     <t>José Gonzaga Pereira</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/2593/flash_4498.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/2593/flash_4498.pdf</t>
   </si>
   <si>
     <t>Flash 4498._x000D_
 PROJETO DE LEI Nº 111/98. Denomina vias públicas localizadas no bairro Morada do Parque II: "Rua Engenheiro Eugênio Benjamim Silva", "Rua Engenheiro Adão Levi Barbosa" e "Rua Engenheiro Nilson Crispim da Costa". (Referente à Lei nº 2.674, de 04/01/1999).     _x000D_
 Geraldo Corrêa Machado Filho (Presidente).</t>
   </si>
   <si>
     <t>2594</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/2594/flash_4499.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/2594/flash_4499.pdf</t>
   </si>
   <si>
     <t>Flash 4499._x000D_
 PROJETO DE LEI Nº 106/98. Denomina a "Praça São João Batista", localizada na comunidade de São João da Vereda. (Referente à Lei nº 2.668, de 04/01/1999).   _x000D_
 Geraldo Corrêa Machado Filho (Presidente).</t>
   </si>
   <si>
     <t>2595</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/2595/flash_4500.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/2595/flash_4500.pdf</t>
   </si>
   <si>
     <t>Flash 4500._x000D_
 PROJETO DE LEI Nº 107/98. Denomina a "Praça Nossa Senhora Aparecida", localizada na comunidade de Calhau. (Referente à Lei nº 2.678, de 04/01/1999)._x000D_
 Geraldo Corrêa Machado Filho (Presidente).</t>
   </si>
   <si>
     <t>2597</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
     <t>José Hélio Guimarães de Carvalho</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/2597/flash_4501.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/2597/flash_4501.pdf</t>
   </si>
   <si>
     <t>Flash 4501._x000D_
 PROJETO DE LEI Nº 108/98. Denomina o "Beco do Nunes", localizado entre os números 290 e 280 da rua Cardoso Soares, no povoado de São Geraldo II. (Referente à Lei nº 2.662, de 30/12/1998)._x000D_
 Geraldo Corrêa Machado Filho (Presidente).</t>
   </si>
   <si>
     <t>2598</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/2598/flash_4502.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/2598/flash_4502.pdf</t>
   </si>
   <si>
     <t>Flash 4502._x000D_
 PROJETO DE LEI Nº 109/98. Denomina o "Beco do José Amaro", localizado entre os números 196 e 108 da rua Cardoso Soares, no povoado de São Geraldo II. (Referente à Lei nº 2.663, de 04/01/1999)._x000D_
 Geraldo Corrêa Machado Filho (Presidente).</t>
   </si>
   <si>
     <t>2599</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/2599/flash_4503.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/2599/flash_4503.pdf</t>
   </si>
   <si>
     <t>Flash 4503._x000D_
 PROJETO DE LEI Nº 103/98. Denomina o "Conjunto Habitacional Olga Benário", localizado no bairro Alterosa. (Referente à Lei nº 2.664, de 04/01/1999).      _x000D_
 Geraldo Corrêa Machado Filho (Presidente).</t>
   </si>
   <si>
     <t>2600</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/2600/flash_4504.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/2600/flash_4504.pdf</t>
   </si>
   <si>
     <t>Flash 4504._x000D_
 PROJETO DE LEI Nº 110/98. Denomina a "Rua José Pereira dos Santos", localizada no bairro Morrinhos. (Referente à Lei nº 2.676, de 04/01/1999)._x000D_
 Geraldo Corrêa Machado Filho (Presidente).</t>
   </si>
   <si>
     <t>2601</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/2601/flash_4505.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/2601/flash_4505.pdf</t>
   </si>
   <si>
     <t>Flash 4505._x000D_
 PROJETO DE LEI Nº 121/98. Denomina a "Rua José Maria Câmara (Zé Liu)", localizada no bairro Canelas II. (Referente à Lei nº 2.675, de 04/01/1999)._x000D_
 Geraldo Corrêa Machado Filho (Presidente).</t>
   </si>
   <si>
     <t>2602</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/2602/flash_4506.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/2602/flash_4506.pdf</t>
   </si>
   <si>
     <t>Flash 4506._x000D_
 PROJETO DE LEI Nº 124/98. Denomina a "Rua Felicidade Andrade Câmara", localizada no bairro Cândida Câmara. (Referente à Lei nº 2.671, de 04/01/1999).   _x000D_
 Geraldo Corrêa Machado Filho (Presidente).</t>
   </si>
   <si>
     <t>2603</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/2603/flash_4507.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/2603/flash_4507.pdf</t>
   </si>
   <si>
     <t>Flash 4507._x000D_
 PROJETO DE LEI Nº 125/98. Denomina a "Avenida Professor Maurício Marcos Farias Gonçalves", localizada no bairro Cidade Nova. (Referente à Lei nº 2.672, de 04/01/1999).   _x000D_
 Geraldo Corrêa Machado Filho (Presidente).</t>
   </si>
   <si>
     <t>2604</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/2604/flash_4508.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/2604/flash_4508.pdf</t>
   </si>
   <si>
     <t>Flash 4508._x000D_
 PROJETO DE LEI Nº 114/98. Denomina vias públicas localizadas no bairro Itatiaia (antiga Vila Murici): "Rua Vera Lígia Dias Santana", "Rua Aureni Gomes de Jesus", "Rua Maria José Rodrigues", "Rua Alcione Soares da Silva", "Rua Jandira Marques Tolentino", "Rua Maria Domingas Ribeiro da Costa", "Rua Sebastião Alves de Lima", "Rua Mirtes Matos Gomes" e "Rua Domingos Nunes Cordeiro". (Referente à Lei nº 2.673, de 04/01/1999).        _x000D_
 Geraldo Corrêa Machado Filho (Presidente).</t>
   </si>
   <si>
     <t>2605</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/2605/flash_4509.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/2605/flash_4509.pdf</t>
   </si>
   <si>
     <t>Flash 4509._x000D_
 PROJETO DE LEI Nº 122/98. Denomina a "Rua José Sebastião Dias", localizada no bairro Santa Lúcia II. (Referente à Lei nº 2.669, de 04/01/1999).    _x000D_
 Geraldo Corrêa Machado Filho (Presidente).</t>
   </si>
   <si>
     <t>2606</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/2606/flash_4510.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/2606/flash_4510.pdf</t>
   </si>
   <si>
     <t>Flash 4510._x000D_
 PROJETO DE LEI Nº 123/98. Denomina vias públicas localizadas no bairro Santa Lúcia: "Rua Jovelino Soares da Cruz" e "Rua Edvaldo Agostinho da Rocha". (Referente à Lei nº 2.670, de 04/01/1999).   _x000D_
 Geraldo Corrêa Machado Filho (Presidente).</t>
   </si>
   <si>
     <t>2698</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/2698/flash_4593.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/2698/flash_4593.pdf</t>
   </si>
   <si>
     <t>Flash 4593._x000D_
 PROJETO DE LEI Nº 42/98. Assegura a livre organização estudantil nos estabelecimentos de ensino, e dá outras providências (Grêmios Estudantis). (Referente à Lei nº 2.603, de 22/06/1998).  _x000D_
 Geraldo Corrêa Machado Filho (Presidente).</t>
   </si>
   <si>
     <t>2699</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
     <t>Antônio Soares Silva</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/2699/flash_4594.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/2699/flash_4594.pdf</t>
   </si>
   <si>
     <t>Flash 4594._x000D_
 PROJETO DE LEI Nº 78/98. Dispõe sobre a instalação e adequação de telefones públicos (tipo orelhão) para deficientes físicos no município de Montes Claros. (Referente à Lei nº 2.644, de 19/10/1998)._x000D_
 Geraldo Corrêa Machado Filho (Presidente).</t>
   </si>
   <si>
     <t>2700</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/2700/flash_4595.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/2700/flash_4595.pdf</t>
   </si>
   <si>
     <t>Flash 4595._x000D_
 PROJETO DE LEI Nº 15/98. Autoriza a prorrogação da concessão dos serviços de abastecimento de água e esgotamento sanitário do município de Montes Claros à Companhia de Saneamento de Minas Gerais – COPASA. (Referente à Lei nº 2.577, de 01/04/1998)._x000D_
 Geraldo Corrêa Machado Filho (Presidente).</t>
   </si>
   <si>
     <t>2701</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/2701/flash_4596.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/2701/flash_4596.pdf</t>
   </si>
   <si>
     <t>Flash 4596._x000D_
 PROJETO DE LEI Nº 46/98. Autoriza a inscrição em concursos públicos promovidos pela Administração, de candidatos que estejam concluindo o último ano do curso que comprove a habilitação profissional ou o nível de escolaridade exigidos para o exercício do cargo. (Referente à Lei nº 2.633, de 28/09/1998).   _x000D_
 Geraldo Corrêa Machado Filho (Presidente).</t>
   </si>
   <si>
     <t>2702</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/2702/flash_4597.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/2702/flash_4597.pdf</t>
   </si>
   <si>
     <t>Flash 4597._x000D_
 PROJETO DE LEI Nº 33/98. Determina a instalação de porta de segurança nas agências bancárias do município de Montes Claros, e dá outras providências. (Referente à Lei nº 2.602, de 15/06/1998). _x000D_
 Geraldo Corrêa Machado Filho (Presidente).</t>
   </si>
   <si>
     <t>2703</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/2703/flash_4598.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/2703/flash_4598.pdf</t>
   </si>
   <si>
     <t>Flash 4598._x000D_
 PROJETO DE LEI Nº 87/98. (REVOGADA). Institui a Carteira do Portador de Deficiência, no transporte coletivo urbano de Montes Claros; extingue o Vale Deficiente, e dá outras providências. (Referente à  Lei nº 2.648, de 17/11/1998, que foi posteriormente revogada pela Lei nº 2.693, de 22/03/1999)._x000D_
 Geraldo Corrêa Machado Filho (Presidente).</t>
   </si>
   <si>
     <t>2704</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/2704/flash_4599.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/2704/flash_4599.pdf</t>
   </si>
   <si>
     <t>Flash 4599._x000D_
 PROJETO DE LEI Nº 55/98. Dispõe sobre a implantação do concurso de prognósticos no município de Montes Claros, como meio de contribuição para a seguridade social._x000D_
 Geraldo Corrêa Machado Filho (Presidente).</t>
   </si>
   <si>
     <t>2705</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/2705/flash_4600.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/2705/flash_4600.pdf</t>
   </si>
   <si>
     <t>Flash 4600._x000D_
 PROJETO DE LEI Nº 77/98. Autoriza a municipalização das unidades de ensino de pré-escolar e creches conveniadas com o município de Montes Claros e dá outras providências. (Referente à Lei nº 2.643, de 19/10/1998)._x000D_
 Geraldo Corrêa Machado Filho (Presidente).</t>
   </si>
   <si>
     <t>2706</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/2706/flash_4601.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/2706/flash_4601.pdf</t>
   </si>
   <si>
     <t>Flash 4601._x000D_
 PROJETO DE LEI Nº 74/98. Dispõe sobre sanções administrativas a estabelecimentos bancários infratores do direito do consumidor.  Tempo de espera em fila de bancos. (Referente à Lei nº 2.631 de 25/09/1998)._x000D_
 Geraldo Corrêa Machado Filho (Presidente).</t>
   </si>
   <si>
     <t>2707</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/2707/flash_4602.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/2707/flash_4602.pdf</t>
   </si>
   <si>
     <t>Flash 4602._x000D_
 PROJETO DE LEI Nº 69/98. Dispõe sobre a reserva de vagas nos estacionamentos rotativos pagos, para veículos dirigidos ou conduzindo pessoas portadoras de deficiência física, e dá outras providências. (Referente à Lei nº 2.637, de 16/10/1998)._x000D_
 Geraldo Corrêa Machado Filho (Presidente).</t>
   </si>
   <si>
     <t>2708</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/2708/flash_4603.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/2708/flash_4603.pdf</t>
   </si>
   <si>
     <t>Flash 4603._x000D_
 PROJETO DE LEI Nº 81/98. Dispõe sobre a instalação de balanças de uso público, para conferência de pesos, em estabelecimentos comerciais do município de Montes Claros e dá outras providências._x000D_
 Geraldo Corrêa Machado Filho (Presidente).</t>
   </si>
   <si>
     <t>2709</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/2709/flash_4604.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/2709/flash_4604.pdf</t>
   </si>
   <si>
     <t>Flash 4604._x000D_
 PROJETO DE LEI Nº 94/98. Dispõe sobre a obrigatoriedade da afixação de cartazes em estabelecimentos que comercializam bebidas alcoólicas, com recomendações quanto ao seu uso._x000D_
 Geraldo Corrêa Machado Filho (Presidente).</t>
   </si>
   <si>
     <t>2710</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/2710/flash_4605.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/2710/flash_4605.pdf</t>
   </si>
   <si>
     <t>Flash 4605._x000D_
 PROJETO DE LEI Nº 113/98. (VETADO). Dispõe sobre a concessão de direito de parada, por 5 minutos, em frente às imobiliárias. (Vetado pelo Poder Executivo - ver flash 5017)._x000D_
 Geraldo Corrêa Machado Filho (Presidente).</t>
   </si>
   <si>
     <t>2733</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/2733/flash_4628.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/2733/flash_4628.pdf</t>
   </si>
   <si>
     <t>Flash 4628._x000D_
 PROJETO DE LEI Nº 20/98. Denomina a Escola Municipal "Maria Aparecida Bispo de Moura", localizada na avenida Crisantino Borém, no bairro Vargem Grande II._x000D_
 Geraldo Corrêa Machado Filho (Presidente).</t>
   </si>
   <si>
     <t>2735</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/2735/flash_4630.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/2735/flash_4630.pdf</t>
   </si>
   <si>
     <t>Flash 4630._x000D_
 PROJETO DE LEI Nº 72/98. Cria o curso de Ensino Médio Comum Geral, de 2º Grau (antigo curso científico), na Escola Municipal Mariana Santos, localizada na região do Pentáurea. (Referente à Lei nº 2.634, de 02/10/1998)._x000D_
 Geraldo Corrêa Machado Filho (Presidente).</t>
   </si>
   <si>
     <t>2736</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/2736/flash_4631.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/2736/flash_4631.pdf</t>
   </si>
   <si>
     <t>Flash 4631._x000D_
 PROJETO DE LEI Nº 36/98. Autoriza o Poder Executivo a criar uma escola de ensino fundamental (1ª a 8ª série), localizada no bairro Alto da Boa Vista, denominada de "Escola Municipal Sebastião Mendes". (Referente à Lei nº 2.594, de 15/06/1998)._x000D_
 Geraldo Corrêa Machado Filho (Presidente).</t>
   </si>
   <si>
     <t>2737</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/2737/flash_4632.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/2737/flash_4632.pdf</t>
   </si>
   <si>
     <t>Flash 4632._x000D_
 PROJETO DE LEI Nº 13/99. Denomina a Escola Municipal "Dona Vidinha Pires", localizada na avenida Crisantino Borém, no bairro Vargem Grande II. (Referente à Lei nº 2.697, de 23/03/1999)._x000D_
 Geraldo Corrêa Machado Filho (Presidente).</t>
   </si>
   <si>
     <t>2751</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/2751/flash_4646.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/2751/flash_4646.pdf</t>
   </si>
   <si>
     <t>Flash 4646._x000D_
 PROJETO DE LEI Nº 03/98. Autoriza o Poder Executivo a fazer doação de terrenos ao Estado de Minas Gerais e dá outras providências. (Terreno com área de 2.092,50 m², localizado na Vila São Luiz, para construção da Escola Estadual Vereador Francisco Tófani e terreno com área de 4.440,00 m², localizado na Vila Áurea, para a construção da Escola Estadual Deputado Esteves Rodrigues). (Referente à Lei nº 2.580, de 28/04/1998)._x000D_
 Geraldo Corrêa Machado Filho (Presidente).</t>
   </si>
   <si>
     <t>2752</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/2752/flash_4647.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/2752/flash_4647.pdf</t>
   </si>
   <si>
     <t>Flash 4647._x000D_
-PROJETO DE LEI Nº 31/98. Desafeta área de terreno de sua característica, transfere-o ao patrimônio disponível do município e autoriza sua doação com à Fundação Assistencial e Educacional de Dores do Indaiá - FAEDI. (Terreno de 999,00 m², localizado no bairro Alcides Rabello)._x000D_
+PROJETO DE LEI Nº 31/98. Desafeta área de terreno de sua característica, transfere-o ao patrimônio disponível do município e autoriza sua doação com à Fundação Assistencial e Educacional de Dores do Indaiá - FAEDI. (Terreno de 999,00 m², localizado no bairro Alcides Rabello). (OBS.: Apesar de aprovado, provavelmente este projeto não tenha virado lei. Posteriormente, outro projeto com o mesmo assunto foi tramitado e aprovado na Câmara, referente à Lei nº 2.695, de 23/03/1999 - ver flash 4650)._x000D_
 Geraldo Corrêa Machado Filho (Presidente).</t>
   </si>
   <si>
     <t>2753</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/2753/flash_4648.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/2753/flash_4648.pdf</t>
   </si>
   <si>
     <t>Flash 4648._x000D_
 PROJETO DE LEI Nº 66/98. Autoriza o Poder Executivo a fazer alienação de imóvel de propriedade do município e dá outras providências. (Terreno de 103.974,08 m², desapropriado da Mercantil Indústrias Mecânicas S.A – Meca, localizado na avenida Governador Magalhães Pinto). (Referente à Lei nº 2.625, de 03/09/1998).        _x000D_
 Geraldo Corrêa Machado Filho (Presidente).</t>
   </si>
   <si>
     <t>2754</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/2754/flash_4649.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/2754/flash_4649.pdf</t>
   </si>
   <si>
     <t>Flash 4649._x000D_
 PROJETO DE LEI Nº 126/98. Dispõe sobre desafetação e alienação de imóvel de propriedade do município, em favor do Instituto Municipal de Previdência dos Servidores Públicos de Montes Claros – PREVMOC, sob forma de dação em pagamento de dívida e contém outras providências (Imóvel de 1.872,20 m², constituído pela área de terreno popularmente identificada como Cimentão). (Referente à Lei nº 2.661, de 30/12/1998).  _x000D_
 Geraldo Corrêa Machado Filho (Presidente).</t>
   </si>
   <si>
     <t>2760</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/2760/flash_4655.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/2760/flash_4655.pdf</t>
   </si>
   <si>
     <t>Flash 4655._x000D_
 PROJETO DE LEI Nº 02/99. Autoriza o Poder Executivo a fazer doação de terreno, com área de 600,00 m², à Sociedade Espírita Maria de Nazaré, localizada no bairro Dr. João Alves. (Referente à Lei nº 2.688, de 01/03/1999)._x000D_
 Tarcísio Iran Rêgo (Presidente).</t>
   </si>
   <si>
     <t>2761</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/2761/flash_4656.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/2761/flash_4656.pdf</t>
   </si>
   <si>
     <t>Flash 4656._x000D_
 PROJETO DE LEI Nº 67/99. Autoriza o Poder Executivo a doar lotes de terreno aos servidores da Administração Direta e Indireta do município de Montes Claros (ESURB e PREVMOC), localizados no loteamento do bairro Village do Lago III. (Referente à Lei nº 2.736, de 11/08/1999).    _x000D_
 Tarcísio Iran Rêgo (Presidente).</t>
   </si>
   <si>
     <t>2792</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/2792/flash_4687.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/2792/flash_4687.pdf</t>
   </si>
   <si>
     <t>Flash 4687._x000D_
 PROJETO DE LEI Nº 11/98. Concede incentivo fiscal ao contribuinte do Imposto Predial e Territorial Urbano de Montes Claros - IPTU, referente ao exercício fiscal de 1998. (Referente à Lei nº 2.569, de 20/03/1998)._x000D_
 Geraldo Corrêa Machado Filho (Presidente).</t>
   </si>
   <si>
     <t>2793</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/2793/flash_4688.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/2793/flash_4688.pdf</t>
   </si>
   <si>
     <t>Flash 4688._x000D_
 PROJETO DE LEI Nº 39/98. Autoriza o Poder Executivo a conceder benefício fiscal à Sociedade Rural de Montes Claros (isenção do ISSQN), durante a realização da XXIV Exposição Agropecuária de Montes Claros. (Referente à Lei nº 2.593, de 04/06/1998)._x000D_
 Geraldo Corrêa Machado Filho (Presidente).</t>
   </si>
   <si>
     <t>2794</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/2794/flash_4689.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/2794/flash_4689.pdf</t>
   </si>
   <si>
     <t>Flash 4689._x000D_
 PROJETO DE LEI Nº 101/98. Concede incentivo fiscal ao contribuinte do Imposto Predial e Territorial Urbano de Montes Claros - IPTU. (Referente à Lei nº 2.659, de 24/12/1998)._x000D_
 Geraldo Corrêa Machado Filho (Presidente).</t>
   </si>
   <si>
     <t>2798</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/2798/flash_4692.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/2798/flash_4692.pdf</t>
   </si>
   <si>
     <t>Flash 4692._x000D_
 PROJETO DE LEI Nº 24/98. Institui a "Semana da Mulher na Rede Municipal de Ensino", a ser comemorada anualmente, em torno do dia 08 de março. (Referente à Lei nº 2.601, de 15/06/1998).  _x000D_
 Geraldo Corrêa Machado Filho (Presidente).</t>
   </si>
   <si>
     <t>2799</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/2799/flash_4693.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/2799/flash_4693.pdf</t>
   </si>
   <si>
     <t>Flash 4693._x000D_
 PROJETO DE LEI Nº 41/98. Institui a "Semana da Consciência Negra nas Escolas da Rede Municipal de Ensino", que deverá ocorrer anualmente, na semana do dia 20 de novembro. (Referente à Lei nº 2.597, de 15/06/1998).   _x000D_
 Geraldo Corrêa Machado Filho (Presidente).</t>
   </si>
   <si>
     <t>2800</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/2800/flash_4694.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/2800/flash_4694.pdf</t>
   </si>
   <si>
     <t>Flash 4694._x000D_
 PROJETO DE LEI Nº 32/98. Institui o "Dia Municipal do Ciclista", a ser comemorado anualmente no 3º domingo do mês de setembro. (Referente à Lei nº 2.592, de 29/05/1998). _x000D_
 Geraldo Corrêa Machado Filho (Presidente).</t>
   </si>
   <si>
     <t>2801</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/2801/flash_4695.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/2801/flash_4695.pdf</t>
   </si>
   <si>
     <t>Flash 4695._x000D_
 PROJETO DE LEI Nº 90/98. Institui o "Dia Municipal da Busca do Espírito Santo", a ser comemorado anualmente no dia 09 de julho. (Referente à Lei nº 2.647, de 17/11/1998)._x000D_
 Geraldo Corrêa Machado Filho (Presidente).</t>
   </si>
   <si>
     <t>2822</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/2822/flash_4716.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/2822/flash_4716.pdf</t>
   </si>
   <si>
     <t>Flash 4716._x000D_
 PROJETO DE LEI Nº 06/98. (REVOGADA). Modifica a Lei nº 2.262, de 09/05/1995 e altera dispositivos da Lei nº 2.188, de 31/03/1994, que dispõem sobre a "Meia Entrada" para estudantes. (Referente à Lei 2.640 de 16/10/1998, que foi posteriormente revogada pela Lei nº 3.389, de 11/03/2005)._x000D_
 Geraldo Corrêa Machado Filho (Presidente).</t>
   </si>
   <si>
     <t>2823</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/2823/flash_4717.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/2823/flash_4717.pdf</t>
   </si>
   <si>
     <t>Flash 4717._x000D_
 PROJETO DE LEI Nº 12/98. Altera nome constante no Anexo I da Lei nº 2.259, de 18/04/95. Modifica a denominação do Grupo Espírita Canacy para "Fraternidade Espírita Canacy". (Referente à Lei nº 2.575, de 30/03/1998).     _x000D_
 Geraldo Corrêa Machado Filho (Presidente).</t>
   </si>
   <si>
     <t>2824</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/2824/flash_4718.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/2824/flash_4718.pdf</t>
   </si>
   <si>
     <t>Flash 4718._x000D_
 PROJETO DE LEI Nº 14/98. (REVOGADA). Altera dispositivos da Lei nº 2.020 de 14/04/1992, que dispõe sobre o Quadro de Pessoal da Prefeitura de Montes Claros e dá outras providências. (Cria o Programa Saúde da Família). (Referente à Lei nº 2.578 de 01/04/1998, que primeiramente teve o artigo 3º, e, do 6º ao 10º revogados, conforme Lei nº 2.891, de 30/04/2001 e, depois, foi automaticamente revogada, conforme Lei nº 3.174, de 23/12/2003)._x000D_
 Geraldo Corrêa Machado Filho (Presidente).</t>
   </si>
   <si>
     <t>2825</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
     <t>Geraldo Corrêa Machado Filho</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/2825/flash_4719.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/2825/flash_4719.pdf</t>
   </si>
   <si>
     <t>Flash 4719._x000D_
 PROJETO DE LEI Nº 23/98. Altera a Lei nº 2.356, de 11/06/1996, que dispõe sobre a concessão de título de utilidade pública. Modifica a denominação da Associação dos Moradores do Bairro Renascença para "Associação Comunitária de Moradores do Bairro Renascença". (OBS.: Apesar de aprovado, provavelmente este projeto não tenha virado lei. Posteriormente, outro projeto com o mesmo assunto foi tramitado e aprovado na Câmara, referente à Lei nº 2.776, de 25/10/1999 - ver flash 4728)._x000D_
 Geraldo Corrêa Machado Filho (Presidente).</t>
   </si>
   <si>
     <t>2826</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/2826/flash_4720.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/2826/flash_4720.pdf</t>
   </si>
   <si>
     <t>Flash 4720._x000D_
 PROJETO DE LEI Nº 16/98. Revoga as Leis nº 2.011, de 20/01/92 e nº 2.299, de 14/12/95, que dispõem sobre normas para instalação e funcionamento de Postos de Serviço e Revenda de Combustíveis e sobre normas para instalação e funcionamento de estabelecimentos que comercializam o Gás Liquefeito de Petróleo - GLP. (Referente à Lei nº 2.606, de 05/08/1998)._x000D_
 Geraldo Corrêa Machado Filho (Presidente).</t>
   </si>
   <si>
     <t>2827</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/2827/flash_4721.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/2827/flash_4721.pdf</t>
   </si>
   <si>
     <t>Flash 4721._x000D_
 PROJETO DE LEI Nº 22/98. Altera o artigo 2º da Lei nº 2.528, de 22/10/1997, que autorizou o Poder Executivo a fazer doação de terreno à Associação de Amigos, Trabalhadores e Pequenos Produtores Rurais da Região de Campos Elísios. (Referente à Lei nº 2.583, de 19/05/1998)._x000D_
 Geraldo Corrêa Machado Filho (Presidente).</t>
   </si>
   <si>
     <t>2828</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/2828/flash_4722.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/2828/flash_4722.pdf</t>
   </si>
   <si>
     <t>Flash 4722._x000D_
 PROJETO DE LEI Nº 30/98. Altera dispositivos da Lei nº 2.300, de 26/12/1995, que dispõe sobre a concessão de incentivos fiscais às empresas industriais que se instalarem no município de Montes Claros. (Referente à Lei nº 2.591, de 07/06/1998)._x000D_
 Geraldo Corrêa Machado Filho (Presidente).</t>
   </si>
   <si>
     <t>2829</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/2829/flash_4723.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/2829/flash_4723.pdf</t>
   </si>
   <si>
     <t>Flash 4723._x000D_
 PROJETO DE LEI Nº 100/98. (REVOGADA). Altera a Lei nº 1.563 de 25/09/1985, que dispõe sobre a criação do Conselho Municipal de Educação. (Referente à Lei nº 2.658, de 22/12/1998, que foi automaticamente revogada pela Lei nº 3.809, de 05/10/2007)._x000D_
 Geraldo Corrêa Machado Filho (Presidente).</t>
   </si>
   <si>
     <t>2830</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/2830/flash_4724.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/2830/flash_4724.pdf</t>
   </si>
   <si>
     <t>Flash 4724._x000D_
-PROJETO DE LEI Nº 112/98. Dá nova redação à Lei nº 2.648, de 17/11/1998, regulamentando o sistema de gratuidade em transporte coletivo urbano, por ônibus, para idosos, deficientes físicos e excepcionais, instituindo a "Carteira de Deficiência" e dando outras providências._x000D_
+PROJETO DE LEI Nº 112/98. Dá nova redação à Lei nº 2.648, de 17/11/1998, regulamentando o sistema de gratuidade em transporte coletivo urbano, por ônibus, para idosos, deficientes físicos e excepcionais, instituindo a "Carteira de Deficiência" e dando outras providências. (OBS.: Apesar de aprovado, provavelmente este projeto não tenha virado lei. Posteriormente, outro projeto com o mesmo assunto foi tramitado e aprovado na Câmara, referente à Lei nº 2.693, de 22/03/1999 - ver flash 4608)._x000D_
 Geraldo Corrêa Machado Filho (Presidente).</t>
   </si>
   <si>
     <t>2850</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/2850/flash_4744.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/2850/flash_4744.pdf</t>
   </si>
   <si>
     <t>Flash 4744._x000D_
 PROJETO DE LEI Nº 45/98. Dispõe sobre a obrigatoriedade de uso de roupas de proteção pelos frentistas em postos de abastecimento de combustíveis no âmbito do município de Montes Claros e dá outras providências. (Referente à Lei nº 2.639, de 16/10/1998)._x000D_
 Geraldo Corrêa Machado Filho (Presidente).</t>
   </si>
   <si>
     <t>2851</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/2851/flash_4745.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/2851/flash_4745.pdf</t>
   </si>
   <si>
     <t>Flash 4745._x000D_
 PROJETO DE LEI Nº 10/98. Proíbe o depósito de pneus, carros batidos, sucatas, latas e garrafas ao ar livre no município de Montes Claros, e dá outras providências. (Referente à Lei nº 2.614, de 06/08/1998)._x000D_
 Geraldo Corrêa Machado Filho (Presidente).</t>
   </si>
   <si>
     <t>2852</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/2852/flash_4746.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/2852/flash_4746.pdf</t>
   </si>
   <si>
     <t>Flash 4746._x000D_
 PROJETO DE LEI Nº 52/98. Dispõe sobre normas regulamentadoras e disciplina o serviço de vendedor ambulante de "Hot Dog" (Cachorro Quente), no município de Montes Claros e dá outras providências. (Referente à Lei nº 2.623, de 01/09/1998)._x000D_
 Geraldo Corrêa Machado Filho (Presidente).</t>
   </si>
   <si>
     <t>2853</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/2853/flash_4747.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/2853/flash_4747.pdf</t>
   </si>
   <si>
     <t>Flash 4747._x000D_
 PROJETO DE LEI Nº 53/98. Dispõe sobre a obrigatoriedade do uso de cinto foto-fosforescente para garis, varredeiras e jardineiros do serviço de limpeza pública do município de Montes Claros. (Referente à Lei nº 2.624, de setembro/1998)._x000D_
 Geraldo Corrêa Machado Filho (Presidente).</t>
   </si>
   <si>
     <t>2854</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/2854/flash_4748.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/2854/flash_4748.pdf</t>
   </si>
   <si>
     <t>Flash 4748._x000D_
 PROJETO DE LEI Nº 70/98. Dispõe sobre a obrigatoriedade de inserir na grade curricular do ensino fundamental nas escolas públicas e privadas do município de Montes Claros, o estudo da Constituição Federal, Estadual e Lei Orgânica do Município. (Referente à Lei nº 2.635, de 02/10/1998)._x000D_
 Geraldo Corrêa Machado Filho (Presidente).</t>
   </si>
   <si>
     <t>2855</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/2855/flash_4749.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/2855/flash_4749.pdf</t>
   </si>
   <si>
     <t>Flash 4749._x000D_
 PROJETO DE LEI Nº 58/98. Dispõe sobre a obrigatoriedade do Poder Executivo em comunicar ao Poder Legislativo a execução de obras no município de Montes Claros. (Referente à Lei nº 2.638, de 16/10/1998)._x000D_
 Geraldo Corrêa Machado Filho (Presidente).</t>
   </si>
   <si>
     <t>2856</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/2856/flash_4750.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/2856/flash_4750.pdf</t>
   </si>
   <si>
     <t>Flash 4750._x000D_
 PROJETO DE LEI Nº 83/98. Estabelece normas para a liberação e/ou renovação de Alvará de Funcionamento e Localização, para estabelecimentos sediados no município de Montes Claros. (Referente à Lei nº 2.645, de 09/11/1998)._x000D_
 Geraldo Corrêa Machado Filho (Presidente).</t>
   </si>
   <si>
     <t>2857</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/2857/flash_4751.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/2857/flash_4751.pdf</t>
   </si>
   <si>
     <t>Flash 4751._x000D_
 PROJETO DE LEI Nº 88/98. Dispõe sobre a obrigatoriedade no atendimento aos surdos mudos no município de Montes Claros._x000D_
 Geraldo Corrêa Machado Filho (Presidente).</t>
   </si>
   <si>
     <t>2858</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/2858/flash_4752.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/2858/flash_4752.pdf</t>
   </si>
   <si>
     <t>Flash 4752._x000D_
 PROJETO DE LEI Nº 96/98. Dispõe sobre normas regulamentadoras de propaganda comercial, em muros dos prédios das escolas públicas municipais e dá outras providências._x000D_
 Geraldo Corrêa Machado Filho (Presidente).</t>
   </si>
   <si>
     <t>2872</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/2872/flash_4766.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/2872/flash_4766.pdf</t>
   </si>
   <si>
     <t>Flash 4766._x000D_
 PROJETO DE LEI Nº 73/98. Estabelece as diretrizes para a elaboração da Lei Orçamentária do município de Montes Claros, para o exercício financeiro de 1999. (Referente à Lei nº 2.628, de 17/09/1998)._x000D_
 Geraldo Corrêa Machado Filho (Presidente).</t>
   </si>
   <si>
     <t>2873</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/2873/flash_4767.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/2873/flash_4767.pdf</t>
   </si>
   <si>
     <t>Flash 4767._x000D_
 PROJETO DE LEI Nº 99/98. Dispõe sobre a abertura de crédito adicional especial ao orçamento vigente, no valor de R$ 5.000.000,00, destinado à operacionalização do FUNDEF e dá outras providências. (Referente à Lei nº 2.657, de 22/12/1998)._x000D_
 Geraldo Corrêa Machado Filho (Presidente).</t>
   </si>
   <si>
     <t>2874</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/2874/flash_4768.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/2874/flash_4768.pdf</t>
   </si>
   <si>
     <t>Flash 4768._x000D_
 PROJETO DE LEI Nº 102/98. Estima a receita e fixa a despesa do município de Montes Claros, para o exercício financeiro de 1999. (Referente à Lei nº 2.660, de 24/12/1998)._x000D_
 Geraldo Corrêa Machado Filho (Presidente).</t>
   </si>
   <si>
     <t>2884</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/2884/flash_4777.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/2884/flash_4777.pdf</t>
   </si>
   <si>
     <t>Flash 4777._x000D_
 PROJETO DE LEI Nº 18/98. Autoriza o Poder Executivo a repassar recursos financeiros às entidades e organizações de assistência social, sediadas no município de Montes Claros, registradas nos conselhos nacional e municipal de assistência social, e dá outras providências. (Referente à Lei nº 2.579, de 21/04/1998)._x000D_
 Geraldo Corrêa Machado Filho (Presidente).</t>
   </si>
   <si>
     <t>2885</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/2885/flash_4778.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/2885/flash_4778.pdf</t>
   </si>
   <si>
     <t>Flash 4778._x000D_
 PROJETO DE LEI Nº 80/98. Autoriza o Poder Executivo a repassar recursos à Associação Brasileira de Odontologia Regional de Montes Claros; abre crédito especial e contém outras providências. (Referente à Lei nº 2.641, de 16/10/1998)._x000D_
 Geraldo Corrêa Machado Filho (Presidente).</t>
   </si>
   <si>
     <t>2955</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/2955/flash_4970.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/2955/flash_4970.pdf</t>
   </si>
   <si>
     <t>Flash 4970._x000D_
 PROJETO DE LEI S/Nº/98. (RETIRADO). Denomina de "Centro Esportivo Dr. Corbiniano Rodrigues Aquino", o complexo esportivo conhecido como "Montes Claros Tênis Clube" (Praça de Esportes). _x000D_
 Geraldo Corrêa Machado Filho (Presidente).</t>
   </si>
   <si>
     <t>2956</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/2956/flash_4971.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/2956/flash_4971.pdf</t>
   </si>
   <si>
     <t>Flash 4971._x000D_
 PROJETO DE LEI S/Nº/98. (RETIRADO). Concede o título declaratório de utilidade pública à "Associação dos Bordadores do bairro Morada da Serra e Morada do Parque – ASEPARQUE"._x000D_
 Geraldo Corrêa Machado Filho (Presidente).</t>
   </si>
   <si>
     <t>2957</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/2957/flash_4972.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/2957/flash_4972.pdf</t>
   </si>
   <si>
     <t>Flash 4972._x000D_
 PROJETO DE LEI S/Nº/98. (NÃO VOTADO). Autoriza a municipalização de turmas de escolas estaduais de nível fundamental, urbanas e rurais, do município de Montes Claros._x000D_
 Geraldo Corrêa Machado Filho (Presidente).</t>
   </si>
   <si>
     <t>2958</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/2958/flash_4973.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/2958/flash_4973.pdf</t>
   </si>
   <si>
     <t>Flash 4973._x000D_
 PROJETO DE LEI S/Nº/98. (RETIRADO). Denomina a "Rua Joel Guimarães de Souza", localizada no bairro Village do Lago II._x000D_
 Geraldo Corrêa Machado Filho (Presidente).</t>
   </si>
   <si>
     <t>2959</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/2959/flash_4974.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/2959/flash_4974.pdf</t>
   </si>
   <si>
     <t>Flash 4974._x000D_
 PROJETO DE LEI S/Nº/98. (NÃO VOTADO). Disciplina o uso de equipamentos de som (limite de decibéis), no município de Montes Claros, e dá outras providências._x000D_
 Geraldo Corrêa Machado Filho (Presidente).</t>
   </si>
   <si>
     <t>2960</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/2960/flash_4975.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/2960/flash_4975.pdf</t>
   </si>
   <si>
     <t>Flash 4975._x000D_
 PROJETO DE LEI S/Nº/98. (REJEITADO). Revoga a Lei nº 2.301, de 26/12/1995, que acrescentou dispositivos à Lei nº 2.259, de 18/04/1995, que dispõe sobre a concessão de Títulos de Utilidade Pública. _x000D_
 Geraldo Corrêa Machado Filho (Presidente).</t>
   </si>
   <si>
     <t>2961</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/2961/flash_4976.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/2961/flash_4976.pdf</t>
   </si>
   <si>
     <t>Flash 4976._x000D_
 PROJETO DE LEI S/Nº/98. (NÃO VOTADO). Concede o título declaratório de utilidade pública ao "Centro Comunitário Social do Bairro São João Batista e Adjacências"._x000D_
 Geraldo Corrêa Machado Filho (Presidente).</t>
   </si>
   <si>
     <t>2962</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/2962/flash_4977.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/2962/flash_4977.pdf</t>
   </si>
   <si>
     <t>Flash 4977._x000D_
 PROJETO DE LEI S/Nº/98. (RETIRADO). Altera o artigo 17 e acrescenta parágrafos à Lei nº 2.568, de 05/03/1998, que estabelece normas disciplinadoras do serviço de Moto-Táxi no município de Montes Claros._x000D_
 Geraldo Corrêa Machado Filho (Presidente).</t>
   </si>
   <si>
     <t>2963</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/2963/flash_4978.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/2963/flash_4978.pdf</t>
   </si>
   <si>
     <t>Flash 4978._x000D_
 PROJETO DE LEI S/Nº/98. (NÃO VOTADO). Dispõe sobre a Política dos Direitos dos Descasados; institui o Conselho Municipal dos Direitos dos Descasados(as), e dá outras providências._x000D_
 Geraldo Corrêa Machado Filho (Presidente).</t>
   </si>
   <si>
     <t>2964</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
     <t>MESA DIRETORA - MESA</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/2964/flash_4979.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/2964/flash_4979.pdf</t>
   </si>
   <si>
     <t>Flash 4979._x000D_
 PROJETO DE LEI S/Nº/98. (RETIRADO). Dispõe sobre normas aos subsídios dos vereadores da Câmara Municipal de Montes Claros._x000D_
 Geraldo Corrêa Machado Filho (Presidente).</t>
   </si>
   <si>
     <t>3050</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
     <t>Aldair Fagundes</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/3050/flash_4835.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/3050/flash_4835.pdf</t>
   </si>
   <si>
     <t>Flash 4835._x000D_
 PROJETO DE LEI Nº 01/98. (REVOGADA). Concede o título declaratório de utilidade pública à "Sociedade das Irmãs Missionárias Diocesanas de Montes Claros". (Referente à Lei nº 2.581, de 28/04/1998, que foi posteriormente revogada - ver flash 6632)._x000D_
 Geraldo Corrêa Machado Filho (Presidente).</t>
   </si>
   <si>
     <t>3051</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/3051/flash_4836.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/3051/flash_4836.pdf</t>
   </si>
   <si>
     <t>Flash 4836._x000D_
 PROJETO DE LEI Nº 05/98. Concede o título declaratório de utilidade pública à "Associação de Moradores do Bairro Alterosa". (Referente à Lei nº 2.572, de 23/03/1998)._x000D_
 Geraldo Corrêa Machado Filho (Presidente).</t>
   </si>
   <si>
     <t>3052</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/3052/flash_4837.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/3052/flash_4837.pdf</t>
   </si>
   <si>
     <t>Flash 4837._x000D_
 PROJETO DE LEI Nº 09/98. Concede o título declaratório de utilidade pública à "Associação Filantrópica e Beneficente da Região Sudoeste do Município de Montes Claros/MG". (Referente à Lei nº 2.571, de 23/03/1998). _x000D_
 Geraldo Corrêa Machado Filho (Presidente).</t>
   </si>
   <si>
     <t>3053</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/3053/flash_4838.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/3053/flash_4838.pdf</t>
   </si>
   <si>
     <t>Flash 4838._x000D_
 PROJETO DE LEI Nº 04/98. Concede o título declaratório de utilidade pública à "Associação dos Moradores do bairro Nova Morada". (Referente à Lei nº 2.574, de 23/03/1998)._x000D_
 Geraldo Corrêa Machado Filho (Presidente).</t>
   </si>
   <si>
     <t>3054</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/3054/flash_4839.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/3054/flash_4839.pdf</t>
   </si>
   <si>
     <t>Flash 4839._x000D_
 PROJETO DE LEI Nº 07/98. Concede o título declaratório de utilidade pública à "Associação de Amigos e Moradores do Vale do Pacuí". (Referente à Lei nº 2.570, de 23/03/1998). _x000D_
 Geraldo Corrêa Machado Filho (Presidente).</t>
   </si>
   <si>
     <t>3055</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
     <t>Sebastião Ildeu Maia</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/3055/flash_4840.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/3055/flash_4840.pdf</t>
   </si>
   <si>
     <t>Flash 4840._x000D_
 PROJETO DE LEI Nº 08/98. Concede o título declaratório de utilidade pública à "Associação dos Moradores das Comunidades de Lavaginha, Barreirinho, Olhos D’Água e Boa Vista". (Referente à Lei nº 2.573, de 23/03/1998)._x000D_
 Geraldo Corrêa Machado Filho (Presidente).</t>
   </si>
   <si>
     <t>3056</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/3056/flash_4841.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/3056/flash_4841.pdf</t>
   </si>
   <si>
     <t>Flash 4841._x000D_
 PROJETO DE LEI Nº 21/98. Concede o título declaratório de utilidade pública ao "Projeto Comunitário Construir". (Referente à Lei nº 2.584, de 19/05/1998)._x000D_
 Geraldo Corrêa Machado Filho (Presidente).</t>
   </si>
   <si>
     <t>3057</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/3057/flash_4842.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/3057/flash_4842.pdf</t>
   </si>
   <si>
     <t>Flash 4842._x000D_
 PROJETO DE LEI Nº 27/98. Concede o título declaratório de utilidade pública a "Associação de Catopês, Marujos e Caboclinhos". (Referente à Lei nº 2.589, de 29/05/1998)._x000D_
 Geraldo Corrêa Machado Filho (Presidente).</t>
   </si>
   <si>
     <t>3058</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/3058/flash_4843.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/3058/flash_4843.pdf</t>
   </si>
   <si>
     <t>Flash 4843._x000D_
 PROJETO DE LEI Nº 26/98. Concede o título declaratório de utilidade pública à "Associação de Moradores do Bairro Planalto II". (Referente à Lei nº 2.588, de 29/05/1998)._x000D_
 Geraldo Corrêa Machado Filho (Presidente).</t>
   </si>
   <si>
     <t>3059</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/3059/flash_4844.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/3059/flash_4844.pdf</t>
   </si>
   <si>
     <t>Flash 4844._x000D_
 PROJETO DE LEI Nº 40/98. Concede o título declaratório de utilidade pública à "Associação Missionária de Família de Montes Claros". (Referente à Lei nº 2.600, de 15/06/1998)._x000D_
 Geraldo Corrêa Machado Filho (Presidente).</t>
   </si>
   <si>
     <t>3060</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/3060/flash_4845.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/3060/flash_4845.pdf</t>
   </si>
   <si>
     <t>Flash 4845._x000D_
 PROJETO DE LEI Nº 48/98. Concede o título declaratório de utilidade pública à "Associação de Moradores e Amigos do Bairro Camilo Prates". (Referente à Lei nº 2.607, de 05/08/1998)._x000D_
 Geraldo Corrêa Machado Filho (Presidente).</t>
   </si>
   <si>
     <t>3061</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/3061/flash_4846.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/3061/flash_4846.pdf</t>
   </si>
   <si>
     <t>Flash 4846._x000D_
 PROJETO DE LEI Nº 43/98. Concede o título declaratório de utilidade pública à "Associação Comunitária Filantrópica Leonel Beirão de Jesus". (Referente à Lei nº 2.605, de 22/06/1998). _x000D_
 Geraldo Corrêa Machado Filho (Presidente).</t>
   </si>
   <si>
     <t>3062</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
     <t>Valdivino Antunes de Souza</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/3062/flash_4847.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/3062/flash_4847.pdf</t>
   </si>
   <si>
     <t>Flash 4847._x000D_
 PROJETO DE LEI Nº 44/98. Concede o título declaratório de utilidade pública à "Associação de Moradores e Amigos do Bairro Major Prates". (Referente à Lei nº 2.604, de 22/06/1998).  _x000D_
 Geraldo Corrêa Machado Filho (Presidente).</t>
   </si>
   <si>
     <t>3063</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/3063/flash_4848.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/3063/flash_4848.pdf</t>
   </si>
   <si>
     <t>Flash 4848._x000D_
 PROJETO DE LEI Nº 47/98. Concede o título declaratório de utilidade pública à "Associação Comunitária de Rio Verde". (Referente à Lei nº 2.610, de 06/08/1998)._x000D_
 Geraldo Corrêa Machado Filho (Presidente).</t>
   </si>
   <si>
     <t>3064</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/3064/flash_4849.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/3064/flash_4849.pdf</t>
   </si>
   <si>
     <t>Flash 4849._x000D_
 PROJETO DE LEI Nº 56/98. Concede o título declaratório de utilidade pública à "Escolinha Infantil Trenzinho da Alegria". (Referente à Lei nº 2.609, de 06/08/1998)._x000D_
 Geraldo Corrêa Machado Filho (Presidente).</t>
   </si>
   <si>
     <t>3065</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/3065/flash_4850.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/3065/flash_4850.pdf</t>
   </si>
   <si>
     <t>Flash 4850._x000D_
 PROJETO DE LEI Nº 57/98. Concede o título declaratório de utilidade pública à "Associação dos Pequenos Produtores Rurais de Atoleiro". (Referente à Lei nº 2.608, de 06/08/1998)._x000D_
 Geraldo Corrêa Machado Filho (Presidente).</t>
   </si>
   <si>
     <t>3066</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/3066/flash_4851.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/3066/flash_4851.pdf</t>
   </si>
   <si>
     <t>Flash 4851._x000D_
 PROJETO DE LEI Nº 65/98. Concede título declaratório de utilidade pública à "Creche Comunitária Irmãozinhos da Vila - Escola de Educação Infantil". (Referente à Lei nº 2.621, de 17/08/1998)._x000D_
 Geraldo Corrêa Machado Filho (Presidente).</t>
   </si>
   <si>
     <t>3067</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/3067/flash_4852.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/3067/flash_4852.pdf</t>
   </si>
   <si>
     <t>Flash 4852._x000D_
 PROJETO DE LEI N° 68/98. Concede o título declaratório de utilidade pública ao "Diretório Acadêmico Ciro dos Anjos". (Referente à Lei nº 2.627, de 15/09/1998)._x000D_
 Geraldo Corrêa Machado Filho (Presidente).</t>
   </si>
   <si>
     <t>3068</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/3068/flash_4853.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/3068/flash_4853.pdf</t>
   </si>
   <si>
     <t>Flash 4853._x000D_
 PROJETO DE LEI Nº 75/98. Concede o título declaratório de utilidade pública ao "Sindicato dos Trabalhadores nas Indústrias de Alimentação de Montes Claros". (Referente à Lei nº 2.630, de 25/09/1998)._x000D_
 Geraldo Corrêa Machado Filho (Presidente).</t>
   </si>
   <si>
     <t>3069</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
     <t>Raimundo Pereira da Silva</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/3069/flash_4854.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/3069/flash_4854.pdf</t>
   </si>
   <si>
     <t>Flash 4854._x000D_
 PROJETO DE LEI Nº 85/98. Concede o título declaratório de utilidade pública à "Caixa Escolar Dr. Carlos de Albuquerque". (Referente à Lei nº 2.650, de 17/11/1998)._x000D_
 Geraldo Corrêa Machado Filho (Presidente).</t>
   </si>
   <si>
     <t>3070</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
     <t>Tancredo José dos Santos Macedo</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/3070/flash_4855.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/3070/flash_4855.pdf</t>
   </si>
   <si>
     <t>Flash 4855._x000D_
 PROJETO DE LEI Nº 89/98. Concede o título declaratório de utilidade pública ao "Conselho Central Nossa Senhora de Montes Claros da Sociedade São Vicente de Paulo - SSVP". (Referente à Lei nº 2.646, de 10/11/1998)._x000D_
 Geraldo Corrêa Machado Filho (Presidente).</t>
   </si>
   <si>
     <t>3071</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/3071/flash_4856.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/3071/flash_4856.pdf</t>
   </si>
   <si>
     <t>Flash 4856._x000D_
 PROJETO DE LEI Nº 95/98. Concede o título declaratório de utilidade pública à "Associação Comunitária Amigos da Música, Esporte e Cultura Montesclarense". (Referente à Lei nº 2.653, de 02/12/1998)._x000D_
 Geraldo Corrêa Machado Filho (Presidente).</t>
   </si>
   <si>
     <t>3109</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/3109/flash_4894.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/3109/flash_4894.pdf</t>
   </si>
   <si>
     <t>Flash 4894._x000D_
 PROJETO DE LEI S/Nº/98. (NÃO VOTADO). Proíbe a instalação de catraca eletrônica no transporte coletivo urbano do município de Montes Claros, a fim de evitar que se elimine postos de trabalho de cobradores, e dá outras providências._x000D_
 Geraldo Corrêa Machado Filho (Presidente).</t>
   </si>
   <si>
     <t>3110</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/3110/flash_4895.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/3110/flash_4895.pdf</t>
   </si>
   <si>
     <t>Flash 4895._x000D_
 PROJETO DE LEI S/Nº/98. (NÃO VOTADO). Dispõe sobre a colocação de um busto do ex-prefeito de Montes Claros, Antônio Lafetá Rebello (Toninho Rebello), na praça principal que dá acesso ao bairro Ibituruna._x000D_
 Geraldo Corrêa Machado Filho (Presidente).</t>
   </si>
   <si>
     <t>3111</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/3111/flash_4896.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/3111/flash_4896.pdf</t>
   </si>
   <si>
     <t>Flash 4896._x000D_
 PROJETO DE LEI S/Nº/98. (NÃO VOTADO). Dispõe sobre a destinação das pistas de cooper do município de Montes Claros._x000D_
 Geraldo Corrêa Machado Filho (Presidente).</t>
   </si>
   <si>
     <t>3112</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/3112/flash_4897.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/3112/flash_4897.pdf</t>
   </si>
   <si>
     <t>Flash 4897._x000D_
 PROJETO DE LEI S/Nº/98. (NÃO VOTADO). Estabelece normas para o fabrico de gelo no município de Montes Claros._x000D_
 Geraldo Corrêa Machado Filho (Presidente).</t>
   </si>
   <si>
     <t>3113</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/3113/flash_4898.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/3113/flash_4898.pdf</t>
   </si>
   <si>
     <t>Flash 4898._x000D_
 PROJETO DE LEI S/Nº/98. (NÃO VOTADO). Determina o uso de embalagens plásticas transparentes para os produtos alimentícios (carnes em geral)._x000D_
 Geraldo Corrêa Machado Filho (Presidente).</t>
   </si>
   <si>
     <t>3114</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/3114/flash_4899.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/3114/flash_4899.pdf</t>
   </si>
   <si>
     <t>Flash 4899._x000D_
 PROJETO DE LEI S/Nº/98. (NÃO VOTADO). Define a Política Municipal de Amparo e de Incentivo às Atividades Esportivas e Recreativas no Setor Amadorista, Varzeano e Bairrista._x000D_
 Geraldo Corrêa Machado Filho (Presidente).</t>
   </si>
   <si>
     <t>3115</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/3115/flash_4900.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/3115/flash_4900.pdf</t>
   </si>
   <si>
     <t>Flash 4900._x000D_
 PROJETO DE LEI S/Nº/98. (NÃO VOTADO). Dispõe sobre a implantação do concurso de prognósticos, como meio de captação de recursos para a Seguridade Social._x000D_
 Geraldo Corrêa Machado Filho (Presidente).</t>
   </si>
   <si>
     <t>3116</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/3116/flash_4901.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/3116/flash_4901.pdf</t>
   </si>
   <si>
     <t>Flash 4901._x000D_
 PROJETO DE LEI S/Nº/98. (NÃO VOTADO). Modifica dispositivo da Lei nº 2.568, de 05/03/1998, que estabelece normas disciplinadoras do serviço de Moto-Táxi no município de Montes Claros._x000D_
 Geraldo Corrêa Machado Filho (Presidente).</t>
   </si>
   <si>
     <t>3229</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/3229/flash_4902.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/3229/flash_4902.pdf</t>
   </si>
   <si>
     <t>Flash 4902._x000D_
 PROJETO DE LEI S/Nº/98. (NÃO VOTADO). Denomina a "Rua Lourenço Soares Sales", localizada no bairro Alto da Boa Vista._x000D_
 Geraldo Corrêa Machado Filho (Presidente).</t>
   </si>
   <si>
     <t>3230</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/3230/flash_4903.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/3230/flash_4903.pdf</t>
   </si>
   <si>
     <t>Flash 4903._x000D_
 PROJETO DE LEI S/Nº/98. (NÃO VOTADO). Dispõe sobre a isenção e remissão do Imposto Predial e Territorial Urbano (IPTU), no âmbito do município e dá outras providências._x000D_
 Geraldo Corrêa Machado Filho (Presidente).</t>
   </si>
   <si>
     <t>3232</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/3232/flash_4904.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/3232/flash_4904.pdf</t>
   </si>
   <si>
     <t>Flash 4904._x000D_
 PROJETO DE LEI S/Nº/98. (RETIRADO). Denomina a "Rua André Vinícius Silva", conhecida com rua São Paulo, localizada no bairro São Judas Tadeu._x000D_
 Geraldo Corrêa Machado Filho (Presidente).</t>
   </si>
   <si>
     <t>3233</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/3233/flash_4905.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/3233/flash_4905.pdf</t>
   </si>
   <si>
     <t>Flash 4905._x000D_
 PROJETO DE LEI S/Nº/98. (NÃO VOTADO). Dispõe sobre o comércio ambulante e de camelôs no município de Montes Claros._x000D_
 Geraldo Corrêa Machado Filho (Presidente).</t>
   </si>
   <si>
     <t>3234</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/3234/flash_4906.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/3234/flash_4906.pdf</t>
   </si>
   <si>
     <t>Flash 4906._x000D_
 PROJETO DE LEI S/Nº/98. (NÃO VOTADO). Extingue cargos do quadro de pessoal da Câmara Municipal de Montes Claros, cria estrutura de gabinetes e dá outras providências._x000D_
 Geraldo Corrêa Machado Filho (Presidente).</t>
   </si>
   <si>
     <t>3235</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/3235/flash_4907.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/3235/flash_4907.pdf</t>
   </si>
   <si>
     <t>Flash 4907._x000D_
 PROJETO DE LEI S/Nº/98. (NÃO VOTADO). Dispõe sobre o subsídio dos vereadores da Câmara Municipal e dá outras providências._x000D_
 Geraldo Corrêa Machado Filho (Presidente).</t>
   </si>
   <si>
     <t>3236</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/3236/flash_4908.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/3236/flash_4908.pdf</t>
   </si>
   <si>
     <t>Flash 4908._x000D_
 PROJETO DE LEI S/Nº/98. (NÃO VOTADO). Isenta do pagamento do Imposto Predial e Territorial Urbano - IPTU, o contribuinte que adotar ou assumir a guarda de menor carente._x000D_
 Geraldo Corrêa Machado Filho (Presidente).</t>
   </si>
   <si>
     <t>3238</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/3238/flash_4909.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/3238/flash_4909.pdf</t>
   </si>
   <si>
     <t>Flash 4909._x000D_
 PROJETO DE LEI S/Nº/98. (NÃO VOTADO). Institui no município de Montes Claros o concurso "Natal de Luz e Esperança" e dá outras providências._x000D_
 Geraldo Corrêa Machado Filho (Presidente).</t>
   </si>
   <si>
     <t>3239</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/3239/flash_4910.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/3239/flash_4910.pdf</t>
   </si>
   <si>
     <t>Flash 4910._x000D_
 PROJETO DE LEI S/Nº/98. (NÃO VOTADO). Denomina a "Rua Francisco Dias da Silva", conhecida como Rua Carlos Leite, localizada no bairro Sumaré._x000D_
 Geraldo Corrêa Machado Filho (Presidente).</t>
   </si>
   <si>
     <t>3181</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/3181/flash_5177.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/3181/flash_5177.pdf</t>
   </si>
   <si>
     <t>Flash 5177._x000D_
 PROJETO DE RESOLUÇÃO S/Nº/98. (NÃO VOTADO). Revoga a Resolução nº 20/96, de 27/12/1996, que dispõe sobre a remuneração dos vereadores da Câmara Municipal de Montes Claros._x000D_
 Geraldo Corrêa Machado Filho (Presidente).</t>
   </si>
   <si>
     <t>3183</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/3183/flash_5178.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/3183/flash_5178.pdf</t>
   </si>
   <si>
     <t>Flash 5178._x000D_
 PROJETO DE RESOLUÇÃO S/Nº/98. (NÃO VOTADO). Concede o Título de Cidadão Benemérito ao Professor Ruy Adriano Borges Muniz._x000D_
 Geraldo Corrêa Machado Filho (Presidente).</t>
   </si>
   <si>
     <t>3184</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/3184/flash_5179.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/3184/flash_5179.pdf</t>
   </si>
   <si>
     <t>Flash 5179._x000D_
 PROJETO DE RESOLUÇÃO S/Nº/98. (NÃO VOTADO). Revogam-se os artigos 2º, 5º e 6º, do Decreto Legislativo nº 15, de 27/12/1996, que dispõe sobre a remuneração do prefeito, vice-prefeito e secretários do município de Montes Claros._x000D_
 Geraldo Corrêa Machado Filho (Presidente).</t>
   </si>
   <si>
     <t>3186</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/3186/flash_5180.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/3186/flash_5180.pdf</t>
   </si>
   <si>
     <t>Flash 5180._x000D_
 PROJETO DE RESOLUÇÃO S/Nº/98. (NÃO VOTADO). Revogam-se os Decretos Legislativos nº 01/98, de 03/03/1998 e nº 02/98, de 16/04/1998._x000D_
 Geraldo Corrêa Machado Filho (Presidente).</t>
   </si>
   <si>
     <t>3188</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/3188/flash_5181.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/3188/flash_5181.pdf</t>
   </si>
   <si>
     <t>Flash 5181._x000D_
 PROJETO DE RESOLUÇÃO S/Nº/98. (NÃO VOTADO). Revoga a Resolução nº 01/98, de 10/02/1998, que altera dispositivo do Regimento Interno da Câmara Municipal de Montes Claros._x000D_
 Geraldo Corrêa Machado Filho (Presidente).</t>
   </si>
   <si>
     <t>3339</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/3339/flash_5233.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/3339/flash_5233.pdf</t>
   </si>
   <si>
     <t>Flash 5233._x000D_
 Requerimentos da vereadora Kátia Maria dos Santos Oliveira, apresentados à Câmara Municipal de Montes Claros, no período de abril de 1998 a março de 2000._x000D_
 Geraldo Corrêa Machado Filho/ Tarcísio Iran Rêgo/ Antônio Silveira de Sá (Presidentes 1998/1999/2000).</t>
   </si>
   <si>
     <t>2998</t>
   </si>
   <si>
     <t>VET</t>
   </si>
   <si>
     <t>Veto</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/2998/flash_5016.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/2998/flash_5016.pdf</t>
   </si>
   <si>
     <t>Flash 5016._x000D_
 VETO PARCIAL AO PROJETO DE LEI Nº 105/97. (MANTIDO). Estabelece normas disciplinadoras do serviço de Moto-Táxi no município de Montes Claros e dá outras providências._x000D_
 Geraldo Corrêa Machado Filho (Presidente).</t>
   </si>
   <si>
     <t>8396</t>
   </si>
   <si>
     <t>ATA</t>
   </si>
   <si>
     <t>Ata</t>
   </si>
   <si>
     <t>ATL - ATL</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/8396/flash_4430.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/8396/flash_4430.pdf</t>
   </si>
   <si>
     <t>Flash 4430._x000D_
 Atas das sessões da Câmara Municipal de Montes Claros, do período de 27/01 a 22/12/1998._x000D_
 Geraldo Corrêa Machado Filho (Presidente).</t>
   </si>
   <si>
     <t>3267</t>
   </si>
   <si>
     <t>DL</t>
   </si>
   <si>
     <t>Decreto Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/3267/flash_5211.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/3267/flash_5211.pdf</t>
   </si>
   <si>
     <t>Flash 5211._x000D_
 DECRETO LEGISLATIVO Nº 01/98, de 03/03/1998. Revoga a Resolução nº 02/98, de 13/02/1988, ficando restaurada a vigência dos artigos 5º e 6º do Decreto nº 15, de 27/12/1996._x000D_
 Geraldo Corrêa Machado Filho (Presidente).</t>
   </si>
   <si>
     <t>3268</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/3268/flash_5212.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/3268/flash_5212.pdf</t>
   </si>
   <si>
     <t>Flash 5212._x000D_
 DECRETO LEGISLATIVO Nº 02/98, de 16/04/1998. Altera dispositivos do Decreto Legislativo nº 15, de 27/12/1996, que dispõe sobre a remuneração do Prefeito, Vice-prefeito e Secretários Municipais de Montes Claros._x000D_
 Geraldo Corrêa Machado Filho (Presidente).</t>
   </si>
   <si>
     <t>3269</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/3269/flash_5213.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/3269/flash_5213.pdf</t>
   </si>
   <si>
     <t>Flash 5213._x000D_
 DECRETO LEGISLATIVO Nº 03/98, de 19/06/1998. Suplementa dotações constantes do orçamento da Câmara Municipal de Montes Claros._x000D_
 Geraldo Corrêa Machado Filho (Presidente).</t>
   </si>
   <si>
     <t>3270</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/3270/flash_5214.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/3270/flash_5214.pdf</t>
   </si>
   <si>
     <t>Flash 5214._x000D_
 DECRETO LEGISLATIVO Nº 04/98, de 05/10/1998. Suplementa dotações constantes do orçamento da Câmara Municipal de Montes Claros._x000D_
 Geraldo Corrêa Machado Filho (Presidente).</t>
   </si>
   <si>
     <t>3271</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/3271/flash_5215.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/3271/flash_5215.pdf</t>
   </si>
   <si>
     <t>Flash 5215._x000D_
 DECRETO LEGISLATIVO Nº 05/98, de 30/10/1998. Suplementa dotações constantes do orçamento da Câmara Municipal de Montes Claros. _x000D_
 Geraldo Corrêa Machado Filho (Presidente).</t>
   </si>
   <si>
     <t>3308</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/3308/flash_5216.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/3308/flash_5216.pdf</t>
   </si>
   <si>
     <t>Flash 5216._x000D_
 DECRETO LEGISLATIVO Nº 06/98, de 20/11/1998. Suplementa dotações constantes do orçamento da Câmara Municipal de Montes Claros. _x000D_
 Geraldo Corrêa Machado Filho (Presidente).</t>
   </si>
   <si>
     <t>2986</t>
   </si>
   <si>
     <t>PEPL</t>
   </si>
   <si>
     <t>Projeto de Emenda à Projeto de Lei</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/2986/flash_5003.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/2986/flash_5003.pdf</t>
   </si>
   <si>
     <t>Flash 5003._x000D_
 PROJETOS DE EMENDA S/Nº/98. (RETIRADAS). Emendas ao Projeto de Lei que dispõe sobre a Proposta Orçamentária do Município de Montes Claros, para o exercício financeiro de 1999._x000D_
 Geraldo Corrêa Machado Filho (Presidente).</t>
   </si>
   <si>
     <t>3013</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/3013/flash_5002.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/3013/flash_5002.pdf</t>
   </si>
   <si>
     <t>Flash 5002._x000D_
 PROJETO DE EMENDA S/Nº/98. Emendas aos Projetos de Lei que dispõem sobre: a obrigatoriedade de inserir na grade curricular do ensino fundamental das escolas públicas e privadas do município de Montes Claros o estudo da Constituição Federal, Estadual e da Lei Orgânica do Município; a criação do FUNDEF e o Projeto de Lei nº 100/98, que altera a Lei nº 1.563, de 25/09/1985._x000D_
 Geraldo Corrêa Machado Filho (Presidente).</t>
   </si>
   <si>
     <t>2975</t>
   </si>
   <si>
     <t>ELOM</t>
   </si>
   <si>
     <t>Emenda à Lei Orgânica</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/2975/flash_4991.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/2975/flash_4991.pdf</t>
   </si>
   <si>
     <t>Flash 4991._x000D_
 EMENDA Nº 19, de 02/06/1998. Altera os inciso XVI e XVII do artigo 40 da Lei Orgânica Municipal._x000D_
 Geraldo Corrêa Machado Filho (Presidente).</t>
   </si>
   <si>
     <t>2976</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/2976/flash_4992.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/2976/flash_4992.pdf</t>
   </si>
   <si>
     <t>Flash 4992._x000D_
 EMENDA Nº 20, de 30/07/1998. Acrescenta parágrafo único ao artigo 155 da Lei Orgânica Municipal._x000D_
 Geraldo Corrêa Machado Filho (Presidente).</t>
   </si>
   <si>
     <t>3006</t>
   </si>
   <si>
     <t>RES</t>
   </si>
   <si>
     <t>Resolução</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/3006/flash_5025.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/3006/flash_5025.pdf</t>
   </si>
   <si>
     <t>Flash 5025._x000D_
 RESOLUÇÃO Nº 28/98, de 28/12/1998. Cria a "Comissão de Acompanhamento e Controle Interno da Câmara Municipal de Montes Claros"._x000D_
 Antônio Silveira de Sá (Presidente).</t>
   </si>
   <si>
     <t>3008</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/3008/flash_5027.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/3008/flash_5027.pdf</t>
   </si>
   <si>
     <t>Flash 5027._x000D_
 RESOLUÇÃO Nº 27/98, de 28/12/1998. Dispõe sobre o serviço "Disque ou Fale Cidadão" e dá outras providências._x000D_
 Geraldo Corrêa Machado Filho (Presidente).</t>
   </si>
   <si>
     <t>3147</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/3147/flash_5153.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/3147/flash_5153.pdf</t>
   </si>
   <si>
     <t>Flash 5153._x000D_
 RESOLUÇÃO Nº 02/98, de 13/02/1998. (REVOGADA). Altera os artigos 5º e 6º e acrescenta parágrafos ao Decreto Legislativo nº 15, de 27/12/1996 . (Esta Resolução foi revogada pelo Decreto Legislativo nº 01/98, de 03/03/1998)._x000D_
 Geraldo Corrêa Machado Filho (Presidente).</t>
   </si>
   <si>
     <t>3148</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/3148/flash_5154.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/3148/flash_5154.pdf</t>
   </si>
   <si>
     <t>Flash 5154._x000D_
 RESOLUÇÃO Nº 03/98, de 27/02/1998. Altera o anexo II, previsto no parágrafo único do artigo 2º, da Resolução nº 79/94, que dispõe sobre a Organização Administrativa da Câmara Municipal de Montes Claros._x000D_
 Geraldo Corrêa Machado Filho (Presidente).</t>
   </si>
   <si>
     <t>3149</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/3149/flash_5155.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/3149/flash_5155.pdf</t>
   </si>
   <si>
     <t>Flash 5155._x000D_
 RESOLUÇÃO Nº 08/98, de 21/05/1998. Altera dispositivo do Regimento Interno da Câmara Municipal de Montes Claros. (Parágrafo 1º do artigo 143)._x000D_
 Geraldo Corrêa Machado Filho (Presidente).</t>
   </si>
   <si>
     <t>3150</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/3150/flash_5156.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/3150/flash_5156.pdf</t>
   </si>
   <si>
     <t>Flash 5156._x000D_
 RESOLUÇÃO Nº 11/98, de 02/06/1998. Altera dispositivos do Regimento Interno da Câmara Municipal de Montes Claros. (Parágrafo 2º do artigo 204)._x000D_
 Geraldo Corrêa Machado Filho (Presidente).</t>
   </si>
   <si>
     <t>3151</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/3151/flash_5157.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/3151/flash_5157.pdf</t>
   </si>
   <si>
     <t>Flash 5157._x000D_
 RESOLUÇÃO Nº 12/98, de 02/06/1998. Altera os incisos XVI e XVII do artigo 17 do Regimento Interno da Câmara Municipal de Montes Claros._x000D_
 Geraldo Corrêa Machado Filho (Presidente).</t>
   </si>
   <si>
     <t>3161</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/3161/flash_5115.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/3161/flash_5115.pdf</t>
   </si>
   <si>
     <t>Flash 5115._x000D_
 RESOLUÇÃO Nº 10/98, de 02/06/1998. Concede o Título de Cidadão Honorário de Montes Claros a Marco Aurélio Moreira Reis._x000D_
 Geraldo Corrêa Machado Filho (Presidente).</t>
   </si>
   <si>
     <t>3165</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/3165/flash_5166.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/3165/flash_5166.pdf</t>
   </si>
   <si>
     <t>Flash 5166._x000D_
 RESOLUÇÃO Nº 20, de 15/12/1998.  Orça e receita e fixa a despesa do Legislativo Municipal para o exercício financeiro de 1999. (Proposta Orçamentária)._x000D_
 Geraldo Corrêa Machado Filho (Presidente).</t>
   </si>
   <si>
     <t>3171</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/3171/flash_5117.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/3171/flash_5117.pdf</t>
   </si>
   <si>
     <t>Flash 5117._x000D_
 RESOLUÇÃO Nº 15/98, de 28/08/1998. Concede o Título de Cidadão Honorário de Montes Claros a Sebastião Landes Tolentino._x000D_
 Geraldo Corrêa Machado Filho (Presidente).</t>
   </si>
   <si>
     <t>3173</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/3173/flash_5118.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/3173/flash_5118.pdf</t>
   </si>
   <si>
     <t>Flash 5118._x000D_
 RESOLUÇÃO Nº 16/98, 14/10/1998. Concede o Título de Cidadão Honorário de Montes Claros a Domingos Barbosa Siqueira._x000D_
 Geraldo Corrêa Machado Filho (Presidente).</t>
   </si>
   <si>
     <t>3175</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/3175/flash_5119.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/3175/flash_5119.pdf</t>
   </si>
   <si>
     <t>Flash 5119._x000D_
 RESOLUÇÃO Nº 19/98, de 30/11/1998. Concede o Título de Cidadão Honorário de Montes Claros a José Antônio Pinto Filho._x000D_
 Geraldo Corrêa Machado Filho (Presidente).</t>
   </si>
   <si>
     <t>3177</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/3177/flash_5120.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/3177/flash_5120.pdf</t>
   </si>
   <si>
     <t>Flash 5120._x000D_
 RESOLUÇÃO Nº 18/98, de 30/11/1998. Concede o Título de Cidadão Honorário de Montes Claros a Dilson Antônio Marques._x000D_
 Geraldo Corrêa Machado Filho (Presidente).</t>
   </si>
   <si>
     <t>3178</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/3178/flash_5121.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/3178/flash_5121.pdf</t>
   </si>
   <si>
     <t>Flash 5121._x000D_
 RESOLUÇÃO Nº 24/98. Concede o Título de Cidadão Honorário de Montes Claros a Yasuhiko Tsukazaki._x000D_
 Geraldo Corrêa Machado Filho (Presidente).</t>
   </si>
   <si>
     <t>3182</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/3182/flash_5122.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/3182/flash_5122.pdf</t>
   </si>
   <si>
     <t>Flash 5122._x000D_
 RESOLUÇÃO Nº 21/98, de 28/12/1998. Concede o Título de Cidadão Honorário de Montes Claros ao Dr. Hamilton Rabelo da Conceição._x000D_
 Geraldo Corrêa Machado Filho (Presidente).</t>
   </si>
   <si>
     <t>3185</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/3185/flash_5123.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/3185/flash_5123.pdf</t>
   </si>
   <si>
     <t>Flash 5123._x000D_
 RESOLUÇÃO Nº 22/98, de 28/12/1998. Concede o Título de Cidadão Honorário de Montes Claros a Tarcísio Alvarenga Barbosa._x000D_
 Geraldo Corrêa Machado Filho (Presidente).</t>
   </si>
   <si>
     <t>3276</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/3276/flash_5035.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/3276/flash_5035.pdf</t>
   </si>
   <si>
     <t>Flash 5035._x000D_
 RESOLUÇÃO Nº 26/98, de 28/12/1998. Concede o Diploma de Mérito Comunitário Rural a José Gonçalves Souto._x000D_
 Geraldo Corrêa Machado Filho (Presidente).</t>
   </si>
   <si>
     <t>3277</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/3277/flash_5036.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/3277/flash_5036.pdf</t>
   </si>
   <si>
     <t>Flash 5036._x000D_
 RESOLUÇÃO Nº 30/98, de 21/12/1998. Concede o Diploma de Mérito Comunitário Rural a Almiro Alves dos Santos._x000D_
 Geraldo Corrêa Machado Filho (Presidente).</t>
   </si>
   <si>
     <t>3278</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/3278/flash_5037.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/3278/flash_5037.pdf</t>
   </si>
   <si>
     <t>Flash 5037._x000D_
 RESOLUÇÃO Nº 25/98, de 28/12/1998. Concede o Diploma de Mérito Comunitário Rural a David Pinheiro._x000D_
 Geraldo Corrêa Machado Filho (Presidente).</t>
   </si>
   <si>
     <t>3288</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/3288/flash_5047.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/3288/flash_5047.pdf</t>
   </si>
   <si>
     <t>Flash 5047._x000D_
 RESOLUÇÃO Nº 09/98, de 02/06/1998. Concede a Medalha de Honra Montes Claros ao Dr. Mário Ribeiro da Silveira._x000D_
 Geraldo Corrêa Machado Filho (Presidente).</t>
   </si>
   <si>
     <t>3346</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/3346/flash_5085.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/3346/flash_5085.pdf</t>
   </si>
   <si>
     <t>Flash 5085._x000D_
 RESOLUÇÃO Nº 04/98, de 26/03/1998. Concede o Título de Cidadão Benemérito de Montes Claros a José Ildeumar Soares Pereira._x000D_
 Geraldo Corrêa Machado Filho (Presidente).</t>
   </si>
   <si>
     <t>3348</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/3348/flash_5086.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/3348/flash_5086.pdf</t>
   </si>
   <si>
     <t>Flash 5086._x000D_
 RESOLUÇÃO Nº 05/98, de 26/03/1998. Concede o Título de Cidadão Benemérito de Montes Claros ao Dr. Deosvaldo Santos Pena._x000D_
 Geraldo Corrêa Machado Filho (Presidente).</t>
   </si>
   <si>
     <t>3350</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/3350/flash_5087.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/3350/flash_5087.pdf</t>
   </si>
   <si>
     <t>Flash 5087._x000D_
 RESOLUÇÃO Nº 13/98, de 30/06/1998. Concede o Título de Cidadão Benemérito de Montes Claros a Samuel Sousa Figueira._x000D_
 Geraldo Corrêa Machado Filho (Presidente).</t>
   </si>
   <si>
     <t>3351</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/3351/flash_5088.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/3351/flash_5088.pdf</t>
   </si>
   <si>
     <t>Flash 5088._x000D_
 RESOLUÇÃO Nº 17/98, de 11/11/1998. Concede o Título de Cidadão Benemérito de Montes Claros ao Dr. Leonides Alves da Silva Filho._x000D_
 Geraldo Corrêa Machado Filho (Presidente).</t>
   </si>
   <si>
     <t>3352</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/3352/flash_5089.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/3352/flash_5089.pdf</t>
   </si>
   <si>
     <t>Flash 5089._x000D_
 RESOLUÇÃO Nº 29/98, de 21/12/1998. Concede o Título de Cidadão Benemérito de Montes Claros ao Dr. Rosemberg dos Anjos Medeiros._x000D_
 Geraldo Corrêa Machado Filho (Presidente).</t>
   </si>
   <si>
     <t>3158</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/3158/flash_5114.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/3158/flash_5114.pdf</t>
   </si>
   <si>
     <t>Flash 5114._x000D_
 RESOLUÇÃO Nº 07/98, de 10/03/1998. Concede o Título de Cidadão Honorário de Montes Claros a Air Lellis Vieira._x000D_
 Geraldo Corrêa Machado Filho (Presidente).</t>
   </si>
   <si>
     <t>3162</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/3162/flash_5116.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/3162/flash_5116.pdf</t>
   </si>
   <si>
     <t>Flash 5116._x000D_
 RESOLUÇÃO Nº 14/98, de 28/08/1998. Concede o Título de Cidadão Honorário de Montes Claros a Antônio Pereira de Freitas._x000D_
 Geraldo Corrêa Machado Filho (Presidente).</t>
   </si>
   <si>
     <t>3187</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/3187/flash_5124.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/3187/flash_5124.pdf</t>
   </si>
   <si>
     <t>Flash 5124._x000D_
 RESOLUÇÃO Nº 23/98, de 28/12/1998. Concede o Título de Cidadão Honorário de Montes Claros a Ari Teodoro de Oliveira._x000D_
 Geraldo Corrêa Machado Filho (Presidente).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
@@ -3108,67 +3108,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/3014/flash_5009.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/2534/flash_4439.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/2539/flash_4444.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/2540/flash_4445.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/2541/flash_4446.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/2542/flash_4447.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/2563/flash_4468.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/2564/flash_4469.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/2566/flash_4471.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/2567/flash_4472.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/2568/flash_4473.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/2570/flash_4475.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/2571/flash_4476.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/2572/flash_4477.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/2573/flash_4478.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/2574/flash_4479.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/2575/flash_4480.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/2576/flash_4481.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/2577/flash_4482.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/2578/flash_4483.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/2579/flash_4484.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/2580/flash_4485.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/2581/flash_4486.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/2582/flash_4487.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/2583/flash_4488.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/2584/flash_4489.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/2585/flash_4490.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/2586/flash_4491.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/2587/flash_4492.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/2588/flash_4493.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/2589/flash_4494.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/2590/flash_4495.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/2591/flash_4496.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/2592/flash_4497.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/2593/flash_4498.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/2594/flash_4499.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/2595/flash_4500.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/2597/flash_4501.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/2598/flash_4502.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/2599/flash_4503.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/2600/flash_4504.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/2601/flash_4505.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/2602/flash_4506.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/2603/flash_4507.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/2604/flash_4508.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/2605/flash_4509.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/2606/flash_4510.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/2698/flash_4593.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/2699/flash_4594.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/2700/flash_4595.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/2701/flash_4596.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/2702/flash_4597.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/2703/flash_4598.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/2704/flash_4599.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/2705/flash_4600.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/2706/flash_4601.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/2707/flash_4602.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/2708/flash_4603.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/2709/flash_4604.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/2710/flash_4605.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/2733/flash_4628.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/2735/flash_4630.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/2736/flash_4631.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/2737/flash_4632.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/2751/flash_4646.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/2752/flash_4647.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/2753/flash_4648.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/2754/flash_4649.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/2760/flash_4655.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/2761/flash_4656.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/2792/flash_4687.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/2793/flash_4688.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/2794/flash_4689.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/2798/flash_4692.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/2799/flash_4693.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/2800/flash_4694.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/2801/flash_4695.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/2822/flash_4716.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/2823/flash_4717.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/2824/flash_4718.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/2825/flash_4719.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/2826/flash_4720.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/2827/flash_4721.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/2828/flash_4722.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/2829/flash_4723.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/2830/flash_4724.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/2850/flash_4744.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/2851/flash_4745.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/2852/flash_4746.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/2853/flash_4747.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/2854/flash_4748.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/2855/flash_4749.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/2856/flash_4750.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/2857/flash_4751.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/2858/flash_4752.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/2872/flash_4766.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/2873/flash_4767.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/2874/flash_4768.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/2884/flash_4777.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/2885/flash_4778.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/2955/flash_4970.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/2956/flash_4971.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/2957/flash_4972.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/2958/flash_4973.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/2959/flash_4974.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/2960/flash_4975.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/2961/flash_4976.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/2962/flash_4977.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/2963/flash_4978.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/2964/flash_4979.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/3050/flash_4835.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/3051/flash_4836.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/3052/flash_4837.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/3053/flash_4838.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/3054/flash_4839.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/3055/flash_4840.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/3056/flash_4841.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/3057/flash_4842.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/3058/flash_4843.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/3059/flash_4844.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/3060/flash_4845.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/3061/flash_4846.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/3062/flash_4847.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/3063/flash_4848.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/3064/flash_4849.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/3065/flash_4850.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/3066/flash_4851.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/3067/flash_4852.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/3068/flash_4853.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/3069/flash_4854.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/3070/flash_4855.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/3071/flash_4856.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/3109/flash_4894.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/3110/flash_4895.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/3111/flash_4896.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/3112/flash_4897.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/3113/flash_4898.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/3114/flash_4899.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/3115/flash_4900.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/3116/flash_4901.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/3229/flash_4902.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/3230/flash_4903.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/3232/flash_4904.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/3233/flash_4905.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/3234/flash_4906.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/3235/flash_4907.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/3236/flash_4908.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/3238/flash_4909.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/3239/flash_4910.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/3181/flash_5177.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/3183/flash_5178.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/3184/flash_5179.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/3186/flash_5180.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/3188/flash_5181.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/3339/flash_5233.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/2998/flash_5016.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/8396/flash_4430.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/3267/flash_5211.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/3268/flash_5212.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/3269/flash_5213.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/3270/flash_5214.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/3271/flash_5215.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/3308/flash_5216.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/2986/flash_5003.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/3013/flash_5002.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/2975/flash_4991.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/2976/flash_4992.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/3006/flash_5025.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/3008/flash_5027.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/3147/flash_5153.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/3148/flash_5154.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/3149/flash_5155.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/3150/flash_5156.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/3151/flash_5157.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/3161/flash_5115.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/3165/flash_5166.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/3171/flash_5117.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/3173/flash_5118.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/3175/flash_5119.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/3177/flash_5120.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/3178/flash_5121.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/3182/flash_5122.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/3185/flash_5123.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/3276/flash_5035.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/3277/flash_5036.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/3278/flash_5037.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/3288/flash_5047.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/3346/flash_5085.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/3348/flash_5086.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/3350/flash_5087.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/3351/flash_5088.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/3352/flash_5089.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/3158/flash_5114.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/3162/flash_5116.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/3187/flash_5124.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/3014/flash_5009.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/2534/flash_4439.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/2539/flash_4444.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/2540/flash_4445.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/2541/flash_4446.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/2542/flash_4447.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/2563/flash_4468.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/2564/flash_4469.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/2566/flash_4471.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/2567/flash_4472.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/2568/flash_4473.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/2570/flash_4475.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/2571/flash_4476.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/2572/flash_4477.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/2573/flash_4478.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/2574/flash_4479.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/2575/flash_4480.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/2576/flash_4481.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/2577/flash_4482.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/2578/flash_4483.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/2579/flash_4484.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/2580/flash_4485.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/2581/flash_4486.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/2582/flash_4487.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/2583/flash_4488.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/2584/flash_4489.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/2585/flash_4490.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/2586/flash_4491.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/2587/flash_4492.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/2588/flash_4493.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/2589/flash_4494.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/2590/flash_4495.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/2591/flash_4496.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/2592/flash_4497.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/2593/flash_4498.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/2594/flash_4499.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/2595/flash_4500.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/2597/flash_4501.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/2598/flash_4502.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/2599/flash_4503.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/2600/flash_4504.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/2601/flash_4505.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/2602/flash_4506.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/2603/flash_4507.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/2604/flash_4508.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/2605/flash_4509.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/2606/flash_4510.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/2698/flash_4593.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/2699/flash_4594.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/2700/flash_4595.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/2701/flash_4596.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/2702/flash_4597.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/2703/flash_4598.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/2704/flash_4599.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/2705/flash_4600.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/2706/flash_4601.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/2707/flash_4602.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/2708/flash_4603.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/2709/flash_4604.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/2710/flash_4605.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/2733/flash_4628.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/2735/flash_4630.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/2736/flash_4631.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/2737/flash_4632.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/2751/flash_4646.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/2752/flash_4647.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/2753/flash_4648.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/2754/flash_4649.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/2760/flash_4655.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/2761/flash_4656.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/2792/flash_4687.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/2793/flash_4688.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/2794/flash_4689.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/2798/flash_4692.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/2799/flash_4693.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/2800/flash_4694.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/2801/flash_4695.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/2822/flash_4716.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/2823/flash_4717.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/2824/flash_4718.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/2825/flash_4719.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/2826/flash_4720.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/2827/flash_4721.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/2828/flash_4722.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/2829/flash_4723.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/2830/flash_4724.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/2850/flash_4744.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/2851/flash_4745.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/2852/flash_4746.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/2853/flash_4747.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/2854/flash_4748.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/2855/flash_4749.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/2856/flash_4750.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/2857/flash_4751.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/2858/flash_4752.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/2872/flash_4766.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/2873/flash_4767.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/2874/flash_4768.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/2884/flash_4777.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/2885/flash_4778.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/2955/flash_4970.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/2956/flash_4971.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/2957/flash_4972.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/2958/flash_4973.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/2959/flash_4974.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/2960/flash_4975.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/2961/flash_4976.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/2962/flash_4977.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/2963/flash_4978.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/2964/flash_4979.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/3050/flash_4835.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/3051/flash_4836.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/3052/flash_4837.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/3053/flash_4838.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/3054/flash_4839.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/3055/flash_4840.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/3056/flash_4841.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/3057/flash_4842.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/3058/flash_4843.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/3059/flash_4844.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/3060/flash_4845.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/3061/flash_4846.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/3062/flash_4847.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/3063/flash_4848.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/3064/flash_4849.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/3065/flash_4850.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/3066/flash_4851.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/3067/flash_4852.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/3068/flash_4853.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/3069/flash_4854.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/3070/flash_4855.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/3071/flash_4856.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/3109/flash_4894.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/3110/flash_4895.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/3111/flash_4896.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/3112/flash_4897.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/3113/flash_4898.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/3114/flash_4899.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/3115/flash_4900.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/3116/flash_4901.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/3229/flash_4902.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/3230/flash_4903.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/3232/flash_4904.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/3233/flash_4905.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/3234/flash_4906.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/3235/flash_4907.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/3236/flash_4908.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/3238/flash_4909.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/3239/flash_4910.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/3181/flash_5177.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/3183/flash_5178.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/3184/flash_5179.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/3186/flash_5180.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/3188/flash_5181.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/3339/flash_5233.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/2998/flash_5016.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/8396/flash_4430.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/3267/flash_5211.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/3268/flash_5212.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/3269/flash_5213.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/3270/flash_5214.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/3271/flash_5215.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/3308/flash_5216.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/2986/flash_5003.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/3013/flash_5002.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/2975/flash_4991.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/2976/flash_4992.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/3006/flash_5025.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/3008/flash_5027.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/3147/flash_5153.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/3148/flash_5154.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/3149/flash_5155.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/3150/flash_5156.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/3151/flash_5157.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/3161/flash_5115.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/3165/flash_5166.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/3171/flash_5117.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/3173/flash_5118.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/3175/flash_5119.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/3177/flash_5120.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/3178/flash_5121.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/3182/flash_5122.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/3185/flash_5123.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/3276/flash_5035.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/3277/flash_5036.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/3278/flash_5037.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/3288/flash_5047.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/3346/flash_5085.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/3348/flash_5086.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/3350/flash_5087.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/3351/flash_5088.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/3352/flash_5089.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/3158/flash_5114.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/3162/flash_5116.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1998/3187/flash_5124.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H196"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="39.85546875" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="30.85546875" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="90.140625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="89.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>