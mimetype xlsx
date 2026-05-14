--- v0 (2026-03-22)
+++ v1 (2026-05-14)
@@ -1126,51 +1126,52 @@
   <si>
     <t>2757</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
     <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1999/2757/flash_4652.pdf</t>
   </si>
   <si>
     <t>Flash 4652._x000D_
 PROJETO DE LEI Nº 20/99. Autoriza a desafetação de imóvel de sua característica, transfere-o ao patrimônio disponível do município e faz sua doação à Ana Maria de Sá. (Terreno com área de 138,75 m², localizado na Vila Ipiranga, doado a título de indenização, por haver sido desapropriado um imóvel de propriedade da mesma, localizado no bairro Esplanada, para proceder a desobstrução/abertura de uma via pública). (Referente à Lei nº 2.702, de 20/04/1999)._x000D_
 Tarcísio Iran Rêgo (Presidente).</t>
   </si>
   <si>
     <t>2758</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
     <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1999/2758/flash_4653.pdf</t>
   </si>
   <si>
     <t>Flash 4653._x000D_
-PROJETO DE LEI Nº 25/99. Autoriza o Poder Executivo a fazer doação de terreno ao Projeto Social Village do Lago II, localizado no bairro Cidade Industrial, com área de 1.190,00 m². (Referente à Lei nº 2.709, de 05/05/1999).</t>
+PROJETO DE LEI Nº 25/99. Autoriza o Poder Executivo a fazer doação de terreno ao Projeto Social Village do Lago II, localizado no bairro Cidade Industrial, com área de 1.190,00 m². (Referente à Lei nº 2.709, de 05/05/1999)._x000D_
+Tarcísio Iran Rêgo (Presidente).</t>
   </si>
   <si>
     <t>2759</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
     <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1999/2759/flash_4654.pdf</t>
   </si>
   <si>
     <t>Flash 4654._x000D_
 PROJETO DE LEI Nº 45/99. Autoriza o Poder Executivo a fazer doação de terreno, com área de 360,00 m², à Associação de Moradores do Conjunto Habitacional José Corrêa Machado. (Referente à Lei nº 2.724, de 02/06/1999)._x000D_
 Tarcísio Iran Rêgo (Presidente).</t>
   </si>
   <si>
     <t>2762</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
     <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/1999/2762/flash_4657.pdf</t>
   </si>
   <si>