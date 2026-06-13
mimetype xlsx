--- v0 (2026-02-04)
+++ v1 (2026-06-13)
@@ -54,3705 +54,3705 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>3716</t>
   </si>
   <si>
     <t>2001</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PELOM</t>
   </si>
   <si>
     <t>Projeto de Emenda à Lei Orgânica Municipal</t>
   </si>
   <si>
     <t>Aldair Fagundes</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/3716/flash_5860.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/3716/flash_5860.pdf</t>
   </si>
   <si>
     <t>Flash 5860._x000D_
 PROJETO DE EMENDA (REJEITADO). Altera o inciso X do artigo 71, da Lei Orgânica Municipal._x000D_
 Sebastião Wellington Pimenta de Figueiredo (Presidente).</t>
   </si>
   <si>
     <t>3717</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>Sebastião Wellington Pimenta de Figueiredo</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/3717/flash_5861.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/3717/flash_5861.pdf</t>
   </si>
   <si>
     <t>Flash 5861._x000D_
 PROJETO DE EMENDA (NÃO VOTADO).  Altera dispositivos da Lei Orgânica do Município, para adequação às emendas constitucionais nº 19/98, 20/98, 25/2000, bem como às normas da Lei Complementar nº 101, de 04/05/2000 - Lei de Responsabilidade Fiscal._x000D_
 Sebastião Wellington Pimenta de Figueiredo (Presidente).</t>
   </si>
   <si>
     <t>3718</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>José Hélio Guimarães de Carvalho</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/3718/flash_5862.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/3718/flash_5862.pdf</t>
   </si>
   <si>
     <t>Flash 5862._x000D_
 PROJETO DE EMENDA (RETIRADO). Altera o artigo 41 e o parágrafo 2º do artigo 44 da Lei Orgânica do Município._x000D_
 Sebastião Wellington Pimenta de Figueiredo (Presidente).</t>
   </si>
   <si>
     <t>3719</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/3719/flash_5863.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/3719/flash_5863.pdf</t>
   </si>
   <si>
     <t>Flash 5863._x000D_
 PROJETO DE EMENDA (NÃO VOTADO). Altera o artigo 28 da Lei Orgânica Municipal._x000D_
 Sebastião Wellington Pimenta de Figueiredo (Presidente).</t>
   </si>
   <si>
     <t>3407</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>Projeto de Lei</t>
   </si>
   <si>
     <t>Executivo Municipal - EXEC</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/3407/flash_5246.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/3407/flash_5246.pdf</t>
   </si>
   <si>
     <t>Flash 5246._x000D_
 PROJETO DE LEI Nº 29/2001. Dispõe sobre a abertura de crédito especial ao orçamento vigente, no valor de R$ 800.000,00, para atender despesas da Secretaria Municipal de Meio Ambiente, Secretaria Municipal de Segurança e Direitos do Cidadão e Secretaria Municipal de Obras Públicas. (Referente à Lei nº 2.909, de 07/06/2001)._x000D_
 Sebastião Wellington Pimenta de Figueiredo (Presidente).</t>
   </si>
   <si>
     <t>3408</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/3408/flash_5247.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/3408/flash_5247.pdf</t>
   </si>
   <si>
     <t>Flash 5247._x000D_
 PROJETO DE LEI Nº 31/2001. Autoriza a abertura de crédito especial no orçamento, concede benefício fiscal à Sociedade Rural de Montes Claros, para realização da 27ª Exposição Agropecuária - Expomontes 2001, e contém outras providências. (Referente à Lei nº 2.910, de 26/06/2001)._x000D_
 Sebastião Wellington Pimenta de Figueiredo (Presidente).</t>
   </si>
   <si>
     <t>3409</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/3409/flash_5248.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/3409/flash_5248.pdf</t>
   </si>
   <si>
     <t>Flash 5248._x000D_
 PROJETO DE LEI Nº 78/2001. Autoriza o Poder Executivo a abrir crédito suplementar no orçamento vigente, no valor de R$ 6.945.000,00, para o reforço de dotações da Lei Orçamentária em vigor, por excesso de arrecadação do município. (Referente à Lei nº 2.957, de 13/11/2001)._x000D_
 Sebastião Wellington Pimenta de Figueiredo (Presidente).</t>
   </si>
   <si>
     <t>3421</t>
   </si>
   <si>
     <t>Josedilson Alves dos Santos</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/3421/flash_5260.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/3421/flash_5260.pdf</t>
   </si>
   <si>
     <t>Flash 5260._x000D_
 PROJETO DE LEI Nº 25/2001. Dispõe sobre a criação do "Serviço de Vigia de Veículos" no município de Montes Claros e dá outras providências._x000D_
 Sebastião Wellington Pimenta de Figueiredo (Presidente).</t>
   </si>
   <si>
     <t>3422</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/3422/flash_5261.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/3422/flash_5261.pdf</t>
   </si>
   <si>
     <t>Flash 5261._x000D_
 PROJETO DE LEI Nº 28/2001. Dispõe sobre a criação do "Serviço de Lavadores de Veículos" no município de Montes Claros e dá outras providências._x000D_
 Sebastião Wellington Pimenta de Figueiredo (Presidente).</t>
   </si>
   <si>
     <t>3423</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/3423/flash_5262.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/3423/flash_5262.pdf</t>
   </si>
   <si>
     <t>Flash 5262._x000D_
 PROJETO DE LEI Nº 09/2001. Cria uma autarquia sob a denominação de Instituto de Desenvolvimento da Administração Municipal Randhall Juliano Maia Almeida. (Referente à Lei nº 2.904 de 29/05/2001, que foi posteriormente alterada pelas Leis Complementares nº 016, de 09/02/2009, nº 40, de 28/12/2012 e nº 72, de 20/09/2019). (Esta autarquia foi extinta por meio da Lei Complementar nº 107, de 02/11/2023)._x000D_
 Sebastião Wellington Pimenta de Figueiredo (Presidente).</t>
   </si>
   <si>
     <t>3424</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/3424/flash_5263.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/3424/flash_5263.pdf</t>
   </si>
   <si>
     <t>Flash 5263._x000D_
 PROJETO DE LEI Nº 10/2001. Autoriza o Poder Executivo a criar uma empresa pública sob a denominação de Empresa Municipal de Transportes e Trânsito de Montes Claros – TRANSMONTES. (Referente à  Lei nº 2.902, de 29/05/2001)._x000D_
 Sebastião Wellington Pimenta de Figueiredo (Presidente).</t>
   </si>
   <si>
     <t>3425</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/3425/flash_5264.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/3425/flash_5264.pdf</t>
   </si>
   <si>
     <t>Flash 5264._x000D_
 PROJETO DE LEI Nº 12/2001. Cria a Guarda Municipal de Montes Claros e dá outras providências. (Referente à Lei nº 2.892 de 30/04/2001).      _x000D_
 Sebastião Wellington Pimenta de Figueiredo (Presidente).</t>
   </si>
   <si>
     <t>3426</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>Aurindo José Ribeiro</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/3426/flash_5265.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/3426/flash_5265.pdf</t>
   </si>
   <si>
     <t>Flash 5265._x000D_
 PROJETO DE LEI Nº 43/2001. (REVOGADA). Cria o Conselho Municipal de Entorpecentes - COMEN; revoga a Lei nº 1.673, de 29/03/1988, e dá outras providências. (Referente à Lei nº 2.925 de 12/09/2001, que foi posteriormente revogada pela Lei nº 3.641, de 11/09/2006)._x000D_
 Sebastião Wellington Pimenta de Figueiredo (Presidente).</t>
   </si>
   <si>
     <t>3427</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/3427/flash_5266.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/3427/flash_5266.pdf</t>
   </si>
   <si>
     <t>Flash 5266._x000D_
 PROJETO DE LEI Nº 33/2001. Cria a Política Municipal do Idoso e dá outras providências. (Referente à Lei nº 2.913, de 02/07/2001)._x000D_
 Sebastião Wellington Pimenta de Figueiredo (Presidente).</t>
   </si>
   <si>
     <t>3428</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/3428/flash_5267.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/3428/flash_5267.pdf</t>
   </si>
   <si>
     <t>Flash 5267._x000D_
 PROJETO DE LEI Nº 48/2001. Cria o Programa Mineiro de Qualidade e Produtividade de Montes Claros – PMQP/MC e dá outras providências. (Referente à Lei nº 2.930 de 13/09/2001).      _x000D_
 Sebastião Wellington Pimenta de Figueiredo (Presidente).</t>
   </si>
   <si>
     <t>3429</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/3429/flash_5268.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/3429/flash_5268.pdf</t>
   </si>
   <si>
     <t>Flash 5268._x000D_
 PROJETO DE LEI Nº 68/2001. Cria o Fundo Municipal do Idoso – FMDI e dá outras providências. (Referente à Lei nº 2.947, de 23/10/2001).   _x000D_
 Sebastião Wellington Pimenta de Figueiredo (Presidente).</t>
   </si>
   <si>
     <t>3430</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>Maria de Fátima Pereira Macedo</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/3430/flash_5269.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/3430/flash_5269.pdf</t>
   </si>
   <si>
     <t>Flash 5269._x000D_
 PROJETO DE LEI Nº 87/2001. Dispõe sobre a criação do Conselho Municipal das Rádios Comunitárias do Município de Montes Claros - COMRAC._x000D_
 Sebastião Wellington Pimenta de Figueiredo (Presidente).</t>
   </si>
   <si>
     <t>3441</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
     <t>Sebastião Prisilino Alves</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/3441/flash_5280.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/3441/flash_5280.pdf</t>
   </si>
   <si>
     <t>Flash 5280._x000D_
 PROJETO DE LEI Nº 16/2001. Denomina a "Rua Benjamim Rodrigues Caetano", localizada no bairro Monte Carmelo. (Referente à Lei nº 2.895, de 07/05/2001).  _x000D_
 Sebastião Wellington Pimenta de Figueiredo (Presidente).</t>
   </si>
   <si>
     <t>3442</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
     <t>Ademar de Barros Bicalho</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/3442/flash_5281.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/3442/flash_5281.pdf</t>
   </si>
   <si>
     <t>Flash 5281._x000D_
 PROJETO DE LEI Nº 17/2001. Denomina o "Ginásio Municipal Ana Lopes", localizado no Parque Municipal Milton Prates. (Referente à Lei nº 2.894, de 07/05/2001).   _x000D_
 Sebastião Wellington Pimenta de Figueiredo (Presidente)</t>
   </si>
   <si>
     <t>3443</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
     <t>Sued Kennedy Parrela Botelho</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/3443/flash_5282.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/3443/flash_5282.pdf</t>
   </si>
   <si>
     <t>Flash 5282._x000D_
 PROJETO DE LEI Nº 20/2001. Denomina a "Rua Warley Salomé", localizada no bairro João Botelho. (Referente à Lei nº 2.898, de 16/05/2001).     _x000D_
 Sebastião Wellington Pimenta de Figueiredo (Presidente).</t>
   </si>
   <si>
     <t>3444</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
     <t>Eurípedes Xavier Souto</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/3444/flash_5283.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/3444/flash_5283.pdf</t>
   </si>
   <si>
     <t>Flash 5283._x000D_
 PROJETO DE LEI Nº 36/2001. Denomina a "Rua Moacir Caldeira", localizada no bairro São Judas I. (Referente à Lei nº 2.918, de 10/08/2001)._x000D_
 Sebastião Wellington Pimenta de Figueiredo (Presidente).</t>
   </si>
   <si>
     <t>3445</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
     <t>Gilson Dias</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/3445/flash_5284.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/3445/flash_5284.pdf</t>
   </si>
   <si>
     <t>Flash 5284._x000D_
 PROJETO DE LEI Nº 24/2001. Denomina a "Rua Silvério Avelino Pereira", localizada no bairro Novo Delfino. (Referente à Lei nº 2.908, de 05/06/2001).    _x000D_
 Sebastião Wellington Pimenta de Figueiredo (Presidente).</t>
   </si>
   <si>
     <t>3446</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/3446/flash_5285.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/3446/flash_5285.pdf</t>
   </si>
   <si>
     <t>Flash 5285._x000D_
 PROJETO DE LEI Nº 32/2001. Denomina vias públicas localizadas no bairro Maria Cândida: "Rua Visconde de Taunay", "Rua Amadeu Marques", "Rua Álvaro de Azevedo", "Rua Frank Teivora", "Rua Martins Pena", "Rua Paulo Eiró", "Rua Jorge Amado", "Rua Fagundes Varela", "Rua José Geraldo de Carvalho" e "Rua Carlos de Andrade". (Referente à Lei nº 2.912, de 02/07/2001)._x000D_
 Sebastião Wellington Pimenta de Figueiredo (Presidente).</t>
   </si>
   <si>
     <t>3447</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/3447/flash_5286.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/3447/flash_5286.pdf</t>
   </si>
   <si>
     <t>Flash 5286._x000D_
 PROJETO DE LEI Nº 39/2001. Denomina a "Praça Wilton Rodrigues Cordeiro", localizada nos fundos da garagem da Viação São Pedro, localizada no bairro São Judas. (Referente à Lei nº 2.917, de 10/08/2001).  _x000D_
 Sebastião Wellington Pimenta de Figueiredo (Presidente).</t>
   </si>
   <si>
     <t>3448</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/3448/flash_5287.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/3448/flash_5287.pdf</t>
   </si>
   <si>
     <t>Flash 5287._x000D_
 PROJETO DE LEI Nº 41/2001. Denomina a "Rua José Geraldo de Carvalho", popularmente conhecida como "Travessa Santa Rita", localizada no bairro Santa Rita. (Referente à Lei nº 2.920, de 17/08/2001).  _x000D_
 Sebastião Wellington Pimenta de Figueiredo (Presidente).</t>
   </si>
   <si>
     <t>3449</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/3449/flash_5288.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/3449/flash_5288.pdf</t>
   </si>
   <si>
     <t>Flash 5288._x000D_
 PROJETO DE LEI Nº 40/2001. Denomina a "Praça Nilson Figueiredo Moreira", localizada nas proximidades da rua João F. Pimenta, no bairro Cidade Santa Maria. (Referente à Lei nº 2.919, de 17/08/2001).   _x000D_
 Sebastião Wellington Pimenta de Figueiredo (Presidente).</t>
   </si>
   <si>
     <t>3450</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/3450/flash_5289.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/3450/flash_5289.pdf</t>
   </si>
   <si>
     <t>Flash 5289._x000D_
 PROJETO DE LEI Nº 49/2001. Denomina a "Praça dos Jatobás", localizada no bairro Morada do Sol. (Referente à Lei nº 2.929, de 12/09/2001)._x000D_
 Sebastião Wellington Pimenta de Figueiredo (Presidente).</t>
   </si>
   <si>
     <t>3452</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/3452/flash_5291.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/3452/flash_5291.pdf</t>
   </si>
   <si>
     <t>Flash 5291._x000D_
 PROJETO DE LEI Nº 50/2001. Denomina o "Trevo Ney de Souza Medeiros", localizado entre as avenidas Mestra Fininha, Vicente Guimarães e José Corrêa Machado. (Referente à Lei nº 2.928, de 12/09/2001)._x000D_
 Sebastião Wellington Pimenta de Figueiredo (Presidente).</t>
   </si>
   <si>
     <t>3453</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
     <t>Maria Helena Lopes</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/3453/flash_5292.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/3453/flash_5292.pdf</t>
   </si>
   <si>
     <t>Flash 5292._x000D_
 PROJETO DE LEI Nº 74/2001. Denomina a "Praça Adail Sarmento", localizada no bairro Morada do Sol. (Referente à Lei nº 2.954, de 08/11/2001)._x000D_
 Sebastião Wellington Pimenta de Figueiredo (Presidente).</t>
   </si>
   <si>
     <t>3454</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/3454/flash_5293.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/3454/flash_5293.pdf</t>
   </si>
   <si>
     <t>Flash 5293._x000D_
 PROJETO DE LEI Nº 56/2001. Denomina a "Avenida Vicente de Paula Veloso", localizada no Conjunto Habitacional José Corrêa Machado. (Referente à Lei nº 2.939, de 02/10/2001)._x000D_
 Sebastião Wellington Pimenta de Figueiredo (Presidente).</t>
   </si>
   <si>
     <t>3456</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/3456/flash_5295.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/3456/flash_5295.pdf</t>
   </si>
   <si>
     <t>Flash 5295._x000D_
 PROJETO DE LEI Nº 76/2001. Denomina a "Praça Sagrada Família", localizada no bairro Morada do Sol, entre as ruas Antônio Augusto Veloso, Enor Brito e avenida Mestra Fininha. (Referente à Lei nº 2.958, de 13/11/2001)._x000D_
 Sebastião Wellington Pimenta de Figueiredo (Presidente).</t>
   </si>
   <si>
     <t>3457</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/3457/flash_5296.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/3457/flash_5296.pdf</t>
   </si>
   <si>
     <t>Flash 5296._x000D_
 PROJETO DE LEI Nº 58/2001. Denomina a "Rua Padre Miguel", conhecida popularmente como "Beco Bonfim", localizada no bairro Morrinhos, entre a rua Santa Efigênia e a avenida Leonel Beirão de Jesus. (Referente à Lei nº 2.936, de 02/10/2001)._x000D_
 Sebastião Wellington Pimenta de Figueiredo (Presidente).</t>
   </si>
   <si>
     <t>3458</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
     <t>Rosemberg dos Anjos Medeiros</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/3458/flash_5297.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/3458/flash_5297.pdf</t>
   </si>
   <si>
     <t>Flash 5297._x000D_
 PROJETO DE LEI Nº 60/2001. Denomina a "Rua André Luiz", localizada no prolongamento do bairro Canelas. (Referente à Lei nº 2.942, de 17/10/2001)._x000D_
 Sebastião Wellington Pimenta de Figueiredo (Presidente).</t>
   </si>
   <si>
     <t>3459</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
     <t>Marcos Nem</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/3459/flash_5298.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/3459/flash_5298.pdf</t>
   </si>
   <si>
     <t>Flash 5298._x000D_
 PROJETO DE LEI Nº 72/2001. Denomina a "Praça Madre Olmira Lacerda França", localizada no bairro Delfino Magalhães, na avenida Neco Delfino. (Referente à Lei nº 2.950, de 31/10/2001)._x000D_
 Sebastião Wellington Pimenta de Figueiredo (Presidente).</t>
   </si>
   <si>
     <t>3460</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
     <t>Raimundo Pereira da Silva</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/3460/flash_5299.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/3460/flash_5299.pdf</t>
   </si>
   <si>
     <t>Flash 5299._x000D_
 PROJETO DE LEI Nº 65/2001. Denomina o "Bairro Residencial Parque Verde", popularmente conhecido como Parque Verde. (Referente à Lei nº 2.940, de 17/10/2001)._x000D_
 Sebastião Wellington Pimenta de Figueiredo (Presidente).</t>
   </si>
   <si>
     <t>3461</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
     <t>Osmar Avelino Pereira</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/3461/flash_5300.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/3461/flash_5300.pdf</t>
   </si>
   <si>
     <t>Flash 5300._x000D_
 PROJETO DE LEI Nº 70/2001. Denomina o "Bairro Universitário", conhecido popularmente como bairro JK II. (Referente à Lei nº 2.952, de 31/10/2001)._x000D_
 Sebastião Wellington Pimenta de Figueiredo (Presidente).</t>
   </si>
   <si>
     <t>3462</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/3462/flash_5301.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/3462/flash_5301.pdf</t>
   </si>
   <si>
     <t>Flash 5301._x000D_
 PROJETO DE LEI Nº 73/2001. Denomina a "Rua Laudete Dias", localizada na Vila Anália. (Referente à Lei nº 2.951, de 31/10/2001)._x000D_
 Sebastião Wellington Pimenta de Figueiredo (Presidente).</t>
   </si>
   <si>
     <t>3463</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/3463/flash_5302.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/3463/flash_5302.pdf</t>
   </si>
   <si>
     <t>Flash 5302._x000D_
 PROJETO DE LEI Nº 84/2001. Denomina a "Rua Jacinto dos Santos Lima", localizada no bairro Santa Rita II. (Referente à Lei nº 2.974, de 13/12/2001)._x000D_
 Sebastião Wellington Pimenta de Figueiredo (Presidente).</t>
   </si>
   <si>
     <t>3464</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/3464/flash_5303.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/3464/flash_5303.pdf</t>
   </si>
   <si>
     <t>Flash 5303._x000D_
 PROJETO DE LEI Nº 71/2001. Denomina a "Rua Geraldo Martins de Freitas", localizada no bairro Delfino Magalhães. (Referente à  Lei nº 2.953, de 31/10/2001)._x000D_
 Sebastião Wellington Pimenta de Figueiredo (Presidente).</t>
   </si>
   <si>
     <t>3465</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/3465/flash_5304.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/3465/flash_5304.pdf</t>
   </si>
   <si>
     <t>Flash 5304._x000D_
 PROJETO DE LEI Nº 75/2001. Denomina a "Quadra Poliesportiva Serafim Pereira de Jesus", localizada no Distrito de Santa Rosa de Lima. (Referente à Lei nº 2.955, de 08/11/2001).     _x000D_
 Sebastião Wellington Pimenta de Figueiredo (Presidente).</t>
   </si>
   <si>
     <t>3466</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/3466/flash_5305.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/3466/flash_5305.pdf</t>
   </si>
   <si>
     <t>Flash 5305._x000D_
 PROJETO DE LEI Nº 89/2001. Denomina a "Avenida Antônio Manoel Dias", via pública que interliga o bairro Novo Delfino à Vila Anália. (Referente à Lei nº 2.970, de 13/12/2001)._x000D_
 Sebastião Wellington Pimenta de Figueiredo (Presidente).</t>
   </si>
   <si>
     <t>3467</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/3467/flash_5306.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/3467/flash_5306.pdf</t>
   </si>
   <si>
     <t>Flash 5306._x000D_
 PROJETO DE LEI Nº 90/2001. Denomina a "Rua Cirilo Batista Barbosa", localizada no bairro Santo Inácio. (Referente à Lei nº 2.969, de 13/12/2001)._x000D_
 Sebastião Wellington Pimenta de Figueiredo (Presidente).</t>
   </si>
   <si>
     <t>3468</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/3468/flash_5307.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/3468/flash_5307.pdf</t>
   </si>
   <si>
     <t>Flash 5307._x000D_
 PROJETO DE LEI Nº 97/2001. Denomina a "Rua Maria Rosa Vieira de Almeida", popularmente conhecida como "Travessa 18", localizada no bairro Santo Inácio. (Referente à Lei nº 2.976, de 20/12/2001)._x000D_
 Sebastião Wellington Pimenta de Figueiredo (Presidente).</t>
   </si>
   <si>
     <t>3469</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/3469/flash_5308.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/3469/flash_5308.pdf</t>
   </si>
   <si>
     <t>Flash 5308._x000D_
 PROJETO DE LEI Nº 93/2001. Denomina a "Rua Urze Valdemar de Almeida", localizada no bairro Vila Brasília. (Referente à Lei nº 2.966, de 13/12/2001).   _x000D_
 Sebastião Wellington Pimenta de Figueiredo (Presidente).</t>
   </si>
   <si>
     <t>3470</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/3470/flash_5309.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/3470/flash_5309.pdf</t>
   </si>
   <si>
     <t>Flash 5309._x000D_
 PROJETO DE LEI Nº 88/2001. Denomina a "Avenida Manoel Rodrigues Pereira", localizada no bairro Jardim Primavera. (Referente à Lei nº 2.971, de 13/12/2001)._x000D_
 Sebastião Wellington Pimenta de Figueiredo (Presidente).</t>
   </si>
   <si>
     <t>3471</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/3471/flash_5310.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/3471/flash_5310.pdf</t>
   </si>
   <si>
     <t>Flash 5310._x000D_
 PROJETO DE LEI Nº 92/2001. Denomina a "Rua José Lúcio Ribeiro", localizada no bairro Jardim Primavera. (Referente à Lei nº 2.967, de 13/12/2001).   _x000D_
 Sebastião Wellington Pimenta de Figueiredo (Presidente).</t>
   </si>
   <si>
     <t>3472</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/3472/flash_5311.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/3472/flash_5311.pdf</t>
   </si>
   <si>
     <t>Flash 5311._x000D_
 PROJETO DE LEI Nº 98/2001. Denomina a "Rua Maria de Jesus Salgado", localizada no bairro Jardim Primavera. (Referente à Lei nº 2.977, de 20/12/2001)._x000D_
 Sebastião Wellington Pimenta de Figueiredo (Presidente).</t>
   </si>
   <si>
     <t>3473</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/3473/flash_5312.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/3473/flash_5312.pdf</t>
   </si>
   <si>
     <t>Flash 5312._x000D_
 PROJETO DE LEI Nº 91/2001. Denomina a "Rua Sargento Gustavo", localizada no bairro Santa Rita. (Referente à Lei nº 2.968, de 13/12/2001)._x000D_
 Sebastião Wellington Pimenta de Figueiredo (Presidente).</t>
   </si>
   <si>
     <t>3474</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/3474/flash_5313.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/3474/flash_5313.pdf</t>
   </si>
   <si>
     <t>Flash 5313._x000D_
 PROJETO DE LEI Nº 99/2001. Denomina a "Rua Professora Dayse de Cássia Cardoso", localizada no bairro Cidade Industrial. (Referente à Lei nº 2.978, de 20/12/2001)._x000D_
 Sebastião Wellington Pimenta de Figueiredo (Presidente).</t>
   </si>
   <si>
     <t>3524</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/3524/flash_5753.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/3524/flash_5753.pdf</t>
   </si>
   <si>
     <t>Flash 5753._x000D_
 PROJETO DE LEI S/Nº/2001. (RETIRADO). Institui o Programa de Atendimento à Mulher Desempregada Chefe de Família, e dá outras providências._x000D_
 Sebastião Wellington Pimenta de Figueiredo (Presidente).</t>
   </si>
   <si>
     <t>3525</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/3525/flash_5754.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/3525/flash_5754.pdf</t>
   </si>
   <si>
     <t>Flash 5754._x000D_
 PROJETO DE LEI S/Nº/2001. (RETIRADO). Institui o "Passe-Escolar" no transporte coletivo urbano do município de Montes Claros e dá outras providências._x000D_
 Sebastião Wellington Pimenta de Figueiredo (Presidente).</t>
   </si>
   <si>
     <t>3526</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/3526/flash_5755.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/3526/flash_5755.pdf</t>
   </si>
   <si>
     <t>Flash 5755._x000D_
 PROJETO DE LEI S/Nº/2001. (SOBRESTADO). Oferece o serviço de orientação e prevenção ao câncer cérvico-uterino e de mama, no município de Montes Claros._x000D_
 Sebastião Wellington Pimenta de Figueiredo (Presidente).</t>
   </si>
   <si>
     <t>3527</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/3527/flash_5756.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/3527/flash_5756.pdf</t>
   </si>
   <si>
     <t>Flash 5756._x000D_
 PROJETO DE LEI S/Nº/2001. (RETIRADO). Dispõe sobre o desconto na Taxa de Iluminação Pública durante o período de racionamento de energia elétrica no município de Montes Claros._x000D_
 Sebastião Wellington Pimenta de Figueiredo (Presidente).</t>
   </si>
   <si>
     <t>3528</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/3528/flash_5757.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/3528/flash_5757.pdf</t>
   </si>
   <si>
     <t>Flash 5757._x000D_
 PROJETO DE LEI S/Nº/2001. (RETIRADO). Estabelece critérios para instalação de Estação Rádio Base – ERB, micro células de telefonia, antenas e equipamentos afins, no município de Montes Claros._x000D_
 Sebastião Wellington Pimenta de Figueiredo (Presidente).</t>
   </si>
   <si>
     <t>3529</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/3529/flash_5758.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/3529/flash_5758.pdf</t>
   </si>
   <si>
     <t>Flash 5758._x000D_
 PROJETO DE LEI S/Nº/2001. (RETIRADO). Dispõe sobre a instalação de sistema de aquecimento solar no município de Montes Claros. (Placas solares)._x000D_
 Sebastião Wellington Pimenta de Figueiredo (Presidente).</t>
   </si>
   <si>
     <t>3530</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/3530/flash_5759.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/3530/flash_5759.pdf</t>
   </si>
   <si>
     <t>Flash 5759._x000D_
 PROJETO DE LEI S/Nº/2001. (REJEITADO). Dispõe sobre a obrigatoriedade da inclusão do ensino da Língua Espanhola nas escolas públicas municipais de Montes Claros._x000D_
 Sebastião Wellington Pimenta de Figueiredo (Presidente).</t>
   </si>
   <si>
     <t>3531</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/3531/flash_5760.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/3531/flash_5760.pdf</t>
   </si>
   <si>
     <t>Flash 5760._x000D_
 PROJETO DE LEI S/Nº/2001. (REJEITADO). Autoriza o Poder Executivo a adequar o valor atual da Taxa de Iluminação Pública ao valor equivalente ao consumo praticado durante o período de racionamento no município de Montes Claros._x000D_
 Sebastião Wellington Pimenta de Figueiredo (Presidente).</t>
   </si>
   <si>
     <t>3546</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/3546/flash_5761.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/3546/flash_5761.pdf</t>
   </si>
   <si>
     <t>Flash 5761._x000D_
 PROJETO DE LEI S/Nº/2001. (REJEITADO). Denomina a "Praça Palestina", localizada no bairro Morada do Sol._x000D_
 Sebastião Wellington Pimenta de Figueiredo (Presidente).</t>
   </si>
   <si>
     <t>3549</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
     <t>Christian Wladimir de Araújo Simões</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/3549/flash_5762.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/3549/flash_5762.pdf</t>
   </si>
   <si>
     <t>Flash 5762._x000D_
 PROJETO DE LEI S/Nº/2001. (RETIRADO). Concede incentivo às empresas e empresários estabelecidos no município de Montes Claros e autoriza o Poder Executivo a criar o "Bônus de Produtividade Empresarial Municipal" e o "Fundo de Aval Municipal"._x000D_
 Sebastião Wellington Pimenta de Figueiredo (Presidente).</t>
   </si>
   <si>
     <t>3550</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/3550/flash_5763.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/3550/flash_5763.pdf</t>
   </si>
   <si>
     <t>Flash 5763._x000D_
 PROJETO DE LEI S/Nº/2001. (REJEITADO). Altera a Lei nº 2.824, 27/03/2000, que alterou a Lei nº 2.779 de 16/11/1999, que estabelece normas disciplinadoras do serviço de Moto-Táxi no município de Montes Claros._x000D_
 Sebastião Wellington Pimenta de Figueiredo (Presidente).</t>
   </si>
   <si>
     <t>3552</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/3552/flash_5764.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/3552/flash_5764.pdf</t>
   </si>
   <si>
     <t>Flash 5764._x000D_
 PROJETO DE LEI S/Nº/2001. (REJEITADO). Dispõe sobre a implantação do Projeto Serviço Integrado de Administração Financeira – SIAFI/Cidadão, com o objetivo de tornar disponíveis à população, informando sobre a execução orçamentária e financeira do município._x000D_
 Sebastião Wellington Pimenta de Figueiredo (Presidente).</t>
   </si>
   <si>
     <t>3553</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/3553/flash_5765.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/3553/flash_5765.pdf</t>
   </si>
   <si>
     <t>Flash 5765._x000D_
 PROJETO DE LEI S/Nº/2001. (RETIRADO). Institui a obrigatoriedade de publicação de Leis e Atos Administrativos praticados e ou expedidos pelo Poder Executivo, suas Autarquias, Fundações e Empresas Públicas do município de Montes Claros._x000D_
 Sebastião Wellington Pimenta de Figueiredo (Presidente).</t>
   </si>
   <si>
     <t>3554</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
     <t>Aldair Fagundes, Sued Kennedy Parrela Botelho</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/3554/flash_5766.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/3554/flash_5766.pdf</t>
   </si>
   <si>
     <t>Flash 5766._x000D_
 PROJETO DE LEI S/Nº/2001. (REJEITADO). Dispõe sobre o exercício do poder de fiscalização dos vereadores ao Poder Executivo do município de Montes Claros._x000D_
 Sebastião Wellington Pimenta de Figueiredo (Presidente).</t>
   </si>
   <si>
     <t>3556</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/3556/flash_5767.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/3556/flash_5767.pdf</t>
   </si>
   <si>
     <t>Flash 5767._x000D_
 PROJETO DE LEI S/Nº/2001. (SOBRESTADO). Denomina a "Praça da Comunhão e da Paz", localizada no bairro Morada do Sol._x000D_
 Sebastião Wellington Pimenta de Figueiredo (Presidente).</t>
   </si>
   <si>
     <t>3558</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/3558/flash_5768.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/3558/flash_5768.pdf</t>
   </si>
   <si>
     <t>Flash 5768._x000D_
 PROJETO DE LEI S/Nº/2001. (RETIRADO). Acrescenta parágrafo único ao artigo 9º, da Lei nº 2.779, de 16/11/1999, que estabelece normas disciplinadoras do serviço de Moto-Táxi, no município de Montes Claros._x000D_
 Sebastião Wellington Pimenta de Figueiredo (Presidente).</t>
   </si>
   <si>
     <t>3732</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/3732/flash_5402.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/3732/flash_5402.pdf</t>
   </si>
   <si>
     <t>Flash 5402._x000D_
 PROJETO DE LEI Nº 06/2001. Dispõe sobre a "Contribuição Cidadão", a ser emitida nas guias de IPTU do município, de modo facultativo ao contribuinte, e dá outras providências. (Referente à Lei nº 2.889, de 27/03/2001). _x000D_
 Sebastião Wellington Pimenta de Figueiredo (Presidente).</t>
   </si>
   <si>
     <t>3733</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/3733/flash_5403.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/3733/flash_5403.pdf</t>
   </si>
   <si>
     <t>Flash 5403._x000D_
 PROJETO DE LEI Nº 04/2001. Dispõe sobre a prestação de assistência à regeneração de viciados. (Referente à Lei nº 2.887, de 21/03/2001).   _x000D_
 Sebastião Wellington Pimenta de Figueiredo (Presidente).</t>
   </si>
   <si>
     <t>3734</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/3734/flash_5404.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/3734/flash_5404.pdf</t>
   </si>
   <si>
     <t>Flash 5404._x000D_
 PROJETO DE LEI Nº 05/2001. Dispõe sobre apoio ao esportista. (Referente  à Lei nº 2.888, de 27/03/2001).  _x000D_
 Sebastião Wellington Pimenta de Figueiredo (Presidente).</t>
   </si>
   <si>
     <t>3735</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/3735/flash_5405.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/3735/flash_5405.pdf</t>
   </si>
   <si>
     <t>Flash 5405._x000D_
 PROJETO DE LEI Nº 15/2001. Dispõe sobre a garantia da presença de acompanhante à parturiente durante o trabalho de parto. (Referente à  Lei nº 2.899/A, de 17/05/2001).    _x000D_
 Sebastião Wellington Pimenta de Figueiredo (Presidente).</t>
   </si>
   <si>
     <t>3736</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/3736/flash_5406.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/3736/flash_5406.pdf</t>
   </si>
   <si>
     <t>Flash 5406._x000D_
 PROJETO DE LEI Nº 08/2001. Dispõe sobre a Organização Administrativa da Prefeitura Municipal de Montes Claros; revoga e modifica diversas leis e artigos de leis que versam sobre o assunto e dá outras providências. (Referente à  Lei nº 2.891, de 30/04/2001, que foi regulamentada pelo Decreto nº 1.889/B, de 04/06/2001). (Teve alterações)._x000D_
 Sebastião Wellington Pimenta de Figueiredo (Presidente).</t>
   </si>
   <si>
     <t>3737</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/3737/flash_5407.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/3737/flash_5407.pdf</t>
   </si>
   <si>
     <t>Flash 5407._x000D_
 PROJETO DE LEI Nº 11/2001. Dispõe sobre a qualificação de entidades como organizações sociais. (Referente à Lei nº 2.903, de 29/05/2001).   _x000D_
 Sebastião Wellington Pimenta de Figueiredo (Presidente).</t>
   </si>
   <si>
     <t>3738</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/3738/flash_5408.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/3738/flash_5408.pdf</t>
   </si>
   <si>
     <t>Flash 5408._x000D_
 PROJETO DE LEI Nº 30/2001. (REVOGADA). Institui o Plano Diretor do Município de Montes Claros. (Referente à Lei nº 2.921, de 27/08/2001, que foi posteriormente revogada pela Lei Complementar nº 53, de 01/12/2016)._x000D_
 Sebastião Wellington Pimenta de Figueiredo (Presidente).</t>
   </si>
   <si>
     <t>3739</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/3739/flash_5409.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/3739/flash_5409.pdf</t>
   </si>
   <si>
     <t>Flash 5409._x000D_
 PROJETO DE LEI Nº 22/2001. Institui o "Programa de Garantia de Renda Mínima" associada a ações sócio-educativas - "Bolsa Escola"; institui o Conselho de Acompanhamento e Controle Social do referido programa, e dá outras providências. (Referente à Lei nº 2.897, de 16/05/2001).  _x000D_
 Sebastião Wellington Pimenta de Figueiredo (Presidente).</t>
   </si>
   <si>
     <t>3740</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
     <t>Afrânio Eleutério Nogueira</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/3740/flash_5410.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/3740/flash_5410.pdf</t>
   </si>
   <si>
     <t>Flash 5410._x000D_
 PROJETO DE LEI Nº 37/2001. (VETADO). Institui o sistema de "freio de porta" nos veículos de transporte coletivo urbano do município de Montes Claros e dá outras providências. (Recebeu veto do Poder Executivo - ver flash 5877)._x000D_
 Sebastião Wellington Pimenta de Figueiredo (Presidente).</t>
   </si>
   <si>
     <t>3741</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/3741/flash_5411.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/3741/flash_5411.pdf</t>
   </si>
   <si>
     <t>Flash 5411._x000D_
 PROJETO DE LEI Nº 44/2001. Dispõe sobre o funcionamento das Rádios Comunitárias (RADCOM), e contém outras providências. (Referente à Lei nº 2.931, de 20/09/2001).  _x000D_
 Sebastião Wellington Pimenta de Figueiredo (Presidente).</t>
   </si>
   <si>
     <t>3742</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/3742/flash_5412.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/3742/flash_5412.pdf</t>
   </si>
   <si>
     <t>Flash 5412._x000D_
 PROJETO DE LEI Nº 45/2001. Institui a Campanha "Fogão Aceso" no município de Montes Claros, com o objetivo de oferecer gratuitamente sopões às pessoas necessitadas, através das associações de bairros e entidades de utilidade pública, e dá outras providências. (Referente à Lei nº 2.924, de 12/09/2001)._x000D_
 Sebastião Wellington Pimenta de Figueiredo (Presidente).</t>
   </si>
   <si>
     <t>3743</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/3743/flash_5413.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/3743/flash_5413.pdf</t>
   </si>
   <si>
     <t>Flash 5413._x000D_
 PROJETO DE LEI Nº 47/2001. Institui a "Campanha Municipal Anual do Voluntário", a ser comemorada de 1º a 5 de outubro. (Referente  à Lei nº 2.927, de 12/09/2001).  _x000D_
 Sebastião Wellington Pimenta de Figueiredo (Presidente).</t>
   </si>
   <si>
     <t>3744</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/3744/flash_5414.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/3744/flash_5414.pdf</t>
   </si>
   <si>
     <t>Flash 5414._x000D_
 PROJETO DE LEI Nº 95/2001. Institui o "Núcleo Municipal Pró-Mulher", para atendimento às mulheres em situação de violência. (Referente à Lei nº 2.984, de 03/01/2002).   _x000D_
 Sebastião Wellington Pimenta de Figueiredo (Presidente).</t>
   </si>
   <si>
     <t>3745</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/3745/flash_5415.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/3745/flash_5415.pdf</t>
   </si>
   <si>
     <t>Flash 5415._x000D_
 PROJETO DE LEI Nº 94/2001. Autoriza a concessão de "Abono de Natal" aos servidores da Prefeitura de Montes Claros; altera a Lei nº 2.825, de 01/04/2000, que instituiu a gratificação "Pó de Giz", e contém outras providências. (Referente  à Lei nº 2.965, de 13/12/2001).   _x000D_
 Sebastião Wellington Pimenta de Figueiredo (Presidente).</t>
   </si>
   <si>
     <t>3817</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/3817/flash_5457.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/3817/flash_5457.pdf</t>
   </si>
   <si>
     <t>Flash 5457._x000D_
 PROJETO DE LEI Nº 18/2001. Denomina oficialmente a "Escola Municipal Professora Maria Fagundes Lopes", localizada no bairro Santo Amaro. (Referente à Lei nº 2.893, de 07/05/2001).   _x000D_
 Sebastião Wellington Pimenta de Figueiredo (Presidente).</t>
   </si>
   <si>
     <t>3818</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/3818/flash_5458.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/3818/flash_5458.pdf</t>
   </si>
   <si>
     <t>Flash 5458._x000D_
 PROJETO DE LEI Nº 64/2001. Denomina a Unidade Municipal de Ensino Infantil - UMEI "Monteiro Lobato", localizada no bairro Alterosa e a Unidade Municipal de Ensino Infantil - UMEI "Alegria de Viver", localizada no bairro Renascença. (Referente à Lei nº 2.941, de 17/10/2001).              _x000D_
 Sebastião Wellington Pimenta de Figueiredo (Presidente).</t>
   </si>
   <si>
     <t>3822</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/3822/flash_5462.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/3822/flash_5462.pdf</t>
   </si>
   <si>
     <t>Flash 5462._x000D_
 PROJETO DE LEI Nº 38/2001. Desafeta área de sua característica, autoriza sua transferência ao patrimônio disponível do município e faz sua doação à Associação Mantenedora da Guarda Mirim de Montes Claros, para construção de sua sede própria. (Terreno de 1.870,00 m², localizado no loteamento Nossa Senhora Aparecida). (Referente à Lei nº 2.916, de 10/08/2001)._x000D_
 Sebastião Wellington Pimenta de Figueiredo (Presidente).</t>
   </si>
   <si>
     <t>3826</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/3826/flash_5463.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/3826/flash_5463.pdf</t>
   </si>
   <si>
     <t>Flash 5463._x000D_
 PROJETO DE LEI Nº 61/2001. Dispõe sobre a desafetação de terrenos, transferência e doação e contém outras providências. (Terrenos de 1.000,00 m² cada, doados ao Conselho Regional de Odontologia – CRO/MG e ao Conselho Regional de Engenharia, Arquitetura e Agronomia de Minas Gerais – CREA/MG, localizados no bairro Ibituruna). (Referente à Lei nº 2.946, de 17/10/2001)._x000D_
 Sebastião Wellington Pimenta de Figueiredo (Presidente)</t>
   </si>
   <si>
     <t>3827</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/3827/flash_5464.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/3827/flash_5464.pdf</t>
   </si>
   <si>
     <t>Flash 5464._x000D_
 PROJETO DE LEI Nº 62/2001. Desafeta áreas de terreno, transfere-as para o patrimônio disponível do município, autoriza sua doação à Mitra Diocesana e dá outras providências. (Dois terrenos de 2.000,00 m² cada, localizados no bairro Village do Lago e um terreno de 1.900,00 m², localizado no bairro Jardim Primavera, para construção de templos religiosos). (Referente à Lei nº 2.945, de 17/10/2001)._x000D_
 Sebastião Wellington Pimenta (Presidente).</t>
   </si>
   <si>
     <t>3828</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/3828/flash_5465.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/3828/flash_5465.pdf</t>
   </si>
   <si>
     <t>Flash 5465._x000D_
 PROJETO DE LEI Nº 63/2001. Autoriza a permuta de imóveis anteriormente doados à Loja Maçônica Arlindo dos Santos (Lei nº 2.812, de 24/01/2000) e à Loja Maçônica Lealdade e Justiça (Lei nº 2.818, de 13/03/2000) com a Empresa Montes Claros Melhoramentos Ltda, localizados no bairro Ibituruna, para a construção unificada de suas sedes. (Referente à Lei nº 2.944, de 17/10/2001).  _x000D_
 Sebastião Wellington Pimenta de Figueiredo (Presidente).</t>
   </si>
   <si>
     <t>3829</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/3829/flash_5466.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/3829/flash_5466.pdf</t>
   </si>
   <si>
     <t>Flash 5466._x000D_
 PROJETO DE LEI Nº 66/2001. Desafeta área de terreno de sua característica, transfere-a para o patrimônio disponível do município, autoriza sua doação à Casa da 3ª Idade Santa Ana, para construção de um asilo, e dá outras providências. (Terreno de 1.000,00 m², localizado no bairro Monte Carmelo). (Referente à Lei nº 2.943, de 17/10/2001)._x000D_
 Sebastião Wellington Pimenta de Figueiredo (Presidente).</t>
   </si>
   <si>
     <t>3831</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/3831/flash_5467.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/3831/flash_5467.pdf</t>
   </si>
   <si>
     <t>Flash 5467._x000D_
 PROJETO DE LEI Nº 79/2001. Desafeta áreas de terrenos de suas características de uso institucional, transfere-as para o patrimônio disponível do município e autoriza sua doação à Associação dos Pais e Amigos dos Excepcionais de Montes Claros – APAE (5.591,22 m²) e à Fundação Sara Albuquerque Costa (1.110,00 m²), para a construção de suas sedes. (Terrenos localizados nos bairros Jaraguá e Canelas). (Referente à Lei nº 2.960, de 23/11/2001)._x000D_
 Sebastião Wellington Pimenta de Figueiredo (Presidente).</t>
   </si>
   <si>
     <t>3833</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/3833/flash_5468.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/3833/flash_5468.pdf</t>
   </si>
   <si>
     <t>Flash 5468._x000D_
 PROJETO DE LEI Nº 102/2001. Autoriza o Poder Executivo a fazer doação de terreno ao Estado de Minas Gerais e dá outras providências. (Terreno onde se encontra edificada a Escola Estadual Professor Hamilton Lopes, localizada no bairro Edgar Pereira). (Referente à Lei nº 2.982, de 02/01/2002)._x000D_
 Sebastião Wellington Pimenta de Figueiredo (Presidente).</t>
   </si>
   <si>
     <t>3834</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/3834/flash_5469.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/3834/flash_5469.pdf</t>
   </si>
   <si>
     <t>Flash 5469._x000D_
 PROJETO DE LEI Nº 101/2001. Desafeta parte de área de terreno de sua característica, transfere-a ao patrimônio disponível do município, autoriza sua doação à União Este Brasileira das Igrejas Adventistas do 7º Dia; revoga as Leis nº 2.843 de 19/06/2000 e nº 2.948 de 23/10/2001, e dá outras providências. (Terreno situado no Conjunto Habitacional José Carlos Lima, para construção de uma igreja, salas de aula e quadra poliesportiva). (Referente à Lei nº 2.983 de 02/01/2002).    _x000D_
 Sebastião Wellington Pimenta de Figueiredo (Presidente).</t>
   </si>
   <si>
     <t>3890</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/3890/flash_5514.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/3890/flash_5514.pdf</t>
   </si>
   <si>
     <t>Flash 5514._x000D_
 PROJETO DE LEI Nº 01/2001. Institui "Semanas Mensais de Conscientização – Campanhas Educativas" no município de Montes Claros, e dá outras providências. (Referente à Lei nº 2.886, de 26/01/2001, que teve o seu artigo 1º revogado pela Lei nº 3.914, de 19/03/2008 - ver flash 6673)._x000D_
 Sebastião Wellington Pimenta de Figueiredo (Presidente).</t>
   </si>
   <si>
     <t>3892</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/3892/flash_5515.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/3892/flash_5515.pdf</t>
   </si>
   <si>
     <t>Flash 5515._x000D_
 PROJETO DE LEI Nº 23/2001. Institui “Dias Mensais de Conscientização, Confraternização e Campanhas Educativas”, com a presença dos pais nas escolas da rede municipal de ensino, e dá outras providências. "Dia Municipal dos Pais na Escola". (Referente à Lei nº 2.907, de 05/06/2001)._x000D_
 Sebastião Wellington Pimenta de Figueiredo (Presidente).</t>
   </si>
   <si>
     <t>3904</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/3904/flash_5516.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/3904/flash_5516.pdf</t>
   </si>
   <si>
     <t>Flash 5516._x000D_
 PROJETO DE LEI Nº 80/2001. Institui o "Dia do Município" em Montes Claros, a ser comemorado anualmente no dia 16 de outubro, em lembrança ao dia 16/10/1832, data de instalação da 1ª Câmara Municipal. (Referente à Lei nº 2.961, de 23/11/2001 e Lei nº 2.995, de 05/04/2002).  _x000D_
 Sebastião Wellington Pimenta de Figueiredo (Presidente).</t>
   </si>
   <si>
     <t>3908</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/3908/flash_5517.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/3908/flash_5517.pdf</t>
   </si>
   <si>
     <t>Flash 5517._x000D_
 PROJETO DE LEI Nº 96/2001. Dispõe sobre a instituição do "Dia do Esporte" no município de Montes Claros, a ser comemorado anualmente na 6ª feira que antecede a data do Aniversário da Cidade, (03 de julho), e dá outras providências. (Referente à Lei nº 2.980, de 28/12/2001)._x000D_
 Sebastião Wellington Pimenta de Figueiredo (Presidente).</t>
   </si>
   <si>
     <t>3981</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/3981/flash_5528.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/3981/flash_5528.pdf</t>
   </si>
   <si>
     <t>Flash 5528._x000D_
 PROJETO DE LEI Nº 02/2001. Altera a Lei nº 2.370, de 19/07/1996, que instituiu o "Dia Municipal do Evangélico", a ser comemorado anualmente no dia 27 de setembro. (Referente à Lei nº 2.923, de 30/08/2001)._x000D_
 Sebastião Wellington Pimenta de Figueiredo (Presidente).</t>
   </si>
   <si>
     <t>3982</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/3982/flash_5529.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/3982/flash_5529.pdf</t>
   </si>
   <si>
     <t>Flash 5529._x000D_
 PROJETO DE LEI Nº 19/2001. (REVOGADA). Altera a Lei nº 1.421, de 05/08/1983, que dispõe sobre a liberação de placas e a proporção de habitantes por táxi no município de Montes Claros e dá outras providências. (Referente à Lei nº 2.901, de 28/05/2001, que foi posteriormente revogada pela Lei nº 4.628, de 31/07/2013).   _x000D_
 Sebastião Wellington Pimenta de Figueiredo (Presidente).</t>
   </si>
   <si>
     <t>3983</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/3983/flash_5530.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/3983/flash_5530.pdf</t>
   </si>
   <si>
     <t>Flash 5530._x000D_
 PROJETO DE LEI Nº 21/2001. (REVOGADA). Altera a Lei nº 2.886 de 27/01/2001, que instituiu as "Semanas Mensais de Conscientização – Campanhas Educativas". (Referente à Lei nº 2.899, de 16/05/2001, que foi tacitamente revogada pela Lei nº 3.914, de 19/03/2008)._x000D_
 Sebastião Wellington Pimenta de Figueiredo (Presidente).</t>
   </si>
   <si>
     <t>3984</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/3984/flash_5531.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/3984/flash_5531.pdf</t>
   </si>
   <si>
     <t>Flash 5531._x000D_
 PROJETO DE LEI Nº 13/2001. Altera a Lei nº 2.824 de 27/03/2000, que alterou a Lei nº 2.779, de 16/11/1999, que estabelece normas disciplinadoras do serviço de Moto-Táxi no município de Montes Claros. (Referente  à Lei nº 2.900, 01/06/2001).     _x000D_
 Sebastião Wellington Pimenta de Figueiredo (Presidente).</t>
   </si>
   <si>
     <t>3985</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/3985/flash_5532.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/3985/flash_5532.pdf</t>
   </si>
   <si>
     <t>Flash 5532._x000D_
 PROJETO DE LEI Nº 53/2001. Altera a Lei nº 2.040, de 26/05/1992 e dá outras providências. A Escola Municipal Eloim Lopes de Souza, do bairro Village do Lago I, passa a denominar-se "Escola Municipal Dr. João Valle Maurício". Fica criado, ao anexo desta Escola, um Centro de Convívio que passará a denominar-se Centro de Convívio Eloim Lopes de Souza. (Referente à Lei nº 2.933, de 20/09/2001).     _x000D_
 Sebastião Wellington Pimenta de Figueiredo (Presidente).</t>
   </si>
   <si>
     <t>3986</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/3986/flash_5533.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/3986/flash_5533.pdf</t>
   </si>
   <si>
     <t>Flash 5533._x000D_
 PROJETO DE LEI Nº 54/2001. Altera disposições da Lei nº 2.479, de 07/05/1997, que dispõe sobre a Política de Assistência Social no Município de Montes Claros e dá outras providências. (Referente  à Lei nº 2.932, de 20/09/2001).   _x000D_
 Sebastião Wellington Pimenta de Figueiredo (Presidente).</t>
   </si>
   <si>
     <t>3987</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/3987/flash_5534.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/3987/flash_5534.pdf</t>
   </si>
   <si>
     <t>Flash 5534._x000D_
 PROJETO DE LEI Nº 46/2001. Altera dispositivo da Lei nº 2.818, de 13/03/2000 (inciso I do artigo 1º), que especifica sobre área de terreno localizada no bairro Canelas - prolongamento e autoriza sua doação à Polícia Federal (3.082,00 m²). (Referente à Lei nº 2.922, de 29/08/2001).       _x000D_
 Sebastião Wellington Pimenta de Figueiredo (Presidente).</t>
   </si>
   <si>
     <t>3988</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/3988/flash_5535.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/3988/flash_5535.pdf</t>
   </si>
   <si>
     <t>Flash 5535._x000D_
 PROJETO DE LEI Nº 69/2001. (REVOGADA). Altera dispositivos da Lei nº 2.843 de 13/03/2000, que dispõe sobre terreno doado à União Este Brasileira das Igrejas Adventistas do 7º Dia, e dá outras providências. (Referente à Lei nº 2.948, de 23/10/2001, que foi posteriormente revogada pela Lei nº 2.983, de 02/01/2002)._x000D_
 Sebastião Wellington Pimenta de Figueiredo (Presidente).</t>
   </si>
   <si>
     <t>3995</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/3995/flash_5536.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/3995/flash_5536.pdf</t>
   </si>
   <si>
     <t>Flash 5536._x000D_
 PROJETO DE LEI Nº 77/2001. Acrescenta parágrafo único ao artigo 3º da Lei nº 2.577 de 01/04/1998, que dispõe sobre a prorrogação da concessão dos serviços de abastecimento de água e esgotamento sanitário de Montes Claros à Companhia de Saneamento de Minas Gerais - COPASA. (Referente à Lei nº 2.956, de 12/11/2001).   _x000D_
 Sebastião Wellington Pimenta de Figueiredo (Presidente).</t>
   </si>
   <si>
     <t>3997</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/3997/flash_5537.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/3997/flash_5537.pdf</t>
   </si>
   <si>
     <t>Flash 5537._x000D_
 PROJETO DE LEI Nº 100/2001. (REVOGADA). Altera a Planta Genérica de Valores de terrenos do município de Montes Claros e dá outras providências. (Anexo III da Lei nº 2.566, de 30/12/1997, que dispõe sobre Código Tributário Municipal). (Referente à Lei nº 2.975, de 20/12/2001, que foi tacitamente revogada pela Lei Complementar nº 04, de 07/12/2005)._x000D_
 Sebastião Wellington Pimenta de Figueiredo (Presidente).</t>
   </si>
   <si>
     <t>4001</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/4001/flash_5538.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/4001/flash_5538.pdf</t>
   </si>
   <si>
     <t>Flash 5538._x000D_
 PROJETO DE LEI Nº 103/2001. (REVOGADA). Acrescenta e modifica dispositivos da Lei nº 2.566, de 30/12/1997, que dispõe sobre o Código Tributário Municipal, quanto à Taxa de Coleta de Resíduos Sólidos – TCR (Taxa de Lixo). (Referente à Lei nº 2.979, de 27/12/2001, que foi posteriormente revogada pela Lei complementar nº 04, de 07/12/2005)._x000D_
 Sebastião Wellington Pimenta de Figueiredo (Presidente).</t>
   </si>
   <si>
     <t>4075</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/4075/flash_5568.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/4075/flash_5568.pdf</t>
   </si>
   <si>
     <t>Flash 5568._x000D_
 PROJETO DE LEI Nº 03/2001. Regulamenta a instalação e funcionamento de templos religiosos no município de Montes Claros._x000D_
 Sebastião Wellington Pimenta de Figueiredo (Presidente).</t>
   </si>
   <si>
     <t>4076</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/4076/flash_5569.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/4076/flash_5569.pdf</t>
   </si>
   <si>
     <t>Flash 5569._x000D_
 PROJETO DE LEI Nº 55/2001. (VETADO). Dispõe sobre a obrigatoriedade de segurança nos "Caixas 24 horas". (Recebeu veto do Poder Executivo - ver flash 5878)._x000D_
 Sebastião Wellington Pimenta de Figueiredo (Presidente).</t>
   </si>
   <si>
     <t>4110</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/4110/flash_5585.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/4110/flash_5585.pdf</t>
   </si>
   <si>
     <t>Flash 5585._x000D_
 PROJETO DE LEI Nº 26/2001. Convalida atos do Poder Executivo, sob a forma de créditos especiais e suplementares abertos ao Orçamento do Município de Montes Claros, para o exercício financeiro de 1998. (Referente à Lei nº 2.905, de 30/05/2001)._x000D_
 Sebastião Wellington Pimenta de Figueiredo (Presidente).</t>
   </si>
   <si>
     <t>4111</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/4111/flash_5586.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/4111/flash_5586.pdf</t>
   </si>
   <si>
     <t>Flash 5586._x000D_
 PROJETO DE LEI Nº 34/2001. Dispõe sobre as Diretrizes para a Elaboração da Lei Orçamentária de 2002, e dá outras providências. (Referente à Lei nº 2.914, de 19/07/2001, que foi retificada pela Lei nº 2.963, de 28/11/2001)._x000D_
 Sebastião Wellington Pimenta de Figueiredo (Presidente).</t>
   </si>
   <si>
     <t>4113</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/4113/flash_5587.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/4113/flash_5587.pdf</t>
   </si>
   <si>
     <t>Flash 5587._x000D_
 PROJETO DE LEI Nº 81/2001. Dispõe sobre a revisão do Anexo II da Lei nº 2.914, de 19/07/2001, de Diretrizes Orçamentárias do Município de Montes Claros, para o exercício financeiro de 2002, e dá outras providências. (Referente à Lei nº 2.963, de 28/11/2001)._x000D_
 Sebastião Wellington Pimenta de Figueiredo (Presidente).</t>
   </si>
   <si>
     <t>4115</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/4115/flash_5588.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/4115/flash_5588.pdf</t>
   </si>
   <si>
     <t>Flash 5588._x000D_
 PROJETO DE LEI Nº 82/2001. Estima a receita e fixa a despesa do município de Montes Claros para o exercício financeiro de 2002. (Referente à Lei nº 2.964, de 28/11/2001)._x000D_
 Sebastião Wellington Pimenta de Figueiredo (Presidente).</t>
   </si>
   <si>
     <t>4130</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/4130/flash_5597.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/4130/flash_5597.pdf</t>
   </si>
   <si>
     <t>Flash 5597._x000D_
 PROJETO DE LEI Nº 83/2001. Dispõe sobre o Plano Plurianual de Governo do Município de Montes Claros, para o período de 2002 a 2005. (Referente à Lei nº 2.962, de 28/11/2001).   _x000D_
 Sebastião Wellington Pimenta de Figueiredo (Presidente).</t>
   </si>
   <si>
     <t>4135</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/4135/flash_5598.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/4135/flash_5598.pdf</t>
   </si>
   <si>
     <t>Flash 5598._x000D_
 PROJETO DE LEI Nº 27/2001. Autoriza o Poder Executivo a transferir recursos financeiros à Associação Desportiva Ateneu e contém outras providências. (Referente à Lei nº 2.906, de 30/05/2001)._x000D_
 Sebastião Wellington Pimenta de Figueiredo (Presidente).</t>
   </si>
   <si>
     <t>4158</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
     <t>MESA DIRETORA - MESA</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/4158/flash_5616.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/4158/flash_5616.pdf</t>
   </si>
   <si>
     <t>Flash 5616._x000D_
 PROJETO DE LEI Nº 34/2001. Dispõe sobre reajuste dos vencimentos dos servidores do Legislativo Municipal e sobre a sistemática de pontos para efeito da remuneração dos Assessores de Gabinete, a que se refere a Resolução nº 15, de 27/08/1999. (Referente à Lei nº 2.911, de 29/06/2001)._x000D_
 Sebastião Wellington Pimenta de Figueiredo (Presidente).</t>
   </si>
   <si>
     <t>4164</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/4164/flash_5622.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/4164/flash_5622.pdf</t>
   </si>
   <si>
     <t>Flash 5622._x000D_
 PROJETO DE LEI Nº 07/2001. Dispõe sobre os subsídios do prefeito municipal, vice-prefeito, secretários municipais e secretários adjuntos e contém outras providências. (Referente à Lei nº 2.890, de 03/04/2001)._x000D_
 Sebastião Wellington Pimenta de Figueiredo (Presidente).</t>
   </si>
   <si>
     <t>4165</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/4165/flash_5623.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/4165/flash_5623.pdf</t>
   </si>
   <si>
     <t>Flash 5623._x000D_
 PROJETO DE LEI Nº 14/2001. Concede o título declaratório de utilidade pública à "Fundação Sara Albuquerque Costa", com sede na rua Santos Leite, 34, Vila Guilhermina. (Referente à Lei nº 2.896, de 07/05/2001)._x000D_
 Sebastião Wellington Pimenta de Figueiredo (Presidente).</t>
   </si>
   <si>
     <t>4166</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/4166/flash_5624.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/4166/flash_5624.pdf</t>
   </si>
   <si>
     <t>Flash 5624._x000D_
 PROJETO DE LEI Nº 35/2001. Concede o título declaratório de utilidade pública ao "Conselho Comunitário de Segurança Pública de Montes Claros", com sede na avenida Sidney Chaves, 447, bairro Edgar Pereira. (Referente à Lei nº 2.915, de 19/07/2001)._x000D_
 Sebastião Wellington Pimenta de Figueiredo (Presidente).</t>
   </si>
   <si>
     <t>4167</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/4167/flash_5625.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/4167/flash_5625.pdf</t>
   </si>
   <si>
     <t>Flash 5625._x000D_
 PROJETO DE LEI Nº 59/2001. Concede o título declaratório de utilidade pública à "Associação Comunitária de Moradores do Bairro Monte Carmelo I". (Referente à Lei nº 2.937, de 02/10/2001)._x000D_
 Sebastião Wellington Pimenta de Figueiredo (Presidente).</t>
   </si>
   <si>
     <t>4168</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/4168/flash_5626.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/4168/flash_5626.pdf</t>
   </si>
   <si>
     <t>Flash 5626._x000D_
 PROJETO DE LEI Nº 51/2001. Concede o título declaratório de utilidade pública à "Sociedade Amigas da Cultura". (Referente à Lei nº 2.935, de 20/09/2001).   _x000D_
 Sebastião Wellington Pimenta de Figueiredo (Presidente).</t>
   </si>
   <si>
     <t>4169</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/4169/flash_5627.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/4169/flash_5627.pdf</t>
   </si>
   <si>
     <t>Flash 5627._x000D_
 PROJETO DE LEI Nº 67/2001. Concede o título declaratório de utilidade pública ao "Coral de Vozes da Segurança da 8ª Delegacia de Segurança Pública". (Referente à Lei nº 2.949, de 23/10/2001).  _x000D_
 Sebastião Wellington Pimenta de Figueiredo (Presidente).</t>
   </si>
   <si>
     <t>4171</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/4171/flash_5628.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/4171/flash_5628.pdf</t>
   </si>
   <si>
     <t>Flash 5628._x000D_
 PROJETO DE LEI Nº 86/2001. Concede o título declaratório de utilidade pública ao "Centro de Recuperação Renascer do Município de Montes Claros/MG – Crianças Desnutridas Querem Viver". (Referente à Lei nº 2.972, de 13/12/2001).   _x000D_
 Sebastião Wellington Pimenta de Figueiredo (Presidente).</t>
   </si>
   <si>
     <t>4172</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/4172/flash_5629.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/4172/flash_5629.pdf</t>
   </si>
   <si>
     <t>Flash 5629._x000D_
 PROJETO DE LEI Nº 85/2001. Concede o título declaratório de utilidade pública à "Casa da Terceira Idade Santa Ana". (Referente à Lei nº 2.973, de 13/12/2001).   _x000D_
 Sebastião Wellington Pimenta de Figueiredo (Presidente).</t>
   </si>
   <si>
     <t>4223</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/4223/flash_5654.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/4223/flash_5654.pdf</t>
   </si>
   <si>
     <t>Flash 5654._x000D_
 PROJETO DE LEI S/Nº/2001. (NÃO VOTADO). Dispõe sobre fixação dos vencimentos do cargo de Assistente Administrativo I, do quadro de pessoal do Legislativo Municipal e contém outras providências._x000D_
 Sebastião Wellington Pimenta de Figueiredo (Presidente).</t>
   </si>
   <si>
     <t>4225</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/4225/flash_5655.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/4225/flash_5655.pdf</t>
   </si>
   <si>
     <t>Flash 5655._x000D_
 PROJETO DE LEI S/Nº/2001. (NÃO VOTADO). Determina a instalação de detector de metal nas portas de ônibus do transporte coletivo de Montes Claros._x000D_
 Sebastião Wellington Pimenta de Figueiredo (Presidente).</t>
   </si>
   <si>
     <t>4226</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/4226/flash_5656.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/4226/flash_5656.pdf</t>
   </si>
   <si>
     <t>Flash 5656._x000D_
 PROJETO DE LEI S/Nº/2001. (NÃO VOTADO). Isenta o doador se sangue, do pagamento de taxas em concursos públicos municipais._x000D_
 Sebastião Wellington Pimenta de Figueiredo (Presidente).</t>
   </si>
   <si>
     <t>4228</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/4228/flash_5657.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/4228/flash_5657.pdf</t>
   </si>
   <si>
     <t>Flash 5657._x000D_
 PROJETO DE LEI S/Nº/2001. (NÃO VOTADO). Torna obrigatório,  banheiros para clientes, em instituições bancárias do município de Montes Claros._x000D_
 Sebastião Wellington Pimenta de Figueiredo (Presidente).</t>
   </si>
   <si>
     <t>4230</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
     <t>Paulo Gustavo Dias Lopes</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/4230/flash_5658.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/4230/flash_5658.pdf</t>
   </si>
   <si>
     <t>Flash 5658._x000D_
 PROJETO DE LEI S/Nº/2001. (NÃO VOTADO). Denomina a “Biblioteca Pública Julieta Almeida de Souza”, localizada na Escola Municipal Caio Lafetá, na comunidade de Ermidinha._x000D_
 Sebastião Wellington Pimenta de Figueiredo (Presidente).</t>
   </si>
   <si>
     <t>4231</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/4231/flash_5659.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/4231/flash_5659.pdf</t>
   </si>
   <si>
     <t>Flash 5659._x000D_
 PROJETO DE LEI S/Nº/2001. (NÃO VOTADO). Denomina a "Quadra Poliesportiva Hamilton Lopes Lima", localizada na comunidade de Ermidinha._x000D_
 Sebastião Wellington Pimenta de Figueiredo (Presidente).</t>
   </si>
   <si>
     <t>4233</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/4233/flash_5660.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/4233/flash_5660.pdf</t>
   </si>
   <si>
     <t>Flash 5660._x000D_
 PROJETO DE LEI S/Nº/2001. (NÃO VOTADO). Dispõe sobre placas de identificação das vias públicas de Montes Claros e contém outras providências._x000D_
 Sebastião Wellington Pimenta de Figueiredo (Presidente).</t>
   </si>
   <si>
     <t>4234</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/4234/flash_5661.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/4234/flash_5661.pdf</t>
   </si>
   <si>
     <t>Flash 5661._x000D_
 PROJETO DE LEI S/Nº/2001. (NÃO VOTADO). Dispõe sobre a obrigatoriedade de segurança nos "Caixas 24 horas"._x000D_
 Sebastião Wellington Pimenta de Figueiredo (Presidente).</t>
   </si>
   <si>
     <t>4236</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/4236/flash_5662.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/4236/flash_5662.pdf</t>
   </si>
   <si>
     <t>Flash 5662._x000D_
 PROJETO DE LEI S/Nº/2001. (NÃO VOTADO). Altera a Lei nº 1.673, de 29/03/1988, que dispõe sobre a criação do Conselho Municipal de Entorpecentes._x000D_
 Sebastião Wellington Pimenta de Figueiredo (Presidente).</t>
   </si>
   <si>
     <t>4238</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/4238/flash_5663.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/4238/flash_5663.pdf</t>
   </si>
   <si>
     <t>Flash 5663._x000D_
 PROJETO DE LEI S/Nº/2001. (NÃO VOTADO). Cria o Programa de Incentivo à Formação de Bombeiros Voluntários. (Programa Brigada Voluntária de Incêndios)._x000D_
 Sebastião Wellington Pimenta de Figueiredo (Presidente).</t>
   </si>
   <si>
     <t>4240</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/4240/flash_5664.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/4240/flash_5664.pdf</t>
   </si>
   <si>
     <t>Flash 5664._x000D_
 PROJETO DE LEI S/Nº/2001. (NÃO VOTADO). Dispõe sobre a obrigatoriedade de identificação de capacetes dos motociclistas do município de Montes Claros._x000D_
 Sebastião Wellington Pimenta de Figueiredo (Presidente).</t>
   </si>
   <si>
     <t>4241</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/4241/flash_5665.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/4241/flash_5665.pdf</t>
   </si>
   <si>
     <t>Flash 5665._x000D_
 PROJETO DE LEI S/Nº/2001. (NÃO VOTADO). Dispõe sobre a obrigatoriedade de identificação dos mototaxistas e seus veículos, no município de Montes Claros._x000D_
 Sebastião Wellington Pimenta de Figueiredo (Presidente).</t>
   </si>
   <si>
     <t>4243</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/4243/flash_5666.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/4243/flash_5666.pdf</t>
   </si>
   <si>
     <t>Flash 5666._x000D_
 PROJETO DE LEI S/Nº/2001. (NÃO VOTADO). Altera o artigo 1º da Lei nº 1.783, de 01/06/1989, que dispõe sobre o controle e fiscalização da comercialização da "Cola de Sapateiro"._x000D_
 Sebastião Wellington Pimenta de Figueiredo (Presidente).</t>
   </si>
   <si>
     <t>4248</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/4248/flash_5667.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/4248/flash_5667.pdf</t>
   </si>
   <si>
     <t>Flash 5667._x000D_
 PROJETO DE LEI S/Nº/2001. (NÃO VOTADO). Disponibiliza exame de sangue à gestante que estiver em acompanhamento pré-natal, nos postos de saúde e hospitais conveniados com o SUS no município de Montes Claros._x000D_
 Sebastião Wellington Pimenta de Figueiredo (Presidente).</t>
   </si>
   <si>
     <t>4250</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/4250/flash_5668.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/4250/flash_5668.pdf</t>
   </si>
   <si>
     <t>Flash 5668._x000D_
 PROJETO DE LEI S/Nº/2001. (NÃO VOTADO). Dispõe sobre a criação de feiras comunitárias e dá outras providências._x000D_
 Sebastião Wellington Pimenta de Figueiredo (Presidente).</t>
   </si>
   <si>
     <t>4251</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/4251/flash_5669.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/4251/flash_5669.pdf</t>
   </si>
   <si>
     <t>Flash 5669._x000D_
 PROJETO DE LEI S/Nº/2001. (NÃO VOTADO). Institui a gratuidade nos serviços de transporte coletivo de passageiros do município de Monte Claros, aos portadores do vírus HIV. _x000D_
 Sebastião Wellington Pimenta de Figueiredo (Presidente).</t>
   </si>
   <si>
     <t>4253</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/4253/flash_5670.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/4253/flash_5670.pdf</t>
   </si>
   <si>
     <t>Flash 5670._x000D_
 PROJETO DE LEI S/Nº/2001. (NÃO VOTADO). Dispõe sobre organização e padronização de serviços fúnebres no município de Montes Claros e dá outras providências. (Serviços funerários)._x000D_
 Sebastião Wellington Pimenta de Figueiredo (Presidente).</t>
   </si>
   <si>
     <t>4256</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/4256/flash_5671.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/4256/flash_5671.pdf</t>
   </si>
   <si>
     <t>Flash 5671._x000D_
 PROJETO DE LEI S/Nº/2001. (NÃO VOTADO). Disponibiliza exames de sangue à gestante que estiver em acompanhamento pré-natal, nos postos de saúde e hospitais conveniados com o SUS no município de Montes Claros._x000D_
 Sebastião Wellington Pimenta de Figueiredo (Presidente).</t>
   </si>
   <si>
     <t>4257</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/4257/flash_5672.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/4257/flash_5672.pdf</t>
   </si>
   <si>
     <t>Flash 5672._x000D_
 PROJETO DE LEI S/Nº/2001. (NÃO VOTADO). Autoriza o uso dos muros das escolas públicas municipais e espaços adjacentes a estes,  através de concessão remunerada, firmada pelo Poder Executivo Municipal, para uso de publicidade através de outdoor, placas e pinturas publicitárias._x000D_
 Sebastião Wellington Pimenta de Figueiredo (Presidente).</t>
   </si>
   <si>
     <t>4259</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/4259/flash_5673.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/4259/flash_5673.pdf</t>
   </si>
   <si>
     <t>Flash 5673._x000D_
 PROJETO DE LEI S/Nº/2001. (NÃO VOTADO). Denomina a "Rua Valdir Macedo", localizada no bairro Santa Rita._x000D_
 Sebastião Wellington Pimenta de Figueiredo (Presidente).</t>
   </si>
   <si>
     <t>4261</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/4261/flash_5674.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/4261/flash_5674.pdf</t>
   </si>
   <si>
     <t>Flash 5674._x000D_
 PROJETO DE LEI S/Nº/2001. (NÃO VOTADO). Autoriza o Poder Executivo a proceder a abertura de crédito especial ao orçamento vigente e repassar recursos financeiros ao Sindicato dos Servidores Públicos Municipais de Montes Claros e contém outras providências._x000D_
 Sebastião Wellington Pimenta de Figueiredo (Presidente).</t>
   </si>
   <si>
     <t>4262</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/4262/flash_5675.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/4262/flash_5675.pdf</t>
   </si>
   <si>
     <t>Flash 5675._x000D_
 PROJETO DE LEI S/Nº/2001. (NÃO VOTADO). Cria o Programa de Hortas Escolares nas Escolas Municipais de Montes Claros, e dá outras providências._x000D_
 Sebastião Wellington Pimenta de Figueiredo (Presidente).</t>
   </si>
   <si>
     <t>4264</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/4264/flash_5676.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/4264/flash_5676.pdf</t>
   </si>
   <si>
     <t>Flash 5676._x000D_
 PROJETO DE LEI S/Nº/2001. (NÃO VOTADO). Dispõe sobre o parcelamento de multas de trânsito no município de Montes Claros, e dá outras providências._x000D_
 Sebastião Wellington Pimenta de Figueiredo (Presidente).</t>
   </si>
   <si>
     <t>4266</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/4266/flash_5677.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/4266/flash_5677.pdf</t>
   </si>
   <si>
     <t>Flash 5677._x000D_
 PROJETO DE LEI S/Nº/2001. (NÃO VOTADO). Dispõe sobre a obrigatoriedade da preservação das nascentes d’águas do município de Montes Claros._x000D_
 Sebastião Wellington Pimenta de Figueiredo (Presidente).</t>
   </si>
   <si>
     <t>4268</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
     <t>Sebastião Ildeu Maia</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/4268/flash_5678.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/4268/flash_5678.pdf</t>
   </si>
   <si>
     <t>Flash 5678._x000D_
 PROJETO DE LEI S/Nº/2001. (NÃO VOTADO). Denomina a "Estrada Apio Cardoso", via pública que liga Montes Claros ao distrito de São Pedro da Garça, conhecida popularmente como "Estrada de Produção"._x000D_
 Sebastião Wellington Pimenta de Figueiredo (Presidente).</t>
   </si>
   <si>
     <t>4269</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/4269/flash_5679.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/4269/flash_5679.pdf</t>
   </si>
   <si>
     <t>Flash 5679._x000D_
 PROJETO DE LEI S/Nº/2001. (NÃO VOTADO). Dispõe sobre a venda de medicamentos genéricos nas farmácias do município de Montes Claros._x000D_
 Sebastião Wellington Pimenta de Figueiredo (Presidente).</t>
   </si>
   <si>
     <t>4271</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/4271/flash_5680.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/4271/flash_5680.pdf</t>
   </si>
   <si>
     <t>Flash 5680._x000D_
 PROJETO DE LEI S/Nº/2001. (NÃO VOTADO). Institui o Estudo Prévio de Impacto de Vizinhança – EPIV._x000D_
 Sebastião Wellington Pimenta de Figueiredo (Presidente).</t>
   </si>
   <si>
     <t>4272</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/4272/flash_5681.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/4272/flash_5681.pdf</t>
   </si>
   <si>
     <t>Flash 5681._x000D_
 PROJETO DE LEI S/Nº/2001. (NÃO VOTADO). Dispõe sobre a criação do Conselho Municipal de Desenvolvimento Rural no Município de Montes Claros - CMDR._x000D_
 Sebastião Wellington Pimenta de Figueiredo (Presidente).</t>
   </si>
   <si>
     <t>4274</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/4274/flash_5682.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/4274/flash_5682.pdf</t>
   </si>
   <si>
     <t>Flash 5682._x000D_
 PROJETO DE LEI S/Nº/2001. (NÃO VOTADO). Dispõe sobre a criação da modalidade de transporte público a ser praticada por meio de veículos do tipo “perua” e assemelhados, desprovidos de taxímetros; autoriza o Poder Executivo a celebrar processo licitatório, e dá outras providências._x000D_
 Sebastião Wellington Pimenta de Figueiredo (Presidente).</t>
   </si>
   <si>
     <t>4276</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/4276/flash_5683.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/4276/flash_5683.pdf</t>
   </si>
   <si>
     <t>Flash 5683._x000D_
 PROJETO DE LEI S/Nº/2001. (NÃO VOTADO). Institui o "Programa Marão - Saúde e Educação Formando Cidadão"._x000D_
 Sebastião Wellington Pimenta de Figueiredo (Presidente).</t>
   </si>
   <si>
     <t>4277</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/4277/flash_5684.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/4277/flash_5684.pdf</t>
   </si>
   <si>
     <t>Flash 5684._x000D_
 PROJETO DE LEI S/Nº/2001. (NÃO VOTADO). Dispõe sobre a criação do Conselho Municipal de Desenvolvimento Rural no Município de Montes Claros - CMDR._x000D_
 Sebastião Wellington Pimenta de Figueiredo (Presidente).</t>
   </si>
   <si>
     <t>4279</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/4279/flash_5685.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/4279/flash_5685.pdf</t>
   </si>
   <si>
     <t>Flash 5685._x000D_
 PROJETO DE LEI S/Nº/2001. (NÃO VOTADO). Acrescenta e modifica dispositivos da Lei nº 2.566, de 30/12/1997, que dispõe sobre o Código Tributário Municipal._x000D_
 Sebastião Wellington Pimenta de Figueiredo (Presidente).</t>
   </si>
   <si>
     <t>3451</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/3451/flash_5290.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/3451/flash_5290.pdf</t>
   </si>
   <si>
     <t>Flash 5290._x000D_
 PROJETO DE LEI Nº 52/2001. Denomina a "Rua Santa Cruz", localizada na Vila Mauricéia. (Referente à Lei nº 2.934, de 20/09/2001)._x000D_
 Sebastião Wellington Pimenta de Figueiredo (Presidente).</t>
   </si>
   <si>
     <t>4355</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/4355/flash_5294.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/4355/flash_5294.pdf</t>
   </si>
   <si>
     <t>Flash 5294._x000D_
 PROJETO DE LEI Nº 57/2001. Denomina a "Rua Agripina Rosa dos Santos", localizada no Conjunto Habitacional José Corrêa Machado. (Referente à Lei nº 2.938, de 02/10/2001)._x000D_
 Sebastião Wellington Pimenta de Figueiredo (Presidente).</t>
   </si>
   <si>
     <t>3804</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/3804/flash_5899.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/3804/flash_5899.pdf</t>
   </si>
   <si>
     <t>Flash 5899._x000D_
 PROJETO DE LEI Nº 42/2001. Institui o "Núcleo Municipal do Voluntário" em Montes Claros. (Referente à Lei nº 2.926, de 12/09/2001)._x000D_
 Sebastião Wellington Pimenta de Figueiredo (Presidente).</t>
   </si>
   <si>
     <t>4219</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/4219/flash_6102.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/4219/flash_6102.pdf</t>
   </si>
   <si>
     <t>Flash 6102._x000D_
 PROJETO DE RESOLUÇÃO S/Nº/2001. (NÃO VOTADO). Dispõe sobre alteração na Resolução nº 79/94, que dispõe sobre a Organização Administrativa da Câmara de Montes Claros, e contém outras providências._x000D_
 Sebastião Wellington Pimenta de Figueiredo (Presidente).</t>
   </si>
   <si>
     <t>4220</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/4220/flash_6103.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/4220/flash_6103.pdf</t>
   </si>
   <si>
     <t>Flash 6103._x000D_
 PROJETO DE RESOLUÇÃO S/Nº/2001. (NÃO VOTADO). Susta os efeitos do Decreto nº 1.875 de 08/03/2001, que estabelece nova tarifa para os serviços de transporte coletivo urbano no município de Montes Claros._x000D_
 Sebastião Wellington Pimenta de Figueiredo (Presidente).</t>
   </si>
   <si>
     <t>4221</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/4221/flash_6104.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/4221/flash_6104.pdf</t>
   </si>
   <si>
     <t>Flash 6104._x000D_
 PROJETO DE RESOLUÇÃO S/Nº/2001. (NÃO VOTADO). Concede o Título de Cidadão Honorário de Montes Claros a João Bispo – “Bonga”._x000D_
 Sebastião Wellington Pimenta de Figueiredo (Presidente).</t>
   </si>
   <si>
     <t>4224</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/4224/flash_6106.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/4224/flash_6106.pdf</t>
   </si>
   <si>
     <t>Flash 6106._x000D_
 PROJETO DE RESOLUÇÃO S/Nº/2001. (NÃO VOTADO). Concede o Diploma do Mérito Comunitário Rural a José Carlos Veloso de Oliveira._x000D_
 Sebastião Wellington Pimenta de Figueiredo (Presidente).</t>
   </si>
   <si>
     <t>4222</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/4222/flash_6105.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/4222/flash_6105.pdf</t>
   </si>
   <si>
     <t>Flash 6105._x000D_
 PROJETO DE RESOLUÇÃO S/Nº/2001. (NÃO VOTADO). Concede a Placa de Prata Alferes José Lopes de Carvalho à TV Grande Minas._x000D_
 Sebastião Wellington Pimenta de Figueiredo (Presidente).</t>
   </si>
   <si>
     <t>4227</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/4227/flash_6107.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/4227/flash_6107.pdf</t>
   </si>
   <si>
     <t>Flash 6107._x000D_
 PROJETO DE RESOLUÇÃO S/Nº/2001. (NÃO VOTADO). Altera dispositivos do Regimento Interno da Câmara Municipal de Montes Claros._x000D_
 Sebastião Wellington Pimenta de Figueiredo (Presidente).</t>
   </si>
   <si>
     <t>4229</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/4229/flash_6108.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/4229/flash_6108.pdf</t>
   </si>
   <si>
     <t>Flash 6108._x000D_
 PROJETO DE RESOLUÇÃO S/Nº/2001. (NÃO VOTADO). Altera os incisos VIII e IX do artigo 218 do Regimento Interno da Câmara Municipal de Montes Claros e suprime seu inciso X._x000D_
 Sebastião Wellington Pimenta de Figueiredo (Presidente).</t>
   </si>
   <si>
     <t>4249</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/4249/flash_6118.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/4249/flash_6118.pdf</t>
   </si>
   <si>
     <t>Flash 6118._x000D_
 PROJETO DE RESOLUÇÃO S/Nº/2001. (RETIRADO). Autoriza o vereador a se ausentar do município em missão temporária em representação da Câmara e/ou a serviço do município._x000D_
 Sebastião Wellington Pimenta de Figueiredo (Presidente).</t>
   </si>
   <si>
     <t>4252</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/4252/flash_6119.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/4252/flash_6119.pdf</t>
   </si>
   <si>
     <t>Flash 6119._x000D_
 PROJETO DE RESOLUÇÃO S/Nº/2001. (RETIRADO). Modifica dispositivos do Regimento Interno. (Inciso II do artigo 114, parágrafo 4º do artigo 114 e artigo 115)._x000D_
 Sebastião Wellington Pimenta de Figueiredo (Presidente).</t>
   </si>
   <si>
     <t>4254</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/4254/flash_6120.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/4254/flash_6120.pdf</t>
   </si>
   <si>
     <t>Flash 6120._x000D_
 PROJETO DE RESOLUÇÃO S/Nº/2001. (REJEITADO). Concede a Medalha do Mérito Legislativo ao Dr. Humberto Guimarães Souto._x000D_
 Sebastião Wellington Pimenta de Figueiredo (Presidente).</t>
   </si>
   <si>
     <t>4255</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/4255/flash_6121.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/4255/flash_6121.pdf</t>
   </si>
   <si>
     <t>Flash 6121._x000D_
 PROJETO DE RESOLUÇÃO S/Nº/2001. (RETIRADO). Altera o inciso IV do artigo 114 e revoga os parágrafos 4º, 5º e 6º do artigo 132 do Regimento Interno da Câmara Municipal de Montes Claros._x000D_
 Sebastião Wellington Pimenta de Figueiredo (Presidente).</t>
   </si>
   <si>
     <t>4258</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/4258/flash_6122.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/4258/flash_6122.pdf</t>
   </si>
   <si>
     <t>Flash 6122._x000D_
 PROJETO DE RESOLUÇÃO S/Nº/2001. (RETIRADO). Altera o artigo 39 do Regimento Interno da Câmara Municipal de Montes Claros. (Dispõe sobre o mandato da Mesa Diretora)._x000D_
 Sebastião Wellington Pimenta de Figueiredo (Presidente).</t>
   </si>
   <si>
     <t>4260</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/4260/flash_6123.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/4260/flash_6123.pdf</t>
   </si>
   <si>
     <t>Flash 6123._x000D_
 PROJETO DE RESOLUÇÃO S/Nº/2002. (SOBRESTADO). Altera o artigo 224 do Regimento Interno da Câmara Municipal de Montes Claros. (Dispõe sobre a participação do Presidente da Câmara Municipal em votações)._x000D_
 Sebastião Wellington Pimenta de Figueiredo (Presidente).</t>
   </si>
   <si>
     <t>4263</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/4263/flash_6124.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/4263/flash_6124.pdf</t>
   </si>
   <si>
     <t>Flash 6124._x000D_
 PROJETO DE RESOLUÇÃO S/Nº/2001. (RETIRADO). Modifica disposições do artigo 113 e o inciso II do artigo 114, do Regimento Interno da Câmara Municipal de Montes Claros. (Dispõe sobre os dias e horários das reuniões ordinárias da Câmara)._x000D_
 Sebastião Wellington Pimenta de Figueiredo (Presidente).</t>
   </si>
   <si>
     <t>4265</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/4265/flash_6125.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/4265/flash_6125.pdf</t>
   </si>
   <si>
     <t>Flash 6125._x000D_
 PROJETO DE RESOLUÇÃO S/Nº/2001. (RETIRADO). Institui a honraria "Diploma do Mérito Voluntário", no âmbito da Câmara Municipal de Montes Claros._x000D_
 Sebastião Wellington Pimenta de Figueiredo (Presidente).</t>
   </si>
   <si>
     <t>4267</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/4267/flash_6126.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/4267/flash_6126.pdf</t>
   </si>
   <si>
     <t>Flash 6126._x000D_
 PROJETO DE RESOLUÇÃO S/Nº/2001. (RETIRADO). Institui a "Medalha Radcom Valdir Macedo Filho", a ser concedida sob "Mérito Comunicação Comunitária", às pessoas físicas e jurídicas que traduzam este merecimento._x000D_
 Sebastião Wellington Pimenta de Figueiredo (Presidente).</t>
   </si>
   <si>
     <t>4270</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/4270/flash_6127.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/4270/flash_6127.pdf</t>
   </si>
   <si>
     <t>Flash 6127._x000D_
 PROJETO DE RESOLUÇÃO S/Nº/2001. (RETIRADO). Altera dispositivos do Regimento Interno da Câmara Municipal de Montes Claros. (Artigo 158, artigo 218 e artigo 225)._x000D_
 Sebastião Wellington Pimenta de Figueiredo (Presidente).</t>
   </si>
   <si>
     <t>4273</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/4273/flash_6128.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/4273/flash_6128.pdf</t>
   </si>
   <si>
     <t>Flash 6128._x000D_
 PROJETO DE RESOLUÇÃO S/Nº/2001. (RETIRADO). Altera o artigo 163 do Regimento Interno da Câmara Municipal de Montes Claros._x000D_
 Sebastião Wellington Pimenta de Figueiredo (Presidente).</t>
   </si>
   <si>
     <t>4275</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/4275/flash_6129.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/4275/flash_6129.pdf</t>
   </si>
   <si>
     <t>Flash 6129._x000D_
 PROJETO DE RESOLUÇÃO S/Nº/2001. (REJEITADO). Concede o Titulo de Cidadão Benemérito de Montes Claros a Osmar Catão dos Santos._x000D_
 Sebastião Wellington Pimenta de Figueiredo (Presidente).</t>
   </si>
   <si>
     <t>4321</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/4321/flash_6150.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/4321/flash_6150.pdf</t>
   </si>
   <si>
     <t>Flash 6150._x000D_
 Requerimentos do vereador Ademar de Barros Bicalho, apresentados à Câmara Municipal de Montes Claros, no período de janeiro de 2001 a novembro de 2004._x000D_
 Sebastião Wellington Pimenta de Figueiredo/ Ademar de Barros Bicalho/ José Maria Saraiva (Presidentes da Legislatura 2001-2004).</t>
   </si>
   <si>
     <t>4322</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/4322/flash_6151.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/4322/flash_6151.pdf</t>
   </si>
   <si>
     <t>Flash 6151._x000D_
 Requerimentos do vereador Afrânio Eleutério Nogueira, apresentados à Câmara Municipal de Montes Claros, no período de janeiro de 2001 a junho de 2004._x000D_
 Sebastião Wellington Pimenta de Figueiredo/ Ademar de Barros Bicalho/ José Maria Saraiva (Presidentes da Legislatura 2001-2004).</t>
   </si>
   <si>
     <t>4323</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/4323/flash_6152.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/4323/flash_6152.pdf</t>
   </si>
   <si>
     <t>Flash 6152._x000D_
 Requerimentos do vereador Aldair Fagundes Brito, apresentados à Câmara Municipal de Montes Claros, no período de janeiro de 2001 a novembro de 2004._x000D_
 Sebastião Wellington Pimenta de Figueiredo/ Ademar de Barros Bicalho/ José Maria Saraiva (Presidentes da Legislatura 2001-2004).</t>
   </si>
   <si>
     <t>4324</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/4324/flash_6153.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/4324/flash_6153.pdf</t>
   </si>
   <si>
     <t>Flash 6153._x000D_
 Requerimentos do vereador Aurindo José Ribeiro, apresentados à Câmara Municipal de Montes Claros, no período de janeiro de 2001 a agosto de 2004._x000D_
 Sebastião Wellington Pimenta de Figueiredo/ Ademar de Barros Bicalho/ José Maria Saraiva (Presidentes da Legislatura 2001-2004).</t>
   </si>
   <si>
     <t>4325</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/4325/flash_6154.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/4325/flash_6154.pdf</t>
   </si>
   <si>
     <t>Flash 6154._x000D_
 Requerimentos do vereador Christian Wladimir Alves Simões, apresentados à Câmara Municipal de Montes Claros, no período de janeiro de 2001 a dezembro de 2004._x000D_
 Sebastião Wellington Pimenta de Figueiredo/ Ademar de Barros Bicalho/ José Maria Saraiva (Presidentes da Legislatura 2001-2004).</t>
   </si>
   <si>
     <t>4326</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/4326/flash_6155.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/4326/flash_6155.pdf</t>
   </si>
   <si>
     <t>Flash 6155._x000D_
 Requerimentos do vereador Eurípedes Xavier Souto, apresentados à Câmara Municipal de Montes Claros, no período de janeiro de 2001 a dezembro de 2004._x000D_
 Sebastião Wellington Pimenta de Figueiredo/ Ademar de Barros Bicalho/ José Maria Saraiva (Presidentes da Legislatura 2001-2004).</t>
   </si>
   <si>
     <t>4327</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/4327/flash_6156.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/4327/flash_6156.pdf</t>
   </si>
   <si>
     <t>Flash 6156._x000D_
 Requerimentos do vereador Gilson Dias, apresentados à Câmara Municipal de Montes Claros, no período de fevereiro de 2001 a junho de 2004._x000D_
 Sebastião Wellington Pimenta de Figueiredo/ Ademar de Barros Bicalho/ José Maria Saraiva (Presidentes da Legislatura 2001-2004).</t>
   </si>
   <si>
     <t>4328</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/4328/flash_6157.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/4328/flash_6157.pdf</t>
   </si>
   <si>
     <t>Flash 6157._x000D_
 Requerimentos do vereador Josedilson Alves dos Santos, apresentados à Câmara Municipal de Montes Claros, no período de janeiro de 2001 a agosto de 2004._x000D_
 Sebastião Wellington Pimenta de Figueiredo/ Ademar de Barros Bicalho/ José Maria Saraiva (Presidentes da Legislatura 2001-2004).</t>
   </si>
   <si>
     <t>4329</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/4329/flash_6158.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/4329/flash_6158.pdf</t>
   </si>
   <si>
     <t>Flash 6158._x000D_
 Requerimentos do vereador José Hélio Guimarães de Carvalho, apresentados à Câmara Municipal de Montes Claros, no período de janeiro de 2001 a agosto de 2004._x000D_
 Sebastião Wellington Pimenta de Figueiredo/ Ademar de Barros Bicalho/ José Maria Saraiva (Presidentes da Legislatura 2001-2004).</t>
   </si>
   <si>
     <t>4330</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/4330/flash_6159.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/4330/flash_6159.pdf</t>
   </si>
   <si>
     <t>Flash 6159._x000D_
 Requerimentos do vereador José Marcos Martins de Freitas, apresentados à Câmara Municipal de Montes Claros, no período de janeiro de 2001 a março de 2004._x000D_
 Sebastião Wellington Pimenta de Figueiredo/ Ademar de Barros Bicalho/ José Maria Saraiva (Presidentes da Legislatura 2001-2004).</t>
   </si>
   <si>
     <t>4331</t>
   </si>
   <si>
     <t>José Maria Saraiva</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/4331/flash_6160.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/4331/flash_6160.pdf</t>
   </si>
   <si>
     <t>Flash 6160._x000D_
 Requerimentos do vereador José Maria Saraiva, apresentados à Câmara Municipal de Montes Claros, no período de janeiro de 2001 a novembro de 2004._x000D_
 Sebastião Wellington Pimenta de Figueiredo/ Ademar de Barros Bicalho/ José Maria Saraiva (Presidentes da Legislatura 2001-2004).</t>
   </si>
   <si>
     <t>4332</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/4332/flash_6161.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/4332/flash_6161.pdf</t>
   </si>
   <si>
     <t>Flash 6161._x000D_
 Requerimentos da vereadora Maria de Fátima Pereira Macedo, apresentados à Câmara Municipal de Montes Claros, no período de janeiro de 2001 a dezembro de 2004._x000D_
 Sebastião Wellington Pimenta de Figueiredo/ Ademar de Barros Bicalho/ José Maria Saraiva (Presidentes da Legislatura 2001-2004).</t>
   </si>
   <si>
     <t>4333</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/4333/flash_6162.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/4333/flash_6162.pdf</t>
   </si>
   <si>
     <t>Flash 6162._x000D_
 Requerimentos da vereadora Maria Helena de Quadro Lopes, apresentados à Câmara Municipal de Montes Claros, no período de janeiro de 2001 a setembro de 2004._x000D_
 Sebastião Wellington Pimenta de Figueiredo/ Ademar de Barros Bicalho/ José Maria Saraiva (Presidentes da Legislatura 2001-2004).</t>
   </si>
   <si>
     <t>4334</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/4334/flash_6163.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/4334/flash_6163.pdf</t>
   </si>
   <si>
     <t>Flash 6163._x000D_
 Requerimentos do vereador Osmar Avelino Pereira, apresentados à Câmara Municipal de Montes Claros, no período de janeiro de 2001 a agosto de 2004._x000D_
 Sebastião Wellington Pimenta de Figueiredo/ Ademar de Barros Bicalho/ José Maria Saraiva (Presidentes da Legislatura 2001-2004).</t>
   </si>
   <si>
     <t>4335</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/4335/flash_6164.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/4335/flash_6164.pdf</t>
   </si>
   <si>
     <t>Flash 6164._x000D_
 Requerimentos do vereador Paulo Gustavo Dias Lopes, apresentados à Câmara Municipal de Montes Claros, no período de setembro de 2001 a março de 2004._x000D_
 Sebastião Wellington Pimenta de Figueiredo/ Ademar de Barros Bicalho/ José Maria Saraiva (Presidentes da Legislatura 2001-2004).</t>
   </si>
   <si>
     <t>4336</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/4336/flash_6165.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/4336/flash_6165.pdf</t>
   </si>
   <si>
     <t>Flash 6165._x000D_
 Requerimentos do vereador Raimundo Pereira da Silva, apresentados à Câmara Municipal de Montes Claros, no período de janeiro de 2001 a janeiro de 2004._x000D_
 Sebastião Wellington Pimenta de Figueiredo/ Ademar de Barros Bicalho/ José Maria Saraiva (Presidentes da Legislatura 2001-2004).</t>
   </si>
   <si>
     <t>4337</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/4337/flash_6166.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/4337/flash_6166.pdf</t>
   </si>
   <si>
     <t>Flash 6166._x000D_
 Requerimentos do vereador Rosemberg dos Anjos Medeiros, apresentados à Câmara Municipal de Montes Claros, no período de janeiro de 2001 a dezembro de 2004._x000D_
 Sebastião Wellington Pimenta de Figueiredo/ Ademar de Barros Bicalho/ José Maria Saraiva (Presidentes da Legislatura 2001-2004).</t>
   </si>
   <si>
     <t>4338</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/4338/flash_6167.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/4338/flash_6167.pdf</t>
   </si>
   <si>
     <t>Flash 6167._x000D_
 Requerimentos do vereador Sebastião Ildeu Maia, apresentados à Câmara Municipal de Montes Claros, no período de janeiro de 2001 a novembro de 2004._x000D_
 Sebastião Wellington Pimenta de Figueiredo/ Ademar de Barros Bicalho/ José Maria Saraiva (Presidentes da Legislatura 2001-2004).</t>
   </si>
   <si>
     <t>4339</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/4339/flash_6168.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/4339/flash_6168.pdf</t>
   </si>
   <si>
     <t>Flash 6168._x000D_
 Requerimentos do vereador Sebastião Prisilino Alves, apresentados à Câmara Municipal de Montes Claros, no período de janeiro de 2001 a agosto de 2004._x000D_
 Sebastião Wellington Pimenta de Figueiredo/ Ademar de Barros Bicalho/ José Maria Saraiva (Presidentes da Legislatura 2001-2004).</t>
   </si>
   <si>
     <t>4340</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/4340/flash_6169.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/4340/flash_6169.pdf</t>
   </si>
   <si>
     <t>Flash 6169._x000D_
 Requerimentos do vereador Sebastião Wellington Pimenta de Figueiredo, apresentados à Câmara Municipal de Montes Claros, no período de janeiro de 2001 a setembro de 2004._x000D_
 Sebastião Wellington Pimenta de Figueiredo/ Ademar de Barros Bicalho/ José Maria Saraiva (Presidentes da Legislatura 2001-2004).</t>
   </si>
   <si>
     <t>4341</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/4341/flash_6170.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/4341/flash_6170.pdf</t>
   </si>
   <si>
     <t>Flash 6170._x000D_
 Requerimentos do vereador Sued Kenned Parrela Botelho, apresentados à Câmara Municipal de Montes Claros, no período de janeiro de 2001 a maio de 2004._x000D_
 Sebastião Wellington Pimenta de Figueiredo/ Ademar de Barros Bicalho/ José Maria Saraiva (Presidentes da Legislatura 2001-2004).</t>
   </si>
   <si>
     <t>3747</t>
   </si>
   <si>
     <t>VET</t>
   </si>
   <si>
     <t>Veto</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/3747/flash_5875.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/3747/flash_5875.pdf</t>
   </si>
   <si>
     <t>Flash 5875._x000D_
 VETO À EMENDAS. (MANTIDO). Veto à emendas que integram a Proposta de Reforma Administrativa da Prefeitura de Montes Claros._x000D_
 Sebastião Wellington Pimenta de Figueiredo (Presidente).</t>
   </si>
   <si>
     <t>3749</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/3749/flash_5876.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/3749/flash_5876.pdf</t>
   </si>
   <si>
     <t>Flash 5876._x000D_
 VETO À EMENDAS. (MANTIDO). Veto à emendas ao Projeto de Lei nº 30/2001, que institui o Plano Diretor do Município de Montes Claros._x000D_
 Sebastião Wellington Pimenta de Figueiredo (Presidente).</t>
   </si>
   <si>
     <t>3751</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/3751/flash_5877.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/3751/flash_5877.pdf</t>
   </si>
   <si>
     <t>Flash 5877._x000D_
 VETO AO PROJETO DE LEI Nº 37/2001. (MANTIDO). Institui o sistema de "freio de porta" nos veículos de transporte coletivo urbano do município de Montes Claros e dá outras providências._x000D_
 Sebastião Wellington Pimenta de Figueiredo (Presidente).</t>
   </si>
   <si>
     <t>3753</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/3753/flash_5878.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/3753/flash_5878.pdf</t>
   </si>
   <si>
     <t>Flash 5878._x000D_
 VETO AO PROJETO DE LEI Nº 55/2001. (MANTIDO). Dispõe sobre a obrigatoriedade de segurança nos "Caixas 24 horas"._x000D_
 Sebastião Wellington Pimenta de Figueiredo (Presidente).</t>
   </si>
   <si>
     <t>8402</t>
   </si>
   <si>
     <t>ATA</t>
   </si>
   <si>
     <t>Ata</t>
   </si>
   <si>
     <t>ATL - ATL</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/8402/flash_5241.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/8402/flash_5241.pdf</t>
   </si>
   <si>
     <t>Flash 5241._x000D_
 Atas das sessões da Câmara Municipal de Montes Claros, do período de 02/01 a 27/12/2001._x000D_
 Sebastião Wellington Pimenta de Figueiredo (Presidente).</t>
   </si>
   <si>
     <t>3708</t>
   </si>
   <si>
     <t>PEPL</t>
   </si>
   <si>
     <t>Projeto de Emenda à Projeto de Lei</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/3708/flash_5852.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/3708/flash_5852.pdf</t>
   </si>
   <si>
     <t>Flash 5852._x000D_
 EMENDAS (RETIRADAS). Emendas ao Projeto de Lei que institui o Código de Obras e Edificações do Município de Montes Claros._x000D_
 Sebastião Wellington Pimenta de Figueiredo (Presidente).</t>
   </si>
   <si>
     <t>3709</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/3709/flash_5853.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/3709/flash_5853.pdf</t>
   </si>
   <si>
     <t>Flash 5853._x000D_
 EMENDA. (REJEITADA). Emenda substitutiva ao Projeto de Lei s/nº/2001, que denomina a "Praça da Comunhão e da Paz", localizada no bairro Morada do Sol._x000D_
 Sebastião Wellington Pimenta de Figueiredo (Presidente).</t>
   </si>
   <si>
     <t>3700</t>
   </si>
   <si>
     <t>ELOM</t>
   </si>
   <si>
     <t>Emenda à Lei Orgânica</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/3700/flash_5844.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/3700/flash_5844.pdf</t>
   </si>
   <si>
     <t>Flash 5844._x000D_
 EMENDA Nº 26, de 30/03/2001. Adequa a Lei Orgânica Municipal às Emendas Constitucionais nº 19 e 20/98, 25/2000 e à Lei de Responsabilidade Fiscal._x000D_
 Sebastião Wellington Pimenta de Figueiredo (Presidente).</t>
   </si>
   <si>
     <t>3701</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/3701/flash_5845.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/3701/flash_5845.pdf</t>
   </si>
   <si>
     <t>Flash 5845._x000D_
 EMENDA Nº 27, de 20/11/2001. Altera o parágrafo 2º do artigo 27 da Lei Orgânica Municipal (Dispõe sobre a eleição da Mesa Diretora)._x000D_
 Sebastião Wellington Pimenta de Figueiredo (Presidente).</t>
   </si>
   <si>
     <t>3702</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/3702/flash_5846.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/3702/flash_5846.pdf</t>
   </si>
   <si>
     <t>Flash 5846._x000D_
 EMENDA Nº 28, de 20/12/2001. Altera o caput do artigo 206 da Lei Orgânica Municipal._x000D_
 Sebastião Wellington Pimenta de Figueiredo (Presidente).</t>
   </si>
   <si>
     <t>3776</t>
   </si>
   <si>
     <t>RES</t>
   </si>
   <si>
     <t>Resolução</t>
   </si>
   <si>
     <t>FIN - FINANÇAS, ORÇAMENTO E TOMADA DE CONTAS</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/3776/flash_5889.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/3776/flash_5889.pdf</t>
   </si>
   <si>
     <t>Flash 5889._x000D_
 RESOLUÇÃO Nº 27, de 04/07/2001. Dispõe sobre as Contas do Município de Montes Claros, relativas ao exercício financeiro de 1998. (Aprovadas)._x000D_
 Sebastião Wellington Pimenta de Figueiredo (Presidente).</t>
   </si>
   <si>
     <t>3778</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/3778/flash_5891.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/3778/flash_5891.pdf</t>
   </si>
   <si>
     <t>Flash 5891._x000D_
 RESOLUÇÃO Nº 26, de 28/06/2001. Dispõe sobre as Contas do Município de Montes Claros, relativas ao exercício financeiro de 1990. (Rejeitadas)._x000D_
 Sebastião Wellington Pimenta de Figueiredo (Presidente).</t>
   </si>
   <si>
     <t>3780</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/3780/flash_5892.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/3780/flash_5892.pdf</t>
   </si>
   <si>
     <t>Flash 5892._x000D_
 RESOLUÇÃO Nº 05, de 30/01/2001. Cria a "Comissão Permanente de Agricultura" na Câmara Municipal de Montes Claros._x000D_
 Sebastião Wellington Pimenta de Figueiredo (Presidente).</t>
   </si>
   <si>
     <t>3782</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/3782/flash_5893.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/3782/flash_5893.pdf</t>
   </si>
   <si>
     <t>Flash 5893._x000D_
 RESOLUÇÃO Nº 60, de 11/12/2001. (REVOGADA). Institui a "Comissão Especial de Controle Interno da Câmara Municipal de Montes Claros", e dá outras providências. (Revogada pela Lei nº 4.647, de 23/09/2013)._x000D_
 Sebastião Wellington Pimenta de Figueiredo (Presidente).</t>
   </si>
   <si>
     <t>3790</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/3790/flash_5897.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/3790/flash_5897.pdf</t>
   </si>
   <si>
     <t>Flash 5897._x000D_
 RESOLUÇÃO Nº 01/2001, de 09/01/2001. Dispõe sobre a instituição de "Verba de Gabinete" dos vereadores da Câmara Municipal de Montes Claros e contém outras providências._x000D_
 Sebastião Wellington Pimenta de Figueiredo (Presidente).</t>
   </si>
   <si>
     <t>3802</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/3802/flash_5898.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/3802/flash_5898.pdf</t>
   </si>
   <si>
     <t>Flash 5898._x000D_
 RESOLUÇÃO Nº 32, de 07/08/2001. Dispõe sobre consignação, em folha de pagamento, de amortização de empréstimo e dá outras providências._x000D_
 Sebastião Wellington Pimenta de Figueiredo (Presidente).</t>
   </si>
   <si>
     <t>3805</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/3805/flash_5900.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/3805/flash_5900.pdf</t>
   </si>
   <si>
     <t>Flash 5900._x000D_
 RESOLUÇÃO Nº 47, de 25/09/2001. Obriga a execução da primeira parte do Hino Nacional Brasileiro, no início das reuniões ordinárias, do Poder Legislativo Municipal._x000D_
 Sebastião Wellington Pimenta de Figueiredo (Presidente).</t>
   </si>
   <si>
     <t>3823</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/3823/flash_5906.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/3823/flash_5906.pdf</t>
   </si>
   <si>
     <t>Flash 5906._x000D_
 RESOLUÇÃO Nº 14, de 24/04/2001. Institui a "Placa de Mérito Cultural Cândido Canela", no âmbito da Câmara de Montes Claros._x000D_
 Sebastião Wellington Pimenta de Figueiredo (Presidente).</t>
   </si>
   <si>
     <t>3824</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/3824/flash_5907.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/3824/flash_5907.pdf</t>
   </si>
   <si>
     <t>Flash 5907._x000D_
 RESOLUÇÃO Nº 22, de 05/06/2001. Institui a "Medalha do Mérito Educacional Professora Maria Aparecida Bispo de Moura", no âmbito da Câmara de Montes Claros._x000D_
 Sebastião Wellington Pimenta de Figueiredo (Presidente).</t>
   </si>
   <si>
     <t>3835</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/3835/flash_5911.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/3835/flash_5911.pdf</t>
   </si>
   <si>
     <t>Flash 5911._x000D_
 RESOLUÇÃO Nº 25, de 26/06/2001. Concede o Diploma do Mérito Comunitário Rural de Montes Claros a Heráclides Gonçalves Filho (Júnior de Samambaia)._x000D_
 Sebastião Wellington Pimenta de Figueiredo (Presidente).</t>
   </si>
   <si>
     <t>3838</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/3838/flash_5912.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/3838/flash_5912.pdf</t>
   </si>
   <si>
     <t>Flash 5912._x000D_
 RESOLUÇÃO Nº 54, de 30/10/2001. Concede o Diploma do Mérito Comunitário Rural de Montes Claros a Felinto José Pereira._x000D_
 Sebastião Wellington Pimenta de Figueiredo (Presidente).</t>
   </si>
   <si>
     <t>3841</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/3841/flash_5913.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/3841/flash_5913.pdf</t>
   </si>
   <si>
     <t>Flash 5913._x000D_
 RESOLUÇÃO Nº 65, de 13/12/2001. Concede o Diploma do Mérito Comunitário Rural de Montes Claros a João Alves Veloso._x000D_
 Sebastião Wellington Pimenta de Figueiredo (Presidente).</t>
   </si>
   <si>
     <t>3845</t>
   </si>
   <si>
     <t>Marcos Nem, Sebastião Wellington Pimenta de Figueiredo</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/3845/flash_5914.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/3845/flash_5914.pdf</t>
   </si>
   <si>
     <t>Flash 5914._x000D_
 RESOLUÇÃO Nº 18, de 22/05/2001. Concede a Medalha de Honra Montes Claros a José Alencar Gomes da Silva. (Senador)._x000D_
 Sebastião Wellington Pimenta de Figueiredo (Presidente).</t>
   </si>
   <si>
     <t>3854</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/3854/flash_5918.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/3854/flash_5918.pdf</t>
   </si>
   <si>
     <t>Flash 5918._x000D_
 RESOLUÇÃO Nº 41, de 14/08/2001. Concede a Medalha de Mérito Ecológico ao Jornal de Notícias._x000D_
 Sebastião Wellington Pimenta de Figueiredo (Presidente).</t>
   </si>
   <si>
     <t>3859</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/3859/flash_5920.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/3859/flash_5920.pdf</t>
   </si>
   <si>
     <t>Flash 5920._x000D_
 RESOLUÇÃO Nº 52, de 16/10/2001. Concede a "Medalha do Mérito Educacional Professora Maria Aparecida Bispo de Moura" a Nelson Alexandre Teixeira da Silva._x000D_
 Sebastião Wellington Pimenta de Figueiredo (Presidente).</t>
   </si>
   <si>
     <t>3861</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/3861/flash_5921.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/3861/flash_5921.pdf</t>
   </si>
   <si>
     <t>Flash 5921._x000D_
 RESOLUÇÃO Nº 56, de 20/11/2001. Concede a "Medalha do Mérito Educacional Professora Maria Aparecida Bispo de Moura" a Genaldo Pinto de Oliveira._x000D_
 Sebastião Wellington Pimenta de Figueiredo (Presidente).</t>
   </si>
   <si>
     <t>3891</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/3891/flash_5922.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/3891/flash_5922.pdf</t>
   </si>
   <si>
     <t>Flash 5922._x000D_
 RESOLUÇÃO Nº 42, de 06/09/2001. Concede a "Medalha do Mérito Educacional Professora Maria Aparecida Bispo de Moura" a José Geraldo de Freitas Drumond. (Reitor da Unimontes)._x000D_
 Sebastião Wellington Pimenta de Figueiredo (Presidente).</t>
   </si>
   <si>
     <t>3893</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/3893/flash_5923.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/3893/flash_5923.pdf</t>
   </si>
   <si>
     <t>Flash 5923._x000D_
 RESOLUÇÃO Nº 43, de 18/09/2001. Concede a "Medalha do Mérito Educacional Professora Maria Aparecida Bispo de Moura" a Sônia Prates de Quadros Lopes._x000D_
 Sebastião Wellington Pimenta de Figueiredo (Presidente).</t>
   </si>
   <si>
     <t>3894</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/3894/flash_5924.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/3894/flash_5924.pdf</t>
   </si>
   <si>
     <t>Flash 5924._x000D_
 RESOLUÇÃO Nº 48, de 04/10/2001. Concede a "Medalha do Mérito Educacional Professora Maria Aparecida Bispo de Moura" a Ana Maria Resende Vieira._x000D_
 Sebastião Wellington Pimenta de Figueiredo (Presidente).</t>
   </si>
   <si>
     <t>3895</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/3895/flash_5925.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/3895/flash_5925.pdf</t>
   </si>
   <si>
     <t>Flash 5925._x000D_
 RESOLUÇÃO Nº 64, de 13/12/2001. Concede a "Medalha do Mérito Educacional Professora Maria Aparecida Bispo de Moura" a Adélia Alves Pereira._x000D_
 Sebastião Wellington Pimenta de Figueiredo (Presidente).</t>
   </si>
   <si>
     <t>3900</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/3900/flash_5930.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/3900/flash_5930.pdf</t>
   </si>
   <si>
     <t>Flash 5930._x000D_
 RESOLUÇÃO N⁰ 53, de 25/10/2001. Concede a Medalha do Mérito Legislativo a Humberto Guimarães Souto._x000D_
 Sebastião Wellington Pimenta de Figueiredo (Presidente).</t>
   </si>
   <si>
     <t>3903</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/3903/flash_5933.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/3903/flash_5933.pdf</t>
   </si>
   <si>
     <t>Flash 5933._x000D_
 RESOLUÇÃO Nº 30, de 31/07/2001. Concede a "Placa de Mérito Cultural Cândido Canela" a Samuel Souza Figueira._x000D_
 Sebastião Wellington Pimenta de Figueiredo (Presidente).</t>
   </si>
   <si>
     <t>3905</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/3905/flash_5934.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/3905/flash_5934.pdf</t>
   </si>
   <si>
     <t>Flash 5934._x000D_
 RESOLUÇÃO Nº 28, de 26/07/2001. Concede a "Placa de Mérito Cultural Cândido Canela" a Terezinha Lígia das Graças Frois._x000D_
 Sebastião Wellington Pimenta de Figueiredo (Presidente).</t>
   </si>
   <si>
     <t>3906</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/3906/flash_5935.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/3906/flash_5935.pdf</t>
   </si>
   <si>
     <t>Flash 5935._x000D_
 RESOLUÇÃO Nº 29, de 26/07/2001. Concede a "Placa de Mérito Cultural Cândido Canela" a Teófilo de Azevedo Filho (Téo Azevedo)._x000D_
 Sebastião Wellington Pimenta de Figueiredo (Presidente).</t>
   </si>
   <si>
     <t>3907</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/3907/flash_5936.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/3907/flash_5936.pdf</t>
   </si>
   <si>
     <t>Flash 5936._x000D_
 RESOLUÇÃO Nº 36, de 07/08/2001. Concede a "Placa de Mérito Cultural Cândido Canela" ao casal Yvonne de Oliveira Silveira e Olyntho Silveira._x000D_
 Sebastião Wellington Pimenta de Figueiredo (Presidente).</t>
   </si>
   <si>
     <t>3910</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/3910/flash_5937.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/3910/flash_5937.pdf</t>
   </si>
   <si>
     <t>Flash 5937._x000D_
 RESOLUÇÃO Nº 33, de 07/08/2001. Concede a "Placa de Mérito Cultural Cândido Canela" a Maria José Colares de Araújo Moreira (Zezé Colares)._x000D_
 Sebastião Wellington Pimenta de Figueiredo (Presidente).</t>
   </si>
   <si>
     <t>3912</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/3912/flash_5938.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/3912/flash_5938.pdf</t>
   </si>
   <si>
     <t>Flash 5938._x000D_
 RESOLUÇÃO Nº 34, de 07/08/2001. Concede a "Placa de Mérito Cultural Cândido Canela" a João Pimenta dos Santos (Mestre Zanza)._x000D_
 Sebastião Wellington Pimenta de Figueiredo (Presidente).</t>
   </si>
   <si>
     <t>3913</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/3913/flash_5939.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/3913/flash_5939.pdf</t>
   </si>
   <si>
     <t>Flash 5939._x000D_
 RESOLUÇÃO Nº 35, de 07/08/2001. Concede a "Placa de Mérito Cultural Cândido Canela" ao Conservatório de Música Lorenzo Fernandez._x000D_
 Sebastião Wellington Pimenta de Figueiredo (Presidente).</t>
   </si>
   <si>
     <t>3930</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/3930/flash_5946.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/3930/flash_5946.pdf</t>
   </si>
   <si>
     <t>Flash 5946._x000D_
 RESOLUÇÃO Nº 09, de 13/02/2001. Concede a "Placa de Prata Alferes José Lopes de Carvalho" à Sociedade São Vicente de Paulo - SSVP._x000D_
 Sebastião Wellington Pimenta de Figueiredo (Presidente).</t>
   </si>
   <si>
     <t>3931</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/3931/flash_5947.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/3931/flash_5947.pdf</t>
   </si>
   <si>
     <t>Flash 5947._x000D_
 RESOLUÇÃO Nº 12, de 22/02/2001.  Concede a "Placa de Prata Alferes José Lopes de Carvalho" à Entidade Filantrópica "Projeto Vida Nova"._x000D_
 Sebastião Wellington Pimenta de Figueiredo (Presidente).</t>
   </si>
   <si>
     <t>3932</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/3932/flash_5948.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/3932/flash_5948.pdf</t>
   </si>
   <si>
     <t>Flash 5948._x000D_
 RESOLUÇÃO Nº 11, de 20/02/2001.  Concede a "Placa de Prata Alferes José Lopes de Carvalho" à Fundação Educacional Montes Claros – Escola Técnica._x000D_
 Sebastião Wellington Pimenta de Figueiredo (Presidente).</t>
   </si>
   <si>
     <t>3933</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/3933/flash_5949.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/3933/flash_5949.pdf</t>
   </si>
   <si>
     <t>Flash 5949._x000D_
 RESOLUÇÃO Nº 21, de 05/06/2001.  Concede a "Placa de Prata Alferes José Lopes de Carvalho" ao Lions Clube Montes Claros Sertanejo._x000D_
 Sebastião Wellington Pimenta de Figueiredo (Presidente).</t>
   </si>
   <si>
     <t>3934</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/3934/flash_5950.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/3934/flash_5950.pdf</t>
   </si>
   <si>
     <t>Flash 5950._x000D_
 RESOLUÇÃO Nº 17, de 08/05/2001.  Concede a "Placa de Prata Alferes José Lopes de Carvalho" à Auto Escola São Jorge._x000D_
 Sebastião Wellington Pimenta de Figueiredo (Presidente).</t>
   </si>
   <si>
     <t>3935</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/3935/flash_5951.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/3935/flash_5951.pdf</t>
   </si>
   <si>
     <t>Flash 5951._x000D_
 RESOLUÇÃO Nº 20, de 31/05/2001.  Concede a "Placa de Prata Alferes José Lopes de Carvalho" a Torquato Carvalho Viglioni._x000D_
 Sebastião Wellington Pimenta de Figueiredo (Presidente).</t>
   </si>
   <si>
     <t>3936</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/3936/flash_5952.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/3936/flash_5952.pdf</t>
   </si>
   <si>
     <t>Flash 5952._x000D_
 RESOLUÇÃO Nº 37, de 09/08/2001.  Concede a "Placa de Prata Alferes José Lopes de Carvalho" ao Arcebispo Dom Geraldo Majela de Castro._x000D_
  Sebastião Wellington Pimenta de Figueiredo (Presidente).</t>
   </si>
   <si>
     <t>3937</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/3937/flash_5953.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/3937/flash_5953.pdf</t>
   </si>
   <si>
     <t>Flash 5953._x000D_
 RESOLUÇÃO Nº 66, de 13/12/2001.  Concede a "Placa de Prata Alferes José Lopes de Carvalho" a Nair Maria de Oliveira Guimarães._x000D_
 Sebastião Wellington Pimenta de Figueiredo (Presidente).</t>
   </si>
   <si>
     <t>3938</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/3938/flash_5954.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/3938/flash_5954.pdf</t>
   </si>
   <si>
     <t>Flash 5954._x000D_
 RESOLUÇÃO Nº 04, de 18/02/2002.  Concede a "Placa de Prata Alferes José Lopes de Carvalho" a Aderson Duchi Thebaldi._x000D_
 Ademar de Barros Bicalho (Presidente).</t>
   </si>
   <si>
     <t>3958</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/3958/flash_5974.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/3958/flash_5974.pdf</t>
   </si>
   <si>
     <t>Flash 5974._x000D_
 RESOLUÇÃO Nº 10, de 13/02/2001. Concede o Título de Cidadão Benemérito de Montes Claros a Juarez da Costa Nobre._x000D_
  Sebastião Wellington Pimenta de Figueiredo (Presidente).</t>
   </si>
   <si>
     <t>3959</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/3959/flash_5975.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/3959/flash_5975.pdf</t>
   </si>
   <si>
     <t>Flash 5975._x000D_
 RESOLUÇÃO Nº 38, de 09/08/2001. Concede o Título de Cidadã Benemérita de Montes Claros à Dra. Príscila Bernardina Miranda Soares._x000D_
 Sebastião Wellington Pimenta de Figueiredo (Presidente).</t>
   </si>
   <si>
     <t>3960</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/3960/flash_5976.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/3960/flash_5976.pdf</t>
   </si>
   <si>
     <t>Flash 5976._x000D_
 RESOLUÇÃO Nº 49, de 04/10/2001. Concede o Título de Cidadão Benemérito de Montes Claros ao Dr. Jairo Ataíde Vieira (Prefeito)._x000D_
 Sebastião Wellington Pimenta de Figueiredo (Presidente).</t>
   </si>
   <si>
     <t>3962</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/3962/flash_5977.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/3962/flash_5977.pdf</t>
   </si>
   <si>
     <t>Flash 5977._x000D_
 RESOLUÇÃO Nº 51, de 09/10/2001. Concede o Título de Cidadão Benemérito de Montes Claros a Valdevino Didi Pereira de Souza._x000D_
 Sebastião Wellington Pimenta de Figueiredo (Presidente).</t>
   </si>
   <si>
     <t>4017</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/4017/flash_6008.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/4017/flash_6008.pdf</t>
   </si>
   <si>
     <t>Flash 6008._x000D_
 RESOLUÇÃO Nº 04, de 23/01/2001. Concede o Título de Cidadã Honorária de Montes Claros a Silvina Fonseca Corrêa._x000D_
 Sebastião Wellington Pimenta de Figueiredo (Presidente).</t>
   </si>
   <si>
     <t>4018</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/4018/flash_6009.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/4018/flash_6009.pdf</t>
   </si>
   <si>
     <t>Flash 6009._x000D_
 RESOLUÇÃO Nº 24, de 26/06/2001. Concede o Título de Cidadão Honorário de Montes Claros a Henrique Humberto Almeida Borém._x000D_
 Sebastião Wellington Pimenta de Figueiredo (Presidente).</t>
   </si>
   <si>
     <t>4019</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/4019/flash_6010.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/4019/flash_6010.pdf</t>
   </si>
   <si>
     <t>Flash 6010._x000D_
 RESOLUÇÃO Nº 40, de 14/08/2001. Concede o Título de Cidadã Honorária de Montes Claros a Maria Celeste de Carvalho Silveira._x000D_
 Sebastião Wellington Pimenta de Figueiredo (Presidente).</t>
   </si>
   <si>
     <t>4020</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/4020/flash_6011.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/4020/flash_6011.pdf</t>
   </si>
   <si>
     <t>Flash 6011._x000D_
 RESOLUÇÃO Nº 39, de 14/08/2001. Concede o Título de Cidadão Honorário de Montes Claros a Carlos Carmo Andrade Melles (Ministro dos Esportes)._x000D_
 Sebastião Wellington Pimenta de Figueiredo (Presidente).</t>
   </si>
   <si>
     <t>4022</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/4022/flash_6012.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/4022/flash_6012.pdf</t>
   </si>
   <si>
     <t>Flash 6012._x000D_
 RESOLUÇÃO Nº 62, de 13/12/2001. Concede o Título de Cidadã Honorária de Montes Claros a Maria de Lourdes Antunes Pimenta._x000D_
 Sebastião Wellington Pimenta de Figueiredo (Presidente).</t>
   </si>
   <si>
     <t>4024</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/4024/flash_6013.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/4024/flash_6013.pdf</t>
   </si>
   <si>
     <t>Flash 6013._x000D_
 RESOLUÇÃO Nº 44, de 18/09/2001. Concede o Título de Cidadão Honorário de Montes Claros ao Dr. Vitor Hugo Moreira Guimarães._x000D_
 Sebastião Wellington Pimenta de Figueiredo (Presidente).</t>
   </si>
   <si>
     <t>4026</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/4026/flash_6014.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/4026/flash_6014.pdf</t>
   </si>
   <si>
     <t>Flash 6014._x000D_
 RESOLUÇÃO Nº 50, de 09/10/2001. Concede o Título de Cidadão Honorário de Montes Claros a Ariovaldo de Melo Filho._x000D_
 Sebastião Wellington Pimenta de Figueiredo (Presidente).</t>
   </si>
   <si>
     <t>4028</t>
   </si>
   <si>
     <t>José Hélio Guimarães de Carvalho, Sebastião Wellington Pimenta de Figueiredo</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/4028/flash_6015.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/4028/flash_6015.pdf</t>
   </si>
   <si>
     <t>Flash 6015._x000D_
 RESOLUÇÃO Nº 61, de 13/12/2001. Concede o Título de Cidadão Honorário de Montes Claros a Henrique Tondineli Filho._x000D_
 Sebastião Wellington Pimenta de Figueiredo (Presidente).</t>
   </si>
   <si>
     <t>4029</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/4029/flash_6016.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/4029/flash_6016.pdf</t>
   </si>
   <si>
     <t>Flash 6016._x000D_
 RESOLUÇÃO Nº 14, de 12/03/2002. Concede o Título de Cidadão Honorário de Montes Claros a Raimundo Nonato de Freitas Júnior._x000D_
 Sebastião Wellington Pimenta de Figueiredo (Presidente).</t>
   </si>
   <si>
     <t>4078</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/4078/flash_6046.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/4078/flash_6046.pdf</t>
   </si>
   <si>
     <t>Flash 6046._x000D_
 RESOLUÇÃO Nº 03, de 18/01/2001. Modifica dispositivos do Regimento Interno (parágrafo 2º do artigo 132, com redação dada pela Resolução nº 011, de 15/02/2000)._x000D_
 Sebastião Wellington Pimenta de Figueiredo (Presidente).</t>
   </si>
   <si>
     <t>4079</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/4079/flash_6047.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/4079/flash_6047.pdf</t>
   </si>
   <si>
     <t>Flash 6047._x000D_
 RESOLUÇÃO Nº 02, de 16/01/2001. Altera o artigo 1º da Resolução nº 13, de 19/08/1999, que dispõe sobre a instituição da Placa de Prata Alferes José Lopes de Carvalho._x000D_
 Sebastião Wellington Pimenta de Figueiredo (Presidente).</t>
   </si>
   <si>
     <t>4081</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/4081/flash_6048.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/4081/flash_6048.pdf</t>
   </si>
   <si>
     <t>Flash 6048._x000D_
 RESOLUÇÃO Nº 06, de 30/01/2001. Altera o artigo 158, do Regimento Interno da Câmara de Montes Claros. (Requerimentos e Indicações deverão ser redigidos com clareza e observância do estilo parlamentar e entregues com prazo de até 12 horas de antecedência das reuniões ordinárias, com exceção de requerimentos orais que versem sobre homenagens póstumas ou festivas)._x000D_
 Sebastião Wellington Pimenta de Figueiredo (Presidente).</t>
   </si>
   <si>
     <t>4084</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/4084/flash_6049.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/4084/flash_6049.pdf</t>
   </si>
   <si>
     <t>Flash 6049._x000D_
 RESOLUÇÃO Nº 07, de 01/02/2001. Dispõe sobre alteração na Resolução nº 79/94, que dispõe sobre a organização administrativa e estabelece normas de provimento dos cargos, movimentação e remuneração dos servidores da Câmara Municipal de Montes Claros e contém outras providências. (Assessoria de Imprensa e comunicação)._x000D_
 Sebastião Wellington Pimenta de Figueiredo (Presidente).</t>
   </si>
   <si>
     <t>4086</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/4086/flash_6050.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/4086/flash_6050.pdf</t>
   </si>
   <si>
     <t>Flash 6050._x000D_
 RESOLUÇÃO Nº 08, de 06/02/2001. Altera o artigo 141 do Regimento Interno da Câmara de Montes Claros. (Cada vereador dispõe de 5 minutos para falar pela ordem, podendo o presidente cassar-lhe a palavra se ela não for usada restritamente para os fins a que for solicitada)._x000D_
 Sebastião Wellington Pimenta de Figueiredo (Presidente).</t>
   </si>
   <si>
     <t>4088</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/4088/flash_6051.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/4088/flash_6051.pdf</t>
   </si>
   <si>
     <t>Flash 6051._x000D_
 RESOLUÇÃO Nº 13, de 13/03/2001. Dispõe sobre alteração na Resolução nº 001/96, que dispõe sobre a contratação de Plano de Saúde para o pessoal da Câmara de Montes Claros e dá outras providências._x000D_
 Sebastião Wellington Pimenta de Figueiredo (Presidente).</t>
   </si>
   <si>
     <t>4089</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/4089/flash_6052.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/4089/flash_6052.pdf</t>
   </si>
   <si>
     <t>Flash 6052._x000D_
 RESOLUÇÃO Nº 15, de 26/04/2001. Altera dispositivos do Regimento Interno da Câmara de Montes Claros. (Parágrafo 4º do artigo 114; parágrafo 2º do artigo 133; artigo 141, em sua nova redação dada pela Resolução nº 08, de 06/02/2001 e os artigos 232 e 239)._x000D_
 Sebastião Wellington Pimenta de Figueiredo (Presidente).</t>
   </si>
   <si>
     <t>4090</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/4090/flash_6053.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/4090/flash_6053.pdf</t>
   </si>
   <si>
     <t>Flash 6053._x000D_
 RESOLUÇÃO Nº 16, de 03/05/2001. Modifica dispositivos do artigo 123 e 134 do Regimento Interno da Câmara de Montes Claros._x000D_
 Sebastião Wellington Pimenta de Figueiredo (Presidente).</t>
   </si>
   <si>
     <t>4093</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/4093/flash_6054.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/4093/flash_6054.pdf</t>
   </si>
   <si>
     <t>Flash 6054._x000D_
 RESOLUÇÃO Nº 19, de 24/05/2001. Altera dispositivo do Regimento Interno da Câmara Municipal de Montes Claros. (Inciso II do artigo 114, que dispõe sobre dias e horários das reuniões ordinárias)._x000D_
 Sebastião Wellington Pimenta de Figueiredo (Presidente).</t>
   </si>
   <si>
     <t>4095</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/4095/flash_6055.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/4095/flash_6055.pdf</t>
   </si>
   <si>
     <t>Flash 6055._x000D_
 RESOLUÇÃO Nº 31, de 31/07/2001. Altera o artigo 3° da Resolução nº 14 de 24/04/2001, que dispõe sobre a instituição e concessão da Placa de Mérito Cultural Cândido Canela._x000D_
 Sebastião Wellington Pimenta de Figueiredo (Presidente).</t>
   </si>
   <si>
     <t>4098</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/4098/flash_6056.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/4098/flash_6056.pdf</t>
   </si>
   <si>
     <t>Flash 6056._x000D_
 RESOLUÇÃO Nº 45, de 25/09/2001. Altera o artigo 3° da Resolução nº 005/91, de 14/02/1991, que dispõe sobre a instituição e concessão da Medalha do Mérito Ecológico._x000D_
 Sebastião Wellington Pimenta de Figueiredo (Presidente).</t>
   </si>
   <si>
     <t>4099</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/4099/flash_6057.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/4099/flash_6057.pdf</t>
   </si>
   <si>
     <t>Flash 6057._x000D_
 RESOLUÇÃO Nº 46, de 25/09/2001. Altera o artigo 4º da Resolução nº 14, de 24/04/2001, que dispõe sobre a instituição e concessão da Placa de Mérito Cultural Cândido Canela. (A entrega da Placa será sempre acompanhada de material ilustrativo de Cândido Canela em reunião solene promovida pela Câmara)._x000D_
 Sebastião Wellington Pimenta de Figueiredo (Presidente).</t>
   </si>
   <si>
     <t>4100</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/4100/flash_6058.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/4100/flash_6058.pdf</t>
   </si>
   <si>
     <t>Flash 6058._x000D_
 RESOLUÇÃO Nº 55, de 13/11/2001. Altera o artigo 5º da Resolução nº 19/97, que institui a Medalha do Mérito Legislativo. (A entrega da Medalha será procedida em sessão solene da Câmara e se realizará no dia 16 de outubro, por ocasião da comemoração do "Dia do Município")._x000D_
 Sebastião Wellington Pimenta de Figueiredo (Presidente).</t>
   </si>
   <si>
     <t>4101</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/4101/flash_6059.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/4101/flash_6059.pdf</t>
   </si>
   <si>
     <t>Flash 6059._x000D_
 RESOLUÇÃO Nº 57, de 10/12/2001. Altera o parágrafo 1º do artigo 170 do Regimento Interno da Câmara Municipal de Montes Claros._x000D_
 Sebastião Wellington Pimenta de Figueiredo (Presidente).</t>
   </si>
   <si>
     <t>4102</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/4102/flash_6060.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/4102/flash_6060.pdf</t>
   </si>
   <si>
     <t>Flash 6060._x000D_
 RESOLUÇÃO Nº 58, de 10/12/2001. Altera o artigo 141 do Regimento Interno, alterado pela Resolução nº 15, de 26/04/2001; revoga os artigos 232 e 233 do Regimento Interno da Câmara de Montes Claros. (Cada vereador dispõe de três minutos para falar, pela ordem)._x000D_
 Sebastião Wellington Pimenta de Figueiredo (Presidente).</t>
   </si>
   <si>
     <t>4104</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/4104/flash_6061.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/4104/flash_6061.pdf</t>
   </si>
   <si>
     <t>Flash 6061._x000D_
 RESOLUÇÃO Nº 59, de 10/12/2001. Altera o artigo 209 do Regimento Interno da Câmara Municipal de Montes Claros. (Sobre apresentação de substitutivos e emendas)._x000D_
 Sebastião Wellington Pimenta de Figueiredo (Presidente).</t>
   </si>
   <si>
     <t>4107</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/4107/flash_6062.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/4107/flash_6062.pdf</t>
   </si>
   <si>
     <t>Flash 6062._x000D_
 RESOLUÇÃO Nº 67, de 13/12/2001. Altera e acrescenta parágrafo único ao artigo 126 do Regimento Interno da Câmara Municipal de Montes Claros. (Sobre o registro de presença dos vereadores)._x000D_
 Sebastião Wellington Pimenta de Figueiredo (Presidente).</t>
   </si>
   <si>
     <t>4109</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/4109/flash_6063.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/4109/flash_6063.pdf</t>
   </si>
   <si>
     <t>Flash 6063._x000D_
 RESOLUÇÃO Nº 68, de 13/12/2001. Altera os incisos I e II e acrescenta parágrafos 1º e 2º ao artigo 134 do Regimento Interno da Câmara Municipal de Montes Claros. (Dispõe sobre o procedimento para a chamada dos vereadores e o seu registro de presença nas reuniões)._x000D_
 Sebastião Wellington Pimenta de Figueiredo (Presidente).</t>
   </si>
   <si>
     <t>4112</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/4112/flash_6064.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/4112/flash_6064.pdf</t>
   </si>
   <si>
     <t>Flash 6064._x000D_
 RESOLUÇÃO Nº 70, de 13/12/2001. Modifica dispositivo do Regimento Interno da Câmara Municipal de Montes Claros. (Inciso II do artigo 114, com redação dada pela Resolução nº 19, de 24/05/2001, que dispõe sobre os dias e horários das reuniões ordinárias da Câmara)._x000D_
 Sebastião Wellington Pimenta de Figueiredo (Presidente).</t>
   </si>
   <si>
     <t>4114</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/4114/flash_6065.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/4114/flash_6065.pdf</t>
   </si>
   <si>
     <t>Flash 6065._x000D_
 RESOLUÇÃO Nº 71, de 20/12/2001. Acrescenta parágrafo 5º ao artigo 158 do Regimento Interno da Câmara Municipal de Montes Claros. (Dispõe sobre a deliberação de proposições pelo plenário da Câmara)._x000D_
 Sebastião Wellington Pimenta de Figueiredo (Presidente).</t>
   </si>
   <si>
     <t>4170</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/4170/flash_5978.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/4170/flash_5978.pdf</t>
   </si>
   <si>
     <t>Flash 5978._x000D_
 RESOLUÇÃO Nº 63, de 13/12/2001. Concede o Título de Cidadão Benemérito de Montes Claros a Murílio de Avellar Hingel. (Secretário de Estado da Educação de Minas Gerais)._x000D_
 Sebastião Wellington Pimenta de Figueiredo (Presidente).</t>
   </si>
   <si>
     <t>4173</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/4173/flash_5979.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/4173/flash_5979.pdf</t>
   </si>
   <si>
     <t>Flash 5979._x000D_
 RESOLUÇÃO Nº 69, de 18/12/2001. Concede o Título de Cidadão Benemérito de Montes Claros a Osmar Catão dos Santos._x000D_
 Sebastião Wellington Pimenta de Figueiredo (Presidente).</t>
   </si>
   <si>
     <t>4218</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/4218/flash_6101.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/4218/flash_6101.pdf</t>
   </si>
   <si>
     <t>Flash 6101._x000D_
 RESOLUÇÃO Nº 23, de 26/06/2001. Dispõe sobre a instituição de "Adicional de Produtividade" a ser concedido aos servidores efetivos e administrativos da Câmara de Montes Claros, a depender da avaliação de desempenho favorável, nos termos da Resolução nº 79/94, e contém outras providências._x000D_
 Sebastião Wellington Pimenta de Figueiredo (Presidente).</t>
   </si>
   <si>
     <t>3772</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/3772/flash_5888.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/3772/flash_5888.pdf</t>
   </si>
   <si>
     <t>Flash 5888._x000D_
 RESOLUÇÃO Nº 14, de13/03/2001. Dispõe sobre as Contas do Município de Montes Claros, relativas ao exercício financeiro de 1997. (Aprovadas)._x000D_
 Sebastião Wellington Pimenta de Figueiredo (Presidente).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
@@ -4061,67 +4061,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/3716/flash_5860.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/3717/flash_5861.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/3718/flash_5862.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/3719/flash_5863.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/3407/flash_5246.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/3408/flash_5247.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/3409/flash_5248.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/3421/flash_5260.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/3422/flash_5261.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/3423/flash_5262.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/3424/flash_5263.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/3425/flash_5264.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/3426/flash_5265.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/3427/flash_5266.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/3428/flash_5267.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/3429/flash_5268.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/3430/flash_5269.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/3441/flash_5280.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/3442/flash_5281.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/3443/flash_5282.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/3444/flash_5283.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/3445/flash_5284.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/3446/flash_5285.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/3447/flash_5286.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/3448/flash_5287.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/3449/flash_5288.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/3450/flash_5289.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/3452/flash_5291.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/3453/flash_5292.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/3454/flash_5293.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/3456/flash_5295.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/3457/flash_5296.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/3458/flash_5297.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/3459/flash_5298.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/3460/flash_5299.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/3461/flash_5300.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/3462/flash_5301.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/3463/flash_5302.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/3464/flash_5303.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/3465/flash_5304.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/3466/flash_5305.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/3467/flash_5306.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/3468/flash_5307.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/3469/flash_5308.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/3470/flash_5309.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/3471/flash_5310.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/3472/flash_5311.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/3473/flash_5312.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/3474/flash_5313.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/3524/flash_5753.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/3525/flash_5754.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/3526/flash_5755.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/3527/flash_5756.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/3528/flash_5757.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/3529/flash_5758.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/3530/flash_5759.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/3531/flash_5760.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/3546/flash_5761.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/3549/flash_5762.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/3550/flash_5763.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/3552/flash_5764.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/3553/flash_5765.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/3554/flash_5766.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/3556/flash_5767.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/3558/flash_5768.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/3732/flash_5402.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/3733/flash_5403.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/3734/flash_5404.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/3735/flash_5405.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/3736/flash_5406.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/3737/flash_5407.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/3738/flash_5408.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/3739/flash_5409.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/3740/flash_5410.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/3741/flash_5411.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/3742/flash_5412.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/3743/flash_5413.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/3744/flash_5414.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/3745/flash_5415.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/3817/flash_5457.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/3818/flash_5458.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/3822/flash_5462.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/3826/flash_5463.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/3827/flash_5464.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/3828/flash_5465.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/3829/flash_5466.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/3831/flash_5467.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/3833/flash_5468.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/3834/flash_5469.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/3890/flash_5514.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/3892/flash_5515.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/3904/flash_5516.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/3908/flash_5517.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/3981/flash_5528.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/3982/flash_5529.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/3983/flash_5530.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/3984/flash_5531.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/3985/flash_5532.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/3986/flash_5533.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/3987/flash_5534.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/3988/flash_5535.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/3995/flash_5536.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/3997/flash_5537.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/4001/flash_5538.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/4075/flash_5568.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/4076/flash_5569.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/4110/flash_5585.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/4111/flash_5586.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/4113/flash_5587.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/4115/flash_5588.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/4130/flash_5597.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/4135/flash_5598.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/4158/flash_5616.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/4164/flash_5622.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/4165/flash_5623.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/4166/flash_5624.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/4167/flash_5625.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/4168/flash_5626.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/4169/flash_5627.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/4171/flash_5628.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/4172/flash_5629.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/4223/flash_5654.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/4225/flash_5655.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/4226/flash_5656.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/4228/flash_5657.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/4230/flash_5658.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/4231/flash_5659.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/4233/flash_5660.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/4234/flash_5661.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/4236/flash_5662.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/4238/flash_5663.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/4240/flash_5664.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/4241/flash_5665.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/4243/flash_5666.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/4248/flash_5667.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/4250/flash_5668.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/4251/flash_5669.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/4253/flash_5670.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/4256/flash_5671.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/4257/flash_5672.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/4259/flash_5673.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/4261/flash_5674.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/4262/flash_5675.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/4264/flash_5676.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/4266/flash_5677.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/4268/flash_5678.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/4269/flash_5679.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/4271/flash_5680.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/4272/flash_5681.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/4274/flash_5682.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/4276/flash_5683.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/4277/flash_5684.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/4279/flash_5685.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/3451/flash_5290.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/4355/flash_5294.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/3804/flash_5899.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/4219/flash_6102.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/4220/flash_6103.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/4221/flash_6104.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/4224/flash_6106.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/4222/flash_6105.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/4227/flash_6107.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/4229/flash_6108.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/4249/flash_6118.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/4252/flash_6119.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/4254/flash_6120.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/4255/flash_6121.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/4258/flash_6122.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/4260/flash_6123.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/4263/flash_6124.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/4265/flash_6125.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/4267/flash_6126.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/4270/flash_6127.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/4273/flash_6128.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/4275/flash_6129.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/4321/flash_6150.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/4322/flash_6151.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/4323/flash_6152.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/4324/flash_6153.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/4325/flash_6154.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/4326/flash_6155.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/4327/flash_6156.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/4328/flash_6157.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/4329/flash_6158.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/4330/flash_6159.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/4331/flash_6160.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/4332/flash_6161.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/4333/flash_6162.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/4334/flash_6163.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/4335/flash_6164.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/4336/flash_6165.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/4337/flash_6166.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/4338/flash_6167.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/4339/flash_6168.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/4340/flash_6169.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/4341/flash_6170.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/3747/flash_5875.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/3749/flash_5876.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/3751/flash_5877.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/3753/flash_5878.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/8402/flash_5241.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/3708/flash_5852.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/3709/flash_5853.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/3700/flash_5844.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/3701/flash_5845.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/3702/flash_5846.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/3776/flash_5889.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/3778/flash_5891.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/3780/flash_5892.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/3782/flash_5893.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/3790/flash_5897.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/3802/flash_5898.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/3805/flash_5900.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/3823/flash_5906.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/3824/flash_5907.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/3835/flash_5911.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/3838/flash_5912.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/3841/flash_5913.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/3845/flash_5914.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/3854/flash_5918.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/3859/flash_5920.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/3861/flash_5921.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/3891/flash_5922.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/3893/flash_5923.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/3894/flash_5924.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/3895/flash_5925.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/3900/flash_5930.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/3903/flash_5933.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/3905/flash_5934.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/3906/flash_5935.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/3907/flash_5936.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/3910/flash_5937.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/3912/flash_5938.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/3913/flash_5939.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/3930/flash_5946.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/3931/flash_5947.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/3932/flash_5948.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/3933/flash_5949.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/3934/flash_5950.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/3935/flash_5951.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/3936/flash_5952.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/3937/flash_5953.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/3938/flash_5954.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/3958/flash_5974.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/3959/flash_5975.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/3960/flash_5976.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/3962/flash_5977.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/4017/flash_6008.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/4018/flash_6009.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/4019/flash_6010.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/4020/flash_6011.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/4022/flash_6012.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/4024/flash_6013.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/4026/flash_6014.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/4028/flash_6015.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/4029/flash_6016.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/4078/flash_6046.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/4079/flash_6047.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/4081/flash_6048.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/4084/flash_6049.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/4086/flash_6050.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/4088/flash_6051.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/4089/flash_6052.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/4090/flash_6053.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/4093/flash_6054.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/4095/flash_6055.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/4098/flash_6056.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/4099/flash_6057.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/4100/flash_6058.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/4101/flash_6059.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/4102/flash_6060.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/4104/flash_6061.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/4107/flash_6062.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/4109/flash_6063.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/4112/flash_6064.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/4114/flash_6065.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/4170/flash_5978.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/4173/flash_5979.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/4218/flash_6101.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/3772/flash_5888.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/3716/flash_5860.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/3717/flash_5861.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/3718/flash_5862.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/3719/flash_5863.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/3407/flash_5246.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/3408/flash_5247.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/3409/flash_5248.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/3421/flash_5260.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/3422/flash_5261.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/3423/flash_5262.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/3424/flash_5263.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/3425/flash_5264.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/3426/flash_5265.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/3427/flash_5266.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/3428/flash_5267.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/3429/flash_5268.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/3430/flash_5269.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/3441/flash_5280.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/3442/flash_5281.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/3443/flash_5282.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/3444/flash_5283.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/3445/flash_5284.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/3446/flash_5285.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/3447/flash_5286.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/3448/flash_5287.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/3449/flash_5288.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/3450/flash_5289.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/3452/flash_5291.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/3453/flash_5292.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/3454/flash_5293.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/3456/flash_5295.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/3457/flash_5296.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/3458/flash_5297.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/3459/flash_5298.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/3460/flash_5299.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/3461/flash_5300.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/3462/flash_5301.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/3463/flash_5302.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/3464/flash_5303.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/3465/flash_5304.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/3466/flash_5305.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/3467/flash_5306.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/3468/flash_5307.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/3469/flash_5308.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/3470/flash_5309.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/3471/flash_5310.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/3472/flash_5311.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/3473/flash_5312.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/3474/flash_5313.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/3524/flash_5753.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/3525/flash_5754.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/3526/flash_5755.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/3527/flash_5756.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/3528/flash_5757.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/3529/flash_5758.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/3530/flash_5759.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/3531/flash_5760.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/3546/flash_5761.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/3549/flash_5762.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/3550/flash_5763.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/3552/flash_5764.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/3553/flash_5765.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/3554/flash_5766.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/3556/flash_5767.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/3558/flash_5768.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/3732/flash_5402.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/3733/flash_5403.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/3734/flash_5404.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/3735/flash_5405.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/3736/flash_5406.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/3737/flash_5407.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/3738/flash_5408.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/3739/flash_5409.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/3740/flash_5410.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/3741/flash_5411.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/3742/flash_5412.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/3743/flash_5413.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/3744/flash_5414.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/3745/flash_5415.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/3817/flash_5457.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/3818/flash_5458.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/3822/flash_5462.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/3826/flash_5463.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/3827/flash_5464.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/3828/flash_5465.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/3829/flash_5466.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/3831/flash_5467.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/3833/flash_5468.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/3834/flash_5469.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/3890/flash_5514.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/3892/flash_5515.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/3904/flash_5516.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/3908/flash_5517.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/3981/flash_5528.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/3982/flash_5529.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/3983/flash_5530.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/3984/flash_5531.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/3985/flash_5532.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/3986/flash_5533.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/3987/flash_5534.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/3988/flash_5535.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/3995/flash_5536.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/3997/flash_5537.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/4001/flash_5538.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/4075/flash_5568.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/4076/flash_5569.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/4110/flash_5585.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/4111/flash_5586.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/4113/flash_5587.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/4115/flash_5588.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/4130/flash_5597.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/4135/flash_5598.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/4158/flash_5616.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/4164/flash_5622.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/4165/flash_5623.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/4166/flash_5624.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/4167/flash_5625.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/4168/flash_5626.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/4169/flash_5627.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/4171/flash_5628.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/4172/flash_5629.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/4223/flash_5654.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/4225/flash_5655.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/4226/flash_5656.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/4228/flash_5657.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/4230/flash_5658.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/4231/flash_5659.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/4233/flash_5660.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/4234/flash_5661.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/4236/flash_5662.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/4238/flash_5663.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/4240/flash_5664.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/4241/flash_5665.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/4243/flash_5666.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/4248/flash_5667.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/4250/flash_5668.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/4251/flash_5669.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/4253/flash_5670.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/4256/flash_5671.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/4257/flash_5672.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/4259/flash_5673.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/4261/flash_5674.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/4262/flash_5675.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/4264/flash_5676.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/4266/flash_5677.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/4268/flash_5678.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/4269/flash_5679.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/4271/flash_5680.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/4272/flash_5681.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/4274/flash_5682.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/4276/flash_5683.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/4277/flash_5684.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/4279/flash_5685.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/3451/flash_5290.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/4355/flash_5294.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/3804/flash_5899.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/4219/flash_6102.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/4220/flash_6103.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/4221/flash_6104.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/4224/flash_6106.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/4222/flash_6105.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/4227/flash_6107.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/4229/flash_6108.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/4249/flash_6118.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/4252/flash_6119.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/4254/flash_6120.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/4255/flash_6121.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/4258/flash_6122.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/4260/flash_6123.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/4263/flash_6124.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/4265/flash_6125.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/4267/flash_6126.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/4270/flash_6127.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/4273/flash_6128.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/4275/flash_6129.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/4321/flash_6150.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/4322/flash_6151.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/4323/flash_6152.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/4324/flash_6153.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/4325/flash_6154.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/4326/flash_6155.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/4327/flash_6156.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/4328/flash_6157.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/4329/flash_6158.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/4330/flash_6159.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/4331/flash_6160.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/4332/flash_6161.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/4333/flash_6162.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/4334/flash_6163.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/4335/flash_6164.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/4336/flash_6165.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/4337/flash_6166.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/4338/flash_6167.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/4339/flash_6168.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/4340/flash_6169.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/4341/flash_6170.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/3747/flash_5875.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/3749/flash_5876.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/3751/flash_5877.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/3753/flash_5878.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/8402/flash_5241.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/3708/flash_5852.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/3709/flash_5853.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/3700/flash_5844.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/3701/flash_5845.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/3702/flash_5846.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/3776/flash_5889.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/3778/flash_5891.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/3780/flash_5892.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/3782/flash_5893.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/3790/flash_5897.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/3802/flash_5898.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/3805/flash_5900.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/3823/flash_5906.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/3824/flash_5907.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/3835/flash_5911.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/3838/flash_5912.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/3841/flash_5913.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/3845/flash_5914.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/3854/flash_5918.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/3859/flash_5920.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/3861/flash_5921.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/3891/flash_5922.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/3893/flash_5923.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/3894/flash_5924.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/3895/flash_5925.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/3900/flash_5930.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/3903/flash_5933.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/3905/flash_5934.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/3906/flash_5935.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/3907/flash_5936.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/3910/flash_5937.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/3912/flash_5938.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/3913/flash_5939.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/3930/flash_5946.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/3931/flash_5947.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/3932/flash_5948.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/3933/flash_5949.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/3934/flash_5950.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/3935/flash_5951.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/3936/flash_5952.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/3937/flash_5953.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/3938/flash_5954.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/3958/flash_5974.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/3959/flash_5975.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/3960/flash_5976.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/3962/flash_5977.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/4017/flash_6008.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/4018/flash_6009.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/4019/flash_6010.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/4020/flash_6011.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/4022/flash_6012.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/4024/flash_6013.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/4026/flash_6014.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/4028/flash_6015.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/4029/flash_6016.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/4078/flash_6046.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/4079/flash_6047.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/4081/flash_6048.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/4084/flash_6049.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/4086/flash_6050.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/4088/flash_6051.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/4089/flash_6052.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/4090/flash_6053.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/4093/flash_6054.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/4095/flash_6055.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/4098/flash_6056.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/4099/flash_6057.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/4100/flash_6058.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/4101/flash_6059.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/4102/flash_6060.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/4104/flash_6061.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/4107/flash_6062.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/4109/flash_6063.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/4112/flash_6064.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/4114/flash_6065.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/4170/flash_5978.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/4173/flash_5979.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/4218/flash_6101.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/3772/flash_5888.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H281"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="39.85546875" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="71.42578125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="90.140625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="89.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>