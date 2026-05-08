--- v0 (2026-02-04)
+++ v1 (2026-05-08)
@@ -54,3357 +54,3357 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>3720</t>
   </si>
   <si>
     <t>2002</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PELOM</t>
   </si>
   <si>
     <t>Projeto de Emenda à Lei Orgânica Municipal</t>
   </si>
   <si>
     <t>Marcos Nem</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/3720/flash_5864.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/3720/flash_5864.pdf</t>
   </si>
   <si>
     <t>Flash 5864._x000D_
 PROJETO DE EMENDA (REJEITADO). Altera o inciso XII do artigo 40 da Lei Orgânica Municipal._x000D_
 Ademar de Barros Bicalho (Presidente).</t>
   </si>
   <si>
     <t>3721</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>Christian Wladimir de Araújo Simões</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/3721/flash_5865.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/3721/flash_5865.pdf</t>
   </si>
   <si>
     <t>Flash 5865._x000D_
 PROJETO DE EMENDA (NÃO VOTADO). Acrescenta o inciso I ao parágrafo único do artigo 51 da Lei Orgânica Municipal._x000D_
 Ademar de Barros Bicalho (Presidente).</t>
   </si>
   <si>
     <t>3410</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>Projeto de Lei</t>
   </si>
   <si>
     <t>Executivo Municipal - EXEC</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/3410/flash_5249.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/3410/flash_5249.pdf</t>
   </si>
   <si>
     <t>Flash 5249._x000D_
 PROJETO DE LEI Nº 17/2002. Dispõe sobre a abertura de crédito especial para repasse de recursos às pessoas contempladas pelos programas "Agente Jovem" e "Erradicação do Trabalho Infanto-Juvenil". (Referente à Lei nº 2.996, de 08/04/2002).                                                                        _x000D_
 Ademar de Barros Bicalho (Presidente).</t>
   </si>
   <si>
     <t>3411</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/3411/flash_5250.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/3411/flash_5250.pdf</t>
   </si>
   <si>
     <t>Flash 5250._x000D_
 PROJETO DE LEI Nº 42/2002. Dispõe sobre a abertura de crédito adicional especial ao orçamento vigente, no valor de R$ 51.000,00, para atender despesas com a desapropriação do imóvel de propriedade da Conferência Vicentina São Norberto, localizado na Vila Oliveira, para instalação de uma creche. (Referente à Lei nº 3.020, de 14/06/2002)._x000D_
 Ademar de Barros Bicalho (Presidente).</t>
   </si>
   <si>
     <t>3412</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/3412/flash_5251.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/3412/flash_5251.pdf</t>
   </si>
   <si>
     <t>Flash 5251._x000D_
 PROJETO DE LEI Nº 105/2002. Autoriza a abertura de crédito especial ao orçamento vigente, para promover repasse de recursos financeiros à Sociedade Rural de Montes Claros, e contém outras providências. (Referente à Lei nº 3.073, de 19/12/2002).   _x000D_
 Ademar de Barros Bicalho (Presidente).</t>
   </si>
   <si>
     <t>3431</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>Sued Kennedy Parrela Botelho</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/3431/flash_5270.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/3431/flash_5270.pdf</t>
   </si>
   <si>
     <t>Flash 5270._x000D_
 PROJETO DE LEI Nº 87/2002. Cria o Programa Municipal de Incentivo à Formação de Bombeiros Voluntários (Programa Brigada Voluntária de Incêndio). (Referente à Lei nº 3.142 de 18/08/2003)._x000D_
 Ademar de Barros Bicalho (Presidente).</t>
   </si>
   <si>
     <t>3432</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/3432/flash_5271.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/3432/flash_5271.pdf</t>
   </si>
   <si>
     <t>Flash 5271._x000D_
 PROJETO DE LEI Nº 29/2002. Cria extensão de 5ª a 8ª série dos ciclos intermediários e avançado e o ensino regular de suplência do ensino fundamental, na Escola Municipal Santa Maria, localizada na Fazenda Taquaril, que atenderá a jovens e adultos. (Referente à Lei nº 3.010 de 22/05/2002).       _x000D_
 Ademar de Barros Bicalho (Presidente).</t>
   </si>
   <si>
     <t>3433</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>Aurindo José Ribeiro</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/3433/flash_5272.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/3433/flash_5272.pdf</t>
   </si>
   <si>
     <t>Flash 5272._x000D_
 PROJETO DE LEI Nº 57/2002. Cria o prêmio Gestão Escolar de Montes Claros. (Referente à Lei nº 3.087, de 28/02/2003)._x000D_
 Ademar de Barros Bicalho (Presidente).</t>
   </si>
   <si>
     <t>3434</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>Maria Helena Lopes</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/3434/flash_5273.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/3434/flash_5273.pdf</t>
   </si>
   <si>
     <t>Flash 5273._x000D_
 PROJETO DE LEI Nº 91/2002. Dispõe sobre a criação do Programa Administração Municipal Participativa e do Conselho Administrativo Participativo no município de Montes Claros e dá outras providências. (Referente à Lei nº 3.147 de 18/08/2003).     _x000D_
 Ademar de Barros Bicalho (Presidente).</t>
   </si>
   <si>
     <t>3475</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>Rosemberg dos Anjos Medeiros</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/3475/flash_5314.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/3475/flash_5314.pdf</t>
   </si>
   <si>
     <t>Flash 5314._x000D_
 PROJETO DE LEI Nº 11/2002. Denomina oficialmente o próprio do município, conhecido popularmente como "Mercado Sul", para "Mercado Dr. Ivan José Lopes", localizado no bairro Morrinhos._x000D_
 Ademar de Barros Bicalho (Presidente).</t>
   </si>
   <si>
     <t>3476</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/3476/flash_5315.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/3476/flash_5315.pdf</t>
   </si>
   <si>
     <t>Flash 5315._x000D_
 PROJETO DE LEI Nº 22/2002. Denomina a "Praça Dr. Maurício", Localizada na avenida Mestra Fininha, em frente ao Hospital Prontocor. (Referente à Lei nº 3.003, de 25/04/2002).   _x000D_
 Ademar de Barros Bicalho (Presidente).</t>
   </si>
   <si>
     <t>3532</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>Ademar de Barros Bicalho</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/3532/flash_5316.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/3532/flash_5316.pdf</t>
   </si>
   <si>
     <t>Flash 5316._x000D_
 PROJETO DE LEI Nº 27/2002. Denomina o "Campo de Futebol Engenheiro Francisco Benjamim Athayde Dias - Chicão", construído sobre o antigo lixão. (Referente à Lei nº 3.009, de 22/05/2002).   _x000D_
 Ademar de Barros Bicalho (Presidente).</t>
   </si>
   <si>
     <t>3533</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>José Maria Saraiva</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/3533/flash_5317.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/3533/flash_5317.pdf</t>
   </si>
   <si>
     <t>Flash 5317._x000D_
 PROJETO DE LEI Nº 36/2002. Denomina a "Avenida Sagrada Família de Nazaré", localizada no bairro Jaraguá II, próximo ao trevo da Estrada da Produção. (Referente à Lei nº 3.012, de 04/06/2002).   _x000D_
 Ademar de Barros Bicalho (Presidente).</t>
   </si>
   <si>
     <t>3534</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>Josedilson Alves dos Santos</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/3534/flash_5318.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/3534/flash_5318.pdf</t>
   </si>
   <si>
     <t>Flash 5318._x000D_
 PROJETO DE LEI Nº 63/2002. Denomina a "Rua Durvalino Luiz dos Reis", localizada no bairro João Botelho. (Referente à Lei nº 3.040, de 28/08/2002)._x000D_
 Ademar de Barros Bicalho (Presidente).</t>
   </si>
   <si>
     <t>3535</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>Raimundo Pereira da Silva</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/3535/flash_5319.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/3535/flash_5319.pdf</t>
   </si>
   <si>
     <t>Flash 5319._x000D_
 PROJETO DE LEI Nº 45/2002. Denomina a "Rua Geralda Antônia Souto", localizada no bairro Vila Campos. (Referente à Lei nº 3.026, de 01/07/2002).  _x000D_
 Ademar de Barros Bicalho (Presidente).</t>
   </si>
   <si>
     <t>3536</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/3536/flash_5320.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/3536/flash_5320.pdf</t>
   </si>
   <si>
     <t>Flash 5320._x000D_
 PROJETO DE LEI Nº 64/2002. Denomina o "Trevo Dr. Alcides Martins Loiola", localizado no bairro Ibituruna, na confluência das avenidas João Chaves e José Corrêa Machado. (Referente à Lei nº 3.039, de 28/08/2002)._x000D_
 Ademar de Barros Bicalho (Presidente).</t>
   </si>
   <si>
     <t>3537</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/3537/flash_5321.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/3537/flash_5321.pdf</t>
   </si>
   <si>
     <t>Flash 5321._x000D_
 PROJETO DE LEI Nº 46/2002. Denomina oficialmente a "Rua Curvelo", localizada no bairro Renascença. (Referente à Lei nº 3.025, de 01/07/2002).    _x000D_
 Ademar de Barros Bicalho (Presidente).</t>
   </si>
   <si>
     <t>3538</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/3538/flash_5322.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/3538/flash_5322.pdf</t>
   </si>
   <si>
     <t>Flash 5322._x000D_
 PROJETO DE LEI Nº 47/2002. Denomina a "Rua Izalino Nunes da Silva", localizada no bairro Renascença. (Referente à Lei nº 3.024, de 01/07/2002)._x000D_
 Ademar de Barros Bicalho (Presidente).</t>
   </si>
   <si>
     <t>3539</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
     <t>Maria de Fátima Pereira Macedo</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/3539/flash_5323.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/3539/flash_5323.pdf</t>
   </si>
   <si>
     <t>Flash 5323._x000D_
 PROJETO DE LEI Nº 62/2002. Denomina a "Rua Alameda dos Jatobás", localizada no bairro Jaraguá I. (Referente à Lei nº 3.041, de 28/08/2002)._x000D_
 Ademar de Barros Bicalho (Presidente).</t>
   </si>
   <si>
     <t>3540</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
     <t>Sebastião Wellington Pimenta de Figueiredo</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/3540/flash_5324.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/3540/flash_5324.pdf</t>
   </si>
   <si>
     <t>Flash 5324._x000D_
 PROJETO DE LEI Nº 56/2002. Denomina a "Rua Erenita Dias", localizada no bairro Cidade Industrial. (Referente à Lei nº 3.034, de 13/08/2002).  _x000D_
 Ademar de Barros Bicalho (Presidente).</t>
   </si>
   <si>
     <t>3541</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
     <t>Sebastião Prisilino Alves</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/3541/flash_5325.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/3541/flash_5325.pdf</t>
   </si>
   <si>
     <t>Flash 5325._x000D_
 PROJETO DE LEI Nº 75/2002. Denomina a "Rua Sebastiana Silva Rocha", localizada na Vila Atlântida. (Referente à Lei nº 3.045, de 20/09/2002)._x000D_
 Ademar de Barros Bicalho (Presidente).</t>
   </si>
   <si>
     <t>3542</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/3542/flash_5326.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/3542/flash_5326.pdf</t>
   </si>
   <si>
     <t>Flash 5326._x000D_
 PROJETO DE LEI Nº 67/2002. Denomina o "Bairro Residencial Planalto", conhecido popularmente como Conjunto Habitacional Planalto. (Referente à Lei nº 3.053, de 20/09/2002).  _x000D_
 Ademar de Barros Bicalho (Presidente).</t>
   </si>
   <si>
     <t>3543</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/3543/flash_5327.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/3543/flash_5327.pdf</t>
   </si>
   <si>
     <t>Flash 5327._x000D_
 PROJETO DE LEI Nº 68/2002. Denomina a "Rua Leone Souto Mendes", localizada no bairro Vila Campos. (Referente à Lei nº 3.052, de 20/09/2002).   _x000D_
 Ademar de Barros Bicalho (Presidente).</t>
   </si>
   <si>
     <t>3544</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/3544/flash_5328.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/3544/flash_5328.pdf</t>
   </si>
   <si>
     <t>Flash 5328._x000D_
 PROJETO DE LEI Nº 69/2002. Denomina a "Rua Ailton de Jesus", localizada no bairro Jaraguá II. (Referente à Lei nº 3.051, de 20/09/2002).  _x000D_
 Ademar de Barros Bicalho (Presidente).</t>
   </si>
   <si>
     <t>3545</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/3545/flash_5329.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/3545/flash_5329.pdf</t>
   </si>
   <si>
     <t>Flash 5329._x000D_
 PROJETO DE LEI Nº 70/2002. Denomina a "Rua Ismael Duarte", localizada no bairro Vila Campos. (Referente à Lei nº 3.050, de 20/09/2002).                               _x000D_
 Ademar de Barros Bicalho (Presidente).</t>
   </si>
   <si>
     <t>3547</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/3547/flash_5330.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/3547/flash_5330.pdf</t>
   </si>
   <si>
     <t>Flash 5330._x000D_
 PROJETO DE LEI Nº 71/2002. Denomina a "Avenida Cirilo Jorge da Silva", localizada no bairro Vila Campos. (Referente à Lei nº 3.049, de 20/09/2002)._x000D_
 Ademar de Barros Bicalho (Presidente).</t>
   </si>
   <si>
     <t>3548</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/3548/flash_5331.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/3548/flash_5331.pdf</t>
   </si>
   <si>
     <t>Flash 5331._x000D_
 PROJETO DE LEI Nº 72/2002. Denomina a "Rua Joana Cardoso da Fonseca", localizada no bairro Delfino Magalhães. (Referente à Lei nº 3.048, de 20/09/2002).  _x000D_
 Ademar de Barros Bicalho (Presidente).</t>
   </si>
   <si>
     <t>3551</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/3551/flash_5332.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/3551/flash_5332.pdf</t>
   </si>
   <si>
     <t>Flash 5332._x000D_
 PROJETO DE LEI Nº 73/2002. Denomina a "Rua Roque Ferreira Pimenta, localizada no bairro Delfino Magalhães. (Referente à Lei nº 3.047, de 20/09/2002)._x000D_
 Ademar de Barros Bicalho (Presidente).</t>
   </si>
   <si>
     <t>3555</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/3555/flash_5333.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/3555/flash_5333.pdf</t>
   </si>
   <si>
     <t>Flash 5333._x000D_
  PROJETO DE LEI Nº 74/2002. Denomina a "Rua Rodrigo Costa", localizada no bairro São Judas Tadeu. (Referente à Lei nº 3.046, de 20/09/2002).  _x000D_
 Ademar de Barros Bicalho (Presidente).</t>
   </si>
   <si>
     <t>3557</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/3557/flash_5334.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/3557/flash_5334.pdf</t>
   </si>
   <si>
     <t>Flash 5334._x000D_
 PROJETO DE LEI Nº 82/2002. Denomina a "Rua Teodoro Caetano Silva", localizada no bairro Tancredo Neves I. (Referente à Lei nº 3.061, de 14/10/2002)._x000D_
 Ademar de Barros Bicalho (Presidente).</t>
   </si>
   <si>
     <t>3559</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/3559/flash_5335.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/3559/flash_5335.pdf</t>
   </si>
   <si>
     <t>Flash 5335._x000D_
 PROJETO DE LEI Nº 83/2002. Denomina a "Rua Mazzaropi", localizada no bairro Tancredo Neves I. (Referente à Lei nº 3.060, de 14/10/2002)._x000D_
 Ademar de Barros Bicalho (Presidente).</t>
   </si>
   <si>
     <t>3560</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
     <t>Maria de Fátima Pereira Macedo, Sued Kennedy Parrela Botelho</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/3560/flash_5769.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/3560/flash_5769.pdf</t>
   </si>
   <si>
     <t>Flash 5769._x000D_
 PROJETO DE LEI S/Nº/2002. (RETIRADO). Regulamenta o artigo 200, inciso VII, alínea "b", da Lei Orgânica Municipal, que dispõe sobre o provimento do cargo de Diretor de Unidade Municipal de Ensino._x000D_
 Ademar de Barros Bicalho (Presidente).</t>
   </si>
   <si>
     <t>3561</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
     <t>Gilson Dias</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/3561/flash_5336.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/3561/flash_5336.pdf</t>
   </si>
   <si>
     <t>Flash 5336._x000D_
 PROJETO DE LEI Nº 81/2002. Denomina a "Rua Francisco Anolino de Souza", localizada no bairro Barcelona Park. (Referente à Lei nº 3.057, de 14/10/2002).   _x000D_
 Ademar de Barros Bicalho (Presidente).</t>
   </si>
   <si>
     <t>3562</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/3562/flash_5337.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/3562/flash_5337.pdf</t>
   </si>
   <si>
     <t>Flash 5337._x000D_
 PROJETO DE LEI Nº 84/2002. Denomina a "Rua Joana Araújo", localizada no bairro Delfino Magalhães. (Referente à Lei nº 3.059, de 14/10/2002)._x000D_
 Ademar de Barros Bicalho (Presidente).</t>
   </si>
   <si>
     <t>3563</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/3563/flash_5770.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/3563/flash_5770.pdf</t>
   </si>
   <si>
     <t>Flash 5770._x000D_
 PROJETO DE LEI S/Nº/2002. (REJEITADO). Dispõe sobre a venda de medicamentos genéricos nas farmácias do município de Montes Claros._x000D_
 Ademar de Barros Bicalho (Presidente).</t>
   </si>
   <si>
     <t>3564</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/3564/flash_5338.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/3564/flash_5338.pdf</t>
   </si>
   <si>
     <t>Flash 5338._x000D_
 PROJETO DE LEI Nº 85/2002. Denomina a "Rua Isabel Pereira de Araújo", localizada no bairro Delfino Magalhães. (Referente à Lei nº 3.058, de 14/10/2002).      _x000D_
 Ademar de Barros Bicalho (Presidente).</t>
   </si>
   <si>
     <t>3565</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/3565/flash_5339.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/3565/flash_5339.pdf</t>
   </si>
   <si>
     <t>Flash 5339._x000D_
 PROJETO DE LEI Nº 100/2002. Denomina a "Rua José Gomes Cardoso", localizada no bairro Panorama II. (Referente à Lei nº 3.069, de 16/12/2002).  _x000D_
 Ademar de Barros Bicalho (Presidente).</t>
   </si>
   <si>
     <t>3566</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/3566/flash_5340.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/3566/flash_5340.pdf</t>
   </si>
   <si>
     <t>Flash 5340._x000D_
 PROJETO DE LEI Nº 101/2002. Denomina a "Rua Zé do Pia", localizada no bairro João Botelho. (Referente à Lei nº 3.070, de 16/12/2002)._x000D_
 Ademar de Barros Bicalho (Presidente).</t>
   </si>
   <si>
     <t>3567</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/3567/flash_5341.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/3567/flash_5341.pdf</t>
   </si>
   <si>
     <t>Flash 5341._x000D_
 PROJETO DE LEI Nº 103/2002. Denomina o Arquivo Público da Câmara Municipal "Vereador Ivan José Lopes". (Referente à Lei nº 3.072, de 16/12/2002).  _x000D_
 Ademar de Barros Bicalho (Presidente).</t>
   </si>
   <si>
     <t>3568</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/3568/flash_5771.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/3568/flash_5771.pdf</t>
   </si>
   <si>
     <t>Flash 5771._x000D_
 PROJETO DE LEI S/Nº/2002. (REJEITADO). Cria o "Projeto Mais Segurança"._x000D_
 Ademar de Barros Bicalho (Presidente).</t>
   </si>
   <si>
     <t>3569</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/3569/flash_5342.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/3569/flash_5342.pdf</t>
   </si>
   <si>
     <t>Flash 5342._x000D_
 PROJETO DE LEI Nº 102/2002. Denomina a "Avenida Viriato Ribeiro de Aquino", localizada no bairro Canelas. (Referente à Lei nº 3.071, de 16/12/2002).  _x000D_
 Ademar de Barros Bicalho (Presidente).</t>
   </si>
   <si>
     <t>3570</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
     <t>Afrânio Eleutério Nogueira, Maria de Fátima Pereira Macedo, Sebastião Ildeu Maia</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/3570/flash_5772.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/3570/flash_5772.pdf</t>
   </si>
   <si>
     <t>Flash 5772._x000D_
 PROJETO DE LEI S/Nº/2002. (RETIRADO). Dispõe sobre a criação do Conselho Municipal de Desenvolvimento Rural no município de Montes Claros - CMDR._x000D_
 Ademar de Barros Bicalho (Presidente).</t>
   </si>
   <si>
     <t>3572</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/3572/flash_5773.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/3572/flash_5773.pdf</t>
   </si>
   <si>
     <t>Flash 5773._x000D_
 PROJETO DE LEI S/Nº/2002. (RETIRADO). Denomina de "Dr. Ivan José Lopes", o Mercado Sul, localizado no bairro Morrinhos._x000D_
 Ademar de Barros Bicalho (Presidente).</t>
   </si>
   <si>
     <t>3573</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/3573/flash_5774.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/3573/flash_5774.pdf</t>
   </si>
   <si>
     <t>Flash 5774._x000D_
 PROJETO DE LEI S/Nº/2002. (RETIRADO). Dispõe sobre a criação do Conselho Municipal dos Direitos da Mulher - CMDM._x000D_
 Ademar de Barros Bicalho (Presidente).</t>
   </si>
   <si>
     <t>3574</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/3574/flash_5775.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/3574/flash_5775.pdf</t>
   </si>
   <si>
     <t>Flash 5775._x000D_
 PROJETO DE LEI S/Nº/2002. (RETIRADO). Dispensa do pagamento de taxa de inscrição em concurso público municipal, o doador de sangue._x000D_
 Ademar de Barros Bicalho (Presidente).</t>
   </si>
   <si>
     <t>3575</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/3575/flash_5776.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/3575/flash_5776.pdf</t>
   </si>
   <si>
     <t>Flash 5776._x000D_
 PROJETO DE LEI S/Nº/2002. (RETIRADO). Dispõe sobre a permissão de uso de passeio público fronteiriço à bares, confeitarias, restaurantes, lanchonetes e assemelhados, para colocação de toldos, mesas, cadeiras e dá outras providências._x000D_
 Ademar de Barros Bicalho (Presidente).</t>
   </si>
   <si>
     <t>3576</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/3576/flash_5777.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/3576/flash_5777.pdf</t>
   </si>
   <si>
     <t>Flash 5777._x000D_
 PROJETO DE LEI S/Nº/2002. (RETIRADO). Cria a disciplina "Cidadania Montesclarense", em regime optativo, nas escolas da rede municipal de ensino de Montes Claros._x000D_
 Ademar de Barros Bicalho (Presidente).</t>
   </si>
   <si>
     <t>3577</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/3577/flash_5778.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/3577/flash_5778.pdf</t>
   </si>
   <si>
     <t>Flash 5778._x000D_
 PROJETO DE LEI S/Nº/2002. (REJEITADO). Cria o Programa de Hortas Escolares nas escolas municipais de Montes Claros, e dá outras providências._x000D_
 Ademar de Barros Bicalho (Presidente).</t>
   </si>
   <si>
     <t>3578</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/3578/flash_5779.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/3578/flash_5779.pdf</t>
   </si>
   <si>
     <t>Flash 5779._x000D_
 PROJETO DE LEI S/Nº/2001. (REJEITADO). Disponibiliza à gestante que estiver em acompanhamento pré-natal, exames de sangue, nos postos de saúde de hospitais conveniados com o SUS, no município de Montes Claros._x000D_
 Ademar de Barros Bicalho (Presidente).</t>
   </si>
   <si>
     <t>3579</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/3579/flash_5780.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/3579/flash_5780.pdf</t>
   </si>
   <si>
     <t>Flash 5780._x000D_
 PROJETO DE LEI S/Nº/2002. (REJEITADO). Dispõe sobre a criação e a regulamentação de Feiras Comunitárias no município de Montes Claros._x000D_
 Ademar de Barros Bicalho (Presidente).</t>
   </si>
   <si>
     <t>3581</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/3581/flash_5781.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/3581/flash_5781.pdf</t>
   </si>
   <si>
     <t>Flash 5781._x000D_
 PROJETO DE LEI S/Nº/2002. (REJEITADO). Institui a gratuidade aos portadores de HIV, nos serviços de transporte coletivo de passageiros do município de Montes Claros._x000D_
 Ademar de Barros Bicalho (Presidente).</t>
   </si>
   <si>
     <t>3583</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/3583/flash_5782.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/3583/flash_5782.pdf</t>
   </si>
   <si>
     <t>Flash 5782._x000D_
 PROJETO DE LEI S/Nº/2002. (RETIRADO). Dispõe sobre a obrigatoriedade da preservação das nascentes d’água do município de Montes Claros._x000D_
 Ademar de Barros Bicalho (Presidente).</t>
   </si>
   <si>
     <t>3585</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/3585/flash_5783.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/3585/flash_5783.pdf</t>
   </si>
   <si>
     <t>Flash 5783._x000D_
 PROJETO DE LEI S/Nº/2002. (RETIRADO). Cria a disciplina "Informática", em regime optativo, nas escolas da rede municipal de ensino do município de Montes Claros._x000D_
 Ademar de Barros Bicalho (Presidente).</t>
   </si>
   <si>
     <t>3587</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/3587/flash_5784.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/3587/flash_5784.pdf</t>
   </si>
   <si>
     <t>Flash 5784._x000D_
 PROJETO DE LEI S/Nº/2002. (RETIRADO). Institui o Estudo Prévio de Impacto de Vizinhança – EPIV, que será exigido para aprovação de licenças ou autorização para construções em áreas urbanas de Montes Claros._x000D_
 Ademar de Barros Bicalho (Presidente).</t>
   </si>
   <si>
     <t>3588</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/3588/flash_5785.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/3588/flash_5785.pdf</t>
   </si>
   <si>
     <t>Flash 5785._x000D_
 PROJETO DE LEI S/Nº/2002. (RETIRADO). Dispõe sobre a implantação de uma rede de monitoramento da poluição sonora no município de Montes Claros._x000D_
 Ademar de Barros Bicalho (Presidente).</t>
   </si>
   <si>
     <t>3592</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/3592/flash_5786.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/3592/flash_5786.pdf</t>
   </si>
   <si>
     <t>Flash 5786._x000D_
 PROJETO DE LEI S/Nº/2002. (RETIRADO). Institui o Serviço Municipal de Engenharia Pública no município de Montes Claros._x000D_
 Ademar de Barros Bicalho (Presidente).</t>
   </si>
   <si>
     <t>3593</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/3593/flash_5787.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/3593/flash_5787.pdf</t>
   </si>
   <si>
     <t>Flash 5787._x000D_
 PROJETO DE LEI S/Nº/2002. (RETIRADO). Institui o "Serviço Municipal Gratuito para Exame de DNA", às pessoas carentes do município de Montes Claros._x000D_
 Ademar de Barros Bicalho (Presidente).</t>
   </si>
   <si>
     <t>3594</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/3594/flash_5788.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/3594/flash_5788.pdf</t>
   </si>
   <si>
     <t>Flash 5788._x000D_
 PROJETO DE LEI S/Nº/2002. (RETIRADO). Institui o Programa "Marão - Saúde e Educação Formando o Cidadão"._x000D_
 Ademar de Barros Bicalho (Presidente).</t>
   </si>
   <si>
     <t>3595</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/3595/flash_5789.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/3595/flash_5789.pdf</t>
   </si>
   <si>
     <t>Flash 5789._x000D_
 PROJETO DE LEI S/Nº/2002. (RETIRADO). Estabelece a obrigatoriedade da inclusão de uma obra de arte, nos projetos de construção dos edifícios situados na sede do município de Montes Claros._x000D_
 Ademar de Barros Bicalho (Presidente).</t>
   </si>
   <si>
     <t>3596</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/3596/flash_5790.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/3596/flash_5790.pdf</t>
   </si>
   <si>
     <t>Flash 5790._x000D_
 PROJETO DE LEI S/Nº/2002. (RETIRADO). Institui o "Dia Municipal da Poesia", a ser comemorado anualmente no dia 04 de outubro._x000D_
 Ademar de Barros Bicalho (Presidente).</t>
   </si>
   <si>
     <t>3597</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/3597/flash_5791.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/3597/flash_5791.pdf</t>
   </si>
   <si>
     <t>Flash 5791._x000D_
 PROJETO DE LEI S/Nº/2002. (RETIRADO). Institui o "Programa de Assistência ao Estudante na Disponibilização de Consulta à Internet", e dá outras providências._x000D_
 Ademar de Barros Bicalho (Presidente).</t>
   </si>
   <si>
     <t>3598</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/3598/flash_5792.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/3598/flash_5792.pdf</t>
   </si>
   <si>
     <t>Flash 5792._x000D_
 PROJETO DE LEI S/Nº/2002. (RETIRADO). Disciplina o uso de aparelhos de telefonia celular e congêneres, no interior de cinemas, teatros, hospitais, casas de espetáculos e nas dependências das repartições públicas municipais, e dá outras providências._x000D_
 Ademar de Barros Bicalho (Presidente).</t>
   </si>
   <si>
     <t>3599</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/3599/flash_5793.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/3599/flash_5793.pdf</t>
   </si>
   <si>
     <t>Flash 5793._x000D_
 PROJETO DE LEI S/Nº/2002. (RETIRADO). Proíbe a interrupção de serviços públicos considerados essenciais à dignidade humana, e dá outras providências. (Energia elétrica, água e esgoto e serviços de telefonia fixa)._x000D_
 Ademar de Barros Bicalho (Presidente).</t>
   </si>
   <si>
     <t>3600</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/3600/flash_5794.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/3600/flash_5794.pdf</t>
   </si>
   <si>
     <t>Flash 5794._x000D_
 PROJETO DE LEI S/Nº/2002. (RETIRADO). Autoriza a concessão de uso de lojas do Shopping Popular._x000D_
 Ademar de Barros Bicalho (Presidente).</t>
   </si>
   <si>
     <t>3746</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/3746/flash_5416.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/3746/flash_5416.pdf</t>
   </si>
   <si>
     <t>Flash 5416._x000D_
 PROJETO DE LEI Nº 03/2002. Institui o Programa Municipal "Centro de Referência para Atendimento da Mulher em Situação de Violência", e dá outras providências. (Referente à Lei nº 2.986, de 07/03/2002).    _x000D_
 Ademar de Barros Bicalho (Presidente).</t>
   </si>
   <si>
     <t>3748</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
     <t>Eurípedes Xavier Souto</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/3748/flash_5417.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/3748/flash_5417.pdf</t>
   </si>
   <si>
     <t>Flash 5417._x000D_
 PROJETO DE LEI Nº 31/2002. Institui o "Programa de Atendimento à Mulher Desempregada Chefe de Família", e dá outras providências. (Referente à Lei nº 3.089, de 28/02/2003)._x000D_
 Ademar de Barros Bicalho (Presidente).</t>
   </si>
   <si>
     <t>3750</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/3750/flash_5418.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/3750/flash_5418.pdf</t>
   </si>
   <si>
     <t>Flash 5418._x000D_
 PROJETO DE LEI Nº 41/2002. (ALTERADA). Estabelece sanções às empresas localizadas no Município de Montes Claros que discriminarem a mulher no mercado de trabalho. (Referente à Lei nº 3.028, de 04/07/2002, que foi alterada pela Lei nº 5.382, de 02/11/2021).    _x000D_
 Ademar de Barros Bicalho (Presidente).</t>
   </si>
   <si>
     <t>3752</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
     <t>Afrânio Eleutério Nogueira</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/3752/flash_5419.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/3752/flash_5419.pdf</t>
   </si>
   <si>
     <t>Flash 5419._x000D_
 PROJETO DE LEI Nº 20/2002. Autoriza a gravação de logomarca de empresas privadas, em uniformes, mochilas, pastas e similares, bem como em materiais escolares, doados aos alunos da rede municipal de ensino e aos participantes do programa das fundações municipais. (Referente à Lei nº 3.145, de 18/08/2003)._x000D_
 Ademar de Barros Bicalho (Presidente).</t>
   </si>
   <si>
     <t>3754</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/3754/flash_5420.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/3754/flash_5420.pdf</t>
   </si>
   <si>
     <t>Flash 5420._x000D_
 PROJETO DE LEI Nº 19/2002. (REVOGADA). Dispõe sobre a Instituição do Conselho Municipal de Desenvolvimento Rural Sustentável - CMDRS no município de Montes Claros. (Referente à Lei nº 3.000, de 12/04/2002, que, após alterações, foi revogada pela Lei nº 3.694, de 02/03/2007).  _x000D_
 Ademar de Barros Bicalho (Presidente).</t>
   </si>
   <si>
     <t>3756</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/3756/flash_5421.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/3756/flash_5421.pdf</t>
   </si>
   <si>
     <t>Flash 5421._x000D_
 PROJETO DE LEI Nº 77/2002. Dispõe sobre a destinação final ambientalmente adequada das garrafas e embalagens plásticas. (Referente à Lei nº 3.082, de 21/02/2003)._x000D_
 Ademar de Barros Bicalho (Presidente).</t>
   </si>
   <si>
     <t>3761</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/3761/flash_5422.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/3761/flash_5422.pdf</t>
   </si>
   <si>
     <t>Flash 5422._x000D_
 PROJETO DE LEI Nº 50/2002. (ALTERADA). Institui o Código de Obras e Edificações de Montes Claros; revoga as Leis nº 1.088, de 20/07/1976, nº 1.955, de 05/08/1991 e nº 1.971, de 17/09/1991. (Referente à Lei nº 3.032, de 16/07/2002, que foi alterada pela Lei nº 5.078, de 28/09/2018, pela Lei Complementar nº 98, de 22/12/2022 e pela Lei Complementar nº 126, de 28/06/2024)._x000D_
 Ademar de Barros Bicalho (Presidente).</t>
   </si>
   <si>
     <t>3763</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/3763/flash_5423.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/3763/flash_5423.pdf</t>
   </si>
   <si>
     <t>Flash 5423._x000D_
 PROJETO DE LEI Nº 40/2002. Dispõe sobre a retificação da codificação de elementos de despesas de projetos/atividades da Lei Orçamentária em vigor, e dá outras providências. (Referente à Lei nº 3.019, de 14/06/2002). _x000D_
 Ademar de Barros Bicalho (Presidente).</t>
   </si>
   <si>
     <t>3765</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/3765/flash_5424.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/3765/flash_5424.pdf</t>
   </si>
   <si>
     <t>Flash 5424._x000D_
 PROJETO DE LEI Nº 44/2002. Dispõe sobre o regime de adiantamento de numerário aos órgãos da administração municipal, para pagamento de despesas que, por sua natureza ou urgência, não podem aguardar o procedimento de rotina administrativa, em conformidade com os artigos 65, 68 e 69 da Lei Orgânica do Município e da Lei Federal nº 4.320/64. (Referente à Lei nº 3.022, de 01/07/2002)._x000D_
 Ademar de Barros Bicalho (Presidente).</t>
   </si>
   <si>
     <t>3768</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/3768/flash_5426.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/3768/flash_5426.pdf</t>
   </si>
   <si>
     <t>Flash 5426._x000D_
 PROJETO DE LEI Nº 80/2002. Dispõe sobre a participação do município de Montes Claros no Programa de Arrendamento Residencial – PAR. (Referente à Lei nº 3.055, de 08/10/2002)._x000D_
 Ademar de Barros Bicalho (Presidente).</t>
   </si>
   <si>
     <t>3769</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/3769/flash_5427.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/3769/flash_5427.pdf</t>
   </si>
   <si>
     <t>Flash 5427._x000D_
 PROJETO DE LEI Nº 90/2002. Dispõe sobre o exercício do "Referendo" e do "Plebiscito" no município de Montes Claros. (Referente à Lei nº 3.148, de 18/08/2003)._x000D_
 Ademar de Barros Bicalho (Presidente).</t>
   </si>
   <si>
     <t>3770</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/3770/flash_5428.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/3770/flash_5428.pdf</t>
   </si>
   <si>
     <t>Flash 5428._x000D_
 PROJETO DE LEI Nº 97/2002. Dispõe sobre a utilização de programas e sistemas de computador abertos pela Prefeitura de Montes Claros, suas autarquias e órgãos da administração direta e indireta do município, e dá outras providências. (Referente à Lei nº 3.143, de 18/08/2003)._x000D_
 Ademar de Barros Bicalho (Presidente).</t>
   </si>
   <si>
     <t>3771</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/3771/flash_5429.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/3771/flash_5429.pdf</t>
   </si>
   <si>
     <t>Flash 5429._x000D_
 PROJETO DE LEI Nº 109/2002. (REVOGADA). Autoriza o Poder Executivo e o Instituto de Previdência dos Servidores de Montes Claros - PREVMOC a celebrarem contrato de concessão de uso das lojas do Shopping Popular. (Referente à Lei nº 3.076, de 27/12/2002, que foi posteriormente revogada pela Lei nº 3.639, de 25/08/2002).  _x000D_
 Ademar de Barros Bicalho (Presidente).</t>
   </si>
   <si>
     <t>3816</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/3816/flash_5456.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/3816/flash_5456.pdf</t>
   </si>
   <si>
     <t>Flash 5456._x000D_
 PROJETO DE LEI Nº 32/2002. Autoriza o Poder Executivo a contratar financiamento junto à instituições financeiras nacionais e internacionais, para execução de obras do Programa de Atendimento Habitacional no município de Montes Claros; oferecer garantias e dá outras providências. (Referente à Lei nº 3.021, de 24/06/2002)._x000D_
 Ademar de Barros Bicalho (Presidente).</t>
   </si>
   <si>
     <t>3819</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/3819/flash_5459.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/3819/flash_5459.pdf</t>
   </si>
   <si>
     <t>Flash 5459._x000D_
 PROJETO DE LEI Nº 23/2002. Denomina a Unidade Municipal de Educação Infantil - UMEI "Aninha Corrêa Ribeiro", localizada nas dependências do CAIC Américo Souto, e dá outras providências. (Referente à Lei nº 3.004, de 25/04/2002).     _x000D_
 Ademar de Barros Bicalho (Presidente).</t>
   </si>
   <si>
     <t>3836</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/3836/flash_5470.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/3836/flash_5470.pdf</t>
   </si>
   <si>
     <t>Flash 5470._x000D_
 PROJETO DE LEI Nº 01/2002. Autoriza o Poder Executivo a adquirir imóveis de propriedade da União, tendo em vista a existência de comprovado interesse público, podendo inclusive ser construído em parte do imóvel, o Centro de Reeducação do Menor Infrator, e contém outras providências. (Faixa de terras com área de 100,00 hectares, no lugar denominando Fazenda Pequi e uma área de 86.325.00 m², situada na Fazenda Porteirinha, município de Montes Claros). (Referente à Lei nº 2.981, de 02/01/2002)._x000D_
 Ademar de Barros Bicalho (Presidente).</t>
   </si>
   <si>
     <t>3837</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/3837/flash_5471.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/3837/flash_5471.pdf</t>
   </si>
   <si>
     <t>Flash 5471._x000D_
 PROJETO DE LEI Nº 05/2002. (VETADO). Desafeta áreas de uso institucional e área reservada a espaços livres de uso público, autoriza modificar a destinação das mesmas objetivando atender projeto de interesse social (Programa Habitar Brasil – BID), visando a urbanização do Córrego Vargem Grande com a retirada de moradias situadas em áreas de risco de inundação e reassentamento em áreas contíguas, e contém outras providências. (Referente à Lei nº 2.989, de 12/03/2002). (Recebeu veto do Poder Executivo - ver flash 5879)._x000D_
 Ademar de Barros Bicalho (Presidente).</t>
   </si>
   <si>
     <t>3839</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/3839/flash_5472.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/3839/flash_5472.pdf</t>
   </si>
   <si>
     <t>Flash 5472._x000D_
 PROJETO DE LEI Nº 06/2002. (VETADO). Desafeta áreas de uso institucional e área reservada a espaços livres de uso público, autoriza modificar a destinação das mesmas objetivando atender projeto de interesse social (Programa Habitar Brasil – BID), visando a urbanização da Vila Mauricéia, e contém outras providências. (Áreas localizadas no bairro Jardim Panorama II). (Referente à Lei nº 2.988, de 12/03/2002). (Recebeu veto do Poder Executivo - ver flash 5879)._x000D_
 Ademar de Barros Bicalho (Presidente).</t>
   </si>
   <si>
     <t>3840</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/3840/flash_5473.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/3840/flash_5473.pdf</t>
   </si>
   <si>
     <t>Flash 5473._x000D_
 PROJETO DE LEI Nº 09/2002. Autoriza a doação de imóveis do município para a Fundação Hospitalar Montes Claros/Hospital Aroldo Tourinho. (Terreno com área de 2.795,00 m² com a respectiva construção de 1.700,00 m², situados na avenida João XXIII, bairro Edgar Pereira). (Referente à Lei nº 2.991, de 21/03/2002)._x000D_
 Ademar de Barros Bicalho (Presidente).</t>
   </si>
   <si>
     <t>3842</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/3842/flash_5474.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/3842/flash_5474.pdf</t>
   </si>
   <si>
     <t>Flash 5474._x000D_
-PROJETO DE LEI Nº 14/2002. Desafeta áreas de uso institucional e área reservada a espaços livres de uso público, localizadas no bairro Jardim Panorama II; autoriza modificar a destinação das mesmas objetivando atender projeto de interesse social visando urbanização da Vila Mauricéia (Programa Habitar Brasil – BID), e contém outras providências._x000D_
+PROJETO DE LEI Nº 14/2002. Desafeta áreas de uso institucional e área reservada a espaços livres de uso público, localizadas no bairro Jardim Panorama II; autoriza modificar a destinação das mesmas objetivando atender projeto de interesse social visando urbanização da Vila Mauricéia (Programa Habitar Brasil – BID), e contém outras providências. (Referente à Lei nº 2.993, de 05/04/2002)._x000D_
 Ademar de Barros Bicalho (Presidente).</t>
   </si>
   <si>
     <t>3843</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/3843/flash_5475.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/3843/flash_5475.pdf</t>
   </si>
   <si>
     <t>Flash 5475._x000D_
-PROJETO DE LEI Nº 15/2002. Desafeta áreas de uso institucional e área reservada a espaços livres de uso público, localizadas no prolongamento do bairro Canelas, autoriza modificar a destinação das mesmas objetivando atender a projeto de interesse social com recursos do "Programa Habitar Brasil – BID", visando a urbanização do Córrego Vargem Grande, e contém outras providências._x000D_
+PROJETO DE LEI Nº 15/2002. Desafeta áreas de uso institucional e área reservada a espaços livres de uso público, localizadas no prolongamento do bairro Canelas, autoriza modificar a destinação das mesmas objetivando atender a projeto de interesse social com recursos do "Programa Habitar Brasil – BID", visando a urbanização do Córrego Vargem Grande, e contém outras providências. (Referente à Lei nº 2.994, de 05/04/2002)._x000D_
 Ademar de Barros Bicalho (Presidente).</t>
   </si>
   <si>
     <t>3844</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/3844/flash_5476.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/3844/flash_5476.pdf</t>
   </si>
   <si>
     <t>Flash 5476._x000D_
 PROJETO DE LEI Nº 25/2002. Desafeta área de terreno de sua característica de uso institucional, transfere-a para o patrimônio disponível do município, autoriza sua doação à "Casa do Caminho", para construção de sua sede e de uma creche para atendimento de crianças de 02 a 06 anos, e dá outras providências (Área de 1.250,00 m², localizada no bairro Cidade Industrial). (Referente à Lei nº 3.006, de 06/05/2002)._x000D_
 Ademar de Barros Bicalho (Presidente).</t>
   </si>
   <si>
     <t>3846</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/3846/flash_5477.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/3846/flash_5477.pdf</t>
   </si>
   <si>
     <t>Flash 5477._x000D_
 PROJETO DE LEI Nº 34/2002. Desafeta área de terreno de sua característica, transfere-a ao patrimônio disponível do município, autoriza sua doação à Igreja Presbiteriana Renovada de Montes Claros, para construção de sua sede, e dá outras providências. (Área de terreno situada no loteamento Cidade Industrial, medindo 600,00 m²). (Referente à Lei 3.015, de 4 de junho de 2002)._x000D_
 Ademar de Barros Bicalho (Presidente).</t>
   </si>
   <si>
     <t>3848</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/3848/flash_5478.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/3848/flash_5478.pdf</t>
   </si>
   <si>
     <t>Flash 5478._x000D_
 PROJETO DE LEI Nº 38/2002. Desafeta áreas de terreno de suas características, transfere-as ao patrimônio disponível do município e o autoriza a fazer doação, permuta ou mesmo edificação nestas áreas, mediante aprovação do Poder Legislativo, para atender ao interesse público municipal, e dá outras providências. (Áreas situadas no bairro Morada do Sol (5.931,37 e 1.487,94 m²) e bairro Augusta Mota (3.465,75 m²). (Referente à Lei nº 3.016, de 05/06/2002)._x000D_
 Ademar de Barros Bicalho (Presidente).</t>
   </si>
   <si>
     <t>3849</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/3849/flash_5479.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/3849/flash_5479.pdf</t>
   </si>
   <si>
     <t>Flash 5479._x000D_
 PROJETO DE LEI Nº 33/2002. Desafeta área de terreno de sua característica institucional, transfere-a para o patrimônio disponível do Município, autoriza a sua doação ao Rotary Clube de Montes Claros Oeste, para ser construído um abrigo para acolhimento de crianças em situação de risco, e dá outras providências. (Área de 1.187,00 m², localizada no bairro Nossa Senhora Aparecida). (Referente à Lei nº 3.014, de 04/06/2002)._x000D_
 Ademar de Barros Bicalho (Presidente).</t>
   </si>
   <si>
     <t>3851</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/3851/flash_5480.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/3851/flash_5480.pdf</t>
   </si>
   <si>
     <t>Flash 5480._x000D_
 PROJETO DE LEI Nº 30/2002. Autoriza o Poder Executivo a fazer doação de imóveis para fins de regularização fundiária, para atender projetos de interesse social e reassentamento de famílias a serem retiradas de áreas de risco (Programa Habitar Brasil – BID), e contém outras providências. (Referente à Lei nº 3.008, de 22/05/2002).   _x000D_
 Ademar de Barros Bicalho (Presidente).</t>
   </si>
   <si>
     <t>3853</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/3853/flash_5481.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/3853/flash_5481.pdf</t>
   </si>
   <si>
     <t>Flash 5481._x000D_
 PROJETO DE LEI Nº 35/2002. (REVOGADA). Desafeta área de terreno de sua característica de uso institucional, transfere-a ao Patrimônio disponível do Município, autoriza sua doação à Associação dos Deficientes Físicos de Montes Claros – ADEMOC e dá outras providências. (Área de 445,00 m², situada no Conjunto Habitacional José Carlos de Lima). (Referente à Lei nº 3.013, de 04/07/2002, que foi posteriormente revogada pela Lei nº 4.850, de 21/12/2015)._x000D_
 Ademar de Barros Bicalho (Presidente).</t>
   </si>
   <si>
     <t>3855</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/3855/flash_5482.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/3855/flash_5482.pdf</t>
   </si>
   <si>
     <t>Flash 5482._x000D_
 PROJETO DE LEI Nº 60/2002. Autoriza o Poder Executivo a fazer cessão ou permissão de uso de bem imóvel do município à Fundação Educacional de Empreendedores do Norte de Minas – EMPRENORTE, situado na rua Francisco Coutinho, 497, bairro Augusta Mota, no qual funcionava a Escola Municipal Zizinha Ribeiro. (Referente à Lei nº 3.036, de 21/08/2002)._x000D_
 Ademar de Barros Bicalho (Presidente).</t>
   </si>
   <si>
     <t>3889</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/3889/flash_5513.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/3889/flash_5513.pdf</t>
   </si>
   <si>
     <t>Flash 5513._x000D_
 PROJETO DE LEI Nº 52/2002. Autoriza o Poder Executivo a conceder benefício fiscal (isenção de ISSQN sobre a venda de ingressos) à Sociedade Rural de Montes Claros, por ocasião da EXPOMONTES. (Referente à Lei nº 3.030, de 11/07/2002)._x000D_
 Ademar de Barros Bicalho (Presidente).</t>
   </si>
   <si>
     <t>3909</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
     <t>José Hélio Guimarães de Carvalho</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/3909/flash_5518.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/3909/flash_5518.pdf</t>
   </si>
   <si>
     <t>Flash 5518._x000D_
 PROJETO DE LEI Nº 07/2002. Institui o "Dia Municipal dos Surdos", a ser comemorado anualmente no dia 26 de setembro. (Referente à Lei nº 3.043, de 20/09/2002).   _x000D_
 Ademar de Barros Bicalho (Presidente).</t>
   </si>
   <si>
     <t>3911</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/3911/flash_5519.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/3911/flash_5519.pdf</t>
   </si>
   <si>
     <t>Flash 5519._x000D_
 PROJETO DE LEI Nº 04/2002. Institui o "Dia Municipal de Controle e Combate da Dengue", a ser comemorado anualmente no dia 04 de março. (Referente à Lei nº 2.987, de 07/03/2002).   _x000D_
 Ademar de Barros Bicalho (Presidente).</t>
   </si>
   <si>
     <t>3961</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/3961/flash_5520.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/3961/flash_5520.pdf</t>
   </si>
   <si>
     <t>Flash 5520._x000D_
 PROJETO DE LEI Nº 26/2002. Dispõe sobre a instituição da "Semana Municipal de Prevenção ao Câncer de Próstata", a ser comemorada anualmente na última semana do mês de setembro, e dá outras providências. (Referente à Lei nº 3.007, de 06/05/2002).    _x000D_
 Ademar de Barros Bicalho (Presidente).</t>
   </si>
   <si>
     <t>3964</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/3964/flash_5521.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/3964/flash_5521.pdf</t>
   </si>
   <si>
     <t>Flash 5521._x000D_
 PROJETO DE LEI Nº 28/2002. Institui o "Dia Municipal do Borracheiro", a ser comemorado anualmente no dia 02 de dezembro. (Referente à Lei nº 3.083, de 21/03/2003)._x000D_
 Ademar de Barros Bicalho (Presidente).</t>
   </si>
   <si>
     <t>3966</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/3966/flash_5522.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/3966/flash_5522.pdf</t>
   </si>
   <si>
     <t>Flash 5522._x000D_
 PROJETO DE LEI Nº 43/2002. Cria e institui a "Semana da Paz", a ser comemorada anualmente, durante a última semana do mês de setembro. (Referente à Lei nº 3.027, de 04/07/2002)._x000D_
 Ademar de Barros Bicalho (Presidente).</t>
   </si>
   <si>
     <t>3968</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/3968/flash_5523.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/3968/flash_5523.pdf</t>
   </si>
   <si>
     <t>Flash 5523._x000D_
 PROJETO DE LEI Nº 95/2002. Institui o "Dia Municipal da Poesia", a ser comemorada anualmente no dia 04 de outubro. (Referente à  Lei nº 3.066, de 10/12/2002)._x000D_
 Ademar de Barros Bicalho (Presidente).</t>
   </si>
   <si>
     <t>4003</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/4003/flash_5539.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/4003/flash_5539.pdf</t>
   </si>
   <si>
     <t>Flash 5539._x000D_
 PROJETO DE LEI Nº 12/2002. Acrescenta parágrafo único ao artigo 9º, da Lei nº 2.779 de 16 /11/1999, que estabelece normas disciplinadoras do serviço de Moto-Táxi no município de Montes Claros. (Referente à  Lei nº 2.998, de 23/05/2002).     _x000D_
 Ademar de Barros Bicalho (Presidente).</t>
   </si>
   <si>
     <t>4005</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
     <t>MESA DIRETORA - MESA</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/4005/flash_5540.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/4005/flash_5540.pdf</t>
   </si>
   <si>
     <t>Flash 5540._x000D_
 PROJETO DE LEI Nº 21/2002. Modifica dispositivos da Lei nº 2.911, de 29/06/2001, que dispõe sobre reajuste dos vencimentos dos servidores do Legislativo Municipal e sobre a sistemática de pontos para efeito da remuneração dos Assessores de Gabinete, a que se refere a Resolução nº 15, de 27/08/1999. (O valor do ponto ficará reduzido a R$ 20,00). (Referente à Lei nº 3.002, de 19/04/2002).    _x000D_
 Ademar de Barros Bicalho (Presidente).</t>
   </si>
   <si>
     <t>4006</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/4006/flash_5541.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/4006/flash_5541.pdf</t>
   </si>
   <si>
     <t>Flash 5541._x000D_
 PROJETO DE LEI Nº 53/2002. (REVOGADA). Acrescenta e modifica dispositivos da Lei nº 2.566, de 30/12/1997, que dispõe sobre o Código Tributário Municipal; estabelece incentivos fiscais. (Referente à  Lei nº 3.029, de 11/07/2002, que foi posteriormente revogada pela Lei Complementar nº 04, de 07/12/2005)._x000D_
 Ademar de Barros Bicalho (Presidente).</t>
   </si>
   <si>
     <t>4008</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/4008/flash_5542.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/4008/flash_5542.pdf</t>
   </si>
   <si>
     <t>Flash 5542._x000D_
 PROJETO DE LEI Nº 59/2002. Modifica e revoga disposições contidas nos incisos do artigo 9º da Lei nº 2.479, de 07/05/1997 e nº 2.932, de 20/09/2001, que dispõem sobre a Política de Assistência Social no Município de Montes Claros e dá outras providências. (Referente à  Lei nº 3.037, de 21/08/2002)._x000D_
 Ademar de Barros Bicalho (Presidente).</t>
   </si>
   <si>
     <t>4009</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/4009/flash_5543.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/4009/flash_5543.pdf</t>
   </si>
   <si>
     <t>Flash 5543._x000D_
 PROJETO DE LEI Nº 76/2002. Altera a Lei de nº 2.882, de 29/12/2000. Retifica a denominação de uma via pública localizada no bairro Parque Morada do Sol. A avenida popularmente conhecida como "N", passa a denominar-se "Avenida Professor Waldir Rametta". (Referente à Lei nº 3.044, de 20/09/2002)._x000D_
 Ademar de Barros Bicalho (Presidente).</t>
   </si>
   <si>
     <t>4010</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/4010/flash_5544.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/4010/flash_5544.pdf</t>
   </si>
   <si>
     <t>Flash 5544._x000D_
 PROJETO DE LEI Nº 79/2002. (REVOGADA). Acrescenta e modifica dispositivos da Lei nº 2.566, de 30/12/1997, que dispõe sobre o Código Tributário Municipal. (Referente à Lei nº 3.056, de 09/10/2002, que foi posteriormente revogada pela Lei Complementar nº 04, de 07/12/2005)._x000D_
 Ademar de Barros Bicalho (Presidente).</t>
   </si>
   <si>
     <t>4012</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/4012/flash_5545.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/4012/flash_5545.pdf</t>
   </si>
   <si>
     <t>Flash 5545._x000D_
 PROJETO DE LEI Nº 93/2002. Dispõe sobre alteração na Lei nº 2.962, de 28/11/2001, que dispõe sobre o Plano Plurianual de Governo do Município de Montes Claros, para o período de 2002 a 2005. (Referente à Lei nº 3.065, de 10/12/2002)._x000D_
 Ademar de Barros Bicalho (Presidente).</t>
   </si>
   <si>
     <t>4014</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/4014/flash_5546.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/4014/flash_5546.pdf</t>
   </si>
   <si>
     <t>Flash 5546._x000D_
 PROJETO DE LEI Nº 106/2002. Altera dispositivos da Lei Orçamentária Municipal, de nº 2.964, de 28/11/2001. (Autoriza a abertura de créditos suplementares aos Poderes Executivo e Legislativo de Montes Claros). (Referente à Lei nº 3.077, de 27/12/2002)._x000D_
 Ademar de Barros Bicalho (Presidente).</t>
   </si>
   <si>
     <t>4021</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/4021/flash_5547.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/4021/flash_5547.pdf</t>
   </si>
   <si>
     <t>Flash 5547._x000D_
 PROJETO DE LEI Nº 108/2002. Altera dispositivos das Leis nº 2.783 e 2.784, de 26/11/1999, que dispõem sobre concessão ou permissão de prestação de serviços públicos, mediante licitação, no município de Montes Claros. (Referente à Lei nº 3.078, de 27/12/2002)._x000D_
 Ademar de Barros Bicalho (Presidente).</t>
   </si>
   <si>
     <t>4077</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/4077/flash_5570.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/4077/flash_5570.pdf</t>
   </si>
   <si>
     <t>Flash 5570._x000D_
 PROJETO DE LEI Nº 10/2002. Estabelece normas disciplinadoras do serviço de propaganda e anúncio, por meio de som em bicicletas, no município de Montes Claros e dá outras providências. (Referente à Lei nº 2.999, de 12/04/2002)._x000D_
 Ademar de Barros Bicalho (Presidente).</t>
   </si>
   <si>
     <t>4080</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/4080/flash_5571.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/4080/flash_5571.pdf</t>
   </si>
   <si>
     <t>Flash 5571._x000D_
 PROJETO DE LEI Nº 51/2002. (REVOGADA). Dispõe sobre normas de uso e ocupação do solo no município de Montes Claros; revoga as Leis nº 1.229, de 27/12/1979, nº 1.373, de 29/01/1983, nº 1.791, de 27/12/1989, nº 1.954, de 05/08/1991, nº 1.971, de 17/09/1991, nº 1.979, de 10/10/1991, nº 2.011, de 20/01/1992 e 2.116, de 18/05/1993. (Referente à Lei nº 3.031, de 16/07/2002, que foi posteriormente revogada pela Lei nº 4.198, de 23/12/2009)._x000D_
 Ademar de Barros Bicalho (Presidente).</t>
   </si>
   <si>
     <t>4082</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/4082/flash_5572.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/4082/flash_5572.pdf</t>
   </si>
   <si>
     <t>Flash 5572._x000D_
 PROJETO DE LEI Nº 55/2002. Dispõe sobre a obrigatoriedade de colocação do número de placa nos baús das motos do município de Montes Claros e dá outras providências. (Referente à Lei nº 3.085, de 28/02/2003)._x000D_
 Ademar de Barros Bicalho (Presidente).</t>
   </si>
   <si>
     <t>4083</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/4083/flash_5573.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/4083/flash_5573.pdf</t>
   </si>
   <si>
     <t>Flash 5573._x000D_
 PROJETO DE LEI Nº 88/2002. (VETADO). Dispõe sobre a obrigatoriedade da contratação de segurança nas casas lotéricas, correspondentes bancários e bancos postais localizados no município de Montes Claros e dá outras providências. (OBS: Recebeu veto integral do Poder Executivo - ver flash 5881)._x000D_
 Ademar de Barros Bicalho (Presidente)</t>
   </si>
   <si>
     <t>4085</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/4085/flash_5574.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/4085/flash_5574.pdf</t>
   </si>
   <si>
     <t>Flash 5574._x000D_
 PROJETO DE LEI Nº 92/2002. Dispõe sobre a obrigatoriedade da preservação das nascentes d’água no município de Montes Claros. (Referente à Lei nº 3.144, de 18/08/2003)._x000D_
 Ademar de Barros Bicalho (Presidente).</t>
   </si>
   <si>
     <t>4087</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/4087/flash_5575.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/4087/flash_5575.pdf</t>
   </si>
   <si>
     <t>Flash 5575._x000D_
 PROJETO DE LEI Nº 104/2002. Dispõe sobre a obrigatoriedade de instalação de dispositivos para detecção de metais nos locais de acesso à áreas de shows, espetáculos e similares com a presença de grande público, e dá outras providências_x000D_
 Ademar de Barros Bicalho (Presidente).</t>
   </si>
   <si>
     <t>4117</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/4117/flash_5589.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/4117/flash_5589.pdf</t>
   </si>
   <si>
     <t>Flash 5589._x000D_
 PROJETO DE LEI Nº 54/2002. Dispõe sobre as Diretrizes Orçamentárias do Município de Montes Claros, para o exercício de 2003, e dá outras providências. (Referente à Lei nº 3.033, de 16/07/2002, que foi retificada pela Lei nº 3.064, de 04/12/2002)._x000D_
 Ademar de Barros Bicalho (Presidente).</t>
   </si>
   <si>
     <t>4118</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/4118/flash_5590.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/4118/flash_5590.pdf</t>
   </si>
   <si>
     <t>Flash 5590._x000D_
 PROJETO DE LEI Nº 98/2002. Estima a receita e fixa a despesa do município de Montes Claros para o exercício financeiro de 2003. (Referente à Lei nº 3.067, de 12/12/2002)._x000D_
 Ademar de Barros Bicalho (Presidente).</t>
   </si>
   <si>
     <t>4120</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/4120/flash_5591.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/4120/flash_5591.pdf</t>
   </si>
   <si>
     <t>Flash 5591._x000D_
 PROJETO DE LEI Nº 94/2002. Dispõe sobre a revisão do Anexo II da Lei nº 3.033, de 16/07/2002, de Diretrizes Orçamentárias do Município de Montes Claros, para o exercício financeiro de 2003. (Referente à Lei nº 3.064, de 04/12/2002)._x000D_
 Ademar de Barros Bicalho (Presidente).</t>
   </si>
   <si>
     <t>4136</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/4136/flash_5599.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/4136/flash_5599.pdf</t>
   </si>
   <si>
     <t>Flash 5599._x000D_
 PROJETO DE LEI Nº 16/2002. Autoriza o Poder Executivo a fazer concessão de subvenções, contribuições e auxílios financeiros a diversas entidades do município de Montes Claros, com ênfase nas áreas de saúde e assistência social e contém outras providências. (Referente à Lei nº 2.997, de 08/04/2002)._x000D_
 Ademar de Barros Bicalho (Presidente).</t>
   </si>
   <si>
     <t>4137</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/4137/flash_5600.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/4137/flash_5600.pdf</t>
   </si>
   <si>
     <t>Flash 5600._x000D_
 PROJETO DE LEI Nº 61/2002. Autoriza o Poder Executivo a fazer concessão de subvenções, contribuições, auxílios financeiros, abertura de crédito especial para repasse a diversas entidades do município de Montes Claros, com ênfase nas áreas de saúde e assistência social, e contém outras providências. (Referente à Lei nº 3.038, de 21/08/2002)._x000D_
 Ademar de Barros Bicalho (Presidente).</t>
   </si>
   <si>
     <t>4159</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/4159/flash_5617.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/4159/flash_5617.pdf</t>
   </si>
   <si>
     <t>Flash 5617._x000D_
 PROJETO DE LEI Nº 99/2002. Concede reajuste aos servidores do Poder Legislativo de Montes Claros e contém outras providências. (Referente à Lei nº 3.074, de 19/12/2002)._x000D_
 Ademar de Barros Bicalho (Presidente).</t>
   </si>
   <si>
     <t>4161</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/4161/flash_5619.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/4161/flash_5619.pdf</t>
   </si>
   <si>
     <t>Flash 5619._x000D_
 PROJETO DE LEI Nº 08/2002. Institui adicional para o cargo de "Encarregado de Setor" no quadro comissionado da Prefeitura Municipal de Montes Claros. (Referente à Lei nº 2.990, de 13/03/2002)._x000D_
 Ademar de Barros Bicalho (Presidente).</t>
   </si>
   <si>
     <t>4162</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/4162/flash_5620.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/4162/flash_5620.pdf</t>
   </si>
   <si>
     <t>Flash 5620._x000D_
 PROJETO DE LEI Nº 13/2002. Dispõe sobre revisão geral dos vencimentos dos servidores efetivos, comissionados e contratados do Poder Executivo Municipal, e contém outras providências. (Referente à Lei nº 2.992, de 05/04/2002)._x000D_
 Ademar de Barros Bicalho (Presidente).</t>
   </si>
   <si>
     <t>4163</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/4163/flash_5621.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/4163/flash_5621.pdf</t>
   </si>
   <si>
     <t>Flash 5621._x000D_
 PROJETO DE LEI Nº 24/2002. Dispõe sobre a incorporação de gratificação aos servidores efetivos da Prefeitura de Montes Claros e contém outras providências. (Referente à Lei nº 3.005, de 29/04/2002).  _x000D_
 Ademar de Barros Bicalho (Presidente).</t>
   </si>
   <si>
     <t>4174</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/4174/flash_5630.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/4174/flash_5630.pdf</t>
   </si>
   <si>
     <t>Flash 5630._x000D_
 PROJETO DE LEI Nº 02/2002. Concede o título declaratório de utilidade pública à "Casa do Caminho". (Referente à Lei nº 2.985, de 05/03/2002).   _x000D_
 Ademar de Barros Bicalho (Presidente).</t>
   </si>
   <si>
     <t>4175</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/4175/flash_5631.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/4175/flash_5631.pdf</t>
   </si>
   <si>
     <t>Flash 5631._x000D_
 PROJETO DE LEI N° 18/2002. Concede o título declaratório de utilidade pública ao "Projeto Jardim Eldorado de Ação Social". (Referente à Lei nº 3.001, de 12/04/2002)._x000D_
 Ademar de Barros Bicalho (Presidente).</t>
   </si>
   <si>
     <t>4176</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/4176/flash_5632.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/4176/flash_5632.pdf</t>
   </si>
   <si>
     <t>Flash 5632._x000D_
 PROJETO DE LEI Nº 37/2002. Concede o título declaratório de utilidade pública à “Associação de Moradores e Amigos do Bairro Augusta Mota”. (Referente à Lei nº 3.017, de 05/06/2002).   _x000D_
 Ademar de Barros Bicalho (Presidente).</t>
   </si>
   <si>
     <t>4177</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
     <t>Sebastião Ildeu Maia</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/4177/flash_5633.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/4177/flash_5633.pdf</t>
   </si>
   <si>
     <t>Flash 5633._x000D_
 PROJETO DE LEI Nº 39/2002. Concede o título declaratório de utilidade pública à “Associação dos Assentados de Mocambo Firme”. (Referente à Lei nº 3.018, de 10/06/2002).   _x000D_
 Ademar de Barros Bicalho (Presidente).</t>
   </si>
   <si>
     <t>4178</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/4178/flash_5634.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/4178/flash_5634.pdf</t>
   </si>
   <si>
     <t>Flash 5634._x000D_
 PROJETO DE LEI Nº 48/2002. Concede o título declaratório de utilidade pública à "Associação de Apoio Javé Nessí". (Referente à Lei nº 3.023, de 01/07/2002).  _x000D_
 Ademar de Barros Bicalho (Presidente).</t>
   </si>
   <si>
     <t>4179</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/4179/flash_5635.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/4179/flash_5635.pdf</t>
   </si>
   <si>
     <t>Flash 5635._x000D_
-PROJETO DE LEI Nº 58/2002. Concede o título declaratório de utilidade pública à “Associação Atlética Banco do Brasil – AABB”._x000D_
+PROJETO DE LEI Nº 58/2002. Concede o título declaratório de utilidade pública à “Associação Atlética Banco do Brasil – AABB”. (Referente à Lei nº 3.035, de 21/08/2002)._x000D_
 Ademar de Barros Bicalho (Presidente).</t>
   </si>
   <si>
     <t>4180</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/4180/flash_5636.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/4180/flash_5636.pdf</t>
   </si>
   <si>
     <t>Flash 5636._x000D_
 PROJETO DE LEI Nº 66/2002. Concede o título declaratório de utilidade pública à “Associação Comunitária do Norte de Minas – ACNM”. (Referente à Lei nº 3.042, de 06/09/2002).    _x000D_
 Ademar de Barros Bicalho (Presidente).</t>
   </si>
   <si>
     <t>4181</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/4181/flash_5637.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/4181/flash_5637.pdf</t>
   </si>
   <si>
     <t>Flash 5637.PROJETO DE LEI Nº 78/2002. Concede o título declaratório de utilidade pública ao “Centro Comunitário de Vivência Espírita Cristã Nathércio França – CCVEC”. (Referente à Lei nº 3.054, de 27/09/2002).    _x000D_
 Ademar de Barros Bicalho (Presidente).</t>
   </si>
   <si>
     <t>4182</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/4182/flash_5638.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/4182/flash_5638.pdf</t>
   </si>
   <si>
     <t>Flash 5638._x000D_
 PROJETO DE LEI Nº 86/2002. Concede o título declaratório de utilidade pública à “Igreja Pentecostal Jesus, o Libertador”. (Referente à  Lei nº 3.062, de 04/11/2002)._x000D_
 Ademar de Barros Bicalho (Presidente).</t>
   </si>
   <si>
     <t>4183</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/4183/flash_5639.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/4183/flash_5639.pdf</t>
   </si>
   <si>
     <t>Flash 5639._x000D_
 PROJETO DE LEI Nº 89/2002. Concede o título declaratório de utilidade pública à “Associação Espírita Jesus de Nazaré – AEJESUNA”. (Referente à  Lei nº 3.063, de 07/11/2002).  _x000D_
 Ademar de Barros Bicalho (Presidente).</t>
   </si>
   <si>
     <t>4184</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/4184/flash_5640.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/4184/flash_5640.pdf</t>
   </si>
   <si>
     <t>Flash 5640._x000D_
 PROJETO DE LEI Nº 96/2002. Concede o título declaratório de utilidade pública ao “Instituto de Assistência a Criança e ao Adolescente – Vilage Ativo”. (Referente à Lei nº 3.068, de 12/12/2002).   _x000D_
 Ademar de Barros Bicalho (Presidente).</t>
   </si>
   <si>
     <t>4280</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/4280/flash_5686.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/4280/flash_5686.pdf</t>
   </si>
   <si>
     <t>Flash 5686._x000D_
 PROJETO DE LEI S/Nº/2002. (NÃO VOTADO). Denomina o campo de futebol da Associação Atlética do Juventus de: "Campo Juvêncio Augusto Soares", localizado no bairro João Botelho._x000D_
 Ademar de Barros Bicalho (Presidente).</t>
   </si>
   <si>
     <t>4282</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/4282/flash_5687.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/4282/flash_5687.pdf</t>
   </si>
   <si>
     <t>Flash 5687._x000D_
 PROJETO DE LEI S/Nº/2002. (NÃO VOTADO). Dispõe sobre a obrigatoriedade de segurança nos "Caixas 24 horas"._x000D_
 Ademar de Barros Bicalho (Presidente).</t>
   </si>
   <si>
     <t>4284</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/4284/flash_5688.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/4284/flash_5688.pdf</t>
   </si>
   <si>
     <t>Flash 5688._x000D_
 PROJETO DE LEI S/Nº/2002. (REJEITADO). Insere o ensino da Língua Espanhola nas escolas municipais de Montes Claros._x000D_
 Ademar de Barros Bicalho (Presidente).</t>
   </si>
   <si>
     <t>4285</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/4285/flash_5689.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/4285/flash_5689.pdf</t>
   </si>
   <si>
     <t>Flash 5689._x000D_
 PROJETO DE LEI S/Nº/2002. (NÃO VOTADO). Denomina o Mercado Central de: "Mercado Municipal Afrânio Nogueira"._x000D_
 Ademar de Barros Bicalho (Presidente).</t>
   </si>
   <si>
     <t>4287</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/4287/flash_5690.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/4287/flash_5690.pdf</t>
   </si>
   <si>
     <t>Flash 5690._x000D_
 PROJETO DE LEI S/Nº/2002. (NÃO VOTADO). Dispõe sobre o exercício do "Referendo" e do "Plebiscito" no município de Montes Claros. _x000D_
 Ademar de Barros Bicalho (Presidente).</t>
   </si>
   <si>
     <t>4288</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/4288/flash_5691.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/4288/flash_5691.pdf</t>
   </si>
   <si>
     <t>Flash 5691._x000D_
 PROJETO DE LEI S/Nº/2002. (NÃO VOTADO). Denomina o Terminal Rodoviário de Montes Claros de: "Henrique Sapori Neto", localizado no bairro Cidade Nova._x000D_
 Ademar de Barros Bicalho (Presidente).</t>
   </si>
   <si>
     <t>4290</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/4290/flash_5692.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/4290/flash_5692.pdf</t>
   </si>
   <si>
     <t>Flash 5692._x000D_
 PROJETO DE LEI S/Nº/2002. (NÃO VOTADO). Dispõe sobre a instituição da "Semana Municipal de Prevenção ao Câncer de Mama e do Colo Uterino", a ser comemorado anualmente na 3ª semana do mês de maio, e dá outras providências._x000D_
 Ademar de Barros Bicalho (Presidente).</t>
   </si>
   <si>
     <t>4292</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/4292/flash_5693.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/4292/flash_5693.pdf</t>
   </si>
   <si>
     <t>Flash 5693._x000D_
 PROJETO DE LEI S/Nº/2002. (NÃO VOTADO). Dispõe sobre as Normas de Uso e Ocupação do Solo no Município de Montes Claros e dá outras providências._x000D_
 Ademar de Barros Bicalho (Presidente).</t>
   </si>
   <si>
     <t>4293</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/4293/flash_5694.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/4293/flash_5694.pdf</t>
   </si>
   <si>
     <t>Flash 5694._x000D_
 PROJETO DE LEI S/Nº/2002. (NÃO VOTADO). Dispõe sobre a obrigatoriedade de segurança nos "Caixas 24 horas"._x000D_
 Ademar de Barros Bicalho (Presidente).</t>
   </si>
   <si>
     <t>4295</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/4295/flash_5695.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/4295/flash_5695.pdf</t>
   </si>
   <si>
     <t>Flash 5695._x000D_
 PROJETO DE LEI S/Nº/2002. (NÃO VOTADO). Denomina a "Rua Zé do Pia", localizada no bairro João Botelho._x000D_
 Ademar de Barros Bicalho (Presidente).</t>
   </si>
   <si>
     <t>4297</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/4297/flash_5696.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/4297/flash_5696.pdf</t>
   </si>
   <si>
     <t>Flash 5696._x000D_
 PROJETO DE LEI S/Nº/2002. (NÃO VOTADO). Regulamenta o artigo 200, inciso VII, alínea "b", da Lei Orgânica Municipal, que dispõe sobre a designação da Direção de Unidades Municipais de Ensino._x000D_
 Ademar de Barros Bicalho (Presidente).</t>
   </si>
   <si>
     <t>4298</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/4298/flash_5697.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/4298/flash_5697.pdf</t>
   </si>
   <si>
     <t>Flash 5697._x000D_
 PROJETO DE LEI S/Nº/2002. (NÃO VOTADO). Denomina a "Rua Francisco Anolino de Souza", conhecida popularmente como "Rua 1º Centenário", localizada no bairro Cândida Câmara._x000D_
 Ademar de Barros Bicalho (Presidente).</t>
   </si>
   <si>
     <t>4299</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/4299/flash_5698.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/4299/flash_5698.pdf</t>
   </si>
   <si>
     <t>Flash 5698._x000D_
 PROJETO DE LEI S/Nº/2002. (NÃO VOTADO). Denomina a "Rua Francisco Anolino de Souza", localizada no bairro Novo Delfino._x000D_
 Ademar de Barros Bicalho (Presidente).</t>
   </si>
   <si>
     <t>4300</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/4300/flash_5699.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/4300/flash_5699.pdf</t>
   </si>
   <si>
     <t>Flash 5699._x000D_
 PROJETO DE LEI S/Nº/2002. (NÃO VOTADO). Obriga aos prédios do município de Montes Claros a inserirem obra de arte em suas construções._x000D_
 Ademar de Barros Bicalho (Presidente).</t>
   </si>
   <si>
     <t>4302</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/4302/flash_5700.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/4302/flash_5700.pdf</t>
   </si>
   <si>
     <t>Flash 5700._x000D_
 PROJETO DE LEI S/Nº/2002. (NÃO VOTADO). Altera dispositivo da Lei nº 3.027, de 04/07/2002, que criou e instituiu a "Semana da Paz" no município de Montes Claros._x000D_
 Ademar de Barros Bicalho (Presidente).</t>
   </si>
   <si>
     <t>4303</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/4303/flash_5701.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/4303/flash_5701.pdf</t>
   </si>
   <si>
     <t>Flash 5701._x000D_
 PROJETO DE LEI S/Nº/2002. (NÃO VOTADO). Dispõe sobre o Transporte Coletivo de Passageiros, sob o regime de fretamento, no município de Montes Claros, e contém outras providências._x000D_
 Ademar de Barros Bicalho (Presidente).</t>
   </si>
   <si>
     <t>4305</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/4305/flash_5702.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/4305/flash_5702.pdf</t>
   </si>
   <si>
     <t>Flash 5702._x000D_
 PROJETO DE LEI S/Nº/2002. (NÃO VOTADO). Denomina a "Praça Maria Mendes da Silva", conhecida popularmente como "Praça Bonfim", localizada no Distrito de Miralta._x000D_
 Ademar de Barros Bicalho (Presidente).</t>
   </si>
   <si>
     <t>4307</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/4307/flash_5703.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/4307/flash_5703.pdf</t>
   </si>
   <si>
     <t>Flash 5703._x000D_
 PROJETO DE LEI S/Nº/2002. (NÃO VOTADO). Denomina a "Rua Ismael Duarte", localizada no bairro Antônio Canela._x000D_
 Ademar de Barros Bicalho (Presidente).</t>
   </si>
   <si>
     <t>4308</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/4308/flash_5704.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/4308/flash_5704.pdf</t>
   </si>
   <si>
     <t>Flash 5704._x000D_
 PROJETO DE LEI S/Nº/2002. (NÃO VOTADO). Obriga aos hospitais do município, credenciados ao Sistema Único de Saúde – SUS a inserirem profissionais da área de saúde, com nível superior, em suas recepções, e dá outras providências._x000D_
 Ademar de Barros Bicalho (Presidente).</t>
   </si>
   <si>
     <t>4310</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/4310/flash_5705.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/4310/flash_5705.pdf</t>
   </si>
   <si>
     <t>Flash 5705._x000D_
 PROJETO DE LEI S/Nº/2002. (NÃO VOTADO). Dispõe sobre o controle dos padrões de qualidade do ar no município de Montes Claros, com a finalidade de garantir limites permissíveis de concentração de poluentes na atmosfera._x000D_
 Ademar de Barros Bicalho (Presidente).</t>
   </si>
   <si>
     <t>4311</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/4311/flash_5706.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/4311/flash_5706.pdf</t>
   </si>
   <si>
     <t>Flash 5706._x000D_
 PROJETO DE LEI S/Nº/2002. (NÃO VOTADO). Autoriza o Poder Executivo a conceder incentivos fiscais às empresas que reservarem vagas às pessoas da "terceira idade", em seu quadro de pessoal, e dá outras providências._x000D_
 Ademar de Barros Bicalho (Presidente).</t>
   </si>
   <si>
     <t>9114</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/9114/flash_5425.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/9114/flash_5425.pdf</t>
   </si>
   <si>
     <t>Flash 5425._x000D_
 PROJETO DE LEI Nº 65/2002. Dispõe sobre a aplicação de sanções às empresas sediadas no município de Montes Claros em descumprimento à Lei de Política Nacional para a Integração da Pessoa Portadora de Deficiência. (Referente à Lei nº 3.084, de 28/02/2003)._x000D_
 Ademar de Barros Bicalho (Presidente).</t>
   </si>
   <si>
     <t>10675</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
     <t>Ademar de Barros Bicalho, Sued Kennedy Parrela Botelho</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/10675/flash_5512a.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/10675/flash_5512a.pdf</t>
   </si>
   <si>
     <t>Flash 5512A._x000D_
-PROJETO DE LEI Nº 49/2002. Dispõe sobre o recolhimento de multas, preços públicos e encargos em favor do Município, nas situações que implicam infração à legislação de trânsito, remoção e estada de veículos apreendidos, e dá outras providências. _x000D_
+PROJETO DE LEI Nº 49/2002. Dispõe sobre o recolhimento de multas, preços públicos e encargos em favor do Município, nas situações que implicam infração à legislação de trânsito, remoção e estada de veículos apreendidos, e dá outras providências. (Referente à Lei nº 3.088, de 28/02/2003)._x000D_
 Ademar de Barros Bicalho (Presidente).</t>
   </si>
   <si>
     <t>10676</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/10676/flash_5512b.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/10676/flash_5512b.pdf</t>
   </si>
   <si>
     <t>Flash 5512B._x000D_
 PROJETO DE LEI Nº 107/2002. (REVOGADA). Institui no Município de Montes Claros a Contribuição para Custeio do Serviço de Iluminação Pública - COSIP, prevista no Art. 149-A da Constituição da República. (Referente à Lei nº 3.075, de 26/12/2002 que foi revogada pela Lei nº 4.153, de 23/09/2009)._x000D_
 Ademar de Barros Bicalho (Presidente).</t>
   </si>
   <si>
     <t>4232</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/4232/flash_6109.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/4232/flash_6109.pdf</t>
   </si>
   <si>
     <t>Flash 6109._x000D_
 PROJETO DE RESOLUÇÃO S/Nº/2002. (NÃO VOTADO). Suprime o inciso X do artigo 218, o inciso VIII passa a vigorar com a redação do IX, o inciso IX passa a vigorar com a redação do inciso X e acrescenta parágrafo único ao artigo 218 do Regimento Interno._x000D_
 Ademar de Barros Bicalho (Presidente).</t>
   </si>
   <si>
     <t>4237</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/4237/flash_6111.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/4237/flash_6111.pdf</t>
   </si>
   <si>
     <t>Flash 6111._x000D_
 PROJETO DE RESOLUÇÃO S/Nº/2002. (NÃO VOTADO). Suprime o inciso X do artigo 218, passa o Inciso VIII a vigorar com a redação do inciso IX, o Inciso IX passa a vigorar com a redação do inciso X e acrescenta parágrafo único ao artigo 218 do Regimento Interno da Câmara Municipal._x000D_
 Ademar de Barros Bicalho (Presidente).</t>
   </si>
   <si>
     <t>4242</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/4242/flash_6112.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/4242/flash_6112.pdf</t>
   </si>
   <si>
     <t>Flash 6112._x000D_
 PROJETO DE RESOLUÇÃO S/Nº/2002. (NÃO VOTADO). Altera o artigo 1º da Resolução nº 01, de 14/02/2002, e dá outras providências. (Dispõe sobre Verba de Gabinete dos Vereadores)._x000D_
 Ademar de Barros Bicalho (Presidente).</t>
   </si>
   <si>
     <t>4278</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/4278/flash_6130.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/4278/flash_6130.pdf</t>
   </si>
   <si>
     <t>Flash 6130._x000D_
 PROJETO DE RESOLUÇÃO S/Nº/2002. (REJEITADO). Concede o Título de Cidadão Benemérito de Montes Claros a Hermindo de Souza Pinto._x000D_
 Ademar de Barros Bicalho (Presidente).</t>
   </si>
   <si>
     <t>4281</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/4281/flash_6131.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/4281/flash_6131.pdf</t>
   </si>
   <si>
     <t>Flash 6131._x000D_
 PROJETO DE RESOLUÇÃO S/Nº/2002. (REJEITADO). Concede o Diploma do Mérito Comunitário Rural a Ana Lopes Esteves (Nenzinha Esteves)._x000D_
 Ademar de Barros Bicalho (Presidente).</t>
   </si>
   <si>
     <t>4283</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/4283/flash_6132.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/4283/flash_6132.pdf</t>
   </si>
   <si>
     <t>Flash 6132._x000D_
 PROJETO DE RESOLUÇÃO S/Nº/2002. (REJEITADO). Altera o inciso II, segunda parte do artigo 123 do Regimento Interno da Câmara._x000D_
 Ademar de Barros Bicalho (Presidente).</t>
   </si>
   <si>
     <t>4286</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/4286/flash_6133.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/4286/flash_6133.pdf</t>
   </si>
   <si>
     <t>Flash 6133._x000D_
 PROJETO DE RESOLUÇÃO S/Nº/2002. (RETIRADO). Modifica dispositivos do Regimento Interno da Câmara Municipal de Montes Claros. (Capitulo VII, Seção III, que dispõe sobre requerimentos sujeitos à deliberação das comissões e do plenário)._x000D_
 Ademar de Barros Bicalho (Presidente).</t>
   </si>
   <si>
     <t>4289</t>
   </si>
   <si>
     <t>Afrânio Eleutério Nogueira, Aldair Fagundes, Eurípedes Xavier Souto, Maria de Fátima Pereira Macedo, Sued Kennedy Parrela Botelho</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/4289/flash_6134.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/4289/flash_6134.pdf</t>
   </si>
   <si>
     <t>Flash 6134._x000D_
 PROJETO DE RESOLUÇÃO S/Nº/2002. (REJEITADO). Institui a Auditoria Popular de Fiscalização e Acompanhamento de Gastos da Câmara Municipal de Montes Claros e dá outras providências._x000D_
 Ademar de Barros Bicalho (Presidente).</t>
   </si>
   <si>
     <t>4291</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/4291/flash_6135.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/4291/flash_6135.pdf</t>
   </si>
   <si>
     <t>Flash 6135._x000D_
 PROJETO DE RESOLUÇÃO S/Nº/2002. (RETIRADO). Suprime os parágrafos 4º e 5º do artigo 132 do Regimento Interno da Câmara Municipal de Montes Claros, passando o parágrafo 6º, automaticamente, a ser o parágrafo 4º._x000D_
 Ademar de Barros Bicalho (Presidente).</t>
   </si>
   <si>
     <t>4294</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/4294/flash_6136.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/4294/flash_6136.pdf</t>
   </si>
   <si>
     <t>Flash 6136._x000D_
 PROJETO DE RESOLUÇÃO S/Nº/2002. (RETIRADO). Estabelece procedimento especial para a tramitação de projetos de lei que disponham sobre as Normas de Uso e Ocupação do Solo e o Código de Obras e Edificações do Município de Montes Claros._x000D_
 Ademar de Barros Bicalho (Presidente).</t>
   </si>
   <si>
     <t>4296</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/4296/flash_6137.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/4296/flash_6137.pdf</t>
   </si>
   <si>
     <t>Flash 6137._x000D_
 PROJETO DE RESOLUÇÃO S/Nº/2002. (REJEITADO). Concede a Placa de Prata Alferes José Lopes de Carvalho à Empresa Vigilar._x000D_
 Ademar de Barros Bicalho (Presidente).</t>
   </si>
   <si>
     <t>4301</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/4301/flash_6138.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/4301/flash_6138.pdf</t>
   </si>
   <si>
     <t>Flash 6138._x000D_
 PROJETO DE RESOLUÇÃO S/Nº/2002. (RETIRADO). Suprime o inciso X do artigo 218, o inciso VIII passa a vigorar com a redação do inciso IX, o inciso IX passa a vigorar com a redação do inciso X e acrescenta parágrafo único ao artigo 218 do Regimento Interno da Câmara Municipal de Montes Claros._x000D_
 Ademar de Barros Bicalho (Presidente).</t>
   </si>
   <si>
     <t>4304</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/4304/flash_6139.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/4304/flash_6139.pdf</t>
   </si>
   <si>
     <t>Flash 6139._x000D_
 PROJETO DE RESOLUÇÃO S/Nº/2002. (RETIRADO). Altera o artigo 3º e seu parágrafo único, altera os artigos 8º e 9º e acrescenta artigo 10 à Resolução nº 30, de 04/06/2002, que dispõe sobre o "Projeto Vereador Estudante"._x000D_
 Ademar de Barros Bicalho (Presidente).</t>
   </si>
   <si>
     <t>4235</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/4235/flash_6110.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/4235/flash_6110.pdf</t>
   </si>
   <si>
     <t>Flash 6110._x000D_
 PROJETO DE RESOLUÇÃO S/Nº/2001. (NÃO VOTADO). Modifica dispositivos do Regimento Interno da Câmara Municipal de Montes Claros._x000D_
 Ademar de Barros Bicalho (Presidente).</t>
   </si>
   <si>
     <t>3755</t>
   </si>
   <si>
     <t>VET</t>
   </si>
   <si>
     <t>Veto</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/3755/flash_5879.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/3755/flash_5879.pdf</t>
   </si>
   <si>
     <t>Flash 5879._x000D_
 VETO AOS PROJETOS DE LEI Nº 05 e 06/2002. (MANTIDO). Desafeta áreas de uso institucional e área reservada a espaços livres de uso público, autoriza modificar a destinação das mesmas objetivando atender projeto de interesse social (Programa Habitar Brasil – BID), visando a urbanização do Córrego Vargem Grande e da Vila Mauricéia e contém outras providências._x000D_
 Ademar de Barros Bicalho (Presidente).</t>
   </si>
   <si>
     <t>3757</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/3757/flash_5880.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/3757/flash_5880.pdf</t>
   </si>
   <si>
     <t>Flash 5880._x000D_
 VETO À EMENDAS. (MANTIDO). Veto à emendas ao Projeto de Lei nº 32/2002, que autoriza o Poder Executivo a contratar financiamento junto à instituições financeiras nacionais e internacionais, para execução de obras do Programa de Atendimento Habitacional no município de Montes Claros; oferecer garantias e dá outras providências. _x000D_
 Ademar de Barros Bicalho (Presidente).</t>
   </si>
   <si>
     <t>3758</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/3758/flash_5881.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/3758/flash_5881.pdf</t>
   </si>
   <si>
     <t>Flash 5881._x000D_
 VETO AO PROJETO DE LEI Nº 88/2002. (MANTIDO). Dispõe sobre a obrigatoriedade da contratação de seguranças, pelas casas lotéricas, correspondentes bancários e bancos postais localizados no município de Montes Claros._x000D_
 Ademar de Barros Bicalho (Presidente).</t>
   </si>
   <si>
     <t>8403</t>
   </si>
   <si>
     <t>ATA</t>
   </si>
   <si>
     <t>Ata</t>
   </si>
   <si>
     <t>ATL - ATL</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/8403/flash_5242.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/8403/flash_5242.pdf</t>
   </si>
   <si>
     <t>Flash 5242._x000D_
 Atas das sessões da Câmara Municipal de Montes Claros, do período de 24/01 a 24/12/2002._x000D_
 Ademar de Barros Bicalho (Presidente).</t>
   </si>
   <si>
     <t>3710</t>
   </si>
   <si>
     <t>PEPL</t>
   </si>
   <si>
     <t>Projeto de Emenda à Projeto de Lei</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/3710/flash_5854.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/3710/flash_5854.pdf</t>
   </si>
   <si>
     <t>Flash 5854._x000D_
 EMENDAS. (REJEITADAS). Emendas ao Projeto de Lei nº 98/2002, que estima a receita e fixa a despesa do município de Montes Claros, para o exercício financeiro de 2003._x000D_
 Ademar de Barros Bicalho (Presidente).</t>
   </si>
   <si>
     <t>3711</t>
   </si>
   <si>
     <t>Afrânio Eleutério Nogueira, Gilson Dias, Raimundo Pereira da Silva, Rosemberg dos Anjos Medeiros, Sebastião Ildeu Maia</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/3711/flash_5855.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/3711/flash_5855.pdf</t>
   </si>
   <si>
     <t>Flash 5855._x000D_
 EMENDAS (REJEITADAS). Emendas ao Projeto de Lei nº 98/2002, que estima a receita e fixa a despesa do município de Montes Claros, para o exercício financeiro de 2003._x000D_
 Ademar de Barros Bicalho (Presidente).</t>
   </si>
   <si>
     <t>3712</t>
   </si>
   <si>
     <t>Aldair Fagundes</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/3712/flash_5856.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/3712/flash_5856.pdf</t>
   </si>
   <si>
     <t>Flash 5856._x000D_
 EMENDAS. (REJEITADAS). Emendas ao Projeto de Lei nº 98/2002, que estima a receita e fixa a despesa do município de Montes Claros, para o exercício financeiro de 2003._x000D_
 Ademar de Barros Bicalho (Presidente).</t>
   </si>
   <si>
     <t>3713</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/3713/flash_5857.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/3713/flash_5857.pdf</t>
   </si>
   <si>
     <t>Flash 5857._x000D_
 EMENDAS. (REJEITADAS). Emendas ao Projeto de Lei nº 98/2002, que estima a receita e fixa a despesa do município de Montes Claros, para o exercício financeiro de 2003._x000D_
 Ademar de Barros Bicalho (Presidente).</t>
   </si>
   <si>
     <t>3714</t>
   </si>
   <si>
     <t>Aldair Fagundes, Eurípedes Xavier Souto, Maria de Fátima Pereira Macedo, Sebastião Prisilino Alves, Sued Kennedy Parrela Botelho</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/3714/flash_5858.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/3714/flash_5858.pdf</t>
   </si>
   <si>
     <t>Flash 5858._x000D_
 EMENDAS. (REJEITADAS). Emendas ao Projeto de Lei nº 98/2002, que estima a receita e fixa a despesa do município de Montes Claros, para o exercício financeiro de 2003._x000D_
 Ademar de Barros Bicalho (Presidente).</t>
   </si>
   <si>
     <t>3715</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/3715/flash_5859.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/3715/flash_5859.pdf</t>
   </si>
   <si>
     <t>Flash 5859._x000D_
 EMENDAS. (REJEITADAS). Emendas ao Projeto de Lei nº 98/2002, que estima a receita e fixa a despesa do município de Montes Claros, para o exercício financeiro de 2003._x000D_
 Ademar de Barros Bicalho (Presidente).</t>
   </si>
   <si>
     <t>3704</t>
   </si>
   <si>
     <t>ELOM</t>
   </si>
   <si>
     <t>Emenda à Lei Orgânica</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/3704/flash_5848.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/3704/flash_5848.pdf</t>
   </si>
   <si>
     <t>Flash 5848._x000D_
 EMENDA Nº 30, de 25/06/2002. Altera o artigo 28 da Lei Orgânica Municipal e dá outras providências. (Dispõe sobre a duração do mandato da Mesa Diretora - 2 anos)._x000D_
 Ademar de Barros Bicalho (Presidente).</t>
   </si>
   <si>
     <t>3705</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/3705/flash_5849.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/3705/flash_5849.pdf</t>
   </si>
   <si>
     <t>Flash 5849._x000D_
 EMENDA Nº 31, de 15/10/2002. Altera o inciso XII do artigo 40 da Lei Orgânica Municipal. (Dispõe sobre os critérios para concessão de honraria da Câmara Municipal de Montes Claros)._x000D_
 Ademar de Barros Bicalho (Presidente).</t>
   </si>
   <si>
     <t>3703</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/3703/flash_5847.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/3703/flash_5847.pdf</t>
   </si>
   <si>
     <t>Flash 5847._x000D_
 EMENDA Nº 29, de 12/03/2002. Altera o artigo 21 da Lei Orgânica Municipal. (Dispõe sobre os períodos anuais de trabalho da Câmara Municipal de Montes Claros)._x000D_
 Ademar de Barros Bicalho (Presidente).</t>
   </si>
   <si>
     <t>3777</t>
   </si>
   <si>
     <t>RES</t>
   </si>
   <si>
     <t>Resolução</t>
   </si>
   <si>
     <t>FIN - FINANÇAS, ORÇAMENTO E TOMADA DE CONTAS</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/3777/flash_5890.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/3777/flash_5890.pdf</t>
   </si>
   <si>
     <t>Flash 5890._x000D_
 RESOLUÇÃO Nº 57, de 17/12/2002. Dispõe sobre as Contas do Município de Montes Claros, relativas ao exercício financeiro de 1999. (Aprovadas)._x000D_
 Ademar de Barros Bicalho (Presidente).</t>
   </si>
   <si>
     <t>3786</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/3786/flash_5895.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/3786/flash_5895.pdf</t>
   </si>
   <si>
     <t>Flash 5895._x000D_
 RESOLUÇÃO Nº 10, de 21/02/2002. Institui a comemoração do "Dia da Mulher" na Câmara Municipal de Montes Claros, a ser comemorada anualmente no dia 08 de março ou em data próxima a esta, e dá outras providências._x000D_
 Ademar de Barros Bicalho (Presidente).</t>
   </si>
   <si>
     <t>3806</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/3806/flash_5901.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/3806/flash_5901.pdf</t>
   </si>
   <si>
     <t>Flash 5901._x000D_
 RESOLUÇÃO Nº 01, de 14/02/2002. Dispõe sobre a correção do valor da Verba de Gabinete dos vereadores da Câmara de Montes Claros e contém outras providências._x000D_
 Ademar de Barros Bicalho (Presidente).</t>
   </si>
   <si>
     <t>3809</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/3809/flash_5902.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/3809/flash_5902.pdf</t>
   </si>
   <si>
     <t>Flash 5902._x000D_
 RESOLUÇÃO Nº 30, de 04/06/2002. (REVOGADA). Institui o Projeto "Vereador Estudante", no âmbito da Câmara de Montes Claros, voltado para alunos do ensino fundamental e médio, a ser comemorado anualmente durante a 1ª quinzena do mês de setembro, objetivando estimular a participação dos estudantes na prática legislativa e no exercício da cidadania. (Revogada pela Resolução nº 34, de 24/05/2005)._x000D_
 Ademar de Barros Bicalho (Presidente).</t>
   </si>
   <si>
     <t>3811</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/3811/flash_5903.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/3811/flash_5903.pdf</t>
   </si>
   <si>
     <t>Flash 5903._x000D_
 RESOLUÇÃO N 62, de 19/12/2002. Estabelece procedimento especial para tramitação de Projetos de Lei que disponham sobre o Código de Posturas do Município de Montes Claros. (Medidas de Polícia Administrativa)._x000D_
 Ademar de Barros Bicalho (Presidente).</t>
   </si>
   <si>
     <t>3825</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/3825/flash_5908.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/3825/flash_5908.pdf</t>
   </si>
   <si>
     <t>Flash 5908._x000D_
 RESOLUÇÃO Nº 28/2002. Institui a “Medalha do Mérito Esportivo Antônio Manoel Dias”, no âmbito da Câmara de Montes Claros, a ser entregue no dia 16/10, nas comemorações do "Dia do Município"._x000D_
 Ademar de Barros Bicalho (Presidente).</t>
   </si>
   <si>
     <t>3847</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/3847/flash_5915.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/3847/flash_5915.pdf</t>
   </si>
   <si>
     <t>Flash 5915._x000D_
 RESOLUÇÃO Nº 31, de 25/06/2002. Concede a Medalha de Honra Montes Claros a Aécio Neves da Cunha. (Deputado Federal)._x000D_
 Ademar de Barros Bicalho (Presidente).</t>
   </si>
   <si>
     <t>3856</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/3856/flash_5919.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/3856/flash_5919.pdf</t>
   </si>
   <si>
     <t>Flash 5919._x000D_
 RESOLUÇÃO Nº 59, de 17/12/2002. Concede a Medalha de Mérito Ecológico ao Major da Polícia Militar Jadir Alves da Silva._x000D_
 Ademar de Barros Bicalho (Presidente).</t>
   </si>
   <si>
     <t>3896</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/3896/flash_5926.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/3896/flash_5926.pdf</t>
   </si>
   <si>
     <t>Flash 5926._x000D_
 RESOLUÇÃO Nº 58, de 17/12/2002. Concede a "Medalha do Mérito Educacional Professora Maria Aparecida Bispo de Moura" a Maria Luiza Silveira Teles._x000D_
 Ademar de Barros Bicalho (Presidente).</t>
   </si>
   <si>
     <t>3897</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/3897/flash_5927.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/3897/flash_5927.pdf</t>
   </si>
   <si>
     <t>Flash 5927._x000D_
 RESOLUÇÃO Nº 18, de 19/03/2002. Concede a "Medalha do Mérito Educacional Professora Maria Aparecida Bispo de Moura" a Ruy Adriano Borges Muniz (Presidente da FUNORTE)._x000D_
 Ademar de Barros Bicalho (Presidente).</t>
   </si>
   <si>
     <t>3898</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/3898/flash_5928.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/3898/flash_5928.pdf</t>
   </si>
   <si>
     <t>Flash 5928._x000D_
 RESOLUÇÃO Nº 15, de 12/03/2002. Concede a "Medalha do Mérito Educacional Professora Maria Aparecida Bispo de Moura" a Tânia Raquel Queiroz Muniz._x000D_
 Ademar de Barros Bicalho (Presidente).</t>
   </si>
   <si>
     <t>3901</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/3901/flash_5931.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/3901/flash_5931.pdf</t>
   </si>
   <si>
     <t>Flash 5931._x000D_
 RESOLUÇÃO Nº 08, de 18/02/2002. Concede a "Medalha do Mérito Legislativo" ao Dr. Artur Fagundes de Oliveira._x000D_
 Ademar de Barros Bicalho (Presidente).</t>
   </si>
   <si>
     <t>3914</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/3914/flash_5940.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/3914/flash_5940.pdf</t>
   </si>
   <si>
     <t>Flash 5940._x000D_
 RESOLUÇÃO Nº 07, de 18/02/2002. Concede a "Placa de Mérito Cultural Cândido Canela" a Jason Rodrigues de Morais._x000D_
 Ademar de Barros Bicalho (Presidente).</t>
   </si>
   <si>
     <t>3925</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/3925/flash_5941.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/3925/flash_5941.pdf</t>
   </si>
   <si>
     <t>Flash 5941._x000D_
 RESOLUÇÃO Nº 36, de 09/07/2002. Concede a "Placa de Mérito Cultural Cândido Canela" a Tino Gomes (Juventino Dário de Oliveira)._x000D_
 Ademar de Barros Bicalho (Presidente).</t>
   </si>
   <si>
     <t>3939</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/3939/flash_5955.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/3939/flash_5955.pdf</t>
   </si>
   <si>
     <t>Flash 5955._x000D_
 RESOLUÇÃO Nº 05, de 18/02/2002.  Concede a "Placa de Prata Alferes José Lopes de Carvalho" à Paróquia São Norberto._x000D_
 Ademar de Barros Bicalho (Presidente).</t>
   </si>
   <si>
     <t>3940</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/3940/flash_5956.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/3940/flash_5956.pdf</t>
   </si>
   <si>
     <t>Flash 5956._x000D_
 RESOLUÇÃO Nº 06, de 18/02/2002.  Concede a "Placa de Prata Alferes José Lopes de Carvalho" à Sociedade Educativa Beneficente "A Estrela da Esperança"._x000D_
 Ademar de Barros Bicalho (Presidente).</t>
   </si>
   <si>
     <t>3941</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/3941/flash_5957.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/3941/flash_5957.pdf</t>
   </si>
   <si>
     <t>Flash 5957._x000D_
 RESOLUÇÃO Nº 60, de 17/12/2002.  Concede a "Placa de Prata Alferes José Lopes de Carvalho" à Drogaria Minas Brasil – Ivan de Souza Guedes e Filhos._x000D_
 Ademar de Barros Bicalho (Presidente).</t>
   </si>
   <si>
     <t>3942</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/3942/flash_5958.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/3942/flash_5958.pdf</t>
   </si>
   <si>
     <t>Flash 5958._x000D_
 RESOLUÇÃO Nº 12, de 26/02/2002.  Concede a "Placa de Prata Alferes José Lopes de Carvalho" à Empresa Municipal de Serviços, Obras e Urbanização – ESURB._x000D_
 Ademar de Barros Bicalho (Presidente).</t>
   </si>
   <si>
     <t>3943</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/3943/flash_5959.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/3943/flash_5959.pdf</t>
   </si>
   <si>
     <t>Flash 5959._x000D_
 RESOLUÇÃO Nº 16, de 12/03/2002.  Concede a "Placa de Prata Alferes José Lopes de Carvalho" ao Asilo Betânia - Lar dos Velhinhos da Sociedade São Vicente de Paulo – SSVP._x000D_
 Ademar de Barros Bicalho (Presidente).</t>
   </si>
   <si>
     <t>3944</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/3944/flash_5960.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/3944/flash_5960.pdf</t>
   </si>
   <si>
     <t>Flash 5960._x000D_
 RESOLUÇÃO Nº 22, de 09/04/2002.  Concede a "Placa de Prata Alferes José Lopes de Carvalho" ao Programa IPSEMG Família, sob a coordenação da senhora Ana Amélia Lagoeiro Fagundes._x000D_
 Ademar de Barros Bicalho (Presidente).</t>
   </si>
   <si>
     <t>3945</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/3945/flash_5961.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/3945/flash_5961.pdf</t>
   </si>
   <si>
     <t>Flash 5961._x000D_
 RESOLUÇÃO Nº 27, de 07/05/2002.  Concede a "Placa de Prata Alferes José Lopes de Carvalho" à TV Grande Minas._x000D_
 Ademar de Barros Bicalho (Presidente).</t>
   </si>
   <si>
     <t>3946</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/3946/flash_5962.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/3946/flash_5962.pdf</t>
   </si>
   <si>
     <t>Flash 5962._x000D_
 RESOLUÇÃO Nº 35, de 02/07/2002.  Concede a "Placa de Prata Alferes José Lopes de Carvalho" à empresa Vigilar – Comércio e Serviços Gerais Ltda._x000D_
 Ademar de Barros Bicalho (Presidente).</t>
   </si>
   <si>
     <t>3947</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/3947/flash_5963.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/3947/flash_5963.pdf</t>
   </si>
   <si>
     <t>Flash 5963._x000D_
 RESOLUÇÃO Nº 48, de 07/11/2002.  Concede a "Placa de Prata Alferes José Lopes de Carvalho" à Construtora Pavisan Ltda. (Jamil Habib Curi)._x000D_
 Ademar de Barros Bicalho (Presidente).</t>
   </si>
   <si>
     <t>3948</t>
   </si>
   <si>
     <t>Eurípedes Xavier Souto, Sued Kennedy Parrela Botelho</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/3948/flash_5964.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/3948/flash_5964.pdf</t>
   </si>
   <si>
     <t>Flash 5964._x000D_
 RESOLUÇÃO Nº 56, de 12/12/2002.  Concede a "Placa de Prata Alferes José Lopes de Carvalho" a Porfírio Francisco de Souza._x000D_
 Ademar de Barros Bicalho (Presidente).</t>
   </si>
   <si>
     <t>3963</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/3963/flash_5980.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/3963/flash_5980.pdf</t>
   </si>
   <si>
     <t>Flash 5980._x000D_
 RESOLUÇÃO Nº 03, de 14/02/2002. Concede o Título de Cidadão Benemérito de Montes Claros ao Dr. Ronaldo dos Reis Souto._x000D_
 Ademar de Barros Bicalho (Presidente).</t>
   </si>
   <si>
     <t>3965</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/3965/flash_5981.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/3965/flash_5981.pdf</t>
   </si>
   <si>
     <t>Flash 5981._x000D_
 RESOLUÇÃO Nº 11, de 26/02/2002. Concede o Título de Cidadão Benemérito de Montes Claros a Vital Alves da Fonseca._x000D_
 Ademar de Barros Bicalho (Presidente).</t>
   </si>
   <si>
     <t>3967</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/3967/flash_5982.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/3967/flash_5982.pdf</t>
   </si>
   <si>
     <t>Flash 5982._x000D_
 RESOLUÇÃO Nº 29, de 04/06/2002. Concede o Título de Cidadã Benemérita de Montes Claros a Viviane Senna._x000D_
 Ademar de Barros Bicalho (Presidente).</t>
   </si>
   <si>
     <t>3969</t>
   </si>
   <si>
     <t>Ademar de Barros Bicalho, Paulo Gustavo Dias Lopes</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/3969/flash_5983.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/3969/flash_5983.pdf</t>
   </si>
   <si>
     <t>Flash 5983._x000D_
 RESOLUÇÃO Nº 47, de 07/11/2002. Concede o Título de Cidadão Benemérito de Montes Claros a Renato Rebello de Freitas._x000D_
 Ademar de Barros Bicalho (Presidente).</t>
   </si>
   <si>
     <t>3971</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/3971/flash_5984.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/3971/flash_5984.pdf</t>
   </si>
   <si>
     <t>Flash 5984._x000D_
 RESOLUÇÃO Nº 44, de 05/11/2002. Concede o Título de Cidadão Benemérito de Montes Claros ao Dr. Leonardo Linhares Drumond Machado._x000D_
 Ademar de Barros Bicalho (Presidente).</t>
   </si>
   <si>
     <t>3972</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/3972/flash_5985.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/3972/flash_5985.pdf</t>
   </si>
   <si>
     <t>Flash 5985._x000D_
 RESOLUÇÃO Nº 45, de 05/11/2002. Concede o Título de Cidadão Benemérito de Montes Claros ao Dr. Athos Avelino Pereira._x000D_
 Ademar de Barros Bicalho (Presidente).</t>
   </si>
   <si>
     <t>3973</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/3973/flash_5986.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/3973/flash_5986.pdf</t>
   </si>
   <si>
     <t>Flash 5986._x000D_
 RESOLUÇÃO Nº 50, de 12/11/2002. Concede o Título de Cidadã Benemérita de Montes Claros à Dra. Maria Socorro de Carvalho Silveira._x000D_
 Ademar de Barros Bicalho (Presidente).</t>
   </si>
   <si>
     <t>3974</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/3974/flash_5987.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/3974/flash_5987.pdf</t>
   </si>
   <si>
     <t>Flash 5987._x000D_
 RESOLUÇÃO Nº 52, de 10/12/2002. Concede o Título de Cidadão Benemérito de Montes Claros a Ubirajara Ferreira Leite de Toledo (Tio Bira)._x000D_
 Ademar de Barros Bicalho (Presidente).</t>
   </si>
   <si>
     <t>3975</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/3975/flash_5988.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/3975/flash_5988.pdf</t>
   </si>
   <si>
     <t>Flash 5988._x000D_
 RESOLUÇÃO Nº 61, de 19/12/2002. Concede o Título de Cidadã Benemérita de Montes Claros a Elbe Figueiredo Brandão._x000D_
 Ademar de Barros Bicalho (Presidente).</t>
   </si>
   <si>
     <t>4030</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/4030/flash_6017.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/4030/flash_6017.pdf</t>
   </si>
   <si>
     <t>Flash 6017._x000D_
 RESOLUÇÃO Nº 09, de 21/02/2002. Concede o Título de Cidadã Honorária de Montes Claros a Celeste Provenzani de Almeida._x000D_
 Ademar de Barros Bicalho (Presidente).</t>
   </si>
   <si>
     <t>4031</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/4031/flash_6018.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/4031/flash_6018.pdf</t>
   </si>
   <si>
     <t>Flash 6018._x000D_
 RESOLUÇÃO Nº 37, de 06/08/2002. Concede o Título de Cidadã Honorária de Montes Claros a Maria Louisa Vanhaeren (Irmã Maria Guido)._x000D_
 Ademar de Barros Bicalho (Presidente).</t>
   </si>
   <si>
     <t>4032</t>
   </si>
   <si>
     <t>Sebastião Prisilino Alves, Ademar de Barros Bicalho</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/4032/flash_6019.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/4032/flash_6019.pdf</t>
   </si>
   <si>
     <t>Flash 6019._x000D_
 RESOLUÇÃO Nº 46, de 05/11/2002. Concede o Título de Cidadão Honorário de Montes Claros ao Dr. Clésio Soares de Andrade._x000D_
 Ademar de Barros Bicalho (Presidente).</t>
   </si>
   <si>
     <t>4033</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/4033/flash_6020.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/4033/flash_6020.pdf</t>
   </si>
   <si>
     <t>Flash 6020._x000D_
 RESOLUÇÃO Nº 49, de 12/11/2002. Concede o Título de Cidadão Honorário de Montes Claros ao Coronel Mauro Gregório da Silva._x000D_
 Ademar de Barros Bicalho (Presidente).</t>
   </si>
   <si>
     <t>4034</t>
   </si>
   <si>
     <t>Osmar Avelino Pereira</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/4034/flash_6021.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/4034/flash_6021.pdf</t>
   </si>
   <si>
     <t>Flash 6021._x000D_
 RESOLUÇÃO Nº 55, de 12/12/2002. Concede o Título de Cidadão Honorário de Montes Claros ao Dr. Abelardo Teixeira Nunes._x000D_
 Ademar de Barros Bicalho (Presidente).</t>
   </si>
   <si>
     <t>4116</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/4116/flash_6066.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/4116/flash_6066.pdf</t>
   </si>
   <si>
     <t>Flash 6066._x000D_
 RESOLUÇÃO Nº 02, de 14/02/2002. (REVOGADA). Altera o artigo 1º da Resolução nº 145, de 23/06/1971, que instituiu a Medalha de Honra Montes Claros, passando a mesma a denominar-se “Medalha Ivan José Lopes de Honra Montes Claros". (Revogada pela Resolução nº 18, de 31/05/2022)._x000D_
 Ademar de Barros Bicalho (Presidente).</t>
   </si>
   <si>
     <t>4119</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/4119/flash_6067.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/4119/flash_6067.pdf</t>
   </si>
   <si>
     <t>Flash 6067._x000D_
 RESOLUÇÃO Nº 13, de 05/03/2002. Altera dispositivos da Resolução nº 79/94, que dispõe sobre a organização administrativa e estabelece normas de provimento dos cargos, movimentação e remuneração dos servidores da Câmara Municipal de Montes Claros, e contém outras providências._x000D_
 Ademar de Barros Bicalho (Presidente).</t>
   </si>
   <si>
     <t>4121</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/4121/flash_6068.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/4121/flash_6068.pdf</t>
   </si>
   <si>
     <t>Flash 6068._x000D_
 RESOLUÇÃO Nº 19, de 21/03/2002. Altera o artigo 112 do Regimento Interno da Câmara Municipal de Montes Claros. (Determina os 2 (dois) períodos de sessão legislativa da Câmara, durante o ano)._x000D_
 Ademar de Barros Bicalho (Presidente).</t>
   </si>
   <si>
     <t>4124</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/4124/flash_6069.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/4124/flash_6069.pdf</t>
   </si>
   <si>
     <t>Flash 6069._x000D_
 RESOLUÇÃO Nº 17, de 19/03/2002. Acrescenta o parágrafo 3º ao artigo 177 do Regimento Interno da Câmara Municipal de Montes Claros. (Cada vereador poderá conceder somente duas homenagens por ano, independente do título ou honraria)._x000D_
 Ademar de Barros Bicalho (Presidente).</t>
   </si>
   <si>
     <t>4127</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/4127/flash_6070.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/4127/flash_6070.pdf</t>
   </si>
   <si>
     <t>Flash 6070._x000D_
 RESOLUÇÃO Nº 20, de 26/03/2002. Altera o inciso II, segunda parte do artigo 123 do Regimento Interno da Câmara Municipal. (Dispõe sobre discussão e votação de proposição com duração prorrogável de 30 minutos, sendo delimitada a quantidade de 01 proposição, por vereador, em cada reunião)._x000D_
 Ademar de Barros Bicalho (Presidente).</t>
   </si>
   <si>
     <t>4129</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/4129/flash_6071.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/4129/flash_6071.pdf</t>
   </si>
   <si>
     <t>Flash 6071._x000D_
 RESOLUÇÃO Nº 21, de 26/03/2002. Altera o artigo 38 e o seu parágrafo único do Regimento Interno da Câmara Municipal de Montes Claros. (Dispõe sobre o uso da palavra, pelo líder, dada a sua relevância e urgência)._x000D_
 Ademar de Barros Bicalho (Presidente).</t>
   </si>
   <si>
     <t>4131</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/4131/flash_6072.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/4131/flash_6072.pdf</t>
   </si>
   <si>
     <t>Flash 6072._x000D_
 RESOLUÇÃO Nº 23, de 16/04/2002. Dispõe sobre a alteração da Resolução nº 005/91, de 14/02/1991, que dispõe sobre a instituição e concessão da Medalha do Mérito Ecológico, passando a mesma a denominar-se "Medalha do Mérito Ecológico José Gonçalves Ulhôa"._x000D_
 Ademar de Barros Bicalho (Presidente).</t>
   </si>
   <si>
     <t>4132</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/4132/flash_6073.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/4132/flash_6073.pdf</t>
   </si>
   <si>
     <t>Flash 6073._x000D_
 RESOLUÇÃO Nº 024, de 18/04/2002. Modifica dispositivos da Resolução nº 15/99, que dispõe sobre a sistemática de pontuação para efeito de remuneração dos servidores de gabinete, e dá outras providências._x000D_
 Ademar de Barros Bicalho (Presidente).</t>
   </si>
   <si>
     <t>4133</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/4133/flash_6074.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/4133/flash_6074.pdf</t>
   </si>
   <si>
     <t>Flash 6074._x000D_
 RESOLUÇÃO Nº 25, de 23/04/2002. Altera dispositivo do Regimento Interno da Câmara Municipal de Montes Claros. (Inciso II do artigo 50 que dispõe sobre leitura da Bíblia Sagrada, da ata e do expediente)._x000D_
 Ademar de Barros Bicalho (Presidente).</t>
   </si>
   <si>
     <t>4134</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/4134/flash_6075.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/4134/flash_6075.pdf</t>
   </si>
   <si>
     <t>Flash 6075._x000D_
 RESOLUÇÃO Nº 26, de 25/04/2002. Altera o artigo 159 e suprime o seu parágrafo único do Regimento Interno da Câmara Municipal de Montes Claros. (Não é permitido ao vereador apresentar proposição que guarde identidade ou semelhança com outra em andamento na casa; devendo ser obedecida a ordem e prazo de entrega de requerimentos e indicações)._x000D_
 Ademar de Barros Bicalho (Presidente).</t>
   </si>
   <si>
     <t>4138</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/4138/flash_6076.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/4138/flash_6076.pdf</t>
   </si>
   <si>
     <t>Flash 6076._x000D_
 RESOLUÇÃO Nº 32, de 27/06/2002. Altera o artigo 39 do Regimento Interno da Câmara Municipal de Montes Claros. (Dispõe sobre o mandato de 02 anos da Mesa Diretora)._x000D_
 Ademar de Barros Bicalho (Presidente).</t>
   </si>
   <si>
     <t>4140</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/4140/flash_6077.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/4140/flash_6077.pdf</t>
   </si>
   <si>
     <t>Flash 6077._x000D_
 Resolução nº 33, de 02/07/2002. Modifica e revoga vários dispositivos do Regimento Interno da Câmara Municipal de Montes Claros._x000D_
 Ademar de Barros Bicalho (Presidente).</t>
   </si>
   <si>
     <t>4143</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/4143/flash_6078.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/4143/flash_6078.pdf</t>
   </si>
   <si>
     <t>Flash 6078._x000D_
 RESOLUÇÃO Nº 34/2002. Acrescenta parágrafo 3º ao artigo 30 do Regimento Interno da Câmara Municipal de Montes Claros. (Em casos de licença dos vereadores, para tratamento de saúde, que ultrapasse os 30 (trinta) dias, o suplente será convocado imediatamente)._x000D_
 Ademar de Barros Bicalho (Presidente).</t>
   </si>
   <si>
     <t>4145</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/4145/flash_6079.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/4145/flash_6079.pdf</t>
   </si>
   <si>
     <t>Flash 6079._x000D_
 RESOLUÇÃO Nº 38, de 20/08/2002. Altera o artigo 208 e o seu parágrafo 1º do Regimento Interno da Câmara Municipal de Montes Claros. (Dispõe sobre prazo para o pedido de vista do projeto)._x000D_
 Ademar de Barros Bicalho (Presidente).</t>
   </si>
   <si>
     <t>4148</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/4148/flash_6080.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/4148/flash_6080.pdf</t>
   </si>
   <si>
     <t>Flash 6080._x000D_
 RESOLUÇÃO Nº 39, de 20/08/2002. (REVOGADA). Altera o artigo 2º da Resolução nº 145, de 23/06/1971, alterada pela Resolução nº 02 de 14/02/2002, que dispõe sobre a instituição e concessão da Medalha Ivan José Lopes de Honra Montes Claros. (Revogada pela Resolução nº 57, de 17/08/2006)._x000D_
 Ademar de Barros Bicalho (Presidente).</t>
   </si>
   <si>
     <t>4193</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/4193/flash_6081.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/4193/flash_6081.pdf</t>
   </si>
   <si>
     <t>Flash 6081._x000D_
 RESOLUÇÃO Nº 40, de 27/08/2002. Altera o artigo 59 do Regimento Interno da Câmara Municipal de Montes Claros. (Dispõe sobre decoro parlamentar)._x000D_
 Ademar de Barros Bicalho (Presidente).</t>
   </si>
   <si>
     <t>4195</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/4195/flash_6082.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/4195/flash_6082.pdf</t>
   </si>
   <si>
     <t>Flash 6082._x000D_
 RESOLUÇÃO Nº 41, de 27/08/2002. Altera o inciso VI do artigo 140 do Regimento Interno da Câmara Municipal de Montes Claros. (Apartear)._x000D_
 Ademar de Barros Bicalho (Presidente).</t>
   </si>
   <si>
     <t>4197</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/4197/flash_6083.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/4197/flash_6083.pdf</t>
   </si>
   <si>
     <t>Flash 6083._x000D_
 RESOLUÇÃO Nº 42, de 19/09/2002. Altera a Resolução nº 71, de 20/12/2001, que acrescentou parágrafo 5º ao artigo 158 do Regimento Interno da Câmara Municipal de Montes Claros. (Dispõe sobre a deliberação de proposições pelo Plenário da Câmara)._x000D_
 Ademar de Barros Bicalho (Presidente).</t>
   </si>
   <si>
     <t>4199</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/4199/flash_6084.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/4199/flash_6084.pdf</t>
   </si>
   <si>
     <t>Flash 6084._x000D_
 RESOLUÇÃO Nº 43, de 15/10/2002. Modifica e revoga dispositivos do Regimento Interno da Câmara Municipal de Montes Claros. (Revoga o inciso VIII do artigo 218, altera o artigo 225 e o parágrafo 3º do artigo 177)._x000D_
 Ademar de Barros Bicalho (Presidente).</t>
   </si>
   <si>
     <t>4201</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/4201/flash_6085.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/4201/flash_6085.pdf</t>
   </si>
   <si>
     <t>Flash 6085._x000D_
 RESOLUÇÃO Nº 54, de 10/12/2002. Modifica e revoga dispositivos do Regimento Interno da Câmara Municipal de Montes Claros. (Altera o artigo 11, alterado pela Resolução nº 50/2000 e o artigo 225, alterado pela Resolução nº 43, de 15/10/2002. Dispõe sobre votação para eleição da Mesa Diretora e votação por escrutínio secreto)._x000D_
 Ademar de Barros Bicalho (Presidente).</t>
   </si>
   <si>
     <t>4202</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/4202/flash_6086.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/4202/flash_6086.pdf</t>
   </si>
   <si>
     <t>Flash 6086._x000D_
 RESOLUÇÃO Nº 53, de 10/12/2002. Acrescenta parágrafo 4º ao artigo 169 do Regimento Interno da Câmara Municipal de Montes Claros. (Dispõe sobre parecer da Assessoria Jurídica ou qualquer outro parecer anexado pelo autor do projeto)._x000D_
 Ademar de Barros Bicalho (Presidente).</t>
   </si>
   <si>
     <t>4203</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/4203/flash_6087.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/4203/flash_6087.pdf</t>
   </si>
   <si>
     <t>Flash 6087._x000D_
 RESOLUÇÃO Nº 51, de 03/12/2002. (REVOGADA). Altera o artigo 3º e seu parágrafo único, altera os artigos 8º e 9º da Resolução nº 30, de 04/06/2002, que dispõe sobre o "Projeto Vereador Estudante”. (Revogada pela Resolução nº 34, de 24/05/2005)._x000D_
 Ademar de Barros Bicalho (Presidente).</t>
   </si>
   <si>
     <t>4204</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/4204/flash_6088.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/4204/flash_6088.pdf</t>
   </si>
   <si>
     <t>Flash 6088._x000D_
 RESOLUÇÃO Nº 63, de 24/12/2002. Altera dispositivos da Resolução nº 13, de 05/03/2002, que alterou dispositivos da Resolução nº 79/94 e que dispõem sobre a Organização Administrativa da Câmara Municipal de Montes Claros, e contém outras providências. (Cria mais vagas de Assistente Operacional e extingue os cargos de Assessor de Gabinete I e II da Câmara)._x000D_
 Ademar de Barros Bicalho (Presidente).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
@@ -3713,68 +3713,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/3720/flash_5864.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/3721/flash_5865.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/3410/flash_5249.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/3411/flash_5250.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/3412/flash_5251.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/3431/flash_5270.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/3432/flash_5271.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/3433/flash_5272.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/3434/flash_5273.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/3475/flash_5314.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/3476/flash_5315.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/3532/flash_5316.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/3533/flash_5317.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/3534/flash_5318.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/3535/flash_5319.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/3536/flash_5320.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/3537/flash_5321.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/3538/flash_5322.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/3539/flash_5323.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/3540/flash_5324.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/3541/flash_5325.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/3542/flash_5326.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/3543/flash_5327.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/3544/flash_5328.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/3545/flash_5329.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/3547/flash_5330.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/3548/flash_5331.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/3551/flash_5332.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/3555/flash_5333.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/3557/flash_5334.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/3559/flash_5335.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/3560/flash_5769.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/3561/flash_5336.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/3562/flash_5337.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/3563/flash_5770.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/3564/flash_5338.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/3565/flash_5339.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/3566/flash_5340.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/3567/flash_5341.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/3568/flash_5771.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/3569/flash_5342.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/3570/flash_5772.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/3572/flash_5773.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/3573/flash_5774.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/3574/flash_5775.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/3575/flash_5776.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/3576/flash_5777.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/3577/flash_5778.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/3578/flash_5779.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/3579/flash_5780.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/3581/flash_5781.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/3583/flash_5782.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/3585/flash_5783.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/3587/flash_5784.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/3588/flash_5785.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/3592/flash_5786.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/3593/flash_5787.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/3594/flash_5788.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/3595/flash_5789.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/3596/flash_5790.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/3597/flash_5791.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/3598/flash_5792.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/3599/flash_5793.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/3600/flash_5794.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/3746/flash_5416.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/3748/flash_5417.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/3750/flash_5418.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/3752/flash_5419.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/3754/flash_5420.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/3756/flash_5421.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/3761/flash_5422.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/3763/flash_5423.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/3765/flash_5424.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/3768/flash_5426.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/3769/flash_5427.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/3770/flash_5428.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/3771/flash_5429.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/3816/flash_5456.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/3819/flash_5459.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/3836/flash_5470.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/3837/flash_5471.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/3839/flash_5472.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/3840/flash_5473.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/3842/flash_5474.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/3843/flash_5475.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/3844/flash_5476.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/3846/flash_5477.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/3848/flash_5478.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/3849/flash_5479.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/3851/flash_5480.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/3853/flash_5481.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/3855/flash_5482.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/3889/flash_5513.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/3909/flash_5518.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/3911/flash_5519.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/3961/flash_5520.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/3964/flash_5521.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/3966/flash_5522.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/3968/flash_5523.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/4003/flash_5539.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/4005/flash_5540.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/4006/flash_5541.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/4008/flash_5542.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/4009/flash_5543.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/4010/flash_5544.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/4012/flash_5545.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/4014/flash_5546.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/4021/flash_5547.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/4077/flash_5570.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/4080/flash_5571.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/4082/flash_5572.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/4083/flash_5573.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/4085/flash_5574.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/4087/flash_5575.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/4117/flash_5589.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/4118/flash_5590.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/4120/flash_5591.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/4136/flash_5599.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/4137/flash_5600.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/4159/flash_5617.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/4161/flash_5619.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/4162/flash_5620.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/4163/flash_5621.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/4174/flash_5630.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/4175/flash_5631.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/4176/flash_5632.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/4177/flash_5633.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/4178/flash_5634.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/4179/flash_5635.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/4180/flash_5636.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/4181/flash_5637.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/4182/flash_5638.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/4183/flash_5639.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/4184/flash_5640.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/4280/flash_5686.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/4282/flash_5687.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/4284/flash_5688.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/4285/flash_5689.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/4287/flash_5690.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/4288/flash_5691.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/4290/flash_5692.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/4292/flash_5693.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/4293/flash_5694.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/4295/flash_5695.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/4297/flash_5696.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/4298/flash_5697.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/4299/flash_5698.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/4300/flash_5699.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/4302/flash_5700.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/4303/flash_5701.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/4305/flash_5702.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/4307/flash_5703.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/4308/flash_5704.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/4310/flash_5705.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/4311/flash_5706.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/9114/flash_5425.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/10675/flash_5512a.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/10676/flash_5512b.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/4232/flash_6109.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/4237/flash_6111.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/4242/flash_6112.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/4278/flash_6130.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/4281/flash_6131.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/4283/flash_6132.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/4286/flash_6133.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/4289/flash_6134.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/4291/flash_6135.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/4294/flash_6136.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/4296/flash_6137.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/4301/flash_6138.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/4304/flash_6139.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/4235/flash_6110.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/3755/flash_5879.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/3757/flash_5880.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/3758/flash_5881.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/8403/flash_5242.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/3710/flash_5854.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/3711/flash_5855.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/3712/flash_5856.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/3713/flash_5857.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/3714/flash_5858.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/3715/flash_5859.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/3704/flash_5848.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/3705/flash_5849.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/3703/flash_5847.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/3777/flash_5890.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/3786/flash_5895.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/3806/flash_5901.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/3809/flash_5902.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/3811/flash_5903.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/3825/flash_5908.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/3847/flash_5915.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/3856/flash_5919.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/3896/flash_5926.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/3897/flash_5927.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/3898/flash_5928.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/3901/flash_5931.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/3914/flash_5940.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/3925/flash_5941.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/3939/flash_5955.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/3940/flash_5956.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/3941/flash_5957.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/3942/flash_5958.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/3943/flash_5959.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/3944/flash_5960.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/3945/flash_5961.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/3946/flash_5962.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/3947/flash_5963.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/3948/flash_5964.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/3963/flash_5980.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/3965/flash_5981.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/3967/flash_5982.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/3969/flash_5983.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/3971/flash_5984.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/3972/flash_5985.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/3973/flash_5986.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/3974/flash_5987.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/3975/flash_5988.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/4030/flash_6017.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/4031/flash_6018.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/4032/flash_6019.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/4033/flash_6020.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/4034/flash_6021.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/4116/flash_6066.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/4119/flash_6067.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/4121/flash_6068.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/4124/flash_6069.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/4127/flash_6070.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/4129/flash_6071.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/4131/flash_6072.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/4132/flash_6073.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/4133/flash_6074.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/4134/flash_6075.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/4138/flash_6076.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/4140/flash_6077.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/4143/flash_6078.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/4145/flash_6079.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/4148/flash_6080.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/4193/flash_6081.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/4195/flash_6082.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/4197/flash_6083.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/4199/flash_6084.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/4201/flash_6085.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/4202/flash_6086.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/4203/flash_6087.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/4204/flash_6088.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/3720/flash_5864.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/3721/flash_5865.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/3410/flash_5249.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/3411/flash_5250.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/3412/flash_5251.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/3431/flash_5270.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/3432/flash_5271.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/3433/flash_5272.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/3434/flash_5273.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/3475/flash_5314.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/3476/flash_5315.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/3532/flash_5316.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/3533/flash_5317.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/3534/flash_5318.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/3535/flash_5319.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/3536/flash_5320.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/3537/flash_5321.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/3538/flash_5322.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/3539/flash_5323.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/3540/flash_5324.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/3541/flash_5325.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/3542/flash_5326.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/3543/flash_5327.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/3544/flash_5328.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/3545/flash_5329.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/3547/flash_5330.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/3548/flash_5331.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/3551/flash_5332.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/3555/flash_5333.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/3557/flash_5334.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/3559/flash_5335.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/3560/flash_5769.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/3561/flash_5336.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/3562/flash_5337.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/3563/flash_5770.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/3564/flash_5338.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/3565/flash_5339.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/3566/flash_5340.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/3567/flash_5341.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/3568/flash_5771.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/3569/flash_5342.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/3570/flash_5772.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/3572/flash_5773.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/3573/flash_5774.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/3574/flash_5775.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/3575/flash_5776.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/3576/flash_5777.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/3577/flash_5778.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/3578/flash_5779.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/3579/flash_5780.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/3581/flash_5781.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/3583/flash_5782.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/3585/flash_5783.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/3587/flash_5784.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/3588/flash_5785.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/3592/flash_5786.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/3593/flash_5787.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/3594/flash_5788.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/3595/flash_5789.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/3596/flash_5790.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/3597/flash_5791.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/3598/flash_5792.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/3599/flash_5793.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/3600/flash_5794.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/3746/flash_5416.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/3748/flash_5417.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/3750/flash_5418.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/3752/flash_5419.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/3754/flash_5420.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/3756/flash_5421.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/3761/flash_5422.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/3763/flash_5423.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/3765/flash_5424.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/3768/flash_5426.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/3769/flash_5427.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/3770/flash_5428.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/3771/flash_5429.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/3816/flash_5456.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/3819/flash_5459.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/3836/flash_5470.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/3837/flash_5471.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/3839/flash_5472.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/3840/flash_5473.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/3842/flash_5474.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/3843/flash_5475.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/3844/flash_5476.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/3846/flash_5477.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/3848/flash_5478.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/3849/flash_5479.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/3851/flash_5480.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/3853/flash_5481.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/3855/flash_5482.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/3889/flash_5513.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/3909/flash_5518.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/3911/flash_5519.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/3961/flash_5520.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/3964/flash_5521.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/3966/flash_5522.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/3968/flash_5523.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/4003/flash_5539.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/4005/flash_5540.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/4006/flash_5541.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/4008/flash_5542.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/4009/flash_5543.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/4010/flash_5544.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/4012/flash_5545.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/4014/flash_5546.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/4021/flash_5547.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/4077/flash_5570.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/4080/flash_5571.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/4082/flash_5572.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/4083/flash_5573.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/4085/flash_5574.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/4087/flash_5575.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/4117/flash_5589.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/4118/flash_5590.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/4120/flash_5591.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/4136/flash_5599.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/4137/flash_5600.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/4159/flash_5617.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/4161/flash_5619.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/4162/flash_5620.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/4163/flash_5621.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/4174/flash_5630.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/4175/flash_5631.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/4176/flash_5632.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/4177/flash_5633.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/4178/flash_5634.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/4179/flash_5635.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/4180/flash_5636.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/4181/flash_5637.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/4182/flash_5638.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/4183/flash_5639.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/4184/flash_5640.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/4280/flash_5686.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/4282/flash_5687.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/4284/flash_5688.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/4285/flash_5689.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/4287/flash_5690.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/4288/flash_5691.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/4290/flash_5692.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/4292/flash_5693.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/4293/flash_5694.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/4295/flash_5695.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/4297/flash_5696.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/4298/flash_5697.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/4299/flash_5698.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/4300/flash_5699.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/4302/flash_5700.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/4303/flash_5701.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/4305/flash_5702.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/4307/flash_5703.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/4308/flash_5704.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/4310/flash_5705.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/4311/flash_5706.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/9114/flash_5425.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/10675/flash_5512a.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/10676/flash_5512b.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/4232/flash_6109.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/4237/flash_6111.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/4242/flash_6112.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/4278/flash_6130.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/4281/flash_6131.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/4283/flash_6132.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/4286/flash_6133.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/4289/flash_6134.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/4291/flash_6135.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/4294/flash_6136.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/4296/flash_6137.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/4301/flash_6138.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/4304/flash_6139.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2001/4235/flash_6110.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/3755/flash_5879.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/3757/flash_5880.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/3758/flash_5881.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/8403/flash_5242.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/3710/flash_5854.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/3711/flash_5855.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/3712/flash_5856.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/3713/flash_5857.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/3714/flash_5858.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/3715/flash_5859.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/3704/flash_5848.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/3705/flash_5849.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/3703/flash_5847.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/3777/flash_5890.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/3786/flash_5895.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/3806/flash_5901.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/3809/flash_5902.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/3811/flash_5903.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/3825/flash_5908.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/3847/flash_5915.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/3856/flash_5919.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/3896/flash_5926.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/3897/flash_5927.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/3898/flash_5928.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/3901/flash_5931.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/3914/flash_5940.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/3925/flash_5941.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/3939/flash_5955.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/3940/flash_5956.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/3941/flash_5957.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/3942/flash_5958.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/3943/flash_5959.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/3944/flash_5960.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/3945/flash_5961.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/3946/flash_5962.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/3947/flash_5963.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/3948/flash_5964.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/3963/flash_5980.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/3965/flash_5981.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/3967/flash_5982.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/3969/flash_5983.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/3971/flash_5984.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/3972/flash_5985.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/3973/flash_5986.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/3974/flash_5987.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/3975/flash_5988.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/4030/flash_6017.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/4031/flash_6018.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/4032/flash_6019.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/4033/flash_6020.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/4034/flash_6021.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/4116/flash_6066.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/4119/flash_6067.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/4121/flash_6068.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/4124/flash_6069.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/4127/flash_6070.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/4129/flash_6071.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/4131/flash_6072.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/4132/flash_6073.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/4133/flash_6074.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/4134/flash_6075.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/4138/flash_6076.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/4140/flash_6077.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/4143/flash_6078.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/4145/flash_6079.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/4148/flash_6080.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/4193/flash_6081.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/4195/flash_6082.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/4197/flash_6083.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/4199/flash_6084.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/4201/flash_6085.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/4202/flash_6086.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/4203/flash_6087.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2002/4204/flash_6088.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H247"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="6" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="39.85546875" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="119.42578125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="92.28515625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="91.42578125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>