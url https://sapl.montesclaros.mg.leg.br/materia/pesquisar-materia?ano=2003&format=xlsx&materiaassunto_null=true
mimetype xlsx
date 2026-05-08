--- v0 (2026-03-22)
+++ v1 (2026-05-08)
@@ -226,51 +226,51 @@
 PROJETO DE LEI Nº 57/2003. Autoriza o Poder Público Municipal a abrir crédito especial ao orçamento vigente, para repassar recursos ao Rotary Clube Oeste de Montes Claros, e dá outras providências. (Referente à Lei nº 3.141, de 14/08/2003)._x000D_
 Ademar de Barros Bicalho (Presidente).</t>
   </si>
   <si>
     <t>3417</t>
   </si>
   <si>
     <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2003/3417/flash_5256.pdf</t>
   </si>
   <si>
     <t>Flash 5256._x000D_
 PROJETO DE LEI Nº 61/2003. Autoriza o Poder Executivo a abrir crédito especial ao orçamento vigente, para repassar recursos financeiros aos hospitais Aroldo Tourinho, Santa Casa e Universitário Clemente de Farias, e dá outras providências. (Referente à Lei nº 3.149, de 28/08/2003)._x000D_
 Ademar de Barros Bicalho (Presidente).</t>
   </si>
   <si>
     <t>3418</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2003/3418/flash_5257.pdf</t>
   </si>
   <si>
     <t>Flash 5257._x000D_
-PROJETO DE LEI Nº 82/2003. Dispõe sobre a abertura de crédito especial ao orçamento vigente e autoriza a concessão de contribuição para promover a filiação do Poder Executivo à Frente Estadual de Prefeitos de Minas Gerais (Frente Mineira de Prefeitos)._x000D_
+PROJETO DE LEI Nº 82/2003. Dispõe sobre a abertura de crédito especial ao orçamento vigente e autoriza a concessão de contribuição para promover a filiação do Poder Executivo à Frente Estadual de Prefeitos de Minas Gerais (Frente Mineira de Prefeitos). (Referente à Lei nº 3.168, de 20/11/2003)._x000D_
 Ademar de Barros Bicalho (Presidente).</t>
   </si>
   <si>
     <t>3435</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2003/3435/flash_5274.pdf</t>
   </si>
   <si>
     <t>Flash 5274._x000D_
 PROJETO DE LEI Nº 06/2003. Cria a Unidade Municipal de Educação Infantil - "UMEI Dr. Ivan Lopes", localizada na rua Geminiano Veloso, nº 09, bairro Jardim Brasil e contém outras providências. (Referente à Lei nº 3.091 de 20/03/2003).  _x000D_
 Ademar de Barros Bicalho (Presidente).</t>
   </si>
   <si>
     <t>3436</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>Aurindo José Ribeiro</t>
   </si>
@@ -1802,51 +1802,51 @@
   <si>
     <t>3860</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
     <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2003/3860/flash_5485.pdf</t>
   </si>
   <si>
     <t>Flash 5485._x000D_
 PROJETO DE LEI Nº 25/2003. Dispõe sobre desafetação e permuta de imóvel de propriedade do município de Montes Claros, por terreno de propriedade do Sr. Francisco Ferreira Neto e dá outras providências. (Áreas permutadas de 257,69 m² cada, situadas no loteamento Nossa senhora Aparecida). (Referente à Lei nº 3.113, de 23/04/2003)._x000D_
 Ademar de Barros Bicalho (Presidente).</t>
   </si>
   <si>
     <t>3862</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
     <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2003/3862/flash_5486.pdf</t>
   </si>
   <si>
     <t>Flash 5486._x000D_
-PROJETO DE LEI Nº 35/2003. Desafeta área de terreno de sua característica de uso institucional, transfere-a ao patrimônio disponível do município, autoriza sua doação à Igreja Evangélica Luz e Vida, e dá outras providências. (Área de 584,70 m², situada no Conjunto Habitacional José Carlos de Lima)._x000D_
+PROJETO DE LEI Nº 35/2003. Desafeta área de terreno de sua característica de uso institucional, transfere-a ao patrimônio disponível do município, autoriza sua doação à Igreja Evangélica Luz e Vida, e dá outras providências. (Área de 584,70 m², situada no Conjunto Habitacional José Carlos de Lima). (Referente à Lei nº 3.120, de 05/06/2003)._x000D_
 Ademar de Barros Bicalho (Presidente).</t>
   </si>
   <si>
     <t>3863</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
     <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2003/3863/flash_5487.pdf</t>
   </si>
   <si>
     <t>Flash 5487._x000D_
 PROJETO DE LEI Nº 67/2003. (ALTERADA). Desafeta área de terreno de sua característica de uso institucional, autoriza sua doação à Mitra Diocesana de Montes Claros e contém outras providências. (Área de 597,78 m², localizada no loteamento Village do Lago I). (Referente à Lei nº 3.153, de 12/09/2003, que foi posteriormente alterada - ver flash 6639 e 6659)._x000D_
 Ademar de Barros Bicalho (Presidente).</t>
   </si>
   <si>
     <t>3864</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
     <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2003/3864/flash_5488.pdf</t>
   </si>
@@ -2082,51 +2082,51 @@
   <si>
     <t>4122</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
     <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2003/4122/flash_5592.pdf</t>
   </si>
   <si>
     <t>Flash 5592._x000D_
 PROJETO DE LEI Nº 55/2003. Dispõe sobre as Diretrizes Orçamentárias do Município de Montes Claros, para o exercício financeiro de 2004, e dá outras providências. (Referente à Lei nº 3.130, de 09/07/2003)._x000D_
 Ademar de Barros Bicalho (Presidente).</t>
   </si>
   <si>
     <t>4123</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
     <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2003/4123/flash_5593.pdf</t>
   </si>
   <si>
     <t>Flash 5593._x000D_
-PROJETO DE LEI Nº 80/2003. Dispõe sobre a reclassificação das receitas correntes constantes do Anexo II, da Lei nº 3.130, de 09/07/2003, (Lei de Diretrizes Orçamentárias - LDO), e contém outras providências._x000D_
+PROJETO DE LEI Nº 80/2003. Dispõe sobre a reclassificação das receitas correntes constantes do Anexo II, da Lei nº 3.130, de 09/07/2003, (Lei de Diretrizes Orçamentárias - LDO), e contém outras providências. (Referente à Lei nº 3.164, de 24/10/2003)._x000D_
 Ademar de Barros Bicalho (Presidente).</t>
   </si>
   <si>
     <t>4125</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
     <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2003/4125/flash_5594.pdf</t>
   </si>
   <si>
     <t>Flash 5594._x000D_
 PROJETO DE LEI Nº 87/2003. Estima a receita e fixa a despesa do município de Montes Claros, para o exercício financeiro de 2004. (Referente à Lei nº 3.172, de 04/12/2003)._x000D_
 Ademar de Barros Bicalho (Presidente).</t>
   </si>
   <si>
     <t>4139</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
     <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2003/4139/flash_5601.pdf</t>
   </si>
@@ -2180,65 +2180,65 @@
   <si>
     <t>4146</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
     <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2003/4146/flash_5605.pdf</t>
   </si>
   <si>
     <t>Flash 5605._x000D_
 PROJETO DE LEI Nº 09/2003. Autoriza o Poder Executivo a fazer concessão de subvenção, contribuições e auxílios financeiros a diversas entidades do município de Montes Claros, com ênfase nas áreas de saúde, educação e assistência social, e contém outras providências. (Referente à Lei nº 3.094, de 02/04/2003)._x000D_
 Ademar de Barros Bicalho (Presidente).</t>
   </si>
   <si>
     <t>4147</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
     <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2003/4147/flash_5606.pdf</t>
   </si>
   <si>
     <t>Flash 5606._x000D_
-PROJETO DE LEI Nº 77/2003. Autoriza o Poder Executivo a fazer concessão de contribuição à Associação de Promoção e Ação Social - APAS, e contém outras providências._x000D_
+PROJETO DE LEI Nº 77/2003. Autoriza o Poder Executivo a fazer concessão de contribuição à Associação de Promoção e Ação Social - APAS, e contém outras providências. (Referente à Lei nº 3.154, de 23/09/2003)._x000D_
 Ademar de Barros Bicalho (Presidente).</t>
   </si>
   <si>
     <t>4149</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
     <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2003/4149/flash_5607.pdf</t>
   </si>
   <si>
     <t>Flash 5607._x000D_
-PROJETO DE LEI Nº 78/2003. Autoriza o Poder Executivo a fazer concessão de contribuição às entidades "Fundação Hospitalar de Montes Claros – Hospital Aroldo Tourinho" e à "Irmandade Nossa senhora das Mercês da Santa Casa de Caridade de Montes Claros", e contém outras providências._x000D_
+PROJETO DE LEI Nº 78/2003. Autoriza o Poder Executivo a fazer concessão de contribuição às entidades "Fundação Hospitalar de Montes Claros – Hospital Aroldo Tourinho" e à "Irmandade Nossa senhora das Mercês da Santa Casa de Caridade de Montes Claros", e contém outras providências. (Referente à Lei nº 3.157, de 03/10/2003)._x000D_
 Ademar de Barros Bicalho (Presidente).</t>
   </si>
   <si>
     <t>4185</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
     <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2003/4185/flash_5641.pdf</t>
   </si>
   <si>
     <t>Flash 5641._x000D_
 PROJETO DE LEI Nº 07/2003. Concede o título declaratório de utilidade pública à Organização não Governamental – ONG "Caminhos da Solidariedade de Montes Claros". (Referente à Lei nº 3.095, de 02/03/2003).    _x000D_
 Ademar de Barros Bicalho (Presidente).</t>
   </si>
   <si>
     <t>4313</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
     <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2003/4313/flash_5707.pdf</t>
   </si>