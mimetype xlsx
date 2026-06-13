--- v1 (2026-03-22)
+++ v2 (2026-06-13)
@@ -797,51 +797,51 @@
   <si>
     <t>53</t>
   </si>
   <si>
     <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2004/3677/flash_5833.pdf</t>
   </si>
   <si>
     <t>Flash 5833._x000D_
 PROJETO DE LE S/Nº/2004. (RETIRADO). Dispõe sobre a transparência e lisura na execução das licitações, concorrências e contratos de serviços do município de Montes Claros e dá outras providências._x000D_
 José Maria Saraiva (Presidente).</t>
   </si>
   <si>
     <t>3678</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
     <t>Sebastião Prisilino Alves</t>
   </si>
   <si>
     <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2004/3678/flash_5389.pdf</t>
   </si>
   <si>
     <t>Flash 5389._x000D_
-PROJETO DE LEI Nº 63/2004. Denomina a "Avenida Dr. José Nunes Mourão", conhecida popularmente como avenida Pedro Álvares Cabral, localizada no bairro Ibituruna. (Referente à Lei nº 3.342, de 13/07/2004).    _x000D_
+PROJETO DE LEI Nº 63/2004. (REVOGADA). Denomina a "Avenida Dr. José Nunes Mourão", conhecida popularmente como avenida Pedro Álvares Cabral, localizada no bairro Ibituruna. (Referente à Lei nº 3.342, de 13/07/2004, que foi posteriormente revogada pela Lei nº 3.543, de 10/04/2006).    _x000D_
 José Maria Saraiva (Presidente).</t>
   </si>
   <si>
     <t>3679</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
     <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2004/3679/flash_5834.pdf</t>
   </si>
   <si>
     <t>Flash 5834._x000D_
 PROJETO DE LE S/Nº/2004. (NÃO VOTADO). Inclui na grade escolar municipal o estudo do Estatuto da Criança e do Adolescente – ECA e dá outras providências._x000D_
 José Maria Saraiva (Presidente).</t>
   </si>
   <si>
     <t>3680</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
     <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2004/3680/flash_5390.pdf</t>
   </si>
@@ -1114,51 +1114,51 @@
   <si>
     <t>3699</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
     <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2004/3699/flash_5400.pdf</t>
   </si>
   <si>
     <t>Flash 5400._x000D_
 PROJETO DE LEI Nº 88/2004. Denomina a "Rua José Caldeira de Oliveira", localizada no bairro Vera Cruz. (Referente à Lei nº 3.366, de 20/10/2004)._x000D_
 José Maria Saraiva (Presidente).</t>
   </si>
   <si>
     <t>3730</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
     <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2004/3730/flash_5401.pdf</t>
   </si>
   <si>
     <t>Flash 5401._x000D_
-PROJETO DE LEI Nº 96/2004. Denomina o "Centro de Órtese e Prótese – Daniel Avelino Pereira", localizado no bairro Nossa Senhora de Lourdes._x000D_
+PROJETO DE LEI Nº 96/2004. Denomina o "Centro de Órtese e Prótese – Daniel Avelino Pereira", localizado no bairro Nossa Senhora de Lourdes. (Referente à Lei nº 3.374, de 22/12/2004)._x000D_
 José Maria Saraiva (Presidente).</t>
   </si>
   <si>
     <t>3799</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
     <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2004/3799/flash_5447.pdf</t>
   </si>
   <si>
     <t>Flash 5447._x000D_
 PROJETO DE LEI Nº 10/2004. Dispõe sobre a divulgação de informações e exames preventivos na área de saúde, nos contracheques dos servidores do município de Montes Claros._x000D_
 José Maria Saraiva (Presidente).</t>
   </si>
   <si>
     <t>3800</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
     <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2004/3800/flash_5448.pdf</t>
   </si>
@@ -1240,51 +1240,51 @@
   <si>
     <t>3812</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
     <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2004/3812/flash_5454.pdf</t>
   </si>
   <si>
     <t>Flash 5454._x000D_
 PROJETO DE LEI Nº 77/2004. Autoriza o município de Montes Claros a associar-se à "Frente Mineira de Prefeitos", e da outras providências._x000D_
 José Maria Saraiva (Presidente).</t>
   </si>
   <si>
     <t>3814</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
     <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2004/3814/flash_5455.pdf</t>
   </si>
   <si>
     <t>Flash 5455._x000D_
-PROJETO DE LEI Nº 93/2004. Estabelece critérios para o funcionamento dos estabelecimentos de venda e serviços de produtos ópticos do município de Montes Claros, e contém outras providências._x000D_
+PROJETO DE LEI Nº 93/2004. Estabelece critérios para o funcionamento dos estabelecimentos de venda e serviços de produtos ópticos do município de Montes Claros, e contém outras providências. (Referente à Lei nº 3.378, de 22/12/2004)._x000D_
 José Maria Saraiva (Presidente).</t>
   </si>
   <si>
     <t>3866</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
     <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2004/3866/flash_5490.pdf</t>
   </si>
   <si>
     <t>Flash 5490._x000D_
 PROJETO DE LEI Nº 18/2004. (REVOGADA). Desafeta área de terreno do município e autoriza sua doação à 16ª Igreja do Evangelho Quadrangular. (Terreno de 1.240,00 m², localizado no loteamento Canelas). (Referente à Lei nº 3.197, de 31/03/2004, que foi posteriormente revogada pela Lei nº 4.793, de 25/06/2015).                                                                              _x000D_
 José Maria Saraiva (Presidente).</t>
   </si>
   <si>
     <t>3867</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
     <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2004/3867/flash_5491.pdf</t>
   </si>
@@ -1837,65 +1837,65 @@
   <si>
     <t>4126</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
     <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2004/4126/flash_5595.pdf</t>
   </si>
   <si>
     <t>Flash 5595._x000D_
 PROJETO DE LEI N° 68/2004. Dispõe sobre as Diretrizes Orçamentárias do Município de Montes Claros para o exercício financeiro de 2005, e dá outras providências. (Referente à Lei nº 3.341, de julho de 2004)._x000D_
 José Maria Saraiva (Presidente).</t>
   </si>
   <si>
     <t>4128</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
     <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2004/4128/flash_5596.pdf</t>
   </si>
   <si>
     <t>Flash 5596._x000D_
-PROJETO DE LEI Nº 92/2004. Estima a receita e fixa a despesa do município de Montes Claros para o exercício financeiro de 2005. (OBS.: Algumas Emendas a este Projeto de Lei foram vetadas pelo Poder Executivo - ver flash 5886)._x000D_
+PROJETO DE LEI Nº 92/2004. Estima a receita e fixa a despesa do município de Montes Claros para o exercício financeiro de 2005. (OBS.: Algumas Emendas a este Projeto de Lei foram vetadas pelo Poder Executivo - ver flash 5886). (Referente à Lei nº 3.379, de 28/12/2004)._x000D_
 José Maria Saraiva (Presidente).</t>
   </si>
   <si>
     <t>4150</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
     <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2004/4150/flash_5608.pdf</t>
   </si>
   <si>
     <t>Flash 5608._x000D_
-PROJETO DE LEI Nº 02/2004. Autoriza o Poder Executivo a fazer concessão de contribuição à Associação de Promoção e Ação Social - APAS, e contém outras providências._x000D_
+PROJETO DE LEI Nº 02/2004. Autoriza o Poder Executivo a fazer concessão de contribuição à Associação de Promoção e Ação Social - APAS, e contém outras providências. (Referente à Lei nº 3.185, de 05/02/2004)._x000D_
 José Maria Saraiva (Presidente).</t>
   </si>
   <si>
     <t>4151</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
     <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2004/4151/flash_5609.pdf</t>
   </si>
   <si>
     <t>Flash 5609._x000D_
 PROJETO DE LEI Nº 20/2004. Autoriza o Poder Executivo a fazer repasse de recursos financeiros à Associação de Promoção e Ação Social - APAS, destinados à capacitação de conselheiros municipais e tutelares do município de Montes Claros._x000D_
 José Maria Saraiva (Presidente).</t>
   </si>
   <si>
     <t>4152</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
     <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2004/4152/flash_5610.pdf</t>
   </si>
@@ -2120,65 +2120,65 @@
   <si>
     <t>4198</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
     <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2004/4198/flash_5651.pdf</t>
   </si>
   <si>
     <t>Flash 5651._x000D_
 PROJETO DE LEI Nº 91/2004. Concede o título declaratório de utilidade pública à "Associação de Pequenos Produtores Rurais de Olhos D’água". (Referente à Lei nº 3.370, de 11/11/2004)._x000D_
 José Maria Saraiva (Presidente).</t>
   </si>
   <si>
     <t>4200</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
     <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2004/4200/flash_5652.pdf</t>
   </si>
   <si>
     <t>Flash 5652._x000D_
-PROJETO DE LEI Nº 94/2004. Concede o título declaratório de utilidade pública à "Pastoral do Menor da Paróquia São Sebastião" - Arquidiocese de Montes Claros._x000D_
+PROJETO DE LEI Nº 94/2004. Concede o título declaratório de utilidade pública à "Pastoral do Menor da Paróquia São Sebastião" - Arquidiocese de Montes Claros. (Referente à Lei nº 3.377, de 22/12/2004)._x000D_
 José Maria Saraiva (Presidente).</t>
   </si>
   <si>
     <t>4208</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
     <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2004/4208/flash_5653.pdf</t>
   </si>
   <si>
     <t>Flash 5653._x000D_
-PROJETO DE LEI Nº 95/2004. Concede o título declaratório de utilidade pública à "Associação Filantrópica Nazarena de Amparo Social"._x000D_
+PROJETO DE LEI Nº 95/2004. Concede o título declaratório de utilidade pública à "Associação Filantrópica Nazarena de Amparo Social". (Referente à Lei nº 3.376, de 22/12/2004)._x000D_
 José Maria Saraiva (Presidente).</t>
   </si>
   <si>
     <t>9110</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
     <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2004/9110/flash_5383.pdf</t>
   </si>
   <si>
     <t>Flash 5383._x000D_
 PROJETO DE LEI Nº 17/2004. Destina área de terreno medindo 2.923,47 m², localizada no bairro Carmelo, para construção de uma praça pública, que será denominada "Praça Apóstolo Santiago o Maior". (Referente à Lei nº 3.195, de 31/03/2004).  _x000D_
 José Maria Saraiva (Presidente).</t>
   </si>
   <si>
     <t>9116</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
     <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2004/9116/flash_5566.pdf</t>
   </si>