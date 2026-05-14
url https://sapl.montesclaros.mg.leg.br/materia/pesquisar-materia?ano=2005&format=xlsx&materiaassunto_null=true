--- v1 (2026-03-23)
+++ v2 (2026-05-14)
@@ -10,51 +10,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2432" uniqueCount="1155">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2440" uniqueCount="1159">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
@@ -466,51 +466,51 @@
   <si>
     <t>4428</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
     <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/4428/flash_7147.pdf</t>
   </si>
   <si>
     <t>Flash 7147._x000D_
 PROJETO DE LEI S/Nº/2005. (RETIRADO). Dispõe sobre a gratuidade do transporte público municipal aos oficiais do Corpo de Bombeiros de Montes Claros, e dá outras providências._x000D_
 Sebastião Ildeu Maia (Presidente).</t>
   </si>
   <si>
     <t>4529</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
     <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/4529/flash_6678.pdf</t>
   </si>
   <si>
     <t>Flash 6678._x000D_
-PROJETO DE LEI Nº 17/2005. Estabelece a obrigatoriedade da reserva de espaço físico, para obra de arte regional, nas praças, parques, jardins, áreas de lazer, logradouros e prédios públicos municipais de Montes Claros.   _x000D_
+PROJETO DE LEI Nº 17/2005. Estabelece a obrigatoriedade da reserva de espaço físico, para obra de arte regional, nas praças, parques, jardins, áreas de lazer, logradouros e prédios públicos municipais de Montes Claros. (Referente à Lei nº 3.399, de 04/05/2005)._x000D_
 Sebastião Ildeu Maia (Presidente).</t>
   </si>
   <si>
     <t>4530</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
     <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/4530/flash_6679.pdf</t>
   </si>
   <si>
     <t>Flash 6679._x000D_
 PROJETO DE LEI Nº 42/2005. Estabelece normas para a definição de cotas de cargos e empregos públicos para as pessoas portadoras de deficiência, nos concursos públicos da Administração Direta e Indireta do Município de Montes Claros, e dá outras providências. (Reserva de 10% das vagas). (Referente à Lei nº 3.422, de 19/07/2005)._x000D_
 Sebastião Ildeu Maia (Presidente).</t>
   </si>
   <si>
     <t>4532</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
     <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/4532/flash_6680.pdf</t>
   </si>
@@ -536,289 +536,289 @@
   <si>
     <t>4534</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
     <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/4534/flash_6682.pdf</t>
   </si>
   <si>
     <t>Flash 6682._x000D_
 PROJETO DE LEI Nº 113/2005. Estabelece a obrigatoriedade do "Serviço de Salva-Vidas" nas piscinas dos clubes sociais do município de Montes Claros. (Referente à Lei nº 3.497, de 20/12/2005)._x000D_
 Sebastião Ildeu Maia (Presidente).</t>
   </si>
   <si>
     <t>4535</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
     <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/4535/flash_6683.pdf</t>
   </si>
   <si>
     <t>Flash 6683._x000D_
-PROJETO DE LEI Nº 133/2005. Dispõe sobre a regulamentação de publicidade em veículos denominados "táxis", de transporte público individual de passageiros.  _x000D_
+PROJETO DE LEI Nº 133/2005. Dispõe sobre a regulamentação de publicidade em veículos denominados "táxis", de transporte público individual de passageiros. (Referente à Lei nº 3.513, de 29/12/2005)._x000D_
 Sebastião Ildeu Maia (Presidente).</t>
   </si>
   <si>
     <t>4541</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
     <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/4541/flash_6175.pdf</t>
   </si>
   <si>
     <t>Flash 6175._x000D_
-PROJETO DE LEI Nº 15/2005. Autoriza o Poder Executivo a celebrar convênio com a Secretaria de Segurança Pública do Estado de Minas Gerais, através da Polícia Civil e dá outras providências._x000D_
+PROJETO DE LEI Nº 15/2005. Autoriza o Poder Executivo a celebrar convênio com a Secretaria de Segurança Pública do Estado de Minas Gerais, através da Polícia Civil e dá outras providências. (Referente à Lei nº 3.396, de 27/04/2005)._x000D_
 Sebastião Ildeu Maia (Presidente).</t>
   </si>
   <si>
     <t>4542</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
     <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/4542/flash_6176.pdf</t>
   </si>
   <si>
     <t>Flash 6176._x000D_
-PROJETO DE LEI Nº 23/2005. Autoriza o Poder Executivo a celebrar convênio de cooperação técnico-científica com a Universidade Estadual de Montes Claros – UNIMONTES._x000D_
+PROJETO DE LEI Nº 23/2005. Autoriza o Poder Executivo a celebrar convênio de cooperação técnico-científica com a Universidade Estadual de Montes Claros – UNIMONTES. (Referente à Lei nº 3.408, de 02/06/2005)._x000D_
 Sebastião Ildeu Maia (Presidente).</t>
   </si>
   <si>
     <t>4543</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
     <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/4543/flash_6177.pdf</t>
   </si>
   <si>
     <t>Flash 6177._x000D_
-PROJETO DE LEI Nº 52/2005. Autoriza o Poder Executivo a celebrar convênios de cooperação mútua com entidades da área da Educação do município de Montes Claros._x000D_
+PROJETO DE LEI Nº 52/2005. Autoriza o Poder Executivo a celebrar convênios de cooperação mútua com entidades da área da Educação do município de Montes Claros. (Referente à Lei nº 3.433, de 09/08/2005)._x000D_
 Sebastião Ildeu Maia (Presidente).</t>
   </si>
   <si>
     <t>4544</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
     <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/4544/flash_6178.pdf</t>
   </si>
   <si>
     <t>Flash 6178._x000D_
 PROJETO DE LEI Nº 57/2005. Autoriza o Poder Executivo a firmar o V Termo Aditivo ao Contrato de Concessão, celebrado em 09/10/1974, entre o Município de Montes Claros e a Companhia de Saneamento de Minas Gerais – COPASA, para a execução e exploração dos serviços públicos de abastecimento de água e esgotamento sanitário. (Referente à Lei nº 3.435 de 18/08/2005).  _x000D_
 Sebastião Ildeu Maia (Presidente).</t>
   </si>
   <si>
     <t>4545</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
     <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/4545/flash_6179.pdf</t>
   </si>
   <si>
     <t>Flash 6179._x000D_
-PROJETO DE LEI Nº 64/2005. Autoriza o Poder Executivo a celebrar convênio com o Governo do Estado de Minas Gerais através da Defensoria Pública, objetivando o apoio à criação e implementação da Defensoria Pública especializada na defesa dos direitos das mulheres em situação de violência._x000D_
+PROJETO DE LEI Nº 64/2005. Autoriza o Poder Executivo a celebrar convênio com o Governo do Estado de Minas Gerais através da Defensoria Pública, objetivando o apoio à criação e implementação da Defensoria Pública especializada na defesa dos direitos das mulheres em situação de violência. (Referente à Lei nº 3.438, de 13/09/2005)._x000D_
 Sebastião Ildeu Maia (Presidente).</t>
   </si>
   <si>
     <t>4546</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
     <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/4546/flash_6180.pdf</t>
   </si>
   <si>
     <t>Flash 6180._x000D_
-PROJETO DE LEI Nº 66/2005. Autoriza o Poder Executivo a celebrar convênio com o Instituto Brasileiro de Arte, Educação e Estudos Culturais – IBRAEC, para realização de trabalhos de pesquisas e diagnósticos do patrimônio cultural imaterial e material do município de Montes Claros._x000D_
+PROJETO DE LEI Nº 66/2005. Autoriza o Poder Executivo a celebrar convênio com o Instituto Brasileiro de Arte, Educação e Estudos Culturais – IBRAEC, para realização de trabalhos de pesquisas e diagnósticos do patrimônio cultural imaterial e material do município de Montes Claros. (Referente à Lei nº 3.441, de 15/09/2005)._x000D_
 Sebastião Ildeu Maia (Presidente).</t>
   </si>
   <si>
     <t>4547</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
     <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/4547/flash_6181.pdf</t>
   </si>
   <si>
     <t>Flash 6181._x000D_
-PROJETO DE LEI Nº 86/2005. Autoriza o Poder Executivo a celebrar convênio com a União, através da Justiça Federal de Primeiro Grau em Minas Gerais, objetivando o apoio à criação e instalação da Vara Federal de Montes Claros._x000D_
+PROJETO DE LEI Nº 86/2005. Autoriza o Poder Executivo a celebrar convênio com a União, através da Justiça Federal de Primeiro Grau em Minas Gerais, objetivando o apoio à criação e instalação da Vara Federal de Montes Claros. (Referente à Lei nº 3.465, de 20/10/2005)._x000D_
 Sebastião Ildeu Maia (Presidente).</t>
   </si>
   <si>
     <t>4548</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
     <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/4548/flash_6182.pdf</t>
   </si>
   <si>
     <t>Flash 6182._x000D_
-PROJETO DE LEI Nº 100/2005. Autoriza o Poder Executivo a celebrar convênio com o Estado de Minas Gerais, através do Corpo de Bombeiros Militar do Estado de Minas Gerais._x000D_
+PROJETO DE LEI Nº 100/2005. Autoriza o Poder Executivo a celebrar convênio com o Estado de Minas Gerais, através do Corpo de Bombeiros Militar do Estado de Minas Gerais. (Referente à Lei nº 3.479, de 07/12/2005)._x000D_
 Sebastião Ildeu Maia (Presidente).</t>
   </si>
   <si>
     <t>4549</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
     <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/4549/flash_6183.pdf</t>
   </si>
   <si>
     <t>Flash 6183._x000D_
-PROJETO DE LEI Nº 128/2005. Autoriza o Poder Executivo a celebrar convênio com o Estado de Minas Gerais, visando o ingresso e a participação  do Município no "Programa Máquina para o Desenvolvimento", e dá outras providências._x000D_
+PROJETO DE LEI Nº 128/2005. Autoriza o Poder Executivo a celebrar convênio com o Estado de Minas Gerais, visando o ingresso e a participação  do Município no "Programa Máquina para o Desenvolvimento", e dá outras providências. (Referente à Lei nº 3.505, de 27/12/2005)._x000D_
 Sebastião Ildeu Maia (Presidente).</t>
   </si>
   <si>
     <t>4564</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
     <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/4564/flash_6198.pdf</t>
   </si>
   <si>
     <t>Flash 6198._x000D_
-PROJETO DE LEI Nº 34/2005. Autoriza o Poder Executivo a abrir crédito adicional especial ao orçamento vigente, repassar recursos financeiros e firmar convênio com a Polícia Militar do Estado de Minas Gerais._x000D_
+PROJETO DE LEI Nº 34/2005. Autoriza o Poder Executivo a abrir crédito adicional especial ao orçamento vigente, repassar recursos financeiros e firmar convênio com a Polícia Militar do Estado de Minas Gerais. (Referente à Lei nº 3.413, de 29/06/2005)._x000D_
 Sebastião Ildeu Maia (Presidente).</t>
   </si>
   <si>
     <t>4565</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
     <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/4565/flash_6199.pdf</t>
   </si>
   <si>
     <t>Flash 6199._x000D_
-PROJETO DE LEI Nº 41/2005. Autoriza a concessão de contribuição, a abertura de crédito adicional especial ao orçamento vigente, o repasse de recursos e a filiação do Município de Montes Claros à Associação dos Municípios Mineradores de Minas Gerais, e contém outras providências._x000D_
+PROJETO DE LEI Nº 41/2005. Autoriza a concessão de contribuição, a abertura de crédito adicional especial ao orçamento vigente, o repasse de recursos e a filiação do Município de Montes Claros à Associação dos Municípios Mineradores de Minas Gerais, e contém outras providências. (Referente à Lei nº 3.420, de 11/07/2005)._x000D_
 Sebastião Ildeu Maia (Presidente).</t>
   </si>
   <si>
     <t>4566</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
     <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/4566/flash_6200.pdf</t>
   </si>
   <si>
     <t>Flash 6200._x000D_
 PROJETO DE LEI Nº 53/2005. Autoriza o Poder Executivo a abrir crédito adicional especial ao orçamento vigente, repassar recursos financeiros e firmar convênio com o Programa de Apoio à Criança – PAC. (Referente à Lei nº 3.426, de 05/08/2005)._x000D_
 Sebastião Ildeu Maia (Presidente).</t>
   </si>
   <si>
     <t>4567</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
     <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/4567/flash_6201.pdf</t>
   </si>
   <si>
     <t>Flash 6201._x000D_
-PROJETO DE LEI Nº 59/2005. Autoriza o Poder Executivo a abrir crédito adicional especial ao orçamento vigente, repassar recursos financeiros e firmar convênio com entidades sócio educacionais do município de Montes Claros, visando o combate à desnutrição infantil._x000D_
+PROJETO DE LEI Nº 59/2005. Autoriza o Poder Executivo a abrir crédito adicional especial ao orçamento vigente, repassar recursos financeiros e firmar convênio com entidades sócio educacionais do município de Montes Claros, visando o combate à desnutrição infantil. (Referente à Lei nº 3.436, de 01/09/2005)._x000D_
 Sebastião Ildeu Maia (Presidente).</t>
   </si>
   <si>
     <t>4568</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
     <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/4568/flash_6202.pdf</t>
   </si>
   <si>
     <t>Flash 6202._x000D_
-PROJETO DE LEI Nº 68/2005. Autoriza o Poder Executivo a abrir crédito adicional especial ao orçamento vigente, para criação e implantação do "Restaurante Popular" no município de Montes Claros, e dá outras providências._x000D_
+PROJETO DE LEI Nº 68/2005. Autoriza o Poder Executivo a abrir crédito adicional especial ao orçamento vigente, para criação e implantação do "Restaurante Popular" no município de Montes Claros, e dá outras providências. (Referente à Lei nº 3.445, de 30/09/2005)._x000D_
 Sebastião Ildeu Maia (Presidente).</t>
   </si>
   <si>
     <t>4569</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
     <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/4569/flash_6203.pdf</t>
   </si>
   <si>
     <t>Flash 6203._x000D_
-PROJETO DE LEI Nº 101/2005. Autoriza o Poder Executivo a abrir crédito adicional especial ao orçamento vigente, repassar recursos financeiros e firmar o I Termo Aditivo ao Convênio celebrado com a Polícia Militar de Minas Gerais, visando a execução do Programa Educacional de Resistência às Drogas e à Violência - PROERD, no município de Montes Claros._x000D_
+PROJETO DE LEI Nº 101/2005. Autoriza o Poder Executivo a abrir crédito adicional especial ao orçamento vigente, repassar recursos financeiros e firmar o I Termo Aditivo ao Convênio celebrado com a Polícia Militar de Minas Gerais, visando a execução do Programa Educacional de Resistência às Drogas e à Violência - PROERD, no município de Montes Claros. (Referente à Lei nº 3.477, de 02/12/2005)._x000D_
 Sebastião Ildeu Maia (Presidente).</t>
   </si>
   <si>
     <t>4570</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
     <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/4570/flash_6204.pdf</t>
   </si>
   <si>
     <t>Flash 6204._x000D_
-PROJETO DE LEI Nº 120/2005. Autoriza o Poder Executivo a abrir crédito adicional especial ao orçamento vigente, repassar recursos financeiros e firmar convênio com a Câmara de Dirigentes Lojistas de Montes Claros._x000D_
+PROJETO DE LEI Nº 120/2005. Autoriza o Poder Executivo a abrir crédito adicional especial ao orçamento vigente, repassar recursos financeiros e firmar convênio com a Câmara de Dirigentes Lojistas de Montes Claros. (Referente à Lei nº 3.487, de 20/12/2005)._x000D_
 Sebastião Ildeu Maia (Presidente).</t>
   </si>
   <si>
     <t>4590</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
     <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/4590/flash_6224.pdf</t>
   </si>
   <si>
     <t>Flash 6224._x000D_
-PROJETO DE LEI Nº 77/2005. Cria a "Campanha Municipal de Incentivo à Doação para Transplante de Órgãos", no município de Montes Claros e dá outras providências._x000D_
+PROJETO DE LEI Nº 77/2005. Cria a "Campanha Municipal de Incentivo à Doação para Transplante de Órgãos", no município de Montes Claros e dá outras providências. (Referente à Lei nº 3.466, de 26/10/2005)._x000D_
 Sebastião Ildeu Maia (Presidente).</t>
   </si>
   <si>
     <t>4591</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
     <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/4591/flash_6225.pdf</t>
   </si>
   <si>
     <t>Flash 6225._x000D_
 PROJETO DE LEI Nº 79/2005. Cria o "Conselho Municipal de Defesa dos Direitos da Pessoa com Deficiência de Montes Claros – CPDMOC", e dá outras providências. (Referente à Lei nº 3.455, de 21/10/2005).    _x000D_
 Sebastião Ildeu Maia (Presidente).</t>
   </si>
   <si>
     <t>4592</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
     <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/4592/flash_6226.pdf</t>
   </si>
@@ -895,51 +895,51 @@
   <si>
     <t>48</t>
   </si>
   <si>
     <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/4624/flash_6256.pdf</t>
   </si>
   <si>
     <t>Flash 6256._x000D_
 PROJETO DE LEI Nº 49/2005. Denomina a "Rua Engenheiro César Quadros”, localizada no bairro Morada da Serra, conhecida como rua Serra do Cipó._x000D_
 Sebastião Ildeu Maia (Presidente).</t>
   </si>
   <si>
     <t>4625</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
     <t>Ademar de Barros Bicalho</t>
   </si>
   <si>
     <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/4625/flash_6257.pdf</t>
   </si>
   <si>
     <t>Flash 6257._x000D_
-PROJETO DE LEI Nº 84/2005. Denomina de "Prefeito Doutor Pedro Santos", o prédio da Sede Administrativa da Prefeitura Municipal de Montes Claros._x000D_
+PROJETO DE LEI Nº 84/2005. Denomina de "Prefeito Doutor Pedro Santos", o prédio da Sede Administrativa da Prefeitura Municipal de Montes Claros. (Referente à Lei nº 3.460, de 18/10/2005)._x000D_
 Sebastião Ildeu Maia (Presidente).</t>
   </si>
   <si>
     <t>4626</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
     <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/4626/flash_6258.pdf</t>
   </si>
   <si>
     <t>Flash 6258._x000D_
 PROJETO DE LEI Nº 47/2005. Denomina a "Rua Dona Eulina Xavier Miranda", localizada no bairro Ibituruna. (Referente à Lei nº 3.430, de 09/08/2005)._x000D_
 Sebastião Ildeu Maia (Presidente).</t>
   </si>
   <si>
     <t>4627</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
     <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/4627/flash_6259.pdf</t>
   </si>
@@ -1027,1026 +1027,1026 @@
   <si>
     <t>57</t>
   </si>
   <si>
     <t>Guilherme Dias Ramos</t>
   </si>
   <si>
     <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/4633/flash_6265.pdf</t>
   </si>
   <si>
     <t>Flash 6265._x000D_
 PROJETO DE LEI Nº 83/2005. Denomina a "Rua Antônio Bernardo Lopes", localizada no bairro Parque Pampulha. (Referente à Lei nº 3.459, de 18/10/2005)._x000D_
 Sebastião Ildeu Maia (Presidente).</t>
   </si>
   <si>
     <t>4644</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
     <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/4644/flash_6695.pdf</t>
   </si>
   <si>
     <t>Flash 6695._x000D_
-PROJETO DE LEI Nº 37/2005. (ALTERADA). Dispõe sobre as Diretrizes para Elaboração da Lei Orçamentária do Município de Montes Claros, para o exercício de 2006, e dá outras providências. (Referente à Lei nº 3.417, de 07/07/2005, que foi posteriormente alterada - ver flash 6696)._x000D_
+PROJETO DE LEI Nº 37/2005. (ALTERADA). Dispõe sobre as Diretrizes para Elaboração da Lei Orçamentária do Município de Montes Claros, para o exercício de 2006, e dá outras providências. (Referente à Lei nº 3.417, de 07/07/2005, que foi posteriormente alterada pela Lei nº 3.473, de 25/11/2005 - ver flash 6696)._x000D_
 Sebastião Ildeu Maia (Presidente).</t>
   </si>
   <si>
     <t>4645</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
     <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/4645/flash_6696.pdf</t>
   </si>
   <si>
     <t>Flash 6696._x000D_
-PROJETO DE LEI Nº 92/2005. Dispõe sobre a revisão/retificação do Anexo I da Lei nº 3.417, de 07/07/2005 – Metas Fiscais da Lei de Diretrizes Orçamentárias para no exercício de 2006, em função da reprogramação das receitas e despesas._x000D_
+PROJETO DE LEI Nº 92/2005. Dispõe sobre a revisão/retificação do Anexo I da Lei nº 3.417, de 07/07/2005 – Metas Fiscais da Lei de Diretrizes Orçamentárias para no exercício de 2006, em função da reprogramação das receitas e despesas. (Referente à Lei nº 3.473, de 25/11/2005)._x000D_
 Sebastião Ildeu Maia (Presidente).</t>
   </si>
   <si>
     <t>4646</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
     <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/4646/flash_6697.pdf</t>
   </si>
   <si>
     <t>Flash 6697._x000D_
 PROJETO DE LEI Nº 112/2005. (ALTERADA). Estima a receita e fixa a despesa do município de Montes Claros para o exercício financeiro de 2006. (Emendas rejeitadas). (Referente à Lei nº 3.483, de 13/12/2005, que foi posteriormente alterada pela Lei nº 3.687, de 26/12/2006)._x000D_
 Sebastião Ildeu Maia (Presidente).</t>
   </si>
   <si>
     <t>4655</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
     <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/4655/flash_6706.pdf</t>
   </si>
   <si>
     <t>Flash 6706._x000D_
 PROJETO DE LEI Nº 111/2005. Dispõe sobre o Plano Plurianual do Município de Montes Claros, para o período de 2006 a 2009. (Referente à Lei nº 3.482, de 13/12/2005)._x000D_
 Sebastião Ildeu Maia (Presidente).</t>
   </si>
   <si>
     <t>4656</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
     <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/4656/flash_6707.pdf</t>
   </si>
   <si>
     <t>Flash 6707._x000D_
-PROJETO DE LEI Nº 08/2005. Autoriza o Poder Executivo a repassar recursos financeiros à Fundação Hospitalar de Montes Claros/Hospital Aroldo Tourinho, à Irmandade Nossa Senhora das Mercês/Santa Casa e ao Hospital Universitário Clemente de Farias/Unimontes._x000D_
+PROJETO DE LEI Nº 08/2005. Autoriza o Poder Executivo a repassar recursos financeiros à Fundação Hospitalar de Montes Claros/Hospital Aroldo Tourinho, à Irmandade Nossa Senhora das Mercês/Santa Casa e ao Hospital Universitário Clemente de Farias/Unimontes. (Referente à Lei nº 3.388, de 07/03/2005)._x000D_
 Sebastião Ildeu Maia (Presidente).</t>
   </si>
   <si>
     <t>4657</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
     <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/4657/flash_6708.pdf</t>
   </si>
   <si>
     <t>Flash 6708._x000D_
-PROJETO DE LEI Nº 16/2005. Autoriza o Poder Executivo a repassar recursos financeiros e firmar convênio com a Empresa de Assistência Técnica e Extensão Rural do Estado de Minas Gerais – EMATER._x000D_
+PROJETO DE LEI Nº 16/2005. Autoriza o Poder Executivo a repassar recursos financeiros e firmar convênio com a Empresa de Assistência Técnica e Extensão Rural do Estado de Minas Gerais – EMATER. (Referente à Lei nº 3.397, de 27/04/2005)._x000D_
 Sebastião Ildeu Maia (Presidente).</t>
   </si>
   <si>
     <t>4658</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
     <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/4658/flash_6709.pdf</t>
   </si>
   <si>
     <t>Flash 6709._x000D_
-PROJETO DE LEI Nº 19/2005. Autoriza o Poder Executivo a repassar recursos financeiros e firmar convênio com as entidades: Assistência ao Idoso (API), Assistência ao Portador de Deficiência (PPD) e Programa de Apoio à Criança em Creche (PAC)._x000D_
+PROJETO DE LEI Nº 19/2005. Autoriza o Poder Executivo a repassar recursos financeiros e firmar convênio com as entidades: Assistência ao Idoso (API), Assistência ao Portador de Deficiência (PPD) e Programa de Apoio à Criança em Creche (PAC). (Referente à Lei nº 3.398, de 04/05/2005)._x000D_
 Sebastião Ildeu Maia (Presidente).</t>
   </si>
   <si>
     <t>4659</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
     <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/4659/flash_6710.pdf</t>
   </si>
   <si>
     <t>Flash 6710._x000D_
-PROJETO DE LEI Nº 20/2005. Autoriza o Poder Executivo a repassar recursos através de subvenção e firmar convênio com a Irmandade Nossa Senhora das Mercês de Montes Claros/Santa Casa._x000D_
+PROJETO DE LEI Nº 20/2005. Autoriza o Poder Executivo a repassar recursos através de subvenção e firmar convênio com a Irmandade Nossa Senhora das Mercês de Montes Claros/Santa Casa. (Referente à Lei nº 3.402, de 02/06/2005)._x000D_
 Sebastião Ildeu Maia (Presidente).</t>
   </si>
   <si>
     <t>4660</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
     <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/4660/flash_6711.pdf</t>
   </si>
   <si>
     <t>Flash 6711._x000D_
-PROJETO DE LEI Nº 22/2005. Autoriza o Poder Executivo a repassar recursos financeiros e firmar convênio com a Associação Comercial e Industrial de Montes Claros - ACI, a título de contribuição para a realização da Feira Nacional da Indústria e Comércio e Serviços - FENICS 2005._x000D_
+PROJETO DE LEI Nº 22/2005. Autoriza o Poder Executivo a repassar recursos financeiros e firmar convênio com a Associação Comercial e Industrial de Montes Claros - ACI, a título de contribuição para a realização da Feira Nacional da Indústria e Comércio e Serviços - FENICS 2005. (Referente à Lei nº 3.404, de 02/06/2005)._x000D_
 Sebastião Ildeu Maia (Presidente).</t>
   </si>
   <si>
     <t>4661</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
     <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/4661/flash_6712.pdf</t>
   </si>
   <si>
     <t>Flash 6712._x000D_
-PROJETO DE LEI Nº 24/2005. Autoriza o Poder Executivo a repassar recursos financeiros e firmar convênio com entidades representativas de Assistência Social do Município de Montes Claros._x000D_
+PROJETO DE LEI Nº 24/2005. Autoriza o Poder Executivo a repassar recursos financeiros e firmar convênio com entidades representativas de Assistência Social do Município de Montes Claros. (Referente à Lei nº 3.405, de 02/06/2005)._x000D_
 Sebastião Ildeu Maia (Presidente).</t>
   </si>
   <si>
     <t>4662</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
     <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/4662/flash_6713.pdf</t>
   </si>
   <si>
     <t>Flash 6713._x000D_
-PROJETO DE LEI Nº 33/2005. Autoriza o Poder Executivo a repassar recursos financeiros ao Colegiado dos Secretários Municipais de Saúde – COSEMS._x000D_
+PROJETO DE LEI Nº 33/2005. Autoriza o Poder Executivo a repassar recursos financeiros ao Colegiado dos Secretários Municipais de Saúde – COSEMS. (Referente à Lei nº 3.416, de 07/07/2005)._x000D_
 Sebastião Ildeu Maia (Presidente).</t>
   </si>
   <si>
     <t>4663</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
     <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/4663/flash_6714.pdf</t>
   </si>
   <si>
     <t>Flash 6714._x000D_
-PROJETO DE LEI Nº 27/2005. Autoriza o Poder Executivo a repassar recursos financeiros e firmar convênio com entidades representativas da Cultura de Montes Claros._x000D_
+PROJETO DE LEI Nº 27/2005. Autoriza o Poder Executivo a repassar recursos financeiros e firmar convênio com entidades representativas da Cultura de Montes Claros. (Referente à Lei nº 3.406, de 02/06/2005)._x000D_
 Sebastião Ildeu Maia (Presidente).</t>
   </si>
   <si>
     <t>4664</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
     <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/4664/flash_6715.pdf</t>
   </si>
   <si>
     <t>Flash 6715._x000D_
 PROJETO DE LEI Nº 38/2005. (REVOGADA). Autoriza o Poder Executivo a repassar recursos financeiros à Fundação Sara Albuquerque Costa e à Associação de Pais e Amigos dos Excepcionais de Montes Claros – APAE. (Referente à Lei nº 3.419, de 11/07/2005, que foi posteriormente revogada - ver flash 6723)._x000D_
 Sebastião Ildeu Maia (Presidente).</t>
   </si>
   <si>
     <t>4665</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
     <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/4665/flash_6716.pdf</t>
   </si>
   <si>
     <t>Flash 6716._x000D_
-PROJETO DE LEI Nº 39/2005. Autoriza o Poder Executivo a repassar recursos financeiros através de subvenção e firmar convênio com a Fundação Hospitalar de Montes Claros/Hospital Aroldo Tourinho._x000D_
+PROJETO DE LEI Nº 39/2005. Autoriza o Poder Executivo a repassar recursos financeiros através de subvenção e firmar convênio com a Fundação Hospitalar de Montes Claros/Hospital Aroldo Tourinho. (Referente à Lei nº 3.421, de 11/07/2005)._x000D_
 Sebastião Ildeu Maia (Presidente).</t>
   </si>
   <si>
     <t>4666</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
     <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/4666/flash_6717.pdf</t>
   </si>
   <si>
     <t>Flash 6717._x000D_
-PROJETO DE LEI Nº 40/2005. Autoriza o Poder Executivo a repassar recursos e firmar convênio com à União dos Dirigentes Municipais de Ensino - UNDIME._x000D_
+PROJETO DE LEI Nº 40/2005. Autoriza o Poder Executivo a repassar recursos e firmar convênio com à União dos Dirigentes Municipais de Ensino - UNDIME. (Referente à Lei nº 3.418, de 11/07/2005)._x000D_
 Sebastião Ildeu Maia (Presidente).</t>
   </si>
   <si>
     <t>4667</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
     <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/4667/flash_6718.pdf</t>
   </si>
   <si>
     <t>Flash 6718._x000D_
-PROJETO DE LEI Nº 43/2005. Autoriza o Poder Executivo a repassar recursos financeiros e firmar convênio com entidades de Educação Infantil do Município de Montes Claros._x000D_
+PROJETO DE LEI Nº 43/2005. Autoriza o Poder Executivo a repassar recursos financeiros e firmar convênio com entidades de Educação Infantil do Município de Montes Claros. (Referente à Lei nº 3.423, de 19/07/2005)._x000D_
 Sebastião Ildeu Maia (Presidente).</t>
   </si>
   <si>
     <t>4668</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
     <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/4668/flash_6719.pdf</t>
   </si>
   <si>
     <t>Flash 6719._x000D_
-PROJETO DE LEI Nº 54/2005. Autoriza o Poder Executivo a repassar recursos financeiros e firmar convênio com a Associação de Promoção e Ação Social – APAS, para realização dos projetos da Festa Nacional do Pequi e das Festas de Agosto - 2005._x000D_
+PROJETO DE LEI Nº 54/2005. Autoriza o Poder Executivo a repassar recursos financeiros e firmar convênio com a Associação de Promoção e Ação Social – APAS, para realização dos projetos da Festa Nacional do Pequi e das Festas de Agosto - 2005. (Referente à Lei nº 3.425, de 05/08/2005)._x000D_
 Sebastião Ildeu Maia (Presidente).</t>
   </si>
   <si>
     <t>4669</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
     <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/4669/flash_6720.pdf</t>
   </si>
   <si>
     <t>Flash 6720._x000D_
-PROJETO DE LEI Nº 65/2005. Autoriza o Poder Executivo a repassar recursos financeiros e firmar convênio com a Pastoral da Criança da Arquidiocese de Montes Claros e com o Grupo de Apoio e Prevenção aos Portadores de AIDS de Montes Claros – GRAPPA._x000D_
+PROJETO DE LEI Nº 65/2005. Autoriza o Poder Executivo a repassar recursos financeiros e firmar convênio com a Pastoral da Criança da Arquidiocese de Montes Claros e com o Grupo de Apoio e Prevenção aos Portadores de AIDS de Montes Claros – GRAPPA. (Referente à Lei nº 3.444, de 22/09/2005)._x000D_
 Sebastião Ildeu Maia (Presidente).</t>
   </si>
   <si>
     <t>4670</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
     <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/4670/flash_6721.pdf</t>
   </si>
   <si>
     <t>Flash 6721._x000D_
-PROJETO DE LEI Nº 74/2005. Autoriza o Poder Executivo a repassar recursos financeiros e firmar convênio com a Associação de Pais e Amigos de Excepcionais – APAE e com a Fundação Sara Albuquerque Costa._x000D_
+PROJETO DE LEI Nº 74/2005. Autoriza o Poder Executivo a repassar recursos financeiros e firmar convênio com a Associação de Pais e Amigos de Excepcionais – APAE e com a Fundação Sara Albuquerque Costa. (Referente à Lei nº 3.454, de 04/10/2005)._x000D_
 Sebastião Ildeu Maia (Presidente).</t>
   </si>
   <si>
     <t>4671</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
     <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/4671/flash_6722.pdf</t>
   </si>
   <si>
     <t>Flash 6722._x000D_
-PROJETO DE LEI Nº 97/2005. Autoriza o Poder Executivo a repassar recursos financeiros, celebrar convênio e abrir crédito adicional especial ao orçamento vigente, em favor da "Associação Comunitária dos Moradores do Bairro Delfino Magalhães", da "Associação dos Feirantes do Grande Renascença e Região Renascer" e do "Conselho Diretor dos Líderes Comunitários do Grande Maracanã"._x000D_
+PROJETO DE LEI Nº 97/2005. Autoriza o Poder Executivo a repassar recursos financeiros, celebrar convênio e abrir crédito adicional especial ao orçamento vigente, em favor da "Associação Comunitária dos Moradores do Bairro Delfino Magalhães", da "Associação dos Feirantes do Grande Renascença e Região Renascer" e do "Conselho Diretor dos Líderes Comunitários do Grande Maracanã". (Referente à Lei nº 3.480, de 07/12/2005)._x000D_
 Sebastião Ildeu Maia (Presidente).</t>
   </si>
   <si>
     <t>4672</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
     <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/4672/flash_6723.pdf</t>
   </si>
   <si>
     <t>Flash 6723._x000D_
-PROJETO DE LEI Nº 102/2005. Autoriza o Poder Executivo a repassar recursos financeiros e firmar convênio com a Fundação Sara Albuquerque Costa e a Associação de Pais e Amigos dos Excepcionais – APAE; abrir crédito especial ao orçamento vigente; revoga a Lei nº 3.419, de 11/07/2005, e dá outras providências._x000D_
+PROJETO DE LEI Nº 102/2005. Autoriza o Poder Executivo a repassar recursos financeiros e firmar convênio com a Fundação Sara Albuquerque Costa e a Associação de Pais e Amigos dos Excepcionais – APAE; abrir crédito especial ao orçamento vigente; revoga a Lei nº 3.419, de 11/07/2005, e dá outras providências. (Referente à Lei nº 3.475, de 30/11/2005)._x000D_
 Sebastião Ildeu Maia (Presidente).</t>
   </si>
   <si>
     <t>4673</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
     <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/4673/flash_6724.pdf</t>
   </si>
   <si>
     <t>Flash 6724._x000D_
-PROJETO DE LEI N° 103/2005. Autoriza o Poder Executivo a suplementar o orçamento vigente, repassar recursos financeiros e firmar convênio com a Fundação Hospitalar de Montes Claros/Hospital Aroldo tourinho, a Irmandade Nossa Senhora das Mercês/Santa Casa e o Hospital Universitário Clemente de Farias/UNIMONTES._x000D_
+PROJETO DE LEI N° 103/2005. Autoriza o Poder Executivo a suplementar o orçamento vigente, repassar recursos financeiros e firmar convênio com a Fundação Hospitalar de Montes Claros/Hospital Aroldo tourinho, a Irmandade Nossa Senhora das Mercês/Santa Casa e o Hospital Universitário Clemente de Farias/UNIMONTES. (Referente à Lei nº 3.478, de 02/12/2005)._x000D_
 Sebastião Ildeu Maia (Presidente).</t>
   </si>
   <si>
     <t>4674</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
     <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/4674/flash_6725.pdf</t>
   </si>
   <si>
     <t>Flash 6725._x000D_
-PROJETO DE LEI Nº 110/2005. Autoriza o Poder Executivo a repassar recursos financeiros e firmar convênio com a Confederação Nacional dos Municípios – CNM e a Associação dos Municípios da Área Mineira da Sudene – AMAMS._x000D_
+PROJETO DE LEI Nº 110/2005. Autoriza o Poder Executivo a repassar recursos financeiros e firmar convênio com a Confederação Nacional dos Municípios – CNM e a Associação dos Municípios da Área Mineira da Sudene – AMAMS. (Referente à Lei nº 3.485, de 14/12/2005)._x000D_
 Sebastião Ildeu Maia (Presidente).</t>
   </si>
   <si>
     <t>4675</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
     <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/4675/flash_6726.pdf</t>
   </si>
   <si>
     <t>Flash 6726._x000D_
-PROJETO DE LEI Nº 109/2005. Autoriza o Poder Executivo a repassar recursos financeiros, celebrar convênio e abrir crédito adicional especial em favor da Frente Mineira de Prefeitos._x000D_
+PROJETO DE LEI Nº 109/2005. Autoriza o Poder Executivo a repassar recursos financeiros, celebrar convênio e abrir crédito adicional especial em favor da Frente Mineira de Prefeitos. (Referente à Lei nº 3.484, de 14/12/2005)._x000D_
 Sebastião Ildeu Maia (Presidente).</t>
   </si>
   <si>
     <t>4676</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
     <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/4676/flash_6727.pdf</t>
   </si>
   <si>
     <t>Flash 6727._x000D_
-PROJETO DE LEI Nº 121/2005. Autoriza o Poder Executivo a repassar recursos financeiros e firmar convênio com o Montes Claros Tênis Clube – MCTC. (Praça de Esportes)._x000D_
+PROJETO DE LEI Nº 121/2005. Autoriza o Poder Executivo a repassar recursos financeiros e firmar convênio com o Montes Claros Tênis Clube – MCTC. (Praça de Esportes). (Referente à Lei nº 3.494, de 20/12/2005)._x000D_
 Sebastião Ildeu Maia (Presidente).</t>
   </si>
   <si>
     <t>4677</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
     <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/4677/flash_6728.pdf</t>
   </si>
   <si>
     <t>Flash 6728._x000D_
-PROJETO DE LEI Nº 123/2005. Autoriza o Poder Executivo a repassar recursos financeiros e firmar convênio com o Centro Comunitário e Vivência Espírita Cristã – CCVEC._x000D_
+PROJETO DE LEI Nº 123/2005. Autoriza o Poder Executivo a repassar recursos financeiros e firmar convênio com o Centro Comunitário e Vivência Espírita Cristã – CCVEC. (Referente à Lei nº 3.504, de 27/12/2005)._x000D_
 Sebastião Ildeu Maia (Presidente).</t>
   </si>
   <si>
     <t>4678</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
     <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/4678/flash_6729.pdf</t>
   </si>
   <si>
     <t>Flash 6729._x000D_
-PROJETO DE LEI Nº 124/2005. Autoriza o Poder Executivo a repassar recursos financeiros e firmar convênio com a Associação de Moradores e Amigos do bairro Major Prates._x000D_
+PROJETO DE LEI Nº 124/2005. Autoriza o Poder Executivo a repassar recursos financeiros e firmar convênio com a Associação de Moradores e Amigos do bairro Major Prates. (Referente à Lei nº 3.503, de 27/12/2005)._x000D_
 Sebastião Ildeu Maia (Presidente).</t>
   </si>
   <si>
     <t>4679</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
     <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/4679/flash_6730.pdf</t>
   </si>
   <si>
     <t>Flash 6730._x000D_
 PROJETO DE LEI Nº 125/2005. (ALTERADA). Autoriza o Poder Executivo a repassar saldo remanescente de recursos do Fundo de Manutenção e Desenvolvimento do Ensino Fundamental e de Valorização do Magistério – FUNDEF, em forma de abono, aos profissionais do magistério, referente ao ano de 2005, nos termos do artigo 7º, e parágrafo único do artigo 8º da Lei Federal nº 9.424/96, e dá outras providências. (Referente à Lei nº 3.500, de 26/12/2005, que foi posteriormente alterada - ver flash 6640)._x000D_
 Sebastião Ildeu Maia (Presidente).</t>
   </si>
   <si>
     <t>4680</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
     <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/4680/flash_6731.pdf</t>
   </si>
   <si>
     <t>Flash 6731._x000D_
-PROJETO DE LEI Nº 129/2005. Autoriza o Poder Executivo a repassar recursos financeiros e firmar convênio com a Associação de Amigos e Moradores do Conjunto Habitacional José Corrêa Machado (Maracanã II)._x000D_
+PROJETO DE LEI Nº 129/2005. Autoriza o Poder Executivo a repassar recursos financeiros e firmar convênio com a Associação de Amigos e Moradores do Conjunto Habitacional José Corrêa Machado (Maracanã II). (Referente à Lei nº 3.506, de 27/12/2005)._x000D_
 Sebastião Ildeu Maia (Presidente).</t>
   </si>
   <si>
     <t>4681</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
     <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/4681/flash_6732.pdf</t>
   </si>
   <si>
     <t>Flash 6732._x000D_
-PROJETO DE LEI Nº 136/2005. Autoriza o Poder Executivo a repassar recursos financeiros, celebrar convênio e abrir crédito adicional especial ao orçamento vigente, em favor da Associação das Pessoas com Deficiência de Montes Claros - ADEMOC._x000D_
+PROJETO DE LEI Nº 136/2005. Autoriza o Poder Executivo a repassar recursos financeiros, celebrar convênio e abrir crédito adicional especial ao orçamento vigente, em favor da Associação das Pessoas com Deficiência de Montes Claros - ADEMOC. (Referente à Lei nº 3.501, de 27/12/2005)._x000D_
 Sebastião Ildeu Maia (Presidente).</t>
   </si>
   <si>
     <t>4692</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
     <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/4692/flash_6266.pdf</t>
   </si>
   <si>
     <t>Flash 6266._x000D_
 PROJETO DE LEI Nº 80/2005. Denomina a "Rua Evandro Gonçalves de Oliveira", localizada no bairro Todos os Santos II. (Referente à Lei nº 3.456, de 18/10/2005)._x000D_
 Sebastião Ildeu Maia (Presidente).</t>
   </si>
   <si>
     <t>4693</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
     <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/4693/flash_6267.pdf</t>
   </si>
   <si>
     <t>Flash 6267._x000D_
-PROJETO DE LEI Nº 114/2005. Denomina o “Horto Florestal Jorge Tadeu Guimarães”, localizado no bairro Maracanã, entre a  rua do Cruzeiro e a rua do Corinthians._x000D_
+PROJETO DE LEI Nº 114/2005. Denomina o “Horto Florestal Jorge Tadeu Guimarães”, localizado no bairro Maracanã, entre a  rua do Cruzeiro e a rua do Corinthians. (Referente à Lei nº 3.493, de 20/12/2005)._x000D_
 Sebastião Ildeu Maia (Presidente).</t>
   </si>
   <si>
     <t>4695</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
     <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/4695/flash_6268.pdf</t>
   </si>
   <si>
     <t>Flash 6268._x000D_
 PROJETO DE LEI Nº 117/2005. Denomina a "Rua “Fredimar D’angelis", localizada no bairro João Botelho. (Referente à Lei nº 3.490, de 30/12/2005)._x000D_
 Sebastião Ildeu Maia (Presidente).</t>
   </si>
   <si>
     <t>4697</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
     <t>Sebastião Ildeu Maia</t>
   </si>
   <si>
     <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/4697/flash_6269.pdf</t>
   </si>
   <si>
     <t>Flash 6269._x000D_
-PROJETO DE LEI Nº 116/2005. Denomina a "Rua Waldomiro Lourenço Lopes", localizada no bairro Barcelona Park._x000D_
+PROJETO DE LEI Nº 116/2005. Denomina a "Rua Waldomiro Lourenço Lopes", localizada no bairro Barcelona Park. (Referente à Lei nº 3.491, de 20/12/2005)._x000D_
 Sebastião Ildeu Maia (Presidente).</t>
   </si>
   <si>
     <t>4698</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
     <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/4698/flash_6270.pdf</t>
   </si>
   <si>
     <t>Flash 6270._x000D_
 PROJETO DE LEI Nº 118/2005. Denomina a "Rua José Bezerra Silva", localizada no bairro Jardim Panorama; revoga a Lei nº 2.055, de 26/06/1992. (Referente à Lei nº 3.489, de 20/12/2005)._x000D_
 Sebastião Ildeu Maia (Presidente).</t>
   </si>
   <si>
     <t>4699</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
     <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/4699/flash_6271.pdf</t>
   </si>
   <si>
     <t>Flash 6271._x000D_
 PROJETO DE LEI Nº 119/2005. Denomina a "Rua José Sebastião Crisóstomo", localizada na Vila Oliveira. (Referente à Lei nº 3.488, de 20/12/2005)._x000D_
 Sebastião Ildeu Maia (Presidente).</t>
   </si>
   <si>
     <t>5032</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
     <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/5032/flash_6819.pdf</t>
   </si>
   <si>
     <t>Flash 6819._x000D_
-PROJETO DE LEI Nº 02/2005. Concede o título declaratório de utilidade pública à “Fundação Santo Agostinho”.  _x000D_
+PROJETO DE LEI Nº 02/2005. Concede o título declaratório de utilidade pública à “Fundação Santo Agostinho”. (Referente à Lei nº 3.385, de 02/02/2005). _x000D_
 Sebastião Ildeu Maia (Presidente).</t>
   </si>
   <si>
     <t>5035</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
     <t>Heráclides Gonçalves Filho (Júnior de Samambaia)</t>
   </si>
   <si>
     <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/5035/flash_6820.pdf</t>
   </si>
   <si>
     <t>Flash 6820._x000D_
-PROJETO DE LEI Nº 03/2005. Concede o título declaratório de utilidade pública à “Associação Comunitária dos Pequenos Produtores Rurais das Comunidades de Barrocão e Espigão”. _x000D_
+PROJETO DE LEI Nº 03/2005. Concede o título declaratório de utilidade pública à “Associação Comunitária dos Pequenos Produtores Rurais das Comunidades de Barrocão e Espigão”. (Referente à Lei nº 3.386, de 02/02/2005)._x000D_
 Sebastião Ildeu Maia (Presidente).</t>
   </si>
   <si>
     <t>5037</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
     <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/5037/flash_6821.pdf</t>
   </si>
   <si>
     <t>Flash 6821._x000D_
-PROJETO DE LEI Nº 12/2005. Concede o título declaratório de utilidade pública à “Fundação Cultural Marina Lorenzo Fernandez”._x000D_
+PROJETO DE LEI Nº 12/2005. Concede o título declaratório de utilidade pública à “Fundação Cultural Marina Lorenzo Fernandez”. (Referente à Lei nº 3.395, de 15/04/2005)._x000D_
 Sebastião Ildeu Maia (Presidente).</t>
   </si>
   <si>
     <t>5039</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
     <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/5039/flash_6822.pdf</t>
   </si>
   <si>
     <t>Flash 6822._x000D_
 PROJETO DE LEI Nº 13/2005. (ALTERADA). Concede o título declaratório de utilidade pública à "Associação de Voluntários no Apoio ao Paciente com Câncer – Projeto Presente". (Referente à Lei nº 3.394, de 14/04/2005, que foi posteriormente alterada pela Lei nº 3.806, de 04/10/2007). _x000D_
 Sebastião Ildeu Maia (Presidente).</t>
   </si>
   <si>
     <t>5041</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
     <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/5041/flash_6823.pdf</t>
   </si>
   <si>
     <t>Flash 6823._x000D_
 PROJETO DE LEI Nº 14/2005. Concede o título declaratório de utilidade pública à "Companhia de Missão Social Gideões de Cristo". (Referente à Lei nº 3.393, de 14/04/2005)._x000D_
 Sebastião Ildeu Maia (Presidente).</t>
   </si>
   <si>
     <t>5043</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
     <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/5043/flash_6824.pdf</t>
   </si>
   <si>
     <t>Flash 6824._x000D_
-PROJETO DE LEI Nº 69/2005. Concede o título declaratório de utilidade pública à “Associação dos Produtores e Trabalhadores Rurais de Brejão, Curralinho e Caraíbas”.    _x000D_
+PROJETO DE LEI Nº 69/2005. Concede o título declaratório de utilidade pública à “Associação dos Produtores e Trabalhadores Rurais de Brejão, Curralinho e Caraíbas”. (Referente à Lei nº 3.447, de 30/09/2005).   _x000D_
 Sebastião Ildeu Maia (Presidente).</t>
   </si>
   <si>
     <t>5045</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
     <t>Aurindo José Ribeiro</t>
   </si>
   <si>
     <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/5045/flash_6825.pdf</t>
   </si>
   <si>
     <t>Flash 6825._x000D_
-PROJETO DE LEI Nº 90/2005. Concede o título declaratório de utilidade pública à “Associação Comunitária Nossa Senhora Rosa Mística”. _x000D_
+PROJETO DE LEI Nº 90/2005. Concede o título declaratório de utilidade pública à “Associação Comunitária Nossa Senhora Rosa Mística”. (Referente à Lei nº 3.467, de 14/11/2005)._x000D_
 Sebastião Ildeu Maia (Presidente).</t>
   </si>
   <si>
     <t>5218</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
     <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/5218/flash_6466.pdf</t>
   </si>
   <si>
     <t>Flash 6466._x000D_
-PROJETO DE LEI Nº 06/2005. Autoriza o Poder Executivo a instalar câmeras de vídeo para reforçar o sistema de segurança nas escolas da rede municipal de ensino._x000D_
+PROJETO DE LEI Nº 06/2005. Autoriza o Poder Executivo a instalar câmeras de vídeo para reforçar o sistema de segurança nas escolas da rede municipal de ensino. (Referente à Lei nº 3.387, de 04/02/2005)._x000D_
 Sebastião Ildeu Maia (Presidente).</t>
   </si>
   <si>
     <t>5219</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
     <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/5219/flash_6467.pdf</t>
   </si>
   <si>
     <t>Flash 6467._x000D_
 PROJETO DE LEI Nº 28/2005. Autoriza o uso dos muros e espaços adjacentes das escolas públicas municipais, através de concessão remunerada firmada pelo Poder Executivo, para uso de publicidade através de outdoors, placas e pinturas publicitárias. (Referente à Lei nº 3.412, de 24/06/2005).    _x000D_
 Sebastião Ildeu Maia (Presidente).</t>
   </si>
   <si>
     <t>5220</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
     <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/5220/flash_6468.pdf</t>
   </si>
   <si>
     <t>Flash 6468._x000D_
 PROJETO DE LEI Nº 29/2005. Institui o "Programa Não à Violência Infanto-Juvenil”, no município de Montes Claros. (Referente à Lei nº 3.411, de 24/06/2005).  _x000D_
 Sebastião Ildeu Maia (Presidente).</t>
   </si>
   <si>
     <t>5223</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
     <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/5223/flash_6469.pdf</t>
   </si>
   <si>
     <t>Flash 6469._x000D_
-PROJETO DE LEI Nº 31/2005. Assegura ao usuário do Sistema de Abastecimento de Água de Montes Claros, o direito de instalação de equipamento eliminador de ar da tubulação hidráulica do seu imóvel, e dá outras providências. (Referente à Lei nº 3.413, de ___/06/2005).   _x000D_
+PROJETO DE LEI Nº 31/2005. Assegura ao usuário do Sistema de Abastecimento de Água de Montes Claros, o direito de instalação de equipamento eliminador de ar da tubulação hidráulica do seu imóvel, e dá outras providências. (Referente à Lei nº 3.410, de 23/06/2005).   _x000D_
 Sebastião Ildeu Maia (Presidente).</t>
   </si>
   <si>
     <t>5225</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
     <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/5225/flash_6470.pdf</t>
   </si>
   <si>
     <t>Flash 6470._x000D_
 PROJETO DE LEI Nº 35/2005. (REVOGADA). Dispõe sobre a adaptação de listas de preços e cardápios, em bares, lanchonetes, restaurantes e estabelecimentos similares, ao uso por deficientes visuais. (Referente à Lei nº 3.415, de 07/07/2005, que foi posteriormente revogada pela Lei nº 5.139, de 09/05/2019).    _x000D_
 Sebastião Ildeu Maia (Presidente).</t>
   </si>
   <si>
     <t>5228</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
     <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/5228/flash_6471.pdf</t>
   </si>
   <si>
     <t>Flash 6471._x000D_
 PROJETO DE LEI Nº 36/2005. Institui o "Programa do Pelotão Ecológico Mirim nas Escolas Municipais de Montes Claros". (Referente à Lei nº 3.414, de 07/07/2005)._x000D_
 Sebastião Ildeu Maia (Presidente).</t>
   </si>
   <si>
     <t>5230</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
     <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/5230/flash_6472.pdf</t>
   </si>
   <si>
     <t>Flash 6472._x000D_
-PROJETO DE LEI Nº 44/2005. Autoriza a municipalização das entidades conveniadas de ensino de educação infantil no município de Montes Claros: Escola Infantil Amiguinhos da Vila, localizada no bairro Vila Guilhermina, que passará a denominar-se "CEMEI Amiguinhos da Vila" e o Instituto Educacional Cristo Rei, que passará a denominar-se "CEMEI Cristo Rei"._x000D_
+PROJETO DE LEI Nº 44/2005. Autoriza a municipalização das entidades conveniadas de ensino de educação infantil no município de Montes Claros: Escola Infantil Amiguinhos da Vila, localizada no bairro Vila Guilhermina, que passará a denominar-se "CEMEI Amiguinhos da Vila" e o Instituto Educacional Cristo Rei, que passará a denominar-se "CEMEI Cristo Rei". (Referente à Lei nº 3.424, de 19/07/2005)._x000D_
 Sebastião Ildeu Maia (Presidente).</t>
   </si>
   <si>
     <t>5232</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
     <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/5232/flash_6473.pdf</t>
   </si>
   <si>
     <t>Flash 6473._x000D_
-PROJETO DE LEI Nº 51/2005. Autoriza a gravação de logomarca de empresas privadas em uniformes e materiais escolares, mochilas, pastas e similares doados aos alunos da rede municipal de ensino, aos participantes dos programas das fundações municipais, bem como, em uniformes de servidores de secretarias, autarquias e empresas mistas._x000D_
+PROJETO DE LEI Nº 51/2005. Autoriza a gravação de logomarca de empresas privadas em uniformes e materiais escolares, mochilas, pastas e similares doados aos alunos da rede municipal de ensino, aos participantes dos programas das fundações municipais, bem como, em uniformes de servidores de secretarias, autarquias e empresas mistas. (Referente à Lei nº 3.434, de 09/08/2005)._x000D_
 Sebastião Ildeu Maia (Presidente).</t>
   </si>
   <si>
     <t>5235</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
     <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/5235/flash_6474.pdf</t>
   </si>
   <si>
     <t>Flash 6474._x000D_
 PROJETO DE LEI Nº 58/2005. Dispõe sobre a aplicação de penalidade à prática de “assédio moral”, nas dependências da Administração Pública Municipal Direta e Indireta, por servidores públicos municipais, e dá outras providências. (Referente à Lei nº 3.468, de 16/11/2005)._x000D_
 Sebastião Ildeu Maia (Presidente).</t>
   </si>
   <si>
     <t>5237</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
     <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/5237/flash_6475.pdf</t>
   </si>
   <si>
     <t>Flash 6475._x000D_
-PROJETO DE LEI Nº 60/2005. Dispõe sobre o licenciamento especial de veículos a serviço da Justiça Comum, Federal ou do Trabalho, e dá outras providências._x000D_
+PROJETO DE LEI Nº 60/2005. Dispõe sobre o licenciamento especial de veículos a serviço da Justiça Comum, Federal ou do Trabalho, e dá outras providências. (Referente à Lei nº 3.442, de 20/09/2005)._x000D_
 Sebastião Ildeu Maia (Presidente).</t>
   </si>
   <si>
     <t>5239</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
     <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/5239/flash_6476.pdf</t>
   </si>
   <si>
     <t>Flash 6476._x000D_
-PROJETO DE LEI Nº 75/2005. Autoriza o Poder Executivo a delimitar e alterar a denominação das áreas do perímetro urbano, utilizadas na produção de hortifrutigranjeiros no município de Montes Claros._x000D_
+PROJETO DE LEI Nº 75/2005. Autoriza o Poder Executivo a delimitar e alterar a denominação das áreas do perímetro urbano, utilizadas na produção de hortifrutigranjeiros no município de Montes Claros. (Referente à Lei nº 3.453, de 04/10/2005)._x000D_
 Sebastião Ildeu Maia (Presidente).</t>
   </si>
   <si>
     <t>5242</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
     <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/5242/flash_6477.pdf</t>
   </si>
   <si>
     <t>Flash 6477._x000D_
 PROJETO DE LEI Nº 107/2005. Dispõe sobre a realização de abertura de shows com capacidade superior a 3000 espectadores por músicos, cantores e conjuntos musicais do município de Montes Claros. (Referente à Lei nº 3.498, de 24/12/2005).    _x000D_
 Sebastião Ildeu Maia (Presidente).</t>
   </si>
   <si>
     <t>5244</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
     <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/5244/flash_6478.pdf</t>
   </si>
   <si>
     <t>Flash 6478._x000D_
-PROJETO DE LEI Nº 135/2005. Institui o "Programa Municipal de Incentivo à Quitação de Tributo Municipal" e dá outras providências._x000D_
+PROJETO DE LEI Nº 135/2005. Institui o "Programa Municipal de Incentivo à Quitação de Tributo Municipal" e dá outras providências. (Referente à Lei nº 3.509, de 27/12/2005)._x000D_
 Sebastião Ildeu Maia (Presidente).</t>
   </si>
   <si>
     <t>5247</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
     <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/5247/flash_6479.pdf</t>
   </si>
   <si>
     <t>Flash 6479._x000D_
 PROJETO DE LEI Nº 141/2005. (ALTERADA). Dispõe sobre a Função Pública de Conselheiro Tutelar do Município de Montes Claros. (Referente à Lei nº 3.511, de 29/12/2005, que foi posteriormente alterada pela Lei nº 4.796, de 01/07/2015 e Lei nº 5.803, de 16/04/2025)._x000D_
 Sebastião Ildeu Maia (Presidente).</t>
   </si>
   <si>
     <t>5311</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
     <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/5311/flash_6526.pdf</t>
   </si>
   <si>
     <t>Flash 6526._x000D_
-PROJETO DE LEI Nº 115/2005. Denomina a Escola Municipal “Professora América Eleutério Nogueira”, popularmente conhecida como Escola Municipal Jason Caetano II._x000D_
+PROJETO DE LEI Nº 115/2005. Denomina a Escola Municipal “Professora América Eleutério Nogueira”, popularmente conhecida como Escola Municipal Jason Caetano II. (Referente à Lei nº 3.492, de 20/12/2005)._x000D_
 Sebastião Ildeu Maia (Presidente).</t>
   </si>
   <si>
     <t>5316</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
     <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/5316/flash_6531.pdf</t>
   </si>
   <si>
     <t>Flash 6531._x000D_
-PROJETO DE LEI Nº 18/2005. Desafeta área de terreno de sua característica institucional, transfere-a para o patrimônio disponível do município, autoriza sua doação ao Estado de Minas Gerais para construção da sede do Ministério Público e dá outras providências. (Área de 740,89 m², localizada na avenida Cula Mangabeira, nº 345, Centro)._x000D_
+PROJETO DE LEI Nº 18/2005. (ALTERADA). Desafeta área de terreno de sua característica institucional, transfere-a para o patrimônio disponível do município, autoriza sua doação ao Estado de Minas Gerais para construção da sede do Ministério Público e dá outras providências. (Área de 740,89 m², localizada na avenida Cula Mangabeira, nº 345, Centro). (Referente à Lei nº 3.400, de 04/05/2005, que foi alterada pela Lei nº 3.409, de 23/06/2005)._x000D_
 Sebastião Ildeu Maia (Presidente).</t>
   </si>
   <si>
     <t>5317</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
     <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/5317/flash_6532.pdf</t>
   </si>
   <si>
     <t>Flash 6532._x000D_
-PROJETO DE LEI Nº 25/2005. Desafeta áreas de uso institucional e autoriza modificar a destinação das mesmas objetivando atender projeto de interesse social (Programa Habitar Brasil – BID) e contém outras providências. (Terreno com área total de 9.700,74m², localizado na avenida Vargem Grande do loteamento Canelas)._x000D_
+PROJETO DE LEI Nº 25/2005. Desafeta áreas de uso institucional e autoriza modificar a destinação das mesmas objetivando atender projeto de interesse social (Programa Habitar Brasil – BID) e contém outras providências. (Terreno com área total de 9.700,74m², localizado na avenida Vargem Grande do loteamento Canelas). (Referente à Lei nº 3.407, de 02/06/2005)._x000D_
 Sebastião Ildeu Maia (Presidente).</t>
   </si>
   <si>
     <t>5318</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
     <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/5318/flash_6533.pdf</t>
   </si>
   <si>
     <t>Flash 6533._x000D_
-PROJETO DE LEI Nº 70/2005. Desafeta área de terreno de sua característica institucional, transfere-a para o patrimônio disponível do município, autoriza constituir servidão em favor do Estado de Minas Gerais, através da Companhia de Saneamento de Minas Gerais - COPASA e dá outras providências. (Terreno localizado no loteamento Cidade Industrial, para construção de um emissário de esgoto)._x000D_
+PROJETO DE LEI Nº 70/2005. Desafeta área de terreno de sua característica institucional, transfere-a para o patrimônio disponível do município, autoriza constituir servidão em favor do Estado de Minas Gerais, através da Companhia de Saneamento de Minas Gerais - COPASA e dá outras providências. (Terreno localizado no loteamento Cidade Industrial, para construção de um emissário de esgoto). (Referente à Lei nº 3.448, de 30/09/2005)._x000D_
 Sebastião Ildeu Maia (Presidente).</t>
   </si>
   <si>
     <t>5319</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
     <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/5319/flash_6534.pdf</t>
   </si>
   <si>
     <t>Flash 6534._x000D_
 PROJETO DE LEI Nº 76/2005. (REVOGADA). Transforma área verde em institucional, desafeta de suas características de uso institucional, transfere ao patrimônio disponível do município e dá outras providências. (Terrenos localizados nos bairros Santa Lúcia, Santo Antônio, Carmelo e Delfino Magalhães, onde serão edificadas e ampliadas as sedes para o Programa de Saúde da Família - PSF. (Referente à Lei nº 3.450, de, 04/10/2005, que foi posteriormente revogada - ver flash 6539)._x000D_
 Sebastião Ildeu Maia (Presidente).</t>
   </si>
   <si>
     <t>5320</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
     <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/5320/flash_6535.pdf</t>
   </si>
   <si>
     <t>Flash 6535._x000D_
 PROJETO DE LEI Nº 78/2005. Desafeta área de terreno de sua característica institucional, transfere-a para o patrimônio disponível do município, autoriza sua doação à Câmara Municipal de Montes Claros e dá outras providências. (Terreno de 4.909,00 m², localizado na avenida José Corrêa Machado). (Referente à Lei nº 3.463, de 19/10/2005).        _x000D_
 Sebastião Ildeu Maia (Presidente).</t>
   </si>
   <si>
     <t>5321</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
     <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/5321/flash_6536.pdf</t>
   </si>
   <si>
     <t>Flash 6536._x000D_
-PROJETO DE LEI Nº 87/2005. Autoriza o Poder Executivo a fazer cessão administrativa de uso de imóvel público ao Montes Claros Tênis Clube - MCTC (Praça de Esportes), por um período de 03 anos, podendo ser prorrogável; celebrar convênio e dá outras providências._x000D_
+PROJETO DE LEI Nº 87/2005. Autoriza o Poder Executivo a fazer cessão administrativa de uso de imóvel público ao Montes Claros Tênis Clube - MCTC (Praça de Esportes), por um período de 03 anos, podendo ser prorrogável; celebrar convênio e dá outras providências. (Referente à Lei nº 3.464, de 20/10/2005)._x000D_
 Sebastião Ildeu Maia (Presidente).</t>
   </si>
   <si>
     <t>5322</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
     <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/5322/flash_6537.pdf</t>
   </si>
   <si>
     <t>Flash 6537._x000D_
 PROJETO DE LEI Nº 88/2005. (ALTERADA). Dispõe sobre a doação de lotes de propriedade do município à Companhia de Habitação do Estado de Minas Gerais - COHAB e/ou à famílias de baixa renda, para a construção e venda de imóveis no loteamento Village do Lago III, na forma e condições que especifica. (Programa Lares Gerais). (Referente à Lei n° 3.462, de 19/10/2005, que foi posteriormente alterada pela Lei nº 3.756, de 20/06/2007).        _x000D_
 Sebastião Ildeu Maia (Presidente).</t>
   </si>
   <si>
     <t>5323</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
     <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/5323/flash_6538.pdf</t>
   </si>
   <si>
     <t>Flash 6538._x000D_
 PROJETO DE LEI Nº 98/2005. Autoriza o Poder Executivo a fazer doação de terreno à Associação dos Deficientes de Montes Claros - ADEMOC. (Área de 600,00 m², localizada no bairro Canelas II, para a construção de sua sede).       _x000D_
 Sebastião Ildeu Maia (Presidente).</t>
   </si>
   <si>
     <t>5324</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
     <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/5324/flash_6539.pdf</t>
   </si>
   <si>
     <t>Flash 6539._x000D_
-PROJETO DE LEI Nº 104/2005. Desafeta áreas de terreno de suas características de uso institucional, transfere-as ao patrimônio disponível do município, transforma área verde em institucional, transforma área institucional em área verde, revoga a Lei nº 3.450 de 04/10/2005, e dá outras providências. (Áreas localizadas nos bairros Santa Lúcia e Monte Carmelo para edificação das sedes para o Programa Saúde da Família – PSF)._x000D_
+PROJETO DE LEI Nº 104/2005. Desafeta áreas de terreno de suas características de uso institucional, transfere-as ao patrimônio disponível do município, transforma área verde em institucional, transforma área institucional em área verde, revoga a Lei nº 3.450 de 04/10/2005, e dá outras providências. (Áreas localizadas nos bairros Santa Lúcia e Monte Carmelo para edificação das sedes para o Programa Saúde da Família – PSF). (Referente à Lei nº 3.476, de 30/11/2005)._x000D_
 Sebastião Ildeu Maia (Presidente).</t>
   </si>
   <si>
     <t>5325</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
     <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/5325/flash_6540.pdf</t>
   </si>
   <si>
     <t>Flash 6540._x000D_
 PROJETO DE LEI Nº 130/2005. (REVOGADA). Autoriza o Poder Executivo Municipal a fazer doação de terreno à Associação Nóbrega de Educação e Assistência Social - ANEAS. (Área de 3.880,00 m², situada na Praça Beato Francisco Coll, bairro Maracanã. (Referente à Lei nº 3.507 de 27/12/2005, que foi posteriormente revogada pela Lei nº 3.724, de 14/05/2007). _x000D_
 Sebastião Ildeu Maia (Presidente).</t>
   </si>
   <si>
     <t>5326</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
     <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/5326/flash_6541.pdf</t>
   </si>
   <si>
     <t>Flash 6541._x000D_
 PROJETO DE LEI Nº 131/2005. Desafeta área de terreno de sua característica de uso institucional, transfere-a para o patrimônio disponível do município, autoriza sua doação ao Estado de Minas Gerais, e dá outras providências. (Área de 5.693,25 m², localizada no bairro Todos os Santos II, para a construção da Escola Estadual Francisco Lopes da Silva. (Referente à Lei nº 3.907, de 19/03/2008).       _x000D_
 Sebastião Ildeu Maia (Presidente).</t>
   </si>
   <si>
     <t>5327</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
     <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/5327/flash_6542.pdf</t>
   </si>
   <si>
     <t>Flash 6542._x000D_
-PROJETO DE LEI Nº 138/2005. Autoriza o Poder Executivo a fazer cessão administrativa de uso de imóvel público à FLOREVALE – Floresta Vale do Jequitinhonha Ltda, por um prazo de 10 anos, podendo ser prorrogado, e dá outras providências. (Área de 40.000,00 m², localizada na avenida Governador Magalhães Pinto, nº 3.523, bairro Planalto)._x000D_
+PROJETO DE LEI Nº 138/2005. Autoriza o Poder Executivo a fazer cessão administrativa de uso de imóvel público à FLOREVALE – Floresta Vale do Jequitinhonha Ltda, por um prazo de 10 anos, podendo ser prorrogado, e dá outras providências. (Área de 40.000,00 m², localizada na avenida Governador Magalhães Pinto, nº 3.523, bairro Planalto). (Referente à Lei nº 3.514, de 29/12/2005)._x000D_
 Sebastião Ildeu Maia (Presidente).</t>
   </si>
   <si>
     <t>5388</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
     <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/5388/flash_6598.pdf</t>
   </si>
   <si>
     <t>Flash 6598._x000D_
 PROJETO DE LEI Nº 61/2005. Institui o “Dia do Frentista” no município de Montes Claros, a ser comemorado anualmente no dia 30 de julho. (Referente à Lei nº 3.440, de 15/09/2005)._x000D_
 Sebastião Ildeu Maia (Presidente).</t>
   </si>
   <si>
     <t>5390</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
     <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/5390/flash_6599.pdf</t>
   </si>
@@ -2187,65 +2187,65 @@
   <si>
     <t>5414</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
     <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/5414/flash_6623.pdf</t>
   </si>
   <si>
     <t>Flash 6623._x000D_
 PROJETO DE LEI Nº 21/2005. Autoriza o Poder Executivo a firmar parcerias com entidades diversas, pessoas físicas e jurídicas, objetivando a construção, recuperação, conservação, ampliação, instalação e manutenção de praças, logradouros públicos, áreas de lazer, centros esportivos, bibliotecas, centros culturais e centros comunitários no núcleo do município. Revoga as Leis nº 2.122, de 06/07/1993 e nº 2.814, de 01/03/2000, que dispõem sobre o Programa Municipal de Adoção de Praças Públicas, por empresas particulares. (Referente à Lei nº 3.403, de 02/06/2005)._x000D_
 Sebastião Ildeu Maia (Presidente).</t>
   </si>
   <si>
     <t>5415</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
     <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/5415/flash_6624.pdf</t>
   </si>
   <si>
     <t>Flash 6624._x000D_
-PROJETO DE LEI Nº 30/2005. Modifica o artigo 1º da Lei nº 3.400, de 04/05/2005, que dispõe sobre a doação de terreno ao Estado de Minas Gerais, para construção da sede do Ministério Público. (As dimensões da área de terreno doada passou a ser de 890,48 m²)._x000D_
+PROJETO DE LEI Nº 30/2005. Modifica o artigo 1º da Lei nº 3.400, de 04/05/2005, que dispõe sobre a doação de terreno ao Estado de Minas Gerais, para construção da sede do Ministério Público. (As dimensões da área de terreno doada passou a ser de 890,48 m²). (Referente à Lei nº 3.409, de 23/06/2005)._x000D_
 Sebastião Ildeu Maia (Presidente).</t>
   </si>
   <si>
     <t>5418</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
     <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/5418/flash_6627.pdf</t>
   </si>
   <si>
     <t>Flash 6627._x000D_
-PROJETO DE LEI Nº 67/2005. Altera a Emenda e Dispositivos da Lei nº 3.426, de 05/08/2005, que autoriza o Poder Executivo a repassar recursos financeiros e firmar convênio com o Programa de Apoio à Criança – PAC._x000D_
+PROJETO DE LEI Nº 67/2005. Altera a ementa e dispositivos da Lei nº 3.426, de 05/08/2005, que autoriza o Poder Executivo a repassar recursos financeiros e firmar convênio com o Programa de Apoio à Criança – PAC. (Referente à Lei nº 3.446, de 30/09/2005)._x000D_
 Sebastião Ildeu Maia (Presidente).</t>
   </si>
   <si>
     <t>5419</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
     <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/5419/flash_6628.pdf</t>
   </si>
   <si>
     <t>Flash 6628._x000D_
 PROJETO DE LEI Nº 71/2005. Revoga-se o inciso I e altera redação do parágrafo 1º do artigo 3º da Lei nº 2.892, de 30/04/2001, e acrescentam-se novos incisos a este artigo. (Dispõe sobre a Guarda Municipal de Montes Claros). (Referente à Lei nº 3.449, de 30/10/2005)._x000D_
 Sebastião Ildeu Maia (Presidente).</t>
   </si>
   <si>
     <t>5420</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
     <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/5420/flash_6629.pdf</t>
   </si>
@@ -2271,80 +2271,80 @@
   <si>
     <t>5422</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
     <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/5422/flash_6631.pdf</t>
   </si>
   <si>
     <t>Flash 6631._x000D_
 PROJETO DE LEI Nº 96/2005. (REVOGADA). Altera parcialmente a composição dos anexos da Lei nº 3.348, de 19/07/2004, que alterou a composição dos anexos da Lei nº 3.194, de 26/03/2004. Dispõe sobre o Quadro de Cargos e Provimentos dos Servidores do Poder Executivo do Município de Montes Claros (grupo de chefia). (Referente à Lei nº 3.481, de 07/12/2005, que foi posteriormente revogada pela Lei Complementar nº 010/2006)._x000D_
 Sebastião Ildeu Maia (Presidente).</t>
   </si>
   <si>
     <t>5423</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
     <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/5423/flash_6632.pdf</t>
   </si>
   <si>
     <t>Flash 6632._x000D_
-PROJETO DE LEI Nº 105/2005. Altera/revoga o artigo 1º da Lei nº 2.581, de 28/04/1998, que concedeu o título declaratório de utilidade pública à Sociedade das Irmãs Missionárias Diocesanas de Montes Claros. (Com a nova redação, a entidade passou a denominar-se "Associação das Irmãs Franciscanas Missionárias Diocesanas da Encarnação")._x000D_
+PROJETO DE LEI Nº 105/2005. Altera/revoga o artigo 1º da Lei nº 2.581, de 28/04/1998, que concedeu o título declaratório de utilidade pública à Sociedade das Irmãs Missionárias Diocesanas de Montes Claros. (Com a nova redação, a entidade passou a denominar-se "Associação das Irmãs Franciscanas Missionárias Diocesanas da Encarnação"). (Referente à Lei nº 3.495, de 20/12/2005)._x000D_
 Sebastião Ildeu Maia (Presidente).</t>
   </si>
   <si>
     <t>5424</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
     <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/5424/flash_6633.pdf</t>
   </si>
   <si>
     <t>Flash 6633._x000D_
 PROJETO DE LEI Nº 126/2005. Altera a redação dos artigos 4º, 5º e 7º da Lei nº 2.300, de 26/12/95, que dispõe sobre a concessão de incentivos fiscais às empresas industriais que se instalarem no município de Montes Claros. (Referente à Lei nº 3.502, de 21/12/2005).  _x000D_
 Sebastião Ildeu Maia (Presidente).</t>
   </si>
   <si>
     <t>5426</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
     <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/5426/flash_6635.pdf</t>
   </si>
   <si>
     <t>Flash 6635._x000D_
 PROJETO DE LEI Nº 132/2005. Dá nova redação ao parágrafo 3º do artigo 197 da Lei nº 3.175, de 23/12/2003, que dispõe sobre o Estatuto do Servidor do_x000D_
-Município de Montes Claros._x000D_
+Município de Montes Claros. (Referente à Lei nº 3.499, de 26/12/2005)._x000D_
 Sebastião Ildeu Maia (Presidente).</t>
   </si>
   <si>
     <t>5462</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
     <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/5462/flash_6636.pdf</t>
   </si>
   <si>
     <t>Flash 6636._x000D_
 PROJETO DE LEI Nº 137/2005. Dá nova redação aos artigos 199 e 210 da Lei nº 3.175, de 23/12/2003, que dispõe sobre o Estatuto do Servidor Público do Município de Montes Claros. (Referente à Lei nº 3.515/2005)._x000D_
 Sebastião Ildeu Maia (Presidente).</t>
   </si>
   <si>
     <t>5463</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
     <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/5463/flash_6637.pdf</t>
   </si>
@@ -2958,65 +2958,79 @@
   <si>
     <t>4420</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
     <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/4420/flash_7139.pdf</t>
   </si>
   <si>
     <t>Flash 7139._x000D_
 PROJETO DE LEI S/Nº/2005. (RETIRADO). Institui o “Dia da Pessoa Portadora de Deficiência”, a ser comemorado anualmente no dia 03 de dezembro, e dá outras providências._x000D_
 Sebastião Ildeu Maia (Presidente).</t>
   </si>
   <si>
     <t>10685</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
     <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/10685/flash_6816a.pdf</t>
   </si>
   <si>
     <t>Flash 6816A._x000D_
-PROJETO DE LEI Nº 26/2005. Dispõe sobre revisão geral dos vencimentos dos servidores municipais efetivos, comissionados e contratados pela Prefeitura de Montes Claros, e contém outras providências. _x000D_
+PROJETO DE LEI Nº 26/2005. Dispõe sobre revisão geral dos vencimentos dos servidores municipais efetivos, comissionados e contratados pela Prefeitura de Montes Claros, e contém outras providências. (Referente à Lei nº 3.401, de 31/05/2005)._x000D_
 Sebastião Ildeu Maia (Presidente).</t>
   </si>
   <si>
     <t>10687</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
     <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/10687/flash_6816b.pdf</t>
   </si>
   <si>
     <t>Flash 6816B._x000D_
 PROJETO DE LEI Nº 63/2005. Concede abono de 3% à remuneração de contribuição do servidor efetivo da Administração Pública, conforme parágrafo 1º do artigo 14 da Lei Complementar nº 02, de 23/06/2005, e dá outras providências. (Referente à Lei nº 3.437, de 13/09/2005). (OBS.: este abono foi extinto, no âmbito do Poder Executivo, conforme Lei nº 4.806, de 15/07/2015). _x000D_
+Sebastião Ildeu Maia (Presidente).</t>
+  </si>
+  <si>
+    <t>5048</t>
+  </si>
+  <si>
+    <t>205</t>
+  </si>
+  <si>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/5048/flash_6826.pdf</t>
+  </si>
+  <si>
+    <t>Flash 6826._x000D_
+PROJETO DE LEI Nº 91/2005. Concede o título declaratório de utilidade pública à “Associação Comunitária Rural de Mucambinho”. (Referente à Lei nº 3.470, de 19/11/2005)._x000D_
 Sebastião Ildeu Maia (Presidente).</t>
   </si>
   <si>
     <t>5653</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
     <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/5653/flash_7524.pdf</t>
   </si>
   <si>
     <t>Flash 7524._x000D_
 PROJETO DE RESOLUÇÃO S/Nº/2005. (NÃO VOTADO). Altera dispositivos e acrescenta o parágrafo 3º ao artigo 4º, da Resolução nº 30, de 04/06/2002. _x000D_
 Sebastião Ildeu Maia (Presidente).</t>
   </si>
   <si>
     <t>5649</t>
   </si>
   <si>
     <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/5649/flash_7523.pdf</t>
   </si>
@@ -4428,56 +4442,56 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/5858/flash_7220a.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/5859/flash_7220b.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/5860/flash_7220c.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/5861/flash_7220d.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/5862/flash_7220e.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/5863/flash_7220f.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/4560/flash_6194.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/5416/flash_6625.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/5417/flash_6626.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/5425/flash_6634.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/5464/flash_6638.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/5412/flash_6621.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/5514/flash_6883.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/4411/flash_7130.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/4412/flash_7131.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/4413/flash_7132.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/4414/flash_7133.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/4415/flash_7134.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/4416/flash_7135.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/4417/flash_7136.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/4418/flash_7137.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/4419/flash_7138.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/4421/flash_7140.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/4422/flash_7141.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/4423/flash_7142.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/4424/flash_7143.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/4425/flash_7144.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/4426/flash_7145.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/4427/flash_7146.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/4428/flash_7147.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/4529/flash_6678.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/4530/flash_6679.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/4532/flash_6680.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/4533/flash_6681.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/4534/flash_6682.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/4535/flash_6683.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/4541/flash_6175.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/4542/flash_6176.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/4543/flash_6177.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/4544/flash_6178.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/4545/flash_6179.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/4546/flash_6180.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/4547/flash_6181.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/4548/flash_6182.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/4549/flash_6183.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/4564/flash_6198.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/4565/flash_6199.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/4566/flash_6200.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/4567/flash_6201.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/4568/flash_6202.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/4569/flash_6203.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/4570/flash_6204.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/4590/flash_6224.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/4591/flash_6225.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/4592/flash_6226.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/4620/flash_6252.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/4621/flash_6253.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/4622/flash_6254.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/4623/flash_6255.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/4624/flash_6256.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/4625/flash_6257.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/4626/flash_6258.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/4627/flash_6259.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/4628/flash_6260.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/4629/flash_6261.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/4630/flash_6262.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/4631/flash_6263.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/4632/flash_6264.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/4633/flash_6265.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/4644/flash_6695.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/4645/flash_6696.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/4646/flash_6697.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/4655/flash_6706.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/4656/flash_6707.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/4657/flash_6708.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/4658/flash_6709.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/4659/flash_6710.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/4660/flash_6711.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/4661/flash_6712.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/4662/flash_6713.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/4663/flash_6714.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/4664/flash_6715.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/4665/flash_6716.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/4666/flash_6717.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/4667/flash_6718.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/4668/flash_6719.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/4669/flash_6720.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/4670/flash_6721.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/4671/flash_6722.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/4672/flash_6723.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/4673/flash_6724.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/4674/flash_6725.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/4675/flash_6726.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/4676/flash_6727.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/4677/flash_6728.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/4678/flash_6729.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/4679/flash_6730.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/4680/flash_6731.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/4681/flash_6732.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/4692/flash_6266.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/4693/flash_6267.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/4695/flash_6268.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/4697/flash_6269.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/4698/flash_6270.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/4699/flash_6271.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/5032/flash_6819.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/5035/flash_6820.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/5037/flash_6821.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/5039/flash_6822.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/5041/flash_6823.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/5043/flash_6824.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/5045/flash_6825.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/5218/flash_6466.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/5219/flash_6467.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/5220/flash_6468.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/5223/flash_6469.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/5225/flash_6470.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/5228/flash_6471.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/5230/flash_6472.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/5232/flash_6473.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/5235/flash_6474.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/5237/flash_6475.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/5239/flash_6476.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/5242/flash_6477.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/5244/flash_6478.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/5247/flash_6479.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/5311/flash_6526.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/5316/flash_6531.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/5317/flash_6532.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/5318/flash_6533.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/5319/flash_6534.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/5320/flash_6535.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/5321/flash_6536.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/5322/flash_6537.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/5323/flash_6538.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/5324/flash_6539.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/5325/flash_6540.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/5326/flash_6541.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/5327/flash_6542.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/5388/flash_6598.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/5390/flash_6599.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/5391/flash_6600.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/5392/flash_6601.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/5393/flash_6602.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/5394/flash_6603.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/5395/flash_6604.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/5396/flash_6605.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/5410/flash_6619.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/5411/flash_6620.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/5413/flash_6622.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/5414/flash_6623.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/5415/flash_6624.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/5418/flash_6627.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/5419/flash_6628.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/5420/flash_6629.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/5421/flash_6630.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/5422/flash_6631.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/5423/flash_6632.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/5424/flash_6633.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/5426/flash_6635.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/5462/flash_6636.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/5463/flash_6637.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/5493/flash_6875.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/5495/flash_6876.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/5497/flash_6877.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/5500/flash_6878.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/5503/flash_6879.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/5506/flash_6880.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/5510/flash_6881.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/5511/flash_6882.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/5516/flash_6884.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/5518/flash_6885.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/5520/flash_6886.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/5521/flash_6887.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/5522/flash_6888.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/5523/flash_6889.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/5524/flash_6890.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/5525/flash_6891.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/5526/flash_6892.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/5527/flash_6893.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/5528/flash_6894.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/5530/flash_6895.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/5534/flash_6896.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/5535/flash_6897.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/5537/flash_6898.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/5538/flash_6899.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/5542/flash_6900.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/5550/flash_6901.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/5552/flash_6902.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/5553/flash_6903.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/5554/flash_6904.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/5555/flash_6905.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/5557/flash_6906.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/5560/flash_6907.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/5561/flash_6908.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/5562/flash_6909.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/5563/flash_6910.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/5565/flash_6911.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/5566/flash_6912.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/5567/flash_6913.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/5568/flash_6914.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/5569/flash_6915.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/5570/flash_6916.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/5571/flash_6917.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/5573/flash_6918.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/4420/flash_7139.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/10685/flash_6816a.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/10687/flash_6816b.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/5653/flash_7524.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/5649/flash_7523.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/5775/flash_7571.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/5777/flash_7572.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/5779/flash_7573.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/5782/flash_7574.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/5793/flash_7582.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/5794/flash_7583.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/5795/flash_7584.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/5796/flash_7585.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/5797/flash_7586.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/5798/flash_7587.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/5799/flash_7588.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/5800/flash_7589.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/5802/flash_7590.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/5805/flash_7591.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/5807/flash_7592.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/5809/flash_7593.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/5812/flash_7595.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/5817/flash_7597.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/5819/flash_7598.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/5821/flash_7599.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/12046/flash_7594.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/4537/flash_7221.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/4539/flash_7223.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/8424/flash_6171.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/4522/flash_7217.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/4526/flash_7218.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/4528/flash_7219.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/4708/flash_7228.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/4711/flash_7229.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/4718/flash_7230.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/4723/flash_7233.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/4725/flash_7234.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/4731/flash_7236.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/4744/flash_7241.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/4793/flash_7258.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/4811/flash_7264.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/4833/flash_7273.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/4882/flash_7298.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/4889/flash_7300.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/4891/flash_7301.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/4894/flash_7302.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/4895/flash_7303.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/4898/flash_7304.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/4901/flash_7305.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/5046/flash_7360.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/5049/flash_7361.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/5051/flash_7362.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/5052/flash_7363.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/5054/flash_7364.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/5056/flash_7365.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/5057/flash_7366.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/5059/flash_7367.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/5061/flash_7368.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/5063/flash_7369.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/5065/flash_7370.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/5068/flash_7371.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/5071/flash_7372.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/5073/flash_7373.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/5077/flash_7374.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/5082/flash_7375.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/5086/flash_7376.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/5090/flash_7377.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/5217/flash_7430.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/5238/flash_7431.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/5240/flash_7432.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/5243/flash_7433.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/5246/flash_7434.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/5248/flash_7435.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/5255/flash_7436.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/5258/flash_7437.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/5264/flash_7438.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/5529/flash_7491.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/5532/flash_7492.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/5539/flash_7493.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/5545/flash_7495.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/5547/flash_7496.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/5549/flash_7497.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/5564/flash_7498.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/5572/flash_7499.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/5575/flash_7500.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/5577/flash_7501.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/5578/flash_7502.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/5581/flash_7503.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/5583/flash_7504.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/5585/flash_7505.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/5587/flash_7506.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/5589/flash_7507.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/5591/flash_7508.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/5593/flash_7509.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/5597/flash_7510.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/5852/flash_7299.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/4720/flash_7231.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/5543/flash_7494.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/5858/flash_7220a.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/5859/flash_7220b.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/5860/flash_7220c.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/5861/flash_7220d.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/5862/flash_7220e.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/5863/flash_7220f.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/4560/flash_6194.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/5416/flash_6625.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/5417/flash_6626.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/5425/flash_6634.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/5464/flash_6638.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/5412/flash_6621.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/5514/flash_6883.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/4411/flash_7130.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/4412/flash_7131.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/4413/flash_7132.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/4414/flash_7133.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/4415/flash_7134.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/4416/flash_7135.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/4417/flash_7136.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/4418/flash_7137.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/4419/flash_7138.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/4421/flash_7140.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/4422/flash_7141.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/4423/flash_7142.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/4424/flash_7143.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/4425/flash_7144.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/4426/flash_7145.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/4427/flash_7146.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/4428/flash_7147.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/4529/flash_6678.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/4530/flash_6679.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/4532/flash_6680.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/4533/flash_6681.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/4534/flash_6682.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/4535/flash_6683.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/4541/flash_6175.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/4542/flash_6176.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/4543/flash_6177.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/4544/flash_6178.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/4545/flash_6179.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/4546/flash_6180.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/4547/flash_6181.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/4548/flash_6182.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/4549/flash_6183.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/4564/flash_6198.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/4565/flash_6199.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/4566/flash_6200.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/4567/flash_6201.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/4568/flash_6202.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/4569/flash_6203.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/4570/flash_6204.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/4590/flash_6224.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/4591/flash_6225.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/4592/flash_6226.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/4620/flash_6252.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/4621/flash_6253.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/4622/flash_6254.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/4623/flash_6255.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/4624/flash_6256.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/4625/flash_6257.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/4626/flash_6258.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/4627/flash_6259.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/4628/flash_6260.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/4629/flash_6261.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/4630/flash_6262.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/4631/flash_6263.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/4632/flash_6264.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/4633/flash_6265.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/4644/flash_6695.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/4645/flash_6696.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/4646/flash_6697.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/4655/flash_6706.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/4656/flash_6707.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/4657/flash_6708.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/4658/flash_6709.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/4659/flash_6710.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/4660/flash_6711.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/4661/flash_6712.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/4662/flash_6713.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/4663/flash_6714.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/4664/flash_6715.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/4665/flash_6716.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/4666/flash_6717.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/4667/flash_6718.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/4668/flash_6719.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/4669/flash_6720.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/4670/flash_6721.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/4671/flash_6722.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/4672/flash_6723.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/4673/flash_6724.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/4674/flash_6725.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/4675/flash_6726.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/4676/flash_6727.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/4677/flash_6728.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/4678/flash_6729.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/4679/flash_6730.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/4680/flash_6731.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/4681/flash_6732.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/4692/flash_6266.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/4693/flash_6267.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/4695/flash_6268.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/4697/flash_6269.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/4698/flash_6270.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/4699/flash_6271.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/5032/flash_6819.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/5035/flash_6820.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/5037/flash_6821.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/5039/flash_6822.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/5041/flash_6823.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/5043/flash_6824.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/5045/flash_6825.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/5218/flash_6466.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/5219/flash_6467.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/5220/flash_6468.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/5223/flash_6469.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/5225/flash_6470.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/5228/flash_6471.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/5230/flash_6472.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/5232/flash_6473.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/5235/flash_6474.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/5237/flash_6475.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/5239/flash_6476.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/5242/flash_6477.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/5244/flash_6478.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/5247/flash_6479.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/5311/flash_6526.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/5316/flash_6531.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/5317/flash_6532.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/5318/flash_6533.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/5319/flash_6534.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/5320/flash_6535.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/5321/flash_6536.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/5322/flash_6537.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/5323/flash_6538.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/5324/flash_6539.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/5325/flash_6540.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/5326/flash_6541.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/5327/flash_6542.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/5388/flash_6598.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/5390/flash_6599.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/5391/flash_6600.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/5392/flash_6601.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/5393/flash_6602.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/5394/flash_6603.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/5395/flash_6604.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/5396/flash_6605.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/5410/flash_6619.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/5411/flash_6620.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/5413/flash_6622.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/5414/flash_6623.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/5415/flash_6624.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/5418/flash_6627.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/5419/flash_6628.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/5420/flash_6629.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/5421/flash_6630.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/5422/flash_6631.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/5423/flash_6632.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/5424/flash_6633.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/5426/flash_6635.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/5462/flash_6636.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/5463/flash_6637.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/5493/flash_6875.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/5495/flash_6876.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/5497/flash_6877.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/5500/flash_6878.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/5503/flash_6879.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/5506/flash_6880.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/5510/flash_6881.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/5511/flash_6882.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/5516/flash_6884.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/5518/flash_6885.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/5520/flash_6886.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/5521/flash_6887.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/5522/flash_6888.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/5523/flash_6889.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/5524/flash_6890.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/5525/flash_6891.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/5526/flash_6892.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/5527/flash_6893.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/5528/flash_6894.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/5530/flash_6895.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/5534/flash_6896.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/5535/flash_6897.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/5537/flash_6898.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/5538/flash_6899.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/5542/flash_6900.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/5550/flash_6901.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/5552/flash_6902.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/5553/flash_6903.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/5554/flash_6904.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/5555/flash_6905.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/5557/flash_6906.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/5560/flash_6907.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/5561/flash_6908.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/5562/flash_6909.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/5563/flash_6910.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/5565/flash_6911.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/5566/flash_6912.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/5567/flash_6913.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/5568/flash_6914.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/5569/flash_6915.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/5570/flash_6916.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/5571/flash_6917.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/5573/flash_6918.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/4420/flash_7139.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/10685/flash_6816a.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/10687/flash_6816b.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/5048/flash_6826.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/5653/flash_7524.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/5649/flash_7523.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/5775/flash_7571.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/5777/flash_7572.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/5779/flash_7573.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/5782/flash_7574.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/5793/flash_7582.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/5794/flash_7583.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/5795/flash_7584.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/5796/flash_7585.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/5797/flash_7586.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/5798/flash_7587.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/5799/flash_7588.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/5800/flash_7589.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/5802/flash_7590.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/5805/flash_7591.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/5807/flash_7592.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/5809/flash_7593.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/5812/flash_7595.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/5817/flash_7597.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/5819/flash_7598.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/5821/flash_7599.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/12046/flash_7594.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/4537/flash_7221.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/4539/flash_7223.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/8424/flash_6171.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/4522/flash_7217.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/4526/flash_7218.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/4528/flash_7219.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/4708/flash_7228.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/4711/flash_7229.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/4718/flash_7230.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/4723/flash_7233.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/4725/flash_7234.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/4731/flash_7236.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/4744/flash_7241.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/4793/flash_7258.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/4811/flash_7264.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/4833/flash_7273.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/4882/flash_7298.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/4889/flash_7300.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/4891/flash_7301.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/4894/flash_7302.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/4895/flash_7303.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/4898/flash_7304.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/4901/flash_7305.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/5046/flash_7360.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/5049/flash_7361.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/5051/flash_7362.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/5052/flash_7363.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/5054/flash_7364.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/5056/flash_7365.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/5057/flash_7366.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/5059/flash_7367.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/5061/flash_7368.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/5063/flash_7369.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/5065/flash_7370.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/5068/flash_7371.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/5071/flash_7372.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/5073/flash_7373.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/5077/flash_7374.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/5082/flash_7375.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/5086/flash_7376.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/5090/flash_7377.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/5217/flash_7430.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/5238/flash_7431.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/5240/flash_7432.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/5243/flash_7433.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/5246/flash_7434.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/5248/flash_7435.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/5255/flash_7436.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/5258/flash_7437.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/5264/flash_7438.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/5529/flash_7491.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/5532/flash_7492.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/5539/flash_7493.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/5545/flash_7495.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/5547/flash_7496.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/5549/flash_7497.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/5564/flash_7498.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/5572/flash_7499.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/5575/flash_7500.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/5577/flash_7501.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/5578/flash_7502.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/5581/flash_7503.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/5583/flash_7504.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/5585/flash_7505.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/5587/flash_7506.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/5589/flash_7507.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/5591/flash_7508.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/5593/flash_7509.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/5597/flash_7510.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/5852/flash_7299.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2005/4720/flash_7231.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/5543/flash_7494.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H304"/>
+  <dimension ref="A1:H305"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="6" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="39.85546875" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="83.28515625" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="91.42578125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
@@ -9891,2510 +9905,2536 @@
       </c>
       <c r="D209" t="s">
         <v>62</v>
       </c>
       <c r="E209" t="s">
         <v>63</v>
       </c>
       <c r="F209" t="s">
         <v>26</v>
       </c>
       <c r="G209" s="1" t="s">
         <v>847</v>
       </c>
       <c r="H209" t="s">
         <v>848</v>
       </c>
     </row>
     <row r="210" spans="1:8">
       <c r="A210" t="s">
         <v>849</v>
       </c>
       <c r="B210" t="s">
         <v>9</v>
       </c>
       <c r="C210" t="s">
-        <v>10</v>
+        <v>850</v>
       </c>
       <c r="D210" t="s">
-        <v>850</v>
+        <v>62</v>
       </c>
       <c r="E210" t="s">
+        <v>63</v>
+      </c>
+      <c r="F210" t="s">
+        <v>252</v>
+      </c>
+      <c r="G210" s="1" t="s">
         <v>851</v>
       </c>
-      <c r="F210" t="s">
-[...2 lines deleted...]
-      <c r="G210" s="1" t="s">
+      <c r="H210" t="s">
         <v>852</v>
-      </c>
-[...1 lines deleted...]
-        <v>853</v>
       </c>
     </row>
     <row r="211" spans="1:8">
       <c r="A211" t="s">
+        <v>853</v>
+      </c>
+      <c r="B211" t="s">
+        <v>9</v>
+      </c>
+      <c r="C211" t="s">
+        <v>10</v>
+      </c>
+      <c r="D211" t="s">
         <v>854</v>
       </c>
-      <c r="B211" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E211" t="s">
-        <v>851</v>
+        <v>855</v>
       </c>
       <c r="F211" t="s">
-        <v>606</v>
+        <v>13</v>
       </c>
       <c r="G211" s="1" t="s">
-        <v>855</v>
+        <v>856</v>
       </c>
       <c r="H211" t="s">
-        <v>856</v>
+        <v>857</v>
       </c>
     </row>
     <row r="212" spans="1:8">
       <c r="A212" t="s">
-        <v>857</v>
+        <v>858</v>
       </c>
       <c r="B212" t="s">
         <v>9</v>
       </c>
       <c r="C212" t="s">
-        <v>322</v>
+        <v>318</v>
       </c>
       <c r="D212" t="s">
-        <v>850</v>
+        <v>854</v>
       </c>
       <c r="E212" t="s">
-        <v>851</v>
+        <v>855</v>
       </c>
       <c r="F212" t="s">
-        <v>13</v>
+        <v>606</v>
       </c>
       <c r="G212" s="1" t="s">
-        <v>858</v>
+        <v>859</v>
       </c>
       <c r="H212" t="s">
-        <v>859</v>
+        <v>860</v>
       </c>
     </row>
     <row r="213" spans="1:8">
       <c r="A213" t="s">
-        <v>860</v>
+        <v>861</v>
       </c>
       <c r="B213" t="s">
         <v>9</v>
       </c>
       <c r="C213" t="s">
-        <v>326</v>
+        <v>322</v>
       </c>
       <c r="D213" t="s">
-        <v>850</v>
+        <v>854</v>
       </c>
       <c r="E213" t="s">
-        <v>851</v>
+        <v>855</v>
       </c>
       <c r="F213" t="s">
-        <v>239</v>
+        <v>13</v>
       </c>
       <c r="G213" s="1" t="s">
-        <v>861</v>
+        <v>862</v>
       </c>
       <c r="H213" t="s">
-        <v>862</v>
+        <v>863</v>
       </c>
     </row>
     <row r="214" spans="1:8">
       <c r="A214" t="s">
-        <v>863</v>
+        <v>864</v>
       </c>
       <c r="B214" t="s">
         <v>9</v>
       </c>
       <c r="C214" t="s">
-        <v>330</v>
+        <v>326</v>
       </c>
       <c r="D214" t="s">
-        <v>850</v>
+        <v>854</v>
       </c>
       <c r="E214" t="s">
-        <v>851</v>
+        <v>855</v>
       </c>
       <c r="F214" t="s">
-        <v>606</v>
+        <v>239</v>
       </c>
       <c r="G214" s="1" t="s">
-        <v>864</v>
+        <v>865</v>
       </c>
       <c r="H214" t="s">
-        <v>865</v>
+        <v>866</v>
       </c>
     </row>
     <row r="215" spans="1:8">
       <c r="A215" t="s">
-        <v>866</v>
+        <v>867</v>
       </c>
       <c r="B215" t="s">
         <v>9</v>
       </c>
       <c r="C215" t="s">
-        <v>334</v>
+        <v>330</v>
       </c>
       <c r="D215" t="s">
-        <v>850</v>
+        <v>854</v>
       </c>
       <c r="E215" t="s">
-        <v>851</v>
+        <v>855</v>
       </c>
       <c r="F215" t="s">
-        <v>867</v>
+        <v>606</v>
       </c>
       <c r="G215" s="1" t="s">
         <v>868</v>
       </c>
       <c r="H215" t="s">
         <v>869</v>
       </c>
     </row>
     <row r="216" spans="1:8">
       <c r="A216" t="s">
         <v>870</v>
       </c>
       <c r="B216" t="s">
         <v>9</v>
       </c>
       <c r="C216" t="s">
-        <v>10</v>
+        <v>334</v>
       </c>
       <c r="D216" t="s">
+        <v>854</v>
+      </c>
+      <c r="E216" t="s">
+        <v>855</v>
+      </c>
+      <c r="F216" t="s">
         <v>871</v>
       </c>
-      <c r="E216" t="s">
+      <c r="G216" s="1" t="s">
         <v>872</v>
       </c>
-      <c r="F216" t="s">
-[...2 lines deleted...]
-      <c r="G216" s="1" t="s">
+      <c r="H216" t="s">
         <v>873</v>
-      </c>
-[...1 lines deleted...]
-        <v>874</v>
       </c>
     </row>
     <row r="217" spans="1:8">
       <c r="A217" t="s">
+        <v>874</v>
+      </c>
+      <c r="B217" t="s">
+        <v>9</v>
+      </c>
+      <c r="C217" t="s">
+        <v>10</v>
+      </c>
+      <c r="D217" t="s">
         <v>875</v>
       </c>
-      <c r="B217" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E217" t="s">
-        <v>872</v>
+        <v>876</v>
       </c>
       <c r="F217" t="s">
-        <v>239</v>
+        <v>252</v>
       </c>
       <c r="G217" s="1" t="s">
-        <v>876</v>
+        <v>877</v>
       </c>
       <c r="H217" t="s">
-        <v>877</v>
+        <v>878</v>
       </c>
     </row>
     <row r="218" spans="1:8">
       <c r="A218" t="s">
-        <v>878</v>
+        <v>879</v>
       </c>
       <c r="B218" t="s">
         <v>9</v>
       </c>
       <c r="C218" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="D218" t="s">
-        <v>871</v>
+        <v>875</v>
       </c>
       <c r="E218" t="s">
-        <v>872</v>
+        <v>876</v>
       </c>
       <c r="F218" t="s">
-        <v>85</v>
+        <v>239</v>
       </c>
       <c r="G218" s="1" t="s">
-        <v>879</v>
+        <v>880</v>
       </c>
       <c r="H218" t="s">
-        <v>880</v>
+        <v>881</v>
       </c>
     </row>
     <row r="219" spans="1:8">
       <c r="A219" t="s">
-        <v>881</v>
+        <v>882</v>
       </c>
       <c r="B219" t="s">
         <v>9</v>
       </c>
       <c r="C219" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="D219" t="s">
-        <v>871</v>
+        <v>875</v>
       </c>
       <c r="E219" t="s">
-        <v>872</v>
+        <v>876</v>
       </c>
       <c r="F219" t="s">
-        <v>461</v>
+        <v>85</v>
       </c>
       <c r="G219" s="1" t="s">
-        <v>882</v>
+        <v>883</v>
       </c>
       <c r="H219" t="s">
-        <v>883</v>
+        <v>884</v>
       </c>
     </row>
     <row r="220" spans="1:8">
       <c r="A220" t="s">
-        <v>884</v>
+        <v>885</v>
       </c>
       <c r="B220" t="s">
         <v>9</v>
       </c>
       <c r="C220" t="s">
-        <v>30</v>
+        <v>25</v>
       </c>
       <c r="D220" t="s">
-        <v>871</v>
+        <v>875</v>
       </c>
       <c r="E220" t="s">
-        <v>872</v>
+        <v>876</v>
       </c>
       <c r="F220" t="s">
-        <v>269</v>
+        <v>461</v>
       </c>
       <c r="G220" s="1" t="s">
-        <v>885</v>
+        <v>886</v>
       </c>
       <c r="H220" t="s">
-        <v>886</v>
+        <v>887</v>
       </c>
     </row>
     <row r="221" spans="1:8">
       <c r="A221" t="s">
-        <v>887</v>
+        <v>888</v>
       </c>
       <c r="B221" t="s">
         <v>9</v>
       </c>
       <c r="C221" t="s">
-        <v>34</v>
+        <v>30</v>
       </c>
       <c r="D221" t="s">
-        <v>871</v>
+        <v>875</v>
       </c>
       <c r="E221" t="s">
-        <v>872</v>
+        <v>876</v>
       </c>
       <c r="F221" t="s">
-        <v>888</v>
+        <v>269</v>
       </c>
       <c r="G221" s="1" t="s">
         <v>889</v>
       </c>
       <c r="H221" t="s">
         <v>890</v>
       </c>
     </row>
     <row r="222" spans="1:8">
       <c r="A222" t="s">
         <v>891</v>
       </c>
       <c r="B222" t="s">
         <v>9</v>
       </c>
       <c r="C222" t="s">
-        <v>58</v>
+        <v>34</v>
       </c>
       <c r="D222" t="s">
-        <v>871</v>
+        <v>875</v>
       </c>
       <c r="E222" t="s">
-        <v>872</v>
+        <v>876</v>
       </c>
       <c r="F222" t="s">
-        <v>230</v>
+        <v>892</v>
       </c>
       <c r="G222" s="1" t="s">
-        <v>892</v>
+        <v>893</v>
       </c>
       <c r="H222" t="s">
-        <v>893</v>
+        <v>894</v>
       </c>
     </row>
     <row r="223" spans="1:8">
       <c r="A223" t="s">
-        <v>894</v>
+        <v>895</v>
       </c>
       <c r="B223" t="s">
         <v>9</v>
       </c>
       <c r="C223" t="s">
-        <v>89</v>
+        <v>58</v>
       </c>
       <c r="D223" t="s">
-        <v>871</v>
+        <v>875</v>
       </c>
       <c r="E223" t="s">
-        <v>872</v>
+        <v>876</v>
       </c>
       <c r="F223" t="s">
-        <v>895</v>
+        <v>230</v>
       </c>
       <c r="G223" s="1" t="s">
         <v>896</v>
       </c>
       <c r="H223" t="s">
         <v>897</v>
       </c>
     </row>
     <row r="224" spans="1:8">
       <c r="A224" t="s">
         <v>898</v>
       </c>
       <c r="B224" t="s">
         <v>9</v>
       </c>
       <c r="C224" t="s">
-        <v>93</v>
+        <v>89</v>
       </c>
       <c r="D224" t="s">
-        <v>871</v>
+        <v>875</v>
       </c>
       <c r="E224" t="s">
-        <v>872</v>
+        <v>876</v>
       </c>
       <c r="F224" t="s">
-        <v>286</v>
+        <v>899</v>
       </c>
       <c r="G224" s="1" t="s">
-        <v>899</v>
+        <v>900</v>
       </c>
       <c r="H224" t="s">
-        <v>900</v>
+        <v>901</v>
       </c>
     </row>
     <row r="225" spans="1:8">
       <c r="A225" t="s">
-        <v>901</v>
+        <v>902</v>
       </c>
       <c r="B225" t="s">
         <v>9</v>
       </c>
       <c r="C225" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="D225" t="s">
-        <v>871</v>
+        <v>875</v>
       </c>
       <c r="E225" t="s">
-        <v>872</v>
+        <v>876</v>
       </c>
       <c r="F225" t="s">
-        <v>440</v>
+        <v>286</v>
       </c>
       <c r="G225" s="1" t="s">
-        <v>902</v>
+        <v>903</v>
       </c>
       <c r="H225" t="s">
-        <v>903</v>
+        <v>904</v>
       </c>
     </row>
     <row r="226" spans="1:8">
       <c r="A226" t="s">
-        <v>904</v>
+        <v>905</v>
       </c>
       <c r="B226" t="s">
         <v>9</v>
       </c>
       <c r="C226" t="s">
-        <v>101</v>
+        <v>97</v>
       </c>
       <c r="D226" t="s">
-        <v>871</v>
+        <v>875</v>
       </c>
       <c r="E226" t="s">
-        <v>872</v>
+        <v>876</v>
       </c>
       <c r="F226" t="s">
-        <v>905</v>
+        <v>440</v>
       </c>
       <c r="G226" s="1" t="s">
         <v>906</v>
       </c>
       <c r="H226" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="227" spans="1:8">
       <c r="A227" t="s">
         <v>908</v>
       </c>
       <c r="B227" t="s">
         <v>9</v>
       </c>
       <c r="C227" t="s">
-        <v>105</v>
+        <v>101</v>
       </c>
       <c r="D227" t="s">
-        <v>871</v>
+        <v>875</v>
       </c>
       <c r="E227" t="s">
-        <v>872</v>
+        <v>876</v>
       </c>
       <c r="F227" t="s">
-        <v>13</v>
+        <v>909</v>
       </c>
       <c r="G227" s="1" t="s">
-        <v>909</v>
+        <v>910</v>
       </c>
       <c r="H227" t="s">
-        <v>910</v>
+        <v>911</v>
       </c>
     </row>
     <row r="228" spans="1:8">
       <c r="A228" t="s">
-        <v>911</v>
+        <v>912</v>
       </c>
       <c r="B228" t="s">
         <v>9</v>
       </c>
       <c r="C228" t="s">
-        <v>113</v>
+        <v>105</v>
       </c>
       <c r="D228" t="s">
-        <v>871</v>
+        <v>875</v>
       </c>
       <c r="E228" t="s">
-        <v>872</v>
+        <v>876</v>
       </c>
       <c r="F228" t="s">
-        <v>912</v>
+        <v>13</v>
       </c>
       <c r="G228" s="1" t="s">
         <v>913</v>
       </c>
       <c r="H228" t="s">
         <v>914</v>
       </c>
     </row>
     <row r="229" spans="1:8">
       <c r="A229" t="s">
         <v>915</v>
       </c>
       <c r="B229" t="s">
         <v>9</v>
       </c>
       <c r="C229" t="s">
-        <v>117</v>
+        <v>113</v>
       </c>
       <c r="D229" t="s">
-        <v>871</v>
+        <v>875</v>
       </c>
       <c r="E229" t="s">
-        <v>872</v>
+        <v>876</v>
       </c>
       <c r="F229" t="s">
-        <v>423</v>
+        <v>916</v>
       </c>
       <c r="G229" s="1" t="s">
-        <v>916</v>
+        <v>917</v>
       </c>
       <c r="H229" t="s">
-        <v>917</v>
+        <v>918</v>
       </c>
     </row>
     <row r="230" spans="1:8">
       <c r="A230" t="s">
-        <v>918</v>
+        <v>919</v>
       </c>
       <c r="B230" t="s">
         <v>9</v>
       </c>
       <c r="C230" t="s">
-        <v>121</v>
+        <v>117</v>
       </c>
       <c r="D230" t="s">
-        <v>871</v>
+        <v>875</v>
       </c>
       <c r="E230" t="s">
-        <v>872</v>
+        <v>876</v>
       </c>
       <c r="F230" t="s">
-        <v>64</v>
+        <v>423</v>
       </c>
       <c r="G230" s="1" t="s">
-        <v>919</v>
+        <v>920</v>
       </c>
       <c r="H230" t="s">
-        <v>920</v>
+        <v>921</v>
       </c>
     </row>
     <row r="231" spans="1:8">
       <c r="A231" t="s">
-        <v>921</v>
+        <v>922</v>
       </c>
       <c r="B231" t="s">
         <v>9</v>
       </c>
       <c r="C231" t="s">
-        <v>125</v>
+        <v>121</v>
       </c>
       <c r="D231" t="s">
-        <v>871</v>
+        <v>875</v>
       </c>
       <c r="E231" t="s">
-        <v>872</v>
+        <v>876</v>
       </c>
       <c r="F231" t="s">
-        <v>75</v>
+        <v>64</v>
       </c>
       <c r="G231" s="1" t="s">
-        <v>922</v>
+        <v>923</v>
       </c>
       <c r="H231" t="s">
-        <v>923</v>
+        <v>924</v>
       </c>
     </row>
     <row r="232" spans="1:8">
       <c r="A232" t="s">
-        <v>924</v>
+        <v>925</v>
       </c>
       <c r="B232" t="s">
         <v>9</v>
       </c>
       <c r="C232" t="s">
-        <v>129</v>
+        <v>125</v>
       </c>
       <c r="D232" t="s">
-        <v>871</v>
+        <v>875</v>
       </c>
       <c r="E232" t="s">
-        <v>872</v>
+        <v>876</v>
       </c>
       <c r="F232" t="s">
-        <v>68</v>
+        <v>75</v>
       </c>
       <c r="G232" s="1" t="s">
-        <v>925</v>
+        <v>926</v>
       </c>
       <c r="H232" t="s">
-        <v>926</v>
+        <v>927</v>
       </c>
     </row>
     <row r="233" spans="1:8">
       <c r="A233" t="s">
-        <v>927</v>
+        <v>928</v>
       </c>
       <c r="B233" t="s">
         <v>9</v>
       </c>
       <c r="C233" t="s">
-        <v>10</v>
+        <v>129</v>
       </c>
       <c r="D233" t="s">
-        <v>928</v>
+        <v>875</v>
       </c>
       <c r="E233" t="s">
+        <v>876</v>
+      </c>
+      <c r="F233" t="s">
+        <v>68</v>
+      </c>
+      <c r="G233" s="1" t="s">
         <v>929</v>
       </c>
-      <c r="F233" t="s">
-[...2 lines deleted...]
-      <c r="G233" s="1" t="s">
+      <c r="H233" t="s">
         <v>930</v>
-      </c>
-[...1 lines deleted...]
-        <v>931</v>
       </c>
     </row>
     <row r="234" spans="1:8">
       <c r="A234" t="s">
+        <v>931</v>
+      </c>
+      <c r="B234" t="s">
+        <v>9</v>
+      </c>
+      <c r="C234" t="s">
+        <v>10</v>
+      </c>
+      <c r="D234" t="s">
         <v>932</v>
       </c>
-      <c r="B234" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E234" t="s">
-        <v>929</v>
+        <v>933</v>
       </c>
       <c r="F234" t="s">
         <v>26</v>
       </c>
       <c r="G234" s="1" t="s">
-        <v>933</v>
+        <v>934</v>
       </c>
       <c r="H234" t="s">
-        <v>934</v>
+        <v>935</v>
       </c>
     </row>
     <row r="235" spans="1:8">
       <c r="A235" t="s">
-        <v>935</v>
+        <v>936</v>
       </c>
       <c r="B235" t="s">
         <v>9</v>
       </c>
       <c r="C235" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="D235" t="s">
-        <v>936</v>
+        <v>932</v>
       </c>
       <c r="E235" t="s">
+        <v>933</v>
+      </c>
+      <c r="F235" t="s">
+        <v>26</v>
+      </c>
+      <c r="G235" s="1" t="s">
         <v>937</v>
       </c>
-      <c r="F235" t="s">
+      <c r="H235" t="s">
         <v>938</v>
-      </c>
-[...4 lines deleted...]
-        <v>940</v>
       </c>
     </row>
     <row r="236" spans="1:8">
       <c r="A236" t="s">
-        <v>941</v>
+        <v>939</v>
       </c>
       <c r="B236" t="s">
         <v>9</v>
       </c>
       <c r="C236" t="s">
         <v>10</v>
       </c>
       <c r="D236" t="s">
+        <v>940</v>
+      </c>
+      <c r="E236" t="s">
+        <v>941</v>
+      </c>
+      <c r="F236" t="s">
         <v>942</v>
       </c>
-      <c r="E236" t="s">
+      <c r="G236" s="1" t="s">
         <v>943</v>
       </c>
-      <c r="F236" t="s">
-[...2 lines deleted...]
-      <c r="G236" s="1" t="s">
+      <c r="H236" t="s">
         <v>944</v>
-      </c>
-[...1 lines deleted...]
-        <v>945</v>
       </c>
     </row>
     <row r="237" spans="1:8">
       <c r="A237" t="s">
+        <v>945</v>
+      </c>
+      <c r="B237" t="s">
+        <v>9</v>
+      </c>
+      <c r="C237" t="s">
+        <v>10</v>
+      </c>
+      <c r="D237" t="s">
         <v>946</v>
       </c>
-      <c r="B237" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E237" t="s">
-        <v>943</v>
+        <v>947</v>
       </c>
       <c r="F237" t="s">
-        <v>239</v>
+        <v>26</v>
       </c>
       <c r="G237" s="1" t="s">
-        <v>947</v>
+        <v>948</v>
       </c>
       <c r="H237" t="s">
-        <v>948</v>
+        <v>949</v>
       </c>
     </row>
     <row r="238" spans="1:8">
       <c r="A238" t="s">
-        <v>949</v>
+        <v>950</v>
       </c>
       <c r="B238" t="s">
         <v>9</v>
       </c>
       <c r="C238" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="D238" t="s">
-        <v>942</v>
+        <v>946</v>
       </c>
       <c r="E238" t="s">
-        <v>943</v>
+        <v>947</v>
       </c>
       <c r="F238" t="s">
-        <v>950</v>
+        <v>239</v>
       </c>
       <c r="G238" s="1" t="s">
         <v>951</v>
       </c>
       <c r="H238" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="239" spans="1:8">
       <c r="A239" t="s">
         <v>953</v>
       </c>
       <c r="B239" t="s">
         <v>9</v>
       </c>
       <c r="C239" t="s">
-        <v>10</v>
+        <v>21</v>
       </c>
       <c r="D239" t="s">
+        <v>946</v>
+      </c>
+      <c r="E239" t="s">
+        <v>947</v>
+      </c>
+      <c r="F239" t="s">
         <v>954</v>
       </c>
-      <c r="E239" t="s">
+      <c r="G239" s="1" t="s">
         <v>955</v>
       </c>
-      <c r="F239" t="s">
+      <c r="H239" t="s">
         <v>956</v>
-      </c>
-[...4 lines deleted...]
-        <v>958</v>
       </c>
     </row>
     <row r="240" spans="1:8">
       <c r="A240" t="s">
+        <v>957</v>
+      </c>
+      <c r="B240" t="s">
+        <v>9</v>
+      </c>
+      <c r="C240" t="s">
+        <v>10</v>
+      </c>
+      <c r="D240" t="s">
+        <v>958</v>
+      </c>
+      <c r="E240" t="s">
         <v>959</v>
       </c>
-      <c r="B240" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="F240" t="s">
-        <v>13</v>
+        <v>960</v>
       </c>
       <c r="G240" s="1" t="s">
-        <v>960</v>
+        <v>961</v>
       </c>
       <c r="H240" t="s">
-        <v>961</v>
+        <v>962</v>
       </c>
     </row>
     <row r="241" spans="1:8">
       <c r="A241" t="s">
-        <v>962</v>
+        <v>963</v>
       </c>
       <c r="B241" t="s">
         <v>9</v>
       </c>
       <c r="C241" t="s">
-        <v>25</v>
+        <v>17</v>
       </c>
       <c r="D241" t="s">
-        <v>954</v>
+        <v>958</v>
       </c>
       <c r="E241" t="s">
-        <v>955</v>
+        <v>959</v>
       </c>
       <c r="F241" t="s">
-        <v>230</v>
+        <v>13</v>
       </c>
       <c r="G241" s="1" t="s">
-        <v>963</v>
+        <v>964</v>
       </c>
       <c r="H241" t="s">
-        <v>964</v>
+        <v>965</v>
       </c>
     </row>
     <row r="242" spans="1:8">
       <c r="A242" t="s">
-        <v>965</v>
+        <v>966</v>
       </c>
       <c r="B242" t="s">
         <v>9</v>
       </c>
       <c r="C242" t="s">
-        <v>30</v>
+        <v>25</v>
       </c>
       <c r="D242" t="s">
-        <v>954</v>
+        <v>958</v>
       </c>
       <c r="E242" t="s">
-        <v>955</v>
+        <v>959</v>
       </c>
       <c r="F242" t="s">
-        <v>13</v>
+        <v>230</v>
       </c>
       <c r="G242" s="1" t="s">
-        <v>966</v>
+        <v>967</v>
       </c>
       <c r="H242" t="s">
-        <v>967</v>
+        <v>968</v>
       </c>
     </row>
     <row r="243" spans="1:8">
       <c r="A243" t="s">
-        <v>968</v>
+        <v>969</v>
       </c>
       <c r="B243" t="s">
         <v>9</v>
       </c>
       <c r="C243" t="s">
-        <v>34</v>
+        <v>30</v>
       </c>
       <c r="D243" t="s">
-        <v>954</v>
+        <v>958</v>
       </c>
       <c r="E243" t="s">
-        <v>955</v>
+        <v>959</v>
       </c>
       <c r="F243" t="s">
         <v>13</v>
       </c>
       <c r="G243" s="1" t="s">
-        <v>969</v>
+        <v>970</v>
       </c>
       <c r="H243" t="s">
-        <v>970</v>
+        <v>971</v>
       </c>
     </row>
     <row r="244" spans="1:8">
       <c r="A244" t="s">
-        <v>971</v>
+        <v>972</v>
       </c>
       <c r="B244" t="s">
         <v>9</v>
       </c>
       <c r="C244" t="s">
-        <v>58</v>
+        <v>34</v>
       </c>
       <c r="D244" t="s">
-        <v>954</v>
+        <v>958</v>
       </c>
       <c r="E244" t="s">
-        <v>955</v>
+        <v>959</v>
       </c>
       <c r="F244" t="s">
-        <v>252</v>
+        <v>13</v>
       </c>
       <c r="G244" s="1" t="s">
-        <v>972</v>
+        <v>973</v>
       </c>
       <c r="H244" t="s">
-        <v>973</v>
+        <v>974</v>
       </c>
     </row>
     <row r="245" spans="1:8">
       <c r="A245" t="s">
-        <v>974</v>
+        <v>975</v>
       </c>
       <c r="B245" t="s">
         <v>9</v>
       </c>
       <c r="C245" t="s">
-        <v>89</v>
+        <v>58</v>
       </c>
       <c r="D245" t="s">
-        <v>954</v>
+        <v>958</v>
       </c>
       <c r="E245" t="s">
-        <v>955</v>
+        <v>959</v>
       </c>
       <c r="F245" t="s">
-        <v>440</v>
+        <v>252</v>
       </c>
       <c r="G245" s="1" t="s">
-        <v>975</v>
+        <v>976</v>
       </c>
       <c r="H245" t="s">
-        <v>976</v>
+        <v>977</v>
       </c>
     </row>
     <row r="246" spans="1:8">
       <c r="A246" t="s">
-        <v>977</v>
+        <v>978</v>
       </c>
       <c r="B246" t="s">
         <v>9</v>
       </c>
       <c r="C246" t="s">
-        <v>93</v>
+        <v>89</v>
       </c>
       <c r="D246" t="s">
-        <v>954</v>
+        <v>958</v>
       </c>
       <c r="E246" t="s">
-        <v>955</v>
+        <v>959</v>
       </c>
       <c r="F246" t="s">
-        <v>905</v>
+        <v>440</v>
       </c>
       <c r="G246" s="1" t="s">
-        <v>978</v>
+        <v>979</v>
       </c>
       <c r="H246" t="s">
-        <v>979</v>
+        <v>980</v>
       </c>
     </row>
     <row r="247" spans="1:8">
       <c r="A247" t="s">
-        <v>980</v>
+        <v>981</v>
       </c>
       <c r="B247" t="s">
         <v>9</v>
       </c>
       <c r="C247" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="D247" t="s">
-        <v>954</v>
+        <v>958</v>
       </c>
       <c r="E247" t="s">
-        <v>955</v>
+        <v>959</v>
       </c>
       <c r="F247" t="s">
-        <v>912</v>
+        <v>909</v>
       </c>
       <c r="G247" s="1" t="s">
-        <v>981</v>
+        <v>982</v>
       </c>
       <c r="H247" t="s">
-        <v>982</v>
+        <v>983</v>
       </c>
     </row>
     <row r="248" spans="1:8">
       <c r="A248" t="s">
-        <v>983</v>
+        <v>984</v>
       </c>
       <c r="B248" t="s">
         <v>9</v>
       </c>
       <c r="C248" t="s">
-        <v>101</v>
+        <v>97</v>
       </c>
       <c r="D248" t="s">
-        <v>954</v>
+        <v>958</v>
       </c>
       <c r="E248" t="s">
-        <v>955</v>
+        <v>959</v>
       </c>
       <c r="F248" t="s">
-        <v>252</v>
+        <v>916</v>
       </c>
       <c r="G248" s="1" t="s">
-        <v>984</v>
+        <v>985</v>
       </c>
       <c r="H248" t="s">
-        <v>985</v>
+        <v>986</v>
       </c>
     </row>
     <row r="249" spans="1:8">
       <c r="A249" t="s">
-        <v>986</v>
+        <v>987</v>
       </c>
       <c r="B249" t="s">
         <v>9</v>
       </c>
       <c r="C249" t="s">
-        <v>105</v>
+        <v>101</v>
       </c>
       <c r="D249" t="s">
-        <v>954</v>
+        <v>958</v>
       </c>
       <c r="E249" t="s">
-        <v>955</v>
+        <v>959</v>
       </c>
       <c r="F249" t="s">
-        <v>13</v>
+        <v>252</v>
       </c>
       <c r="G249" s="1" t="s">
-        <v>987</v>
+        <v>988</v>
       </c>
       <c r="H249" t="s">
-        <v>988</v>
+        <v>989</v>
       </c>
     </row>
     <row r="250" spans="1:8">
       <c r="A250" t="s">
-        <v>989</v>
+        <v>990</v>
       </c>
       <c r="B250" t="s">
         <v>9</v>
       </c>
       <c r="C250" t="s">
-        <v>109</v>
+        <v>105</v>
       </c>
       <c r="D250" t="s">
-        <v>954</v>
+        <v>958</v>
       </c>
       <c r="E250" t="s">
-        <v>955</v>
+        <v>959</v>
       </c>
       <c r="F250" t="s">
-        <v>461</v>
+        <v>13</v>
       </c>
       <c r="G250" s="1" t="s">
-        <v>990</v>
+        <v>991</v>
       </c>
       <c r="H250" t="s">
-        <v>991</v>
+        <v>992</v>
       </c>
     </row>
     <row r="251" spans="1:8">
       <c r="A251" t="s">
-        <v>992</v>
+        <v>993</v>
       </c>
       <c r="B251" t="s">
         <v>9</v>
       </c>
       <c r="C251" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="D251" t="s">
-        <v>954</v>
+        <v>958</v>
       </c>
       <c r="E251" t="s">
-        <v>955</v>
+        <v>959</v>
       </c>
       <c r="F251" t="s">
-        <v>85</v>
+        <v>461</v>
       </c>
       <c r="G251" s="1" t="s">
-        <v>993</v>
+        <v>994</v>
       </c>
       <c r="H251" t="s">
-        <v>994</v>
+        <v>995</v>
       </c>
     </row>
     <row r="252" spans="1:8">
       <c r="A252" t="s">
-        <v>995</v>
+        <v>996</v>
       </c>
       <c r="B252" t="s">
         <v>9</v>
       </c>
       <c r="C252" t="s">
-        <v>117</v>
+        <v>113</v>
       </c>
       <c r="D252" t="s">
-        <v>954</v>
+        <v>958</v>
       </c>
       <c r="E252" t="s">
-        <v>955</v>
+        <v>959</v>
       </c>
       <c r="F252" t="s">
-        <v>440</v>
+        <v>85</v>
       </c>
       <c r="G252" s="1" t="s">
-        <v>996</v>
+        <v>997</v>
       </c>
       <c r="H252" t="s">
-        <v>997</v>
+        <v>998</v>
       </c>
     </row>
     <row r="253" spans="1:8">
       <c r="A253" t="s">
-        <v>998</v>
+        <v>999</v>
       </c>
       <c r="B253" t="s">
         <v>9</v>
       </c>
       <c r="C253" t="s">
-        <v>121</v>
+        <v>117</v>
       </c>
       <c r="D253" t="s">
-        <v>954</v>
+        <v>958</v>
       </c>
       <c r="E253" t="s">
-        <v>955</v>
+        <v>959</v>
       </c>
       <c r="F253" t="s">
-        <v>286</v>
+        <v>440</v>
       </c>
       <c r="G253" s="1" t="s">
-        <v>999</v>
+        <v>1000</v>
       </c>
       <c r="H253" t="s">
-        <v>1000</v>
+        <v>1001</v>
       </c>
     </row>
     <row r="254" spans="1:8">
       <c r="A254" t="s">
-        <v>1001</v>
+        <v>1002</v>
       </c>
       <c r="B254" t="s">
         <v>9</v>
       </c>
       <c r="C254" t="s">
-        <v>125</v>
+        <v>121</v>
       </c>
       <c r="D254" t="s">
-        <v>954</v>
+        <v>958</v>
       </c>
       <c r="E254" t="s">
-        <v>955</v>
+        <v>959</v>
       </c>
       <c r="F254" t="s">
-        <v>239</v>
+        <v>286</v>
       </c>
       <c r="G254" s="1" t="s">
-        <v>1002</v>
+        <v>1003</v>
       </c>
       <c r="H254" t="s">
-        <v>1003</v>
+        <v>1004</v>
       </c>
     </row>
     <row r="255" spans="1:8">
       <c r="A255" t="s">
-        <v>1004</v>
+        <v>1005</v>
       </c>
       <c r="B255" t="s">
         <v>9</v>
       </c>
       <c r="C255" t="s">
-        <v>129</v>
+        <v>125</v>
       </c>
       <c r="D255" t="s">
-        <v>954</v>
+        <v>958</v>
       </c>
       <c r="E255" t="s">
-        <v>955</v>
+        <v>959</v>
       </c>
       <c r="F255" t="s">
-        <v>905</v>
+        <v>239</v>
       </c>
       <c r="G255" s="1" t="s">
-        <v>1005</v>
+        <v>1006</v>
       </c>
       <c r="H255" t="s">
-        <v>1006</v>
+        <v>1007</v>
       </c>
     </row>
     <row r="256" spans="1:8">
       <c r="A256" t="s">
-        <v>1007</v>
+        <v>1008</v>
       </c>
       <c r="B256" t="s">
         <v>9</v>
       </c>
       <c r="C256" t="s">
-        <v>133</v>
+        <v>129</v>
       </c>
       <c r="D256" t="s">
-        <v>954</v>
+        <v>958</v>
       </c>
       <c r="E256" t="s">
-        <v>955</v>
+        <v>959</v>
       </c>
       <c r="F256" t="s">
-        <v>269</v>
+        <v>909</v>
       </c>
       <c r="G256" s="1" t="s">
-        <v>1008</v>
+        <v>1009</v>
       </c>
       <c r="H256" t="s">
-        <v>1009</v>
+        <v>1010</v>
       </c>
     </row>
     <row r="257" spans="1:8">
       <c r="A257" t="s">
-        <v>1010</v>
+        <v>1011</v>
       </c>
       <c r="B257" t="s">
         <v>9</v>
       </c>
       <c r="C257" t="s">
-        <v>137</v>
+        <v>133</v>
       </c>
       <c r="D257" t="s">
-        <v>954</v>
+        <v>958</v>
       </c>
       <c r="E257" t="s">
-        <v>955</v>
+        <v>959</v>
       </c>
       <c r="F257" t="s">
-        <v>905</v>
+        <v>269</v>
       </c>
       <c r="G257" s="1" t="s">
-        <v>1011</v>
+        <v>1012</v>
       </c>
       <c r="H257" t="s">
-        <v>1012</v>
+        <v>1013</v>
       </c>
     </row>
     <row r="258" spans="1:8">
       <c r="A258" t="s">
-        <v>1013</v>
+        <v>1014</v>
       </c>
       <c r="B258" t="s">
         <v>9</v>
       </c>
       <c r="C258" t="s">
-        <v>141</v>
+        <v>137</v>
       </c>
       <c r="D258" t="s">
-        <v>954</v>
+        <v>958</v>
       </c>
       <c r="E258" t="s">
-        <v>955</v>
+        <v>959</v>
       </c>
       <c r="F258" t="s">
-        <v>252</v>
+        <v>909</v>
       </c>
       <c r="G258" s="1" t="s">
-        <v>1014</v>
+        <v>1015</v>
       </c>
       <c r="H258" t="s">
-        <v>1015</v>
+        <v>1016</v>
       </c>
     </row>
     <row r="259" spans="1:8">
       <c r="A259" t="s">
-        <v>1016</v>
+        <v>1017</v>
       </c>
       <c r="B259" t="s">
         <v>9</v>
       </c>
       <c r="C259" t="s">
-        <v>145</v>
+        <v>141</v>
       </c>
       <c r="D259" t="s">
-        <v>954</v>
+        <v>958</v>
       </c>
       <c r="E259" t="s">
-        <v>955</v>
+        <v>959</v>
       </c>
       <c r="F259" t="s">
-        <v>423</v>
+        <v>252</v>
       </c>
       <c r="G259" s="1" t="s">
-        <v>1017</v>
+        <v>1018</v>
       </c>
       <c r="H259" t="s">
-        <v>1018</v>
+        <v>1019</v>
       </c>
     </row>
     <row r="260" spans="1:8">
       <c r="A260" t="s">
-        <v>1019</v>
+        <v>1020</v>
       </c>
       <c r="B260" t="s">
         <v>9</v>
       </c>
       <c r="C260" t="s">
-        <v>149</v>
+        <v>145</v>
       </c>
       <c r="D260" t="s">
-        <v>954</v>
+        <v>958</v>
       </c>
       <c r="E260" t="s">
-        <v>955</v>
+        <v>959</v>
       </c>
       <c r="F260" t="s">
-        <v>85</v>
+        <v>423</v>
       </c>
       <c r="G260" s="1" t="s">
-        <v>1020</v>
+        <v>1021</v>
       </c>
       <c r="H260" t="s">
-        <v>1021</v>
+        <v>1022</v>
       </c>
     </row>
     <row r="261" spans="1:8">
       <c r="A261" t="s">
-        <v>1022</v>
+        <v>1023</v>
       </c>
       <c r="B261" t="s">
         <v>9</v>
       </c>
       <c r="C261" t="s">
-        <v>153</v>
+        <v>149</v>
       </c>
       <c r="D261" t="s">
-        <v>954</v>
+        <v>958</v>
       </c>
       <c r="E261" t="s">
-        <v>955</v>
+        <v>959</v>
       </c>
       <c r="F261" t="s">
-        <v>461</v>
+        <v>85</v>
       </c>
       <c r="G261" s="1" t="s">
-        <v>1023</v>
+        <v>1024</v>
       </c>
       <c r="H261" t="s">
-        <v>1024</v>
+        <v>1025</v>
       </c>
     </row>
     <row r="262" spans="1:8">
       <c r="A262" t="s">
-        <v>1025</v>
+        <v>1026</v>
       </c>
       <c r="B262" t="s">
         <v>9</v>
       </c>
       <c r="C262" t="s">
-        <v>157</v>
+        <v>153</v>
       </c>
       <c r="D262" t="s">
-        <v>954</v>
+        <v>958</v>
       </c>
       <c r="E262" t="s">
-        <v>955</v>
+        <v>959</v>
       </c>
       <c r="F262" t="s">
-        <v>13</v>
+        <v>461</v>
       </c>
       <c r="G262" s="1" t="s">
-        <v>1026</v>
+        <v>1027</v>
       </c>
       <c r="H262" t="s">
-        <v>1027</v>
+        <v>1028</v>
       </c>
     </row>
     <row r="263" spans="1:8">
       <c r="A263" t="s">
-        <v>1028</v>
+        <v>1029</v>
       </c>
       <c r="B263" t="s">
         <v>9</v>
       </c>
       <c r="C263" t="s">
-        <v>161</v>
+        <v>157</v>
       </c>
       <c r="D263" t="s">
-        <v>954</v>
+        <v>958</v>
       </c>
       <c r="E263" t="s">
-        <v>955</v>
+        <v>959</v>
       </c>
       <c r="F263" t="s">
         <v>13</v>
       </c>
       <c r="G263" s="1" t="s">
-        <v>1029</v>
+        <v>1030</v>
       </c>
       <c r="H263" t="s">
-        <v>1030</v>
+        <v>1031</v>
       </c>
     </row>
     <row r="264" spans="1:8">
       <c r="A264" t="s">
-        <v>1031</v>
+        <v>1032</v>
       </c>
       <c r="B264" t="s">
         <v>9</v>
       </c>
       <c r="C264" t="s">
-        <v>165</v>
+        <v>161</v>
       </c>
       <c r="D264" t="s">
-        <v>954</v>
+        <v>958</v>
       </c>
       <c r="E264" t="s">
-        <v>955</v>
+        <v>959</v>
       </c>
       <c r="F264" t="s">
-        <v>912</v>
+        <v>13</v>
       </c>
       <c r="G264" s="1" t="s">
-        <v>1032</v>
+        <v>1033</v>
       </c>
       <c r="H264" t="s">
-        <v>1033</v>
+        <v>1034</v>
       </c>
     </row>
     <row r="265" spans="1:8">
       <c r="A265" t="s">
-        <v>1034</v>
+        <v>1035</v>
       </c>
       <c r="B265" t="s">
         <v>9</v>
       </c>
       <c r="C265" t="s">
-        <v>169</v>
+        <v>165</v>
       </c>
       <c r="D265" t="s">
-        <v>954</v>
+        <v>958</v>
       </c>
       <c r="E265" t="s">
-        <v>955</v>
+        <v>959</v>
       </c>
       <c r="F265" t="s">
-        <v>85</v>
+        <v>916</v>
       </c>
       <c r="G265" s="1" t="s">
-        <v>1035</v>
+        <v>1036</v>
       </c>
       <c r="H265" t="s">
-        <v>1036</v>
+        <v>1037</v>
       </c>
     </row>
     <row r="266" spans="1:8">
       <c r="A266" t="s">
-        <v>1037</v>
+        <v>1038</v>
       </c>
       <c r="B266" t="s">
         <v>9</v>
       </c>
       <c r="C266" t="s">
-        <v>173</v>
+        <v>169</v>
       </c>
       <c r="D266" t="s">
-        <v>954</v>
+        <v>958</v>
       </c>
       <c r="E266" t="s">
-        <v>955</v>
+        <v>959</v>
       </c>
       <c r="F266" t="s">
-        <v>440</v>
+        <v>85</v>
       </c>
       <c r="G266" s="1" t="s">
-        <v>1038</v>
+        <v>1039</v>
       </c>
       <c r="H266" t="s">
-        <v>1039</v>
+        <v>1040</v>
       </c>
     </row>
     <row r="267" spans="1:8">
       <c r="A267" t="s">
-        <v>1040</v>
+        <v>1041</v>
       </c>
       <c r="B267" t="s">
         <v>9</v>
       </c>
       <c r="C267" t="s">
-        <v>177</v>
+        <v>173</v>
       </c>
       <c r="D267" t="s">
-        <v>954</v>
+        <v>958</v>
       </c>
       <c r="E267" t="s">
-        <v>955</v>
+        <v>959</v>
       </c>
       <c r="F267" t="s">
-        <v>75</v>
+        <v>440</v>
       </c>
       <c r="G267" s="1" t="s">
-        <v>1041</v>
+        <v>1042</v>
       </c>
       <c r="H267" t="s">
-        <v>1042</v>
+        <v>1043</v>
       </c>
     </row>
     <row r="268" spans="1:8">
       <c r="A268" t="s">
-        <v>1043</v>
+        <v>1044</v>
       </c>
       <c r="B268" t="s">
         <v>9</v>
       </c>
       <c r="C268" t="s">
-        <v>181</v>
+        <v>177</v>
       </c>
       <c r="D268" t="s">
-        <v>954</v>
+        <v>958</v>
       </c>
       <c r="E268" t="s">
-        <v>955</v>
+        <v>959</v>
       </c>
       <c r="F268" t="s">
-        <v>269</v>
+        <v>75</v>
       </c>
       <c r="G268" s="1" t="s">
-        <v>1044</v>
+        <v>1045</v>
       </c>
       <c r="H268" t="s">
-        <v>1045</v>
+        <v>1046</v>
       </c>
     </row>
     <row r="269" spans="1:8">
       <c r="A269" t="s">
-        <v>1046</v>
+        <v>1047</v>
       </c>
       <c r="B269" t="s">
         <v>9</v>
       </c>
       <c r="C269" t="s">
-        <v>185</v>
+        <v>181</v>
       </c>
       <c r="D269" t="s">
-        <v>954</v>
+        <v>958</v>
       </c>
       <c r="E269" t="s">
-        <v>955</v>
+        <v>959</v>
       </c>
       <c r="F269" t="s">
-        <v>252</v>
+        <v>269</v>
       </c>
       <c r="G269" s="1" t="s">
-        <v>1047</v>
+        <v>1048</v>
       </c>
       <c r="H269" t="s">
-        <v>1048</v>
+        <v>1049</v>
       </c>
     </row>
     <row r="270" spans="1:8">
       <c r="A270" t="s">
-        <v>1049</v>
+        <v>1050</v>
       </c>
       <c r="B270" t="s">
         <v>9</v>
       </c>
       <c r="C270" t="s">
-        <v>1050</v>
+        <v>185</v>
       </c>
       <c r="D270" t="s">
-        <v>954</v>
+        <v>958</v>
       </c>
       <c r="E270" t="s">
-        <v>955</v>
+        <v>959</v>
       </c>
       <c r="F270" t="s">
-        <v>68</v>
+        <v>252</v>
       </c>
       <c r="G270" s="1" t="s">
         <v>1051</v>
       </c>
       <c r="H270" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="271" spans="1:8">
       <c r="A271" t="s">
         <v>1053</v>
       </c>
       <c r="B271" t="s">
         <v>9</v>
       </c>
       <c r="C271" t="s">
-        <v>189</v>
+        <v>1054</v>
       </c>
       <c r="D271" t="s">
-        <v>954</v>
+        <v>958</v>
       </c>
       <c r="E271" t="s">
-        <v>955</v>
+        <v>959</v>
       </c>
       <c r="F271" t="s">
-        <v>286</v>
+        <v>68</v>
       </c>
       <c r="G271" s="1" t="s">
-        <v>1054</v>
+        <v>1055</v>
       </c>
       <c r="H271" t="s">
-        <v>1055</v>
+        <v>1056</v>
       </c>
     </row>
     <row r="272" spans="1:8">
       <c r="A272" t="s">
-        <v>1056</v>
+        <v>1057</v>
       </c>
       <c r="B272" t="s">
         <v>9</v>
       </c>
       <c r="C272" t="s">
-        <v>193</v>
+        <v>189</v>
       </c>
       <c r="D272" t="s">
-        <v>954</v>
+        <v>958</v>
       </c>
       <c r="E272" t="s">
-        <v>955</v>
+        <v>959</v>
       </c>
       <c r="F272" t="s">
-        <v>64</v>
+        <v>286</v>
       </c>
       <c r="G272" s="1" t="s">
-        <v>1057</v>
+        <v>1058</v>
       </c>
       <c r="H272" t="s">
-        <v>1058</v>
+        <v>1059</v>
       </c>
     </row>
     <row r="273" spans="1:8">
       <c r="A273" t="s">
-        <v>1059</v>
+        <v>1060</v>
       </c>
       <c r="B273" t="s">
         <v>9</v>
       </c>
       <c r="C273" t="s">
-        <v>197</v>
+        <v>193</v>
       </c>
       <c r="D273" t="s">
-        <v>954</v>
+        <v>958</v>
       </c>
       <c r="E273" t="s">
-        <v>955</v>
+        <v>959</v>
       </c>
       <c r="F273" t="s">
-        <v>286</v>
+        <v>64</v>
       </c>
       <c r="G273" s="1" t="s">
-        <v>1060</v>
+        <v>1061</v>
       </c>
       <c r="H273" t="s">
-        <v>1061</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="274" spans="1:8">
       <c r="A274" t="s">
-        <v>1062</v>
+        <v>1063</v>
       </c>
       <c r="B274" t="s">
         <v>9</v>
       </c>
       <c r="C274" t="s">
-        <v>201</v>
+        <v>197</v>
       </c>
       <c r="D274" t="s">
-        <v>954</v>
+        <v>958</v>
       </c>
       <c r="E274" t="s">
-        <v>955</v>
+        <v>959</v>
       </c>
       <c r="F274" t="s">
-        <v>905</v>
+        <v>286</v>
       </c>
       <c r="G274" s="1" t="s">
-        <v>1063</v>
+        <v>1064</v>
       </c>
       <c r="H274" t="s">
-        <v>1064</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="275" spans="1:8">
       <c r="A275" t="s">
-        <v>1065</v>
+        <v>1066</v>
       </c>
       <c r="B275" t="s">
         <v>9</v>
       </c>
       <c r="C275" t="s">
-        <v>205</v>
+        <v>201</v>
       </c>
       <c r="D275" t="s">
-        <v>954</v>
+        <v>958</v>
       </c>
       <c r="E275" t="s">
-        <v>955</v>
+        <v>959</v>
       </c>
       <c r="F275" t="s">
-        <v>912</v>
+        <v>909</v>
       </c>
       <c r="G275" s="1" t="s">
-        <v>1066</v>
+        <v>1067</v>
       </c>
       <c r="H275" t="s">
-        <v>1067</v>
+        <v>1068</v>
       </c>
     </row>
     <row r="276" spans="1:8">
       <c r="A276" t="s">
-        <v>1068</v>
+        <v>1069</v>
       </c>
       <c r="B276" t="s">
         <v>9</v>
       </c>
       <c r="C276" t="s">
-        <v>209</v>
+        <v>205</v>
       </c>
       <c r="D276" t="s">
-        <v>954</v>
+        <v>958</v>
       </c>
       <c r="E276" t="s">
-        <v>955</v>
+        <v>959</v>
       </c>
       <c r="F276" t="s">
-        <v>423</v>
+        <v>916</v>
       </c>
       <c r="G276" s="1" t="s">
-        <v>1069</v>
+        <v>1070</v>
       </c>
       <c r="H276" t="s">
-        <v>1070</v>
+        <v>1071</v>
       </c>
     </row>
     <row r="277" spans="1:8">
       <c r="A277" t="s">
-        <v>1071</v>
+        <v>1072</v>
       </c>
       <c r="B277" t="s">
         <v>9</v>
       </c>
       <c r="C277" t="s">
-        <v>213</v>
+        <v>209</v>
       </c>
       <c r="D277" t="s">
-        <v>954</v>
+        <v>958</v>
       </c>
       <c r="E277" t="s">
-        <v>955</v>
+        <v>959</v>
       </c>
       <c r="F277" t="s">
-        <v>461</v>
+        <v>423</v>
       </c>
       <c r="G277" s="1" t="s">
-        <v>1072</v>
+        <v>1073</v>
       </c>
       <c r="H277" t="s">
-        <v>1073</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="278" spans="1:8">
       <c r="A278" t="s">
-        <v>1074</v>
+        <v>1075</v>
       </c>
       <c r="B278" t="s">
         <v>9</v>
       </c>
       <c r="C278" t="s">
-        <v>217</v>
+        <v>213</v>
       </c>
       <c r="D278" t="s">
-        <v>954</v>
+        <v>958</v>
       </c>
       <c r="E278" t="s">
-        <v>955</v>
+        <v>959</v>
       </c>
       <c r="F278" t="s">
-        <v>68</v>
+        <v>461</v>
       </c>
       <c r="G278" s="1" t="s">
-        <v>1075</v>
+        <v>1076</v>
       </c>
       <c r="H278" t="s">
-        <v>1076</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="279" spans="1:8">
       <c r="A279" t="s">
-        <v>1077</v>
+        <v>1078</v>
       </c>
       <c r="B279" t="s">
         <v>9</v>
       </c>
       <c r="C279" t="s">
-        <v>221</v>
+        <v>217</v>
       </c>
       <c r="D279" t="s">
-        <v>954</v>
+        <v>958</v>
       </c>
       <c r="E279" t="s">
-        <v>955</v>
+        <v>959</v>
       </c>
       <c r="F279" t="s">
-        <v>239</v>
+        <v>68</v>
       </c>
       <c r="G279" s="1" t="s">
-        <v>1078</v>
+        <v>1079</v>
       </c>
       <c r="H279" t="s">
-        <v>1079</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="280" spans="1:8">
       <c r="A280" t="s">
-        <v>1080</v>
+        <v>1081</v>
       </c>
       <c r="B280" t="s">
         <v>9</v>
       </c>
       <c r="C280" t="s">
-        <v>225</v>
+        <v>221</v>
       </c>
       <c r="D280" t="s">
-        <v>954</v>
+        <v>958</v>
       </c>
       <c r="E280" t="s">
-        <v>955</v>
+        <v>959</v>
       </c>
       <c r="F280" t="s">
-        <v>64</v>
+        <v>239</v>
       </c>
       <c r="G280" s="1" t="s">
-        <v>1081</v>
+        <v>1082</v>
       </c>
       <c r="H280" t="s">
-        <v>1082</v>
+        <v>1083</v>
       </c>
     </row>
     <row r="281" spans="1:8">
       <c r="A281" t="s">
-        <v>1083</v>
+        <v>1084</v>
       </c>
       <c r="B281" t="s">
         <v>9</v>
       </c>
       <c r="C281" t="s">
-        <v>229</v>
+        <v>225</v>
       </c>
       <c r="D281" t="s">
-        <v>954</v>
+        <v>958</v>
       </c>
       <c r="E281" t="s">
-        <v>955</v>
+        <v>959</v>
       </c>
       <c r="F281" t="s">
-        <v>85</v>
+        <v>64</v>
       </c>
       <c r="G281" s="1" t="s">
-        <v>1084</v>
+        <v>1085</v>
       </c>
       <c r="H281" t="s">
-        <v>1085</v>
+        <v>1086</v>
       </c>
     </row>
     <row r="282" spans="1:8">
       <c r="A282" t="s">
-        <v>1086</v>
+        <v>1087</v>
       </c>
       <c r="B282" t="s">
         <v>9</v>
       </c>
       <c r="C282" t="s">
-        <v>234</v>
+        <v>229</v>
       </c>
       <c r="D282" t="s">
-        <v>954</v>
+        <v>958</v>
       </c>
       <c r="E282" t="s">
-        <v>955</v>
+        <v>959</v>
       </c>
       <c r="F282" t="s">
-        <v>905</v>
+        <v>85</v>
       </c>
       <c r="G282" s="1" t="s">
-        <v>1087</v>
+        <v>1088</v>
       </c>
       <c r="H282" t="s">
-        <v>1088</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="283" spans="1:8">
       <c r="A283" t="s">
-        <v>1089</v>
+        <v>1090</v>
       </c>
       <c r="B283" t="s">
         <v>9</v>
       </c>
       <c r="C283" t="s">
-        <v>238</v>
+        <v>234</v>
       </c>
       <c r="D283" t="s">
-        <v>954</v>
+        <v>958</v>
       </c>
       <c r="E283" t="s">
-        <v>955</v>
+        <v>959</v>
       </c>
       <c r="F283" t="s">
-        <v>239</v>
+        <v>909</v>
       </c>
       <c r="G283" s="1" t="s">
-        <v>1090</v>
+        <v>1091</v>
       </c>
       <c r="H283" t="s">
-        <v>1091</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="284" spans="1:8">
       <c r="A284" t="s">
-        <v>1092</v>
+        <v>1093</v>
       </c>
       <c r="B284" t="s">
         <v>9</v>
       </c>
       <c r="C284" t="s">
-        <v>243</v>
+        <v>238</v>
       </c>
       <c r="D284" t="s">
-        <v>954</v>
+        <v>958</v>
       </c>
       <c r="E284" t="s">
-        <v>955</v>
+        <v>959</v>
       </c>
       <c r="F284" t="s">
         <v>239</v>
       </c>
       <c r="G284" s="1" t="s">
-        <v>1093</v>
+        <v>1094</v>
       </c>
       <c r="H284" t="s">
-        <v>1094</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="285" spans="1:8">
       <c r="A285" t="s">
-        <v>1095</v>
+        <v>1096</v>
       </c>
       <c r="B285" t="s">
         <v>9</v>
       </c>
       <c r="C285" t="s">
-        <v>247</v>
+        <v>243</v>
       </c>
       <c r="D285" t="s">
-        <v>954</v>
+        <v>958</v>
       </c>
       <c r="E285" t="s">
-        <v>955</v>
+        <v>959</v>
       </c>
       <c r="F285" t="s">
         <v>239</v>
       </c>
       <c r="G285" s="1" t="s">
-        <v>1096</v>
+        <v>1097</v>
       </c>
       <c r="H285" t="s">
-        <v>1097</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="286" spans="1:8">
       <c r="A286" t="s">
-        <v>1098</v>
+        <v>1099</v>
       </c>
       <c r="B286" t="s">
         <v>9</v>
       </c>
       <c r="C286" t="s">
-        <v>251</v>
+        <v>247</v>
       </c>
       <c r="D286" t="s">
-        <v>954</v>
+        <v>958</v>
       </c>
       <c r="E286" t="s">
-        <v>955</v>
+        <v>959</v>
       </c>
       <c r="F286" t="s">
-        <v>606</v>
+        <v>239</v>
       </c>
       <c r="G286" s="1" t="s">
-        <v>1099</v>
+        <v>1100</v>
       </c>
       <c r="H286" t="s">
-        <v>1100</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="287" spans="1:8">
       <c r="A287" t="s">
-        <v>1101</v>
+        <v>1102</v>
       </c>
       <c r="B287" t="s">
         <v>9</v>
       </c>
       <c r="C287" t="s">
-        <v>256</v>
+        <v>251</v>
       </c>
       <c r="D287" t="s">
-        <v>954</v>
+        <v>958</v>
       </c>
       <c r="E287" t="s">
-        <v>955</v>
+        <v>959</v>
       </c>
       <c r="F287" t="s">
         <v>606</v>
       </c>
       <c r="G287" s="1" t="s">
-        <v>1102</v>
+        <v>1103</v>
       </c>
       <c r="H287" t="s">
-        <v>1103</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="288" spans="1:8">
       <c r="A288" t="s">
-        <v>1104</v>
+        <v>1105</v>
       </c>
       <c r="B288" t="s">
         <v>9</v>
       </c>
       <c r="C288" t="s">
-        <v>260</v>
+        <v>256</v>
       </c>
       <c r="D288" t="s">
-        <v>954</v>
+        <v>958</v>
       </c>
       <c r="E288" t="s">
-        <v>955</v>
+        <v>959</v>
       </c>
       <c r="F288" t="s">
         <v>606</v>
       </c>
       <c r="G288" s="1" t="s">
-        <v>1105</v>
+        <v>1106</v>
       </c>
       <c r="H288" t="s">
-        <v>1106</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="289" spans="1:8">
       <c r="A289" t="s">
-        <v>1107</v>
+        <v>1108</v>
       </c>
       <c r="B289" t="s">
         <v>9</v>
       </c>
       <c r="C289" t="s">
-        <v>264</v>
+        <v>260</v>
       </c>
       <c r="D289" t="s">
-        <v>954</v>
+        <v>958</v>
       </c>
       <c r="E289" t="s">
-        <v>955</v>
+        <v>959</v>
       </c>
       <c r="F289" t="s">
-        <v>64</v>
+        <v>606</v>
       </c>
       <c r="G289" s="1" t="s">
-        <v>1108</v>
+        <v>1109</v>
       </c>
       <c r="H289" t="s">
-        <v>1109</v>
+        <v>1110</v>
       </c>
     </row>
     <row r="290" spans="1:8">
       <c r="A290" t="s">
-        <v>1110</v>
+        <v>1111</v>
       </c>
       <c r="B290" t="s">
         <v>9</v>
       </c>
       <c r="C290" t="s">
-        <v>268</v>
+        <v>264</v>
       </c>
       <c r="D290" t="s">
-        <v>954</v>
+        <v>958</v>
       </c>
       <c r="E290" t="s">
-        <v>955</v>
+        <v>959</v>
       </c>
       <c r="F290" t="s">
-        <v>239</v>
+        <v>64</v>
       </c>
       <c r="G290" s="1" t="s">
-        <v>1111</v>
+        <v>1112</v>
       </c>
       <c r="H290" t="s">
-        <v>1112</v>
+        <v>1113</v>
       </c>
     </row>
     <row r="291" spans="1:8">
       <c r="A291" t="s">
-        <v>1113</v>
+        <v>1114</v>
       </c>
       <c r="B291" t="s">
         <v>9</v>
       </c>
       <c r="C291" t="s">
-        <v>273</v>
+        <v>268</v>
       </c>
       <c r="D291" t="s">
-        <v>954</v>
+        <v>958</v>
       </c>
       <c r="E291" t="s">
-        <v>955</v>
+        <v>959</v>
       </c>
       <c r="F291" t="s">
         <v>239</v>
       </c>
       <c r="G291" s="1" t="s">
-        <v>1114</v>
+        <v>1115</v>
       </c>
       <c r="H291" t="s">
-        <v>1115</v>
+        <v>1116</v>
       </c>
     </row>
     <row r="292" spans="1:8">
       <c r="A292" t="s">
-        <v>1116</v>
+        <v>1117</v>
       </c>
       <c r="B292" t="s">
         <v>9</v>
       </c>
       <c r="C292" t="s">
-        <v>277</v>
+        <v>273</v>
       </c>
       <c r="D292" t="s">
-        <v>954</v>
+        <v>958</v>
       </c>
       <c r="E292" t="s">
-        <v>955</v>
+        <v>959</v>
       </c>
       <c r="F292" t="s">
-        <v>423</v>
+        <v>239</v>
       </c>
       <c r="G292" s="1" t="s">
-        <v>1117</v>
+        <v>1118</v>
       </c>
       <c r="H292" t="s">
-        <v>1118</v>
+        <v>1119</v>
       </c>
     </row>
     <row r="293" spans="1:8">
       <c r="A293" t="s">
-        <v>1119</v>
+        <v>1120</v>
       </c>
       <c r="B293" t="s">
         <v>9</v>
       </c>
       <c r="C293" t="s">
-        <v>281</v>
+        <v>277</v>
       </c>
       <c r="D293" t="s">
-        <v>954</v>
+        <v>958</v>
       </c>
       <c r="E293" t="s">
-        <v>955</v>
+        <v>959</v>
       </c>
       <c r="F293" t="s">
-        <v>606</v>
+        <v>423</v>
       </c>
       <c r="G293" s="1" t="s">
-        <v>1120</v>
+        <v>1121</v>
       </c>
       <c r="H293" t="s">
-        <v>1121</v>
+        <v>1122</v>
       </c>
     </row>
     <row r="294" spans="1:8">
       <c r="A294" t="s">
-        <v>1122</v>
+        <v>1123</v>
       </c>
       <c r="B294" t="s">
         <v>9</v>
       </c>
       <c r="C294" t="s">
-        <v>285</v>
+        <v>281</v>
       </c>
       <c r="D294" t="s">
-        <v>954</v>
+        <v>958</v>
       </c>
       <c r="E294" t="s">
-        <v>955</v>
+        <v>959</v>
       </c>
       <c r="F294" t="s">
-        <v>252</v>
+        <v>606</v>
       </c>
       <c r="G294" s="1" t="s">
-        <v>1123</v>
+        <v>1124</v>
       </c>
       <c r="H294" t="s">
-        <v>1124</v>
+        <v>1125</v>
       </c>
     </row>
     <row r="295" spans="1:8">
       <c r="A295" t="s">
-        <v>1125</v>
+        <v>1126</v>
       </c>
       <c r="B295" t="s">
         <v>9</v>
       </c>
       <c r="C295" t="s">
-        <v>290</v>
+        <v>285</v>
       </c>
       <c r="D295" t="s">
-        <v>954</v>
+        <v>958</v>
       </c>
       <c r="E295" t="s">
-        <v>955</v>
+        <v>959</v>
       </c>
       <c r="F295" t="s">
-        <v>286</v>
+        <v>252</v>
       </c>
       <c r="G295" s="1" t="s">
-        <v>1126</v>
+        <v>1127</v>
       </c>
       <c r="H295" t="s">
-        <v>1127</v>
+        <v>1128</v>
       </c>
     </row>
     <row r="296" spans="1:8">
       <c r="A296" t="s">
-        <v>1128</v>
+        <v>1129</v>
       </c>
       <c r="B296" t="s">
         <v>9</v>
       </c>
       <c r="C296" t="s">
-        <v>294</v>
+        <v>290</v>
       </c>
       <c r="D296" t="s">
-        <v>954</v>
+        <v>958</v>
       </c>
       <c r="E296" t="s">
-        <v>955</v>
+        <v>959</v>
       </c>
       <c r="F296" t="s">
-        <v>13</v>
+        <v>286</v>
       </c>
       <c r="G296" s="1" t="s">
-        <v>1129</v>
+        <v>1130</v>
       </c>
       <c r="H296" t="s">
-        <v>1130</v>
+        <v>1131</v>
       </c>
     </row>
     <row r="297" spans="1:8">
       <c r="A297" t="s">
-        <v>1131</v>
+        <v>1132</v>
       </c>
       <c r="B297" t="s">
         <v>9</v>
       </c>
       <c r="C297" t="s">
-        <v>298</v>
+        <v>294</v>
       </c>
       <c r="D297" t="s">
-        <v>954</v>
+        <v>958</v>
       </c>
       <c r="E297" t="s">
-        <v>955</v>
+        <v>959</v>
       </c>
       <c r="F297" t="s">
-        <v>606</v>
+        <v>13</v>
       </c>
       <c r="G297" s="1" t="s">
-        <v>1132</v>
+        <v>1133</v>
       </c>
       <c r="H297" t="s">
-        <v>1133</v>
+        <v>1134</v>
       </c>
     </row>
     <row r="298" spans="1:8">
       <c r="A298" t="s">
-        <v>1134</v>
+        <v>1135</v>
       </c>
       <c r="B298" t="s">
         <v>9</v>
       </c>
       <c r="C298" t="s">
-        <v>302</v>
+        <v>298</v>
       </c>
       <c r="D298" t="s">
-        <v>954</v>
+        <v>958</v>
       </c>
       <c r="E298" t="s">
-        <v>955</v>
+        <v>959</v>
       </c>
       <c r="F298" t="s">
         <v>606</v>
       </c>
       <c r="G298" s="1" t="s">
-        <v>1135</v>
+        <v>1136</v>
       </c>
       <c r="H298" t="s">
-        <v>1136</v>
+        <v>1137</v>
       </c>
     </row>
     <row r="299" spans="1:8">
       <c r="A299" t="s">
-        <v>1137</v>
+        <v>1138</v>
       </c>
       <c r="B299" t="s">
         <v>9</v>
       </c>
       <c r="C299" t="s">
-        <v>306</v>
+        <v>302</v>
       </c>
       <c r="D299" t="s">
-        <v>954</v>
+        <v>958</v>
       </c>
       <c r="E299" t="s">
-        <v>955</v>
+        <v>959</v>
       </c>
       <c r="F299" t="s">
-        <v>239</v>
+        <v>606</v>
       </c>
       <c r="G299" s="1" t="s">
-        <v>1138</v>
+        <v>1139</v>
       </c>
       <c r="H299" t="s">
-        <v>1139</v>
+        <v>1140</v>
       </c>
     </row>
     <row r="300" spans="1:8">
       <c r="A300" t="s">
-        <v>1140</v>
+        <v>1141</v>
       </c>
       <c r="B300" t="s">
         <v>9</v>
       </c>
       <c r="C300" t="s">
-        <v>310</v>
+        <v>306</v>
       </c>
       <c r="D300" t="s">
-        <v>954</v>
+        <v>958</v>
       </c>
       <c r="E300" t="s">
-        <v>955</v>
+        <v>959</v>
       </c>
       <c r="F300" t="s">
-        <v>950</v>
+        <v>239</v>
       </c>
       <c r="G300" s="1" t="s">
-        <v>1141</v>
+        <v>1142</v>
       </c>
       <c r="H300" t="s">
-        <v>1142</v>
+        <v>1143</v>
       </c>
     </row>
     <row r="301" spans="1:8">
       <c r="A301" t="s">
-        <v>1143</v>
+        <v>1144</v>
       </c>
       <c r="B301" t="s">
         <v>9</v>
       </c>
       <c r="C301" t="s">
-        <v>314</v>
+        <v>310</v>
       </c>
       <c r="D301" t="s">
+        <v>958</v>
+      </c>
+      <c r="E301" t="s">
+        <v>959</v>
+      </c>
+      <c r="F301" t="s">
         <v>954</v>
       </c>
-      <c r="E301" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G301" s="1" t="s">
-        <v>1144</v>
+        <v>1145</v>
       </c>
       <c r="H301" t="s">
-        <v>1145</v>
+        <v>1146</v>
       </c>
     </row>
     <row r="302" spans="1:8">
       <c r="A302" t="s">
-        <v>1146</v>
+        <v>1147</v>
       </c>
       <c r="B302" t="s">
         <v>9</v>
       </c>
       <c r="C302" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
       <c r="D302" t="s">
-        <v>954</v>
+        <v>958</v>
       </c>
       <c r="E302" t="s">
-        <v>955</v>
+        <v>959</v>
       </c>
       <c r="F302" t="s">
-        <v>239</v>
+        <v>423</v>
       </c>
       <c r="G302" s="1" t="s">
-        <v>1147</v>
+        <v>1148</v>
       </c>
       <c r="H302" t="s">
-        <v>1148</v>
+        <v>1149</v>
       </c>
     </row>
     <row r="303" spans="1:8">
       <c r="A303" t="s">
-        <v>1149</v>
+        <v>1150</v>
       </c>
       <c r="B303" t="s">
         <v>9</v>
       </c>
       <c r="C303" t="s">
-        <v>322</v>
+        <v>318</v>
       </c>
       <c r="D303" t="s">
-        <v>954</v>
+        <v>958</v>
       </c>
       <c r="E303" t="s">
-        <v>955</v>
+        <v>959</v>
       </c>
       <c r="F303" t="s">
-        <v>440</v>
+        <v>239</v>
       </c>
       <c r="G303" s="1" t="s">
-        <v>1150</v>
+        <v>1151</v>
       </c>
       <c r="H303" t="s">
-        <v>1151</v>
+        <v>1152</v>
       </c>
     </row>
     <row r="304" spans="1:8">
       <c r="A304" t="s">
-        <v>1152</v>
+        <v>1153</v>
       </c>
       <c r="B304" t="s">
         <v>9</v>
       </c>
       <c r="C304" t="s">
+        <v>322</v>
+      </c>
+      <c r="D304" t="s">
+        <v>958</v>
+      </c>
+      <c r="E304" t="s">
+        <v>959</v>
+      </c>
+      <c r="F304" t="s">
+        <v>440</v>
+      </c>
+      <c r="G304" s="1" t="s">
+        <v>1154</v>
+      </c>
+      <c r="H304" t="s">
+        <v>1155</v>
+      </c>
+    </row>
+    <row r="305" spans="1:8">
+      <c r="A305" t="s">
+        <v>1156</v>
+      </c>
+      <c r="B305" t="s">
+        <v>9</v>
+      </c>
+      <c r="C305" t="s">
         <v>326</v>
       </c>
-      <c r="D304" t="s">
-[...5 lines deleted...]
-      <c r="F304" t="s">
+      <c r="D305" t="s">
+        <v>958</v>
+      </c>
+      <c r="E305" t="s">
+        <v>959</v>
+      </c>
+      <c r="F305" t="s">
         <v>239</v>
       </c>
-      <c r="G304" s="1" t="s">
-[...3 lines deleted...]
-        <v>1154</v>
+      <c r="G305" s="1" t="s">
+        <v>1157</v>
+      </c>
+      <c r="H305" t="s">
+        <v>1158</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>
@@ -12658,50 +12698,51 @@
     <hyperlink ref="G280" r:id="rId279"/>
     <hyperlink ref="G281" r:id="rId280"/>
     <hyperlink ref="G282" r:id="rId281"/>
     <hyperlink ref="G283" r:id="rId282"/>
     <hyperlink ref="G284" r:id="rId283"/>
     <hyperlink ref="G285" r:id="rId284"/>
     <hyperlink ref="G286" r:id="rId285"/>
     <hyperlink ref="G287" r:id="rId286"/>
     <hyperlink ref="G288" r:id="rId287"/>
     <hyperlink ref="G289" r:id="rId288"/>
     <hyperlink ref="G290" r:id="rId289"/>
     <hyperlink ref="G291" r:id="rId290"/>
     <hyperlink ref="G292" r:id="rId291"/>
     <hyperlink ref="G293" r:id="rId292"/>
     <hyperlink ref="G294" r:id="rId293"/>
     <hyperlink ref="G295" r:id="rId294"/>
     <hyperlink ref="G296" r:id="rId295"/>
     <hyperlink ref="G297" r:id="rId296"/>
     <hyperlink ref="G298" r:id="rId297"/>
     <hyperlink ref="G299" r:id="rId298"/>
     <hyperlink ref="G300" r:id="rId299"/>
     <hyperlink ref="G301" r:id="rId300"/>
     <hyperlink ref="G302" r:id="rId301"/>
     <hyperlink ref="G303" r:id="rId302"/>
     <hyperlink ref="G304" r:id="rId303"/>
+    <hyperlink ref="G305" r:id="rId304"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>