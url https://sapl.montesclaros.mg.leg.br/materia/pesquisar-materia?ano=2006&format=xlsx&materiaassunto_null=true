--- v1 (2026-03-23)
+++ v2 (2026-06-13)
@@ -10,51 +10,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3592" uniqueCount="1693">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3584" uniqueCount="1689">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
@@ -731,135 +731,135 @@
   <si>
     <t>4484</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
     <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/4484/flash_7188.pdf</t>
   </si>
   <si>
     <t>Flash 7188._x000D_
 PROJETO DE LEI S/Nº/2006. (RETIRADO). Dispõe sobre a criação do Conselho Municipal dos Direitos da Mulher - CMDM._x000D_
 Sebastião Ildeu Maia (Presidente).</t>
   </si>
   <si>
     <t>4536</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
     <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/4536/flash_6684.pdf</t>
   </si>
   <si>
     <t>Flash 6684._x000D_
-PROJETO DE LEI Nº 07/2006. Obriga o Fiscal de Trânsito da TRANSMONTES a comprovar a autuação de trânsito, por meio de notificação, com recibo de entrega assinado ou por fotografia do ato de infração._x000D_
+PROJETO DE LEI Nº 07/2006. Obriga o Fiscal de Trânsito da TRANSMONTES a comprovar a autuação de trânsito, por meio de notificação, com recibo de entrega assinado ou por fotografia do ato de infração. (Referente à Lei nº 3.547, de 17/04/2006)._x000D_
 Sebastião Ildeu Maia (Presidente).</t>
   </si>
   <si>
     <t>4551</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
     <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/4551/flash_6185.pdf</t>
   </si>
   <si>
     <t>Flash 6185._x000D_
-PROJETO DE LEI Nº 46/2006. Autoriza o Poder Executivo a firmar convênio com a Associação Mantenedora da Guarda Mirim de Montes Claros._x000D_
+PROJETO DE LEI Nº 46/2006. Autoriza o Poder Executivo a firmar convênio com a Associação Mantenedora da Guarda Mirim de Montes Claros. (Referente à Lei nº 3.554, de 26/04/2006)._x000D_
 Sebastião Ildeu Maia (Presidente).</t>
   </si>
   <si>
     <t>4552</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
     <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/4552/flash_6186.pdf</t>
   </si>
   <si>
     <t>Flash 6186._x000D_
-PROJETO DE LEI Nº 50/2006. Autoriza o Poder Executivo a firmar convênio com a Secretaria de Segurança Pública do Estado de Minas Gerais, através da Polícia Civil, e dá outras providências._x000D_
+PROJETO DE LEI Nº 50/2006. Autoriza o Poder Executivo a firmar convênio com a Secretaria de Segurança Pública do Estado de Minas Gerais, através da Polícia Civil, e dá outras providências. (Referente à Lei nº 3.559, de 26/04/2006)._x000D_
 Sebastião Ildeu Maia (Presidente).</t>
   </si>
   <si>
     <t>4553</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
     <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/4553/flash_6187.pdf</t>
   </si>
   <si>
     <t>Flash 6187._x000D_
-PROJETO DE LEI Nº 55/2006. Autoriza o Poder Executivo a celebrar convênio com Empresa Brasileira de Correios e Telégrafos – ECT, para prestação de serviço postal na zona rural do município de Montes Claros e dá outras providências._x000D_
+PROJETO DE LEI Nº 55/2006. Autoriza o Poder Executivo a celebrar convênio com Empresa Brasileira de Correios e Telégrafos – ECT, para prestação de serviço postal na zona rural do município de Montes Claros e dá outras providências. (Referente à Lei nº 3.570, de 17/05/2006)._x000D_
 Sebastião Ildeu Maia (Presidente).</t>
   </si>
   <si>
     <t>4554</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
     <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/4554/flash_6188.pdf</t>
   </si>
   <si>
     <t>Flash 6188._x000D_
-PROJETO DE LEI Nº 64/2006. Autoriza o Poder Executivo a firmar convênio com o Departamento de Polícia Federal – Superintendência Regional de Minas Gerais._x000D_
+PROJETO DE LEI Nº 64/2006. Autoriza o Poder Executivo a firmar convênio com o Departamento de Polícia Federal – Superintendência Regional de Minas Gerais. (Referente à Lei nº 3.574, de 02/06/2006)._x000D_
 Sebastião Ildeu Maia (Presidente).</t>
   </si>
   <si>
     <t>4555</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
     <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/4555/flash_6189.pdf</t>
   </si>
   <si>
     <t>Flash 6189._x000D_
-PROJETO DE LEI Nº 63/2006. Autoriza o Poder Executivo a firmar convênio com a Secretaria de Segurança Pública do Estado de Minas Gerais, através da Polícia Civil, visando a prevenção ao tráfico de entorpecentes, e dá outras providências._x000D_
+PROJETO DE LEI Nº 63/2006. Autoriza o Poder Executivo a firmar convênio com a Secretaria de Segurança Pública do Estado de Minas Gerais, através da Polícia Civil, visando a prevenção ao tráfico de entorpecentes, e dá outras providências. (Referente à Lei nº 3.573, de 02/06/2006)._x000D_
 Sebastião Ildeu Maia (Presidente).</t>
   </si>
   <si>
     <t>4556</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
     <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/4556/flash_6190.pdf</t>
   </si>
   <si>
     <t>Flash 6190._x000D_
-PROJETO DE LEI Nº 125/2006. Autoriza o Poder Executivo a modificar as planilhas de orçamento da Lei nº 3.435, de 18/08/2005 e incluir cláusula de reajustamento nas obras de que trata o V Termo Aditivo ao Contrato de Concessão celebrado entre o Município e a Companhia de Abastecimento de Minas Gerais - COPASA._x000D_
+PROJETO DE LEI Nº 125/2006. Autoriza o Poder Executivo a modificar as planilhas de orçamento da Lei nº 3.435, de 18/08/2005 e incluir cláusula de reajustamento nas obras de que trata o V Termo Aditivo ao Contrato de Concessão celebrado entre o Município e a Companhia de Abastecimento de Minas Gerais - COPASA. (Referente à Lei nº 3.633, de 18/08/2006)._x000D_
 Sebastião Ildeu Maia (Presidente).</t>
   </si>
   <si>
     <t>4557</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
     <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/4557/flash_6191.pdf</t>
   </si>
   <si>
     <t>Flash 6191._x000D_
 PROJETO DE LEI Nº 154//2006. Autoriza o Poder Executivo a firmar convênio para a execução do "Projeto Hortas Comunitárias", a serem implantadas sob a rede de transmissão da CEMIG, no bairro Ibituruna, entre a Vila Oliveira e o Parque da Sapucaia._x000D_
 Sebastião Ildeu Maia (Presidente).</t>
   </si>
   <si>
     <t>4558</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
     <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/4558/flash_6192.pdf</t>
   </si>
@@ -885,135 +885,135 @@
   <si>
     <t>4561</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
     <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/4561/flash_6195.pdf</t>
   </si>
   <si>
     <t>Flash 6195._x000D_
 PROJETO DE LEI Nº 177/2006. Autoriza o Poder Executivo a contratar financiamento junto ao Banco do Brasil, no valor de R$1.980.000,00, a serem aplicados na aquisição de máquinas e equipamentos, no âmbito do Programa de Intervenções Viárias - PROVIAS, e dá outras providências. (Referente à Lei nº 3.682, de 06/12/2006)._x000D_
 Sebastião Ildeu Maia (Presidente).</t>
   </si>
   <si>
     <t>4571</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
     <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/4571/flash_6205.pdf</t>
   </si>
   <si>
     <t>Flash 6205._x000D_
-PROJETO DE LEI Nº 04/2006. Autoriza o Poder Executivo a abrir crédito adicional especial ao orçamento vigente, repassar recursos financeiros ao Esquadrão da Vida, firmar convênio e dá outras providências._x000D_
+PROJETO DE LEI Nº 04/2006. Autoriza o Poder Executivo a abrir crédito adicional especial ao orçamento vigente, repassar recursos financeiros ao Esquadrão da Vida, firmar convênio e dá outras providências. (Referente à Lei nº 3.516, de 07/02/2006)._x000D_
 Sebastião Ildeu Maia (Presidente).</t>
   </si>
   <si>
     <t>4572</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
     <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/4572/flash_6206.pdf</t>
   </si>
   <si>
     <t>Flash 6206._x000D_
-PROJETO DE LEI Nº 06/2006. Autoriza o Poder Executivo a abrir crédito adicional especial ao orçamento vigente, no valor de R$70.000,00, a serem utilizados no Programa de Incentivo à Quitação de Tributos Municipais e dá outras providências._x000D_
+PROJETO DE LEI Nº 06/2006. Autoriza o Poder Executivo a abrir crédito adicional especial ao orçamento vigente, no valor de R$70.000,00, a serem utilizados no Programa de Incentivo à Quitação de Tributos Municipais e dá outras providências. (Referente à Lei nº 3.517, de 07/02/2006)._x000D_
 Sebastião Ildeu Maia (Presidente).</t>
   </si>
   <si>
     <t>4573</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
     <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/4573/flash_6207.pdf</t>
   </si>
   <si>
     <t>Flash 6207._x000D_
-PROJETO DE LEI Nº 13/2006. Autoriza o Poder Executivo a abrir crédito adicional especial ao orçamento vigente, para implantação da Coordenadoria do Sistema de Controle Interno, e dá outras providências._x000D_
+PROJETO DE LEI Nº 13/2006. Autoriza o Poder Executivo a abrir crédito adicional especial ao orçamento vigente, para implantação da Coordenadoria do Sistema de Controle Interno, e dá outras providências. (Referente à Lei nº 3.526, de 08/03/2006)._x000D_
 Sebastião Ildeu Maia (Presidente).</t>
   </si>
   <si>
     <t>4574</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
     <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/4574/flash_6208.pdf</t>
   </si>
   <si>
     <t>Flash 6208._x000D_
-PROJETO DE LEI Nº 20/2006. Autoriza o Poder Executivo a abrir crédito adicional especial ao orçamento vigente, no valor de R$5.000,00, para concessão de auxílio à Miss Montes Claros, e dá outras providências._x000D_
+PROJETO DE LEI Nº 20/2006. Autoriza o Poder Executivo a abrir crédito adicional especial ao orçamento vigente, no valor de R$5.000,00, para concessão de auxílio à Miss Montes Claros, e dá outras providências. (Referente à Lei nº 3.530, de 07/04/2006)._x000D_
 Sebastião Ildeu Maia (Presidente).</t>
   </si>
   <si>
     <t>4575</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
     <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/4575/flash_6209.pdf</t>
   </si>
   <si>
     <t>Flash 6209._x000D_
-PROJETO DE LEI Nº 35/2006. Autoriza o Poder Executivo a abrir crédito adicional especial ao orçamento vigente, no valor de R$35.000,00, destinados à Associação de Pais e Amigos dos Excepcionais de Montes Claros - APAE, e dá outras providências._x000D_
+PROJETO DE LEI Nº 35/2006. Autoriza o Poder Executivo a abrir crédito adicional especial ao orçamento vigente, no valor de R$35.000,00, destinados à Associação de Pais e Amigos dos Excepcionais de Montes Claros - APAE, e dá outras providências. (Referente à Lei nº 3.540, de 07/04/2006)._x000D_
 Sebastião Ildeu Maia (Presidente).</t>
   </si>
   <si>
     <t>4576</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
     <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/4576/flash_6210.pdf</t>
   </si>
   <si>
     <t>Flash 6210._x000D_
-PROJETO DE LEI Nº 81/2006. Autoriza o Poder Executivo a abrir crédito adicional especial ao orçamento vigente, repassar recursos financeiros e firmar convênio com a Polícia Militar do Estado de Minas Gerais, para execução do PROERD._x000D_
+PROJETO DE LEI Nº 81/2006. Autoriza o Poder Executivo a abrir crédito adicional especial ao orçamento vigente, repassar recursos financeiros e firmar convênio com a Polícia Militar do Estado de Minas Gerais, para execução do PROERD. (Referente à Lei nº 3.586, de 26/06/2006)._x000D_
 Sebastião Ildeu Maia (Presidente).</t>
   </si>
   <si>
     <t>4577</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
     <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/4577/flash_6211.pdf</t>
   </si>
   <si>
     <t>Flash 6211._x000D_
-PROJETO DE LEI Nº 85/2006. Autoriza o Poder Executivo a abrir crédito adicional especial ao orçamento vigente, no valor de R$369.000,00, destinados à recuperação/revitalização da micro-bacia do Rio do Cedro, e dá outras providências._x000D_
+PROJETO DE LEI Nº 85/2006. Autoriza o Poder Executivo a abrir crédito adicional especial ao orçamento vigente, no valor de R$369.000,00, destinados à recuperação/revitalização da micro-bacia do Rio do Cedro, e dá outras providências. (Referente à Lei nº 3.592, de 26/06/2006)._x000D_
 Sebastião Ildeu Maia (Presidente).</t>
   </si>
   <si>
     <t>4578</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
     <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/4578/flash_6212.pdf</t>
   </si>
   <si>
     <t>Flash 6212._x000D_
 PROJETO DE LEI Nº 167/2006. Autoriza o Poder Executivo a abrir crédito adicional especial ao orçamento vigente, visando o pagamento de despesas de exercícios anteriores, e dá outras providências. (Referente à Lei nº 3.674, de 07/11/2006)._x000D_
 Sebastião Ildeu Maia (Presidente).</t>
   </si>
   <si>
     <t>4593</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
     <t>Coriolando da Soledade Ribeiro Afonso</t>
   </si>
@@ -1028,51 +1028,51 @@
   <si>
     <t>4594</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
     <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/4594/flash_6228.pdf</t>
   </si>
   <si>
     <t>Flash 6228._x000D_
 PROJETO DE LEI Nº 24/2006. Autoriza o Poder Executivo a criar o "Conselho Municipal da Juventude", no âmbito do município de Montes Claros, e dá outras providências. (Referente à Lei nº 3.546 de 12/04/2006)._x000D_
 Sebastião Ildeu Maia (Presidente).</t>
   </si>
   <si>
     <t>4595</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
     <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/4595/flash_6229.pdf</t>
   </si>
   <si>
     <t>Flash 6229._x000D_
-PROJETO DE LEI Nº 22/2006. Autoriza o Poder Executivo a criar o "Programa de Coleta Seletiva de Lixo Reciclável", nas escolas da rede pública municipal._x000D_
+PROJETO DE LEI Nº 22/2006. Autoriza o Poder Executivo a criar o "Programa de Coleta Seletiva de Lixo Reciclável", nas escolas da rede pública municipal. (Referente à Lei nº 3.536, de 28/03/2006)._x000D_
 Sebastião Ildeu Maia (Presidente).</t>
   </si>
   <si>
     <t>4596</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
     <t>MESA DIRETORA - MESA</t>
   </si>
   <si>
     <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/4596/flash_6230.pdf</t>
   </si>
   <si>
     <t>Flash 6230._x000D_
 PROJETO DE LEI Nº 29/2006. Cria o Plano de Assistência à Saúde, no âmbito de Poder Legislativo de Montes Claros. (Plano de Saúde). (Referente à Lei nº 3.537, de 03/04/2006)._x000D_
 Sebastião Ildeu Maia (Presidente).</t>
   </si>
   <si>
     <t>4597</t>
   </si>
   <si>
     <t>74</t>
   </si>
@@ -1188,51 +1188,51 @@
   <si>
     <t>4635</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
     <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/4635/flash_6686.pdf</t>
   </si>
   <si>
     <t>Flash 6686._x000D_
 PROJETO DE LEI Nº 116/2006. Torna obrigatório o fornecimento, por parte dos Shoppings e estabelecimentos similares, cadeiras de rodas para pessoas portadoras de deficiência física ou que necessitam de seu uso, e dá outras providências. (Referente à Lei nº 3.624, de 25/07/2006)._x000D_
 Sebastião Ildeu Maia (Presidente).</t>
   </si>
   <si>
     <t>4636</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
     <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/4636/flash_6687.pdf</t>
   </si>
   <si>
     <t>Flash 6687._x000D_
-PROJETO DE LEI Nº 53/2006. Dispõe sobre a proibição de coleta antecipada de frutos do pequi (pequizeiro - Caryocar Brasiliense), e dá outras providências._x000D_
+PROJETO DE LEI Nº 53/2006. Dispõe sobre a proibição de coleta antecipada de frutos do pequi (pequizeiro - Caryocar Brasiliense), e dá outras providências. (Referente à Lei nº 3.568, de 16/05/2006)._x000D_
 Sebastião Ildeu Maia (Presidente).</t>
   </si>
   <si>
     <t>4637</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
     <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/4637/flash_6688.pdf</t>
   </si>
   <si>
     <t>Flash 6688._x000D_
 PROJETO DE LEI Nº 61/2006. Dispõe sobre normas para a instalação, manutenção e funcionamento de Posto Revendedor (PR), Posto de Abastecimento (PA), Instalação de Sistema Retalhista (ISR) e outros estabelecimentos que exerçam atividades ligadas à área automotiva, potencialmente poluidora e dá outras providências. Postos de combustível. (Referente à Lei nº 3.575, de 02/06/2006)._x000D_
 Sebastião Ildeu Maia (Presidente).</t>
   </si>
   <si>
     <t>4638</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
     <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/4638/flash_6689.pdf</t>
   </si>
@@ -1286,306 +1286,306 @@
   <si>
     <t>4649</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
     <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/4649/flash_6700.pdf</t>
   </si>
   <si>
     <t>Flash 6700._x000D_
 PROJETO DE LEI Nº 168/2006. (ALTERADA). Estima a receita e fixa a despesa do Município de Montes Claros, para o exercício financeiro de 2007. (Referente à Lei nº 3.675, de 13/11/2006, que foi posteriormente alterada pela Lei nº 3.742, de 31/05/2007)._x000D_
 Sebastião Ildeu Maia (Presidente).</t>
   </si>
   <si>
     <t>4682</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
     <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/4682/flash_6733.pdf</t>
   </si>
   <si>
     <t>Flash 6733._x000D_
-PROJETO DE LEI Nº 05/2006. Autoriza o Poder Executivo a repassar recursos do Fundo Municipal para a Infância e Adolescência – FIA à entidades governamentais e não governamentais cadastradas no Conselho Municipal da Criança e do Adolescente._x000D_
+PROJETO DE LEI Nº 05/2006. Autoriza o Poder Executivo a repassar recursos do Fundo Municipal para a Infância e Adolescência – FIA à entidades governamentais e não governamentais cadastradas no Conselho Municipal da Criança e do Adolescente. (Referente à Lei nº 3.518, 07/02/2006)._x000D_
 Sebastião Ildeu Maia (Presidente).</t>
   </si>
   <si>
     <t>4683</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
     <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/4683/flash_6734.pdf</t>
   </si>
   <si>
     <t>Flash 6734._x000D_
 PROJETO DE LEI Nº 08/2006. (ALTERADA). Autoriza o Poder Executivo a repassar recursos financeiros e firmar convênio com as entidades conveniadas de Educação Infantil do Município de Montes Claros, e dá outras providências. (Referente à Lei nº 3.522, de 17/02/2006, que foi posteriormente alterada - ver flash 6647)._x000D_
 Sebastião Ildeu Maia (Presidente).</t>
   </si>
   <si>
     <t>4684</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
     <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/4684/flash_6735.pdf</t>
   </si>
   <si>
     <t>Flash 6735._x000D_
-PROJETO DE LEI Nº 18/2006. Autoriza o Poder Executivo a repassar recursos financeiros e firmar convênio com a Fundação Hospitalar de Montes Claros/Hospital Aroldo Tourinho, a Irmandade Nossa Senhora das Mercês de Montes Claros/Santa Casa e o Hospital Universitário Clemente de Faria/Unimontes, e dá outras providências._x000D_
+PROJETO DE LEI Nº 18/2006. Autoriza o Poder Executivo a repassar recursos financeiros e firmar convênio com a Fundação Hospitalar de Montes Claros/Hospital Aroldo Tourinho, a Irmandade Nossa Senhora das Mercês de Montes Claros/Santa Casa e o Hospital Universitário Clemente de Faria/Unimontes, e dá outras providências. (Referente à Lei nº 3.529, de 16/03/2006)._x000D_
 Sebastião Ildeu Maia (Presidente).</t>
   </si>
   <si>
     <t>4685</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
     <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/4685/flash_6736.pdf</t>
   </si>
   <si>
     <t>Flash 6736._x000D_
-PROJETO DE LEI Nº 19/2006. Autoriza o Poder Executivo a repassar recursos financeiros e firmar convênios com a Fundação Hospitalar de Montes Claros/Hospital Aroldo Tourinho e a Irmandade Nossa Senhora das Mercês de Montes Claros/Santa Casa._x000D_
+PROJETO DE LEI Nº 19/2006. Autoriza o Poder Executivo a repassar recursos financeiros e firmar convênios com a Fundação Hospitalar de Montes Claros/Hospital Aroldo Tourinho e a Irmandade Nossa Senhora das Mercês de Montes Claros/Santa Casa. (Referente à Lei nº 3.531, de 17/03/2006)._x000D_
 Sebastião Ildeu Maia (Presidente).</t>
   </si>
   <si>
     <t>4686</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
     <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/4686/flash_6737.pdf</t>
   </si>
   <si>
     <t>Flash 6737._x000D_
-PROJETO DE LEI Nº 25/2006. Autoriza o Poder Executivo a repassar recursos financeiros e firmar convênio com a Confederação Nacional dos Municípios – CNM, Associação dos Municípios da Área Mineira da Sudene – AMAMS, e com a Frente Mineira dos Prefeitos._x000D_
+PROJETO DE LEI Nº 25/2006. Autoriza o Poder Executivo a repassar recursos financeiros e firmar convênio com a Confederação Nacional dos Municípios – CNM, Associação dos Municípios da Área Mineira da Sudene – AMAMS, e com a Frente Mineira dos Prefeitos. (Referente à Lei nº 3.538, de 05/04/2006)._x000D_
 Sebastião Ildeu Maia (Presidente).</t>
   </si>
   <si>
     <t>4687</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
     <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/4687/flash_6738.pdf</t>
   </si>
   <si>
     <t>Flash 6738._x000D_
-PROJETO DE LEI Nº 26/2006. Autoriza o Poder Executivo a repassar recursos financeiros e firmar convênios com as entidades culturais: Associação dos Ternos de Catopês, Marujos e Caboclinhos de Montes Claros, Associação dos Artistas Plásticos de Montes Claros, Associação dos Ternos de Folia de Reis e Pastorinhas de Montes Claros, Associação dos Artistas e Técnicos em Espetáculos de Diversão – AARTED, Associação dos Artistas do Norte de Minas – ASANORTE, Fundação Cultural Marina Lorenzo Fernandes, Grupo Folclórico Banzé, Associação dos Seresteiros e Amigos da arte – ASAMA, Associação dos Repentistas e Poetas Populares do Norte de Minas – ARTPMN e Associação dos Artesãos do Município de Montes Claros._x000D_
+PROJETO DE LEI Nº 26/2006. Autoriza o Poder Executivo a repassar recursos financeiros e firmar convênios com as entidades culturais: Associação dos Ternos de Catopês, Marujos e Caboclinhos de Montes Claros, Associação dos Artistas Plásticos de Montes Claros, Associação dos Ternos de Folia de Reis e Pastorinhas de Montes Claros, Associação dos Artistas e Técnicos em Espetáculos de Diversão – AARTED, Associação dos Artistas do Norte de Minas – ASANORTE, Fundação Cultural Marina Lorenzo Fernandes, Grupo Folclórico Banzé, Associação dos Seresteiros e Amigos da arte – ASAMA, Associação dos Repentistas e Poetas Populares do Norte de Minas – ARTPMN e Associação dos Artesãos do Município de Montes Claros. (Referente à Lei nº 3.539, de 05/04/2006)._x000D_
 Sebastião Ildeu Maia (Presidente).</t>
   </si>
   <si>
     <t>4688</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
     <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/4688/flash_6739.pdf</t>
   </si>
   <si>
     <t>Flash 6739._x000D_
-PROJETO DE LEI Nº 34/2006. Autoriza o Poder Executivo a repassar recursos financeiros ao Colegiado dos Secretários Municipais de Saúde – COSEMS._x000D_
+PROJETO DE LEI Nº 34/2006. Autoriza o Poder Executivo a repassar recursos financeiros ao Colegiado dos Secretários Municipais de Saúde – COSEMS. (Referente à Lei nº 3.541, de 07/04/2006)._x000D_
 Sebastião Ildeu Maia (Presidente).</t>
   </si>
   <si>
     <t>4689</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
     <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/4689/flash_6740.pdf</t>
   </si>
   <si>
     <t>Flash 6740._x000D_
-PROJETO DE LEI Nº 40/2006. Autoriza o Poder Executivo a repassar recursos financeiros do Fundo Municipal de Assistência Social – FMAS à entidades e organizações inscritas no Conselho Municipal de Assistência Social de Montes Claros, e dá outras providências._x000D_
+PROJETO DE LEI Nº 40/2006. Autoriza o Poder Executivo a repassar recursos financeiros do Fundo Municipal de Assistência Social – FMAS à entidades e organizações inscritas no Conselho Municipal de Assistência Social de Montes Claros, e dá outras providências. (Referente à Lei nº 3.549, de 18/04/2006)._x000D_
 Sebastião Ildeu Maia (Presidente).</t>
   </si>
   <si>
     <t>4690</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
     <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/4690/flash_6741.pdf</t>
   </si>
   <si>
     <t>Flash 6741._x000D_
-PROJETO DE LEI Nº 38/2006. Autoriza o Poder Executivo a repassar recursos financeiros, abrir crédito adicional especial ao orçamento vigente e firmar convênio com a Associação Comunitária de Moradores e Proprietários do Bairro Anália Lopes._x000D_
+PROJETO DE LEI Nº 38/2006. Autoriza o Poder Executivo a repassar recursos financeiros, abrir crédito adicional especial ao orçamento vigente e firmar convênio com a Associação Comunitária de Moradores e Proprietários do Bairro Anália Lopes. (Referente à Lei nº 3.551, de 18/04/2006)._x000D_
 Sebastião Ildeu Maia (Presidente).</t>
   </si>
   <si>
     <t>4691</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
     <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/4691/flash_6742.pdf</t>
   </si>
   <si>
     <t>Flash 6742._x000D_
-PROJETO DE LEI Nº 39/2006. Autoriza o Poder Executivo a repassar recursos financeiros e firmar convênio com a Pastoral da Criança da Arquidiocese de Montes Claros, e dá outras providências._x000D_
+PROJETO DE LEI Nº 39/2006. Autoriza o Poder Executivo a repassar recursos financeiros e firmar convênio com a Pastoral da Criança da Arquidiocese de Montes Claros, e dá outras providências. (Referente à Lei nº 3.552, de 18/04/2006)._x000D_
 Sebastião Ildeu Maia (Presidente).</t>
   </si>
   <si>
     <t>4694</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
     <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/4694/flash_6743.pdf</t>
   </si>
   <si>
     <t>Flash 6743._x000D_
-PROJETO DE LEI Nº 48/2006. Autoriza o Poder Executivo a repassar recursos financeiros e firmar convênio com o Montes Claros Tênis Clube – MCTC (Praça de Esportes), e dá outras providências._x000D_
+PROJETO DE LEI Nº 48/2006. Autoriza o Poder Executivo a repassar recursos financeiros e firmar convênio com o Montes Claros Tênis Clube – MCTC (Praça de Esportes), e dá outras providências. (Referente à Lei nº 3.563, de 27/04/2006)._x000D_
 Sebastião Ildeu Maia (Presidente).</t>
   </si>
   <si>
     <t>4696</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
     <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/4696/flash_6744.pdf</t>
   </si>
   <si>
     <t>Flash 6744._x000D_
-PROJETO DE LEI Nº 49/2006. Autoriza o Poder Executivo a repassar recursos financeiros e firmar convênio com a Irmandade Nossa Senhora das Mercês de Montes Claros/Santa Casa._x000D_
+PROJETO DE LEI Nº 49/2006. Autoriza o Poder Executivo a repassar recursos financeiros e firmar convênio com a Irmandade Nossa Senhora das Mercês de Montes Claros/Santa Casa. (Referente à Lei nº 3.560, de 27/04/2006)._x000D_
 Sebastião Ildeu Maia (Presidente).</t>
   </si>
   <si>
     <t>4701</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
     <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/4701/flash_6272.pdf</t>
   </si>
   <si>
     <t>Flash 6272._x000D_
-PROJETO DE LEI Nº 31/2006. Denomina a "Rua Renata Mendes Martins", localizada no bairro Chácara dos Mangues. (Referente à Lei nº 3.554, de 10/04/2006)._x000D_
+PROJETO DE LEI Nº 31/2006. Denomina a "Rua Renata Mendes Martins", localizada no bairro Chácara dos Mangues. (Referente à Lei nº 3.544, de 10/04/2006)._x000D_
 Sebastião Ildeu Maia (Presidente).</t>
   </si>
   <si>
     <t>4702</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
     <t>Sebastião Ildeu Maia</t>
   </si>
   <si>
     <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/4702/flash_6273.pdf</t>
   </si>
   <si>
     <t>Flash 6273._x000D_
-PROJETO DE LEI Nº 32/2006. Denomina a "Avenida Pedro Álvares Cabral”, localizada no bairro Ibituruna; revoga a Lei nº 3.342, de 13/07/2004. (Apesar de aprovado, não há evidências de que este projeto tenha virado lei)._x000D_
+PROJETO DE LEI Nº 32/2006. Denomina a "Avenida Pedro Álvares Cabral”, localizada no bairro Ibituruna; revoga a Lei nº 3.342, de 13/07/2004. (Referente à Lei nº 3.543, de 10/04/2006)._x000D_
 Sebastião Ildeu Maia (Presidente).</t>
   </si>
   <si>
     <t>4704</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
     <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/4704/flash_6274.pdf</t>
   </si>
   <si>
     <t>Flash 6274._x000D_
 PROJETO DE LEI Nº 41/2006. Denomina a "Avenida Comendador Antônio Loureiro Ramos", localizada no bairro Jardim Panorama. (Referente à Lei nº 3.555, de 26/04/2006)._x000D_
 Sebastião Ildeu Maia (Presidente).</t>
   </si>
   <si>
     <t>4706</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
     <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/4706/flash_6275.pdf</t>
   </si>
   <si>
     <t>Flash 6275._x000D_
 PROJETO DE LEI Nº 42/2006. Denomina a "Praça Juventino Ruas de Abreu", localizada no bairro Ibituruna, na confluência das ruas Londres, Luxembrurgo e avenida Erlindo Silveira. (Referente à Lei nº 3.558, de 29/04/2006). _x000D_
 Sebastião Ildeu Maia (Presidente).</t>
   </si>
   <si>
     <t>4707</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
     <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/4707/flash_6745.pdf</t>
   </si>
   <si>
     <t>Flash 6745._x000D_
-PROJETO DE LEI Nº 56/2006. Autoriza o Poder Executivo a repassar recursos financeiros e firmar convênio com a União Nacional dos Dirigentes Municipais de Ensino - UNDIME._x000D_
+PROJETO DE LEI Nº 56/2006. Autoriza o Poder Executivo a repassar recursos financeiros e firmar convênio com a União Nacional dos Dirigentes Municipais de Ensino - UNDIME. (Referente à Lei nº 3.564, de 09/05/2006)._x000D_
 Sebastião Ildeu Maia (Presidente).</t>
   </si>
   <si>
     <t>4709</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
     <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/4709/flash_6276.pdf</t>
   </si>
   <si>
     <t>Flash 6276._x000D_
-PROJETO DE LEI Nº 43/2006. Denomina a "Praça Dr. José Nunes Mourão”, localizada no bairro Todos os Santos, na confluência das ruas Santa Mônica, São Roberto e avenida Deputado Esteves Rodrigues. (Apesar de aprovado, não há indícios de que este projeto tenha virado lei)._x000D_
+PROJETO DE LEI Nº 43/2006. Denomina a "Praça Dr. José Nunes Mourão”, localizada no bairro Todos os Santos, na confluência das ruas Santa Mônica, São Roberto e avenida Deputado Esteves Rodrigues. (Referente à Lei nº 3.557, de 26/04/2006)._x000D_
 Sebastião Ildeu Maia (Presidente).</t>
   </si>
   <si>
     <t>4710</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
     <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/4710/flash_6746.pdf</t>
   </si>
   <si>
     <t>Flash 6746._x000D_
-PROJETO DE LEI Nº 58/2006. Autoriza o Poder Executivo a repassar recursos financeiros e firmar convênio com a Associação Comercial, Industrial e de Serviços de Montes Claros - ACI, para realização da 11ª FENICS._x000D_
+PROJETO DE LEI Nº 58/2006. Autoriza o Poder Executivo a repassar recursos financeiros e firmar convênio com a Associação Comercial, Industrial e de Serviços de Montes Claros - ACI, para realização da 11ª FENICS. (Referente à Lei nº 3.567, de 16/05/2006)._x000D_
 Sebastião Ildeu Maia (Presidente).</t>
   </si>
   <si>
     <t>4712</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
     <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/4712/flash_6747.pdf</t>
   </si>
   <si>
     <t>Flash 6747._x000D_
 PROJETO DE LEI Nº 76/2006. Autoriza o Poder Executivo a repassar recursos financeiros e firmar convênio com a Liga Montesclarense de Futebol, com a finalidade de custear despesas de arbitragem e premiação referentes ao Campeonato Amador 2006, e dá outras providências. (Referente à Lei nº 3.584, de 20/06/2006)._x000D_
 Sebastião Ildeu Maia (Presidente).</t>
   </si>
   <si>
     <t>4713</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
     <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/4713/flash_6277.pdf</t>
   </si>
@@ -1751,135 +1751,135 @@
   <si>
     <t>4733</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
     <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/4733/flash_6286.pdf</t>
   </si>
   <si>
     <t>Flash 6286._x000D_
 PROJETO DE LEI Nº 97/2006. Denomina a "Rua Ana Tereza de Jesus", localizada no bairro Jardim São Geraldo. (Referente à Lei nº 3.607, de 24/07/2006)._x000D_
 Sebastião Ildeu Maia (Presidente).</t>
   </si>
   <si>
     <t>4735</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
     <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/4735/flash_6751.pdf</t>
   </si>
   <si>
     <t>Flash 6751._x000D_
-PROJETO DE LEI Nº 84/2006. Autoriza o Poder Executivo a repassar recursos financeiros e firmar convênio coma Fundação de Desenvolvimento Científico e Tecnológico da Agropecuária Norte Mineira – FUNDETEC._x000D_
+PROJETO DE LEI Nº 84/2006. Autoriza o Poder Executivo a repassar recursos financeiros e firmar convênio coma Fundação de Desenvolvimento Científico e Tecnológico da Agropecuária Norte Mineira – FUNDETEC. (Referente à Lei nº 3.591, de 26/06/2006)._x000D_
 Sebastião Ildeu Maia (Presidente).</t>
   </si>
   <si>
     <t>4736</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
     <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/4736/flash_6287.pdf</t>
   </si>
   <si>
     <t>Flash 6287._x000D_
 PROJETO DE LEI Nº 98/2006. Denomina a "Rua Maria Regina Pereira", localizada no bairro Chiquinho Guimarães. (Referente à Lei nº 3.608, de 24/07/2006)._x000D_
 Sebastião Ildeu Maia (Presidente).</t>
   </si>
   <si>
     <t>4738</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
     <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/4738/flash_6752.pdf</t>
   </si>
   <si>
     <t>Flash 6752._x000D_
-PROJETO DE LEI Nº 121/2006. Autoriza o Poder Executivo a repassar recursos financeiros e firmar convênio com a Fundação Cultural Genival Tourinho, para realização do Projeto Festas de Agosto/2006, e dá outras providências._x000D_
+PROJETO DE LEI Nº 121/2006. Autoriza o Poder Executivo a repassar recursos financeiros e firmar convênio com a Fundação Cultural Genival Tourinho, para realização do Projeto Festas de Agosto/2006, e dá outras providências. (Referente à Lei nº 3.627, de 10/08/2006)._x000D_
 Sebastião Ildeu Maia (Presidente).</t>
   </si>
   <si>
     <t>4740</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
     <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/4740/flash_6288.pdf</t>
   </si>
   <si>
     <t>Flash 6288._x000D_
-PROJETO DE LEI Nº 99/2006. Denomina a "Rua “Adelina de Souza Cabral”, localizada no bairro Alterosa II. _x000D_
+PROJETO DE LEI Nº 99/2006. Denomina a "Rua “Adelina de Souza Cabral”, localizada no bairro Alterosa II. (Referente à Lei nº 3.609, de 24/07/2006)._x000D_
 Sebastião Ildeu Maia (Presidente).</t>
   </si>
   <si>
     <t>4741</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
     <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/4741/flash_6753.pdf</t>
   </si>
   <si>
     <t>Flash 6753._x000D_
-PROJETO DE LEI Nº 126/2006. Autoriza o Poder Executivo a repassar recursos financeiros e firmar convênio coma Associação de Promoção e Assistência Social – APAS._x000D_
+PROJETO DE LEI Nº 126/2006. Autoriza o Poder Executivo a repassar recursos financeiros e firmar convênio coma Associação de Promoção e Assistência Social – APAS. (Referente à Lei nº 3.637, de 23/08/2006)._x000D_
 Sebastião Ildeu Maia (Presidente).</t>
   </si>
   <si>
     <t>4743</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
     <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/4743/flash_6289.pdf</t>
   </si>
   <si>
     <t>Flash 6289._x000D_
 PROJETO DE LEI Nº 100/2006. Denomina a "Rua Ednei Gomes dos Santos", localizada no bairro Vila Campos. (Referente à Lei nº 3.610, de 24/07/2006)._x000D_
 Sebastião Ildeu Maia (Presidente).</t>
   </si>
   <si>
     <t>4745</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
     <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/4745/flash_6754.pdf</t>
   </si>
   <si>
     <t>Flash 6754._x000D_
-PROJETO DE LEI Nº 128/2006. Autoriza o Poder Executivo a repassar recursos financeiros e firmar convênio com a Associação dos Servidores e Vereadores da Câmara Municipal de Montes Claros - ASVEC._x000D_
+PROJETO DE LEI Nº 128/2006. Autoriza o Poder Executivo a repassar recursos financeiros e firmar convênio com a Associação dos Servidores e Vereadores da Câmara Municipal de Montes Claros - ASVEC. (Referente à Lei nº 3.635, de 23/08/2006)._x000D_
 Sebastião Ildeu Maia (Presidente).</t>
   </si>
   <si>
     <t>4746</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
     <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/4746/flash_6290.pdf</t>
   </si>
   <si>
     <t>Flash 6290._x000D_
 PROJETO DE LEI Nº 101/2006. Denomina a "Rua Benedito José dos Santos", localizada no bairro Jardim Alvorada. (Referente à Lei nº 3.611, de 24/07/2006)._x000D_
 Sebastião Ildeu Maia (Presidente).</t>
   </si>
   <si>
     <t>4748</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
     <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/4748/flash_6291.pdf</t>
   </si>
@@ -1933,93 +1933,93 @@
   <si>
     <t>4755</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
     <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/4755/flash_6295.pdf</t>
   </si>
   <si>
     <t>Flash 6295._x000D_
 PROJETO DE LEI Nº 107/2006. Denomina o Centro de Gestão Ambiental de Montes Claros “José Gonçalves Ulhôa”, localizado no Parque Florestal Guimarães Rosa. (Referente à Lei nº 3.617, de 24/07/2006)._x000D_
 Sebastião Ildeu Maia (Presidente).</t>
   </si>
   <si>
     <t>4756</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
     <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/4756/flash_6296.pdf</t>
   </si>
   <si>
     <t>Flash 6296._x000D_
-PROJETO DE LEI Nº 108/2006. Denomina a "Praça Dr. Carlos Gomes da Mota", localizada no bairro JK, nas adjacências das ruas República da Guatemala, República da Costa Rica, Sebastião Cândido Sales e Travessa Três._x000D_
+PROJETO DE LEI Nº 108/2006. Denomina a "Praça Dr. Carlos Gomes da Mota", localizada no bairro JK, nas adjacências das ruas República da Guatemala, República da Costa Rica, Sebastião Cândido Sales e Travessa Três. (Referente à Lei nº 3.618, de 24/07/2006)._x000D_
 Sebastião Ildeu Maia (Presidente).</t>
   </si>
   <si>
     <t>4757</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
     <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/4757/flash_6297.pdf</t>
   </si>
   <si>
     <t>Flash 6297._x000D_
 PROJETO DE LEI Nº 109/2006. Denomina a "Avenida Louis Francescon", localizada no bairro Jardim Primavera. (Referente à Lei nº 3.619, de 24/07/2006)._x000D_
 Sebastião Ildeu Maia (Presidente).</t>
   </si>
   <si>
     <t>4758</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
     <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/4758/flash_6298.pdf</t>
   </si>
   <si>
     <t>Flash 6298._x000D_
 PROJETO DE LEI Nº 110/2006. Denomina a "Avenida Vera Lúcia Durães Gonçalves", localizada no bairro São Geraldo. (Referente à Lei nº 3.620, de 24/07/2006)._x000D_
 Sebastião Ildeu Maia (Presidente).</t>
   </si>
   <si>
     <t>4760</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
     <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/4760/flash_6299.pdf</t>
   </si>
   <si>
     <t>Flash 6299._x000D_
-PROJETO DE LEI Nº 111/2006. Denomina a "Avenida Terezinha Maria de Assis Soares”, localizada no bairro Alterosa II._x000D_
+PROJETO DE LEI Nº 111/2006. Denomina a "Avenida Terezinha Maria de Assis Soares”, localizada no bairro Alterosa II. (Referente à Lei nº 3.621, de 24/07/2006)._x000D_
 Sebastião Ildeu Maia (Presidente).</t>
   </si>
   <si>
     <t>4762</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
     <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/4762/flash_6300.pdf</t>
   </si>
   <si>
     <t>Flash 6300._x000D_
 PROJETO DE LEI Nº 112/2006. Denomina oficialmente a "Avenida Professor Marcos Luiz dos Mares Guia”, conhecida popularmente como Avenida Plínio Ribeiro, localizada entre os bairros Jardim Brasil e Amazonas. (Referente à Lei nº 3.622 de 24 de julho de 2006)._x000D_
 Sebastião Ildeu Maia (Presidente).</t>
   </si>
   <si>
     <t>4766</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
     <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/4766/flash_6301.pdf</t>
   </si>
@@ -2199,250 +2199,236 @@
   <si>
     <t>4828</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
     <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/4828/flash_6759.pdf</t>
   </si>
   <si>
     <t>Flash 6759._x000D_
 PROJETO DE LEI Nº 169/2006. Autoriza o Poder Executivo a repassar recursos financeiros para atender ao Programa Família Acolhedora e abrir adicional especial ao orçamento vigente. (Referente à Lei nº 3.676, de 21/11/2006).   _x000D_
 Sebastião Ildeu Maia (Presidente).</t>
   </si>
   <si>
     <t>4831</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
     <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/4831/flash_6760.pdf</t>
   </si>
   <si>
     <t>Flash 6760._x000D_
-PROJETO DE LEI Nº 179/2006. Autoriza o Poder Executivo a proceder ao repasse de verba do FUNDEF, mediante abono, aos professores do magistério, nos termos do artigo 7º e parágrafo único do artigo 8º, da Lei Federal nº 9.424/96, que dispõe sobre reajuste da remuneração dos servidores públicos da Educação, corrige tabelas de vencimentos, e dá outras providências.        _x000D_
-[...13 lines deleted...]
-PROJETO DE LEI Nº 91/2005. Concede o título declaratório de utilidade pública à “Associação Comunitária Rural de Mucambinho”._x000D_
+PROJETO DE LEI Nº 179/2006. Autoriza o Poder Executivo a proceder ao repasse de verba do FUNDEF, mediante abono, aos professores do magistério, nos termos do artigo 7º e parágrafo único do artigo 8º, da Lei Federal nº 9.424/96, que dispõe sobre reajuste da remuneração dos servidores públicos da Educação, corrige tabelas de vencimentos, e dá outras providências. (Referente à Lei nº 3.686, de 20/12/2006)._x000D_
 Sebastião Ildeu Maia (Presidente).</t>
   </si>
   <si>
     <t>5050</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
     <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/5050/flash_6828.pdf</t>
   </si>
   <si>
     <t>Flash 6828._x000D_
-PROJETO DE LEI Nº 17/2006. Concede o título declaratório de utilidade pública à “Liga Montesclarense de Futebol”. _x000D_
+PROJETO DE LEI Nº 17/2006. Concede o título declaratório de utilidade pública à “Liga Montesclarense de Futebol”. (Referente à Lei nº 3.532, de 21/03/2006)._x000D_
 Sebastião Ildeu Maia (Presidente).</t>
   </si>
   <si>
     <t>5053</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
     <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/5053/flash_6827.pdf</t>
   </si>
   <si>
     <t>Flash 6827._x000D_
 PROJETO DE LEI N° 10/2006. Considera de utilidade pública municipal a obra literária intitulada “História Primitiva de Montes Claros e outros aspectos do Médio São Francisco”, do historiador e escritor Dário Teixeira Cotrim. _x000D_
 Sebastião Ildeu Maia (Presidente).</t>
   </si>
   <si>
     <t>5055</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
     <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/5055/flash_6829.pdf</t>
   </si>
   <si>
     <t>Flash 6829._x000D_
-PROJETO DE LEI Nº 37/2006. Concede o título declaratório de utilidade pública à “Confederação de Irmãs Beneficentes Evangélicas de Montes Claros - CIBEMOC”. _x000D_
+PROJETO DE LEI Nº 37/2006. Concede o título declaratório de utilidade pública à “Confederação de Irmãs Beneficentes Evangélicas de Montes Claros - CIBEMOC”. (Referente à Lei nº 3.548, de 17/04/2006)._x000D_
 Sebastião Ildeu Maia (Presidente).</t>
   </si>
   <si>
     <t>5058</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
     <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/5058/flash_6830.pdf</t>
   </si>
   <si>
     <t>Flash 6830._x000D_
-PROJETO DE LEI Nº 47/2006. Concede o título declaratório de utilidade pública à “Associação de Pequenos Produtores Rurais de Olhos D’água”, localizada no distrito de Santa Rosa de Lima.  _x000D_
+PROJETO DE LEI Nº 47/2006. Concede o título declaratório de utilidade pública à “Associação de Pequenos Produtores Rurais de Olhos D’água”, localizada no distrito de Santa Rosa de Lima. (Referente à Lei nº 3.562, de 27/04/2006)._x000D_
 Sebastião Ildeu Maia (Presidente).</t>
   </si>
   <si>
     <t>5060</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
     <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/5060/flash_6831.pdf</t>
   </si>
   <si>
     <t>Flash 6831._x000D_
-PROJETO DE LEI Nº 54/2006. Concede o título declaratório de utilidade pública à “Fundação Cultural Genival Tourinho”. _x000D_
+PROJETO DE LEI Nº 54/2006. Concede o título declaratório de utilidade pública à “Fundação Cultural Genival Tourinho”. (Referente à Lei nº 3.565, de 09/05/2006)._x000D_
 Sebastião Ildeu Maia (Presidente).</t>
   </si>
   <si>
     <t>5062</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
     <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/5062/flash_6832.pdf</t>
   </si>
   <si>
     <t>Flash 6832._x000D_
-PROJETO DE LEI Nº 60/2006. Concede o título declaratório de utilidade pública à “Associação de Pequenos Produtores Rurais de Gamileira Montes Claros”. _x000D_
+PROJETO DE LEI Nº 60/2006. Concede o título declaratório de utilidade pública à “Associação de Pequenos Produtores Rurais de Gamileira Montes Claros”. (Referente à Lei nº 3.572, de 23/05/2006)._x000D_
 Sebastião Ildeu Maia (Presidente).</t>
   </si>
   <si>
     <t>5064</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
     <t>Heráclides Gonçalves Filho (Júnior de Samambaia)</t>
   </si>
   <si>
     <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/5064/flash_6833.pdf</t>
   </si>
   <si>
     <t>Flash 6833._x000D_
-PROJETO DE LEI Nº 67/2006. Concede o título declaratório de utilidade pública à “Associação dos Produtores Rurais de Tiririca”, localizada no distrito de Vila Nova de Minas.     _x000D_
+PROJETO DE LEI Nº 67/2006. Concede o título declaratório de utilidade pública à “Associação dos Produtores Rurais de Tiririca”, localizada no distrito de Vila Nova de Minas. (Referente à Lei nº 3.576, de 05/06/2006)._x000D_
 Sebastião Ildeu Maia (Presidente).</t>
   </si>
   <si>
     <t>5067</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
     <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/5067/flash_6834.pdf</t>
   </si>
   <si>
     <t>Flash 6834._x000D_
-PROJETO DE LEI Nº 68/2006. Concede o título declaratório de utilidade pública à “Associação dos Servidores e Vereadores da Câmara Municipal de Montes Claros - ASVEC”. _x000D_
+PROJETO DE LEI Nº 68/2006. Concede o título declaratório de utilidade pública à “Associação dos Servidores e Vereadores da Câmara Municipal de Montes Claros - ASVEC”. (Referente à Lei nº 3.577, de 06/06/2006)._x000D_
 Sebastião Ildeu Maia (Presidente).</t>
   </si>
   <si>
     <t>5070</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
     <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/5070/flash_6835.pdf</t>
   </si>
   <si>
     <t>Flash 6835._x000D_
-PROJETO DE LEI Nº 69/2006. Concede o título declaratório de utilidade pública à “Fundação Irmã Dulce em Montes Claros – FUNDULCE”. _x000D_
+PROJETO DE LEI Nº 69/2006. Concede o título declaratório de utilidade pública à “Fundação Irmã Dulce em Montes Claros – FUNDULCE”. (Referente à Lei nº 3.578, de 06/06/2006)._x000D_
 Sebastião Ildeu Maia (Presidente).</t>
   </si>
   <si>
     <t>5075</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
     <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/5075/flash_6836.pdf</t>
   </si>
   <si>
     <t>Flash 6836._x000D_
-PROJETO DE LEI Nº 89/2006. Concede o título declaratório de utilidade pública ao “Projeto Social Casa Própria - Associação”.   _x000D_
+PROJETO DE LEI Nº 89/2006. Concede o título declaratório de utilidade pública ao “Projeto Social Casa Própria - Associação”. (Referente à Lei nº 3.596, de 10/07/2006).  _x000D_
 Sebastião Ildeu Maia (Presidente).</t>
   </si>
   <si>
     <t>5084</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
     <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/5084/flash_6837.pdf</t>
   </si>
   <si>
     <t>Flash 6837._x000D_
-PROJETO DE LEI Nº 119/2006. Concede o título declaratório de utilidade pública à entidade denominada “Obras Sociais da Igreja Santa Cruz de Miralta – OSIMIR”._x000D_
+PROJETO DE LEI Nº 119/2006. Concede o título declaratório de utilidade pública à entidade denominada “Obras Sociais da Igreja Santa Cruz de Miralta – OSIMIR”. (Referente à Lei nº 3.630, de 15/08/2006)._x000D_
 Sebastião Ildeu Maia (Presidente).</t>
   </si>
   <si>
     <t>5088</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
     <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/5088/flash_6838.pdf</t>
   </si>
   <si>
     <t>Flash 6838._x000D_
-PROJETO DE LEI Nº 120/2006. Concede o título declaratório de utilidade pública à “Associação de Amigos e Moradores do Conjunto Habitacional José Corrêa Machado” (Maracanã II).    _x000D_
+PROJETO DE LEI Nº 120/2006. Concede o título declaratório de utilidade pública à “Associação de Amigos e Moradores do Conjunto Habitacional José Corrêa Machado” (Maracanã II). (Referente à Lei nº 3.629, de 15/08/2006)._x000D_
 Sebastião Ildeu Maia (Presidente).</t>
   </si>
   <si>
     <t>5091</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
     <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/5091/flash_6839.pdf</t>
   </si>
   <si>
     <t>Flash 6839._x000D_
-PROJETO DE LEI Nº 129/2006. Concede o título declaratório de utilidade pública à “Associação dos Jovens da Região do Grande Eldorado”. _x000D_
+PROJETO DE LEI Nº 129/2006. Concede o título declaratório de utilidade pública à “Associação dos Jovens da Região do Grande Eldorado”. (Referente à Lei nº 3.638, de 24/08/2006)._x000D_
 Sebastião Ildeu Maia (Presidente).</t>
   </si>
   <si>
     <t>5095</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
     <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/5095/flash_6840.pdf</t>
   </si>
   <si>
     <t>Flash 6840._x000D_
 PROJETO DE LEI Nº 139/2006. Concede o título declaratório de utilidade pública ao “Projeto Vida Nova – Prevenção e Recuperação de Dependentes Químicos”. (Referente à Lei nº 3.649, de 20/09/2006)._x000D_
 Sebastião Ildeu Maia (Presidente).</t>
   </si>
   <si>
     <t>5099</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
     <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/5099/flash_6841.pdf</t>
   </si>
@@ -2510,107 +2496,107 @@
   <si>
     <t>5250</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
     <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/5250/flash_6480.pdf</t>
   </si>
   <si>
     <t>Flash 6480._x000D_
 PROJETO DE LEI Nº 09/2006. Dispõe sobre a colocação de numeração do maior e menor número correspondente dos imóveis localizados em cada quarteirão, nas placas fixadas nas esquinas, com a indicação do nome de rua e praça. (Referente à Lei nº 3.523, de 07/03/2006)._x000D_
 Sebastião Ildeu Maia (Presidente).</t>
   </si>
   <si>
     <t>5252</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
     <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/5252/flash_6481.pdf</t>
   </si>
   <si>
     <t>Flash 6481._x000D_
-PROJETO DE LEI Nº 30/2006. Dispõe sobre a “Delimitação Administrativa dos Bairros”, no sítio urbano do município de Montes Claros, e dá outras providências._x000D_
+PROJETO DE LEI Nº 30/2006. Dispõe sobre a “Delimitação Administrativa dos Bairros”, no sítio urbano do município de Montes Claros, e dá outras providências. (Referente à Lei nº 3.550, de 18/04/2006)._x000D_
 Sebastião Ildeu Maia (Presidente).</t>
   </si>
   <si>
     <t>5253</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
     <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/5253/flash_6482.pdf</t>
   </si>
   <si>
     <t>Flash 6482._x000D_
 PROJETO DE LEI Nº 23/2006. Aprova o "Plano Decenal de Educação de Montes Claros" e dá outras providências. (Referente à Lei nº 3.535, de 28/03/2006)._x000D_
 Sebastião Ildeu Maia (Presidente).</t>
   </si>
   <si>
     <t>5257</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
     <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/5257/flash_6483.pdf</t>
   </si>
   <si>
     <t>Flash 6483._x000D_
-PROJETO DE LEI Nº 15/2006. Autoriza o Poder Executivo a proceder a municipalização do Colégio Cooperativista Ruy Lage, entidade de ensino fundamental, localizado no bairro JK, passando a denominar-se "Escola Municipal Ruy Lage"._x000D_
+PROJETO DE LEI Nº 15/2006. Autoriza o Poder Executivo a proceder a municipalização do Colégio Cooperativista Ruy Lage, entidade de ensino fundamental, localizado no bairro JK, passando a denominar-se "Escola Municipal Ruy Lage". (Referente à Lei nº 3.525, de 08/03/2006)._x000D_
 Sebastião Ildeu Maia (Presidente).</t>
   </si>
   <si>
     <t>5262</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
     <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/5262/flash_6485.pdf</t>
   </si>
   <si>
     <t>Flash 6485._x000D_
-PROJETO DE LEI Nº 45/2006. Dispõe sobre o “Programa Municipal de Assentamento de Famílias - PROAS”, no município de Montes Claros, e dá outras providências._x000D_
+PROJETO DE LEI Nº 45/2006. Dispõe sobre o “Programa Municipal de Assentamento de Famílias - PROAS”, no município de Montes Claros, e dá outras providências. (Referente à Lei nº 3.553, de 20/04/2006)._x000D_
 Sebastião Ildeu Maia (Presidente).</t>
   </si>
   <si>
     <t>5265</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
     <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/5265/flash_6486.pdf</t>
   </si>
   <si>
     <t>Flash 6486._x000D_
-PROJETO DE LEI Nº 57/2006. Dispõe sobre os estabelecimentos comerciais que colocam a disposição, mediante locação, computadores e máquinas para acesso à Internet (Lan House, Cyber Café e Cyber Office), e dá outras providências._x000D_
+PROJETO DE LEI Nº 57/2006. Dispõe sobre os estabelecimentos comerciais que colocam a disposição, mediante locação, computadores e máquinas para acesso à Internet (Lan House, Cyber Café e Cyber Office), e dá outras providências. (Referente à Lei nº 3.566, de 11/05/2006)._x000D_
 Sebastião Ildeu Maia (Presidente).</t>
   </si>
   <si>
     <t>5268</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
     <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/5268/flash_6487.pdf</t>
   </si>
   <si>
     <t>Flash 6487._x000D_
 PROJETO DE LEI Nº 66/2006. Autoriza o Poder Executivo a criar condições especiais no Transporte Coletivo Urbano do município, para atender com isenção de tarifa, os deficientes físicos residentes em Montes Claros, que utilizam cadeira de rodas, com denominação de Transporte Especial para Deficientes Físicos Cadeirantes – TRANSPECIAL. (Referente à Lei n° 3.580, de 09/06/2006)._x000D_
 Sebastião Ildeu Maia (Presidente).</t>
   </si>
   <si>
     <t>5270</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
     <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/5270/flash_6488.pdf</t>
   </si>
@@ -2622,149 +2608,149 @@
   <si>
     <t>5271</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
     <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/5271/flash_6489.pdf</t>
   </si>
   <si>
     <t>Flash 6489._x000D_
 PROJETO DE LEI Nº 149/2006. Dispõe sobre “Reserva de Vagas” para estagiário portador de deficiência, em órgão da Administração Pública direta e indireta do município de Montes Claros. (Referente à Lei nº 3.660, de 11/10/2006). _x000D_
 Sebastião Ildeu Maia (Presidente).</t>
   </si>
   <si>
     <t>5273</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
     <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/5273/flash_6490.pdf</t>
   </si>
   <si>
     <t>Flash 6490._x000D_
-PROJETO DE LEI Nº 73/2006. Dispõe sobre a instalação de “urnas coletoras de sugestões e reclamações”, nos ônibus do transporte coletivo urbano de Montes Claros e dá outras providências._x000D_
+PROJETO DE LEI Nº 73/2006. Dispõe sobre a instalação de “urnas coletoras de sugestões e reclamações”, nos ônibus do transporte coletivo urbano de Montes Claros e dá outras providências. (Referente à Lei nº 3.594, de 29/06/2006)._x000D_
 Sebastião Ildeu Maia (Presidente).</t>
   </si>
   <si>
     <t>5274</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
     <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/5274/flash_6491.pdf</t>
   </si>
   <si>
     <t>Flash 6491._x000D_
-PROJETO DE LEI Nº 74/2006. Dispõe sobre a “Cassação do Alvará de Funcionamento” de estabelecimentos comerciais do município de Montes Claros, nos quais ocorram adulterações de combustíveis._x000D_
+PROJETO DE LEI Nº 74/2006. Dispõe sobre a “Cassação do Alvará de Funcionamento” de estabelecimentos comerciais do município de Montes Claros, nos quais ocorram adulterações de combustíveis. (Referente à Lei nº 3.593, de 29/06/2006)._x000D_
 Sebastião Ildeu Maia (Presidente).</t>
   </si>
   <si>
     <t>5276</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
     <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/5276/flash_6492.pdf</t>
   </si>
   <si>
     <t>Flash 6492._x000D_
-PROJETO DE LEI Nº 75/2006. Autoriza a instituição da “Lei de Responsabilidade Social” do município de Montes Claros e dá outras providências._x000D_
+PROJETO DE LEI Nº 75/2006. Autoriza a instituição da “Lei de Responsabilidade Social” do município de Montes Claros e dá outras providências. (Referente à Lei nº 3.582, de 19/06/2006)._x000D_
 Sebastião Ildeu Maia (Presidente).</t>
   </si>
   <si>
     <t>5277</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
     <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/5277/flash_6493.pdf</t>
   </si>
   <si>
     <t>Flash 6493._x000D_
-PROJETO DE LEI Nº 88/2006. Dispõe sobre a “Educação Ambiental”, institui a “Política Municipal de Educação Ambiental” e dá outras providências._x000D_
+PROJETO DE LEI Nº 88/2006. Dispõe sobre a “Educação Ambiental”, institui a “Política Municipal de Educação Ambiental” e dá outras providências. (Referente à Lei nº 3.599, de 10/07/2006)._x000D_
 Sebastião Ildeu Maia (Presidente).</t>
   </si>
   <si>
     <t>5278</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
     <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/5278/flash_6494.pdf</t>
   </si>
   <si>
     <t>Flash 6494._x000D_
-PROJETO DE LEI Nº 118/2006. Autoriza o Poder Executivo a implantar o "Programa de Saúde Vocal para Professores da Rede Municipal de Ensino"._x000D_
+PROJETO DE LEI Nº 118/2006. Autoriza o Poder Executivo a implantar o "Programa de Saúde Vocal para Professores da Rede Municipal de Ensino". (Referente à Lei nº 3.634, de 23/08/2006)._x000D_
 Sebastião Ildeu Maia (Presidente).</t>
   </si>
   <si>
     <t>5279</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
     <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/5279/flash_6495.pdf</t>
   </si>
   <si>
     <t>Flash 6495._x000D_
 PROJETO DE LEI Nº 70/2006. Autoriza o Poder Executivo a instituir e conceder a gratificação denominada “Pó de Giz” aos professores do município, e dá outras providências. (Referente à Lei nº 3.587, de 22/06/2006)._x000D_
 Sebastião Ildeu Maia (Presidente).</t>
   </si>
   <si>
     <t>5280</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
     <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/5280/flash_6496.pdf</t>
   </si>
   <si>
     <t>Flash 6496._x000D_
 PROJETO DE LEI Nº 71/2006. Autoriza o Poder Executivo a instituir e conceder gratificação ao Professor e Especialista em Educação – Supervisor de Ensino da Rede Pública Municipal, em exercício na zona rural, e dá outras providências. (Referente à Lei nº 3.588, de 22/06/2006)._x000D_
 Sebastião Ildeu Maia (Presidente).</t>
   </si>
   <si>
     <t>5281</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
     <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/5281/flash_6497.pdf</t>
   </si>
   <si>
     <t>Flash 6497._x000D_
-PROJETO DE LEI Nº 72/2006. Autoriza a municipalização da entidade conveniada de educação infantil "Creche Amiguinhos da Adelour", localizada no bairro de Lourdes, que passará a denominar-se "CEMEI Amiguinhos da Adelour"._x000D_
+PROJETO DE LEI Nº 72/2006. Autoriza a municipalização da entidade conveniada de educação infantil "Creche Amiguinhos da Adelour", localizada no bairro de Lourdes, que passará a denominar-se "CEMEI Amiguinhos da Adelour". (Referente à Lei nº 3.581, de 13/06/2006)._x000D_
 Sebastião Ildeu Maia (Presidente).</t>
   </si>
   <si>
     <t>5282</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
     <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/5282/flash_6498.pdf</t>
   </si>
   <si>
     <t>Flash 6498._x000D_
 PROJETO DE LEI Nº 117/2006. Dispõe sobre a ação do Município no combate às práticas discriminatórias em razão de orientação sexual e dá outras providências. Após aprovação do Projeto em 04/07/2006, o mesmo não foi sancionado ou promulgado pelo Executivo. Em 2008, houve reapresentação pela Mesa Diretora da Câmara. Data de publicação: 10/09/2008. Homofobia. LGBTfobia. Lei Rosa. (Referente à Lei n° 4.007, de 05/09/2008)._x000D_
 Sebastião Ildeu Maia (Presidente).</t>
   </si>
   <si>
     <t>5283</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
     <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/5283/flash_6499.pdf</t>
   </si>
@@ -2846,51 +2832,51 @@
   <si>
     <t>5312</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
     <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/5312/flash_6527.pdf</t>
   </si>
   <si>
     <t>Flash 6527._x000D_
 PROJETO DE LEI Nº 106/2006. (ALTERADA). Denomina a Escola Municipal "Egídio Cordeiro Aquino", localizada na Alameda das Américas, s/ nº, bairro Independência. (Referente à Lei nº 3.616, de 24/07/2006, que foi alterada posteriormente pela Lei nº 3.695, de 02/03/2007)._x000D_
 Sebastião Ildeu Maia (Presidente).</t>
   </si>
   <si>
     <t>5328</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
     <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/5328/flash_6543.pdf</t>
   </si>
   <si>
     <t>Flash 6543._x000D_
-PROJETO DE LEI Nº 21/2006. Desafeta área de terreno de sua característica de bem de uso comum do povo, autoriza sua transferência ao patrimônio disponível do município e faz sua doação à Fundação Universitária Mendes Pimentel. (Terreno de 4.508,00 m², situado no bairro Universitário - JK II)._x000D_
+PROJETO DE LEI Nº 21/2006. Desafeta área de terreno de sua característica de bem de uso comum do povo, autoriza sua transferência ao patrimônio disponível do município e faz sua doação à Fundação Universitária Mendes Pimentel. (Terreno de 4.508,00 m², situado no bairro Universitário - JK II). (Referente à Lei nº 3.534, de 28/03/2006)._x000D_
 Sebastião Ildeu Maia (Presidente).</t>
   </si>
   <si>
     <t>5329</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
     <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/5329/flash_6544.pdf</t>
   </si>
   <si>
     <t>Flash 6544._x000D_
 PROJETO DE LEI Nº 28/2006. (REVOGADA). Desafeta, autoriza transferência e faz doação de uma área de terreno de 478,93 m², situada no bairro Edgar Pereira, à Casa Santa Bernadete e à Associação de Voluntários no Apoio a Pacientes com Câncer. (Referente à Lei nº 3.533, de 24/03/2006, que foi revogada em 2007 - ver flash 6564).       _x000D_
 Sebastião Ildeu Maia (Presidente).</t>
   </si>
   <si>
     <t>5330</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
     <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/5330/flash_6545.pdf</t>
   </si>
@@ -2932,51 +2918,51 @@
     <t>5333</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
     <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/5333/flash_6548.pdf</t>
   </si>
   <si>
     <t>Flash 6548._x000D_
 PROJETO DE LEI Nº 122/2006. (ALTERADA). Desafeta, autoriza transferência e faz doação ao Estado de Minas Gerais, de área de terreno do Município, medindo 4.992,00 m², localizado na rua Guaporé, bairro João Botelho, onde está situada a Escola Estadual Nereide Carvalho. (Referente à Lei nº 3.631, de 16/08/2006, posteriormente alterada pelas Leis nº 4.656 de 25/10/2013, nº 4.686 de 07/01/2014 e nº 5.568, de 06/06/2023).       _x000D_
 Sebastião Ildeu Maia (Presidente).</t>
   </si>
   <si>
     <t>5334</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
     <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/5334/flash_6549.pdf</t>
   </si>
   <si>
     <t>Flash 6549._x000D_
 PROJETO DE LEI Nº 123/2006. Autoriza o Poder Executivo a permutar área de terreno de 150.000,00 m², por áreas com total de 156.139,28 m², de_x000D_
-propriedade da Companhia de Desenvolvimento Econômico de Minas Gerais - CODEMIG, localizadas no Distrito Industrial, faz doação de parte da área permutada à Petróleo Brasileiro S/A - Petrobras (61.671,25 m²), dá quitação relativa à permuta celebrada em 09/01/2001, e dá outras providências._x000D_
+propriedade da Companhia de Desenvolvimento Econômico de Minas Gerais - CODEMIG, localizadas no Distrito Industrial, faz doação de parte da área permutada à Petróleo Brasileiro S/A - Petrobras (61.671,25 m²), dá quitação relativa à permuta celebrada em 09/01/2001, e dá outras providências. (Referente à Lei nº 3.628, de 10/08/2006)._x000D_
 Sebastião Ildeu Maia (Presidente).</t>
   </si>
   <si>
     <t>5335</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
     <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/5335/flash_6550.pdf</t>
   </si>
   <si>
     <t>Flash 6550._x000D_
 PROJETO DE LEI Nº 134/2006. Autoriza o Poder Executivo a receber em cessão de uso onerosa, o imóvel de propriedade do Lions Clube Tropeiro de_x000D_
 Montes Claros – Clube de Mães Santo Antônio, localizado na rua H, do bairro Santo Antônio, destinado ao funcionamento do Centro de Referência da Assistência Social - CRAS. (Referente à Lei nº 3.648, de 20/09/2006)._x000D_
 Sebastião Ildeu Maia (Presidente).</t>
   </si>
   <si>
     <t>5373</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
     <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/5373/flash_7167.pdf</t>
@@ -3101,51 +3087,51 @@
   <si>
     <t>5399</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
     <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/5399/flash_6608.pdf</t>
   </si>
   <si>
     <t>Flash 6608._x000D_
 PROJETO DE LEI Nº 130/2006. Institui o "Dia Municipal de Prevenção ao Câncer de Mama" em Montes Claros, a ser comemorado anualmente no 4º domingo do mês de maio. (Referente à Lei nº 3.640, de 05/09/2006)._x000D_
 Sebastião Ildeu Maia (Presidente).</t>
   </si>
   <si>
     <t>5466</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
     <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/5466/flash_6639.pdf</t>
   </si>
   <si>
     <t>Flash 6639._x000D_
-PROJETO DE LEI Nº 01/2006. Altera a redação do artigo 1º da Lei nº 3.153, de 12/09/2003, que desafeta terreno e autoriza sua doação à Mitra Diocesana de Montes Claros._x000D_
+PROJETO DE LEI Nº 01/2006. Altera a redação do artigo 1º da Lei nº 3.153, de 12/09/2003, que desafeta terreno e autoriza sua doação à Mitra Diocesana de Montes Claros. (Referente à Lei nº 3.519, de 07/02/2006)._x000D_
 Sebastião Ildeu Maia (Presidente).</t>
   </si>
   <si>
     <t>5467</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
     <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/5467/flash_6640.pdf</t>
   </si>
   <si>
     <t>Flash 6640._x000D_
 PROJETO DE LEI Nº 02/2006. Altera a redação dos artigos 1º e 2º da Lei nº 3.500, de 26/12/2005, que autorizou o Poder Executivo a repassar saldo remanescente de recursos do FUNDEF, em forma de abono, aos profissionais do magistério, referente ao ano de 2005, nos termos do artigo 7º, e parágrafo único do artigo 8º da Lei Federal nº 9.424/96, e dá outras providências. (Referente à Lei nº 3.521, de fevereiro/2006)._x000D_
 Sebastião Ildeu Maia (Presidente).</t>
   </si>
   <si>
     <t>5469</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
     <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/5469/flash_6641.pdf</t>
   </si>
@@ -3185,51 +3171,51 @@
   <si>
     <t>5476</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
     <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/5476/flash_6644.pdf</t>
   </si>
   <si>
     <t>Flash 6644._x000D_
 PROJETO DE LEI Nº 59/2006. Altera a redação do parágrafo 2º do artigo 197 da Lei nº 3.175, de 23/12/2003, que dispõe sobre o Estatuto do Servidor Público do Município de Montes Claros. (Referente à Lei nº 3.571, de maio/2006)._x000D_
 Sebastião Ildeu Maia (Presidente).</t>
   </si>
   <si>
     <t>5483</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
     <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/5483/flash_6647.pdf</t>
   </si>
   <si>
     <t>Flash 6647._x000D_
-PROJETO DE LEI Nº 127/2006. Altera a redação do inciso VII do artigo 1º da Lei nº 3.522, de 17/02/2006, que dispõe sobre a autorização de repasse de recursos financeiros e celebração de convênios com entidades conveniadas de Educação Infantil do Município de Montes Claros._x000D_
+PROJETO DE LEI Nº 127/2006. Altera a redação do inciso VII do artigo 1º da Lei nº 3.522, de 17/02/2006, que dispõe sobre a autorização de repasse de recursos financeiros e celebração de convênios com entidades conveniadas de Educação Infantil do Município de Montes Claros. (Referente à Lei nº 3.636, de 23/08/2006)._x000D_
 Sebastião Ildeu Maia (Presidente).</t>
   </si>
   <si>
     <t>5486</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
     <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/5486/flash_6648.pdf</t>
   </si>
   <si>
     <t>Flash 6648._x000D_
 PROJETO DE LEI Nº 135/2006. Altera Lei nº 1.091, de 23/07/1976, que dispõe sobre as Medidas Polícia Administrativa do Município de Montes Claros (Código de Posturas), e dá outras providências. (Apreensão e recolhimento de animais soltos nas vias públicas urbanas do município). (Referente à Lei nº 3.645, de 20/09/2006)._x000D_
 Sebastião Ildeu Maia (Presidente).</t>
   </si>
   <si>
     <t>5489</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
     <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/5489/flash_6649.pdf</t>
   </si>
@@ -6335,56 +6321,56 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/5864/flash_7220g.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/4448/flash_6652.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/5260/flash_6484.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/5478/flash_6645.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/5753/flash_6981.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/5481/flash_6646.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/4550/flash_6184.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/4429/flash_7148.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/4430/flash_7149.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/4431/flash_7150.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/4432/flash_7151.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/4433/flash_7152.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/4434/flash_7153.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/4435/flash_7154.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/4436/flash_7155.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/4437/flash_7156.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/4438/flash_7157.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/4439/flash_7158.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/4440/flash_7159.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/4441/flash_7160.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/4442/flash_6650.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/4443/flash_7161.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/4444/flash_7162.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/4445/flash_6651.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/4446/flash_7163.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/4447/flash_7164.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/4449/flash_7165.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/4451/flash_7166.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/4450/flash_6653.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/4453/flash_6654.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/4454/flash_7168.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/4457/flash_7170.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/4462/flash_7172.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/4464/flash_7173.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/4466/flash_7174.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/4469/flash_7175.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/4473/flash_7177.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/4474/flash_7178.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/4475/flash_7179.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/4476/flash_7180.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/4477/flash_7181.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/4478/flash_7182.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/4479/flash_7183.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/4480/flash_7184.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/4481/flash_7185.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/4483/flash_7187.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/4484/flash_7188.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/4536/flash_6684.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/4551/flash_6185.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/4552/flash_6186.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/4553/flash_6187.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/4554/flash_6188.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/4555/flash_6189.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/4556/flash_6190.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/4557/flash_6191.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/4558/flash_6192.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/4559/flash_6193.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/4561/flash_6195.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/4571/flash_6205.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/4572/flash_6206.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/4573/flash_6207.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/4574/flash_6208.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/4575/flash_6209.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/4576/flash_6210.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/4577/flash_6211.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/4578/flash_6212.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/4593/flash_6227.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/4594/flash_6228.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/4595/flash_6229.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/4596/flash_6230.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/4597/flash_6231.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/4598/flash_6232.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/4599/flash_6233.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/4600/flash_6234.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/4601/flash_6235.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/4602/flash_6236.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/4603/flash_6237.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/4634/flash_6685.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/4635/flash_6686.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/4636/flash_6687.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/4637/flash_6688.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/4638/flash_6689.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/4639/flash_6690.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/4647/flash_6698.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/4648/flash_6699.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/4649/flash_6700.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/4682/flash_6733.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/4683/flash_6734.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/4684/flash_6735.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/4685/flash_6736.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/4686/flash_6737.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/4687/flash_6738.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/4688/flash_6739.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/4689/flash_6740.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/4690/flash_6741.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/4691/flash_6742.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/4694/flash_6743.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/4696/flash_6744.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/4701/flash_6272.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/4702/flash_6273.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/4704/flash_6274.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/4706/flash_6275.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/4707/flash_6745.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/4709/flash_6276.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/4710/flash_6746.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/4712/flash_6747.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/4713/flash_6277.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/4714/flash_6278.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/4716/flash_6279.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/4717/flash_6748.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/4719/flash_6280.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/4721/flash_6281.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/4724/flash_6282.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/4726/flash_6283.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/4728/flash_6284.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/4727/flash_6749.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/4730/flash_6285.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/4732/flash_6750.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/4733/flash_6286.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/4735/flash_6751.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/4736/flash_6287.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/4738/flash_6752.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/4740/flash_6288.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/4741/flash_6753.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/4743/flash_6289.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/4745/flash_6754.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/4746/flash_6290.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/4748/flash_6291.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/4750/flash_6292.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/4752/flash_6293.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/4754/flash_6294.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/4755/flash_6295.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/4756/flash_6296.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/4757/flash_6297.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/4758/flash_6298.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/4760/flash_6299.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/4762/flash_6300.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/4766/flash_6301.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/4767/flash_6302.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/4768/flash_6303.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/4769/flash_6304.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/4770/flash_6305.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/4771/flash_6306.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/4772/flash_6307.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/4773/flash_6308.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/4774/flash_6309.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/4806/flash_6755.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/4810/flash_6756.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/4819/flash_6757.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/4823/flash_6758.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/4828/flash_6759.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/4831/flash_6760.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/5048/flash_6826.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/5050/flash_6828.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/5053/flash_6827.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/5055/flash_6829.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/5058/flash_6830.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/5060/flash_6831.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/5062/flash_6832.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/5064/flash_6833.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/5067/flash_6834.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/5070/flash_6835.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/5075/flash_6836.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/5084/flash_6837.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/5088/flash_6838.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/5091/flash_6839.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/5095/flash_6840.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/5099/flash_6841.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/5101/flash_6842.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/5103/flash_6843.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/5106/flash_6844.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/5108/flash_6845.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/5250/flash_6480.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/5252/flash_6481.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/5253/flash_6482.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/5257/flash_6483.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/5262/flash_6485.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/5265/flash_6486.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/5268/flash_6487.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/5270/flash_6488.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/5271/flash_6489.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/5273/flash_6490.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/5274/flash_6491.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/5276/flash_6492.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/5277/flash_6493.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/5278/flash_6494.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/5279/flash_6495.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/5280/flash_6496.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/5281/flash_6497.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/5282/flash_6498.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/5283/flash_6499.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/5284/flash_6500.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/5286/flash_6501.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/5287/flash_6502.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/5288/flash_6503.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/5289/flash_6504.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/5312/flash_6527.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/5328/flash_6543.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/5329/flash_6544.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/5330/flash_6545.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/5331/flash_6546.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/5332/flash_6547.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/5333/flash_6548.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/5334/flash_6549.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/5335/flash_6550.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/5373/flash_7167.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/5375/flash_7169.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/5376/flash_7171.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/5377/flash_7176.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/5378/flash_7186.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/5385/flash_6595.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/5386/flash_6596.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/5397/flash_6606.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/5398/flash_6607.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/5399/flash_6608.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/5466/flash_6639.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/5467/flash_6640.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/5469/flash_6641.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/5471/flash_6642.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/5473/flash_6643.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/5476/flash_6644.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/5483/flash_6647.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/5486/flash_6648.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/5489/flash_6649.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/5574/flash_6919.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/5576/flash_6920.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/5579/flash_6921.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/5580/flash_6922.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/5582/flash_6923.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/5584/flash_6924.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/5586/flash_6925.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/5588/flash_6926.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/5590/flash_6927.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/5592/flash_6928.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/5594/flash_6929.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/5595/flash_6930.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/5596/flash_6931.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/5598/flash_6932.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/5600/flash_6933.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/5603/flash_6934.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/5605/flash_6935.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/5608/flash_6936.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/5611/flash_6937.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/5613/flash_6938.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/5616/flash_6939.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/5619/flash_6940.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/5622/flash_6941.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/5624/flash_6942.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/5628/flash_6943.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/5629/flash_6944.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/5633/flash_6945.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/5636/flash_6946.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/5638/flash_6947.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/5641/flash_6948.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/5643/flash_6949.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/5645/flash_6950.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/5648/flash_6951.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/5650/flash_6952.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/5652/flash_6953.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/5654/flash_6954.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/5655/flash_6955.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/5657/flash_6956.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/5659/flash_6957.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/5664/flash_6958.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/5665/flash_6959.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/5667/flash_6960.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/5703/flash_6961.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/5705/flash_6962.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/5707/flash_6963.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/5710/flash_6964.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/5711/flash_6965.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/5714/flash_6966.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/5719/flash_6967.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/5721/flash_6968.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/5723/flash_6969.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/5725/flash_6970.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/5728/flash_6971.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/5731/flash_6972.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/5733/flash_6973.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/5734/flash_6974.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/5737/flash_6975.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/5740/flash_6976.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/5743/flash_6977.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/5745/flash_6978.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/5747/flash_6979.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/5750/flash_6980.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/5756/flash_6982.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/5758/flash_6983.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/5760/flash_6984.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/5762/flash_6985.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/5764/flash_6986.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/5765/flash_6987.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/5766/flash_6988.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/5767/flash_6989.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/5769/flash_6990.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/5771/flash_6991.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/5773/flash_6992.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/5656/flash_7525.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/5658/flash_7526.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/5660/flash_7527.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/5661/flash_7528.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/5663/flash_7529.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/5668/flash_7531.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/5670/flash_7532.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/5673/flash_7533.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/5675/flash_7534.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/5678/flash_7535.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/5679/flash_7536.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/5681/flash_7537.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/5684/flash_7538.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/5685/flash_7539.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/5686/flash_7540.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/5689/flash_7541.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/5692/flash_7542.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/5784/flash_7575.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/5786/flash_7576.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/5787/flash_7577.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/5789/flash_7578.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/5855/flash_7530.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/5815/flash_7596.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/4538/flash_7222.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/5389/flash_7224.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/8425/flash_6172.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/4531/flash_7220.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/4734/flash_7237.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/4737/flash_7238.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/4739/flash_7239.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/4747/flash_7242.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/4751/flash_7244.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/4753/flash_7245.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/4759/flash_7246.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/4761/flash_7247.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/4764/flash_7249.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/4765/flash_7250.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/4779/flash_7251.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/4795/flash_7259.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/4813/flash_7265.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/4815/flash_7266.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/4817/flash_7267.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/4820/flash_7268.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/4822/flash_7269.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/4825/flash_7270.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/4834/flash_7274.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/4849/flash_7281.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/4850/flash_7282.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/4852/flash_7283.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/4865/flash_7290.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/4869/flash_7292.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/4874/flash_7295.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/4903/flash_7306.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/4906/flash_7307.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/4910/flash_7308.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/4914/flash_7310.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/4916/flash_7311.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/4918/flash_7312.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/4921/flash_7313.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/4924/flash_7314.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/4927/flash_7315.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/4930/flash_7316.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/4932/flash_7317.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/4935/flash_7318.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/4937/flash_7319.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/4939/flash_7320.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/4942/flash_7321.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/4945/flash_7322.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/4948/flash_7323.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/4951/flash_7324.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/4954/flash_7325.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/4955/flash_7326.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/4958/flash_7327.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/4964/flash_7329.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/4975/flash_7331.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/4977/flash_7332.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/4980/flash_7333.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/4982/flash_7334.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/4986/flash_7335.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/4989/flash_7336.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/4991/flash_7337.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/4994/flash_7338.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/4997/flash_7339.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/4999/flash_7340.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/5002/flash_7341.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/5004/flash_7342.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/5007/flash_7343.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/5009/flash_7344.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/5093/flash_7378.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/5096/flash_7379.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/5098/flash_7380.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/5110/flash_7381.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/5113/flash_7382.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/5116/flash_7383.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/5119/flash_7384.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/5121/flash_7385.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/5123/flash_7386.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/5125/flash_7387.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/5127/flash_7388.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/5130/flash_7389.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/5133/flash_7390.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/5135/flash_7391.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/5139/flash_7392.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/5144/flash_7394.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/5147/flash_7395.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/5149/flash_7396.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/5152/flash_7397.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/5155/flash_7398.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/5157/flash_7399.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/5159/flash_7400.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/5162/flash_7401.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/5164/flash_7402.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/5167/flash_7403.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/5168/flash_7404.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/5171/flash_7405.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/5233/flash_7442.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/5267/flash_7439.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/5275/flash_7440.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/5427/flash_7441.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/5429/flash_7443.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/5430/flash_7444.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/5431/flash_7445.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/5434/flash_7448.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/5435/flash_7449.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/5436/flash_7450.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/5437/flash_7451.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/5438/flash_7452.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/5439/flash_7453.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/5440/flash_7454.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/5442/flash_7455.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/5444/flash_7456.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/5446/flash_7457.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/5448/flash_7458.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/5449/flash_7459.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/5451/flash_7460.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/5453/flash_7461.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/5454/flash_7462.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/5456/flash_7463.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/5458/flash_7464.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/5460/flash_7465.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/5599/flash_7511.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/5602/flash_7512.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/5606/flash_7513.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/5609/flash_7514.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/5612/flash_7515.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/5853/flash_7309.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/5433/flash_7447.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/5432/flash_7446.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/4763/flash_7248.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/4961/flash_7328.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/4966/flash_7330.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/5864/flash_7220g.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/4448/flash_6652.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/5260/flash_6484.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/5478/flash_6645.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/5753/flash_6981.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/5481/flash_6646.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/4550/flash_6184.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/4429/flash_7148.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/4430/flash_7149.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/4431/flash_7150.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/4432/flash_7151.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/4433/flash_7152.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/4434/flash_7153.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/4435/flash_7154.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/4436/flash_7155.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/4437/flash_7156.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/4438/flash_7157.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/4439/flash_7158.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/4440/flash_7159.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/4441/flash_7160.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/4442/flash_6650.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/4443/flash_7161.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/4444/flash_7162.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/4445/flash_6651.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/4446/flash_7163.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/4447/flash_7164.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/4449/flash_7165.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/4451/flash_7166.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/4450/flash_6653.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/4453/flash_6654.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/4454/flash_7168.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/4457/flash_7170.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/4462/flash_7172.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/4464/flash_7173.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/4466/flash_7174.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/4469/flash_7175.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/4473/flash_7177.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/4474/flash_7178.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/4475/flash_7179.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/4476/flash_7180.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/4477/flash_7181.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/4478/flash_7182.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/4479/flash_7183.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/4480/flash_7184.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/4481/flash_7185.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/4483/flash_7187.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/4484/flash_7188.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/4536/flash_6684.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/4551/flash_6185.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/4552/flash_6186.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/4553/flash_6187.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/4554/flash_6188.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/4555/flash_6189.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/4556/flash_6190.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/4557/flash_6191.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/4558/flash_6192.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/4559/flash_6193.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/4561/flash_6195.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/4571/flash_6205.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/4572/flash_6206.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/4573/flash_6207.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/4574/flash_6208.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/4575/flash_6209.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/4576/flash_6210.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/4577/flash_6211.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/4578/flash_6212.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/4593/flash_6227.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/4594/flash_6228.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/4595/flash_6229.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/4596/flash_6230.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/4597/flash_6231.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/4598/flash_6232.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/4599/flash_6233.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/4600/flash_6234.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/4601/flash_6235.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/4602/flash_6236.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/4603/flash_6237.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/4634/flash_6685.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/4635/flash_6686.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/4636/flash_6687.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/4637/flash_6688.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/4638/flash_6689.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/4639/flash_6690.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/4647/flash_6698.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/4648/flash_6699.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/4649/flash_6700.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/4682/flash_6733.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/4683/flash_6734.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/4684/flash_6735.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/4685/flash_6736.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/4686/flash_6737.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/4687/flash_6738.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/4688/flash_6739.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/4689/flash_6740.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/4690/flash_6741.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/4691/flash_6742.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/4694/flash_6743.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/4696/flash_6744.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/4701/flash_6272.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/4702/flash_6273.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/4704/flash_6274.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/4706/flash_6275.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/4707/flash_6745.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/4709/flash_6276.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/4710/flash_6746.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/4712/flash_6747.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/4713/flash_6277.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/4714/flash_6278.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/4716/flash_6279.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/4717/flash_6748.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/4719/flash_6280.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/4721/flash_6281.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/4724/flash_6282.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/4726/flash_6283.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/4728/flash_6284.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/4727/flash_6749.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/4730/flash_6285.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/4732/flash_6750.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/4733/flash_6286.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/4735/flash_6751.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/4736/flash_6287.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/4738/flash_6752.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/4740/flash_6288.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/4741/flash_6753.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/4743/flash_6289.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/4745/flash_6754.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/4746/flash_6290.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/4748/flash_6291.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/4750/flash_6292.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/4752/flash_6293.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/4754/flash_6294.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/4755/flash_6295.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/4756/flash_6296.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/4757/flash_6297.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/4758/flash_6298.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/4760/flash_6299.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/4762/flash_6300.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/4766/flash_6301.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/4767/flash_6302.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/4768/flash_6303.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/4769/flash_6304.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/4770/flash_6305.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/4771/flash_6306.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/4772/flash_6307.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/4773/flash_6308.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/4774/flash_6309.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/4806/flash_6755.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/4810/flash_6756.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/4819/flash_6757.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/4823/flash_6758.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/4828/flash_6759.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/4831/flash_6760.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/5050/flash_6828.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/5053/flash_6827.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/5055/flash_6829.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/5058/flash_6830.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/5060/flash_6831.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/5062/flash_6832.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/5064/flash_6833.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/5067/flash_6834.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/5070/flash_6835.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/5075/flash_6836.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/5084/flash_6837.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/5088/flash_6838.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/5091/flash_6839.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/5095/flash_6840.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/5099/flash_6841.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/5101/flash_6842.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/5103/flash_6843.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/5106/flash_6844.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/5108/flash_6845.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/5250/flash_6480.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/5252/flash_6481.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/5253/flash_6482.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/5257/flash_6483.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/5262/flash_6485.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/5265/flash_6486.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/5268/flash_6487.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/5270/flash_6488.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/5271/flash_6489.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/5273/flash_6490.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/5274/flash_6491.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/5276/flash_6492.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/5277/flash_6493.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/5278/flash_6494.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/5279/flash_6495.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/5280/flash_6496.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/5281/flash_6497.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/5282/flash_6498.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/5283/flash_6499.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/5284/flash_6500.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/5286/flash_6501.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/5287/flash_6502.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/5288/flash_6503.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/5289/flash_6504.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/5312/flash_6527.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/5328/flash_6543.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/5329/flash_6544.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/5330/flash_6545.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/5331/flash_6546.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/5332/flash_6547.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/5333/flash_6548.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/5334/flash_6549.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/5335/flash_6550.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/5373/flash_7167.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/5375/flash_7169.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/5376/flash_7171.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/5377/flash_7176.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/5378/flash_7186.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/5385/flash_6595.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/5386/flash_6596.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/5397/flash_6606.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/5398/flash_6607.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/5399/flash_6608.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/5466/flash_6639.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/5467/flash_6640.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/5469/flash_6641.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/5471/flash_6642.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/5473/flash_6643.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/5476/flash_6644.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/5483/flash_6647.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/5486/flash_6648.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/5489/flash_6649.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/5574/flash_6919.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/5576/flash_6920.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/5579/flash_6921.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/5580/flash_6922.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/5582/flash_6923.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/5584/flash_6924.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/5586/flash_6925.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/5588/flash_6926.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/5590/flash_6927.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/5592/flash_6928.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/5594/flash_6929.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/5595/flash_6930.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/5596/flash_6931.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/5598/flash_6932.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/5600/flash_6933.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/5603/flash_6934.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/5605/flash_6935.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/5608/flash_6936.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/5611/flash_6937.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/5613/flash_6938.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/5616/flash_6939.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/5619/flash_6940.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/5622/flash_6941.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/5624/flash_6942.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/5628/flash_6943.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/5629/flash_6944.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/5633/flash_6945.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/5636/flash_6946.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/5638/flash_6947.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/5641/flash_6948.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/5643/flash_6949.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/5645/flash_6950.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/5648/flash_6951.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/5650/flash_6952.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/5652/flash_6953.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/5654/flash_6954.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/5655/flash_6955.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/5657/flash_6956.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/5659/flash_6957.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/5664/flash_6958.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/5665/flash_6959.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/5667/flash_6960.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/5703/flash_6961.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/5705/flash_6962.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/5707/flash_6963.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/5710/flash_6964.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/5711/flash_6965.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/5714/flash_6966.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/5719/flash_6967.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/5721/flash_6968.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/5723/flash_6969.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/5725/flash_6970.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/5728/flash_6971.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/5731/flash_6972.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/5733/flash_6973.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/5734/flash_6974.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/5737/flash_6975.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/5740/flash_6976.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/5743/flash_6977.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/5745/flash_6978.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/5747/flash_6979.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/5750/flash_6980.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/5756/flash_6982.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/5758/flash_6983.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/5760/flash_6984.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/5762/flash_6985.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/5764/flash_6986.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/5765/flash_6987.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/5766/flash_6988.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/5767/flash_6989.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/5769/flash_6990.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/5771/flash_6991.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/5773/flash_6992.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/5656/flash_7525.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/5658/flash_7526.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/5660/flash_7527.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/5661/flash_7528.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/5663/flash_7529.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/5668/flash_7531.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/5670/flash_7532.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/5673/flash_7533.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/5675/flash_7534.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/5678/flash_7535.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/5679/flash_7536.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/5681/flash_7537.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/5684/flash_7538.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/5685/flash_7539.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/5686/flash_7540.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/5689/flash_7541.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/5692/flash_7542.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/5784/flash_7575.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/5786/flash_7576.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/5787/flash_7577.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/5789/flash_7578.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/5855/flash_7530.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/5815/flash_7596.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/4538/flash_7222.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/5389/flash_7224.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/8425/flash_6172.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/4531/flash_7220.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/4734/flash_7237.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/4737/flash_7238.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/4739/flash_7239.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/4747/flash_7242.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/4751/flash_7244.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/4753/flash_7245.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/4759/flash_7246.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/4761/flash_7247.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/4764/flash_7249.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/4765/flash_7250.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/4779/flash_7251.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/4795/flash_7259.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/4813/flash_7265.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/4815/flash_7266.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/4817/flash_7267.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/4820/flash_7268.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/4822/flash_7269.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/4825/flash_7270.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/4834/flash_7274.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/4849/flash_7281.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/4850/flash_7282.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/4852/flash_7283.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/4865/flash_7290.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/4869/flash_7292.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/4874/flash_7295.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/4903/flash_7306.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/4906/flash_7307.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/4910/flash_7308.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/4914/flash_7310.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/4916/flash_7311.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/4918/flash_7312.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/4921/flash_7313.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/4924/flash_7314.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/4927/flash_7315.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/4930/flash_7316.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/4932/flash_7317.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/4935/flash_7318.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/4937/flash_7319.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/4939/flash_7320.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/4942/flash_7321.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/4945/flash_7322.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/4948/flash_7323.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/4951/flash_7324.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/4954/flash_7325.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/4955/flash_7326.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/4958/flash_7327.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/4964/flash_7329.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/4975/flash_7331.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/4977/flash_7332.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/4980/flash_7333.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/4982/flash_7334.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/4986/flash_7335.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/4989/flash_7336.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/4991/flash_7337.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/4994/flash_7338.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/4997/flash_7339.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/4999/flash_7340.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/5002/flash_7341.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/5004/flash_7342.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/5007/flash_7343.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/5009/flash_7344.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/5093/flash_7378.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/5096/flash_7379.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/5098/flash_7380.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/5110/flash_7381.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/5113/flash_7382.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/5116/flash_7383.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/5119/flash_7384.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/5121/flash_7385.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/5123/flash_7386.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/5125/flash_7387.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/5127/flash_7388.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/5130/flash_7389.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/5133/flash_7390.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/5135/flash_7391.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/5139/flash_7392.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/5144/flash_7394.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/5147/flash_7395.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/5149/flash_7396.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/5152/flash_7397.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/5155/flash_7398.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/5157/flash_7399.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/5159/flash_7400.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/5162/flash_7401.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/5164/flash_7402.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/5167/flash_7403.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/5168/flash_7404.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/5171/flash_7405.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/5233/flash_7442.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/5267/flash_7439.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/5275/flash_7440.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/5427/flash_7441.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/5429/flash_7443.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/5430/flash_7444.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/5431/flash_7445.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/5434/flash_7448.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/5435/flash_7449.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/5436/flash_7450.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/5437/flash_7451.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/5438/flash_7452.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/5439/flash_7453.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/5440/flash_7454.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/5442/flash_7455.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/5444/flash_7456.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/5446/flash_7457.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/5448/flash_7458.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/5449/flash_7459.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/5451/flash_7460.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/5453/flash_7461.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/5454/flash_7462.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/5456/flash_7463.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/5458/flash_7464.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/5460/flash_7465.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/5599/flash_7511.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/5602/flash_7512.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/5606/flash_7513.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/5609/flash_7514.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/5612/flash_7515.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/5853/flash_7309.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/5433/flash_7447.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/5432/flash_7446.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/4763/flash_7248.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/4961/flash_7328.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2006/4966/flash_7330.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H449"/>
+  <dimension ref="A1:H448"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="39.85546875" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="255.7109375" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="90.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
@@ -10350,233 +10336,233 @@
       </c>
       <c r="G153" s="1" t="s">
         <v>627</v>
       </c>
       <c r="H153" t="s">
         <v>628</v>
       </c>
     </row>
     <row r="154" spans="1:8">
       <c r="A154" t="s">
         <v>629</v>
       </c>
       <c r="B154" t="s">
         <v>9</v>
       </c>
       <c r="C154" t="s">
         <v>630</v>
       </c>
       <c r="D154" t="s">
         <v>43</v>
       </c>
       <c r="E154" t="s">
         <v>44</v>
       </c>
       <c r="F154" t="s">
-        <v>45</v>
+        <v>418</v>
       </c>
       <c r="G154" s="1" t="s">
         <v>631</v>
       </c>
       <c r="H154" t="s">
         <v>632</v>
       </c>
     </row>
     <row r="155" spans="1:8">
       <c r="A155" t="s">
         <v>633</v>
       </c>
       <c r="B155" t="s">
         <v>9</v>
       </c>
       <c r="C155" t="s">
         <v>634</v>
       </c>
       <c r="D155" t="s">
         <v>43</v>
       </c>
       <c r="E155" t="s">
         <v>44</v>
       </c>
       <c r="F155" t="s">
-        <v>418</v>
+        <v>49</v>
       </c>
       <c r="G155" s="1" t="s">
         <v>635</v>
       </c>
       <c r="H155" t="s">
         <v>636</v>
       </c>
     </row>
     <row r="156" spans="1:8">
       <c r="A156" t="s">
         <v>637</v>
       </c>
       <c r="B156" t="s">
         <v>9</v>
       </c>
       <c r="C156" t="s">
         <v>638</v>
       </c>
       <c r="D156" t="s">
         <v>43</v>
       </c>
       <c r="E156" t="s">
         <v>44</v>
       </c>
       <c r="F156" t="s">
-        <v>49</v>
+        <v>64</v>
       </c>
       <c r="G156" s="1" t="s">
         <v>639</v>
       </c>
       <c r="H156" t="s">
         <v>640</v>
       </c>
     </row>
     <row r="157" spans="1:8">
       <c r="A157" t="s">
         <v>641</v>
       </c>
       <c r="B157" t="s">
         <v>9</v>
       </c>
       <c r="C157" t="s">
         <v>642</v>
       </c>
       <c r="D157" t="s">
         <v>43</v>
       </c>
       <c r="E157" t="s">
         <v>44</v>
       </c>
       <c r="F157" t="s">
-        <v>64</v>
+        <v>418</v>
       </c>
       <c r="G157" s="1" t="s">
         <v>643</v>
       </c>
       <c r="H157" t="s">
         <v>644</v>
       </c>
     </row>
     <row r="158" spans="1:8">
       <c r="A158" t="s">
         <v>645</v>
       </c>
       <c r="B158" t="s">
         <v>9</v>
       </c>
       <c r="C158" t="s">
         <v>646</v>
       </c>
       <c r="D158" t="s">
         <v>43</v>
       </c>
       <c r="E158" t="s">
         <v>44</v>
       </c>
       <c r="F158" t="s">
-        <v>418</v>
+        <v>49</v>
       </c>
       <c r="G158" s="1" t="s">
         <v>647</v>
       </c>
       <c r="H158" t="s">
         <v>648</v>
       </c>
     </row>
     <row r="159" spans="1:8">
       <c r="A159" t="s">
         <v>649</v>
       </c>
       <c r="B159" t="s">
         <v>9</v>
       </c>
       <c r="C159" t="s">
         <v>650</v>
       </c>
       <c r="D159" t="s">
         <v>43</v>
       </c>
       <c r="E159" t="s">
         <v>44</v>
       </c>
       <c r="F159" t="s">
-        <v>49</v>
+        <v>418</v>
       </c>
       <c r="G159" s="1" t="s">
         <v>651</v>
       </c>
       <c r="H159" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="160" spans="1:8">
       <c r="A160" t="s">
         <v>653</v>
       </c>
       <c r="B160" t="s">
         <v>9</v>
       </c>
       <c r="C160" t="s">
         <v>654</v>
       </c>
       <c r="D160" t="s">
         <v>43</v>
       </c>
       <c r="E160" t="s">
         <v>44</v>
       </c>
       <c r="F160" t="s">
-        <v>418</v>
+        <v>655</v>
       </c>
       <c r="G160" s="1" t="s">
-        <v>655</v>
+        <v>656</v>
       </c>
       <c r="H160" t="s">
-        <v>656</v>
+        <v>657</v>
       </c>
     </row>
     <row r="161" spans="1:8">
       <c r="A161" t="s">
-        <v>657</v>
+        <v>658</v>
       </c>
       <c r="B161" t="s">
         <v>9</v>
       </c>
       <c r="C161" t="s">
-        <v>658</v>
+        <v>659</v>
       </c>
       <c r="D161" t="s">
         <v>43</v>
       </c>
       <c r="E161" t="s">
         <v>44</v>
       </c>
       <c r="F161" t="s">
-        <v>659</v>
+        <v>418</v>
       </c>
       <c r="G161" s="1" t="s">
         <v>660</v>
       </c>
       <c r="H161" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="162" spans="1:8">
       <c r="A162" t="s">
         <v>662</v>
       </c>
       <c r="B162" t="s">
         <v>9</v>
       </c>
       <c r="C162" t="s">
         <v>663</v>
       </c>
       <c r="D162" t="s">
         <v>43</v>
       </c>
       <c r="E162" t="s">
         <v>44</v>
       </c>
       <c r="F162" t="s">
@@ -10584,259 +10570,259 @@
       </c>
       <c r="G162" s="1" t="s">
         <v>664</v>
       </c>
       <c r="H162" t="s">
         <v>665</v>
       </c>
     </row>
     <row r="163" spans="1:8">
       <c r="A163" t="s">
         <v>666</v>
       </c>
       <c r="B163" t="s">
         <v>9</v>
       </c>
       <c r="C163" t="s">
         <v>667</v>
       </c>
       <c r="D163" t="s">
         <v>43</v>
       </c>
       <c r="E163" t="s">
         <v>44</v>
       </c>
       <c r="F163" t="s">
-        <v>418</v>
+        <v>283</v>
       </c>
       <c r="G163" s="1" t="s">
         <v>668</v>
       </c>
       <c r="H163" t="s">
         <v>669</v>
       </c>
     </row>
     <row r="164" spans="1:8">
       <c r="A164" t="s">
         <v>670</v>
       </c>
       <c r="B164" t="s">
         <v>9</v>
       </c>
       <c r="C164" t="s">
         <v>671</v>
       </c>
       <c r="D164" t="s">
         <v>43</v>
       </c>
       <c r="E164" t="s">
         <v>44</v>
       </c>
       <c r="F164" t="s">
-        <v>283</v>
+        <v>655</v>
       </c>
       <c r="G164" s="1" t="s">
         <v>672</v>
       </c>
       <c r="H164" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="165" spans="1:8">
       <c r="A165" t="s">
         <v>674</v>
       </c>
       <c r="B165" t="s">
         <v>9</v>
       </c>
       <c r="C165" t="s">
         <v>675</v>
       </c>
       <c r="D165" t="s">
         <v>43</v>
       </c>
       <c r="E165" t="s">
         <v>44</v>
       </c>
       <c r="F165" t="s">
-        <v>659</v>
+        <v>283</v>
       </c>
       <c r="G165" s="1" t="s">
         <v>676</v>
       </c>
       <c r="H165" t="s">
         <v>677</v>
       </c>
     </row>
     <row r="166" spans="1:8">
       <c r="A166" t="s">
         <v>678</v>
       </c>
       <c r="B166" t="s">
         <v>9</v>
       </c>
       <c r="C166" t="s">
         <v>679</v>
       </c>
       <c r="D166" t="s">
         <v>43</v>
       </c>
       <c r="E166" t="s">
         <v>44</v>
       </c>
       <c r="F166" t="s">
-        <v>283</v>
+        <v>418</v>
       </c>
       <c r="G166" s="1" t="s">
         <v>680</v>
       </c>
       <c r="H166" t="s">
         <v>681</v>
       </c>
     </row>
     <row r="167" spans="1:8">
       <c r="A167" t="s">
         <v>682</v>
       </c>
       <c r="B167" t="s">
         <v>9</v>
       </c>
       <c r="C167" t="s">
         <v>683</v>
       </c>
       <c r="D167" t="s">
         <v>43</v>
       </c>
       <c r="E167" t="s">
         <v>44</v>
       </c>
       <c r="F167" t="s">
-        <v>418</v>
+        <v>313</v>
       </c>
       <c r="G167" s="1" t="s">
         <v>684</v>
       </c>
       <c r="H167" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="168" spans="1:8">
       <c r="A168" t="s">
         <v>686</v>
       </c>
       <c r="B168" t="s">
         <v>9</v>
       </c>
       <c r="C168" t="s">
         <v>687</v>
       </c>
       <c r="D168" t="s">
         <v>43</v>
       </c>
       <c r="E168" t="s">
         <v>44</v>
       </c>
       <c r="F168" t="s">
-        <v>313</v>
+        <v>45</v>
       </c>
       <c r="G168" s="1" t="s">
         <v>688</v>
       </c>
       <c r="H168" t="s">
         <v>689</v>
       </c>
     </row>
     <row r="169" spans="1:8">
       <c r="A169" t="s">
         <v>690</v>
       </c>
       <c r="B169" t="s">
         <v>9</v>
       </c>
       <c r="C169" t="s">
         <v>691</v>
       </c>
       <c r="D169" t="s">
         <v>43</v>
       </c>
       <c r="E169" t="s">
         <v>44</v>
       </c>
       <c r="F169" t="s">
-        <v>45</v>
+        <v>105</v>
       </c>
       <c r="G169" s="1" t="s">
         <v>692</v>
       </c>
       <c r="H169" t="s">
         <v>693</v>
       </c>
     </row>
     <row r="170" spans="1:8">
       <c r="A170" t="s">
         <v>694</v>
       </c>
       <c r="B170" t="s">
         <v>9</v>
       </c>
       <c r="C170" t="s">
         <v>695</v>
       </c>
       <c r="D170" t="s">
         <v>43</v>
       </c>
       <c r="E170" t="s">
         <v>44</v>
       </c>
       <c r="F170" t="s">
-        <v>105</v>
+        <v>283</v>
       </c>
       <c r="G170" s="1" t="s">
         <v>696</v>
       </c>
       <c r="H170" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="171" spans="1:8">
       <c r="A171" t="s">
         <v>698</v>
       </c>
       <c r="B171" t="s">
         <v>9</v>
       </c>
       <c r="C171" t="s">
         <v>699</v>
       </c>
       <c r="D171" t="s">
         <v>43</v>
       </c>
       <c r="E171" t="s">
         <v>44</v>
       </c>
       <c r="F171" t="s">
-        <v>283</v>
+        <v>418</v>
       </c>
       <c r="G171" s="1" t="s">
         <v>700</v>
       </c>
       <c r="H171" t="s">
         <v>701</v>
       </c>
     </row>
     <row r="172" spans="1:8">
       <c r="A172" t="s">
         <v>702</v>
       </c>
       <c r="B172" t="s">
         <v>9</v>
       </c>
       <c r="C172" t="s">
         <v>703</v>
       </c>
       <c r="D172" t="s">
         <v>43</v>
       </c>
       <c r="E172" t="s">
         <v>44</v>
       </c>
       <c r="F172" t="s">
@@ -10844,77 +10830,77 @@
       </c>
       <c r="G172" s="1" t="s">
         <v>704</v>
       </c>
       <c r="H172" t="s">
         <v>705</v>
       </c>
     </row>
     <row r="173" spans="1:8">
       <c r="A173" t="s">
         <v>706</v>
       </c>
       <c r="B173" t="s">
         <v>9</v>
       </c>
       <c r="C173" t="s">
         <v>707</v>
       </c>
       <c r="D173" t="s">
         <v>43</v>
       </c>
       <c r="E173" t="s">
         <v>44</v>
       </c>
       <c r="F173" t="s">
-        <v>418</v>
+        <v>283</v>
       </c>
       <c r="G173" s="1" t="s">
         <v>708</v>
       </c>
       <c r="H173" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="174" spans="1:8">
       <c r="A174" t="s">
         <v>710</v>
       </c>
       <c r="B174" t="s">
         <v>9</v>
       </c>
       <c r="C174" t="s">
         <v>711</v>
       </c>
       <c r="D174" t="s">
         <v>43</v>
       </c>
       <c r="E174" t="s">
         <v>44</v>
       </c>
       <c r="F174" t="s">
-        <v>283</v>
+        <v>19</v>
       </c>
       <c r="G174" s="1" t="s">
         <v>712</v>
       </c>
       <c r="H174" t="s">
         <v>713</v>
       </c>
     </row>
     <row r="175" spans="1:8">
       <c r="A175" t="s">
         <v>714</v>
       </c>
       <c r="B175" t="s">
         <v>9</v>
       </c>
       <c r="C175" t="s">
         <v>715</v>
       </c>
       <c r="D175" t="s">
         <v>43</v>
       </c>
       <c r="E175" t="s">
         <v>44</v>
       </c>
       <c r="F175" t="s">
@@ -10974,103 +10960,103 @@
       </c>
       <c r="G177" s="1" t="s">
         <v>724</v>
       </c>
       <c r="H177" t="s">
         <v>725</v>
       </c>
     </row>
     <row r="178" spans="1:8">
       <c r="A178" t="s">
         <v>726</v>
       </c>
       <c r="B178" t="s">
         <v>9</v>
       </c>
       <c r="C178" t="s">
         <v>727</v>
       </c>
       <c r="D178" t="s">
         <v>43</v>
       </c>
       <c r="E178" t="s">
         <v>44</v>
       </c>
       <c r="F178" t="s">
-        <v>19</v>
+        <v>162</v>
       </c>
       <c r="G178" s="1" t="s">
         <v>728</v>
       </c>
       <c r="H178" t="s">
         <v>729</v>
       </c>
     </row>
     <row r="179" spans="1:8">
       <c r="A179" t="s">
         <v>730</v>
       </c>
       <c r="B179" t="s">
         <v>9</v>
       </c>
       <c r="C179" t="s">
         <v>731</v>
       </c>
       <c r="D179" t="s">
         <v>43</v>
       </c>
       <c r="E179" t="s">
         <v>44</v>
       </c>
       <c r="F179" t="s">
-        <v>162</v>
+        <v>19</v>
       </c>
       <c r="G179" s="1" t="s">
         <v>732</v>
       </c>
       <c r="H179" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="180" spans="1:8">
       <c r="A180" t="s">
         <v>734</v>
       </c>
       <c r="B180" t="s">
         <v>9</v>
       </c>
       <c r="C180" t="s">
         <v>735</v>
       </c>
       <c r="D180" t="s">
         <v>43</v>
       </c>
       <c r="E180" t="s">
         <v>44</v>
       </c>
       <c r="F180" t="s">
-        <v>19</v>
+        <v>105</v>
       </c>
       <c r="G180" s="1" t="s">
         <v>736</v>
       </c>
       <c r="H180" t="s">
         <v>737</v>
       </c>
     </row>
     <row r="181" spans="1:8">
       <c r="A181" t="s">
         <v>738</v>
       </c>
       <c r="B181" t="s">
         <v>9</v>
       </c>
       <c r="C181" t="s">
         <v>739</v>
       </c>
       <c r="D181" t="s">
         <v>43</v>
       </c>
       <c r="E181" t="s">
         <v>44</v>
       </c>
       <c r="F181" t="s">
@@ -11078,77 +11064,77 @@
       </c>
       <c r="G181" s="1" t="s">
         <v>740</v>
       </c>
       <c r="H181" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="182" spans="1:8">
       <c r="A182" t="s">
         <v>742</v>
       </c>
       <c r="B182" t="s">
         <v>9</v>
       </c>
       <c r="C182" t="s">
         <v>743</v>
       </c>
       <c r="D182" t="s">
         <v>43</v>
       </c>
       <c r="E182" t="s">
         <v>44</v>
       </c>
       <c r="F182" t="s">
-        <v>105</v>
+        <v>655</v>
       </c>
       <c r="G182" s="1" t="s">
         <v>744</v>
       </c>
       <c r="H182" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="183" spans="1:8">
       <c r="A183" t="s">
         <v>746</v>
       </c>
       <c r="B183" t="s">
         <v>9</v>
       </c>
       <c r="C183" t="s">
         <v>747</v>
       </c>
       <c r="D183" t="s">
         <v>43</v>
       </c>
       <c r="E183" t="s">
         <v>44</v>
       </c>
       <c r="F183" t="s">
-        <v>659</v>
+        <v>283</v>
       </c>
       <c r="G183" s="1" t="s">
         <v>748</v>
       </c>
       <c r="H183" t="s">
         <v>749</v>
       </c>
     </row>
     <row r="184" spans="1:8">
       <c r="A184" t="s">
         <v>750</v>
       </c>
       <c r="B184" t="s">
         <v>9</v>
       </c>
       <c r="C184" t="s">
         <v>751</v>
       </c>
       <c r="D184" t="s">
         <v>43</v>
       </c>
       <c r="E184" t="s">
         <v>44</v>
       </c>
       <c r="F184" t="s">
@@ -11182,77 +11168,77 @@
       </c>
       <c r="G185" s="1" t="s">
         <v>756</v>
       </c>
       <c r="H185" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="186" spans="1:8">
       <c r="A186" t="s">
         <v>758</v>
       </c>
       <c r="B186" t="s">
         <v>9</v>
       </c>
       <c r="C186" t="s">
         <v>759</v>
       </c>
       <c r="D186" t="s">
         <v>43</v>
       </c>
       <c r="E186" t="s">
         <v>44</v>
       </c>
       <c r="F186" t="s">
-        <v>283</v>
+        <v>49</v>
       </c>
       <c r="G186" s="1" t="s">
         <v>760</v>
       </c>
       <c r="H186" t="s">
         <v>761</v>
       </c>
     </row>
     <row r="187" spans="1:8">
       <c r="A187" t="s">
         <v>762</v>
       </c>
       <c r="B187" t="s">
         <v>9</v>
       </c>
       <c r="C187" t="s">
         <v>763</v>
       </c>
       <c r="D187" t="s">
         <v>43</v>
       </c>
       <c r="E187" t="s">
         <v>44</v>
       </c>
       <c r="F187" t="s">
-        <v>49</v>
+        <v>19</v>
       </c>
       <c r="G187" s="1" t="s">
         <v>764</v>
       </c>
       <c r="H187" t="s">
         <v>765</v>
       </c>
     </row>
     <row r="188" spans="1:8">
       <c r="A188" t="s">
         <v>766</v>
       </c>
       <c r="B188" t="s">
         <v>9</v>
       </c>
       <c r="C188" t="s">
         <v>767</v>
       </c>
       <c r="D188" t="s">
         <v>43</v>
       </c>
       <c r="E188" t="s">
         <v>44</v>
       </c>
       <c r="F188" t="s">
@@ -11286,259 +11272,259 @@
       </c>
       <c r="G189" s="1" t="s">
         <v>772</v>
       </c>
       <c r="H189" t="s">
         <v>773</v>
       </c>
     </row>
     <row r="190" spans="1:8">
       <c r="A190" t="s">
         <v>774</v>
       </c>
       <c r="B190" t="s">
         <v>9</v>
       </c>
       <c r="C190" t="s">
         <v>775</v>
       </c>
       <c r="D190" t="s">
         <v>43</v>
       </c>
       <c r="E190" t="s">
         <v>44</v>
       </c>
       <c r="F190" t="s">
-        <v>19</v>
+        <v>60</v>
       </c>
       <c r="G190" s="1" t="s">
         <v>776</v>
       </c>
       <c r="H190" t="s">
         <v>777</v>
       </c>
     </row>
     <row r="191" spans="1:8">
       <c r="A191" t="s">
         <v>778</v>
       </c>
       <c r="B191" t="s">
         <v>9</v>
       </c>
       <c r="C191" t="s">
         <v>779</v>
       </c>
       <c r="D191" t="s">
         <v>43</v>
       </c>
       <c r="E191" t="s">
         <v>44</v>
       </c>
       <c r="F191" t="s">
-        <v>60</v>
+        <v>19</v>
       </c>
       <c r="G191" s="1" t="s">
         <v>780</v>
       </c>
       <c r="H191" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="192" spans="1:8">
       <c r="A192" t="s">
         <v>782</v>
       </c>
       <c r="B192" t="s">
         <v>9</v>
       </c>
       <c r="C192" t="s">
         <v>783</v>
       </c>
       <c r="D192" t="s">
         <v>43</v>
       </c>
       <c r="E192" t="s">
         <v>44</v>
       </c>
       <c r="F192" t="s">
-        <v>19</v>
+        <v>64</v>
       </c>
       <c r="G192" s="1" t="s">
         <v>784</v>
       </c>
       <c r="H192" t="s">
         <v>785</v>
       </c>
     </row>
     <row r="193" spans="1:8">
       <c r="A193" t="s">
         <v>786</v>
       </c>
       <c r="B193" t="s">
         <v>9</v>
       </c>
       <c r="C193" t="s">
         <v>787</v>
       </c>
       <c r="D193" t="s">
         <v>43</v>
       </c>
       <c r="E193" t="s">
         <v>44</v>
       </c>
       <c r="F193" t="s">
-        <v>64</v>
+        <v>162</v>
       </c>
       <c r="G193" s="1" t="s">
         <v>788</v>
       </c>
       <c r="H193" t="s">
         <v>789</v>
       </c>
     </row>
     <row r="194" spans="1:8">
       <c r="A194" t="s">
         <v>790</v>
       </c>
       <c r="B194" t="s">
         <v>9</v>
       </c>
       <c r="C194" t="s">
         <v>791</v>
       </c>
       <c r="D194" t="s">
         <v>43</v>
       </c>
       <c r="E194" t="s">
         <v>44</v>
       </c>
       <c r="F194" t="s">
-        <v>162</v>
+        <v>19</v>
       </c>
       <c r="G194" s="1" t="s">
         <v>792</v>
       </c>
       <c r="H194" t="s">
         <v>793</v>
       </c>
     </row>
     <row r="195" spans="1:8">
       <c r="A195" t="s">
         <v>794</v>
       </c>
       <c r="B195" t="s">
         <v>9</v>
       </c>
       <c r="C195" t="s">
         <v>795</v>
       </c>
       <c r="D195" t="s">
         <v>43</v>
       </c>
       <c r="E195" t="s">
         <v>44</v>
       </c>
       <c r="F195" t="s">
-        <v>19</v>
+        <v>162</v>
       </c>
       <c r="G195" s="1" t="s">
         <v>796</v>
       </c>
       <c r="H195" t="s">
         <v>797</v>
       </c>
     </row>
     <row r="196" spans="1:8">
       <c r="A196" t="s">
         <v>798</v>
       </c>
       <c r="B196" t="s">
         <v>9</v>
       </c>
       <c r="C196" t="s">
         <v>799</v>
       </c>
       <c r="D196" t="s">
         <v>43</v>
       </c>
       <c r="E196" t="s">
         <v>44</v>
       </c>
       <c r="F196" t="s">
-        <v>162</v>
+        <v>19</v>
       </c>
       <c r="G196" s="1" t="s">
         <v>800</v>
       </c>
       <c r="H196" t="s">
         <v>801</v>
       </c>
     </row>
     <row r="197" spans="1:8">
       <c r="A197" t="s">
         <v>802</v>
       </c>
       <c r="B197" t="s">
         <v>9</v>
       </c>
       <c r="C197" t="s">
         <v>803</v>
       </c>
       <c r="D197" t="s">
         <v>43</v>
       </c>
       <c r="E197" t="s">
         <v>44</v>
       </c>
       <c r="F197" t="s">
-        <v>19</v>
+        <v>283</v>
       </c>
       <c r="G197" s="1" t="s">
         <v>804</v>
       </c>
       <c r="H197" t="s">
         <v>805</v>
       </c>
     </row>
     <row r="198" spans="1:8">
       <c r="A198" t="s">
         <v>806</v>
       </c>
       <c r="B198" t="s">
         <v>9</v>
       </c>
       <c r="C198" t="s">
         <v>807</v>
       </c>
       <c r="D198" t="s">
         <v>43</v>
       </c>
       <c r="E198" t="s">
         <v>44</v>
       </c>
       <c r="F198" t="s">
-        <v>283</v>
+        <v>19</v>
       </c>
       <c r="G198" s="1" t="s">
         <v>808</v>
       </c>
       <c r="H198" t="s">
         <v>809</v>
       </c>
     </row>
     <row r="199" spans="1:8">
       <c r="A199" t="s">
         <v>810</v>
       </c>
       <c r="B199" t="s">
         <v>9</v>
       </c>
       <c r="C199" t="s">
         <v>811</v>
       </c>
       <c r="D199" t="s">
         <v>43</v>
       </c>
       <c r="E199" t="s">
         <v>44</v>
       </c>
       <c r="F199" t="s">
@@ -11728,233 +11714,233 @@
       </c>
       <c r="G206" s="1" t="s">
         <v>840</v>
       </c>
       <c r="H206" t="s">
         <v>841</v>
       </c>
     </row>
     <row r="207" spans="1:8">
       <c r="A207" t="s">
         <v>842</v>
       </c>
       <c r="B207" t="s">
         <v>9</v>
       </c>
       <c r="C207" t="s">
         <v>843</v>
       </c>
       <c r="D207" t="s">
         <v>43</v>
       </c>
       <c r="E207" t="s">
         <v>44</v>
       </c>
       <c r="F207" t="s">
-        <v>19</v>
+        <v>56</v>
       </c>
       <c r="G207" s="1" t="s">
         <v>844</v>
       </c>
       <c r="H207" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="208" spans="1:8">
       <c r="A208" t="s">
         <v>846</v>
       </c>
       <c r="B208" t="s">
         <v>9</v>
       </c>
       <c r="C208" t="s">
         <v>847</v>
       </c>
       <c r="D208" t="s">
         <v>43</v>
       </c>
       <c r="E208" t="s">
         <v>44</v>
       </c>
       <c r="F208" t="s">
-        <v>56</v>
+        <v>313</v>
       </c>
       <c r="G208" s="1" t="s">
         <v>848</v>
       </c>
       <c r="H208" t="s">
         <v>849</v>
       </c>
     </row>
     <row r="209" spans="1:8">
       <c r="A209" t="s">
         <v>850</v>
       </c>
       <c r="B209" t="s">
         <v>9</v>
       </c>
       <c r="C209" t="s">
         <v>851</v>
       </c>
       <c r="D209" t="s">
         <v>43</v>
       </c>
       <c r="E209" t="s">
         <v>44</v>
       </c>
       <c r="F209" t="s">
-        <v>313</v>
+        <v>56</v>
       </c>
       <c r="G209" s="1" t="s">
         <v>852</v>
       </c>
       <c r="H209" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="210" spans="1:8">
       <c r="A210" t="s">
         <v>854</v>
       </c>
       <c r="B210" t="s">
         <v>9</v>
       </c>
       <c r="C210" t="s">
         <v>855</v>
       </c>
       <c r="D210" t="s">
         <v>43</v>
       </c>
       <c r="E210" t="s">
         <v>44</v>
       </c>
       <c r="F210" t="s">
-        <v>56</v>
+        <v>105</v>
       </c>
       <c r="G210" s="1" t="s">
         <v>856</v>
       </c>
       <c r="H210" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="211" spans="1:8">
       <c r="A211" t="s">
         <v>858</v>
       </c>
       <c r="B211" t="s">
         <v>9</v>
       </c>
       <c r="C211" t="s">
         <v>859</v>
       </c>
       <c r="D211" t="s">
         <v>43</v>
       </c>
       <c r="E211" t="s">
         <v>44</v>
       </c>
       <c r="F211" t="s">
-        <v>105</v>
+        <v>49</v>
       </c>
       <c r="G211" s="1" t="s">
         <v>860</v>
       </c>
       <c r="H211" t="s">
         <v>861</v>
       </c>
     </row>
     <row r="212" spans="1:8">
       <c r="A212" t="s">
         <v>862</v>
       </c>
       <c r="B212" t="s">
         <v>9</v>
       </c>
       <c r="C212" t="s">
         <v>863</v>
       </c>
       <c r="D212" t="s">
         <v>43</v>
       </c>
       <c r="E212" t="s">
         <v>44</v>
       </c>
       <c r="F212" t="s">
-        <v>49</v>
+        <v>60</v>
       </c>
       <c r="G212" s="1" t="s">
         <v>864</v>
       </c>
       <c r="H212" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="213" spans="1:8">
       <c r="A213" t="s">
         <v>866</v>
       </c>
       <c r="B213" t="s">
         <v>9</v>
       </c>
       <c r="C213" t="s">
         <v>867</v>
       </c>
       <c r="D213" t="s">
         <v>43</v>
       </c>
       <c r="E213" t="s">
         <v>44</v>
       </c>
       <c r="F213" t="s">
-        <v>60</v>
+        <v>45</v>
       </c>
       <c r="G213" s="1" t="s">
         <v>868</v>
       </c>
       <c r="H213" t="s">
         <v>869</v>
       </c>
     </row>
     <row r="214" spans="1:8">
       <c r="A214" t="s">
         <v>870</v>
       </c>
       <c r="B214" t="s">
         <v>9</v>
       </c>
       <c r="C214" t="s">
         <v>871</v>
       </c>
       <c r="D214" t="s">
         <v>43</v>
       </c>
       <c r="E214" t="s">
         <v>44</v>
       </c>
       <c r="F214" t="s">
-        <v>45</v>
+        <v>49</v>
       </c>
       <c r="G214" s="1" t="s">
         <v>872</v>
       </c>
       <c r="H214" t="s">
         <v>873</v>
       </c>
     </row>
     <row r="215" spans="1:8">
       <c r="A215" t="s">
         <v>874</v>
       </c>
       <c r="B215" t="s">
         <v>9</v>
       </c>
       <c r="C215" t="s">
         <v>875</v>
       </c>
       <c r="D215" t="s">
         <v>43</v>
       </c>
       <c r="E215" t="s">
         <v>44</v>
       </c>
       <c r="F215" t="s">
@@ -11962,51 +11948,51 @@
       </c>
       <c r="G215" s="1" t="s">
         <v>876</v>
       </c>
       <c r="H215" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="216" spans="1:8">
       <c r="A216" t="s">
         <v>878</v>
       </c>
       <c r="B216" t="s">
         <v>9</v>
       </c>
       <c r="C216" t="s">
         <v>879</v>
       </c>
       <c r="D216" t="s">
         <v>43</v>
       </c>
       <c r="E216" t="s">
         <v>44</v>
       </c>
       <c r="F216" t="s">
-        <v>49</v>
+        <v>19</v>
       </c>
       <c r="G216" s="1" t="s">
         <v>880</v>
       </c>
       <c r="H216" t="s">
         <v>881</v>
       </c>
     </row>
     <row r="217" spans="1:8">
       <c r="A217" t="s">
         <v>882</v>
       </c>
       <c r="B217" t="s">
         <v>9</v>
       </c>
       <c r="C217" t="s">
         <v>883</v>
       </c>
       <c r="D217" t="s">
         <v>43</v>
       </c>
       <c r="E217" t="s">
         <v>44</v>
       </c>
       <c r="F217" t="s">
@@ -12014,103 +12000,103 @@
       </c>
       <c r="G217" s="1" t="s">
         <v>884</v>
       </c>
       <c r="H217" t="s">
         <v>885</v>
       </c>
     </row>
     <row r="218" spans="1:8">
       <c r="A218" t="s">
         <v>886</v>
       </c>
       <c r="B218" t="s">
         <v>9</v>
       </c>
       <c r="C218" t="s">
         <v>887</v>
       </c>
       <c r="D218" t="s">
         <v>43</v>
       </c>
       <c r="E218" t="s">
         <v>44</v>
       </c>
       <c r="F218" t="s">
-        <v>19</v>
+        <v>296</v>
       </c>
       <c r="G218" s="1" t="s">
         <v>888</v>
       </c>
       <c r="H218" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="219" spans="1:8">
       <c r="A219" t="s">
         <v>890</v>
       </c>
       <c r="B219" t="s">
         <v>9</v>
       </c>
       <c r="C219" t="s">
         <v>891</v>
       </c>
       <c r="D219" t="s">
         <v>43</v>
       </c>
       <c r="E219" t="s">
         <v>44</v>
       </c>
       <c r="F219" t="s">
-        <v>296</v>
+        <v>655</v>
       </c>
       <c r="G219" s="1" t="s">
         <v>892</v>
       </c>
       <c r="H219" t="s">
         <v>893</v>
       </c>
     </row>
     <row r="220" spans="1:8">
       <c r="A220" t="s">
         <v>894</v>
       </c>
       <c r="B220" t="s">
         <v>9</v>
       </c>
       <c r="C220" t="s">
         <v>895</v>
       </c>
       <c r="D220" t="s">
         <v>43</v>
       </c>
       <c r="E220" t="s">
         <v>44</v>
       </c>
       <c r="F220" t="s">
-        <v>659</v>
+        <v>19</v>
       </c>
       <c r="G220" s="1" t="s">
         <v>896</v>
       </c>
       <c r="H220" t="s">
         <v>897</v>
       </c>
     </row>
     <row r="221" spans="1:8">
       <c r="A221" t="s">
         <v>898</v>
       </c>
       <c r="B221" t="s">
         <v>9</v>
       </c>
       <c r="C221" t="s">
         <v>899</v>
       </c>
       <c r="D221" t="s">
         <v>43</v>
       </c>
       <c r="E221" t="s">
         <v>44</v>
       </c>
       <c r="F221" t="s">
@@ -12196,103 +12182,103 @@
       </c>
       <c r="G224" s="1" t="s">
         <v>912</v>
       </c>
       <c r="H224" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="225" spans="1:8">
       <c r="A225" t="s">
         <v>914</v>
       </c>
       <c r="B225" t="s">
         <v>9</v>
       </c>
       <c r="C225" t="s">
         <v>915</v>
       </c>
       <c r="D225" t="s">
         <v>43</v>
       </c>
       <c r="E225" t="s">
         <v>44</v>
       </c>
       <c r="F225" t="s">
-        <v>19</v>
+        <v>60</v>
       </c>
       <c r="G225" s="1" t="s">
         <v>916</v>
       </c>
       <c r="H225" t="s">
         <v>917</v>
       </c>
     </row>
     <row r="226" spans="1:8">
       <c r="A226" t="s">
         <v>918</v>
       </c>
       <c r="B226" t="s">
         <v>9</v>
       </c>
       <c r="C226" t="s">
         <v>919</v>
       </c>
       <c r="D226" t="s">
         <v>43</v>
       </c>
       <c r="E226" t="s">
         <v>44</v>
       </c>
       <c r="F226" t="s">
-        <v>60</v>
+        <v>283</v>
       </c>
       <c r="G226" s="1" t="s">
         <v>920</v>
       </c>
       <c r="H226" t="s">
         <v>921</v>
       </c>
     </row>
     <row r="227" spans="1:8">
       <c r="A227" t="s">
         <v>922</v>
       </c>
       <c r="B227" t="s">
         <v>9</v>
       </c>
       <c r="C227" t="s">
         <v>923</v>
       </c>
       <c r="D227" t="s">
         <v>43</v>
       </c>
       <c r="E227" t="s">
         <v>44</v>
       </c>
       <c r="F227" t="s">
-        <v>283</v>
+        <v>49</v>
       </c>
       <c r="G227" s="1" t="s">
         <v>924</v>
       </c>
       <c r="H227" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="228" spans="1:8">
       <c r="A228" t="s">
         <v>926</v>
       </c>
       <c r="B228" t="s">
         <v>9</v>
       </c>
       <c r="C228" t="s">
         <v>927</v>
       </c>
       <c r="D228" t="s">
         <v>43</v>
       </c>
       <c r="E228" t="s">
         <v>44</v>
       </c>
       <c r="F228" t="s">
@@ -12404,155 +12390,155 @@
       </c>
       <c r="G232" s="1" t="s">
         <v>944</v>
       </c>
       <c r="H232" t="s">
         <v>945</v>
       </c>
     </row>
     <row r="233" spans="1:8">
       <c r="A233" t="s">
         <v>946</v>
       </c>
       <c r="B233" t="s">
         <v>9</v>
       </c>
       <c r="C233" t="s">
         <v>947</v>
       </c>
       <c r="D233" t="s">
         <v>43</v>
       </c>
       <c r="E233" t="s">
         <v>44</v>
       </c>
       <c r="F233" t="s">
-        <v>49</v>
+        <v>105</v>
       </c>
       <c r="G233" s="1" t="s">
         <v>948</v>
       </c>
       <c r="H233" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="234" spans="1:8">
       <c r="A234" t="s">
         <v>950</v>
       </c>
       <c r="B234" t="s">
         <v>9</v>
       </c>
       <c r="C234" t="s">
         <v>951</v>
       </c>
       <c r="D234" t="s">
         <v>43</v>
       </c>
       <c r="E234" t="s">
         <v>44</v>
       </c>
       <c r="F234" t="s">
-        <v>105</v>
+        <v>418</v>
       </c>
       <c r="G234" s="1" t="s">
         <v>952</v>
       </c>
       <c r="H234" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="235" spans="1:8">
       <c r="A235" t="s">
         <v>954</v>
       </c>
       <c r="B235" t="s">
         <v>9</v>
       </c>
       <c r="C235" t="s">
         <v>955</v>
       </c>
       <c r="D235" t="s">
         <v>43</v>
       </c>
       <c r="E235" t="s">
         <v>44</v>
       </c>
       <c r="F235" t="s">
-        <v>418</v>
+        <v>49</v>
       </c>
       <c r="G235" s="1" t="s">
         <v>956</v>
       </c>
       <c r="H235" t="s">
         <v>957</v>
       </c>
     </row>
     <row r="236" spans="1:8">
       <c r="A236" t="s">
         <v>958</v>
       </c>
       <c r="B236" t="s">
         <v>9</v>
       </c>
       <c r="C236" t="s">
         <v>959</v>
       </c>
       <c r="D236" t="s">
         <v>43</v>
       </c>
       <c r="E236" t="s">
         <v>44</v>
       </c>
       <c r="F236" t="s">
-        <v>49</v>
+        <v>60</v>
       </c>
       <c r="G236" s="1" t="s">
         <v>960</v>
       </c>
       <c r="H236" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="237" spans="1:8">
       <c r="A237" t="s">
         <v>962</v>
       </c>
       <c r="B237" t="s">
         <v>9</v>
       </c>
       <c r="C237" t="s">
         <v>963</v>
       </c>
       <c r="D237" t="s">
         <v>43</v>
       </c>
       <c r="E237" t="s">
         <v>44</v>
       </c>
       <c r="F237" t="s">
-        <v>60</v>
+        <v>49</v>
       </c>
       <c r="G237" s="1" t="s">
         <v>964</v>
       </c>
       <c r="H237" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="238" spans="1:8">
       <c r="A238" t="s">
         <v>966</v>
       </c>
       <c r="B238" t="s">
         <v>9</v>
       </c>
       <c r="C238" t="s">
         <v>967</v>
       </c>
       <c r="D238" t="s">
         <v>43</v>
       </c>
       <c r="E238" t="s">
         <v>44</v>
       </c>
       <c r="F238" t="s">
@@ -12586,155 +12572,155 @@
       </c>
       <c r="G239" s="1" t="s">
         <v>972</v>
       </c>
       <c r="H239" t="s">
         <v>973</v>
       </c>
     </row>
     <row r="240" spans="1:8">
       <c r="A240" t="s">
         <v>974</v>
       </c>
       <c r="B240" t="s">
         <v>9</v>
       </c>
       <c r="C240" t="s">
         <v>975</v>
       </c>
       <c r="D240" t="s">
         <v>43</v>
       </c>
       <c r="E240" t="s">
         <v>44</v>
       </c>
       <c r="F240" t="s">
-        <v>49</v>
+        <v>283</v>
       </c>
       <c r="G240" s="1" t="s">
         <v>976</v>
       </c>
       <c r="H240" t="s">
         <v>977</v>
       </c>
     </row>
     <row r="241" spans="1:8">
       <c r="A241" t="s">
         <v>978</v>
       </c>
       <c r="B241" t="s">
         <v>9</v>
       </c>
       <c r="C241" t="s">
         <v>979</v>
       </c>
       <c r="D241" t="s">
         <v>43</v>
       </c>
       <c r="E241" t="s">
         <v>44</v>
       </c>
       <c r="F241" t="s">
-        <v>283</v>
+        <v>19</v>
       </c>
       <c r="G241" s="1" t="s">
         <v>980</v>
       </c>
       <c r="H241" t="s">
         <v>981</v>
       </c>
     </row>
     <row r="242" spans="1:8">
       <c r="A242" t="s">
         <v>982</v>
       </c>
       <c r="B242" t="s">
         <v>9</v>
       </c>
       <c r="C242" t="s">
         <v>983</v>
       </c>
       <c r="D242" t="s">
         <v>43</v>
       </c>
       <c r="E242" t="s">
         <v>44</v>
       </c>
       <c r="F242" t="s">
-        <v>19</v>
+        <v>49</v>
       </c>
       <c r="G242" s="1" t="s">
         <v>984</v>
       </c>
       <c r="H242" t="s">
         <v>985</v>
       </c>
     </row>
     <row r="243" spans="1:8">
       <c r="A243" t="s">
         <v>986</v>
       </c>
       <c r="B243" t="s">
         <v>9</v>
       </c>
       <c r="C243" t="s">
         <v>987</v>
       </c>
       <c r="D243" t="s">
         <v>43</v>
       </c>
       <c r="E243" t="s">
         <v>44</v>
       </c>
       <c r="F243" t="s">
-        <v>49</v>
+        <v>56</v>
       </c>
       <c r="G243" s="1" t="s">
         <v>988</v>
       </c>
       <c r="H243" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="244" spans="1:8">
       <c r="A244" t="s">
         <v>990</v>
       </c>
       <c r="B244" t="s">
         <v>9</v>
       </c>
       <c r="C244" t="s">
         <v>991</v>
       </c>
       <c r="D244" t="s">
         <v>43</v>
       </c>
       <c r="E244" t="s">
         <v>44</v>
       </c>
       <c r="F244" t="s">
-        <v>56</v>
+        <v>283</v>
       </c>
       <c r="G244" s="1" t="s">
         <v>992</v>
       </c>
       <c r="H244" t="s">
         <v>993</v>
       </c>
     </row>
     <row r="245" spans="1:8">
       <c r="A245" t="s">
         <v>994</v>
       </c>
       <c r="B245" t="s">
         <v>9</v>
       </c>
       <c r="C245" t="s">
         <v>995</v>
       </c>
       <c r="D245" t="s">
         <v>43</v>
       </c>
       <c r="E245" t="s">
         <v>44</v>
       </c>
       <c r="F245" t="s">
@@ -12742,493 +12728,493 @@
       </c>
       <c r="G245" s="1" t="s">
         <v>996</v>
       </c>
       <c r="H245" t="s">
         <v>997</v>
       </c>
     </row>
     <row r="246" spans="1:8">
       <c r="A246" t="s">
         <v>998</v>
       </c>
       <c r="B246" t="s">
         <v>9</v>
       </c>
       <c r="C246" t="s">
         <v>999</v>
       </c>
       <c r="D246" t="s">
         <v>43</v>
       </c>
       <c r="E246" t="s">
         <v>44</v>
       </c>
       <c r="F246" t="s">
-        <v>283</v>
+        <v>655</v>
       </c>
       <c r="G246" s="1" t="s">
         <v>1000</v>
       </c>
       <c r="H246" t="s">
         <v>1001</v>
       </c>
     </row>
     <row r="247" spans="1:8">
       <c r="A247" t="s">
         <v>1002</v>
       </c>
       <c r="B247" t="s">
         <v>9</v>
       </c>
       <c r="C247" t="s">
         <v>1003</v>
       </c>
       <c r="D247" t="s">
         <v>43</v>
       </c>
       <c r="E247" t="s">
         <v>44</v>
       </c>
       <c r="F247" t="s">
-        <v>659</v>
+        <v>45</v>
       </c>
       <c r="G247" s="1" t="s">
         <v>1004</v>
       </c>
       <c r="H247" t="s">
         <v>1005</v>
       </c>
     </row>
     <row r="248" spans="1:8">
       <c r="A248" t="s">
         <v>1006</v>
       </c>
       <c r="B248" t="s">
         <v>9</v>
       </c>
       <c r="C248" t="s">
         <v>1007</v>
       </c>
       <c r="D248" t="s">
         <v>43</v>
       </c>
       <c r="E248" t="s">
         <v>44</v>
       </c>
       <c r="F248" t="s">
-        <v>45</v>
+        <v>49</v>
       </c>
       <c r="G248" s="1" t="s">
         <v>1008</v>
       </c>
       <c r="H248" t="s">
         <v>1009</v>
       </c>
     </row>
     <row r="249" spans="1:8">
       <c r="A249" t="s">
         <v>1010</v>
       </c>
       <c r="B249" t="s">
         <v>9</v>
       </c>
       <c r="C249" t="s">
         <v>1011</v>
       </c>
       <c r="D249" t="s">
         <v>43</v>
       </c>
       <c r="E249" t="s">
         <v>44</v>
       </c>
       <c r="F249" t="s">
-        <v>49</v>
+        <v>60</v>
       </c>
       <c r="G249" s="1" t="s">
         <v>1012</v>
       </c>
       <c r="H249" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="250" spans="1:8">
       <c r="A250" t="s">
         <v>1014</v>
       </c>
       <c r="B250" t="s">
         <v>9</v>
       </c>
       <c r="C250" t="s">
         <v>1015</v>
       </c>
       <c r="D250" t="s">
         <v>43</v>
       </c>
       <c r="E250" t="s">
         <v>44</v>
       </c>
       <c r="F250" t="s">
-        <v>60</v>
+        <v>56</v>
       </c>
       <c r="G250" s="1" t="s">
         <v>1016</v>
       </c>
       <c r="H250" t="s">
         <v>1017</v>
       </c>
     </row>
     <row r="251" spans="1:8">
       <c r="A251" t="s">
         <v>1018</v>
       </c>
       <c r="B251" t="s">
         <v>9</v>
       </c>
       <c r="C251" t="s">
         <v>1019</v>
       </c>
       <c r="D251" t="s">
         <v>43</v>
       </c>
       <c r="E251" t="s">
         <v>44</v>
       </c>
       <c r="F251" t="s">
-        <v>56</v>
+        <v>1020</v>
       </c>
       <c r="G251" s="1" t="s">
-        <v>1020</v>
+        <v>1021</v>
       </c>
       <c r="H251" t="s">
-        <v>1021</v>
+        <v>1022</v>
       </c>
     </row>
     <row r="252" spans="1:8">
       <c r="A252" t="s">
-        <v>1022</v>
+        <v>1023</v>
       </c>
       <c r="B252" t="s">
         <v>9</v>
       </c>
       <c r="C252" t="s">
-        <v>1023</v>
+        <v>1024</v>
       </c>
       <c r="D252" t="s">
         <v>43</v>
       </c>
       <c r="E252" t="s">
         <v>44</v>
       </c>
       <c r="F252" t="s">
-        <v>1024</v>
+        <v>655</v>
       </c>
       <c r="G252" s="1" t="s">
         <v>1025</v>
       </c>
       <c r="H252" t="s">
         <v>1026</v>
       </c>
     </row>
     <row r="253" spans="1:8">
       <c r="A253" t="s">
         <v>1027</v>
       </c>
       <c r="B253" t="s">
         <v>9</v>
       </c>
       <c r="C253" t="s">
         <v>1028</v>
       </c>
       <c r="D253" t="s">
         <v>43</v>
       </c>
       <c r="E253" t="s">
         <v>44</v>
       </c>
       <c r="F253" t="s">
-        <v>659</v>
+        <v>655</v>
       </c>
       <c r="G253" s="1" t="s">
         <v>1029</v>
       </c>
       <c r="H253" t="s">
         <v>1030</v>
       </c>
     </row>
     <row r="254" spans="1:8">
       <c r="A254" t="s">
         <v>1031</v>
       </c>
       <c r="B254" t="s">
         <v>9</v>
       </c>
       <c r="C254" t="s">
         <v>1032</v>
       </c>
       <c r="D254" t="s">
         <v>43</v>
       </c>
       <c r="E254" t="s">
         <v>44</v>
       </c>
       <c r="F254" t="s">
-        <v>659</v>
+        <v>1033</v>
       </c>
       <c r="G254" s="1" t="s">
-        <v>1033</v>
+        <v>1034</v>
       </c>
       <c r="H254" t="s">
-        <v>1034</v>
+        <v>1035</v>
       </c>
     </row>
     <row r="255" spans="1:8">
       <c r="A255" t="s">
-        <v>1035</v>
+        <v>1036</v>
       </c>
       <c r="B255" t="s">
         <v>9</v>
       </c>
       <c r="C255" t="s">
-        <v>1036</v>
+        <v>1037</v>
       </c>
       <c r="D255" t="s">
         <v>43</v>
       </c>
       <c r="E255" t="s">
         <v>44</v>
       </c>
       <c r="F255" t="s">
-        <v>1037</v>
+        <v>655</v>
       </c>
       <c r="G255" s="1" t="s">
         <v>1038</v>
       </c>
       <c r="H255" t="s">
         <v>1039</v>
       </c>
     </row>
     <row r="256" spans="1:8">
       <c r="A256" t="s">
         <v>1040</v>
       </c>
       <c r="B256" t="s">
         <v>9</v>
       </c>
       <c r="C256" t="s">
         <v>1041</v>
       </c>
       <c r="D256" t="s">
         <v>43</v>
       </c>
       <c r="E256" t="s">
         <v>44</v>
       </c>
       <c r="F256" t="s">
-        <v>659</v>
+        <v>56</v>
       </c>
       <c r="G256" s="1" t="s">
         <v>1042</v>
       </c>
       <c r="H256" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="257" spans="1:8">
       <c r="A257" t="s">
         <v>1044</v>
       </c>
       <c r="B257" t="s">
         <v>9</v>
       </c>
       <c r="C257" t="s">
         <v>1045</v>
       </c>
       <c r="D257" t="s">
         <v>43</v>
       </c>
       <c r="E257" t="s">
         <v>44</v>
       </c>
       <c r="F257" t="s">
-        <v>56</v>
+        <v>45</v>
       </c>
       <c r="G257" s="1" t="s">
         <v>1046</v>
       </c>
       <c r="H257" t="s">
         <v>1047</v>
       </c>
     </row>
     <row r="258" spans="1:8">
       <c r="A258" t="s">
         <v>1048</v>
       </c>
       <c r="B258" t="s">
         <v>9</v>
       </c>
       <c r="C258" t="s">
         <v>1049</v>
       </c>
       <c r="D258" t="s">
         <v>43</v>
       </c>
       <c r="E258" t="s">
         <v>44</v>
       </c>
       <c r="F258" t="s">
-        <v>45</v>
+        <v>56</v>
       </c>
       <c r="G258" s="1" t="s">
         <v>1050</v>
       </c>
       <c r="H258" t="s">
         <v>1051</v>
       </c>
     </row>
     <row r="259" spans="1:8">
       <c r="A259" t="s">
         <v>1052</v>
       </c>
       <c r="B259" t="s">
         <v>9</v>
       </c>
       <c r="C259" t="s">
         <v>1053</v>
       </c>
       <c r="D259" t="s">
         <v>43</v>
       </c>
       <c r="E259" t="s">
         <v>44</v>
       </c>
       <c r="F259" t="s">
-        <v>56</v>
+        <v>45</v>
       </c>
       <c r="G259" s="1" t="s">
         <v>1054</v>
       </c>
       <c r="H259" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="260" spans="1:8">
       <c r="A260" t="s">
         <v>1056</v>
       </c>
       <c r="B260" t="s">
         <v>9</v>
       </c>
       <c r="C260" t="s">
         <v>1057</v>
       </c>
       <c r="D260" t="s">
         <v>43</v>
       </c>
       <c r="E260" t="s">
         <v>44</v>
       </c>
       <c r="F260" t="s">
-        <v>45</v>
+        <v>49</v>
       </c>
       <c r="G260" s="1" t="s">
         <v>1058</v>
       </c>
       <c r="H260" t="s">
         <v>1059</v>
       </c>
     </row>
     <row r="261" spans="1:8">
       <c r="A261" t="s">
         <v>1060</v>
       </c>
       <c r="B261" t="s">
         <v>9</v>
       </c>
       <c r="C261" t="s">
         <v>1061</v>
       </c>
       <c r="D261" t="s">
         <v>43</v>
       </c>
       <c r="E261" t="s">
         <v>44</v>
       </c>
       <c r="F261" t="s">
-        <v>49</v>
+        <v>313</v>
       </c>
       <c r="G261" s="1" t="s">
         <v>1062</v>
       </c>
       <c r="H261" t="s">
         <v>1063</v>
       </c>
     </row>
     <row r="262" spans="1:8">
       <c r="A262" t="s">
         <v>1064</v>
       </c>
       <c r="B262" t="s">
         <v>9</v>
       </c>
       <c r="C262" t="s">
         <v>1065</v>
       </c>
       <c r="D262" t="s">
         <v>43</v>
       </c>
       <c r="E262" t="s">
         <v>44</v>
       </c>
       <c r="F262" t="s">
-        <v>313</v>
+        <v>49</v>
       </c>
       <c r="G262" s="1" t="s">
         <v>1066</v>
       </c>
       <c r="H262" t="s">
         <v>1067</v>
       </c>
     </row>
     <row r="263" spans="1:8">
       <c r="A263" t="s">
         <v>1068</v>
       </c>
       <c r="B263" t="s">
         <v>9</v>
       </c>
       <c r="C263" t="s">
         <v>1069</v>
       </c>
       <c r="D263" t="s">
         <v>43</v>
       </c>
       <c r="E263" t="s">
         <v>44</v>
       </c>
       <c r="F263" t="s">
-        <v>49</v>
+        <v>56</v>
       </c>
       <c r="G263" s="1" t="s">
         <v>1070</v>
       </c>
       <c r="H263" t="s">
         <v>1071</v>
       </c>
     </row>
     <row r="264" spans="1:8">
       <c r="A264" t="s">
         <v>1072</v>
       </c>
       <c r="B264" t="s">
         <v>9</v>
       </c>
       <c r="C264" t="s">
         <v>1073</v>
       </c>
       <c r="D264" t="s">
         <v>43</v>
       </c>
       <c r="E264" t="s">
         <v>44</v>
       </c>
       <c r="F264" t="s">
@@ -13314,155 +13300,155 @@
       </c>
       <c r="G267" s="1" t="s">
         <v>1086</v>
       </c>
       <c r="H267" t="s">
         <v>1087</v>
       </c>
     </row>
     <row r="268" spans="1:8">
       <c r="A268" t="s">
         <v>1088</v>
       </c>
       <c r="B268" t="s">
         <v>9</v>
       </c>
       <c r="C268" t="s">
         <v>1089</v>
       </c>
       <c r="D268" t="s">
         <v>43</v>
       </c>
       <c r="E268" t="s">
         <v>44</v>
       </c>
       <c r="F268" t="s">
-        <v>56</v>
+        <v>19</v>
       </c>
       <c r="G268" s="1" t="s">
         <v>1090</v>
       </c>
       <c r="H268" t="s">
         <v>1091</v>
       </c>
     </row>
     <row r="269" spans="1:8">
       <c r="A269" t="s">
         <v>1092</v>
       </c>
       <c r="B269" t="s">
         <v>9</v>
       </c>
       <c r="C269" t="s">
         <v>1093</v>
       </c>
       <c r="D269" t="s">
         <v>43</v>
       </c>
       <c r="E269" t="s">
         <v>44</v>
       </c>
       <c r="F269" t="s">
-        <v>19</v>
+        <v>56</v>
       </c>
       <c r="G269" s="1" t="s">
         <v>1094</v>
       </c>
       <c r="H269" t="s">
         <v>1095</v>
       </c>
     </row>
     <row r="270" spans="1:8">
       <c r="A270" t="s">
         <v>1096</v>
       </c>
       <c r="B270" t="s">
         <v>9</v>
       </c>
       <c r="C270" t="s">
         <v>1097</v>
       </c>
       <c r="D270" t="s">
         <v>43</v>
       </c>
       <c r="E270" t="s">
         <v>44</v>
       </c>
       <c r="F270" t="s">
-        <v>56</v>
+        <v>45</v>
       </c>
       <c r="G270" s="1" t="s">
         <v>1098</v>
       </c>
       <c r="H270" t="s">
         <v>1099</v>
       </c>
     </row>
     <row r="271" spans="1:8">
       <c r="A271" t="s">
         <v>1100</v>
       </c>
       <c r="B271" t="s">
         <v>9</v>
       </c>
       <c r="C271" t="s">
         <v>1101</v>
       </c>
       <c r="D271" t="s">
         <v>43</v>
       </c>
       <c r="E271" t="s">
         <v>44</v>
       </c>
       <c r="F271" t="s">
-        <v>45</v>
+        <v>56</v>
       </c>
       <c r="G271" s="1" t="s">
         <v>1102</v>
       </c>
       <c r="H271" t="s">
         <v>1103</v>
       </c>
     </row>
     <row r="272" spans="1:8">
       <c r="A272" t="s">
         <v>1104</v>
       </c>
       <c r="B272" t="s">
         <v>9</v>
       </c>
       <c r="C272" t="s">
         <v>1105</v>
       </c>
       <c r="D272" t="s">
         <v>43</v>
       </c>
       <c r="E272" t="s">
         <v>44</v>
       </c>
       <c r="F272" t="s">
-        <v>56</v>
+        <v>313</v>
       </c>
       <c r="G272" s="1" t="s">
         <v>1106</v>
       </c>
       <c r="H272" t="s">
         <v>1107</v>
       </c>
     </row>
     <row r="273" spans="1:8">
       <c r="A273" t="s">
         <v>1108</v>
       </c>
       <c r="B273" t="s">
         <v>9</v>
       </c>
       <c r="C273" t="s">
         <v>1109</v>
       </c>
       <c r="D273" t="s">
         <v>43</v>
       </c>
       <c r="E273" t="s">
         <v>44</v>
       </c>
       <c r="F273" t="s">
@@ -13470,259 +13456,259 @@
       </c>
       <c r="G273" s="1" t="s">
         <v>1110</v>
       </c>
       <c r="H273" t="s">
         <v>1111</v>
       </c>
     </row>
     <row r="274" spans="1:8">
       <c r="A274" t="s">
         <v>1112</v>
       </c>
       <c r="B274" t="s">
         <v>9</v>
       </c>
       <c r="C274" t="s">
         <v>1113</v>
       </c>
       <c r="D274" t="s">
         <v>43</v>
       </c>
       <c r="E274" t="s">
         <v>44</v>
       </c>
       <c r="F274" t="s">
-        <v>313</v>
+        <v>49</v>
       </c>
       <c r="G274" s="1" t="s">
         <v>1114</v>
       </c>
       <c r="H274" t="s">
         <v>1115</v>
       </c>
     </row>
     <row r="275" spans="1:8">
       <c r="A275" t="s">
         <v>1116</v>
       </c>
       <c r="B275" t="s">
         <v>9</v>
       </c>
       <c r="C275" t="s">
         <v>1117</v>
       </c>
       <c r="D275" t="s">
         <v>43</v>
       </c>
       <c r="E275" t="s">
         <v>44</v>
       </c>
       <c r="F275" t="s">
-        <v>49</v>
+        <v>313</v>
       </c>
       <c r="G275" s="1" t="s">
         <v>1118</v>
       </c>
       <c r="H275" t="s">
         <v>1119</v>
       </c>
     </row>
     <row r="276" spans="1:8">
       <c r="A276" t="s">
         <v>1120</v>
       </c>
       <c r="B276" t="s">
         <v>9</v>
       </c>
       <c r="C276" t="s">
         <v>1121</v>
       </c>
       <c r="D276" t="s">
         <v>43</v>
       </c>
       <c r="E276" t="s">
         <v>44</v>
       </c>
       <c r="F276" t="s">
-        <v>313</v>
+        <v>1122</v>
       </c>
       <c r="G276" s="1" t="s">
-        <v>1122</v>
+        <v>1123</v>
       </c>
       <c r="H276" t="s">
-        <v>1123</v>
+        <v>1124</v>
       </c>
     </row>
     <row r="277" spans="1:8">
       <c r="A277" t="s">
-        <v>1124</v>
+        <v>1125</v>
       </c>
       <c r="B277" t="s">
         <v>9</v>
       </c>
       <c r="C277" t="s">
-        <v>1125</v>
+        <v>1126</v>
       </c>
       <c r="D277" t="s">
         <v>43</v>
       </c>
       <c r="E277" t="s">
         <v>44</v>
       </c>
       <c r="F277" t="s">
-        <v>1126</v>
+        <v>162</v>
       </c>
       <c r="G277" s="1" t="s">
         <v>1127</v>
       </c>
       <c r="H277" t="s">
         <v>1128</v>
       </c>
     </row>
     <row r="278" spans="1:8">
       <c r="A278" t="s">
         <v>1129</v>
       </c>
       <c r="B278" t="s">
         <v>9</v>
       </c>
       <c r="C278" t="s">
         <v>1130</v>
       </c>
       <c r="D278" t="s">
         <v>43</v>
       </c>
       <c r="E278" t="s">
         <v>44</v>
       </c>
       <c r="F278" t="s">
-        <v>162</v>
+        <v>49</v>
       </c>
       <c r="G278" s="1" t="s">
         <v>1131</v>
       </c>
       <c r="H278" t="s">
         <v>1132</v>
       </c>
     </row>
     <row r="279" spans="1:8">
       <c r="A279" t="s">
         <v>1133</v>
       </c>
       <c r="B279" t="s">
         <v>9</v>
       </c>
       <c r="C279" t="s">
         <v>1134</v>
       </c>
       <c r="D279" t="s">
         <v>43</v>
       </c>
       <c r="E279" t="s">
         <v>44</v>
       </c>
       <c r="F279" t="s">
-        <v>49</v>
+        <v>105</v>
       </c>
       <c r="G279" s="1" t="s">
         <v>1135</v>
       </c>
       <c r="H279" t="s">
         <v>1136</v>
       </c>
     </row>
     <row r="280" spans="1:8">
       <c r="A280" t="s">
         <v>1137</v>
       </c>
       <c r="B280" t="s">
         <v>9</v>
       </c>
       <c r="C280" t="s">
         <v>1138</v>
       </c>
       <c r="D280" t="s">
         <v>43</v>
       </c>
       <c r="E280" t="s">
         <v>44</v>
       </c>
       <c r="F280" t="s">
-        <v>105</v>
+        <v>49</v>
       </c>
       <c r="G280" s="1" t="s">
         <v>1139</v>
       </c>
       <c r="H280" t="s">
         <v>1140</v>
       </c>
     </row>
     <row r="281" spans="1:8">
       <c r="A281" t="s">
         <v>1141</v>
       </c>
       <c r="B281" t="s">
         <v>9</v>
       </c>
       <c r="C281" t="s">
         <v>1142</v>
       </c>
       <c r="D281" t="s">
         <v>43</v>
       </c>
       <c r="E281" t="s">
         <v>44</v>
       </c>
       <c r="F281" t="s">
-        <v>49</v>
+        <v>1122</v>
       </c>
       <c r="G281" s="1" t="s">
         <v>1143</v>
       </c>
       <c r="H281" t="s">
         <v>1144</v>
       </c>
     </row>
     <row r="282" spans="1:8">
       <c r="A282" t="s">
         <v>1145</v>
       </c>
       <c r="B282" t="s">
         <v>9</v>
       </c>
       <c r="C282" t="s">
         <v>1146</v>
       </c>
       <c r="D282" t="s">
         <v>43</v>
       </c>
       <c r="E282" t="s">
         <v>44</v>
       </c>
       <c r="F282" t="s">
-        <v>1126</v>
+        <v>56</v>
       </c>
       <c r="G282" s="1" t="s">
         <v>1147</v>
       </c>
       <c r="H282" t="s">
         <v>1148</v>
       </c>
     </row>
     <row r="283" spans="1:8">
       <c r="A283" t="s">
         <v>1149</v>
       </c>
       <c r="B283" t="s">
         <v>9</v>
       </c>
       <c r="C283" t="s">
         <v>1150</v>
       </c>
       <c r="D283" t="s">
         <v>43</v>
       </c>
       <c r="E283" t="s">
         <v>44</v>
       </c>
       <c r="F283" t="s">
@@ -13756,103 +13742,103 @@
       </c>
       <c r="G284" s="1" t="s">
         <v>1155</v>
       </c>
       <c r="H284" t="s">
         <v>1156</v>
       </c>
     </row>
     <row r="285" spans="1:8">
       <c r="A285" t="s">
         <v>1157</v>
       </c>
       <c r="B285" t="s">
         <v>9</v>
       </c>
       <c r="C285" t="s">
         <v>1158</v>
       </c>
       <c r="D285" t="s">
         <v>43</v>
       </c>
       <c r="E285" t="s">
         <v>44</v>
       </c>
       <c r="F285" t="s">
-        <v>56</v>
+        <v>105</v>
       </c>
       <c r="G285" s="1" t="s">
         <v>1159</v>
       </c>
       <c r="H285" t="s">
         <v>1160</v>
       </c>
     </row>
     <row r="286" spans="1:8">
       <c r="A286" t="s">
         <v>1161</v>
       </c>
       <c r="B286" t="s">
         <v>9</v>
       </c>
       <c r="C286" t="s">
         <v>1162</v>
       </c>
       <c r="D286" t="s">
         <v>43</v>
       </c>
       <c r="E286" t="s">
         <v>44</v>
       </c>
       <c r="F286" t="s">
-        <v>105</v>
+        <v>60</v>
       </c>
       <c r="G286" s="1" t="s">
         <v>1163</v>
       </c>
       <c r="H286" t="s">
         <v>1164</v>
       </c>
     </row>
     <row r="287" spans="1:8">
       <c r="A287" t="s">
         <v>1165</v>
       </c>
       <c r="B287" t="s">
         <v>9</v>
       </c>
       <c r="C287" t="s">
         <v>1166</v>
       </c>
       <c r="D287" t="s">
         <v>43</v>
       </c>
       <c r="E287" t="s">
         <v>44</v>
       </c>
       <c r="F287" t="s">
-        <v>60</v>
+        <v>19</v>
       </c>
       <c r="G287" s="1" t="s">
         <v>1167</v>
       </c>
       <c r="H287" t="s">
         <v>1168</v>
       </c>
     </row>
     <row r="288" spans="1:8">
       <c r="A288" t="s">
         <v>1169</v>
       </c>
       <c r="B288" t="s">
         <v>9</v>
       </c>
       <c r="C288" t="s">
         <v>1170</v>
       </c>
       <c r="D288" t="s">
         <v>43</v>
       </c>
       <c r="E288" t="s">
         <v>44</v>
       </c>
       <c r="F288" t="s">
@@ -13860,51 +13846,51 @@
       </c>
       <c r="G288" s="1" t="s">
         <v>1171</v>
       </c>
       <c r="H288" t="s">
         <v>1172</v>
       </c>
     </row>
     <row r="289" spans="1:8">
       <c r="A289" t="s">
         <v>1173</v>
       </c>
       <c r="B289" t="s">
         <v>9</v>
       </c>
       <c r="C289" t="s">
         <v>1174</v>
       </c>
       <c r="D289" t="s">
         <v>43</v>
       </c>
       <c r="E289" t="s">
         <v>44</v>
       </c>
       <c r="F289" t="s">
-        <v>19</v>
+        <v>313</v>
       </c>
       <c r="G289" s="1" t="s">
         <v>1175</v>
       </c>
       <c r="H289" t="s">
         <v>1176</v>
       </c>
     </row>
     <row r="290" spans="1:8">
       <c r="A290" t="s">
         <v>1177</v>
       </c>
       <c r="B290" t="s">
         <v>9</v>
       </c>
       <c r="C290" t="s">
         <v>1178</v>
       </c>
       <c r="D290" t="s">
         <v>43</v>
       </c>
       <c r="E290" t="s">
         <v>44</v>
       </c>
       <c r="F290" t="s">
@@ -13912,77 +13898,77 @@
       </c>
       <c r="G290" s="1" t="s">
         <v>1179</v>
       </c>
       <c r="H290" t="s">
         <v>1180</v>
       </c>
     </row>
     <row r="291" spans="1:8">
       <c r="A291" t="s">
         <v>1181</v>
       </c>
       <c r="B291" t="s">
         <v>9</v>
       </c>
       <c r="C291" t="s">
         <v>1182</v>
       </c>
       <c r="D291" t="s">
         <v>43</v>
       </c>
       <c r="E291" t="s">
         <v>44</v>
       </c>
       <c r="F291" t="s">
-        <v>313</v>
+        <v>45</v>
       </c>
       <c r="G291" s="1" t="s">
         <v>1183</v>
       </c>
       <c r="H291" t="s">
         <v>1184</v>
       </c>
     </row>
     <row r="292" spans="1:8">
       <c r="A292" t="s">
         <v>1185</v>
       </c>
       <c r="B292" t="s">
         <v>9</v>
       </c>
       <c r="C292" t="s">
         <v>1186</v>
       </c>
       <c r="D292" t="s">
         <v>43</v>
       </c>
       <c r="E292" t="s">
         <v>44</v>
       </c>
       <c r="F292" t="s">
-        <v>45</v>
+        <v>19</v>
       </c>
       <c r="G292" s="1" t="s">
         <v>1187</v>
       </c>
       <c r="H292" t="s">
         <v>1188</v>
       </c>
     </row>
     <row r="293" spans="1:8">
       <c r="A293" t="s">
         <v>1189</v>
       </c>
       <c r="B293" t="s">
         <v>9</v>
       </c>
       <c r="C293" t="s">
         <v>1190</v>
       </c>
       <c r="D293" t="s">
         <v>43</v>
       </c>
       <c r="E293" t="s">
         <v>44</v>
       </c>
       <c r="F293" t="s">
@@ -13990,4087 +13976,4061 @@
       </c>
       <c r="G293" s="1" t="s">
         <v>1191</v>
       </c>
       <c r="H293" t="s">
         <v>1192</v>
       </c>
     </row>
     <row r="294" spans="1:8">
       <c r="A294" t="s">
         <v>1193</v>
       </c>
       <c r="B294" t="s">
         <v>9</v>
       </c>
       <c r="C294" t="s">
         <v>1194</v>
       </c>
       <c r="D294" t="s">
         <v>43</v>
       </c>
       <c r="E294" t="s">
         <v>44</v>
       </c>
       <c r="F294" t="s">
-        <v>19</v>
+        <v>162</v>
       </c>
       <c r="G294" s="1" t="s">
         <v>1195</v>
       </c>
       <c r="H294" t="s">
         <v>1196</v>
       </c>
     </row>
     <row r="295" spans="1:8">
       <c r="A295" t="s">
         <v>1197</v>
       </c>
       <c r="B295" t="s">
         <v>9</v>
       </c>
       <c r="C295" t="s">
         <v>1198</v>
       </c>
       <c r="D295" t="s">
         <v>43</v>
       </c>
       <c r="E295" t="s">
         <v>44</v>
       </c>
       <c r="F295" t="s">
-        <v>162</v>
+        <v>418</v>
       </c>
       <c r="G295" s="1" t="s">
         <v>1199</v>
       </c>
       <c r="H295" t="s">
         <v>1200</v>
       </c>
     </row>
     <row r="296" spans="1:8">
       <c r="A296" t="s">
         <v>1201</v>
       </c>
       <c r="B296" t="s">
         <v>9</v>
       </c>
       <c r="C296" t="s">
         <v>1202</v>
       </c>
       <c r="D296" t="s">
         <v>43</v>
       </c>
       <c r="E296" t="s">
         <v>44</v>
       </c>
       <c r="F296" t="s">
-        <v>418</v>
+        <v>60</v>
       </c>
       <c r="G296" s="1" t="s">
         <v>1203</v>
       </c>
       <c r="H296" t="s">
         <v>1204</v>
       </c>
     </row>
     <row r="297" spans="1:8">
       <c r="A297" t="s">
         <v>1205</v>
       </c>
       <c r="B297" t="s">
         <v>9</v>
       </c>
       <c r="C297" t="s">
         <v>1206</v>
       </c>
       <c r="D297" t="s">
         <v>43</v>
       </c>
       <c r="E297" t="s">
         <v>44</v>
       </c>
       <c r="F297" t="s">
-        <v>60</v>
+        <v>19</v>
       </c>
       <c r="G297" s="1" t="s">
         <v>1207</v>
       </c>
       <c r="H297" t="s">
         <v>1208</v>
       </c>
     </row>
     <row r="298" spans="1:8">
       <c r="A298" t="s">
         <v>1209</v>
       </c>
       <c r="B298" t="s">
         <v>9</v>
       </c>
       <c r="C298" t="s">
+        <v>23</v>
+      </c>
+      <c r="D298" t="s">
         <v>1210</v>
       </c>
-      <c r="D298" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E298" t="s">
-        <v>44</v>
+        <v>1211</v>
       </c>
       <c r="F298" t="s">
-        <v>19</v>
+        <v>13</v>
       </c>
       <c r="G298" s="1" t="s">
-        <v>1211</v>
+        <v>1212</v>
       </c>
       <c r="H298" t="s">
-        <v>1212</v>
+        <v>1213</v>
       </c>
     </row>
     <row r="299" spans="1:8">
       <c r="A299" t="s">
-        <v>1213</v>
+        <v>1214</v>
       </c>
       <c r="B299" t="s">
         <v>9</v>
       </c>
       <c r="C299" t="s">
-        <v>23</v>
+        <v>27</v>
       </c>
       <c r="D299" t="s">
-        <v>1214</v>
+        <v>1210</v>
       </c>
       <c r="E299" t="s">
+        <v>1211</v>
+      </c>
+      <c r="F299" t="s">
+        <v>45</v>
+      </c>
+      <c r="G299" s="1" t="s">
         <v>1215</v>
       </c>
-      <c r="F299" t="s">
-[...2 lines deleted...]
-      <c r="G299" s="1" t="s">
+      <c r="H299" t="s">
         <v>1216</v>
-      </c>
-[...1 lines deleted...]
-        <v>1217</v>
       </c>
     </row>
     <row r="300" spans="1:8">
       <c r="A300" t="s">
+        <v>1217</v>
+      </c>
+      <c r="B300" t="s">
+        <v>9</v>
+      </c>
+      <c r="C300" t="s">
+        <v>31</v>
+      </c>
+      <c r="D300" t="s">
+        <v>1210</v>
+      </c>
+      <c r="E300" t="s">
+        <v>1211</v>
+      </c>
+      <c r="F300" t="s">
+        <v>56</v>
+      </c>
+      <c r="G300" s="1" t="s">
         <v>1218</v>
       </c>
-      <c r="B300" t="s">
-[...14 lines deleted...]
-      <c r="G300" s="1" t="s">
+      <c r="H300" t="s">
         <v>1219</v>
-      </c>
-[...1 lines deleted...]
-        <v>1220</v>
       </c>
     </row>
     <row r="301" spans="1:8">
       <c r="A301" t="s">
+        <v>1220</v>
+      </c>
+      <c r="B301" t="s">
+        <v>9</v>
+      </c>
+      <c r="C301" t="s">
+        <v>35</v>
+      </c>
+      <c r="D301" t="s">
+        <v>1210</v>
+      </c>
+      <c r="E301" t="s">
+        <v>1211</v>
+      </c>
+      <c r="F301" t="s">
+        <v>1122</v>
+      </c>
+      <c r="G301" s="1" t="s">
         <v>1221</v>
       </c>
-      <c r="B301" t="s">
-[...14 lines deleted...]
-      <c r="G301" s="1" t="s">
+      <c r="H301" t="s">
         <v>1222</v>
-      </c>
-[...1 lines deleted...]
-        <v>1223</v>
       </c>
     </row>
     <row r="302" spans="1:8">
       <c r="A302" t="s">
+        <v>1223</v>
+      </c>
+      <c r="B302" t="s">
+        <v>9</v>
+      </c>
+      <c r="C302" t="s">
+        <v>39</v>
+      </c>
+      <c r="D302" t="s">
+        <v>1210</v>
+      </c>
+      <c r="E302" t="s">
+        <v>1211</v>
+      </c>
+      <c r="F302" t="s">
+        <v>49</v>
+      </c>
+      <c r="G302" s="1" t="s">
         <v>1224</v>
       </c>
-      <c r="B302" t="s">
-[...14 lines deleted...]
-      <c r="G302" s="1" t="s">
+      <c r="H302" t="s">
         <v>1225</v>
-      </c>
-[...1 lines deleted...]
-        <v>1226</v>
       </c>
     </row>
     <row r="303" spans="1:8">
       <c r="A303" t="s">
+        <v>1226</v>
+      </c>
+      <c r="B303" t="s">
+        <v>9</v>
+      </c>
+      <c r="C303" t="s">
+        <v>68</v>
+      </c>
+      <c r="D303" t="s">
+        <v>1210</v>
+      </c>
+      <c r="E303" t="s">
+        <v>1211</v>
+      </c>
+      <c r="F303" t="s">
+        <v>13</v>
+      </c>
+      <c r="G303" s="1" t="s">
         <v>1227</v>
       </c>
-      <c r="B303" t="s">
-[...14 lines deleted...]
-      <c r="G303" s="1" t="s">
+      <c r="H303" t="s">
         <v>1228</v>
-      </c>
-[...1 lines deleted...]
-        <v>1229</v>
       </c>
     </row>
     <row r="304" spans="1:8">
       <c r="A304" t="s">
-        <v>1230</v>
+        <v>1229</v>
       </c>
       <c r="B304" t="s">
         <v>9</v>
       </c>
       <c r="C304" t="s">
-        <v>68</v>
+        <v>72</v>
       </c>
       <c r="D304" t="s">
-        <v>1214</v>
+        <v>1210</v>
       </c>
       <c r="E304" t="s">
-        <v>1215</v>
+        <v>1211</v>
       </c>
       <c r="F304" t="s">
         <v>13</v>
       </c>
       <c r="G304" s="1" t="s">
+        <v>1230</v>
+      </c>
+      <c r="H304" t="s">
         <v>1231</v>
-      </c>
-[...1 lines deleted...]
-        <v>1232</v>
       </c>
     </row>
     <row r="305" spans="1:8">
       <c r="A305" t="s">
+        <v>1232</v>
+      </c>
+      <c r="B305" t="s">
+        <v>9</v>
+      </c>
+      <c r="C305" t="s">
+        <v>76</v>
+      </c>
+      <c r="D305" t="s">
+        <v>1210</v>
+      </c>
+      <c r="E305" t="s">
+        <v>1211</v>
+      </c>
+      <c r="F305" t="s">
+        <v>56</v>
+      </c>
+      <c r="G305" s="1" t="s">
         <v>1233</v>
       </c>
-      <c r="B305" t="s">
-[...14 lines deleted...]
-      <c r="G305" s="1" t="s">
+      <c r="H305" t="s">
         <v>1234</v>
-      </c>
-[...1 lines deleted...]
-        <v>1235</v>
       </c>
     </row>
     <row r="306" spans="1:8">
       <c r="A306" t="s">
+        <v>1235</v>
+      </c>
+      <c r="B306" t="s">
+        <v>9</v>
+      </c>
+      <c r="C306" t="s">
+        <v>80</v>
+      </c>
+      <c r="D306" t="s">
+        <v>1210</v>
+      </c>
+      <c r="E306" t="s">
+        <v>1211</v>
+      </c>
+      <c r="F306" t="s">
+        <v>45</v>
+      </c>
+      <c r="G306" s="1" t="s">
         <v>1236</v>
       </c>
-      <c r="B306" t="s">
-[...14 lines deleted...]
-      <c r="G306" s="1" t="s">
+      <c r="H306" t="s">
         <v>1237</v>
-      </c>
-[...1 lines deleted...]
-        <v>1238</v>
       </c>
     </row>
     <row r="307" spans="1:8">
       <c r="A307" t="s">
+        <v>1238</v>
+      </c>
+      <c r="B307" t="s">
+        <v>9</v>
+      </c>
+      <c r="C307" t="s">
+        <v>84</v>
+      </c>
+      <c r="D307" t="s">
+        <v>1210</v>
+      </c>
+      <c r="E307" t="s">
+        <v>1211</v>
+      </c>
+      <c r="F307" t="s">
+        <v>1122</v>
+      </c>
+      <c r="G307" s="1" t="s">
         <v>1239</v>
       </c>
-      <c r="B307" t="s">
-[...14 lines deleted...]
-      <c r="G307" s="1" t="s">
+      <c r="H307" t="s">
         <v>1240</v>
-      </c>
-[...1 lines deleted...]
-        <v>1241</v>
       </c>
     </row>
     <row r="308" spans="1:8">
       <c r="A308" t="s">
+        <v>1241</v>
+      </c>
+      <c r="B308" t="s">
+        <v>9</v>
+      </c>
+      <c r="C308" t="s">
+        <v>88</v>
+      </c>
+      <c r="D308" t="s">
+        <v>1210</v>
+      </c>
+      <c r="E308" t="s">
+        <v>1211</v>
+      </c>
+      <c r="F308" t="s">
+        <v>1122</v>
+      </c>
+      <c r="G308" s="1" t="s">
         <v>1242</v>
       </c>
-      <c r="B308" t="s">
-[...14 lines deleted...]
-      <c r="G308" s="1" t="s">
+      <c r="H308" t="s">
         <v>1243</v>
-      </c>
-[...1 lines deleted...]
-        <v>1244</v>
       </c>
     </row>
     <row r="309" spans="1:8">
       <c r="A309" t="s">
+        <v>1244</v>
+      </c>
+      <c r="B309" t="s">
+        <v>9</v>
+      </c>
+      <c r="C309" t="s">
+        <v>92</v>
+      </c>
+      <c r="D309" t="s">
+        <v>1210</v>
+      </c>
+      <c r="E309" t="s">
+        <v>1211</v>
+      </c>
+      <c r="F309" t="s">
+        <v>45</v>
+      </c>
+      <c r="G309" s="1" t="s">
         <v>1245</v>
       </c>
-      <c r="B309" t="s">
-[...14 lines deleted...]
-      <c r="G309" s="1" t="s">
+      <c r="H309" t="s">
         <v>1246</v>
-      </c>
-[...1 lines deleted...]
-        <v>1247</v>
       </c>
     </row>
     <row r="310" spans="1:8">
       <c r="A310" t="s">
-        <v>1248</v>
+        <v>1247</v>
       </c>
       <c r="B310" t="s">
         <v>9</v>
       </c>
       <c r="C310" t="s">
-        <v>92</v>
+        <v>96</v>
       </c>
       <c r="D310" t="s">
-        <v>1214</v>
+        <v>1210</v>
       </c>
       <c r="E310" t="s">
-        <v>1215</v>
+        <v>1211</v>
       </c>
       <c r="F310" t="s">
         <v>45</v>
       </c>
       <c r="G310" s="1" t="s">
+        <v>1248</v>
+      </c>
+      <c r="H310" t="s">
         <v>1249</v>
-      </c>
-[...1 lines deleted...]
-        <v>1250</v>
       </c>
     </row>
     <row r="311" spans="1:8">
       <c r="A311" t="s">
-        <v>1251</v>
+        <v>1250</v>
       </c>
       <c r="B311" t="s">
         <v>9</v>
       </c>
       <c r="C311" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="D311" t="s">
-        <v>1214</v>
+        <v>1210</v>
       </c>
       <c r="E311" t="s">
-        <v>1215</v>
+        <v>1211</v>
       </c>
       <c r="F311" t="s">
         <v>45</v>
       </c>
       <c r="G311" s="1" t="s">
+        <v>1251</v>
+      </c>
+      <c r="H311" t="s">
         <v>1252</v>
-      </c>
-[...1 lines deleted...]
-        <v>1253</v>
       </c>
     </row>
     <row r="312" spans="1:8">
       <c r="A312" t="s">
+        <v>1253</v>
+      </c>
+      <c r="B312" t="s">
+        <v>9</v>
+      </c>
+      <c r="C312" t="s">
+        <v>104</v>
+      </c>
+      <c r="D312" t="s">
+        <v>1210</v>
+      </c>
+      <c r="E312" t="s">
+        <v>1211</v>
+      </c>
+      <c r="F312" t="s">
+        <v>49</v>
+      </c>
+      <c r="G312" s="1" t="s">
         <v>1254</v>
       </c>
-      <c r="B312" t="s">
-[...14 lines deleted...]
-      <c r="G312" s="1" t="s">
+      <c r="H312" t="s">
         <v>1255</v>
-      </c>
-[...1 lines deleted...]
-        <v>1256</v>
       </c>
     </row>
     <row r="313" spans="1:8">
       <c r="A313" t="s">
-        <v>1257</v>
+        <v>1256</v>
       </c>
       <c r="B313" t="s">
         <v>9</v>
       </c>
       <c r="C313" t="s">
-        <v>104</v>
+        <v>109</v>
       </c>
       <c r="D313" t="s">
-        <v>1214</v>
+        <v>1210</v>
       </c>
       <c r="E313" t="s">
-        <v>1215</v>
+        <v>1211</v>
       </c>
       <c r="F313" t="s">
         <v>49</v>
       </c>
       <c r="G313" s="1" t="s">
+        <v>1257</v>
+      </c>
+      <c r="H313" t="s">
         <v>1258</v>
-      </c>
-[...1 lines deleted...]
-        <v>1259</v>
       </c>
     </row>
     <row r="314" spans="1:8">
       <c r="A314" t="s">
+        <v>1259</v>
+      </c>
+      <c r="B314" t="s">
+        <v>9</v>
+      </c>
+      <c r="C314" t="s">
+        <v>113</v>
+      </c>
+      <c r="D314" t="s">
+        <v>1210</v>
+      </c>
+      <c r="E314" t="s">
+        <v>1211</v>
+      </c>
+      <c r="F314" t="s">
+        <v>162</v>
+      </c>
+      <c r="G314" s="1" t="s">
         <v>1260</v>
       </c>
-      <c r="B314" t="s">
-[...14 lines deleted...]
-      <c r="G314" s="1" t="s">
+      <c r="H314" t="s">
         <v>1261</v>
-      </c>
-[...1 lines deleted...]
-        <v>1262</v>
       </c>
     </row>
     <row r="315" spans="1:8">
       <c r="A315" t="s">
+        <v>1262</v>
+      </c>
+      <c r="B315" t="s">
+        <v>9</v>
+      </c>
+      <c r="C315" t="s">
+        <v>117</v>
+      </c>
+      <c r="D315" t="s">
+        <v>1210</v>
+      </c>
+      <c r="E315" t="s">
+        <v>1211</v>
+      </c>
+      <c r="F315" t="s">
         <v>1263</v>
-      </c>
-[...13 lines deleted...]
-        <v>162</v>
       </c>
       <c r="G315" s="1" t="s">
         <v>1264</v>
       </c>
       <c r="H315" t="s">
         <v>1265</v>
       </c>
     </row>
     <row r="316" spans="1:8">
       <c r="A316" t="s">
         <v>1266</v>
       </c>
       <c r="B316" t="s">
         <v>9</v>
       </c>
       <c r="C316" t="s">
-        <v>117</v>
+        <v>1267</v>
       </c>
       <c r="D316" t="s">
-        <v>1214</v>
+        <v>1210</v>
       </c>
       <c r="E316" t="s">
-        <v>1215</v>
+        <v>1211</v>
       </c>
       <c r="F316" t="s">
-        <v>1267</v>
+        <v>45</v>
       </c>
       <c r="G316" s="1" t="s">
         <v>1268</v>
       </c>
       <c r="H316" t="s">
         <v>1269</v>
       </c>
     </row>
     <row r="317" spans="1:8">
       <c r="A317" t="s">
         <v>1270</v>
       </c>
       <c r="B317" t="s">
         <v>9</v>
       </c>
       <c r="C317" t="s">
+        <v>121</v>
+      </c>
+      <c r="D317" t="s">
+        <v>1210</v>
+      </c>
+      <c r="E317" t="s">
+        <v>1211</v>
+      </c>
+      <c r="F317" t="s">
+        <v>60</v>
+      </c>
+      <c r="G317" s="1" t="s">
         <v>1271</v>
       </c>
-      <c r="D317" t="s">
-[...8 lines deleted...]
-      <c r="G317" s="1" t="s">
+      <c r="H317" t="s">
         <v>1272</v>
-      </c>
-[...1 lines deleted...]
-        <v>1273</v>
       </c>
     </row>
     <row r="318" spans="1:8">
       <c r="A318" t="s">
+        <v>1273</v>
+      </c>
+      <c r="B318" t="s">
+        <v>9</v>
+      </c>
+      <c r="C318" t="s">
+        <v>125</v>
+      </c>
+      <c r="D318" t="s">
+        <v>1210</v>
+      </c>
+      <c r="E318" t="s">
+        <v>1211</v>
+      </c>
+      <c r="F318" t="s">
+        <v>45</v>
+      </c>
+      <c r="G318" s="1" t="s">
         <v>1274</v>
       </c>
-      <c r="B318" t="s">
-[...14 lines deleted...]
-      <c r="G318" s="1" t="s">
+      <c r="H318" t="s">
         <v>1275</v>
-      </c>
-[...1 lines deleted...]
-        <v>1276</v>
       </c>
     </row>
     <row r="319" spans="1:8">
       <c r="A319" t="s">
+        <v>1276</v>
+      </c>
+      <c r="B319" t="s">
+        <v>9</v>
+      </c>
+      <c r="C319" t="s">
         <v>1277</v>
       </c>
-      <c r="B319" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D319" t="s">
-        <v>1214</v>
+        <v>1210</v>
       </c>
       <c r="E319" t="s">
-        <v>1215</v>
+        <v>1211</v>
       </c>
       <c r="F319" t="s">
-        <v>45</v>
+        <v>13</v>
       </c>
       <c r="G319" s="1" t="s">
         <v>1278</v>
       </c>
       <c r="H319" t="s">
         <v>1279</v>
       </c>
     </row>
     <row r="320" spans="1:8">
       <c r="A320" t="s">
         <v>1280</v>
       </c>
       <c r="B320" t="s">
         <v>9</v>
       </c>
       <c r="C320" t="s">
+        <v>10</v>
+      </c>
+      <c r="D320" t="s">
         <v>1281</v>
       </c>
-      <c r="D320" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E320" t="s">
-        <v>1215</v>
+        <v>1282</v>
       </c>
       <c r="F320" t="s">
-        <v>13</v>
+        <v>56</v>
       </c>
       <c r="G320" s="1" t="s">
-        <v>1282</v>
+        <v>1283</v>
       </c>
       <c r="H320" t="s">
-        <v>1283</v>
+        <v>1284</v>
       </c>
     </row>
     <row r="321" spans="1:8">
       <c r="A321" t="s">
-        <v>1284</v>
+        <v>1285</v>
       </c>
       <c r="B321" t="s">
         <v>9</v>
       </c>
       <c r="C321" t="s">
         <v>10</v>
       </c>
       <c r="D321" t="s">
-        <v>1285</v>
+        <v>1286</v>
       </c>
       <c r="E321" t="s">
-        <v>1286</v>
+        <v>1287</v>
       </c>
       <c r="F321" t="s">
-        <v>56</v>
+        <v>19</v>
       </c>
       <c r="G321" s="1" t="s">
-        <v>1287</v>
+        <v>1288</v>
       </c>
       <c r="H321" t="s">
-        <v>1288</v>
+        <v>1289</v>
       </c>
     </row>
     <row r="322" spans="1:8">
       <c r="A322" t="s">
-        <v>1289</v>
+        <v>1290</v>
       </c>
       <c r="B322" t="s">
         <v>9</v>
       </c>
       <c r="C322" t="s">
-        <v>10</v>
+        <v>23</v>
       </c>
       <c r="D322" t="s">
-        <v>1290</v>
+        <v>1286</v>
       </c>
       <c r="E322" t="s">
-        <v>1291</v>
+        <v>1287</v>
       </c>
       <c r="F322" t="s">
         <v>19</v>
       </c>
       <c r="G322" s="1" t="s">
+        <v>1291</v>
+      </c>
+      <c r="H322" t="s">
         <v>1292</v>
-      </c>
-[...1 lines deleted...]
-        <v>1293</v>
       </c>
     </row>
     <row r="323" spans="1:8">
       <c r="A323" t="s">
+        <v>1293</v>
+      </c>
+      <c r="B323" t="s">
+        <v>9</v>
+      </c>
+      <c r="C323" t="s">
+        <v>10</v>
+      </c>
+      <c r="D323" t="s">
         <v>1294</v>
       </c>
-      <c r="B323" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E323" t="s">
-        <v>1291</v>
+        <v>1295</v>
       </c>
       <c r="F323" t="s">
-        <v>19</v>
+        <v>1296</v>
       </c>
       <c r="G323" s="1" t="s">
-        <v>1295</v>
+        <v>1297</v>
       </c>
       <c r="H323" t="s">
-        <v>1296</v>
+        <v>1298</v>
       </c>
     </row>
     <row r="324" spans="1:8">
       <c r="A324" t="s">
-        <v>1297</v>
+        <v>1299</v>
       </c>
       <c r="B324" t="s">
         <v>9</v>
       </c>
       <c r="C324" t="s">
         <v>10</v>
       </c>
       <c r="D324" t="s">
-        <v>1298</v>
+        <v>1300</v>
       </c>
       <c r="E324" t="s">
-        <v>1299</v>
+        <v>1301</v>
       </c>
       <c r="F324" t="s">
-        <v>1300</v>
+        <v>296</v>
       </c>
       <c r="G324" s="1" t="s">
-        <v>1301</v>
+        <v>1302</v>
       </c>
       <c r="H324" t="s">
-        <v>1302</v>
+        <v>1303</v>
       </c>
     </row>
     <row r="325" spans="1:8">
       <c r="A325" t="s">
-        <v>1303</v>
+        <v>1304</v>
       </c>
       <c r="B325" t="s">
         <v>9</v>
       </c>
       <c r="C325" t="s">
         <v>10</v>
       </c>
       <c r="D325" t="s">
-        <v>1304</v>
+        <v>1305</v>
       </c>
       <c r="E325" t="s">
-        <v>1305</v>
+        <v>1306</v>
       </c>
       <c r="F325" t="s">
-        <v>296</v>
+        <v>45</v>
       </c>
       <c r="G325" s="1" t="s">
-        <v>1306</v>
+        <v>1307</v>
       </c>
       <c r="H325" t="s">
-        <v>1307</v>
+        <v>1308</v>
       </c>
     </row>
     <row r="326" spans="1:8">
       <c r="A326" t="s">
-        <v>1308</v>
+        <v>1309</v>
       </c>
       <c r="B326" t="s">
         <v>9</v>
       </c>
       <c r="C326" t="s">
-        <v>10</v>
+        <v>23</v>
       </c>
       <c r="D326" t="s">
-        <v>1309</v>
+        <v>1305</v>
       </c>
       <c r="E326" t="s">
+        <v>1306</v>
+      </c>
+      <c r="F326" t="s">
+        <v>162</v>
+      </c>
+      <c r="G326" s="1" t="s">
         <v>1310</v>
       </c>
-      <c r="F326" t="s">
-[...2 lines deleted...]
-      <c r="G326" s="1" t="s">
+      <c r="H326" t="s">
         <v>1311</v>
-      </c>
-[...1 lines deleted...]
-        <v>1312</v>
       </c>
     </row>
     <row r="327" spans="1:8">
       <c r="A327" t="s">
+        <v>1312</v>
+      </c>
+      <c r="B327" t="s">
+        <v>9</v>
+      </c>
+      <c r="C327" t="s">
+        <v>27</v>
+      </c>
+      <c r="D327" t="s">
+        <v>1305</v>
+      </c>
+      <c r="E327" t="s">
+        <v>1306</v>
+      </c>
+      <c r="F327" t="s">
+        <v>283</v>
+      </c>
+      <c r="G327" s="1" t="s">
         <v>1313</v>
       </c>
-      <c r="B327" t="s">
-[...14 lines deleted...]
-      <c r="G327" s="1" t="s">
+      <c r="H327" t="s">
         <v>1314</v>
-      </c>
-[...1 lines deleted...]
-        <v>1315</v>
       </c>
     </row>
     <row r="328" spans="1:8">
       <c r="A328" t="s">
+        <v>1315</v>
+      </c>
+      <c r="B328" t="s">
+        <v>9</v>
+      </c>
+      <c r="C328" t="s">
+        <v>31</v>
+      </c>
+      <c r="D328" t="s">
+        <v>1305</v>
+      </c>
+      <c r="E328" t="s">
+        <v>1306</v>
+      </c>
+      <c r="F328" t="s">
+        <v>45</v>
+      </c>
+      <c r="G328" s="1" t="s">
         <v>1316</v>
       </c>
-      <c r="B328" t="s">
-[...14 lines deleted...]
-      <c r="G328" s="1" t="s">
+      <c r="H328" t="s">
         <v>1317</v>
-      </c>
-[...1 lines deleted...]
-        <v>1318</v>
       </c>
     </row>
     <row r="329" spans="1:8">
       <c r="A329" t="s">
-        <v>1319</v>
+        <v>1318</v>
       </c>
       <c r="B329" t="s">
         <v>9</v>
       </c>
       <c r="C329" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="D329" t="s">
-        <v>1309</v>
+        <v>1305</v>
       </c>
       <c r="E329" t="s">
-        <v>1310</v>
+        <v>1306</v>
       </c>
       <c r="F329" t="s">
         <v>45</v>
       </c>
       <c r="G329" s="1" t="s">
+        <v>1319</v>
+      </c>
+      <c r="H329" t="s">
         <v>1320</v>
-      </c>
-[...1 lines deleted...]
-        <v>1321</v>
       </c>
     </row>
     <row r="330" spans="1:8">
       <c r="A330" t="s">
-        <v>1322</v>
+        <v>1321</v>
       </c>
       <c r="B330" t="s">
         <v>9</v>
       </c>
       <c r="C330" t="s">
-        <v>35</v>
+        <v>39</v>
       </c>
       <c r="D330" t="s">
-        <v>1309</v>
+        <v>1305</v>
       </c>
       <c r="E330" t="s">
-        <v>1310</v>
+        <v>1306</v>
       </c>
       <c r="F330" t="s">
         <v>45</v>
       </c>
       <c r="G330" s="1" t="s">
+        <v>1322</v>
+      </c>
+      <c r="H330" t="s">
         <v>1323</v>
-      </c>
-[...1 lines deleted...]
-        <v>1324</v>
       </c>
     </row>
     <row r="331" spans="1:8">
       <c r="A331" t="s">
-        <v>1325</v>
+        <v>1324</v>
       </c>
       <c r="B331" t="s">
         <v>9</v>
       </c>
       <c r="C331" t="s">
-        <v>39</v>
+        <v>68</v>
       </c>
       <c r="D331" t="s">
-        <v>1309</v>
+        <v>1305</v>
       </c>
       <c r="E331" t="s">
-        <v>1310</v>
+        <v>1306</v>
       </c>
       <c r="F331" t="s">
         <v>45</v>
       </c>
       <c r="G331" s="1" t="s">
+        <v>1325</v>
+      </c>
+      <c r="H331" t="s">
         <v>1326</v>
-      </c>
-[...1 lines deleted...]
-        <v>1327</v>
       </c>
     </row>
     <row r="332" spans="1:8">
       <c r="A332" t="s">
+        <v>1327</v>
+      </c>
+      <c r="B332" t="s">
+        <v>9</v>
+      </c>
+      <c r="C332" t="s">
+        <v>72</v>
+      </c>
+      <c r="D332" t="s">
+        <v>1305</v>
+      </c>
+      <c r="E332" t="s">
+        <v>1306</v>
+      </c>
+      <c r="F332" t="s">
+        <v>13</v>
+      </c>
+      <c r="G332" s="1" t="s">
         <v>1328</v>
       </c>
-      <c r="B332" t="s">
-[...14 lines deleted...]
-      <c r="G332" s="1" t="s">
+      <c r="H332" t="s">
         <v>1329</v>
-      </c>
-[...1 lines deleted...]
-        <v>1330</v>
       </c>
     </row>
     <row r="333" spans="1:8">
       <c r="A333" t="s">
+        <v>1330</v>
+      </c>
+      <c r="B333" t="s">
+        <v>9</v>
+      </c>
+      <c r="C333" t="s">
+        <v>76</v>
+      </c>
+      <c r="D333" t="s">
+        <v>1305</v>
+      </c>
+      <c r="E333" t="s">
+        <v>1306</v>
+      </c>
+      <c r="F333" t="s">
+        <v>45</v>
+      </c>
+      <c r="G333" s="1" t="s">
         <v>1331</v>
       </c>
-      <c r="B333" t="s">
-[...14 lines deleted...]
-      <c r="G333" s="1" t="s">
+      <c r="H333" t="s">
         <v>1332</v>
-      </c>
-[...1 lines deleted...]
-        <v>1333</v>
       </c>
     </row>
     <row r="334" spans="1:8">
       <c r="A334" t="s">
+        <v>1333</v>
+      </c>
+      <c r="B334" t="s">
+        <v>9</v>
+      </c>
+      <c r="C334" t="s">
+        <v>80</v>
+      </c>
+      <c r="D334" t="s">
+        <v>1305</v>
+      </c>
+      <c r="E334" t="s">
+        <v>1306</v>
+      </c>
+      <c r="F334" t="s">
+        <v>655</v>
+      </c>
+      <c r="G334" s="1" t="s">
         <v>1334</v>
       </c>
-      <c r="B334" t="s">
-[...14 lines deleted...]
-      <c r="G334" s="1" t="s">
+      <c r="H334" t="s">
         <v>1335</v>
-      </c>
-[...1 lines deleted...]
-        <v>1336</v>
       </c>
     </row>
     <row r="335" spans="1:8">
       <c r="A335" t="s">
+        <v>1336</v>
+      </c>
+      <c r="B335" t="s">
+        <v>9</v>
+      </c>
+      <c r="C335" t="s">
+        <v>84</v>
+      </c>
+      <c r="D335" t="s">
+        <v>1305</v>
+      </c>
+      <c r="E335" t="s">
+        <v>1306</v>
+      </c>
+      <c r="F335" t="s">
+        <v>655</v>
+      </c>
+      <c r="G335" s="1" t="s">
         <v>1337</v>
       </c>
-      <c r="B335" t="s">
-[...14 lines deleted...]
-      <c r="G335" s="1" t="s">
+      <c r="H335" t="s">
         <v>1338</v>
-      </c>
-[...1 lines deleted...]
-        <v>1339</v>
       </c>
     </row>
     <row r="336" spans="1:8">
       <c r="A336" t="s">
+        <v>1339</v>
+      </c>
+      <c r="B336" t="s">
+        <v>9</v>
+      </c>
+      <c r="C336" t="s">
+        <v>88</v>
+      </c>
+      <c r="D336" t="s">
+        <v>1305</v>
+      </c>
+      <c r="E336" t="s">
+        <v>1306</v>
+      </c>
+      <c r="F336" t="s">
+        <v>105</v>
+      </c>
+      <c r="G336" s="1" t="s">
         <v>1340</v>
       </c>
-      <c r="B336" t="s">
-[...14 lines deleted...]
-      <c r="G336" s="1" t="s">
+      <c r="H336" t="s">
         <v>1341</v>
-      </c>
-[...1 lines deleted...]
-        <v>1342</v>
       </c>
     </row>
     <row r="337" spans="1:8">
       <c r="A337" t="s">
+        <v>1342</v>
+      </c>
+      <c r="B337" t="s">
+        <v>9</v>
+      </c>
+      <c r="C337" t="s">
+        <v>92</v>
+      </c>
+      <c r="D337" t="s">
+        <v>1305</v>
+      </c>
+      <c r="E337" t="s">
+        <v>1306</v>
+      </c>
+      <c r="F337" t="s">
+        <v>56</v>
+      </c>
+      <c r="G337" s="1" t="s">
         <v>1343</v>
       </c>
-      <c r="B337" t="s">
-[...14 lines deleted...]
-      <c r="G337" s="1" t="s">
+      <c r="H337" t="s">
         <v>1344</v>
-      </c>
-[...1 lines deleted...]
-        <v>1345</v>
       </c>
     </row>
     <row r="338" spans="1:8">
       <c r="A338" t="s">
+        <v>1345</v>
+      </c>
+      <c r="B338" t="s">
+        <v>9</v>
+      </c>
+      <c r="C338" t="s">
+        <v>96</v>
+      </c>
+      <c r="D338" t="s">
+        <v>1305</v>
+      </c>
+      <c r="E338" t="s">
+        <v>1306</v>
+      </c>
+      <c r="F338" t="s">
+        <v>64</v>
+      </c>
+      <c r="G338" s="1" t="s">
         <v>1346</v>
       </c>
-      <c r="B338" t="s">
-[...14 lines deleted...]
-      <c r="G338" s="1" t="s">
+      <c r="H338" t="s">
         <v>1347</v>
-      </c>
-[...1 lines deleted...]
-        <v>1348</v>
       </c>
     </row>
     <row r="339" spans="1:8">
       <c r="A339" t="s">
+        <v>1348</v>
+      </c>
+      <c r="B339" t="s">
+        <v>9</v>
+      </c>
+      <c r="C339" t="s">
+        <v>100</v>
+      </c>
+      <c r="D339" t="s">
+        <v>1305</v>
+      </c>
+      <c r="E339" t="s">
+        <v>1306</v>
+      </c>
+      <c r="F339" t="s">
+        <v>49</v>
+      </c>
+      <c r="G339" s="1" t="s">
         <v>1349</v>
       </c>
-      <c r="B339" t="s">
-[...14 lines deleted...]
-      <c r="G339" s="1" t="s">
+      <c r="H339" t="s">
         <v>1350</v>
-      </c>
-[...1 lines deleted...]
-        <v>1351</v>
       </c>
     </row>
     <row r="340" spans="1:8">
       <c r="A340" t="s">
+        <v>1351</v>
+      </c>
+      <c r="B340" t="s">
+        <v>9</v>
+      </c>
+      <c r="C340" t="s">
+        <v>104</v>
+      </c>
+      <c r="D340" t="s">
+        <v>1305</v>
+      </c>
+      <c r="E340" t="s">
+        <v>1306</v>
+      </c>
+      <c r="F340" t="s">
+        <v>56</v>
+      </c>
+      <c r="G340" s="1" t="s">
         <v>1352</v>
       </c>
-      <c r="B340" t="s">
-[...14 lines deleted...]
-      <c r="G340" s="1" t="s">
+      <c r="H340" t="s">
         <v>1353</v>
-      </c>
-[...1 lines deleted...]
-        <v>1354</v>
       </c>
     </row>
     <row r="341" spans="1:8">
       <c r="A341" t="s">
+        <v>1354</v>
+      </c>
+      <c r="B341" t="s">
+        <v>9</v>
+      </c>
+      <c r="C341" t="s">
+        <v>109</v>
+      </c>
+      <c r="D341" t="s">
+        <v>1305</v>
+      </c>
+      <c r="E341" t="s">
+        <v>1306</v>
+      </c>
+      <c r="F341" t="s">
+        <v>45</v>
+      </c>
+      <c r="G341" s="1" t="s">
         <v>1355</v>
       </c>
-      <c r="B341" t="s">
-[...14 lines deleted...]
-      <c r="G341" s="1" t="s">
+      <c r="H341" t="s">
         <v>1356</v>
-      </c>
-[...1 lines deleted...]
-        <v>1357</v>
       </c>
     </row>
     <row r="342" spans="1:8">
       <c r="A342" t="s">
+        <v>1357</v>
+      </c>
+      <c r="B342" t="s">
+        <v>9</v>
+      </c>
+      <c r="C342" t="s">
+        <v>113</v>
+      </c>
+      <c r="D342" t="s">
+        <v>1305</v>
+      </c>
+      <c r="E342" t="s">
+        <v>1306</v>
+      </c>
+      <c r="F342" t="s">
+        <v>283</v>
+      </c>
+      <c r="G342" s="1" t="s">
         <v>1358</v>
       </c>
-      <c r="B342" t="s">
-[...14 lines deleted...]
-      <c r="G342" s="1" t="s">
+      <c r="H342" t="s">
         <v>1359</v>
-      </c>
-[...1 lines deleted...]
-        <v>1360</v>
       </c>
     </row>
     <row r="343" spans="1:8">
       <c r="A343" t="s">
+        <v>1360</v>
+      </c>
+      <c r="B343" t="s">
+        <v>9</v>
+      </c>
+      <c r="C343" t="s">
+        <v>117</v>
+      </c>
+      <c r="D343" t="s">
+        <v>1305</v>
+      </c>
+      <c r="E343" t="s">
+        <v>1306</v>
+      </c>
+      <c r="F343" t="s">
+        <v>655</v>
+      </c>
+      <c r="G343" s="1" t="s">
         <v>1361</v>
       </c>
-      <c r="B343" t="s">
-[...14 lines deleted...]
-      <c r="G343" s="1" t="s">
+      <c r="H343" t="s">
         <v>1362</v>
-      </c>
-[...1 lines deleted...]
-        <v>1363</v>
       </c>
     </row>
     <row r="344" spans="1:8">
       <c r="A344" t="s">
+        <v>1363</v>
+      </c>
+      <c r="B344" t="s">
+        <v>9</v>
+      </c>
+      <c r="C344" t="s">
+        <v>1267</v>
+      </c>
+      <c r="D344" t="s">
+        <v>1305</v>
+      </c>
+      <c r="E344" t="s">
+        <v>1306</v>
+      </c>
+      <c r="F344" t="s">
+        <v>56</v>
+      </c>
+      <c r="G344" s="1" t="s">
         <v>1364</v>
       </c>
-      <c r="B344" t="s">
-[...14 lines deleted...]
-      <c r="G344" s="1" t="s">
+      <c r="H344" t="s">
         <v>1365</v>
-      </c>
-[...1 lines deleted...]
-        <v>1366</v>
       </c>
     </row>
     <row r="345" spans="1:8">
       <c r="A345" t="s">
+        <v>1366</v>
+      </c>
+      <c r="B345" t="s">
+        <v>9</v>
+      </c>
+      <c r="C345" t="s">
+        <v>121</v>
+      </c>
+      <c r="D345" t="s">
+        <v>1305</v>
+      </c>
+      <c r="E345" t="s">
+        <v>1306</v>
+      </c>
+      <c r="F345" t="s">
+        <v>162</v>
+      </c>
+      <c r="G345" s="1" t="s">
         <v>1367</v>
       </c>
-      <c r="B345" t="s">
-[...14 lines deleted...]
-      <c r="G345" s="1" t="s">
+      <c r="H345" t="s">
         <v>1368</v>
-      </c>
-[...1 lines deleted...]
-        <v>1369</v>
       </c>
     </row>
     <row r="346" spans="1:8">
       <c r="A346" t="s">
+        <v>1369</v>
+      </c>
+      <c r="B346" t="s">
+        <v>9</v>
+      </c>
+      <c r="C346" t="s">
+        <v>125</v>
+      </c>
+      <c r="D346" t="s">
+        <v>1305</v>
+      </c>
+      <c r="E346" t="s">
+        <v>1306</v>
+      </c>
+      <c r="F346" t="s">
+        <v>45</v>
+      </c>
+      <c r="G346" s="1" t="s">
         <v>1370</v>
       </c>
-      <c r="B346" t="s">
-[...14 lines deleted...]
-      <c r="G346" s="1" t="s">
+      <c r="H346" t="s">
         <v>1371</v>
-      </c>
-[...1 lines deleted...]
-        <v>1372</v>
       </c>
     </row>
     <row r="347" spans="1:8">
       <c r="A347" t="s">
-        <v>1373</v>
+        <v>1372</v>
       </c>
       <c r="B347" t="s">
         <v>9</v>
       </c>
       <c r="C347" t="s">
-        <v>125</v>
+        <v>1277</v>
       </c>
       <c r="D347" t="s">
-        <v>1309</v>
+        <v>1305</v>
       </c>
       <c r="E347" t="s">
-        <v>1310</v>
+        <v>1306</v>
       </c>
       <c r="F347" t="s">
         <v>45</v>
       </c>
       <c r="G347" s="1" t="s">
+        <v>1373</v>
+      </c>
+      <c r="H347" t="s">
         <v>1374</v>
-      </c>
-[...1 lines deleted...]
-        <v>1375</v>
       </c>
     </row>
     <row r="348" spans="1:8">
       <c r="A348" t="s">
-        <v>1376</v>
+        <v>1375</v>
       </c>
       <c r="B348" t="s">
         <v>9</v>
       </c>
       <c r="C348" t="s">
-        <v>1281</v>
+        <v>129</v>
       </c>
       <c r="D348" t="s">
-        <v>1309</v>
+        <v>1305</v>
       </c>
       <c r="E348" t="s">
-        <v>1310</v>
+        <v>1306</v>
       </c>
       <c r="F348" t="s">
         <v>45</v>
       </c>
       <c r="G348" s="1" t="s">
+        <v>1376</v>
+      </c>
+      <c r="H348" t="s">
         <v>1377</v>
-      </c>
-[...1 lines deleted...]
-        <v>1378</v>
       </c>
     </row>
     <row r="349" spans="1:8">
       <c r="A349" t="s">
+        <v>1378</v>
+      </c>
+      <c r="B349" t="s">
+        <v>9</v>
+      </c>
+      <c r="C349" t="s">
         <v>1379</v>
       </c>
-      <c r="B349" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D349" t="s">
-        <v>1309</v>
+        <v>1305</v>
       </c>
       <c r="E349" t="s">
-        <v>1310</v>
+        <v>1306</v>
       </c>
       <c r="F349" t="s">
-        <v>45</v>
+        <v>49</v>
       </c>
       <c r="G349" s="1" t="s">
         <v>1380</v>
       </c>
       <c r="H349" t="s">
         <v>1381</v>
       </c>
     </row>
     <row r="350" spans="1:8">
       <c r="A350" t="s">
         <v>1382</v>
       </c>
       <c r="B350" t="s">
         <v>9</v>
       </c>
       <c r="C350" t="s">
         <v>1383</v>
       </c>
       <c r="D350" t="s">
-        <v>1309</v>
+        <v>1305</v>
       </c>
       <c r="E350" t="s">
-        <v>1310</v>
+        <v>1306</v>
       </c>
       <c r="F350" t="s">
         <v>49</v>
       </c>
       <c r="G350" s="1" t="s">
         <v>1384</v>
       </c>
       <c r="H350" t="s">
         <v>1385</v>
       </c>
     </row>
     <row r="351" spans="1:8">
       <c r="A351" t="s">
         <v>1386</v>
       </c>
       <c r="B351" t="s">
         <v>9</v>
       </c>
       <c r="C351" t="s">
+        <v>133</v>
+      </c>
+      <c r="D351" t="s">
+        <v>1305</v>
+      </c>
+      <c r="E351" t="s">
+        <v>1306</v>
+      </c>
+      <c r="F351" t="s">
         <v>1387</v>
-      </c>
-[...7 lines deleted...]
-        <v>49</v>
       </c>
       <c r="G351" s="1" t="s">
         <v>1388</v>
       </c>
       <c r="H351" t="s">
         <v>1389</v>
       </c>
     </row>
     <row r="352" spans="1:8">
       <c r="A352" t="s">
         <v>1390</v>
       </c>
       <c r="B352" t="s">
         <v>9</v>
       </c>
       <c r="C352" t="s">
-        <v>133</v>
+        <v>137</v>
       </c>
       <c r="D352" t="s">
-        <v>1309</v>
+        <v>1305</v>
       </c>
       <c r="E352" t="s">
-        <v>1310</v>
+        <v>1306</v>
       </c>
       <c r="F352" t="s">
+        <v>418</v>
+      </c>
+      <c r="G352" s="1" t="s">
         <v>1391</v>
       </c>
-      <c r="G352" s="1" t="s">
+      <c r="H352" t="s">
         <v>1392</v>
-      </c>
-[...1 lines deleted...]
-        <v>1393</v>
       </c>
     </row>
     <row r="353" spans="1:8">
       <c r="A353" t="s">
+        <v>1393</v>
+      </c>
+      <c r="B353" t="s">
+        <v>9</v>
+      </c>
+      <c r="C353" t="s">
         <v>1394</v>
       </c>
-      <c r="B353" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D353" t="s">
-        <v>1309</v>
+        <v>1305</v>
       </c>
       <c r="E353" t="s">
-        <v>1310</v>
+        <v>1306</v>
       </c>
       <c r="F353" t="s">
-        <v>418</v>
+        <v>45</v>
       </c>
       <c r="G353" s="1" t="s">
         <v>1395</v>
       </c>
       <c r="H353" t="s">
         <v>1396</v>
       </c>
     </row>
     <row r="354" spans="1:8">
       <c r="A354" t="s">
         <v>1397</v>
       </c>
       <c r="B354" t="s">
         <v>9</v>
       </c>
       <c r="C354" t="s">
+        <v>141</v>
+      </c>
+      <c r="D354" t="s">
+        <v>1305</v>
+      </c>
+      <c r="E354" t="s">
+        <v>1306</v>
+      </c>
+      <c r="F354" t="s">
+        <v>49</v>
+      </c>
+      <c r="G354" s="1" t="s">
         <v>1398</v>
       </c>
-      <c r="D354" t="s">
-[...8 lines deleted...]
-      <c r="G354" s="1" t="s">
+      <c r="H354" t="s">
         <v>1399</v>
-      </c>
-[...1 lines deleted...]
-        <v>1400</v>
       </c>
     </row>
     <row r="355" spans="1:8">
       <c r="A355" t="s">
+        <v>1400</v>
+      </c>
+      <c r="B355" t="s">
+        <v>9</v>
+      </c>
+      <c r="C355" t="s">
         <v>1401</v>
       </c>
-      <c r="B355" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D355" t="s">
-        <v>1309</v>
+        <v>1305</v>
       </c>
       <c r="E355" t="s">
-        <v>1310</v>
+        <v>1306</v>
       </c>
       <c r="F355" t="s">
-        <v>49</v>
+        <v>45</v>
       </c>
       <c r="G355" s="1" t="s">
         <v>1402</v>
       </c>
       <c r="H355" t="s">
         <v>1403</v>
       </c>
     </row>
     <row r="356" spans="1:8">
       <c r="A356" t="s">
         <v>1404</v>
       </c>
       <c r="B356" t="s">
         <v>9</v>
       </c>
       <c r="C356" t="s">
+        <v>145</v>
+      </c>
+      <c r="D356" t="s">
+        <v>1305</v>
+      </c>
+      <c r="E356" t="s">
+        <v>1306</v>
+      </c>
+      <c r="F356" t="s">
         <v>1405</v>
-      </c>
-[...7 lines deleted...]
-        <v>45</v>
       </c>
       <c r="G356" s="1" t="s">
         <v>1406</v>
       </c>
       <c r="H356" t="s">
         <v>1407</v>
       </c>
     </row>
     <row r="357" spans="1:8">
       <c r="A357" t="s">
         <v>1408</v>
       </c>
       <c r="B357" t="s">
         <v>9</v>
       </c>
       <c r="C357" t="s">
-        <v>145</v>
+        <v>149</v>
       </c>
       <c r="D357" t="s">
-        <v>1309</v>
+        <v>1305</v>
       </c>
       <c r="E357" t="s">
-        <v>1310</v>
+        <v>1306</v>
       </c>
       <c r="F357" t="s">
+        <v>1122</v>
+      </c>
+      <c r="G357" s="1" t="s">
         <v>1409</v>
       </c>
-      <c r="G357" s="1" t="s">
+      <c r="H357" t="s">
         <v>1410</v>
-      </c>
-[...1 lines deleted...]
-        <v>1411</v>
       </c>
     </row>
     <row r="358" spans="1:8">
       <c r="A358" t="s">
+        <v>1411</v>
+      </c>
+      <c r="B358" t="s">
+        <v>9</v>
+      </c>
+      <c r="C358" t="s">
+        <v>153</v>
+      </c>
+      <c r="D358" t="s">
+        <v>1305</v>
+      </c>
+      <c r="E358" t="s">
+        <v>1306</v>
+      </c>
+      <c r="F358" t="s">
+        <v>1122</v>
+      </c>
+      <c r="G358" s="1" t="s">
         <v>1412</v>
       </c>
-      <c r="B358" t="s">
-[...14 lines deleted...]
-      <c r="G358" s="1" t="s">
+      <c r="H358" t="s">
         <v>1413</v>
-      </c>
-[...1 lines deleted...]
-        <v>1414</v>
       </c>
     </row>
     <row r="359" spans="1:8">
       <c r="A359" t="s">
+        <v>1414</v>
+      </c>
+      <c r="B359" t="s">
+        <v>9</v>
+      </c>
+      <c r="C359" t="s">
+        <v>157</v>
+      </c>
+      <c r="D359" t="s">
+        <v>1305</v>
+      </c>
+      <c r="E359" t="s">
+        <v>1306</v>
+      </c>
+      <c r="F359" t="s">
+        <v>13</v>
+      </c>
+      <c r="G359" s="1" t="s">
         <v>1415</v>
       </c>
-      <c r="B359" t="s">
-[...14 lines deleted...]
-      <c r="G359" s="1" t="s">
+      <c r="H359" t="s">
         <v>1416</v>
-      </c>
-[...1 lines deleted...]
-        <v>1417</v>
       </c>
     </row>
     <row r="360" spans="1:8">
       <c r="A360" t="s">
+        <v>1417</v>
+      </c>
+      <c r="B360" t="s">
+        <v>9</v>
+      </c>
+      <c r="C360" t="s">
         <v>1418</v>
       </c>
-      <c r="B360" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D360" t="s">
-        <v>1309</v>
+        <v>1305</v>
       </c>
       <c r="E360" t="s">
-        <v>1310</v>
+        <v>1306</v>
       </c>
       <c r="F360" t="s">
-        <v>13</v>
+        <v>45</v>
       </c>
       <c r="G360" s="1" t="s">
         <v>1419</v>
       </c>
       <c r="H360" t="s">
         <v>1420</v>
       </c>
     </row>
     <row r="361" spans="1:8">
       <c r="A361" t="s">
         <v>1421</v>
       </c>
       <c r="B361" t="s">
         <v>9</v>
       </c>
       <c r="C361" t="s">
+        <v>161</v>
+      </c>
+      <c r="D361" t="s">
+        <v>1305</v>
+      </c>
+      <c r="E361" t="s">
+        <v>1306</v>
+      </c>
+      <c r="F361" t="s">
+        <v>1122</v>
+      </c>
+      <c r="G361" s="1" t="s">
         <v>1422</v>
       </c>
-      <c r="D361" t="s">
-[...8 lines deleted...]
-      <c r="G361" s="1" t="s">
+      <c r="H361" t="s">
         <v>1423</v>
-      </c>
-[...1 lines deleted...]
-        <v>1424</v>
       </c>
     </row>
     <row r="362" spans="1:8">
       <c r="A362" t="s">
+        <v>1424</v>
+      </c>
+      <c r="B362" t="s">
+        <v>9</v>
+      </c>
+      <c r="C362" t="s">
+        <v>166</v>
+      </c>
+      <c r="D362" t="s">
+        <v>1305</v>
+      </c>
+      <c r="E362" t="s">
+        <v>1306</v>
+      </c>
+      <c r="F362" t="s">
+        <v>45</v>
+      </c>
+      <c r="G362" s="1" t="s">
         <v>1425</v>
       </c>
-      <c r="B362" t="s">
-[...14 lines deleted...]
-      <c r="G362" s="1" t="s">
+      <c r="H362" t="s">
         <v>1426</v>
-      </c>
-[...1 lines deleted...]
-        <v>1427</v>
       </c>
     </row>
     <row r="363" spans="1:8">
       <c r="A363" t="s">
-        <v>1428</v>
+        <v>1427</v>
       </c>
       <c r="B363" t="s">
         <v>9</v>
       </c>
       <c r="C363" t="s">
-        <v>166</v>
+        <v>170</v>
       </c>
       <c r="D363" t="s">
-        <v>1309</v>
+        <v>1305</v>
       </c>
       <c r="E363" t="s">
-        <v>1310</v>
+        <v>1306</v>
       </c>
       <c r="F363" t="s">
         <v>45</v>
       </c>
       <c r="G363" s="1" t="s">
+        <v>1428</v>
+      </c>
+      <c r="H363" t="s">
         <v>1429</v>
-      </c>
-[...1 lines deleted...]
-        <v>1430</v>
       </c>
     </row>
     <row r="364" spans="1:8">
       <c r="A364" t="s">
-        <v>1431</v>
+        <v>1430</v>
       </c>
       <c r="B364" t="s">
         <v>9</v>
       </c>
       <c r="C364" t="s">
-        <v>170</v>
+        <v>174</v>
       </c>
       <c r="D364" t="s">
-        <v>1309</v>
+        <v>1305</v>
       </c>
       <c r="E364" t="s">
-        <v>1310</v>
+        <v>1306</v>
       </c>
       <c r="F364" t="s">
         <v>45</v>
       </c>
       <c r="G364" s="1" t="s">
+        <v>1431</v>
+      </c>
+      <c r="H364" t="s">
         <v>1432</v>
-      </c>
-[...1 lines deleted...]
-        <v>1433</v>
       </c>
     </row>
     <row r="365" spans="1:8">
       <c r="A365" t="s">
-        <v>1434</v>
+        <v>1433</v>
       </c>
       <c r="B365" t="s">
         <v>9</v>
       </c>
       <c r="C365" t="s">
-        <v>174</v>
+        <v>178</v>
       </c>
       <c r="D365" t="s">
-        <v>1309</v>
+        <v>1305</v>
       </c>
       <c r="E365" t="s">
-        <v>1310</v>
+        <v>1306</v>
       </c>
       <c r="F365" t="s">
         <v>45</v>
       </c>
       <c r="G365" s="1" t="s">
+        <v>1434</v>
+      </c>
+      <c r="H365" t="s">
         <v>1435</v>
-      </c>
-[...1 lines deleted...]
-        <v>1436</v>
       </c>
     </row>
     <row r="366" spans="1:8">
       <c r="A366" t="s">
-        <v>1437</v>
+        <v>1436</v>
       </c>
       <c r="B366" t="s">
         <v>9</v>
       </c>
       <c r="C366" t="s">
-        <v>178</v>
+        <v>182</v>
       </c>
       <c r="D366" t="s">
-        <v>1309</v>
+        <v>1305</v>
       </c>
       <c r="E366" t="s">
-        <v>1310</v>
+        <v>1306</v>
       </c>
       <c r="F366" t="s">
         <v>45</v>
       </c>
       <c r="G366" s="1" t="s">
+        <v>1437</v>
+      </c>
+      <c r="H366" t="s">
         <v>1438</v>
-      </c>
-[...1 lines deleted...]
-        <v>1439</v>
       </c>
     </row>
     <row r="367" spans="1:8">
       <c r="A367" t="s">
-        <v>1440</v>
+        <v>1439</v>
       </c>
       <c r="B367" t="s">
         <v>9</v>
       </c>
       <c r="C367" t="s">
-        <v>182</v>
+        <v>186</v>
       </c>
       <c r="D367" t="s">
-        <v>1309</v>
+        <v>1305</v>
       </c>
       <c r="E367" t="s">
-        <v>1310</v>
+        <v>1306</v>
       </c>
       <c r="F367" t="s">
         <v>45</v>
       </c>
       <c r="G367" s="1" t="s">
+        <v>1440</v>
+      </c>
+      <c r="H367" t="s">
         <v>1441</v>
-      </c>
-[...1 lines deleted...]
-        <v>1442</v>
       </c>
     </row>
     <row r="368" spans="1:8">
       <c r="A368" t="s">
-        <v>1443</v>
+        <v>1442</v>
       </c>
       <c r="B368" t="s">
         <v>9</v>
       </c>
       <c r="C368" t="s">
-        <v>186</v>
+        <v>190</v>
       </c>
       <c r="D368" t="s">
-        <v>1309</v>
+        <v>1305</v>
       </c>
       <c r="E368" t="s">
-        <v>1310</v>
+        <v>1306</v>
       </c>
       <c r="F368" t="s">
         <v>45</v>
       </c>
       <c r="G368" s="1" t="s">
+        <v>1443</v>
+      </c>
+      <c r="H368" t="s">
         <v>1444</v>
-      </c>
-[...1 lines deleted...]
-        <v>1445</v>
       </c>
     </row>
     <row r="369" spans="1:8">
       <c r="A369" t="s">
-        <v>1446</v>
+        <v>1445</v>
       </c>
       <c r="B369" t="s">
         <v>9</v>
       </c>
       <c r="C369" t="s">
-        <v>190</v>
+        <v>194</v>
       </c>
       <c r="D369" t="s">
-        <v>1309</v>
+        <v>1305</v>
       </c>
       <c r="E369" t="s">
-        <v>1310</v>
+        <v>1306</v>
       </c>
       <c r="F369" t="s">
         <v>45</v>
       </c>
       <c r="G369" s="1" t="s">
+        <v>1446</v>
+      </c>
+      <c r="H369" t="s">
         <v>1447</v>
-      </c>
-[...1 lines deleted...]
-        <v>1448</v>
       </c>
     </row>
     <row r="370" spans="1:8">
       <c r="A370" t="s">
+        <v>1448</v>
+      </c>
+      <c r="B370" t="s">
+        <v>9</v>
+      </c>
+      <c r="C370" t="s">
         <v>1449</v>
       </c>
-      <c r="B370" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D370" t="s">
-        <v>1309</v>
+        <v>1305</v>
       </c>
       <c r="E370" t="s">
-        <v>1310</v>
+        <v>1306</v>
       </c>
       <c r="F370" t="s">
         <v>45</v>
       </c>
       <c r="G370" s="1" t="s">
         <v>1450</v>
       </c>
       <c r="H370" t="s">
         <v>1451</v>
       </c>
     </row>
     <row r="371" spans="1:8">
       <c r="A371" t="s">
         <v>1452</v>
       </c>
       <c r="B371" t="s">
         <v>9</v>
       </c>
       <c r="C371" t="s">
-        <v>1453</v>
+        <v>198</v>
       </c>
       <c r="D371" t="s">
-        <v>1309</v>
+        <v>1305</v>
       </c>
       <c r="E371" t="s">
-        <v>1310</v>
+        <v>1306</v>
       </c>
       <c r="F371" t="s">
         <v>45</v>
       </c>
       <c r="G371" s="1" t="s">
+        <v>1453</v>
+      </c>
+      <c r="H371" t="s">
         <v>1454</v>
-      </c>
-[...1 lines deleted...]
-        <v>1455</v>
       </c>
     </row>
     <row r="372" spans="1:8">
       <c r="A372" t="s">
-        <v>1456</v>
+        <v>1455</v>
       </c>
       <c r="B372" t="s">
         <v>9</v>
       </c>
       <c r="C372" t="s">
-        <v>198</v>
+        <v>202</v>
       </c>
       <c r="D372" t="s">
-        <v>1309</v>
+        <v>1305</v>
       </c>
       <c r="E372" t="s">
-        <v>1310</v>
+        <v>1306</v>
       </c>
       <c r="F372" t="s">
         <v>45</v>
       </c>
       <c r="G372" s="1" t="s">
+        <v>1456</v>
+      </c>
+      <c r="H372" t="s">
         <v>1457</v>
-      </c>
-[...1 lines deleted...]
-        <v>1458</v>
       </c>
     </row>
     <row r="373" spans="1:8">
       <c r="A373" t="s">
+        <v>1458</v>
+      </c>
+      <c r="B373" t="s">
+        <v>9</v>
+      </c>
+      <c r="C373" t="s">
         <v>1459</v>
       </c>
-      <c r="B373" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D373" t="s">
-        <v>1309</v>
+        <v>1305</v>
       </c>
       <c r="E373" t="s">
-        <v>1310</v>
+        <v>1306</v>
       </c>
       <c r="F373" t="s">
         <v>45</v>
       </c>
       <c r="G373" s="1" t="s">
         <v>1460</v>
       </c>
       <c r="H373" t="s">
         <v>1461</v>
       </c>
     </row>
     <row r="374" spans="1:8">
       <c r="A374" t="s">
         <v>1462</v>
       </c>
       <c r="B374" t="s">
         <v>9</v>
       </c>
       <c r="C374" t="s">
+        <v>206</v>
+      </c>
+      <c r="D374" t="s">
+        <v>1305</v>
+      </c>
+      <c r="E374" t="s">
+        <v>1306</v>
+      </c>
+      <c r="F374" t="s">
+        <v>1122</v>
+      </c>
+      <c r="G374" s="1" t="s">
         <v>1463</v>
       </c>
-      <c r="D374" t="s">
-[...8 lines deleted...]
-      <c r="G374" s="1" t="s">
+      <c r="H374" t="s">
         <v>1464</v>
-      </c>
-[...1 lines deleted...]
-        <v>1465</v>
       </c>
     </row>
     <row r="375" spans="1:8">
       <c r="A375" t="s">
+        <v>1465</v>
+      </c>
+      <c r="B375" t="s">
+        <v>9</v>
+      </c>
+      <c r="C375" t="s">
         <v>1466</v>
       </c>
-      <c r="B375" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D375" t="s">
-        <v>1309</v>
+        <v>1305</v>
       </c>
       <c r="E375" t="s">
-        <v>1310</v>
+        <v>1306</v>
       </c>
       <c r="F375" t="s">
-        <v>1126</v>
+        <v>45</v>
       </c>
       <c r="G375" s="1" t="s">
         <v>1467</v>
       </c>
       <c r="H375" t="s">
         <v>1468</v>
       </c>
     </row>
     <row r="376" spans="1:8">
       <c r="A376" t="s">
         <v>1469</v>
       </c>
       <c r="B376" t="s">
         <v>9</v>
       </c>
       <c r="C376" t="s">
-        <v>1470</v>
+        <v>210</v>
       </c>
       <c r="D376" t="s">
-        <v>1309</v>
+        <v>1305</v>
       </c>
       <c r="E376" t="s">
-        <v>1310</v>
+        <v>1306</v>
       </c>
       <c r="F376" t="s">
         <v>45</v>
       </c>
       <c r="G376" s="1" t="s">
+        <v>1470</v>
+      </c>
+      <c r="H376" t="s">
         <v>1471</v>
-      </c>
-[...1 lines deleted...]
-        <v>1472</v>
       </c>
     </row>
     <row r="377" spans="1:8">
       <c r="A377" t="s">
-        <v>1473</v>
+        <v>1472</v>
       </c>
       <c r="B377" t="s">
         <v>9</v>
       </c>
       <c r="C377" t="s">
-        <v>210</v>
+        <v>214</v>
       </c>
       <c r="D377" t="s">
-        <v>1309</v>
+        <v>1305</v>
       </c>
       <c r="E377" t="s">
-        <v>1310</v>
+        <v>1306</v>
       </c>
       <c r="F377" t="s">
         <v>45</v>
       </c>
       <c r="G377" s="1" t="s">
+        <v>1473</v>
+      </c>
+      <c r="H377" t="s">
         <v>1474</v>
-      </c>
-[...1 lines deleted...]
-        <v>1475</v>
       </c>
     </row>
     <row r="378" spans="1:8">
       <c r="A378" t="s">
-        <v>1476</v>
+        <v>1475</v>
       </c>
       <c r="B378" t="s">
         <v>9</v>
       </c>
       <c r="C378" t="s">
-        <v>214</v>
+        <v>218</v>
       </c>
       <c r="D378" t="s">
-        <v>1309</v>
+        <v>1305</v>
       </c>
       <c r="E378" t="s">
-        <v>1310</v>
+        <v>1306</v>
       </c>
       <c r="F378" t="s">
         <v>45</v>
       </c>
       <c r="G378" s="1" t="s">
+        <v>1476</v>
+      </c>
+      <c r="H378" t="s">
         <v>1477</v>
-      </c>
-[...1 lines deleted...]
-        <v>1478</v>
       </c>
     </row>
     <row r="379" spans="1:8">
       <c r="A379" t="s">
-        <v>1479</v>
+        <v>1478</v>
       </c>
       <c r="B379" t="s">
         <v>9</v>
       </c>
       <c r="C379" t="s">
-        <v>218</v>
+        <v>222</v>
       </c>
       <c r="D379" t="s">
-        <v>1309</v>
+        <v>1305</v>
       </c>
       <c r="E379" t="s">
-        <v>1310</v>
+        <v>1306</v>
       </c>
       <c r="F379" t="s">
         <v>45</v>
       </c>
       <c r="G379" s="1" t="s">
+        <v>1479</v>
+      </c>
+      <c r="H379" t="s">
         <v>1480</v>
-      </c>
-[...1 lines deleted...]
-        <v>1481</v>
       </c>
     </row>
     <row r="380" spans="1:8">
       <c r="A380" t="s">
-        <v>1482</v>
+        <v>1481</v>
       </c>
       <c r="B380" t="s">
         <v>9</v>
       </c>
       <c r="C380" t="s">
-        <v>222</v>
+        <v>226</v>
       </c>
       <c r="D380" t="s">
-        <v>1309</v>
+        <v>1305</v>
       </c>
       <c r="E380" t="s">
-        <v>1310</v>
+        <v>1306</v>
       </c>
       <c r="F380" t="s">
         <v>45</v>
       </c>
       <c r="G380" s="1" t="s">
+        <v>1482</v>
+      </c>
+      <c r="H380" t="s">
         <v>1483</v>
-      </c>
-[...1 lines deleted...]
-        <v>1484</v>
       </c>
     </row>
     <row r="381" spans="1:8">
       <c r="A381" t="s">
-        <v>1485</v>
+        <v>1484</v>
       </c>
       <c r="B381" t="s">
         <v>9</v>
       </c>
       <c r="C381" t="s">
-        <v>226</v>
+        <v>230</v>
       </c>
       <c r="D381" t="s">
-        <v>1309</v>
+        <v>1305</v>
       </c>
       <c r="E381" t="s">
-        <v>1310</v>
+        <v>1306</v>
       </c>
       <c r="F381" t="s">
         <v>45</v>
       </c>
       <c r="G381" s="1" t="s">
+        <v>1485</v>
+      </c>
+      <c r="H381" t="s">
         <v>1486</v>
-      </c>
-[...1 lines deleted...]
-        <v>1487</v>
       </c>
     </row>
     <row r="382" spans="1:8">
       <c r="A382" t="s">
-        <v>1488</v>
+        <v>1487</v>
       </c>
       <c r="B382" t="s">
         <v>9</v>
       </c>
       <c r="C382" t="s">
-        <v>230</v>
+        <v>234</v>
       </c>
       <c r="D382" t="s">
-        <v>1309</v>
+        <v>1305</v>
       </c>
       <c r="E382" t="s">
-        <v>1310</v>
+        <v>1306</v>
       </c>
       <c r="F382" t="s">
         <v>45</v>
       </c>
       <c r="G382" s="1" t="s">
+        <v>1488</v>
+      </c>
+      <c r="H382" t="s">
         <v>1489</v>
-      </c>
-[...1 lines deleted...]
-        <v>1490</v>
       </c>
     </row>
     <row r="383" spans="1:8">
       <c r="A383" t="s">
-        <v>1491</v>
+        <v>1490</v>
       </c>
       <c r="B383" t="s">
         <v>9</v>
       </c>
       <c r="C383" t="s">
-        <v>234</v>
+        <v>238</v>
       </c>
       <c r="D383" t="s">
-        <v>1309</v>
+        <v>1305</v>
       </c>
       <c r="E383" t="s">
-        <v>1310</v>
+        <v>1306</v>
       </c>
       <c r="F383" t="s">
         <v>45</v>
       </c>
       <c r="G383" s="1" t="s">
+        <v>1491</v>
+      </c>
+      <c r="H383" t="s">
         <v>1492</v>
-      </c>
-[...1 lines deleted...]
-        <v>1493</v>
       </c>
     </row>
     <row r="384" spans="1:8">
       <c r="A384" t="s">
+        <v>1493</v>
+      </c>
+      <c r="B384" t="s">
+        <v>9</v>
+      </c>
+      <c r="C384" t="s">
+        <v>242</v>
+      </c>
+      <c r="D384" t="s">
+        <v>1305</v>
+      </c>
+      <c r="E384" t="s">
+        <v>1306</v>
+      </c>
+      <c r="F384" t="s">
+        <v>162</v>
+      </c>
+      <c r="G384" s="1" t="s">
         <v>1494</v>
       </c>
-      <c r="B384" t="s">
-[...14 lines deleted...]
-      <c r="G384" s="1" t="s">
+      <c r="H384" t="s">
         <v>1495</v>
-      </c>
-[...1 lines deleted...]
-        <v>1496</v>
       </c>
     </row>
     <row r="385" spans="1:8">
       <c r="A385" t="s">
+        <v>1496</v>
+      </c>
+      <c r="B385" t="s">
+        <v>9</v>
+      </c>
+      <c r="C385" t="s">
+        <v>246</v>
+      </c>
+      <c r="D385" t="s">
+        <v>1305</v>
+      </c>
+      <c r="E385" t="s">
+        <v>1306</v>
+      </c>
+      <c r="F385" t="s">
+        <v>655</v>
+      </c>
+      <c r="G385" s="1" t="s">
         <v>1497</v>
       </c>
-      <c r="B385" t="s">
-[...14 lines deleted...]
-      <c r="G385" s="1" t="s">
+      <c r="H385" t="s">
         <v>1498</v>
-      </c>
-[...1 lines deleted...]
-        <v>1499</v>
       </c>
     </row>
     <row r="386" spans="1:8">
       <c r="A386" t="s">
+        <v>1499</v>
+      </c>
+      <c r="B386" t="s">
+        <v>9</v>
+      </c>
+      <c r="C386" t="s">
+        <v>250</v>
+      </c>
+      <c r="D386" t="s">
+        <v>1305</v>
+      </c>
+      <c r="E386" t="s">
+        <v>1306</v>
+      </c>
+      <c r="F386" t="s">
+        <v>45</v>
+      </c>
+      <c r="G386" s="1" t="s">
         <v>1500</v>
       </c>
-      <c r="B386" t="s">
-[...14 lines deleted...]
-      <c r="G386" s="1" t="s">
+      <c r="H386" t="s">
         <v>1501</v>
-      </c>
-[...1 lines deleted...]
-        <v>1502</v>
       </c>
     </row>
     <row r="387" spans="1:8">
       <c r="A387" t="s">
+        <v>1502</v>
+      </c>
+      <c r="B387" t="s">
+        <v>9</v>
+      </c>
+      <c r="C387" t="s">
+        <v>254</v>
+      </c>
+      <c r="D387" t="s">
+        <v>1305</v>
+      </c>
+      <c r="E387" t="s">
+        <v>1306</v>
+      </c>
+      <c r="F387" t="s">
+        <v>162</v>
+      </c>
+      <c r="G387" s="1" t="s">
         <v>1503</v>
       </c>
-      <c r="B387" t="s">
-[...14 lines deleted...]
-      <c r="G387" s="1" t="s">
+      <c r="H387" t="s">
         <v>1504</v>
-      </c>
-[...1 lines deleted...]
-        <v>1505</v>
       </c>
     </row>
     <row r="388" spans="1:8">
       <c r="A388" t="s">
+        <v>1505</v>
+      </c>
+      <c r="B388" t="s">
+        <v>9</v>
+      </c>
+      <c r="C388" t="s">
+        <v>258</v>
+      </c>
+      <c r="D388" t="s">
+        <v>1305</v>
+      </c>
+      <c r="E388" t="s">
+        <v>1306</v>
+      </c>
+      <c r="F388" t="s">
+        <v>45</v>
+      </c>
+      <c r="G388" s="1" t="s">
         <v>1506</v>
       </c>
-      <c r="B388" t="s">
-[...14 lines deleted...]
-      <c r="G388" s="1" t="s">
+      <c r="H388" t="s">
         <v>1507</v>
-      </c>
-[...1 lines deleted...]
-        <v>1508</v>
       </c>
     </row>
     <row r="389" spans="1:8">
       <c r="A389" t="s">
+        <v>1508</v>
+      </c>
+      <c r="B389" t="s">
+        <v>9</v>
+      </c>
+      <c r="C389" t="s">
+        <v>262</v>
+      </c>
+      <c r="D389" t="s">
+        <v>1305</v>
+      </c>
+      <c r="E389" t="s">
+        <v>1306</v>
+      </c>
+      <c r="F389" t="s">
+        <v>1122</v>
+      </c>
+      <c r="G389" s="1" t="s">
         <v>1509</v>
       </c>
-      <c r="B389" t="s">
-[...14 lines deleted...]
-      <c r="G389" s="1" t="s">
+      <c r="H389" t="s">
         <v>1510</v>
-      </c>
-[...1 lines deleted...]
-        <v>1511</v>
       </c>
     </row>
     <row r="390" spans="1:8">
       <c r="A390" t="s">
+        <v>1511</v>
+      </c>
+      <c r="B390" t="s">
+        <v>9</v>
+      </c>
+      <c r="C390" t="s">
+        <v>266</v>
+      </c>
+      <c r="D390" t="s">
+        <v>1305</v>
+      </c>
+      <c r="E390" t="s">
+        <v>1306</v>
+      </c>
+      <c r="F390" t="s">
+        <v>49</v>
+      </c>
+      <c r="G390" s="1" t="s">
         <v>1512</v>
       </c>
-      <c r="B390" t="s">
-[...14 lines deleted...]
-      <c r="G390" s="1" t="s">
+      <c r="H390" t="s">
         <v>1513</v>
-      </c>
-[...1 lines deleted...]
-        <v>1514</v>
       </c>
     </row>
     <row r="391" spans="1:8">
       <c r="A391" t="s">
+        <v>1514</v>
+      </c>
+      <c r="B391" t="s">
+        <v>9</v>
+      </c>
+      <c r="C391" t="s">
+        <v>270</v>
+      </c>
+      <c r="D391" t="s">
+        <v>1305</v>
+      </c>
+      <c r="E391" t="s">
+        <v>1306</v>
+      </c>
+      <c r="F391" t="s">
         <v>1515</v>
-      </c>
-[...13 lines deleted...]
-        <v>49</v>
       </c>
       <c r="G391" s="1" t="s">
         <v>1516</v>
       </c>
       <c r="H391" t="s">
         <v>1517</v>
       </c>
     </row>
     <row r="392" spans="1:8">
       <c r="A392" t="s">
         <v>1518</v>
       </c>
       <c r="B392" t="s">
         <v>9</v>
       </c>
       <c r="C392" t="s">
-        <v>270</v>
+        <v>274</v>
       </c>
       <c r="D392" t="s">
-        <v>1309</v>
+        <v>1305</v>
       </c>
       <c r="E392" t="s">
-        <v>1310</v>
+        <v>1306</v>
       </c>
       <c r="F392" t="s">
+        <v>56</v>
+      </c>
+      <c r="G392" s="1" t="s">
         <v>1519</v>
       </c>
-      <c r="G392" s="1" t="s">
+      <c r="H392" t="s">
         <v>1520</v>
-      </c>
-[...1 lines deleted...]
-        <v>1521</v>
       </c>
     </row>
     <row r="393" spans="1:8">
       <c r="A393" t="s">
-        <v>1522</v>
+        <v>1521</v>
       </c>
       <c r="B393" t="s">
         <v>9</v>
       </c>
       <c r="C393" t="s">
-        <v>274</v>
+        <v>278</v>
       </c>
       <c r="D393" t="s">
-        <v>1309</v>
+        <v>1305</v>
       </c>
       <c r="E393" t="s">
-        <v>1310</v>
+        <v>1306</v>
       </c>
       <c r="F393" t="s">
         <v>56</v>
       </c>
       <c r="G393" s="1" t="s">
+        <v>1522</v>
+      </c>
+      <c r="H393" t="s">
         <v>1523</v>
-      </c>
-[...1 lines deleted...]
-        <v>1524</v>
       </c>
     </row>
     <row r="394" spans="1:8">
       <c r="A394" t="s">
+        <v>1524</v>
+      </c>
+      <c r="B394" t="s">
+        <v>9</v>
+      </c>
+      <c r="C394" t="s">
+        <v>282</v>
+      </c>
+      <c r="D394" t="s">
+        <v>1305</v>
+      </c>
+      <c r="E394" t="s">
+        <v>1306</v>
+      </c>
+      <c r="F394" t="s">
+        <v>105</v>
+      </c>
+      <c r="G394" s="1" t="s">
         <v>1525</v>
       </c>
-      <c r="B394" t="s">
-[...14 lines deleted...]
-      <c r="G394" s="1" t="s">
+      <c r="H394" t="s">
         <v>1526</v>
-      </c>
-[...1 lines deleted...]
-        <v>1527</v>
       </c>
     </row>
     <row r="395" spans="1:8">
       <c r="A395" t="s">
+        <v>1527</v>
+      </c>
+      <c r="B395" t="s">
+        <v>9</v>
+      </c>
+      <c r="C395" t="s">
+        <v>287</v>
+      </c>
+      <c r="D395" t="s">
+        <v>1305</v>
+      </c>
+      <c r="E395" t="s">
+        <v>1306</v>
+      </c>
+      <c r="F395" t="s">
+        <v>45</v>
+      </c>
+      <c r="G395" s="1" t="s">
         <v>1528</v>
       </c>
-      <c r="B395" t="s">
-[...14 lines deleted...]
-      <c r="G395" s="1" t="s">
+      <c r="H395" t="s">
         <v>1529</v>
-      </c>
-[...1 lines deleted...]
-        <v>1530</v>
       </c>
     </row>
     <row r="396" spans="1:8">
       <c r="A396" t="s">
+        <v>1530</v>
+      </c>
+      <c r="B396" t="s">
+        <v>9</v>
+      </c>
+      <c r="C396" t="s">
+        <v>291</v>
+      </c>
+      <c r="D396" t="s">
+        <v>1305</v>
+      </c>
+      <c r="E396" t="s">
+        <v>1306</v>
+      </c>
+      <c r="F396" t="s">
+        <v>162</v>
+      </c>
+      <c r="G396" s="1" t="s">
         <v>1531</v>
       </c>
-      <c r="B396" t="s">
-[...14 lines deleted...]
-      <c r="G396" s="1" t="s">
+      <c r="H396" t="s">
         <v>1532</v>
-      </c>
-[...1 lines deleted...]
-        <v>1533</v>
       </c>
     </row>
     <row r="397" spans="1:8">
       <c r="A397" t="s">
+        <v>1533</v>
+      </c>
+      <c r="B397" t="s">
+        <v>9</v>
+      </c>
+      <c r="C397" t="s">
+        <v>295</v>
+      </c>
+      <c r="D397" t="s">
+        <v>1305</v>
+      </c>
+      <c r="E397" t="s">
+        <v>1306</v>
+      </c>
+      <c r="F397" t="s">
+        <v>13</v>
+      </c>
+      <c r="G397" s="1" t="s">
         <v>1534</v>
       </c>
-      <c r="B397" t="s">
-[...14 lines deleted...]
-      <c r="G397" s="1" t="s">
+      <c r="H397" t="s">
         <v>1535</v>
-      </c>
-[...1 lines deleted...]
-        <v>1536</v>
       </c>
     </row>
     <row r="398" spans="1:8">
       <c r="A398" t="s">
+        <v>1536</v>
+      </c>
+      <c r="B398" t="s">
+        <v>9</v>
+      </c>
+      <c r="C398" t="s">
+        <v>300</v>
+      </c>
+      <c r="D398" t="s">
+        <v>1305</v>
+      </c>
+      <c r="E398" t="s">
+        <v>1306</v>
+      </c>
+      <c r="F398" t="s">
+        <v>1405</v>
+      </c>
+      <c r="G398" s="1" t="s">
         <v>1537</v>
       </c>
-      <c r="B398" t="s">
-[...14 lines deleted...]
-      <c r="G398" s="1" t="s">
+      <c r="H398" t="s">
         <v>1538</v>
-      </c>
-[...1 lines deleted...]
-        <v>1539</v>
       </c>
     </row>
     <row r="399" spans="1:8">
       <c r="A399" t="s">
+        <v>1539</v>
+      </c>
+      <c r="B399" t="s">
+        <v>9</v>
+      </c>
+      <c r="C399" t="s">
+        <v>304</v>
+      </c>
+      <c r="D399" t="s">
+        <v>1305</v>
+      </c>
+      <c r="E399" t="s">
+        <v>1306</v>
+      </c>
+      <c r="F399" t="s">
+        <v>418</v>
+      </c>
+      <c r="G399" s="1" t="s">
         <v>1540</v>
       </c>
-      <c r="B399" t="s">
-[...14 lines deleted...]
-      <c r="G399" s="1" t="s">
+      <c r="H399" t="s">
         <v>1541</v>
-      </c>
-[...1 lines deleted...]
-        <v>1542</v>
       </c>
     </row>
     <row r="400" spans="1:8">
       <c r="A400" t="s">
+        <v>1542</v>
+      </c>
+      <c r="B400" t="s">
+        <v>9</v>
+      </c>
+      <c r="C400" t="s">
+        <v>308</v>
+      </c>
+      <c r="D400" t="s">
+        <v>1305</v>
+      </c>
+      <c r="E400" t="s">
+        <v>1306</v>
+      </c>
+      <c r="F400" t="s">
+        <v>45</v>
+      </c>
+      <c r="G400" s="1" t="s">
         <v>1543</v>
       </c>
-      <c r="B400" t="s">
-[...14 lines deleted...]
-      <c r="G400" s="1" t="s">
+      <c r="H400" t="s">
         <v>1544</v>
-      </c>
-[...1 lines deleted...]
-        <v>1545</v>
       </c>
     </row>
     <row r="401" spans="1:8">
       <c r="A401" t="s">
-        <v>1546</v>
+        <v>1545</v>
       </c>
       <c r="B401" t="s">
         <v>9</v>
       </c>
       <c r="C401" t="s">
-        <v>308</v>
+        <v>312</v>
       </c>
       <c r="D401" t="s">
-        <v>1309</v>
+        <v>1305</v>
       </c>
       <c r="E401" t="s">
-        <v>1310</v>
+        <v>1306</v>
       </c>
       <c r="F401" t="s">
         <v>45</v>
       </c>
       <c r="G401" s="1" t="s">
+        <v>1546</v>
+      </c>
+      <c r="H401" t="s">
         <v>1547</v>
-      </c>
-[...1 lines deleted...]
-        <v>1548</v>
       </c>
     </row>
     <row r="402" spans="1:8">
       <c r="A402" t="s">
+        <v>1548</v>
+      </c>
+      <c r="B402" t="s">
+        <v>9</v>
+      </c>
+      <c r="C402" t="s">
+        <v>317</v>
+      </c>
+      <c r="D402" t="s">
+        <v>1305</v>
+      </c>
+      <c r="E402" t="s">
+        <v>1306</v>
+      </c>
+      <c r="F402" t="s">
+        <v>13</v>
+      </c>
+      <c r="G402" s="1" t="s">
         <v>1549</v>
       </c>
-      <c r="B402" t="s">
-[...14 lines deleted...]
-      <c r="G402" s="1" t="s">
+      <c r="H402" t="s">
         <v>1550</v>
-      </c>
-[...1 lines deleted...]
-        <v>1551</v>
       </c>
     </row>
     <row r="403" spans="1:8">
       <c r="A403" t="s">
+        <v>1551</v>
+      </c>
+      <c r="B403" t="s">
+        <v>9</v>
+      </c>
+      <c r="C403" t="s">
+        <v>321</v>
+      </c>
+      <c r="D403" t="s">
+        <v>1305</v>
+      </c>
+      <c r="E403" t="s">
+        <v>1306</v>
+      </c>
+      <c r="F403" t="s">
+        <v>162</v>
+      </c>
+      <c r="G403" s="1" t="s">
         <v>1552</v>
       </c>
-      <c r="B403" t="s">
-[...14 lines deleted...]
-      <c r="G403" s="1" t="s">
+      <c r="H403" t="s">
         <v>1553</v>
-      </c>
-[...1 lines deleted...]
-        <v>1554</v>
       </c>
     </row>
     <row r="404" spans="1:8">
       <c r="A404" t="s">
+        <v>1554</v>
+      </c>
+      <c r="B404" t="s">
+        <v>9</v>
+      </c>
+      <c r="C404" t="s">
+        <v>325</v>
+      </c>
+      <c r="D404" t="s">
+        <v>1305</v>
+      </c>
+      <c r="E404" t="s">
+        <v>1306</v>
+      </c>
+      <c r="F404" t="s">
+        <v>13</v>
+      </c>
+      <c r="G404" s="1" t="s">
         <v>1555</v>
       </c>
-      <c r="B404" t="s">
-[...14 lines deleted...]
-      <c r="G404" s="1" t="s">
+      <c r="H404" t="s">
         <v>1556</v>
-      </c>
-[...1 lines deleted...]
-        <v>1557</v>
       </c>
     </row>
     <row r="405" spans="1:8">
       <c r="A405" t="s">
+        <v>1557</v>
+      </c>
+      <c r="B405" t="s">
+        <v>9</v>
+      </c>
+      <c r="C405" t="s">
+        <v>329</v>
+      </c>
+      <c r="D405" t="s">
+        <v>1305</v>
+      </c>
+      <c r="E405" t="s">
+        <v>1306</v>
+      </c>
+      <c r="F405" t="s">
+        <v>162</v>
+      </c>
+      <c r="G405" s="1" t="s">
         <v>1558</v>
       </c>
-      <c r="B405" t="s">
-[...14 lines deleted...]
-      <c r="G405" s="1" t="s">
+      <c r="H405" t="s">
         <v>1559</v>
-      </c>
-[...1 lines deleted...]
-        <v>1560</v>
       </c>
     </row>
     <row r="406" spans="1:8">
       <c r="A406" t="s">
+        <v>1560</v>
+      </c>
+      <c r="B406" t="s">
+        <v>9</v>
+      </c>
+      <c r="C406" t="s">
+        <v>333</v>
+      </c>
+      <c r="D406" t="s">
+        <v>1305</v>
+      </c>
+      <c r="E406" t="s">
+        <v>1306</v>
+      </c>
+      <c r="F406" t="s">
+        <v>45</v>
+      </c>
+      <c r="G406" s="1" t="s">
         <v>1561</v>
       </c>
-      <c r="B406" t="s">
-[...14 lines deleted...]
-      <c r="G406" s="1" t="s">
+      <c r="H406" t="s">
         <v>1562</v>
-      </c>
-[...1 lines deleted...]
-        <v>1563</v>
       </c>
     </row>
     <row r="407" spans="1:8">
       <c r="A407" t="s">
-        <v>1564</v>
+        <v>1563</v>
       </c>
       <c r="B407" t="s">
         <v>9</v>
       </c>
       <c r="C407" t="s">
-        <v>333</v>
+        <v>337</v>
       </c>
       <c r="D407" t="s">
-        <v>1309</v>
+        <v>1305</v>
       </c>
       <c r="E407" t="s">
-        <v>1310</v>
+        <v>1306</v>
       </c>
       <c r="F407" t="s">
         <v>45</v>
       </c>
       <c r="G407" s="1" t="s">
+        <v>1564</v>
+      </c>
+      <c r="H407" t="s">
         <v>1565</v>
-      </c>
-[...1 lines deleted...]
-        <v>1566</v>
       </c>
     </row>
     <row r="408" spans="1:8">
       <c r="A408" t="s">
-        <v>1567</v>
+        <v>1566</v>
       </c>
       <c r="B408" t="s">
         <v>9</v>
       </c>
       <c r="C408" t="s">
-        <v>337</v>
+        <v>341</v>
       </c>
       <c r="D408" t="s">
-        <v>1309</v>
+        <v>1305</v>
       </c>
       <c r="E408" t="s">
-        <v>1310</v>
+        <v>1306</v>
       </c>
       <c r="F408" t="s">
         <v>45</v>
       </c>
       <c r="G408" s="1" t="s">
+        <v>1567</v>
+      </c>
+      <c r="H408" t="s">
         <v>1568</v>
-      </c>
-[...1 lines deleted...]
-        <v>1569</v>
       </c>
     </row>
     <row r="409" spans="1:8">
       <c r="A409" t="s">
-        <v>1570</v>
+        <v>1569</v>
       </c>
       <c r="B409" t="s">
         <v>9</v>
       </c>
       <c r="C409" t="s">
-        <v>341</v>
+        <v>345</v>
       </c>
       <c r="D409" t="s">
-        <v>1309</v>
+        <v>1305</v>
       </c>
       <c r="E409" t="s">
-        <v>1310</v>
+        <v>1306</v>
       </c>
       <c r="F409" t="s">
         <v>45</v>
       </c>
       <c r="G409" s="1" t="s">
+        <v>1570</v>
+      </c>
+      <c r="H409" t="s">
         <v>1571</v>
-      </c>
-[...1 lines deleted...]
-        <v>1572</v>
       </c>
     </row>
     <row r="410" spans="1:8">
       <c r="A410" t="s">
+        <v>1572</v>
+      </c>
+      <c r="B410" t="s">
+        <v>9</v>
+      </c>
+      <c r="C410" t="s">
+        <v>349</v>
+      </c>
+      <c r="D410" t="s">
+        <v>1305</v>
+      </c>
+      <c r="E410" t="s">
+        <v>1306</v>
+      </c>
+      <c r="F410" t="s">
+        <v>49</v>
+      </c>
+      <c r="G410" s="1" t="s">
         <v>1573</v>
       </c>
-      <c r="B410" t="s">
-[...14 lines deleted...]
-      <c r="G410" s="1" t="s">
+      <c r="H410" t="s">
         <v>1574</v>
-      </c>
-[...1 lines deleted...]
-        <v>1575</v>
       </c>
     </row>
     <row r="411" spans="1:8">
       <c r="A411" t="s">
+        <v>1575</v>
+      </c>
+      <c r="B411" t="s">
+        <v>9</v>
+      </c>
+      <c r="C411" t="s">
+        <v>353</v>
+      </c>
+      <c r="D411" t="s">
+        <v>1305</v>
+      </c>
+      <c r="E411" t="s">
+        <v>1306</v>
+      </c>
+      <c r="F411" t="s">
+        <v>45</v>
+      </c>
+      <c r="G411" s="1" t="s">
         <v>1576</v>
       </c>
-      <c r="B411" t="s">
-[...14 lines deleted...]
-      <c r="G411" s="1" t="s">
+      <c r="H411" t="s">
         <v>1577</v>
-      </c>
-[...1 lines deleted...]
-        <v>1578</v>
       </c>
     </row>
     <row r="412" spans="1:8">
       <c r="A412" t="s">
+        <v>1578</v>
+      </c>
+      <c r="B412" t="s">
+        <v>9</v>
+      </c>
+      <c r="C412" t="s">
+        <v>357</v>
+      </c>
+      <c r="D412" t="s">
+        <v>1305</v>
+      </c>
+      <c r="E412" t="s">
+        <v>1306</v>
+      </c>
+      <c r="F412" t="s">
+        <v>418</v>
+      </c>
+      <c r="G412" s="1" t="s">
         <v>1579</v>
       </c>
-      <c r="B412" t="s">
-[...14 lines deleted...]
-      <c r="G412" s="1" t="s">
+      <c r="H412" t="s">
         <v>1580</v>
-      </c>
-[...1 lines deleted...]
-        <v>1581</v>
       </c>
     </row>
     <row r="413" spans="1:8">
       <c r="A413" t="s">
+        <v>1581</v>
+      </c>
+      <c r="B413" t="s">
+        <v>9</v>
+      </c>
+      <c r="C413" t="s">
+        <v>361</v>
+      </c>
+      <c r="D413" t="s">
+        <v>1305</v>
+      </c>
+      <c r="E413" t="s">
+        <v>1306</v>
+      </c>
+      <c r="F413" t="s">
+        <v>45</v>
+      </c>
+      <c r="G413" s="1" t="s">
         <v>1582</v>
       </c>
-      <c r="B413" t="s">
-[...14 lines deleted...]
-      <c r="G413" s="1" t="s">
+      <c r="H413" t="s">
         <v>1583</v>
-      </c>
-[...1 lines deleted...]
-        <v>1584</v>
       </c>
     </row>
     <row r="414" spans="1:8">
       <c r="A414" t="s">
+        <v>1584</v>
+      </c>
+      <c r="B414" t="s">
+        <v>9</v>
+      </c>
+      <c r="C414" t="s">
+        <v>365</v>
+      </c>
+      <c r="D414" t="s">
+        <v>1305</v>
+      </c>
+      <c r="E414" t="s">
+        <v>1306</v>
+      </c>
+      <c r="F414" t="s">
+        <v>64</v>
+      </c>
+      <c r="G414" s="1" t="s">
         <v>1585</v>
       </c>
-      <c r="B414" t="s">
-[...14 lines deleted...]
-      <c r="G414" s="1" t="s">
+      <c r="H414" t="s">
         <v>1586</v>
-      </c>
-[...1 lines deleted...]
-        <v>1587</v>
       </c>
     </row>
     <row r="415" spans="1:8">
       <c r="A415" t="s">
+        <v>1587</v>
+      </c>
+      <c r="B415" t="s">
+        <v>9</v>
+      </c>
+      <c r="C415" t="s">
+        <v>369</v>
+      </c>
+      <c r="D415" t="s">
+        <v>1305</v>
+      </c>
+      <c r="E415" t="s">
+        <v>1306</v>
+      </c>
+      <c r="F415" t="s">
+        <v>45</v>
+      </c>
+      <c r="G415" s="1" t="s">
         <v>1588</v>
       </c>
-      <c r="B415" t="s">
-[...14 lines deleted...]
-      <c r="G415" s="1" t="s">
+      <c r="H415" t="s">
         <v>1589</v>
-      </c>
-[...1 lines deleted...]
-        <v>1590</v>
       </c>
     </row>
     <row r="416" spans="1:8">
       <c r="A416" t="s">
+        <v>1590</v>
+      </c>
+      <c r="B416" t="s">
+        <v>9</v>
+      </c>
+      <c r="C416" t="s">
+        <v>373</v>
+      </c>
+      <c r="D416" t="s">
+        <v>1305</v>
+      </c>
+      <c r="E416" t="s">
+        <v>1306</v>
+      </c>
+      <c r="F416" t="s">
+        <v>655</v>
+      </c>
+      <c r="G416" s="1" t="s">
         <v>1591</v>
       </c>
-      <c r="B416" t="s">
-[...14 lines deleted...]
-      <c r="G416" s="1" t="s">
+      <c r="H416" t="s">
         <v>1592</v>
-      </c>
-[...1 lines deleted...]
-        <v>1593</v>
       </c>
     </row>
     <row r="417" spans="1:8">
       <c r="A417" t="s">
+        <v>1593</v>
+      </c>
+      <c r="B417" t="s">
+        <v>9</v>
+      </c>
+      <c r="C417" t="s">
+        <v>381</v>
+      </c>
+      <c r="D417" t="s">
+        <v>1305</v>
+      </c>
+      <c r="E417" t="s">
+        <v>1306</v>
+      </c>
+      <c r="F417" t="s">
+        <v>49</v>
+      </c>
+      <c r="G417" s="1" t="s">
         <v>1594</v>
       </c>
-      <c r="B417" t="s">
-[...14 lines deleted...]
-      <c r="G417" s="1" t="s">
+      <c r="H417" t="s">
         <v>1595</v>
-      </c>
-[...1 lines deleted...]
-        <v>1596</v>
       </c>
     </row>
     <row r="418" spans="1:8">
       <c r="A418" t="s">
+        <v>1596</v>
+      </c>
+      <c r="B418" t="s">
+        <v>9</v>
+      </c>
+      <c r="C418" t="s">
+        <v>385</v>
+      </c>
+      <c r="D418" t="s">
+        <v>1305</v>
+      </c>
+      <c r="E418" t="s">
+        <v>1306</v>
+      </c>
+      <c r="F418" t="s">
+        <v>1122</v>
+      </c>
+      <c r="G418" s="1" t="s">
         <v>1597</v>
       </c>
-      <c r="B418" t="s">
-[...14 lines deleted...]
-      <c r="G418" s="1" t="s">
+      <c r="H418" t="s">
         <v>1598</v>
-      </c>
-[...1 lines deleted...]
-        <v>1599</v>
       </c>
     </row>
     <row r="419" spans="1:8">
       <c r="A419" t="s">
+        <v>1599</v>
+      </c>
+      <c r="B419" t="s">
+        <v>9</v>
+      </c>
+      <c r="C419" t="s">
+        <v>389</v>
+      </c>
+      <c r="D419" t="s">
+        <v>1305</v>
+      </c>
+      <c r="E419" t="s">
+        <v>1306</v>
+      </c>
+      <c r="F419" t="s">
+        <v>49</v>
+      </c>
+      <c r="G419" s="1" t="s">
         <v>1600</v>
       </c>
-      <c r="B419" t="s">
-[...14 lines deleted...]
-      <c r="G419" s="1" t="s">
+      <c r="H419" t="s">
         <v>1601</v>
-      </c>
-[...1 lines deleted...]
-        <v>1602</v>
       </c>
     </row>
     <row r="420" spans="1:8">
       <c r="A420" t="s">
+        <v>1602</v>
+      </c>
+      <c r="B420" t="s">
+        <v>9</v>
+      </c>
+      <c r="C420" t="s">
+        <v>393</v>
+      </c>
+      <c r="D420" t="s">
+        <v>1305</v>
+      </c>
+      <c r="E420" t="s">
+        <v>1306</v>
+      </c>
+      <c r="F420" t="s">
+        <v>283</v>
+      </c>
+      <c r="G420" s="1" t="s">
         <v>1603</v>
       </c>
-      <c r="B420" t="s">
-[...14 lines deleted...]
-      <c r="G420" s="1" t="s">
+      <c r="H420" t="s">
         <v>1604</v>
-      </c>
-[...1 lines deleted...]
-        <v>1605</v>
       </c>
     </row>
     <row r="421" spans="1:8">
       <c r="A421" t="s">
+        <v>1605</v>
+      </c>
+      <c r="B421" t="s">
+        <v>9</v>
+      </c>
+      <c r="C421" t="s">
+        <v>397</v>
+      </c>
+      <c r="D421" t="s">
+        <v>1305</v>
+      </c>
+      <c r="E421" t="s">
+        <v>1306</v>
+      </c>
+      <c r="F421" t="s">
+        <v>45</v>
+      </c>
+      <c r="G421" s="1" t="s">
         <v>1606</v>
       </c>
-      <c r="B421" t="s">
-[...14 lines deleted...]
-      <c r="G421" s="1" t="s">
+      <c r="H421" t="s">
         <v>1607</v>
-      </c>
-[...1 lines deleted...]
-        <v>1608</v>
       </c>
     </row>
     <row r="422" spans="1:8">
       <c r="A422" t="s">
+        <v>1608</v>
+      </c>
+      <c r="B422" t="s">
+        <v>9</v>
+      </c>
+      <c r="C422" t="s">
+        <v>401</v>
+      </c>
+      <c r="D422" t="s">
+        <v>1305</v>
+      </c>
+      <c r="E422" t="s">
+        <v>1306</v>
+      </c>
+      <c r="F422" t="s">
+        <v>418</v>
+      </c>
+      <c r="G422" s="1" t="s">
         <v>1609</v>
       </c>
-      <c r="B422" t="s">
-[...14 lines deleted...]
-      <c r="G422" s="1" t="s">
+      <c r="H422" t="s">
         <v>1610</v>
-      </c>
-[...1 lines deleted...]
-        <v>1611</v>
       </c>
     </row>
     <row r="423" spans="1:8">
       <c r="A423" t="s">
+        <v>1611</v>
+      </c>
+      <c r="B423" t="s">
+        <v>9</v>
+      </c>
+      <c r="C423" t="s">
+        <v>405</v>
+      </c>
+      <c r="D423" t="s">
+        <v>1305</v>
+      </c>
+      <c r="E423" t="s">
+        <v>1306</v>
+      </c>
+      <c r="F423" t="s">
+        <v>162</v>
+      </c>
+      <c r="G423" s="1" t="s">
         <v>1612</v>
       </c>
-      <c r="B423" t="s">
-[...14 lines deleted...]
-      <c r="G423" s="1" t="s">
+      <c r="H423" t="s">
         <v>1613</v>
-      </c>
-[...1 lines deleted...]
-        <v>1614</v>
       </c>
     </row>
     <row r="424" spans="1:8">
       <c r="A424" t="s">
+        <v>1614</v>
+      </c>
+      <c r="B424" t="s">
+        <v>9</v>
+      </c>
+      <c r="C424" t="s">
+        <v>409</v>
+      </c>
+      <c r="D424" t="s">
+        <v>1305</v>
+      </c>
+      <c r="E424" t="s">
+        <v>1306</v>
+      </c>
+      <c r="F424" t="s">
+        <v>45</v>
+      </c>
+      <c r="G424" s="1" t="s">
         <v>1615</v>
       </c>
-      <c r="B424" t="s">
-[...14 lines deleted...]
-      <c r="G424" s="1" t="s">
+      <c r="H424" t="s">
         <v>1616</v>
-      </c>
-[...1 lines deleted...]
-        <v>1617</v>
       </c>
     </row>
     <row r="425" spans="1:8">
       <c r="A425" t="s">
-        <v>1618</v>
+        <v>1617</v>
       </c>
       <c r="B425" t="s">
         <v>9</v>
       </c>
       <c r="C425" t="s">
-        <v>409</v>
+        <v>413</v>
       </c>
       <c r="D425" t="s">
-        <v>1309</v>
+        <v>1305</v>
       </c>
       <c r="E425" t="s">
-        <v>1310</v>
+        <v>1306</v>
       </c>
       <c r="F425" t="s">
         <v>45</v>
       </c>
       <c r="G425" s="1" t="s">
+        <v>1618</v>
+      </c>
+      <c r="H425" t="s">
         <v>1619</v>
-      </c>
-[...1 lines deleted...]
-        <v>1620</v>
       </c>
     </row>
     <row r="426" spans="1:8">
       <c r="A426" t="s">
+        <v>1620</v>
+      </c>
+      <c r="B426" t="s">
+        <v>9</v>
+      </c>
+      <c r="C426" t="s">
+        <v>417</v>
+      </c>
+      <c r="D426" t="s">
+        <v>1305</v>
+      </c>
+      <c r="E426" t="s">
+        <v>1306</v>
+      </c>
+      <c r="F426" t="s">
+        <v>1122</v>
+      </c>
+      <c r="G426" s="1" t="s">
         <v>1621</v>
       </c>
-      <c r="B426" t="s">
-[...14 lines deleted...]
-      <c r="G426" s="1" t="s">
+      <c r="H426" t="s">
         <v>1622</v>
-      </c>
-[...1 lines deleted...]
-        <v>1623</v>
       </c>
     </row>
     <row r="427" spans="1:8">
       <c r="A427" t="s">
+        <v>1623</v>
+      </c>
+      <c r="B427" t="s">
+        <v>9</v>
+      </c>
+      <c r="C427" t="s">
+        <v>422</v>
+      </c>
+      <c r="D427" t="s">
+        <v>1305</v>
+      </c>
+      <c r="E427" t="s">
+        <v>1306</v>
+      </c>
+      <c r="F427" t="s">
+        <v>56</v>
+      </c>
+      <c r="G427" s="1" t="s">
         <v>1624</v>
       </c>
-      <c r="B427" t="s">
-[...14 lines deleted...]
-      <c r="G427" s="1" t="s">
+      <c r="H427" t="s">
         <v>1625</v>
-      </c>
-[...1 lines deleted...]
-        <v>1626</v>
       </c>
     </row>
     <row r="428" spans="1:8">
       <c r="A428" t="s">
+        <v>1626</v>
+      </c>
+      <c r="B428" t="s">
+        <v>9</v>
+      </c>
+      <c r="C428" t="s">
+        <v>426</v>
+      </c>
+      <c r="D428" t="s">
+        <v>1305</v>
+      </c>
+      <c r="E428" t="s">
+        <v>1306</v>
+      </c>
+      <c r="F428" t="s">
+        <v>49</v>
+      </c>
+      <c r="G428" s="1" t="s">
         <v>1627</v>
       </c>
-      <c r="B428" t="s">
-[...14 lines deleted...]
-      <c r="G428" s="1" t="s">
+      <c r="H428" t="s">
         <v>1628</v>
-      </c>
-[...1 lines deleted...]
-        <v>1629</v>
       </c>
     </row>
     <row r="429" spans="1:8">
       <c r="A429" t="s">
+        <v>1629</v>
+      </c>
+      <c r="B429" t="s">
+        <v>9</v>
+      </c>
+      <c r="C429" t="s">
+        <v>430</v>
+      </c>
+      <c r="D429" t="s">
+        <v>1305</v>
+      </c>
+      <c r="E429" t="s">
+        <v>1306</v>
+      </c>
+      <c r="F429" t="s">
+        <v>162</v>
+      </c>
+      <c r="G429" s="1" t="s">
         <v>1630</v>
       </c>
-      <c r="B429" t="s">
-[...14 lines deleted...]
-      <c r="G429" s="1" t="s">
+      <c r="H429" t="s">
         <v>1631</v>
-      </c>
-[...1 lines deleted...]
-        <v>1632</v>
       </c>
     </row>
     <row r="430" spans="1:8">
       <c r="A430" t="s">
+        <v>1632</v>
+      </c>
+      <c r="B430" t="s">
+        <v>9</v>
+      </c>
+      <c r="C430" t="s">
+        <v>434</v>
+      </c>
+      <c r="D430" t="s">
+        <v>1305</v>
+      </c>
+      <c r="E430" t="s">
+        <v>1306</v>
+      </c>
+      <c r="F430" t="s">
+        <v>45</v>
+      </c>
+      <c r="G430" s="1" t="s">
         <v>1633</v>
       </c>
-      <c r="B430" t="s">
-[...14 lines deleted...]
-      <c r="G430" s="1" t="s">
+      <c r="H430" t="s">
         <v>1634</v>
-      </c>
-[...1 lines deleted...]
-        <v>1635</v>
       </c>
     </row>
     <row r="431" spans="1:8">
       <c r="A431" t="s">
-        <v>1636</v>
+        <v>1635</v>
       </c>
       <c r="B431" t="s">
         <v>9</v>
       </c>
       <c r="C431" t="s">
-        <v>434</v>
+        <v>438</v>
       </c>
       <c r="D431" t="s">
-        <v>1309</v>
+        <v>1305</v>
       </c>
       <c r="E431" t="s">
-        <v>1310</v>
+        <v>1306</v>
       </c>
       <c r="F431" t="s">
         <v>45</v>
       </c>
       <c r="G431" s="1" t="s">
+        <v>1636</v>
+      </c>
+      <c r="H431" t="s">
         <v>1637</v>
-      </c>
-[...1 lines deleted...]
-        <v>1638</v>
       </c>
     </row>
     <row r="432" spans="1:8">
       <c r="A432" t="s">
+        <v>1638</v>
+      </c>
+      <c r="B432" t="s">
+        <v>9</v>
+      </c>
+      <c r="C432" t="s">
+        <v>442</v>
+      </c>
+      <c r="D432" t="s">
+        <v>1305</v>
+      </c>
+      <c r="E432" t="s">
+        <v>1306</v>
+      </c>
+      <c r="F432" t="s">
+        <v>283</v>
+      </c>
+      <c r="G432" s="1" t="s">
         <v>1639</v>
       </c>
-      <c r="B432" t="s">
-[...14 lines deleted...]
-      <c r="G432" s="1" t="s">
+      <c r="H432" t="s">
         <v>1640</v>
-      </c>
-[...1 lines deleted...]
-        <v>1641</v>
       </c>
     </row>
     <row r="433" spans="1:8">
       <c r="A433" t="s">
+        <v>1641</v>
+      </c>
+      <c r="B433" t="s">
+        <v>9</v>
+      </c>
+      <c r="C433" t="s">
+        <v>446</v>
+      </c>
+      <c r="D433" t="s">
+        <v>1305</v>
+      </c>
+      <c r="E433" t="s">
+        <v>1306</v>
+      </c>
+      <c r="F433" t="s">
+        <v>56</v>
+      </c>
+      <c r="G433" s="1" t="s">
         <v>1642</v>
       </c>
-      <c r="B433" t="s">
-[...14 lines deleted...]
-      <c r="G433" s="1" t="s">
+      <c r="H433" t="s">
         <v>1643</v>
-      </c>
-[...1 lines deleted...]
-        <v>1644</v>
       </c>
     </row>
     <row r="434" spans="1:8">
       <c r="A434" t="s">
+        <v>1644</v>
+      </c>
+      <c r="B434" t="s">
+        <v>9</v>
+      </c>
+      <c r="C434" t="s">
+        <v>450</v>
+      </c>
+      <c r="D434" t="s">
+        <v>1305</v>
+      </c>
+      <c r="E434" t="s">
+        <v>1306</v>
+      </c>
+      <c r="F434" t="s">
+        <v>64</v>
+      </c>
+      <c r="G434" s="1" t="s">
         <v>1645</v>
       </c>
-      <c r="B434" t="s">
-[...14 lines deleted...]
-      <c r="G434" s="1" t="s">
+      <c r="H434" t="s">
         <v>1646</v>
-      </c>
-[...1 lines deleted...]
-        <v>1647</v>
       </c>
     </row>
     <row r="435" spans="1:8">
       <c r="A435" t="s">
+        <v>1647</v>
+      </c>
+      <c r="B435" t="s">
+        <v>9</v>
+      </c>
+      <c r="C435" t="s">
+        <v>454</v>
+      </c>
+      <c r="D435" t="s">
+        <v>1305</v>
+      </c>
+      <c r="E435" t="s">
+        <v>1306</v>
+      </c>
+      <c r="F435" t="s">
+        <v>45</v>
+      </c>
+      <c r="G435" s="1" t="s">
         <v>1648</v>
       </c>
-      <c r="B435" t="s">
-[...14 lines deleted...]
-      <c r="G435" s="1" t="s">
+      <c r="H435" t="s">
         <v>1649</v>
-      </c>
-[...1 lines deleted...]
-        <v>1650</v>
       </c>
     </row>
     <row r="436" spans="1:8">
       <c r="A436" t="s">
+        <v>1650</v>
+      </c>
+      <c r="B436" t="s">
+        <v>9</v>
+      </c>
+      <c r="C436" t="s">
+        <v>458</v>
+      </c>
+      <c r="D436" t="s">
+        <v>1305</v>
+      </c>
+      <c r="E436" t="s">
+        <v>1306</v>
+      </c>
+      <c r="F436" t="s">
+        <v>1515</v>
+      </c>
+      <c r="G436" s="1" t="s">
         <v>1651</v>
       </c>
-      <c r="B436" t="s">
-[...14 lines deleted...]
-      <c r="G436" s="1" t="s">
+      <c r="H436" t="s">
         <v>1652</v>
-      </c>
-[...1 lines deleted...]
-        <v>1653</v>
       </c>
     </row>
     <row r="437" spans="1:8">
       <c r="A437" t="s">
+        <v>1653</v>
+      </c>
+      <c r="B437" t="s">
+        <v>9</v>
+      </c>
+      <c r="C437" t="s">
+        <v>462</v>
+      </c>
+      <c r="D437" t="s">
+        <v>1305</v>
+      </c>
+      <c r="E437" t="s">
+        <v>1306</v>
+      </c>
+      <c r="F437" t="s">
+        <v>313</v>
+      </c>
+      <c r="G437" s="1" t="s">
         <v>1654</v>
       </c>
-      <c r="B437" t="s">
-[...14 lines deleted...]
-      <c r="G437" s="1" t="s">
+      <c r="H437" t="s">
         <v>1655</v>
-      </c>
-[...1 lines deleted...]
-        <v>1656</v>
       </c>
     </row>
     <row r="438" spans="1:8">
       <c r="A438" t="s">
+        <v>1656</v>
+      </c>
+      <c r="B438" t="s">
+        <v>9</v>
+      </c>
+      <c r="C438" t="s">
+        <v>466</v>
+      </c>
+      <c r="D438" t="s">
+        <v>1305</v>
+      </c>
+      <c r="E438" t="s">
+        <v>1306</v>
+      </c>
+      <c r="F438" t="s">
+        <v>45</v>
+      </c>
+      <c r="G438" s="1" t="s">
         <v>1657</v>
       </c>
-      <c r="B438" t="s">
-[...14 lines deleted...]
-      <c r="G438" s="1" t="s">
+      <c r="H438" t="s">
         <v>1658</v>
-      </c>
-[...1 lines deleted...]
-        <v>1659</v>
       </c>
     </row>
     <row r="439" spans="1:8">
       <c r="A439" t="s">
+        <v>1659</v>
+      </c>
+      <c r="B439" t="s">
+        <v>9</v>
+      </c>
+      <c r="C439" t="s">
+        <v>470</v>
+      </c>
+      <c r="D439" t="s">
+        <v>1305</v>
+      </c>
+      <c r="E439" t="s">
+        <v>1306</v>
+      </c>
+      <c r="F439" t="s">
+        <v>1263</v>
+      </c>
+      <c r="G439" s="1" t="s">
         <v>1660</v>
       </c>
-      <c r="B439" t="s">
-[...14 lines deleted...]
-      <c r="G439" s="1" t="s">
+      <c r="H439" t="s">
         <v>1661</v>
-      </c>
-[...1 lines deleted...]
-        <v>1662</v>
       </c>
     </row>
     <row r="440" spans="1:8">
       <c r="A440" t="s">
+        <v>1662</v>
+      </c>
+      <c r="B440" t="s">
+        <v>9</v>
+      </c>
+      <c r="C440" t="s">
+        <v>474</v>
+      </c>
+      <c r="D440" t="s">
+        <v>1305</v>
+      </c>
+      <c r="E440" t="s">
+        <v>1306</v>
+      </c>
+      <c r="F440" t="s">
+        <v>45</v>
+      </c>
+      <c r="G440" s="1" t="s">
         <v>1663</v>
       </c>
-      <c r="B440" t="s">
-[...14 lines deleted...]
-      <c r="G440" s="1" t="s">
+      <c r="H440" t="s">
         <v>1664</v>
-      </c>
-[...1 lines deleted...]
-        <v>1665</v>
       </c>
     </row>
     <row r="441" spans="1:8">
       <c r="A441" t="s">
-        <v>1666</v>
+        <v>1665</v>
       </c>
       <c r="B441" t="s">
         <v>9</v>
       </c>
       <c r="C441" t="s">
-        <v>474</v>
+        <v>478</v>
       </c>
       <c r="D441" t="s">
-        <v>1309</v>
+        <v>1305</v>
       </c>
       <c r="E441" t="s">
-        <v>1310</v>
+        <v>1306</v>
       </c>
       <c r="F441" t="s">
         <v>45</v>
       </c>
       <c r="G441" s="1" t="s">
+        <v>1666</v>
+      </c>
+      <c r="H441" t="s">
         <v>1667</v>
-      </c>
-[...1 lines deleted...]
-        <v>1668</v>
       </c>
     </row>
     <row r="442" spans="1:8">
       <c r="A442" t="s">
+        <v>1668</v>
+      </c>
+      <c r="B442" t="s">
+        <v>9</v>
+      </c>
+      <c r="C442" t="s">
+        <v>482</v>
+      </c>
+      <c r="D442" t="s">
+        <v>1305</v>
+      </c>
+      <c r="E442" t="s">
+        <v>1306</v>
+      </c>
+      <c r="F442" t="s">
+        <v>296</v>
+      </c>
+      <c r="G442" s="1" t="s">
         <v>1669</v>
       </c>
-      <c r="B442" t="s">
-[...14 lines deleted...]
-      <c r="G442" s="1" t="s">
+      <c r="H442" t="s">
         <v>1670</v>
-      </c>
-[...1 lines deleted...]
-        <v>1671</v>
       </c>
     </row>
     <row r="443" spans="1:8">
       <c r="A443" t="s">
+        <v>1671</v>
+      </c>
+      <c r="B443" t="s">
+        <v>9</v>
+      </c>
+      <c r="C443" t="s">
+        <v>486</v>
+      </c>
+      <c r="D443" t="s">
+        <v>1305</v>
+      </c>
+      <c r="E443" t="s">
+        <v>1306</v>
+      </c>
+      <c r="F443" t="s">
+        <v>418</v>
+      </c>
+      <c r="G443" s="1" t="s">
         <v>1672</v>
       </c>
-      <c r="B443" t="s">
-[...14 lines deleted...]
-      <c r="G443" s="1" t="s">
+      <c r="H443" t="s">
         <v>1673</v>
-      </c>
-[...1 lines deleted...]
-        <v>1674</v>
       </c>
     </row>
     <row r="444" spans="1:8">
       <c r="A444" t="s">
+        <v>1674</v>
+      </c>
+      <c r="B444" t="s">
+        <v>9</v>
+      </c>
+      <c r="C444" t="s">
+        <v>490</v>
+      </c>
+      <c r="D444" t="s">
+        <v>1305</v>
+      </c>
+      <c r="E444" t="s">
+        <v>1306</v>
+      </c>
+      <c r="F444" t="s">
+        <v>56</v>
+      </c>
+      <c r="G444" s="1" t="s">
         <v>1675</v>
       </c>
-      <c r="B444" t="s">
-[...14 lines deleted...]
-      <c r="G444" s="1" t="s">
+      <c r="H444" t="s">
         <v>1676</v>
-      </c>
-[...1 lines deleted...]
-        <v>1677</v>
       </c>
     </row>
     <row r="445" spans="1:8">
       <c r="A445" t="s">
-        <v>1678</v>
+        <v>1677</v>
       </c>
       <c r="B445" t="s">
         <v>9</v>
       </c>
       <c r="C445" t="s">
-        <v>490</v>
+        <v>494</v>
       </c>
       <c r="D445" t="s">
-        <v>1309</v>
+        <v>1305</v>
       </c>
       <c r="E445" t="s">
-        <v>1310</v>
+        <v>1306</v>
       </c>
       <c r="F445" t="s">
         <v>56</v>
       </c>
       <c r="G445" s="1" t="s">
+        <v>1678</v>
+      </c>
+      <c r="H445" t="s">
         <v>1679</v>
-      </c>
-[...1 lines deleted...]
-        <v>1680</v>
       </c>
     </row>
     <row r="446" spans="1:8">
       <c r="A446" t="s">
+        <v>1680</v>
+      </c>
+      <c r="B446" t="s">
+        <v>9</v>
+      </c>
+      <c r="C446" t="s">
+        <v>498</v>
+      </c>
+      <c r="D446" t="s">
+        <v>1305</v>
+      </c>
+      <c r="E446" t="s">
+        <v>1306</v>
+      </c>
+      <c r="F446" t="s">
+        <v>45</v>
+      </c>
+      <c r="G446" s="1" t="s">
         <v>1681</v>
       </c>
-      <c r="B446" t="s">
-[...14 lines deleted...]
-      <c r="G446" s="1" t="s">
+      <c r="H446" t="s">
         <v>1682</v>
-      </c>
-[...1 lines deleted...]
-        <v>1683</v>
       </c>
     </row>
     <row r="447" spans="1:8">
       <c r="A447" t="s">
-        <v>1684</v>
+        <v>1683</v>
       </c>
       <c r="B447" t="s">
         <v>9</v>
       </c>
       <c r="C447" t="s">
-        <v>498</v>
+        <v>502</v>
       </c>
       <c r="D447" t="s">
-        <v>1309</v>
+        <v>1305</v>
       </c>
       <c r="E447" t="s">
-        <v>1310</v>
+        <v>1306</v>
       </c>
       <c r="F447" t="s">
         <v>45</v>
       </c>
       <c r="G447" s="1" t="s">
+        <v>1684</v>
+      </c>
+      <c r="H447" t="s">
         <v>1685</v>
-      </c>
-[...1 lines deleted...]
-        <v>1686</v>
       </c>
     </row>
     <row r="448" spans="1:8">
       <c r="A448" t="s">
-        <v>1687</v>
+        <v>1686</v>
       </c>
       <c r="B448" t="s">
         <v>9</v>
       </c>
       <c r="C448" t="s">
-        <v>502</v>
+        <v>506</v>
       </c>
       <c r="D448" t="s">
-        <v>1309</v>
+        <v>1305</v>
       </c>
       <c r="E448" t="s">
-        <v>1310</v>
+        <v>1306</v>
       </c>
       <c r="F448" t="s">
         <v>45</v>
       </c>
       <c r="G448" s="1" t="s">
+        <v>1687</v>
+      </c>
+      <c r="H448" t="s">
         <v>1688</v>
-      </c>
-[...27 lines deleted...]
-        <v>1692</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>
@@ -18478,51 +18438,50 @@
     <hyperlink ref="G424" r:id="rId423"/>
     <hyperlink ref="G425" r:id="rId424"/>
     <hyperlink ref="G426" r:id="rId425"/>
     <hyperlink ref="G427" r:id="rId426"/>
     <hyperlink ref="G428" r:id="rId427"/>
     <hyperlink ref="G429" r:id="rId428"/>
     <hyperlink ref="G430" r:id="rId429"/>
     <hyperlink ref="G431" r:id="rId430"/>
     <hyperlink ref="G432" r:id="rId431"/>
     <hyperlink ref="G433" r:id="rId432"/>
     <hyperlink ref="G434" r:id="rId433"/>
     <hyperlink ref="G435" r:id="rId434"/>
     <hyperlink ref="G436" r:id="rId435"/>
     <hyperlink ref="G437" r:id="rId436"/>
     <hyperlink ref="G438" r:id="rId437"/>
     <hyperlink ref="G439" r:id="rId438"/>
     <hyperlink ref="G440" r:id="rId439"/>
     <hyperlink ref="G441" r:id="rId440"/>
     <hyperlink ref="G442" r:id="rId441"/>
     <hyperlink ref="G443" r:id="rId442"/>
     <hyperlink ref="G444" r:id="rId443"/>
     <hyperlink ref="G445" r:id="rId444"/>
     <hyperlink ref="G446" r:id="rId445"/>
     <hyperlink ref="G447" r:id="rId446"/>
     <hyperlink ref="G448" r:id="rId447"/>
-    <hyperlink ref="G449" r:id="rId448"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>