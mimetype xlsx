--- v0 (2026-02-04)
+++ v1 (2026-05-08)
@@ -54,5207 +54,5207 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>4459</t>
   </si>
   <si>
     <t>2007</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
     <t>Executivo Municipal - EXEC</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4459/flash_6657.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4459/flash_6657.pdf</t>
   </si>
   <si>
     <t>Flash 6657._x000D_
 PROJETO DE LEI COMPLEMENTAR Nº 64/2007. Altera e revoga dispositivos da Lei nº 2.891, de 30/04/2001, que dispõe sobre a Organização Administrativa da Prefeitura Municipal de Montes Claros e dá outras providências. (Referente à Lei Complementar nº 12 de 02/03/2007)._x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>4494</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4494/flash_6665.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4494/flash_6665.pdf</t>
   </si>
   <si>
     <t>Flash 6665._x000D_
 PROJETO DE LEI COMPLEMENTAR Nº 183/2007. (ALTERADA). Altera a Lei Complementar nº 04, de 07/12/2005, e, dispositivo da Lei Complementar nº 07, de 01/03/2006, que dispõem sobre o Código Tributário Municipal. (Referente à Lei Complementar nº 013, de 02/07/2007, que foi posteriormente alterada pela Lei Complementar nº 78, de 20/12/2019).   _x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>4511</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4511/flash_6670.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4511/flash_6670.pdf</t>
   </si>
   <si>
     <t>Flash 6670._x000D_
 PROJETO DE LEI COMPLEMENTAR Nº 338/2007. Altera a Lei Complementar nº 04, de 07/12/2005, alterada pela Lei Complementar nº 11, de 18/12/2006, que dispõem sobre o Código Tributário do Município de Montes Claros. (Referente à Lei Complementar nº 014, de 29/11/2007)._x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>4455</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>Projeto de Lei</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4455/flash_6655.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4455/flash_6655.pdf</t>
   </si>
   <si>
     <t>Flash 6655._x000D_
 PROJETO DE LEI Nº 004/2007. Altera a redação do artigo 1º da Lei nº 3.616, de 24/07/2006, que dispõe sobre a Escola Municipal Egídio Cordeiro Aquino, localizada na Alameda das Américas, nº 580, bairro Independência. (Referente à Lei nº 3.695, de 02/03/2007)._x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>4458</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4458/flash_6656.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4458/flash_6656.pdf</t>
   </si>
   <si>
     <t>Flash 6656._x000D_
 PROJETO DE LEI Nº 003/2007. Altera a redação dos parágrafos 1º e 2º do artigo 2º e acrescenta-se o parágrafo único ao artigo 4º da Lei nº 3.545, de 12/04/2006,  que estabelece a Política e Normas para o Ecocrédito no Município de Montes Claros, e dá outras providências. (Referente à Lei nº 3.696, de 05/03/2007)._x000D_
 Coriolando da Soledade Ribeiro Afonso  (Presidente).</t>
   </si>
   <si>
     <t>4461</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>MESA DIRETORA - MESA</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4461/flash_6658.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4461/flash_6658.pdf</t>
   </si>
   <si>
     <t>Flash 6658._x000D_
 PROJETO DE LEI Nº 89/2007. Altera dispositivos da Lei nº 3.520, de 09/02/2006, que alterou dispositivos da Lei nº 3.382, de 12/01/2005, que dispõem sobre reajuste de vencimentos aos servidores da Câmara de Montes Claros, e contém outras providências. (Referente à Lei nº 3.718, de 19/04/2007)._x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>4463</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4463/flash_6659.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4463/flash_6659.pdf</t>
   </si>
   <si>
     <t>Flash 6659._x000D_
 PROJETO DE LEI Nº 115/2007. Altera a Lei nº 3.153, de 12/09/2003, que dispõe sobre a doação de terreno à Mitra Diocesana de Montes Claros. (Reverte a doação ao Instituto da Sagrada Família - ISF). (Referente à Lei nº 3.721, de 11/05/2007)._x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>4465</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>Raimundo Pereira da Silva</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4465/flash_6660.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4465/flash_6660.pdf</t>
   </si>
   <si>
     <t>Flash 6660._x000D_
 PROJETO DE LEI Nº 111/2007. Altera dispositivo da Lei nº 3.709, de 20/03/2007, que dispõe sobre a denominação da "Rua Pedro Peres de Jesus”, localizada no bairro Raul Lourenço. Retifica o nome da via pública para "Rua Pedro Pires de Jesus". (Referente à Lei nº 3.733, de 25/05/2007)._x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>4467</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>Coriolando da Soledade Ribeiro Afonso</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4467/flash_6661.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4467/flash_6661.pdf</t>
   </si>
   <si>
     <t>Flash 6661._x000D_
 PROJETO DE LEI Nº 121/2007. Altera a Lei nº 2.275, de 15/08/1995, que dispõe sobre a concessão de título declaratório de utilidade pública à entidade denominada "Obras Sociais da Paróquia São Sebastião - OSPASS". Alterou-se o nome da entidade para "Obra Social Anunciata". (Referente à Lei nº 3.735, de 25/05/2007)._x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>4468</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>Maria de Fátima Pereira Macedo</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4468/flash_6662.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4468/flash_6662.pdf</t>
   </si>
   <si>
     <t>Flash 6662._x000D_
 PROJETO DE LEI Nº 125/2007. Altera dispositivo da Lei nº 2.259, de 18/04/1995; revoga a Lei nº 2.301, de 26/12/1995, e dá outras providências. (Reduz o período de carência para a concessão de título de utilidade pública: de 2 para 1 ano). (Referente à Lei nº 3.771, de 06/07/2007)._x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>4470</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4470/flash_6663.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4470/flash_6663.pdf</t>
   </si>
   <si>
     <t>Flash 6663._x000D_
 PROJETO DE LEI Nº 146/2007. Dispõe sobre alterações na Lei nº 3.675, de 13/11/2006, que dispõe sobre a Proposta Orçamentária do Município de Montes Claros, para o exercício de 2007, e dá outras providências. (Referente à Lei nº 3.742, de 31/05/2007)._x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>4471</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4471/flash_6664.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4471/flash_6664.pdf</t>
   </si>
   <si>
     <t>Flash 6664._x000D_
 PROJETO DE LEI Nº 162/2007. Altera a Lei nº 3.462, de 19/10/2005, que dispõe sobre a doação de lotes de propriedade do município à Companhia de Habitação do Estado de Minas Gerais - COHAB e/ou à famílias de baixa renda, para a construção e venda de imóveis no loteamento Village do Lago III. (Programa Lares Gerais). (Referente à Lei nº 3.756, de 20/06/2007). _x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>4485</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4485/flash_7189.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4485/flash_7189.pdf</t>
   </si>
   <si>
     <t>Flash 7189._x000D_
 PROJETO DE LEI Nº 001/2007. (RETIRADO). Dispõe sobre o parcelamento do solo urbano e loteamentos fechados no município de Montes Claros._x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>4486</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4486/flash_7190.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4486/flash_7190.pdf</t>
   </si>
   <si>
     <t>Flash 7190._x000D_
 PROJETO DE LEI Nº 014/2007. (RETIRADO).  Dispõe sobre a construção, o funcionamento, a utilização, a administração, a fiscalização dos cemitérios e a execução dos serviços funerários do município de Montes Claros._x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>4487</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
     <t>Valcir Soares da Silva</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4487/flash_7191.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4487/flash_7191.pdf</t>
   </si>
   <si>
     <t>Flash 7191._x000D_
 PROJETO DE LEI Nº 009/2007. (RETIRADO). Dispõe sobre a regulamentação, no âmbito do município de Montes Claros, de eventos de caráter social como festas, reuniões dançantes e raves, em locais de natureza privada._x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>4488</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4488/flash_7192.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4488/flash_7192.pdf</t>
   </si>
   <si>
     <t>Flash 7192._x000D_
 PROJETO DE LEI Nº 58/2007. (RETIRADO). Dispõe sobre normas para a instalação de circos ou parques de diversões, no perímetro urbano do município de Montes Claros, e dá outras providências._x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>4489</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
     <t>Heráclides Gonçalves Filho (Júnior de Samambaia)</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4489/flash_7193.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4489/flash_7193.pdf</t>
   </si>
   <si>
     <t>Flash 7193._x000D_
 PROJETO DE LEI Nº 79/2007. (RETIRADO). Dispõe sobre a inclusão dos rodeios e vaquejadas no calendário turístico e esportivo do município de Montes Claros e da obrigatoriedade da presença de um médico veterinário nesses eventos._x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>4490</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4490/flash_7194.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4490/flash_7194.pdf</t>
   </si>
   <si>
     <t>Flash 7194._x000D_
 PROJETO DE LEI Nº 102/2007. (REJEITADO). Dispõe sobre normas para a instalação de circos ou parques de diversões no perímetro urbano do município de Montes Claros e dá outras providências._x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>4491</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4491/flash_7195.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4491/flash_7195.pdf</t>
   </si>
   <si>
     <t>Flash 7195._x000D_
 PROJETO DE LEI Nº 182/2007. (RETIRADO). Dispõe sobre a construção, o funcionamento, a utilização, a administração, a fiscalização dos cemitérios e a execução dos serviços funerários do município de Montes Claros._x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>4492</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4492/flash_7196.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4492/flash_7196.pdf</t>
   </si>
   <si>
     <t>Flash 7196._x000D_
 PROJETO DE LEI Nº 192/2007. (RETIRADO). Dispõe sobre a inclusão dos eventos eqüestres (rodeios, vaquejadas, cavalgadas, enduros, apartação de gado, etc.) no calendário turístico e esportivo do município de Montes Claros e a obrigatoriedade da presença de um médico veterinário nesses eventos._x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>4493</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4493/flash_7197.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4493/flash_7197.pdf</t>
   </si>
   <si>
     <t>Flash 7197._x000D_
 PROJETO DE LEI Nº 195/2007. (RETIRADO). Cria o Conselho Municipal de Biocombustíveis e dá outras providências._x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>4495</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4495/flash_7198.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4495/flash_7198.pdf</t>
   </si>
   <si>
     <t>Flash 7198._x000D_
 PROJETO DE LEI Nº 196/2007. (RETIRADO). Dispõe sobre a criação do Conselho Municipal de Acompanhamento e Controle Social do Fundo de Manutenção e Desenvolvimento da Educação Básica e de Valorização dos Profissionais da Educação – Conselho do FUNDEB, de acordo com a Lei Federal nº 11.494/97._x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>4496</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4496/flash_6666.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4496/flash_6666.pdf</t>
   </si>
   <si>
     <t>Flash 6666._x000D_
 PROJETO DE LEI Nº 216/2007. Altera o artigo 3º da Lei nº 3.761, de 22/06/2007, que dispõe sobre a doação de terrenos à Associação Comunitária Nossa Senhora Rosa Mística "Casa Santa Bernadete" e à Associação de Voluntários no Apoio a Pacientes com Câncer. Retifica, nesta alteração, a denominação desta última entidade para "Associação Padre Tiãozinho de Apoio a Pacientes Carentes com Câncer - Projeto Presente". (Referente à Lei nº 3.781, de 16/08/2007)._x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>4497</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4497/flash_7199.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4497/flash_7199.pdf</t>
   </si>
   <si>
     <t>Flash 7199._x000D_
 PROJETO DE LEI Nº 197/2007. (RETIRADO). Autoriza o Poder Executivo a fazer concessão de direito real de uso de terrenos do município, localizados no bairro Distrito Industrial, à empresa Granja Vida com Saúde Ltda, e dá outras providências._x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>4498</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4498/flash_6667.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4498/flash_6667.pdf</t>
   </si>
   <si>
     <t>Flash 6667._x000D_
 PROJETO DE LEI Nº 274/2007. Altera a Lei nº 3.394, de 14/04/2005, que dispõe sobre a concessão do título declaratório de utilidade pública à "Associação de Voluntários no Apoio ao Paciente com Câncer – Projeto Presente". (Esta alteração retifica o nome da entidade para: "Associação Padre Tiãozinho de Apoio a Pacientes Carentes com Câncer - Projeto Presente"). (Referente à Lei nº 3.806, de 04/10/2007)._x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>4499</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
     <t>Ademar de Barros Bicalho</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4499/flash_7200.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4499/flash_7200.pdf</t>
   </si>
   <si>
     <t>Flash 7200._x000D_
 PROJETO DE LEI Nº 282/2007. (RETIRADO). Concede o título declaratório de utilidade pública à "Associação dos Pequenos Produtores Rurais de Lages e Capoeirão do Distrito de Miralta do Município de Montes Claros"._x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>4500</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4500/flash_7201.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4500/flash_7201.pdf</t>
   </si>
   <si>
     <t>Flash 7201._x000D_
 PROJETO DE LEI Nº 304/2007. (RETIRADO). Denomina a "Praça Anna Baptista de Castro”, localizada no bairro Morada do Sol._x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>4503</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4503/flash_6668.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4503/flash_6668.pdf</t>
   </si>
   <si>
     <t>Flash 6668._x000D_
 PROJETO DE LEI Nº 310/2007. Altera as Leis nº 3.174, de 23/12/2003 (Plano de Cargos, Carreira e Vencimentos dos Servidores Municipais da Prefeitura de Montes Claros), Lei nº 3.176, de 23/12/2003 (Plano de Cargos, Carreira e Vencimentos dos Servidores do Magistério) e Lei nº 3.175, de 23/12/2003 (Estatuto dos Servidores do Município de Montes Claros), e dá outras providências. (Dispõe sobre promoção/progressão do servidor efetivo em cargo comissionado e sobre licença para acompanhar pessoa da família). (Referente à Lei nº 3.831, de 27/11/2007)._x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>4507</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4507/flash_6669.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4507/flash_6669.pdf</t>
   </si>
   <si>
     <t>Flash 6669._x000D_
 PROJETO DE LEI Nº 339/2007. Altera a Lei nº 1.648, de 08/09/1987, qua dispõe sobre a criação do "Parque da Sapucaia", recebendo aqui, denominação oficial de: "Parque Dr. Simeão Ribeiro Pires", e dá outras providências. (Referente à  Lei nº 3.834, de 30/11/2007)._x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>4516</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4516/flash_6671.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4516/flash_6671.pdf</t>
   </si>
   <si>
     <t>Flash 6671._x000D_
 PROJETO DE LEI Nº 368/2007. Altera parcialmente a composição do anexo II da Lei nº 3.348, de 19/07/2004, que alterou a composição dos anexos da Lei nº 3.194, de 26/03/2004, que dispõe sobre o Quadro de Cargos e Provimentos dos Servidores Públicos do Poder Executivo do Município de Montes Claros. (Cargos para Odontólogo Especialista). (Referente à Lei nº 3.887, de 26/12/2007)._x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>4562</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4562/flash_6196.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4562/flash_6196.pdf</t>
   </si>
   <si>
     <t>Flash 6196._x000D_
 PROJETO DE LEI Nº 106/2007. Autoriza o Poder Executivo a contratar com o Banco de Desenvolvimento de Minas Gerais S/A – BDMG, operações de crédito com outorga de garantia, no valor de R$1.006,004,11, a serem aplicados no âmbito do "Programa de Infra Estrutura para a Mobilidade Urbana - PRÓ-MOB", e dá outras providências. (Referente à Lei nº 3.723, de 11/05/2007)._x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>4563</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4563/flash_6197.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4563/flash_6197.pdf</t>
   </si>
   <si>
     <t>Flash 6197._x000D_
 PROJETO DE LEI Nº 279/2007. Autoriza o Poder Executivo a contratar financiamento junto ao Banco Nacional de Desenvolvimento Econômico e Social – BNDES, através do Banco do Brasil S/A, no valor de R$1.200.000,00, a serem aplicados na execução de projeto do "Programa Caminho da Escola", e dá outras providências. (Referente à Lei nº 3.818, de 09/10/2007)._x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>4579</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4579/flash_6213.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4579/flash_6213.pdf</t>
   </si>
   <si>
     <t>Flash 6213._x000D_
-PROJETO DE LEI Nº 76/2007. Autoriza o Poder Executivo a abrir crédito adicional especial ao orçamento vigente, repassar recursos financeiros e firmar convênio com a entidade “Esquadrão da Vida de Montes Claros”._x000D_
+PROJETO DE LEI Nº 76/2007. Autoriza o Poder Executivo a abrir crédito adicional especial ao orçamento vigente, repassar recursos financeiros e firmar convênio com a entidade “Esquadrão da Vida de Montes Claros”. (Referente à Lei nº 3.713, de 10/04/2007)._x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>4580</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4580/flash_6214.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4580/flash_6214.pdf</t>
   </si>
   <si>
     <t>Flash 6214._x000D_
-PROJETO DE LEI Nº 86/2007. Autoriza o Poder Executivo a abrir crédito adicional especial ao orçamento vigente, no valor de R$135.000,00, visando atender a desapropriação de uma área de aproximadamente 700,00 m², com edificação, localizado no bairro Jardim São Geraldo, onde funcionará o Abrigo Municipal Dona Joana Campos._x000D_
+PROJETO DE LEI Nº 86/2007. Autoriza o Poder Executivo a abrir crédito adicional especial ao orçamento vigente, no valor de R$135.000,00, visando atender a desapropriação de uma área de aproximadamente 700,00 m², com edificação, localizado no bairro Jardim São Geraldo, onde funcionará o Abrigo Municipal Dona Joana Campos. (Referente à Lei nº 3.711, de 04/04/2007)._x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>4581</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4581/flash_6215.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4581/flash_6215.pdf</t>
   </si>
   <si>
     <t>Flash 6215._x000D_
-PROJETO DE LEI Nº 152/2007. Autoriza o Poder Executivo a abrir crédito adicional especial ao orçamento vigente, repassar recursos financeiros e firmar convênio com Polícia Militar de Minas Gerais, visando a implementação da segurança pública com a execução das atividades de Polícia Administrativa de Trânsito Urbano._x000D_
+PROJETO DE LEI Nº 152/2007. Autoriza o Poder Executivo a abrir crédito adicional especial ao orçamento vigente, repassar recursos financeiros e firmar convênio com Polícia Militar de Minas Gerais, visando a implementação da segurança pública com a execução das atividades de Polícia Administrativa de Trânsito Urbano. (Referente à Lei nº 3.753, de 12/06/2007)._x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>4582</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4582/flash_6216.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4582/flash_6216.pdf</t>
   </si>
   <si>
     <t>Flash 6216._x000D_
 PROJETO DE LEI Nº 194/2007. Autoriza o Poder Executivo a abrir crédito adicional especial ao orçamento vigente, repassar recursos financeiros e firmar convênio com o Colegiado de Gestores Municipais de Assistência Social do Estado de Minas Gerais - COGEMAS. (Referente à Lei nº 3.772, de 09/07/2007). _x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>4583</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4583/flash_6217.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4583/flash_6217.pdf</t>
   </si>
   <si>
     <t>Flash 6217._x000D_
 PROJETO DE LEI Nº 223/2007. Autoriza o Poder Executivo a abrir crédito adicional especial ao orçamento vigente, no valor de R$16.000,00, visando atender a desapropriação de uma sala de 84,00 m², localizado no interior do Mercado Sul, no bairro Morrinhos, onde será implantado o Conselho de Segurança Pública - CONSEP e o Programa de Erradicação do Trabalho Infantil - PETI. (Referente à Lei nº 3.792, de 29/08/2007).    _x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>4584</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4584/flash_6218.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4584/flash_6218.pdf</t>
   </si>
   <si>
     <t>Flash 6218._x000D_
 PROJETO DE LEI Nº 291/2007. Autoriza o Poder Executivo a abrir crédito adicional especial ao orçamento vigente, repassar recursos financeiros e firmar convênio com a Associação de Promoção e Assistência Social - APAS. (Referente à Lei nº 3.825, de 06/11/2007).  _x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>4585</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4585/flash_6219.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4585/flash_6219.pdf</t>
   </si>
   <si>
     <t>Flash 6219._x000D_
-PROJETO DE LEI Nº 324/2007. Autoriza o Poder Executivo a abrir crédito adicional especial ao orçamento vigente, repassar recursos financeiros e firmar convênio com a Câmara de Dirigentes Lojistas - CDL._x000D_
+PROJETO DE LEI Nº 324/2007. Autoriza o Poder Executivo a abrir crédito adicional especial ao orçamento vigente, repassar recursos financeiros e firmar convênio com a Câmara de Dirigentes Lojistas - CDL. (Referente à Lei nº 3.827, de 23/11/2007)._x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>4604</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4604/flash_6238.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4604/flash_6238.pdf</t>
   </si>
   <si>
     <t>Flash 6238._x000D_
 PROJETO DE LEI Nº 007/2007. (REVOGADA). Dispõe sobre a instituição do Conselho Municipal de Desenvolvimento Rural Sustentável – CMDRS do município de Montes Claros; revoga as Leis nº 3.000, de 12/04/2002, nº 3.079, de 20/02/2003, nº 3.451, de 04/10/2005, nº 3.452, de 04/10/2005 e nº 3.651, de 25/09/2006, e dá outras providências. (Referente à Lei nº 3.694, de 02/03/2007, que foi posteriormente revogada pela Lei nº 5.606, de 27/09/2023)._x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>4605</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4605/flash_6239.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4605/flash_6239.pdf</t>
   </si>
   <si>
     <t>Flash 6239._x000D_
 PROJETO DE LEI Nº 143/2007. Dispõe sobre a organização do Sistema Municipal de Defesa do Consumidor – SMDC; institui a Coordenadoria Municipal de Defesa do Consumidor – PROCON, o Conselho Municipal de Defesa do Consumidor – CONDECON, o Fundo Municipal de Proteção e Defesa do Consumidor – FMPDC, e dá outras providências. (Referente à Lei nº 3.746, de 06/06/2007)._x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>4606</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4606/flash_6240.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4606/flash_6240.pdf</t>
   </si>
   <si>
     <t>Flash 6240._x000D_
 PROJETO DE LEI Nº 149/2007. Cria, na estrutura organizacional da Secretaria Municipal de Educação, Esporte e Lazer, a "Escola Municipal Professora Eunice Carneiro", que funcionará no Conjunto Habitacional José Corrêa Machado. (Referente à Lei nº 3.750, de 12/06/2007)._x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>4608</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4608/flash_6241.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4608/flash_6241.pdf</t>
   </si>
   <si>
     <t>Flash 6241._x000D_
-PROJETO DE LEI Nº 150/2007. Cria, na estrutura organizacional da Secretaria Municipal de Educação, Esporte e Lazer, o "CEMEI São Marcos", localizado no bairro Vila Anália._x000D_
+PROJETO DE LEI Nº 150/2007. Cria, na estrutura organizacional da Secretaria Municipal de Educação, Esporte e Lazer, o "CEMEI São Marcos", localizado no bairro Vila Anália. (Referente à Lei nº 3.749, de 12/06/2007)._x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>4609</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4609/flash_6242.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4609/flash_6242.pdf</t>
   </si>
   <si>
     <t>Flash 6242._x000D_
-PROJETO DE LEI Nº 154/2007. Cria, na estrutura organizacional da Secretaria Municipal de Políticas Sociais, o Albergue Municipal Casa da Acolhida._x000D_
+PROJETO DE LEI Nº 154/2007. Cria, na estrutura organizacional da Secretaria Municipal de Políticas Sociais, o Albergue Municipal Casa da Acolhida. (Referente à Lei nº 3.751, de 12/06/2007)._x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>4611</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4611/flash_6243.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4611/flash_6243.pdf</t>
   </si>
   <si>
     <t>Flash 6243._x000D_
-PROJETO DE LEI Nº 155/2007. Cria, na estrutura organizacional da Secretaria Municipal de Políticas Sociais, o Abrigo Municipal Betânia, para atendimento à adolescentes, de 12 a 17 anos, do sexo masculino._x000D_
+PROJETO DE LEI Nº 155/2007. Cria, na estrutura organizacional da Secretaria Municipal de Políticas Sociais, o Abrigo Municipal Betânia, para atendimento à adolescentes, de 12 a 17 anos, do sexo masculino. (Referente à Lei nº 3.752, de 12/06/2007)._x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>4612</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4612/flash_6244.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4612/flash_6244.pdf</t>
   </si>
   <si>
     <t>Flash 6244._x000D_
 PROJETO DE LEI Nº 235/2007. (REVOGADA). Dispõe sobre a criação do Conselho Municipal dos Direitos da Mulher – CMDM, visando promover melhores condições para a integração da mulher em todos os segmentos da sociedade. (Referente à Lei nº 3.795, de 04/09/2007, que foi posteriormente revogada pela Lei nº 4.334, de 05/05/2011)._x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>4613</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4613/flash_6245.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4613/flash_6245.pdf</t>
   </si>
   <si>
     <t>Flash 6245._x000D_
 PROJETO DE LEI Nº 309/2007. (ALTERADA). Dispõe sobre a criação do Sistema Municipal de Incentivo à Cultura – SISMIC, do Conselho Municipal de Cultura, do Fundo Municipal de Incentivo à Cultura – FUMIC, e dá outras providências. (Referente à Lei nº 3.830, de 26/11/2007, que foi alterada posteriormente pela Lei nº 4.969, de 10/04/2017). (Regulamentada pelo Decreto nº 2.462, de 07/03/2008, que foi revogado posteriormente pelo Decreto nº 3.500, de 27/04/2017)._x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>4614</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4614/flash_6246.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4614/flash_6246.pdf</t>
   </si>
   <si>
     <t>Flash 6246._x000D_
 PROJETO DE LEI Nº 354/2007. Cria a Câmara-Escola, no âmbito da Câmara Municipal de Montes Claros e dá outras providências (Escola do Legislativo). (Referente à Lei nº 3.880, de 17/12/2007)._x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>4640</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
     <t>Eurípedes Xavier Souto</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4640/flash_6691.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4640/flash_6691.pdf</t>
   </si>
   <si>
     <t>Flash 6691._x000D_
 PROJETO DE LEI Nº 92/2007. Proíbe a cobrança de consumação mínima obrigatória em bares, boates, danceterias, casas de shows e similares no município de Montes Claros._x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>4641</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4641/flash_6692.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4641/flash_6692.pdf</t>
   </si>
   <si>
     <t>Flash 6692._x000D_
 PROJETO DE LEI Nº 126/2007. Dispõe sobre a regulamentação da utilização de caçambas metálicas estacionárias que efetuam coleta de entulho no município de Montes Claros. (Referente à Lei nº 3.826, de 09/11/2007).                                                        _x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>4642</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4642/flash_6693.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4642/flash_6693.pdf</t>
   </si>
   <si>
     <t>Flash 6693._x000D_
 PROJETO DE LEI Nº 153/2007. Dispõe sobre a regulamentação do serviço comercial e particular de Transporte Individual de Passageiros, nas modalidades motocicleta, motoneta, triciclo ou quadriciclo, no âmbito do município de Montes Claros. (Referente à Lei nº 3.763, de 22/06/2007)._x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>4643</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4643/flash_6694.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4643/flash_6694.pdf</t>
   </si>
   <si>
     <t>Flash 6694._x000D_
 PROJETO DE LEI Nº 198/2007. (SUSPENSA). Dispõe sobre a regulamentação da Verba Indenizatória de Gabinete da Câmara Municipal de Montes Claros e dá outras providências. (Verba de Gabinete). (Referente à Lei nº 3.770, de 05/07/2007, que foi posteriormente suspensa pela Portaria nº 76/2011, de 13/12/2011).  _x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>4650</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4650/flash_6701.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4650/flash_6701.pdf</t>
   </si>
   <si>
     <t>Flash 6701._x000D_
 PROJETO DE LEI Nº 177/2007. Dispõe sobre as Diretrizes para Elaboração da Lei Orçamentária do Município de Montes Claros, para o exercício de 2008, e dá outras providências. (Referente à Lei nº 3.764, de 22/06/2007, que foi posteriormente retificada pela Lei nº 3.821, de 23/10/2007).    _x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>4651</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4651/flash_6702.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4651/flash_6702.pdf</t>
   </si>
   <si>
     <t>Flash 6702._x000D_
 PROJETO DE LEI Nº 280/2007. Dispõe sobre a revisão do anexo II da Lei nº 3.764, de 22/06/2007 – Metas Fiscais da Lei de Diretrizes Orçamentárias para o exercício de 2008. (Referente à Lei nº 3.821, de 23/10/2007).      _x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>4652</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4652/flash_6703.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4652/flash_6703.pdf</t>
   </si>
   <si>
     <t>Flash 6703._x000D_
-PROJETO DE LEI Nº 281/2007. (ALTERADA). Estima a receita e fixa a despesa do município de Montes Claros, para o exercício financeiro de 2008. (Referente à Lei nº 3.829, de 23/11/2007, que foi posteriormente alterada - ver flash 6677)._x000D_
+PROJETO DE LEI Nº 281/2007. (ALTERADA). Estima a receita e fixa a despesa do município de Montes Claros, para o exercício financeiro de 2008. (Referente à Lei nº 3.829, de 23/11/2007, que foi posteriormente alterada pela Lei nº 4.022, de 28/11/2008 - ver flash 6677)._x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>4775</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4775/flash_6310.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4775/flash_6310.pdf</t>
   </si>
   <si>
     <t>Flash 6310._x000D_
 PROJETO DE LEI Nº 010/2007. Denomina a "Rua Juventino Soares Queiroz”, localizada no bairro Monte Carmelo. (Referente à Lei nº 3.708, de 20/03/2007)._x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>4776</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4776/flash_6311.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4776/flash_6311.pdf</t>
   </si>
   <si>
     <t>Flash 6311._x000D_
 PROJETO DE LEI Nº 011/2007. Denomina a "Rua Antônio Tavares da Costa”, localizada no bairro Canelas II. (Referente à Lei nº 3.707, de 20/03/2007)._x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>4777</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4777/flash_6312.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4777/flash_6312.pdf</t>
   </si>
   <si>
     <t>Flash 6312._x000D_
 PROJETO DE LEI Nº 012/2007. (ALTERADA). Denomina a "Rua Pedro Peres de Jesus”, localizada no bairro Raul Lourenço. (Referente à Lei nº 3.709, de 20/03/2007, que foi posteriormente alterada pela Lei nº 3.733, de 25/05/2007 - ver flash 6660)._x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>4778</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4778/flash_6313.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4778/flash_6313.pdf</t>
   </si>
   <si>
     <t>Flash 6313._x000D_
 PROJETO DE LEI Nº 013/2007. Denomina a "Rua Helena Cardoso de Oliveira”, localizada no bairro Santos Reis. (Referente à Lei nº 3.710, de 20/03/2007)._x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>4780</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4780/flash_6314.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4780/flash_6314.pdf</t>
   </si>
   <si>
     <t>Flash 6314._x000D_
 PROJETO DE LEI S/Nº 2007. Denomina a "Rua Eustáquio Pereira”, localizada no bairro Santa Laura. (Referente à Lei nº 3.706, de 20/03/2007)._x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>4782</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4782/flash_6315.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4782/flash_6315.pdf</t>
   </si>
   <si>
     <t>Flash 6315._x000D_
 PROJETO DE LEI 87/2007. Denomina a "Rua Aurelino de Freitas Martins”, localizada no bairro João Botelho. (Referente à Lei nº 3.732, de 17/05/2007)._x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>4784</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4784/flash_6316.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4784/flash_6316.pdf</t>
   </si>
   <si>
     <t>Flash 6316._x000D_
 PROJETO DE LEI Nº 100/2007. Denomina a "Rua Dona Efigênia Antônia dos Reis”, localizada no bairro Jardim Alvorada. (Referente à Lei nº 3.731, de 17/05/2007)._x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>4786</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4786/flash_6317.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4786/flash_6317.pdf</t>
   </si>
   <si>
     <t>Flash 6317._x000D_
 PROJETO DE LEI Nº 104/2007. Denomina a “Praça da AREA” (Associação Regional de Engenheiros, Arquitetos e Agrônomos), localizada no cruzamento das avenidas José Corrêa Machado e Norival Guilherme Vieira, no bairro Ibituruna. (Referente à Lei nº 3.727, de 17/05/2007)._x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>4788</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
     <t>Guilherme Dias Ramos</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4788/flash_6318.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4788/flash_6318.pdf</t>
   </si>
   <si>
     <t>Flash 6318._x000D_
 PROJETO DE LEI Nº 109/2007. Denomina a "Rua Lagoa Cristal”, conhecida popularmente como "Rua Lagoa Feia”, localizada no bairro Carmelo. (Referente à Lei nº 3.729 de 17/05/2007)._x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>4790</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4790/flash_6319.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4790/flash_6319.pdf</t>
   </si>
   <si>
     <t>Flash 6319._x000D_
 PROJETO DE LEI Nº 110/2007. Denomina a "Rua Agente Denniel Silva Marinho”, localizada no bairro Distrito Industrial. (Referente à Lei nº 3.728, de 17/05/2007)._x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>4792</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4792/flash_6320.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4792/flash_6320.pdf</t>
   </si>
   <si>
     <t>Flash 6320._x000D_
 PROJETO DE LEI Nº 117/2007. Denomina a "Rua José Roussin Guedes”, localizada no bairro Vila Mauricéia, entre a avenida Coimbra e a rua Conceição Oliveira. (Referente à Lei nº 3.730, de 17/05/2007)._x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>4794</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4794/flash_6321.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4794/flash_6321.pdf</t>
   </si>
   <si>
     <t>Flash 6321._x000D_
 PROJETO DE LEI Nº 178/2007. Denomina a "Rua Maria Conceição de Figueiredo”, conhecida popularmente  "Rua Caetés”, localizada no bairro Alto São João. (Referente à Lei nº 3.769, de 05/07/2007)._x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>4796</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
     <t>Sebastião Ildeu Maia</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4796/flash_6322.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4796/flash_6322.pdf</t>
   </si>
   <si>
     <t>Flash 6322._x000D_
-PROJETO DE LEI Nº 184/2007. Denomina a "Rua Pedro Soares da Silva”, localizada no bairro Jardim Eldorado._x000D_
+PROJETO DE LEI Nº 184/2007. Denomina a "Rua Pedro Soares da Silva”, localizada no bairro Jardim Eldorado. (Referente à Lei nº 3.768, de 05/07/2007)._x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>4798</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
     <t>Aurindo José Ribeiro</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4798/flash_6323.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4798/flash_6323.pdf</t>
   </si>
   <si>
     <t>Flash 6323._x000D_
 PROJETO DE LEI Nº 185/2007. Denomina a "Praça Sidney Juneo de Andrade Souza”, localizada no bairro Renascença. (Referente à Lei nº 3.766, de 05/07/2007)._x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>4799</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4799/flash_6324.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4799/flash_6324.pdf</t>
   </si>
   <si>
     <t>Flash 6324._x000D_
 PROJETO DE LEI Nº 186/2007. Denomina a "Rua São Marcelino”, localizada no bairro Jardim Brasil. (Referente à Lei nº 3.767, de 05/07/2007)._x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>4801</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4801/flash_6325.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4801/flash_6325.pdf</t>
   </si>
   <si>
     <t>Flash 6325._x000D_
 PROJETO DE LEI Nº 203/2007. Denomina a "Avenida Hermínia Ferreira Pimenta”, localizada no bairro Novo Delfino. (Referente à Lei nº 3.786, de 22/08/2007)._x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>4802</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4802/flash_6326.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4802/flash_6326.pdf</t>
   </si>
   <si>
     <t>Flash 6326._x000D_
 PROJETO DE LEI Nº 205/2007. Denomina o Centro de Convivência do Esplanada “Antônia Alves Pereira” (Dona Nica), localizado no bairro Esplanada. (Referente à Lei nº 3.789, de 22/08/2007)._x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>4804</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4804/flash_6327.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4804/flash_6327.pdf</t>
   </si>
   <si>
     <t>Flash 6327._x000D_
 PROJETO DE LEI Nº 210/2007. Denomina a "Rua Joaquim Ferreira Souto”, localizada no bairro Ibituruna. (Referente à Lei nº 3.788, de 22/08/2007)._x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>4807</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4807/flash_6328.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4807/flash_6328.pdf</t>
   </si>
   <si>
     <t>Flash 6328._x000D_
 PROJETO DE LEI Nº 214/2007. Denomina a "Rua Marcionílio Vieira de Brito”, localizada no bairro Novo Delfino. (Referente à Lei nº 3.787, de 22/08/2007)._x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>4808</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4808/flash_6329.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4808/flash_6329.pdf</t>
   </si>
   <si>
     <t>Flash 6329._x000D_
 PROJETO DE LEI Nº 227/2007. Denomina oficialmente a "Rua Geraldo Amador”, localizada no bairro Vila Antônio Narciso. (Referente à Lei nº 3.802, de 20/09/2007)._x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>4809</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4809/flash_6330.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4809/flash_6330.pdf</t>
   </si>
   <si>
     <t>Flash 6330._x000D_
 PROJETO DE LEI Nº 243/2007. Denomina a "Praça Abel Ferreira da Silva”, localizada na comunidade rural de Santa Rita. (Referente à Lei nº 3.816, de 05/10/2007)._x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>4812</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4812/flash_6331.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4812/flash_6331.pdf</t>
   </si>
   <si>
     <t>Flash 6331._x000D_
 PROJETO DE LEI Nº 244/2007. Denomina a “Praça Belarmino Barbosa Souza”, localizada na comunidade de Planalto Rural, em frente a Igreja Santa Clara na região do Pentáurea. (Referente à Lei nº 3.815, de 05/10/2007)._x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>4814</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4814/flash_6332.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4814/flash_6332.pdf</t>
   </si>
   <si>
     <t>Flash 6332._x000D_
 PROJETO DE LEI Nº 245/2007. Denomina a "Praça Joelisa Ramos Cunha (Tia Juelisa)", localizada na Comunidade Rural da Lagoinha. (Referente à Lei nº 3.814, de 05/10/2007)._x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>4816</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
     <t>Sebastião Wellington Pimenta de Figueiredo</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4816/flash_6333.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4816/flash_6333.pdf</t>
   </si>
   <si>
     <t>Flash 6333._x000D_
 PROJETO DE LEI Nº 246/2007. Denomina a "Rua Santa Maria das Mercês”, localizada no bairro Distrito Industrial. (Referente à Lei nº 3.811, de 05/10/2007)._x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>4818</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4818/flash_6334.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4818/flash_6334.pdf</t>
   </si>
   <si>
     <t>Flash 6334._x000D_
 PROJETO DE LEI Nº 251/2007. Denomina a "Passagem Molhada Antônio Ferreira de Moraes", localizada sobre o Rio do Mimoso, na Comunidade Rural de Mimoso. (Referente à Lei nº 3.865, de 14/12/2007)._x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>4821</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4821/flash_6335.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4821/flash_6335.pdf</t>
   </si>
   <si>
     <t>Flash 6335._x000D_
 PROJETO DE LEI Nº 252/2007. Denomina a “Passagem Molhada João Barroca D’água”, localizada sobre o Rio Verde, na Comunidade Rural de Riacho do Fogo. (Referente à Lei nº 3.866, de 14/12/2007)._x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>4824</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4824/flash_6336.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4824/flash_6336.pdf</t>
   </si>
   <si>
     <t>Flash 6336._x000D_
 PROJETO DE LEI Nº 253/2007. Denomina a “Passagem Molhada Maria Expedita Parrela”, localizada sobre o Rio do Peixe, na Comunidade Rural do Rio do Peixe. (Referente à Lei nº 3.864, de 14/12/2007)._x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>4827</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4827/flash_6337.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4827/flash_6337.pdf</t>
   </si>
   <si>
     <t>Flash 6337._x000D_
 PROJETO DE LEI Nº 254/2007. Denomina a “Passagem Molhada Justino Alves Ferreira”, localizada sobre o Córrego do Riachinho, na Comunidade Rural de Riachinho II. (Referente à Lei nº 3.867, de 14/12/2007)._x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>4830</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4830/flash_6338.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4830/flash_6338.pdf</t>
   </si>
   <si>
     <t>Flash 6338._x000D_
 PROJETO DE LEI Nº 255/2007. Denomina a “Passagem Molhada Antônio Belarmino Marques”, localizada sobre o Rio Riachinho, na Comunidade Rural de Taquaril. (Referente à Lei nº 3.868, de 14/12/2007)._x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>4832</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4832/flash_6339.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4832/flash_6339.pdf</t>
   </si>
   <si>
     <t>Flash 6339._x000D_
 PROJETO DE LEI Nº 256/2007. Denomina a "Praça Arlen de Paulo Santiago”, localizada no bairro Augusta Mota. (Referente à Lei nº 3.801, de 20/09/2007)._x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>4835</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
     <t>Ademar de Barros Bicalho, Athos Mameluque Mota</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4835/flash_6340.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4835/flash_6340.pdf</t>
   </si>
   <si>
     <t>Flash 6340._x000D_
 PROJETO DE LEI Nº 257/2007. Denomina oficialmente o “Conjunto Habitacional Novo Horizonte”, conhecido popularmente como Conjunto Habitacional Village do Lago III. (Referente à Lei nº 3.803, de 20/09/2007)._x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>4837</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4837/flash_6761.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4837/flash_6761.pdf</t>
   </si>
   <si>
     <t>Flash 6761._x000D_
 PROJETO DE LEI Nº 006/2007. Autoriza o Poder Executivo a repassar recursos financeiros do Fundo Único de Meio Ambiente às entidades governamentais e não governamentais, destinados à execução da Política Municipal de Meio Ambiente, após aprovação do Conselho Municipal de Defesa e Conservação do Meio Ambiente - CODEMA, e dá outras providências. (Referente à Lei nº 3.701, de 09/03/2007).    _x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>4839</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4839/flash_6341.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4839/flash_6341.pdf</t>
   </si>
   <si>
     <t>Flash 6341._x000D_
 PROJETO DE LEI Nº 263/2007. Denomina oficialmente a "Ponte João Pereira de Sena”, localizada sobre o Rio Vieira, no bairro São Geraldo II. (Referente à Lei nº 3.869, de 14/12/2007)._x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>4841</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
     <t>Athos Mameluque Mota</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4841/flash_6342.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4841/flash_6342.pdf</t>
   </si>
   <si>
     <t>Flash 6342._x000D_
 PROJETO DE LEI Nº 268/2007. Denomina a "Rua Luis Carlos Paixão”, localizada no bairro Jaraguá II. (Referente à Lei nº 3.874, de 14/12/2007)._x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>4843</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4843/flash_6343.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4843/flash_6343.pdf</t>
   </si>
   <si>
     <t>Flash 6343._x000D_
 PROJETO DE LEI Nº 270/2007. Denomina a "Praça Antônio Ferreira da Silva”, localizada na Comunidade Rural de Olhos D’água. (Referente à Lei nº 3.817, de 05/10/2007).                                                                _x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>4844</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4844/flash_6344.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4844/flash_6344.pdf</t>
   </si>
   <si>
     <t>Flash 6344._x000D_
 PROJETO DE LEI Nº 271/2007. Denomina a "Rua José Nardel Alves de Almeida”, localizada no bairro Edgar Pereira. (Referente à Lei nº 3.812, de 05/10/2007)._x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>4846</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4846/flash_6345.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4846/flash_6345.pdf</t>
   </si>
   <si>
     <t>Flash 6345._x000D_
 PROJETO DE LEI Nº 272/2007. Denomina a "Rua Dr. Ialley Ricardo Alves Santos”, localizada no bairro Jardim Panorama. (Referente à Lei nº 3.813, de 05/10/2007)._x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>4848</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4848/flash_6762.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4848/flash_6762.pdf</t>
   </si>
   <si>
     <t>Flash 6762._x000D_
 PROJETO DE LEI Nº 65/2007. Autoriza o Poder Executivo a repassar recursos financeiros para atender ao Programa Família Acolhedora. (Referente à Lei nº 3.699, de 06/03/2007).   _x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>4851</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4851/flash_6763.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4851/flash_6763.pdf</t>
   </si>
   <si>
     <t>Flash 6763._x000D_
 PROJETO DE LEI Nº 66/2007. Autoriza o Poder Executivo a repassar recursos financeiros do Fundo Municipal para a Infância e Adolescência às entidades governamentais e não governamentais inscritas no Conselho Municipal da Criança e do Adolescente, e dá outras providências. (Referente à Lei nº 3.697, de 06/03/2007).   _x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>4853</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4853/flash_6764.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4853/flash_6764.pdf</t>
   </si>
   <si>
     <t>Flash 6764._x000D_
 PROJETO DE LEI Nº 67/2007. Autoriza o Poder Executivo a repassar recursos financeiros do Fundo Municipal de Assistência Social – FMAS às entidades inscritas no Conselho Municipal de Assistência Social. (Referente à Lei nº 3.698, DE 06/03/2007).       _x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>4855</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4855/flash_6765.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4855/flash_6765.pdf</t>
   </si>
   <si>
     <t>Flash 6765._x000D_
 PROJETO DE LEI Nº 69/2007. Autoriza o Poder Executivo a repassar recursos financeiros e firmar convênio com as entidades cadastradas de Educação Infantil do Município de Montes Claros, e dá outras providências. (Referente à Lei nº 3.700, de 09/03/2007).  _x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>4857</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4857/flash_6766.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4857/flash_6766.pdf</t>
   </si>
   <si>
     <t>Flash 6766._x000D_
 PROJETO DE LEI Nº 70/2007. Autoriza o Poder Executivo a repassar recursos financeiros e firmar convênio com a Irmandade Nossa Senhora das Mercês de Montes Claros/Santa Casa. (Referente à Lei nº 3.704, de 15/03/2007).           _x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>4859</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4859/flash_6767.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4859/flash_6767.pdf</t>
   </si>
   <si>
     <t>Flash 6767._x000D_
 PROJETO DE LEI Nº 71/2007. Autoriza o Poder Executivo a repassar recursos financeiros aos Colegiados dos Secretários Municipais de Saúde/MG - COSEMS. (Referente à Lei nº 3.702, de 15/03/2007)._x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>4861</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4861/flash_6768.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4861/flash_6768.pdf</t>
   </si>
   <si>
     <t>Flash 6768._x000D_
 PROJETO DE LEI Nº 72/2007. Autoriza o Poder Executivo a repassar recursos financeiros e firmar convênio com a Fundação Hospitalar de Montes Claros/Hospital Aroldo Tourinho e a Irmandade Nossa Senhora das Mercês de Montes Claros/Santa Casa, e dá outras providências. (Referente à Lei nº 3.703, de 15/03/2007).  _x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>4863</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4863/flash_6769.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4863/flash_6769.pdf</t>
   </si>
   <si>
     <t>Flash 6769._x000D_
 PROJETO DE LEI Nº 73/2007. Autoriza o Poder Executivo a repassar recursos financeiros e firmar convênio com a Pastoral da Criança da Arquidiocese de Montes Claros, e dá outras providências. (Referente à Lei nº 3.705, de 15/03/2007)._x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>4866</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4866/flash_6770.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4866/flash_6770.pdf</t>
   </si>
   <si>
     <t>Flash 6770._x000D_
-PROJETO DE LEI Nº 81/2007. Autoriza o Poder Executivo a repassar recursos financeiros e firmar convênio com a União Nacional dos Dirigentes Municipais de Educação - UNDIME.  _x000D_
+PROJETO DE LEI Nº 81/2007. Autoriza o Poder Executivo a repassar recursos financeiros e firmar convênio com a União Nacional dos Dirigentes Municipais de Educação - UNDIME. (Referente à Lei nº 3.714, de 10/04/2007)._x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>4868</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4868/flash_6771.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4868/flash_6771.pdf</t>
   </si>
   <si>
     <t>Flash 6771._x000D_
-PROJETO DE LEI Nº 82/2007. Autoriza o Poder Executivo a repassar recursos financeiros e firmar convênio com a Fundação de Desenvolvimento Científico e Tecnológico da Agropecuária Norte Mineira - FUNDETEC, com o objetivo de implantação do Centro de Convenções de Montes Claros.        _x000D_
+PROJETO DE LEI Nº 82/2007. Autoriza o Poder Executivo a repassar recursos financeiros e firmar convênio com a Fundação de Desenvolvimento Científico e Tecnológico da Agropecuária Norte Mineira - FUNDETEC, com o objetivo de implantação do Centro de Convenções de Montes Claros. (Referente à Lei nº 3.712, de 10/04/2007).  _x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>4870</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4870/flash_6772.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4870/flash_6772.pdf</t>
   </si>
   <si>
     <t>Flash 6772._x000D_
-PROJETO DE LEI Nº 95/2007. Autoriza o Poder Executivo a repassar recursos financeiros e firmar convênio com a Associação Comercial, Industrial e de Serviços de Montes Claros - ACI, para realização da FENICS/2007. _x000D_
+PROJETO DE LEI Nº 95/2007. Autoriza o Poder Executivo a repassar recursos financeiros e firmar convênio com a Associação Comercial, Industrial e de Serviços de Montes Claros - ACI, para realização da FENICS/2007. (Referente à Lei nº 3.716, de 18/04/2007)._x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>4872</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4872/flash_6773.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4872/flash_6773.pdf</t>
   </si>
   <si>
     <t>Flash 6773._x000D_
 PROJETO DE LEI Nº 112/2007. Autoriza o Poder Executivo a repassar recursos financeiros e firmar convênio com as entidades: Fundação Hospitalar de Montes Claros/Hospital Aroldo Tourinho, Irmandade Nossa Senhora das Mercês de Montes Claros/Santa Casa, Fundação de Saúde Dilson de Quadros Godinho e Hospital Universitário Clemente de faria/Unimontes, e dá outras providências. (Referente à Lei nº 3.725, de 17/05/2007)._x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>4875</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4875/flash_6774.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4875/flash_6774.pdf</t>
   </si>
   <si>
     <t>Flash 6774._x000D_
 PROJETO DE LEI Nº 113/2007. Autoriza o Poder Executivo a repassar recursos financeiros e firmar convênio com a Associação Comunitária Nossa Senhora Rosa Mística – Casa Santa Bernadete. (Referente à Lei nº 3.726, de 17/05/2007).     _x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>4877</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4877/flash_6775.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4877/flash_6775.pdf</t>
   </si>
   <si>
     <t>Flash 6775._x000D_
 PROJETO DE LEI Nº 139/2007. Autoriza o Poder Executivo a repassar recursos financeiros e firmar convênio com o Montes Claros Tênis Clube – MCTC (Praça de Esportes). (Referente à Lei nº 3.741, de 31/05/2007)._x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>4878</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4878/flash_6346.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4878/flash_6346.pdf</t>
   </si>
   <si>
     <t>Flash 6346._x000D_
 PROJETO DE LEI Nº 273/2007. Denomina a "Rua Ezídio Pereira de Araújo”, localizada no bairro Novo Delfino. (Referente à Lei nº 3.810, de 05/10/2007)._x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>4880</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4880/flash_6347.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4880/flash_6347.pdf</t>
   </si>
   <si>
     <t>Flash 6347._x000D_
 PROJETO DE LEI Nº 286/2007. Denomina a "Ponte Belarmino Ribeiro dos Santos”, localizada sobre o Rio Atoleiro, na Comunidade Rural de Atoleiro. (Referente à Lei nº 3.870, de 14/12/2007)._x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>4881</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4881/flash_6776.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4881/flash_6776.pdf</t>
   </si>
   <si>
     <t>Flash 6776._x000D_
-PROJETO DE LEI Nº 156/2007. Autoriza o Poder Executivo a repassar recursos financeiros e firmar convênio com a Sociedade Rural de Montes Claros, em função das festividades comemorativas dos "150 Anos da Cidade de Montes Claros", durante a realização da Exposição Agropecuária, e dá outras providências. _x000D_
+PROJETO DE LEI Nº 156/2007. Autoriza o Poder Executivo a repassar recursos financeiros e firmar convênio com a Sociedade Rural de Montes Claros, em função das festividades comemorativas dos "150 Anos da Cidade de Montes Claros", durante a realização da Exposição Agropecuária, e dá outras providências. (Referente à Lei nº 3.747, de 20/06/2007)._x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>4883</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4883/flash_6348.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4883/flash_6348.pdf</t>
   </si>
   <si>
     <t>Flash 6348._x000D_
 PROJETO DE LEI Nº 293/2007. Denomina a "Quadra Poliesportiva Fernando Antônio Mineiro – TÓLA”, localizada no CAIC Américo Souto, no bairro Renascença. (Referente à Lei nº 3.856, de 14/12/2007)._x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>4884</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4884/flash_6777.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4884/flash_6777.pdf</t>
   </si>
   <si>
     <t>Flash 6777._x000D_
-PROJETO DE LEI Nº 163/2007. Autoriza o Poder Executivo a repassar recursos financeiros e firmar convênio com o Montes Claros Tênis Clube - MCTC (Praça de Esportes), visando o pagamento de despesas com a organização do II GP de Ciclismo, evento comemorativo aos 150 Anos da Cidade de Montes Claros._x000D_
+PROJETO DE LEI Nº 163/2007. Autoriza o Poder Executivo a repassar recursos financeiros e firmar convênio com o Montes Claros Tênis Clube - MCTC (Praça de Esportes), visando o pagamento de despesas com a organização do II GP de Ciclismo, evento comemorativo aos 150 Anos da Cidade de Montes Claros. (Referente à Lei nº 3.755, de 20/06/2007)._x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>4886</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4886/flash_6349.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4886/flash_6349.pdf</t>
   </si>
   <si>
     <t>Flash 6349._x000D_
 PROJETO DE LEI Nº 294/2007. Denomina a "Praça Walduck Wanderley”, localizada na confluência das ruas João Vilela, Ronald de Carvalho Freire e avenida Mestra Fininha, no bairro Morada do Sol. (Referente à Lei nº 3.893, de 27/12/2007)._x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>4887</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4887/flash_6778.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4887/flash_6778.pdf</t>
   </si>
   <si>
     <t>Flash 6778._x000D_
 PROJETO DE LEI Nº 168/2007. Autoriza o Poder Executivo a repassar recursos financeiros e firmar convênio com a Fundação Cultural Marina Lorenzo Fernandez, e dá outras providências. (Referente à Lei nº 3.758, de 20/06/2007)._x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>4888</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4888/flash_6350.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4888/flash_6350.pdf</t>
   </si>
   <si>
     <t>Flash 6350._x000D_
  PROJETO DE LEI Nº 295/2007. Denomina a "Praça Professora Heloísa Sarmento”, localizada na confluência das ruas Odorico Pereira dos Santos, Carmínio Abreu e avenida Mestra Fininha, no bairro Morada do Sol. (Referente à Lei nº 3.895, de 27/12/2007)._x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>4890</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4890/flash_6779.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4890/flash_6779.pdf</t>
   </si>
   <si>
     <t>Flash 6779._x000D_
-PROJETO DE LEI Nº 169/2007. Autoriza o Poder Executivo a repassar recursos financeiros e firmar convênio com as entidades representativas da arte e da cultura do município de Montes Claros.  _x000D_
+PROJETO DE LEI Nº 169/2007. Autoriza o Poder Executivo a repassar recursos financeiros e firmar convênio com as entidades representativas da arte e da cultura do município de Montes Claros. (Referente à Lei nº 3.759, de 22/06/2007). _x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>4892</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4892/flash_6351.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4892/flash_6351.pdf</t>
   </si>
   <si>
     <t>Flash 6351._x000D_
 PROJETO DE LEI Nº 296/2007. Denomina a "Praça Doutor Pedro Santos”, localizada na confluência das ruas Antonio Nunes da Silva com Tito Versiane dos Anjos e avenida Mestra Fininha, no bairro Major Prates. (Referente à Lei nº 3.891, de 27/12/2007)._x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>4893</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4893/flash_6780.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4893/flash_6780.pdf</t>
   </si>
   <si>
     <t>Flash 6780._x000D_
-PROJETO DE LEI Nº 180/2007. Autoriza o Poder Executivo a repassar recursos financeiros, firmar convênio com a Polícia Militar do Estado de Minas Gerais e o Conselho Comunitário de Segurança Pública, promover a abertura de crédito adicional especial ao orçamento vigente, visando a execução do Programa Educacional de Resistência à Drogas e à Violência - PROERD, no município de Montes Claros.        _x000D_
+PROJETO DE LEI Nº 180/2007. Autoriza o Poder Executivo a repassar recursos financeiros, firmar convênio com a Polícia Militar do Estado de Minas Gerais e o Conselho Comunitário de Segurança Pública, promover a abertura de crédito adicional especial ao orçamento vigente, visando a execução do Programa Educacional de Resistência à Drogas e à Violência - PROERD, no município de Montes Claros.   _x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>4896</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4896/flash_6352.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4896/flash_6352.pdf</t>
   </si>
   <si>
     <t>Flash 6352._x000D_
 PROJETO DE LEI Nº 297/2007. Denomina a "Praça Doutor Nelson Vilas Boas Abreu”, localizada na confluência das ruas Levi Pimenta com Joaquim Soares Dias e avenida Mestra Fininha, no bairro Major Prates. (Referente à Lei nº 3.890, de 27/12/2007)._x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>4897</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4897/flash_6781.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4897/flash_6781.pdf</t>
   </si>
   <si>
     <t>Flash 6781._x000D_
-PROJETO DE LEI Nº 193/2007. Autoriza o Poder Executivo a repassar recursos financeiros e firmar convênio com o Montes Claros Tênis Clube - MCTC (Praça de Esportes), em apoio ao Futsal. _x000D_
+PROJETO DE LEI Nº 193/2007. Autoriza o Poder Executivo a repassar recursos financeiros e firmar convênio com o Montes Claros Tênis Clube - MCTC (Praça de Esportes), em apoio ao Futsal. (Referente à Lei nº 3.773, de 09/07/2007)._x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>4899</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4899/flash_6353.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4899/flash_6353.pdf</t>
   </si>
   <si>
     <t>Flash 6353._x000D_
 PROJETO DE LEI Nº 302/2007. Denomina a "Praça Antônio Augusto Athayde”, localizada na confluência das ruas Sebastião Duarte com Doutor José Veloso Souto e avenida Mestra Fininha, no bairro Morada do Sol. (Referente à Lei nº 3.889, de 27/12/2007). _x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>4900</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4900/flash_6782.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4900/flash_6782.pdf</t>
   </si>
   <si>
     <t>Flash 6782._x000D_
-PROJETO DE LEI Nº 215/2007. Autoriza o Poder Executivo a repassar recursos financeiros e firmar convênio com o Grupo de Apoio e Prevenção aos Portadores de AIDS de Montes Claros - GRAPPA.  _x000D_
+PROJETO DE LEI Nº 215/2007. Autoriza o Poder Executivo a repassar recursos financeiros e firmar convênio com o Grupo de Apoio e Prevenção aos Portadores de AIDS de Montes Claros - GRAPPA. (Referente à Lei nº 3.779, de 16/08/2007)._x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>4902</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4902/flash_6354.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4902/flash_6354.pdf</t>
   </si>
   <si>
     <t>Flash 6354._x000D_
 PROJETO DE LEI Nº 303/2007. Denomina a "Praça Dr. Hildo Horta", localizada na confluência das ruas Carmínio Abreu com Dr. José Veloso Souto e avenida Vicente Guimarães, no bairro Augusta Mota. (Referente à Lei nº 3.892, de 27/12/2007)._x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>4904</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4904/flash_6783.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4904/flash_6783.pdf</t>
   </si>
   <si>
     <t>Flash 6783._x000D_
-PROJETO DE LEI Nº 217/2007. Autoriza o Poder Executivo a repassar recursos financeiros, firmar convênio com Consórcio Intermunicipal de Saúde Portal do Norte – CISPORTAL e promover a abertura de crédito adicional especial ao orçamento vigente, visando a implantação de um sistema de transporte sanitário intermunicipal na micro região de Montes Claros-Bocaiuva._x000D_
+PROJETO DE LEI Nº 217/2007. Autoriza o Poder Executivo a repassar recursos financeiros, firmar convênio com Consórcio Intermunicipal de Saúde Portal do Norte – CISPORTAL e promover a abertura de crédito adicional especial ao orçamento vigente, visando a implantação de um sistema de transporte sanitário intermunicipal na micro região de Montes Claros-Bocaiuva. (Referente à Lei nº 3.791, de 27/08/2007)._x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>4905</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4905/flash_6355.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4905/flash_6355.pdf</t>
   </si>
   <si>
     <t>Flash 6355._x000D_
 PROJETO DE LEI Nº 305/2007. Denomina a "Praça Ana Carolina de Souza”, localizada na confluência das ruas Noé Luiz Soares com Sebastião Santos e avenida Mestra Fininha, no bairro Augusta Mota. (Referente à Lei nº 3.840, de 13/12/2007)._x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>4907</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4907/flash_6784.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4907/flash_6784.pdf</t>
   </si>
   <si>
     <t>Flash 6784._x000D_
 PROJETO DE LEI Nº 218/2007. Autoriza o Poder Executivo a repassar recursos financeiros e firmar convênio com a Liga Montesclarense de Futebol. (Referente à Lei nº 3.780, de 16/08/2007). _x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>4908</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4908/flash_6356.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4908/flash_6356.pdf</t>
   </si>
   <si>
     <t>Flash 6356._x000D_
 PROJETO DE LEI Nº 306/2007. Denomina a "Praça Coronel Tito Silveira”, localizada na confluência das ruas Carmínio Abreu com Iluminato Borges Rios e avenida Mestra Fininha, no bairro Morada do Sol. (Referente à Lei nº 3.845, de 13/12/2007)._x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>4909</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4909/flash_6785.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4909/flash_6785.pdf</t>
   </si>
   <si>
     <t>Flash 6785._x000D_
-PROJETO DE LEI Nº 239/2007. Autoriza o Poder Executivo a repassar recursos financeiros e firmar convênio com as entidades: Associação Resol - Rede de Solidariedade para a Educação; Associação Comunitária Nossa Senhora da Rosa Mística - Casa Santa Bernadete; Fundação de Apoio ao Desenvolvimento Educacional de Montes Claros - Ibituruna/Funadem e Fundação Dilson Godinho de Quadros - Casa de Apoio Dr. Pedro Santos._x000D_
+PROJETO DE LEI Nº 239/2007. Autoriza o Poder Executivo a repassar recursos financeiros e firmar convênio com as entidades: Associação Resol - Rede de Solidariedade para a Educação; Associação Comunitária Nossa Senhora da Rosa Mística - Casa Santa Bernadete; Fundação de Apoio ao Desenvolvimento Educacional de Montes Claros - Ibituruna/Funadem e Fundação Dilson Godinho de Quadros - Casa de Apoio Dr. Pedro Santos. (Referente à Lei nº 3.808, de 04/10/2007)._x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>4911</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4911/flash_6357.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4911/flash_6357.pdf</t>
   </si>
   <si>
     <t>Flash 6357._x000D_
 PROJETO DE LEI Nº 311/2007. Denomina a "Rua João Ricardo dos Santos”, localizada no bairro Vila Oliveira. (Referente à Lei nº 3.881, de 17/12/2007)._x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>4913</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4913/flash_6358.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4913/flash_6358.pdf</t>
   </si>
   <si>
     <t>Flash 6358._x000D_
 PROJETO DE LEI Nº 312/2007. Denomina a "Rotatória Raimundo José de Souza”, localizada no bairro Ibituruna, em frente ao condomínio Portal da Serra. (Referente à Lei nº 3.871, de 14/12/2007)._x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>4915</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4915/flash_6359.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4915/flash_6359.pdf</t>
   </si>
   <si>
     <t>Flash 6359._x000D_
 PROJETO DE LEI Nº 313/2007. Denomina a "Quadra Poliesportiva Ernane Antunes Pereira”, localizada no CAIC Antônio Alves dos Santos, no bairro Maracanã. (Referente à Lei nº 3.857, de 14/12/2007)._x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>4917</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4917/flash_6360.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4917/flash_6360.pdf</t>
   </si>
   <si>
     <t>Flash 6360._x000D_
 PROJETO DE LEI Nº 314/2007. Denomina a “Praça Santa Bárbara”, localizada na Comunidade Rural de Santa Bárbara, em frente à Igreja Católica. (Referente à Lei nº 3.844, de 13/12/2007)._x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>4919</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4919/flash_6786.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4919/flash_6786.pdf</t>
   </si>
   <si>
     <t>Flash 6786._x000D_
-PROJETO DE LEI Nº 261/2007. Autoriza o Poder Executivo a repassar recursos financeiros e firmar convênio com a Fundação Cultural Marina Lorenzo Fernandez.  _x000D_
+PROJETO DE LEI Nº 261/2007. Autoriza o Poder Executivo a repassar recursos financeiros e firmar convênio com a Fundação Cultural Marina Lorenzo Fernandez. (Referente à Lei nº 3.804, de 20/09/2007)._x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>4920</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4920/flash_6361.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4920/flash_6361.pdf</t>
   </si>
   <si>
     <t>Flash 6361._x000D_
 PROJETO DE LEI Nº 316/2007. Denomina a "Praça Maria da Conceição Martins de Freitas”, localizada na confluência das ruas Curitiba, Porto Alegre e avenida Antônio Versiane Athayde, no bairro Delfino Magalhães. (Referente à Lei nº 3.841, de 13/12/2007)._x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>4922</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4922/flash_6787.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4922/flash_6787.pdf</t>
   </si>
   <si>
     <t>Flash 6787._x000D_
-PROJETO DE LEI Nº 269/2007. Autoriza o Poder Executivo a repassar recursos financeiros e firmar convênio com a Associação de Pequenos Produtores de Hortifrutigranjeiros da Região do Pentáurea._x000D_
+PROJETO DE LEI Nº 269/2007. Autoriza o Poder Executivo a repassar recursos financeiros e firmar convênio com a Associação de Pequenos Produtores de Hortifrutigranjeiros da Região do Pentáurea. (Referente à Lei nº 3.805, de 04/10/2007)._x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>4923</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4923/flash_6362.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4923/flash_6362.pdf</t>
   </si>
   <si>
     <t>Flash 6362._x000D_
 PROJETO DE LEI Nº 317/2007. Denomina a "Praça Gentil José Alves”, localizada na rua Macedônia, na Vila Áurea. (Referente à Lei nº 3.842, de 13/12/2007)._x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>4925</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4925/flash_6788.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4925/flash_6788.pdf</t>
   </si>
   <si>
     <t>Flash 6788._x000D_
-PROJETO DE LEI Nº 275/2007. Autoriza o Poder Executivo a repassar recursos financeiros e firmar convênio com a Fundação de Desenvolvimento Científico e Tecnológico da Agropecuária Norte Mineira – FUNDETEC, visando a construção do Centro de Convenções de Montes Claros - 2ª etapa. _x000D_
+PROJETO DE LEI Nº 275/2007. Autoriza o Poder Executivo a repassar recursos financeiros e firmar convênio com a Fundação de Desenvolvimento Científico e Tecnológico da Agropecuária Norte Mineira – FUNDETEC, visando a construção do Centro de Convenções de Montes Claros - 2ª etapa. (Referente à Lei nº 3.819, de 10/10/2007)._x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>4926</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4926/flash_6363.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4926/flash_6363.pdf</t>
   </si>
   <si>
     <t>Flash 6363._x000D_
 PROJETO DE LEI Nº 319/2007. Denomina a "Praça Paulo Alves Meira”, localizada no bairro São José, entre a rua José Rodrigues de Carvalho e a avenida Floriano Neiva (em frente ao D.E.R.). (Referente à Lei nº 3.843, de 13/12/2007)._x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>4928</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4928/flash_6364.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4928/flash_6364.pdf</t>
   </si>
   <si>
     <t>Flash 6364._x000D_
 PROJETO DE LEI Nº 320/2007. Denomina a "Praça Hilda Palma Braga”, localizada entre as ruas Pio XII, Padre Vieira e avenida São Judas Tadeu, no bairro São Judas. (Referente à Lei nº 3.838, de 13/12/2007)._x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>4929</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4929/flash_6789.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4929/flash_6789.pdf</t>
   </si>
   <si>
     <t>Flash 6789._x000D_
-PROJETO DE LEI Nº 290/2007. Autoriza o Poder Executivo a repassar recursos financeiros e firmar convênio com a Casa de Juventude São Luiz Gonzaga e a Pastoral do Menor - Paróquia São João Batista. _x000D_
+PROJETO DE LEI Nº 290/2007. Autoriza o Poder Executivo a repassar recursos financeiros e firmar convênio com a Casa de Juventude São Luiz Gonzaga e a Pastoral do Menor - Paróquia São João Batista. (Referente à Lei nº 3.824, de 06/11/2007)._x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>4931</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4931/flash_6365.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4931/flash_6365.pdf</t>
   </si>
   <si>
     <t>Flash 6365._x000D_
 PROJETO DE LEI Nº 321/2007. Denomina a "Praça Erick Luiz Ferreira Assunção”, localizada entre as avenidas Padre Chico e Alfredo Coutinho, no bairro Centro. (Referente à Lei nº 3.839, de 13/12/2007)._x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>4933</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4933/flash_6790.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4933/flash_6790.pdf</t>
   </si>
   <si>
     <t>Flash 6790._x000D_
-PROJETO DE LEI Nº 360/2007. Autoriza o Poder Executivo a repassar recursos financeiros e firmar convênio com a Polícia Militar do Estado de Minas Gerais e o Conselho de Segurança Pública - CONSEP, visando a execução do Programa Educacional de Resistência às Drogas e à Violência - PROERD, no município de Montes Claros._x000D_
+PROJETO DE LEI Nº 360/2007. Autoriza o Poder Executivo a repassar recursos financeiros e firmar convênio com a Polícia Militar do Estado de Minas Gerais e o Conselho de Segurança Pública - CONSEP, visando a execução do Programa Educacional de Resistência às Drogas e à Violência - PROERD, no município de Montes Claros. (Referente à Lei nº 3.836, de 12/12/2007)._x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>4934</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4934/flash_6366.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4934/flash_6366.pdf</t>
   </si>
   <si>
     <t>Flash 6366._x000D_
 PROJETO DE LEI Nº 322/2007. Denomina o "Trevo Fábio Vieira”, localizado na avenida Lincom Alves dos Santos, no bairro Distrito Industrial._x000D_
-(Referente á Lei nº 3.854, de 13/12/2007)._x000D_
+(Referente à Lei nº 3.854, de 13/12/2007)._x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>4936</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4936/flash_6791.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4936/flash_6791.pdf</t>
   </si>
   <si>
     <t>Flash 6791._x000D_
-PROJETO DE LEI Nº 367/2007. Autoriza o Poder Executivo a proceder o repasse de verba do FUNDEB, mediante abono, aos profissionais do magistério, nos termos do artigo 22 da Lei Federal nº 11.494/2007, e dá outras providências.  _x000D_
+PROJETO DE LEI Nº 367/2007. Autoriza o Poder Executivo a proceder o repasse de verba do FUNDEB, mediante abono, aos profissionais do magistério, nos termos do artigo 22 da Lei Federal nº 11.494/2007, e dá outras providências. (Referente à Lei nº 3.886, de 21/12/2007).  _x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>4938</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4938/flash_6367.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4938/flash_6367.pdf</t>
   </si>
   <si>
     <t>Flash 6367._x000D_
 PROJETO DE LEI Nº 323/2007. Denomina a "Rua Sérgio Renato da Silva”, localizada no bairro Chiquinho Guimarães. (Referente à Lei nº 3.875, de 14/12/2007)._x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>4941</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4941/flash_6368.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4941/flash_6368.pdf</t>
   </si>
   <si>
     <t>Flash 6368._x000D_
 PROJETO DE LEI Nº 327/2007. Denomina a "Quadra Poliesportiva Manoel Soares Lopes Júnior”, localizada na Escola Municipal Crisantino Borém, na rua Guarani, nº 375, bairro Nossa Senhora das Graças. (Referente à Lei nº 3.855, de 14/12/2007)._x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>4944</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4944/flash_6369.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4944/flash_6369.pdf</t>
   </si>
   <si>
     <t>Flash 6369._x000D_
 PROJETO DE LEI Nº 328/2007. Denomina a "Quadra Poliesportiva Mário Rodrigues da Silveira”, localizada na Escola Municipal Jair de Oliveira, na rua Celestino Ferreira, nº 326, bairro Jardim Eldorado. (Referente à Lei nº 3.862, de 14/12/2007).         _x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>4947</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4947/flash_6370.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4947/flash_6370.pdf</t>
   </si>
   <si>
     <t>Flash 6370._x000D_
 PROJETO DE LEI Nº 329/2007. Denomina a "Quadra Poliesportiva Corino Batista Coutinho”, localizada na Escola Municipal Mestra fininha, no Conjunto Habitacional Ciro dos Anjos. (Rua D, 350). (Referente à Lei nº 3.861, de 14/12/2007)._x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>4950</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4950/flash_6371.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4950/flash_6371.pdf</t>
   </si>
   <si>
     <t>Flash 6371._x000D_
 PROJETO DE LEI Nº 330/2007. Denomina a "Quadra Poliesportiva Gilberto Augusto Fernandes”, localizada na Escola Municipal João Valle Maurício, no bairro Village do Lago I (Avenida Perimetral, 2.300). (Referente à Lei nº 3.860, de 14/12/2007).                               _x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>4953</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4953/flash_6372.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4953/flash_6372.pdf</t>
   </si>
   <si>
     <t>Flash 6372._x000D_
 P PROJETO DE LEI Nº 331/2007. Denomina a "Quadra Poliesportiva Satiro Vieira Costa”, localizada na Escola Municipal Geraldo Pereira de Souza, no bairro Monte Carmelo I (Rua Josefina Chaves, s/nº). (Referente à Lei nº 3.859, de 14/12/2007)._x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>4956</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4956/flash_6373.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4956/flash_6373.pdf</t>
   </si>
   <si>
     <t>Flash 6373._x000D_
 PROJETO DE LEI 332/2007. Denomina a "Quadra Poliesportiva João Hamilton Silveira”, localizada na Escola Municipal Dona Vidinha Pires, no bairro Vargem Grande. (Avenida Crisantino Almeida Borém, 55). (Referente à Lei nº 3.858, de 14/12/2007)._x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>4959</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4959/flash_6374.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4959/flash_6374.pdf</t>
   </si>
   <si>
     <t>Flash 6374._x000D_
 PROJETO DE LEI Nº 333/2007. Denomina a "Praça Eunice Pires Rocha Souza”, localizada na confluência das ruas Carmínio Abreu com Iluminato Borges Rios e avenida Mestra Fininha, no bairro Morada do Sol. (Referente à Lei nº 3.894, de 27/12/2007)._x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>4962</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4962/flash_6375.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4962/flash_6375.pdf</t>
   </si>
   <si>
     <t>Flash 6375._x000D_
 PROJETO DE LEI Nº 334/2007. Denomina "Rua Antônio Pereira de Araújo”, localizada no bairro Vila Anália. (Referente à Lei nº 3.848, de 13/12/2007)._x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>4965</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4965/flash_6376.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4965/flash_6376.pdf</t>
   </si>
   <si>
     <t>Flash 6376._x000D_
 PROJETO DE LEI Nº 341/2007. Denomina a "Praça João Augusto Soares”, localizada entre as ruas Luiz Batista e Ellis Chamone, no bairro Cristo Rei. (Referente à Lei nº 3.850, de 13/12/2007)._x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>4968</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4968/flash_6377.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4968/flash_6377.pdf</t>
   </si>
   <si>
     <t>Flash 6377._x000D_
 PROJETO DE LEI Nº 342/2007. Denomina a "Praça Galdino Machado Santos”, localizada entre as avenidas Padre Bretano e Atlântica, no bairro de Lourdes. (Referente à Lei nº 3.849, de 13/12/2007)._x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>4970</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
     <t>Antônio Silveira de Sá</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4970/flash_6378.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4970/flash_6378.pdf</t>
   </si>
   <si>
     <t>Flash 6378._x000D_
 PROJETO DE LEI Nº 344/2007. Denomina a "Praça Ary Medeiros Leite”, localizada no povoado de Morro Vermelho. (Referente à Lei nº 3.852, de 13/12/2007)._x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>4972</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4972/flash_6379.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4972/flash_6379.pdf</t>
   </si>
   <si>
     <t>Flash 6379._x000D_
 PROJETO DE LEI Nº 345/2007. Denomina o "Posto de Saúde Luiz da Silva Gusmão”, localizado no Distrito de São Pedro da Garça. (Referente à Lei nº 3.853, de 13/12/2007)._x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>4974</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4974/flash_6380.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4974/flash_6380.pdf</t>
   </si>
   <si>
     <t>Flash 6380._x000D_
 PROJETO DE LEI Nº 346/2007. Denomina o "Posto de Saúde José Trajano Neto”, localizado no Distrito de Nova Esperança. (Referente à Lei nº 3.877, de 14/12/2007)._x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>4978</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4978/flash_6381.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4978/flash_6381.pdf</t>
   </si>
   <si>
     <t>Flash 6381._x000D_
 PROJETO DE LEI Nº 347/2007. Denomina o "Posto de Saúde Sabino Soares Silva”, localizado no Distrito de Ermidinha. (Referente à Lei nº 3.878, de 14/12/2007)._x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>4981</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4981/flash_6382.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4981/flash_6382.pdf</t>
   </si>
   <si>
     <t>Flash 6382._x000D_
 PROJETO DE LEI Nº 348/2007. Denomina o "Posto de Saúde Cristiano Pereira dos Santos”, localizado no Distrito de Vila Nova de Minas. (Referente à Lei nº 3.873, de 14/12/2007)._x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>4984</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4984/flash_6383.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4984/flash_6383.pdf</t>
   </si>
   <si>
     <t>Flash 6383._x000D_
 PROJETO DE LEI Nº 349/2007. Denomina o "Posto de Saúde Valdivina Cecília Moura Lopes Procópio (Dona Noca)”, localizado no Distrito de Miralta. (Referente à Lei nº 3.876, de 14/12/2007)._x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>4987</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4987/flash_6384.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4987/flash_6384.pdf</t>
   </si>
   <si>
     <t>Flash 6384._x000D_
 PROJETO DE LEI Nº 350/2007. Denomina o "Posto de Saúde José dos Santos Maia”, localizado no Distrito de Aparecida do Mundo Novo. (Referente à Lei nº 3.872, de 14/12/2007)._x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>4988</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4988/flash_6385.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4988/flash_6385.pdf</t>
   </si>
   <si>
     <t>Flash 6385._x000D_
 PROJETO DE LEI Nº 356/2007. Denomina a "Praça Lúcia Pimenta Magalhães”, localizada entre as ruas J, Princesa Isabel e Neco Delfino, no bairro Delfino Magalhães. (Referente à Lei nº 3.851, de 13/12/2007)._x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>4992</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4992/flash_6386.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4992/flash_6386.pdf</t>
   </si>
   <si>
     <t>Flash 6386._x000D_
 PROJETO DE LEI Nº 357/2007. Denomina a "Quadra Poliesportiva Joaquim Cardoso Silva”, localizada na Escola Municipal Mariana Santos, na Comunidade Rural de Planalto. (Referente à Lei nº 3.863, de 14/12/2007)._x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>4995</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4995/flash_6387.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4995/flash_6387.pdf</t>
   </si>
   <si>
     <t>Flash 6387._x000D_
 PROJETO DE LEI Nº 362/2007. Denomina a "Rua Izabel de Souza Ramada”, localizada no bairro Edgar Pereira. (Referente à Lei nº 3.896, de 27/12/2007)._x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>4998</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4998/flash_6388.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4998/flash_6388.pdf</t>
   </si>
   <si>
     <t>Flash 6388._x000D_
 PROJETO DE LEI Nº 363/2007. Denomina a "Avenida Rosa de Saron”, localizada no bairro Jardim Primavera. (Referente à Lei nº 3.847, de 13/12/2007)._x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>5001</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5001/flash_6389.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5001/flash_6389.pdf</t>
   </si>
   <si>
     <t>Flash 6389._x000D_
 PROJETO DE LEI Nº 364/2007. Denomina a "Avenida Maria José Nunes”, localizada no bairro Jardim Primavera. (Referente à Lei nº 3.846, de 13/12/2007)._x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>5111</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5111/flash_6846.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5111/flash_6846.pdf</t>
   </si>
   <si>
     <t>Flash 6846._x000D_
 PROJETO DE LEI Nº 008/2007. Concede o título declaratório de utilidade pública à “Associação dos Clubes Varzeanos de Montes Claros”. (Referente à Lei nº 3.689, de 21/02/2007)._x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>5114</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5114/flash_6847.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5114/flash_6847.pdf</t>
   </si>
   <si>
     <t>Flash 6847._x000D_
 PROJETO DE LEI Nº 002/2007. Concede o título declaratório de utilidade pública à “Associação dos Condutores de Veículos de Transporte Escolar de Montes Claros”. (Referente à Lei nº 3.688, de  21/02/2007)._x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>5118</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5118/flash_6848.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5118/flash_6848.pdf</t>
   </si>
   <si>
     <t>Flash 6848._x000D_
 PROJETO DE LEI Nº 054/2007. Concede o título declaratório de utilidade pública ao “Conselho de Desenvolvimento da Comunidade de Barrocão e Adjacências". (Referente à Lei nº 3.690, de 21/02/2007)._x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>5126</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5126/flash_6849.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5126/flash_6849.pdf</t>
   </si>
   <si>
     <t>Flash 6849._x000D_
-PROJETO DE LEI Nº 91/2007. Concede o título declaratório de utilidade pública ao “Mackenzie Esporte Club”._x000D_
+PROJETO DE LEI Nº 91/2007. Concede o título declaratório de utilidade pública ao “Mackenzie Esporte Club”. (Referente à Lei nº 3.719, de 19/04/2007)._x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>5131</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5131/flash_6850.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5131/flash_6850.pdf</t>
   </si>
   <si>
     <t>Flash 6850._x000D_
 PROJETO DE LEI Nº 141/2007. Concede o título declaratório de utilidade pública à “Associação de Trabalhadores e Pequenos Produtores Rurais de Lagoa dos Freitas”. (Referente à Lei nº 3.734, de 25/05/2007).  _x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>5134</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5134/flash_6851.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5134/flash_6851.pdf</t>
   </si>
   <si>
     <t>Flash 6851._x000D_
 PROJETO DE LEI Nº 147/2007. Concede o título declaratório de utilidade pública ao “Instituto Grande Sertão”. (Referente à Lei nº 3.740, de 31/05/2007)._x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>5138</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5138/flash_6852.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5138/flash_6852.pdf</t>
   </si>
   <si>
     <t>Flash 6852._x000D_
 PROJETO DE LEI Nº 202/2007. Concede o título declaratório de utilidade pública à “Igreja Evangélica Missionária Monte das Oliveiras”. (Referente à Lei nº 3.778, de 13/08/2007)._x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>5142</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5142/flash_6853.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5142/flash_6853.pdf</t>
   </si>
   <si>
     <t>Flash 6853._x000D_
 PROJETO DE LEI Nº 207/2007. Concede o título declaratório de utilidade pública à “Associação Filhos de Maria”. (Referente à Lei nº 3.775, de 13/08/2007)._x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>5145</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5145/flash_6854.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5145/flash_6854.pdf</t>
   </si>
   <si>
     <t>Flash 6854._x000D_
 PROJETO DE LEI Nº 208/2007. Concede o título declaratório de utilidade pública à “Loja Maçônica Deus, União e Trabalho nº 3310”. (Referente à Lei nº 3.776, de 13/08/2007)._x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>5153</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5153/flash_6856.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5153/flash_6856.pdf</t>
   </si>
   <si>
     <t>Flash 6856._x000D_
 PROJETO DE LEI Nº 212/2007. Concede o título declaratório de utilidade pública ao “Centro Cultural Capoeirando”. (Referente à Lei nº 3.782, de 16/08/2007)._x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>5158</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5158/flash_6857.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5158/flash_6857.pdf</t>
   </si>
   <si>
     <t>Flash 6857._x000D_
 PROJETO DE LEI Nº 225/2007. Concede o título declaratório de utilidade pública à “Associação Comunitária de Pequenos Produtores Rurais de Lagoa do Barro e Boqueirão da Tiririca”. (Referente à Lei nº 3.785, de 22/08/2007)._x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>5161</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5161/flash_6858.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5161/flash_6858.pdf</t>
   </si>
   <si>
     <t>Flash 6858._x000D_
 PROJETO DE LEI Nº 237/2007. Concede o título declaratório de utilidade pública à “Associação Comunitária dos Pequenos Produtores e Trabalhadores Rurais das Margens do Rio Espigão” - ACESP. (Referente à Lei nº 3.796, de 04/09/2007)._x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>5165</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5165/flash_6859.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5165/flash_6859.pdf</t>
   </si>
   <si>
     <t>Flash 6859._x000D_
 PROJETO DE LEI Nº 278/2007. Concede o título declaratório de utilidade pública à “Associação dos Pequenos Produtores e Trabalhadores Rurais de Riacho Fundo, Morro do Chapéu e Adjacências”. (Referente à Lei nº 3.820, de 10/10/2007)._x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>5169</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5169/flash_6860.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5169/flash_6860.pdf</t>
   </si>
   <si>
     <t>Flash 6860._x000D_
 PROJETO DE LEI Nº 285/2007. Concede o título declaratório de utilidade pública à entidade denominada "Redes de Solidariedade para a Educação - RESOL”. (Referente à Lei nº 3.822, de 23/10/2007)._x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>5221</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5221/flash_6861.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5221/flash_6861.pdf</t>
   </si>
   <si>
     <t>Flash 6861._x000D_
 PROJETO DE LEI Nº 288/2007. Concede o título declaratório de utilidade pública à “Associação dos Pequenos Produtores Rurais de Lages e Capoeirão do Distrito de Miralta do Município de Montes Claros". (Referente à Lei nº 3.823, de 05/11/2007)._x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>5222</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5222/flash_6862.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5222/flash_6862.pdf</t>
   </si>
   <si>
     <t>Flash 6862._x000D_
 PROJETO DE LEI Nº 336/2007. Concede o título declaratório de utilidade pública à “Associação Cultural Companhia do Sonho – Cia do Sonho”. (Referente à Lei nº 3.833, de 30/11/2007)._x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>5224</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5224/flash_6863.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5224/flash_6863.pdf</t>
   </si>
   <si>
     <t>Flash 6863._x000D_
 PROJETO DE LEI Nº 358/2007. Concede o título declaratório de utilidade pública à “Pastoral do Menor da Paróquia São João Batista”. (Referente à Lei nº 3.882, de 17/12/2007)._x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>5226</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5226/flash_6864.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5226/flash_6864.pdf</t>
   </si>
   <si>
     <t>Flash 6864._x000D_
 PROJETO DE LEI Nº 062/2008. Concede o título declaratório de utilidade pública à "Associação Criança Feliz". (Referente à Lei nº 3.902, de 03/03/2008). _x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>5290</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5290/flash_6505.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5290/flash_6505.pdf</t>
   </si>
   <si>
     <t>Flash 6505._x000D_
 PROJETO DE LEI Nº 105/2007. (ALTERADA). Dispõe sobre o Parcelamento do Solo Urbano e Loteamentos Fechados no Município de Montes Claros. Revoga as Leis nº 1.325, de 07/01/1982, nº 1.590, de 03/01/1986 e nº 1.893, de 28/12/1990 (Lei de Loteamento). (Referente à Lei nº 3.720, de 09/05/2007, que foi posteriormente alterada pelas Leis nº 4.887, de 18/04/2016, nº 5.101, de 22/11/2018, nº 5.145, de 22/05/2019, nº 5.272, de 13/07/2020, nº 5.351, de 07/07/2021 e nº 5.624, de 16/11/2023)._x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>5291</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5291/flash_6506.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5291/flash_6506.pdf</t>
   </si>
   <si>
     <t>Flash 6506._x000D_
 PROJETO DE LEI Nº 140/2007. Autoriza o Poder Executivo a fazer concessão de direito real de uso de bem público, para implantação de "Sistema de Vídeo Monitoramento" de vias públicas da cidade. (Referente à Lei nº 3.736, de 25/05/2007)._x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>5292</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5292/flash_6507.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5292/flash_6507.pdf</t>
   </si>
   <si>
     <t>Flash 6507._x000D_
 PROJETO DE LEI Nº 142/2007. Dispõe sobre a construção e manutenção das calçadas do Município de Montes Claros. (Referente à Lei nº 3.745, de 05/06/2007, alterada pela Lei Complementar nº 126, de 28/06/2024)._x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>5293</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5293/flash_6508.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5293/flash_6508.pdf</t>
   </si>
   <si>
     <t>Flash 6508._x000D_
 PROJETO DE LEI Nº 144/2007. (ALTERADA). Dispõe sobre a Política Municipal de Proteção, Preservação, Conservação, Controle e Recuperação do Meio Ambiente e de Melhoria da Qualidade de Vida no Município de Montes Claros, seus fins, mecanismos de regulação, cria o Conselho Municipal de Defesa e Conservação do Meio Ambiente - CODEMA; revoga a Lei nº 1.900, de 15/01/1991, e dá outras providências. (Lei do Silêncio). (Referente à Lei nº 3.754 de 15/06/2007, que foi alterada pelas Leis nº 4.740, de 23/12/2014, nº 4.795, de 01/07/2015, nº 5.034, de 27/12/2017 e nº 5.207, de 06/12/2019)._x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>5294</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5294/flash_6509.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5294/flash_6509.pdf</t>
   </si>
   <si>
     <t>Flash 6509._x000D_
-PROJETO DE LEI Nº 151/2007. Dispõe sobre a municipalização do CEMEI Santa Rafaela, localizado no bairro Santa Rafaela._x000D_
+PROJETO DE LEI Nº 151/2007. Dispõe sobre a municipalização do CEMEI Santa Rafaela, localizado no bairro Santa Rafaela. (Referente à Lei nº 3.748, de 12/06/2007)._x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>5295</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5295/flash_6510.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5295/flash_6510.pdf</t>
   </si>
   <si>
     <t>Flash 6510._x000D_
 PROJETO DE LEI Nº 206/2007. Dispõe sobre a inclusão dos eventos eqüestres (rodeios, vaquejadas, cavalgadas, enduros, apartação de gado, etc.), no calendário turístico e esportivo do município de Montes Claros, e dá outras providências. (Referente à Lei nº 3.783, de 16/08/2007)._x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>5296</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5296/flash_6511.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5296/flash_6511.pdf</t>
   </si>
   <si>
     <t>Flash 6511._x000D_
 PROJETO DE LEI Nº 213/2007. Dispõe sobre a inclusão das festividades de São Sebastião no calendário oficial do município de Montes Claros,  a ser comemorado anualmente no dia 20 de janeiro, e dá outras providências. (Referente à Lei nº 3.790, de 22/08/2007)._x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>5297</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5297/flash_6512.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5297/flash_6512.pdf</t>
   </si>
   <si>
     <t>Flash 6512._x000D_
 PROJETO DE LEI Nº 240/2007. Dispõe sobre a construção, o funcionamento, a utilização, a administração, a fiscalização dos cemitérios e a execução dos serviços funerários do município de Montes Claros. (Referente à Lei nº 3.800, de 20/09/2007)._x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>5298</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5298/flash_6513.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5298/flash_6513.pdf</t>
   </si>
   <si>
     <t>Flash 6513._x000D_
 PROJETO DE LEI Nº 276/2007. (ALTERADA). Dispõe sobre o Conselho Municipal de Educação; revoga as Leis nº 1.563, de 25/09/1985, nº 2.651, de 02/12/1998 e nº 2.810, de 11/01/2000. (Referente à Lei nº 3.809, de 05/10/2007, que foi posteriormente alterada pela Lei nº 4.625, de 16/07/2013)._x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>5299</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5299/flash_6514.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5299/flash_6514.pdf</t>
   </si>
   <si>
     <t>Flash 6514._x000D_
 PROJETO DE LEI Nº 308/2007. Assegura o acesso de entidades legalmente constituídas, sem fins lucrativos, às dependências das Unidades Municipais de Ensino - UMEI, para realização de eventos por elas patrocinados, e dá outras providências. (Referente à Lei nº 3.883, de 20/12/2007)._x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>5300</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5300/flash_6515.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5300/flash_6515.pdf</t>
   </si>
   <si>
     <t>Flash 6515._x000D_
 PROJETO DE LEI Nº 337/2007. Organiza o Sistema Municipal de Ensino de Montes Claros, e dá outras providências. (Educação Escolar Municipal). (Referente à Lei nº 3.885, de 20/12/2007)._x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>5301</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5301/flash_6516.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5301/flash_6516.pdf</t>
   </si>
   <si>
     <t>Flash 6516._x000D_
 PROJETO DE LEI Nº 361/2007. Autoriza o Município de Montes Claros a integrar a Associação Internacional de Cidades Educadoras - AICE, e dá outras providências. (Referente à Lei nº 3.884, de 20/12/2007)._x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>5336</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5336/flash_6551.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5336/flash_6551.pdf</t>
   </si>
   <si>
     <t>Flash 6551._x000D_
 PROJETO DE LEI Nº 005/2007. Desafeta imóvel de sua característica de bem de uso comum do povo, autoriza sua transferência ao patrimônio_x000D_
 disponível do Município, faz doação à Casa da Juventude São Luiz Gonzaga, e dá outras providências. (Terreno de 1.461,00 m², localizado no bairro Monte Carmelo destinado à construção do anexo da Casa da Juventude São Luiz Gonzaga). (Referente à Lei nº 3.692, de 22/02/2007)._x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>5337</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5337/flash_6552.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5337/flash_6552.pdf</t>
   </si>
   <si>
     <t>Flash 6552._x000D_
 PROJETO DE LEI Nº 047/2007. Autoriza o Poder Executivo a fazer doação de terreno à Associação de Moradores do Bairro Ciro dos Anjos. (Área de 590,00 m², destinada à construção de sua sede).  (Referente à Lei nº 3.691, de 22/02/2007).      _x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>5338</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5338/flash_6553.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5338/flash_6553.pdf</t>
   </si>
   <si>
     <t>Flash 6553._x000D_
 PROJETO DE LEI Nº 048/2007. Desafeta área de terreno de sua característica institucional, transfere-a para o patrimônio disponível do município, autoriza sua doação à Loja Maçônica Obreiros de Adonhiram, e dá outras providências. (Terreno de 978,00 m², localizado no bairro Ibituruna). (Referente à Lei nº 3.693, de 22/02/2007).         _x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>5339</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5339/flash_6554.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5339/flash_6554.pdf</t>
   </si>
   <si>
     <t>Flash 6554._x000D_
 PROJETO DE LEI Nº 83/2007. Desafeta áreas de terreno de sua característica institucional, transfere-as para o patrimônio disponível do município, autoriza sua doação ao Estado de Minas Gerais e dá outras providências. (Terrenos de 5.000,00 e 5.060,00 m², situados nos bairros Village do Lago III e Vila Real para a construção de prédios escolares). (Referente à Lei nº 3.715 de 10/04/2007)._x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>5340</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5340/flash_6555.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5340/flash_6555.pdf</t>
   </si>
   <si>
     <t>Flash 6555._x000D_
 PROJETO DE LEI Nº 96/2007. Desafeta área de terreno de sua característica de bem de uso comum do povo, transfere-a para o patrimônio disponível do município, faz sua doação à Coordenação Comunitária da Pastoral da Criança, e dá outras providências. (Terreno de 260,00 m², localizado no bairro Vila Atlântida). (Referente à Lei nº 3.722, de 11/05/2007)._x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>5341</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5341/flash_6556.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5341/flash_6556.pdf</t>
   </si>
   <si>
     <t>Flash 6556._x000D_
-PROJETO DE LEI Nº 97/2007. Autoriza o Poder Executivo a permutar área de 54.149,00 m² (terreno da antiga MECA), por área de 119.660,65 m², localizada no Distrito Industrial e fazer concessão de direito de uso da área permutada à Empresa Hipolabor Farmacêutica Ltda, pelo prazo mínimo de 10 anos._x000D_
+PROJETO DE LEI Nº 97/2007. Autoriza o Poder Executivo a permutar área de 54.149,00 m² (terreno da antiga MECA), por área de 119.660,65 m², localizada no Distrito Industrial e fazer concessão de direito de uso da área permutada à Empresa Hipolabor Farmacêutica Ltda, pelo prazo mínimo de 10 anos. (Referente à Lei nº 3.717, de 18/04/2007)._x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>5342</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5342/flash_6557.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5342/flash_6557.pdf</t>
   </si>
   <si>
     <t>Flash 6557._x000D_
 PROJETO DE LEI Nº 114/2007. Desafeta área de terreno de sua característica de uso institucional, autoriza o Poder Executivo a fazer sua doação à Associação Nóbrega de Educação e Assistência Social – ANEAS; revoga a Lei nº 3.507, de 27/12/2005, e dá outras providências. (Terreno de 3.880,00 m², localizado na Praça Beato Francisco Coll, bairro Maracanã). (Referente à Lei nº 3.724, de 14/05/2007).         _x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>5343</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5343/flash_6558.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5343/flash_6558.pdf</t>
   </si>
   <si>
     <t>Flash 6558._x000D_
 PROJETO DE LEI Nº 122/2007. Desafeta áreas de terreno de sua característica de bem de uso comum do povo, autoriza transferência ao patrimônio disponível do município, faz sua doação à “Casa da 3ª idade Santa Ana”, e dá outras providências. (Terrenos de 552,50 e 1.380,00 m², situados no bairro Monte Carmelo). (Referente à Lei nº 3.737, de 25/05/2007).     _x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>5344</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5344/flash_6559.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5344/flash_6559.pdf</t>
   </si>
   <si>
     <t>Flash 6559._x000D_
 PROJETO DE LEI Nº 123/2007. Desafeta área de terreno de sua característica de bem de uso comum do povo, autoriza transferência ao patrimônio disponível do município, faz sua doação à Associação Comunitária dos Moradores do Bairro Nova Morada, e dá outras providências. (Terreno de 1.729,67 m², situado no bairro Nova Morada). (Referente à Lei nº 3.739, de 25/05/2007)._x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>5345</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5345/flash_6560.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5345/flash_6560.pdf</t>
   </si>
   <si>
     <t>Flash 6560._x000D_
 PROJETO DE LEI Nº 124/2007. (ALTERADA). Desafeta terreno de sua característica de bem de uso comum do povo, autoriza sua transferência ao patrimônio disponível do município, faz sua doação à Associação dos Membros da Igreja Mananciais do Espírito - AMIME, e dá outras providências. (Terreno de 1.360,00 m², situado no loteamento Canelas). (Referente à Lei nº 3.738, de 25/05/2007, que foi alterada posteriormente pela Lei nº 3.929, de 14/04/2008).     _x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>5346</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5346/flash_6561.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5346/flash_6561.pdf</t>
   </si>
   <si>
     <t>Flash 6561._x000D_
 PROJETO DE LEI Nº 145/2007. Desafeta área de terreno de sua característica de uso institucional, transfere-a para o patrimônio disponível do município e autoriza sua doação à Associação Comercial e Industrial de Montes Claros – ACI (terreno de 1.080,00 m² localizado no Bairro Ibituruna); revoga as Leis nº 1.656 de 14/10/1987 e 1.953 de 06/08/1991. (Referente à Lei nº 3.743, de 31/05/2007, convalidada pela Lei nº 4.825, de 09/10/2015).       _x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>5347</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5347/flash_6562.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5347/flash_6562.pdf</t>
   </si>
   <si>
     <t>Flash 6562._x000D_
 PROJETO DE LEI Nº 161/2007. Desafeta área de terreno de sua característica de uso institucional e transfere-a para o patrimônio disponível do município. (Terreno situado no loteamento Jardim Olímpico na MG-122, medindo 13.895,74m², para construção de casas populares). (Referente à Lei nº 3.760, de 22/06/2007)._x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>5348</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5348/flash_6563.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5348/flash_6563.pdf</t>
   </si>
   <si>
     <t>Flash 6563._x000D_
 PROJETO DE LEI Nº 173/2007. Desafeta área de terreno de sua característica de uso institucional, autoriza o Poder Executivo a fazer doação ao Estado de Minas Gerais, e dá outras providências. (Terreno de 11.043,00 m², localizado no bairro Village do Lago III, destinado à ampliação da obra de construção da sede da Cadeia Pública Municipal). (Referente à Lei nº 3.762, de 22/06/2007)._x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>5349</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5349/flash_6564.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5349/flash_6564.pdf</t>
   </si>
   <si>
     <t>Flash 6564._x000D_
 PROJETO DE LEI Nº 174/2007. (ALTERADA). Desafeta áreas de terrenos de suas características de uso institucional, transfere-as para o patrimônio disponível do Município, autoriza sua doação à Associação Comunitária Nossa Senhora Rosa Mística "Casa Santa Bernadete" e à Associação de Voluntários no Apoio a Pacientes com Câncer; revoga a Lei nº 3.533, de 24/03/2006, e dá outras providências. (Terrenos de 500,19 m² cada, situados no loteamento Canelas). (Referente à Lei nº 3.761, de 22/06/2007, que foi posteriormente alterada pela Lei nº 3.781, de 16/08/2007)._x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>5350</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5350/flash_6565.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5350/flash_6565.pdf</t>
   </si>
   <si>
     <t>Flash 6565._x000D_
-PROJETO DE LEI Nº 181/2007. Autoriza o Poder Executivo a fazer concessão de direito real de uso de um terreno de 10.017,00 m², situado no bairro Planalto, à empresa Clair Mont Indústria e Comércio Ltda, pelo prazo mínimo de 10 anos, e dá outras providências._x000D_
+PROJETO DE LEI Nº 181/2007. Autoriza o Poder Executivo a fazer concessão de direito real de uso de um terreno de 10.017,00 m², situado no bairro Planalto, à empresa Clair Mont Indústria e Comércio Ltda, pelo prazo mínimo de 10 anos, e dá outras providências. (Referente à Lei nº 3.774, de 03/08/2007)._x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>5351</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5351/flash_6566.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5351/flash_6566.pdf</t>
   </si>
   <si>
     <t>Flash 6566._x000D_
 PROJETO DE LEI Nº 219/2007. Desafeta terreno de sua característica de bem de uso comum do povo, autoriza transferência ao patrimônio disponível do_x000D_
-município, faz sua doação à “Casa da Juventude São Luiz Gonzaga”, e dá outras providências. (Terreno de 4.102,40 m², situado no bairro Monte Carmelo)._x000D_
+município, faz sua doação à “Casa da Juventude São Luiz Gonzaga”, e dá outras providências. (Terreno de 4.102,40 m², situado no bairro Monte Carmelo). (Referente à Lei nº 3.784, de 17/08/2007)._x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>5352</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5352/flash_6567.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5352/flash_6567.pdf</t>
   </si>
   <si>
     <t>Flash 6567._x000D_
-PROJETO DE LEI Nº 222/2007. Dispõe sobre desafetação e alienação de imóvel de propriedade do município e contém outras providências. (Terreno de 3.969,12 m², localizado na avenida José Corrêa Machado, bairro Melo, cujo recurso arrecadado será aplicado em obras de interesse público)._x000D_
+PROJETO DE LEI Nº 222/2007. Dispõe sobre desafetação e alienação de imóvel de propriedade do município e contém outras providências. (Terreno de 3.969,12 m², localizado na avenida José Corrêa Machado, bairro Melo, cujo recurso arrecadado será aplicado em obras de interesse público). (Referente à Lei nº 3.794, de 31/08/2007)._x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>5353</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5353/flash_6568.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5353/flash_6568.pdf</t>
   </si>
   <si>
     <t>Flash 6568._x000D_
-PROJETO DE LEI Nº 233/2007. Dispõe sobre desafetação e alienação de imóveis de propriedade do município e contém outras providências. (Terrenos situados ao longo da avenida José Corrêa Machado, abrangendo os bairros São Norberto, Melo, Todos os Santos, Jardim São Luiz e Augusta Mota). (Referente à Lei nº 3.779, de 19/09/2007)._x000D_
+PROJETO DE LEI Nº 233/2007. Dispõe sobre desafetação e alienação de imóveis de propriedade do município e contém outras providências. (Terrenos situados ao longo da avenida José Corrêa Machado, abrangendo os bairros São Norberto, Melo, Todos os Santos, Jardim São Luiz e Augusta Mota). (Referente à Lei nº 3.799, de 19/09/2007)._x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>5354</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5354/flash_6569.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5354/flash_6569.pdf</t>
   </si>
   <si>
     <t>Flash 6569._x000D_
 PROJETO DE LEI Nº 234/2007. (ALTERADA). Desafeta áreas de terreno de sua característica de uso comum do povo, transfere-as ao patrimônio disponível do município e autoriza o Poder Executivo a fazer permuta. (Terrenos do município, localizados no bairro Jardim Eldorado, medindo 23.580,00 m² em permuta por áreas de propriedade da Lafarge do Brasil S/A, localizadas no Km 2 da BR 251 e lotes nos bairros Eldorado, Monte Carmelo e Vila Atlântida). (Referente à Lei nº 3.807, de 04/10/2007, que foi posteriormente alterada pela Lei nº 3.907, de 19/03/2008).         _x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>5355</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5355/flash_6570.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5355/flash_6570.pdf</t>
   </si>
   <si>
     <t>Flash 6570._x000D_
-PROJETO DE LEI Nº 325/2007. Desafeta área de terreno de sua característica de uso institucional e autoriza o Poder Executivo a fazer doação ao Projeto de Apoio à Criança, para construção de uma Quadra Poliesportiva. (Terreno de 2.350,00 m², situado no loteamento Village do Lago II)._x000D_
+PROJETO DE LEI Nº 325/2007. Desafeta área de terreno de sua característica de uso institucional e autoriza o Poder Executivo a fazer doação ao Projeto de Apoio à Criança, para construção de uma Quadra Poliesportiva. (Terreno de 2.350,00 m², situado no loteamento Village do Lago II). (Referente à Lei nº 3.828, de 23/11/2007)._x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>5356</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5356/flash_6571.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5356/flash_6571.pdf</t>
   </si>
   <si>
     <t>Flash 6571._x000D_
-PROJETO DE LEI Nº 351/2007. Dispõe sobre a cessão de uso de bem público municipal (parte de área do Parque Guimarães Rosa), para a implantação do Centro de Referência em Gestão Ambiental do Norte de Minas Gerais. (Área de 2.380,00 m², determinando sua cessão por um período de 20 anos)._x000D_
+PROJETO DE LEI Nº 351/2007. Dispõe sobre a cessão de uso de bem público municipal (parte de área do Parque Guimarães Rosa), para a implantação do Centro de Referência em Gestão Ambiental do Norte de Minas Gerais. (Área de 2.380,00 m², determinando sua cessão por um período de 20 anos). (Referente à Lei nº 3.837, de 12/12/2007)._x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>5357</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5357/flash_6572.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5357/flash_6572.pdf</t>
   </si>
   <si>
     <t>Flash 6572._x000D_
 PROJETO DE LEI Nº 359/2007. (ALTERADA). Desafeta terreno de sua característica de bem de uso comum do povo, autoriza transferência ao patrimônio disponível do município, faz doação e dá outras providências. (Terreno de 110.384,26 m², situado no bairro Village do Lago II, doado ao Poder Público Federal para a implantação de Unidade do Centro Federal de Educação Tecnológica - CEFET). (Referente à Lei nº 3.835, de 10/12/2007, que foi alterada posteriormente pela Lei nº 4.754, de 25/03/2015 - ver flash 8642)._x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>5387</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5387/flash_6597.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5387/flash_6597.pdf</t>
   </si>
   <si>
     <t>Flash 6597._x000D_
 PROJETO DE LEI Nº 298/2007. Dispõe sobre a isenção de pagamento de taxa de inscrição em concurso público da Administração Direta e Indireta do Município de Montes Claros e da Câmara Municipal, a doadores de sangue. (Referente à Lei nº 3.888, de 26/12/2007)._x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>5400</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5400/flash_6609.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5400/flash_6609.pdf</t>
   </si>
   <si>
     <t>Flash 6609._x000D_
 PROJETO DE LEI Nº 166/2007. Institui a “Semana da Mulher" no município de Montes Claros, a ser comemorada anualmente na semana que abrange o dia 08 de março. (Referente à Lei nº 3.793, de 29/08/2007).  _x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>5401</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5401/flash_6610.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5401/flash_6610.pdf</t>
   </si>
   <si>
     <t>Flash 6610._x000D_
 PROJETO DE LEI Nº 191/2007. Institui o "Dia Municipal dos Agentes de Combate às Endemias" em Montes Claros, a ser comemorado anualmente no dia 15 de junho. (Referente à Lei nº 3.797, de 11/09/2007)._x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>5402</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5402/flash_6611.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5402/flash_6611.pdf</t>
   </si>
   <si>
     <t>Flash 6611._x000D_
 PROJETO DE LEI Nº 352/2007. Institui como feriado municipal em Montes Claros, o “Dia da Consciência Negra”, a ser comemorado anualmente no dia 20 de novembro, e dá outras providências. (Referente à Lei nº 3.897, de 27/12/2007)._x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>5403</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5403/flash_6612.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5403/flash_6612.pdf</t>
   </si>
   <si>
     <t>Flash 6612._x000D_
 PROJETO DE LEI Nº 355/2007. Institui o "Dia Municipal dos Feirantes" em Montes Claros, a ser comemorado anualmente no dia 13 de janeiro. (Referente à Lei nº 3.879, de 14/12/2007).  _x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>5441</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5441/flash_7041.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5441/flash_7041.pdf</t>
   </si>
   <si>
     <t>Flash 7041._x000D_
 PROJETO DE LEI Nº 176/2007. (NÃO VOTADO). Dispõe sobre a proibição de participação, em Processo de Licitação Pública Municipal, dos parentes consanguíneos, até o 2º grau, de membros do Poder Executivo do Município de Montes Claros e dá outras providências._x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>5443</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5443/flash_7042.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5443/flash_7042.pdf</t>
   </si>
   <si>
     <t>Flash 7042._x000D_
 PROJETO DE LEI Nº 199/2007. (NÃO VOTADO). Dispõe sobre a obrigatoriedade da Prefeitura de Montes Claros, disponibilizar em seu site na internet, lista com nomes e fotos de pessoas desaparecidas do município e região._x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>5445</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5445/flash_7043.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5445/flash_7043.pdf</t>
   </si>
   <si>
     <t>Flash 7043._x000D_
 PROJETO DE LEI Nº 201/2007. (NÃO VOTADO). Dispõe sobre a criação do "Programa de Educação para Conservação do Patrimônio Público", visando a participação regular de professores, alunos da rede pública, particular e comunidade em geral, e dá outras providências._x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>5447</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5447/flash_7044.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5447/flash_7044.pdf</t>
   </si>
   <si>
     <t>Flash 7044._x000D_
 PROJETO DE LEI Nº 221/2007. (NÃO VOTADO). Dispõe sobre a doação de uma muda de árvore nativa a cada bebê nascido em maternidades do município de Montes Claros, e dá outras providências._x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>5450</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5450/flash_7045.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5450/flash_7045.pdf</t>
   </si>
   <si>
     <t>Flash 7045._x000D_
 PROJETO DE LEI Nº 224/2007. (NÃO VOTADO). Dispõe sobre a oficialização da Língua Brasileira de Sinais – LIBRAS, no município de Montes Claros, e dá outras providências._x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>5452</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5452/flash_7046.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5452/flash_7046.pdf</t>
   </si>
   <si>
     <t>Flash 7046._x000D_
 PROJETO DE LEI Nº 226/2007. (NÃO VOTADO). Autoriza o Poder Executivo a firmar convênio com o Estado de Minas Gerais, para realizar pagamento das casas populares do Conjunto Habitacional, localizado no bairro Village do Lago III, e dá outras providências._x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>5455</t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5455/flash_7047.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5455/flash_7047.pdf</t>
   </si>
   <si>
     <t>Flash 7047._x000D_
 PROJETO DE LEI Nº 228/2007. (NÃO VOTADO). Dispõe sobre a desincompatibilização do servidor público em cargos comissionados ou de confiança na Administração Direta e Indireta do Município, no ano de eleições, e dá outras providências._x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>5457</t>
   </si>
   <si>
     <t>236</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5457/flash_7048.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5457/flash_7048.pdf</t>
   </si>
   <si>
     <t>Flash 7048._x000D_
 PROJETO DE LEI Nº 230/2007. (NÃO VOTADO). Institui o "Dia Municipal do Cruzeirense", a ser comemorado anualmente no dia 02 de janeiro._x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>5459</t>
   </si>
   <si>
     <t>237</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5459/flash_7049.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5459/flash_7049.pdf</t>
   </si>
   <si>
     <t>Flash 7049._x000D_
 PROJETO DE LEI Nº 231/2007. (NÃO VOTADO). Institui o "Dia Municipal do Torcedor Americano", a ser comemorado anualmente no dia 30 de abril.._x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>5461</t>
   </si>
   <si>
     <t>238</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5461/flash_7050.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5461/flash_7050.pdf</t>
   </si>
   <si>
     <t>Flash 7050._x000D_
 PROJETO DE LEI Nº 232/2007.  (NÃO VOTADO). Institui o "Dia Municipal de Torcedor Atleticano", a ser comemorado anualmente no dia 25 de março._x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>5472</t>
   </si>
   <si>
     <t>239</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5472/flash_7051.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5472/flash_7051.pdf</t>
   </si>
   <si>
     <t>Flash 7051._x000D_
 PROJETO DE LEI Nº 238/2007. (NÃO VOTADO). Proíbe o ingresso ou a permanência de pessoas utilizando capacete, gorro ou qualquer tipo de cobertura que oculte a face, dificultando a identificação ou o reconhecimento, nos estacionamentos públicos, comerciais, industriais ou prestadoras de serviços em Montes Claros._x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>5475</t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5475/flash_7052.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5475/flash_7052.pdf</t>
   </si>
   <si>
     <t>Flash 7052._x000D_
 PROJETO DE LEI Nº 242/2007. (NÃO VOTADO). Concede o título declaratório de utilidade pública ao Instituto Ivan Guedes._x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>5480</t>
   </si>
   <si>
     <t>241</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5480/flash_7053.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5480/flash_7053.pdf</t>
   </si>
   <si>
     <t>Flash 7053._x000D_
 PROJETO DE LEI Nº 248/2007. (NÃO VOTADO). Dispõe sobre a instituição das "Olimpíadas Municipais das Pessoas com Deficiência" e dá outras providências._x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>5484</t>
   </si>
   <si>
     <t>242</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5484/flash_7054.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5484/flash_7054.pdf</t>
   </si>
   <si>
     <t>Flash 7054._x000D_
 PROJETO DE LEI Nº 249/2007. (NÃO VOTADO). Autoriza o Poder Executivo a prorrogar o prazo de licença-maternidade das servidoras públicas do município de Montes Claros._x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>5487</t>
   </si>
   <si>
     <t>243</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5487/flash_7055.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5487/flash_7055.pdf</t>
   </si>
   <si>
     <t>Flash 7055._x000D_
 PROJETO DE LEI Nº 250/2007. (NÃO VOTADO). Autoriza o Poder Executivo a criar o Conselho Municipal de Acompanhamento da Distribuição de Casas Populares do Município de Montes Claros e dá outras providências._x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>5491</t>
   </si>
   <si>
     <t>244</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5491/flash_7056.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5491/flash_7056.pdf</t>
   </si>
   <si>
     <t>Flash 7056._x000D_
 PROJETO DE LEI Nº 258/2007. (NÃO VOTADO). Normatiza a implantação da tabela de preços dos serviços de Moto-Táxi no município de Montes Claros._x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>5502</t>
   </si>
   <si>
     <t>246</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5502/flash_7057.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5502/flash_7057.pdf</t>
   </si>
   <si>
     <t>Flash 7057._x000D_
 PROJETO DE LEI Nº 262/2007. (NÃO VOTADO). Dispõe sobre a constituição de equipes de fisioterapeutas no Programa Saúde da Família - PSF no município de Montes Claros e dá outras providências._x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>5508</t>
   </si>
   <si>
     <t>247</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5508/flash_7058.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5508/flash_7058.pdf</t>
   </si>
   <si>
     <t>Flash 7058._x000D_
 PROJETO DE LEI Nº 264/2007. (NÃO VOTADO). Institui o "Dia da Reverência às Autoridades Eclesiásticas" do município de Montes Claros, a ser comemorado anualmente no dia 15 de junho e dá outras providências._x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>5531</t>
   </si>
   <si>
     <t>248</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5531/flash_7059.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5531/flash_7059.pdf</t>
   </si>
   <si>
     <t>Flash 7059._x000D_
 PROJETO DE LEI Nº 265/2007. (NÃO VOTADO). Dispõe sobre a substituição do uso de sacos plásticos de lixo e de sacolas plásticas para embalagens, por sacos e sacolas confeccionados com material ecológico e dá outras providências._x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>5533</t>
   </si>
   <si>
     <t>249</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5533/flash_7060.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5533/flash_7060.pdf</t>
   </si>
   <si>
     <t>Flash 7060._x000D_
 PROJETO DE LEI Nº 266/2007. (NÃO VOTADO). Institui a gratuidade do exame de DNA às pessoas carentes do município de Montes Claros._x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>5536</t>
   </si>
   <si>
     <t>250</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5536/flash_7061.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5536/flash_7061.pdf</t>
   </si>
   <si>
     <t>Flash 7061._x000D_
 PROJETO DE LEI Nº 267/2007. (NÃO VOTADO). Estabelece a prestação gratuita dos serviços de consultoria técnica de Arquitetura e Engenharia Pública pelo município de Montes Claros, às pessoas comprovadamente carentes, e dá outras providências._x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>5540</t>
   </si>
   <si>
     <t>251</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5540/flash_7062.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5540/flash_7062.pdf</t>
   </si>
   <si>
     <t>Flash 7062._x000D_
 PROJETO DE LEI Nº 283/2007. (NÃO VOTADO). Dispõe sobre a inclusão da disciplina Educação Ambiental nas escolas municipais de Montes Claros._x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>5541</t>
   </si>
   <si>
     <t>252</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5541/flash_7063.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5541/flash_7063.pdf</t>
   </si>
   <si>
     <t>Flash 7063._x000D_
 PROJETO DE LEI Nº 292/2007. (NÃO VOTADO). Dispõe sobre a obrigatoriedade da distribuição de protetor solar, a todos os servidores públicos da Prefeitura que realizam suas atividades expostos aos raios ultravioleta, e dá outras providências._x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>5544</t>
   </si>
   <si>
     <t>253</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5544/flash_7064.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5544/flash_7064.pdf</t>
   </si>
   <si>
     <t>Flash 7064._x000D_
 PROJETO DE LEI Nº 301/2007. (NÃO VOTADO). Denomina a “Praça Ana de Castro”, localizada no bairro Morada do Sol._x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>5546</t>
   </si>
   <si>
     <t>254</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5546/flash_7065.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5546/flash_7065.pdf</t>
   </si>
   <si>
     <t>Flash 7065._x000D_
 PROJETO DE LEI Nº 307/2007. (NÃO VOTADO). Denomina a “Praça Eunice Pires Rocha Souza”, localizada no bairro Morada do Sol._x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>5548</t>
   </si>
   <si>
     <t>255</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5548/flash_7066.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5548/flash_7066.pdf</t>
   </si>
   <si>
     <t>Flash 7066._x000D_
 PROJETO DE LEI Nº 315/2007. (NÃO VOTADO). Denomina a “Praça Lúcia Pimenta Magalhães”, localizada no bairro Delfino Magalhães._x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>5551</t>
   </si>
   <si>
     <t>256</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5551/flash_7067.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5551/flash_7067.pdf</t>
   </si>
   <si>
     <t>Flash 7067._x000D_
 PROJETO DE LEI Nº 318/2007. (NÃO VOTADO). Denomina a “Praça Corino Batista Coutinho”, localizada no bairro Morrinhos._x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>5556</t>
   </si>
   <si>
     <t>257</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5556/flash_7068.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5556/flash_7068.pdf</t>
   </si>
   <si>
     <t>Flash 7068._x000D_
 PROJETO DE LEI Nº 335/2007. (NÃO VOTADO). Institui o "Dia Municipal dos Enfermeiros e Agentes de Saúde da Zona Rural", a ser comemorado anualmente no dia 1º de dezembro._x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>5558</t>
   </si>
   <si>
     <t>258</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5558/flash_7069.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5558/flash_7069.pdf</t>
   </si>
   <si>
     <t>Flash 7069._x000D_
 PROJETO DE LEI Nº 353/2007. (NÃO VOTADO). Institui a Estrutura Funcional da Câmara Municipal de Montes Claros, e contém outras providências._x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>5559</t>
   </si>
   <si>
     <t>259</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5559/flash_7070.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5559/flash_7070.pdf</t>
   </si>
   <si>
     <t>Flash 7070._x000D_
 PROJETO DE LEI Nº 369/2007. (NÃO VOTADO). Cria o Fundo Municipal de Habitação de Interesse Social – FHIS e institui o Conselho Gestor do Fundo Municipal de Habitação de Interesse Social - FHIS._x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>5774</t>
   </si>
   <si>
     <t>261</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5774/flash_6993.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5774/flash_6993.pdf</t>
   </si>
   <si>
     <t>Flash 6993._x000D_
 PROJETO DE LEI Nº 015/2007. (NÃO VOTADO). Dispõe sobre a divulgação na internet, através do site oficial da Prefeitura, da relação dos medicamentos disponíveis, no estoque da Secretaria Municipal de Saúde e na Farmácia Popular, e dá outras providências. _x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>5776</t>
   </si>
   <si>
     <t>262</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5776/flash_6994.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5776/flash_6994.pdf</t>
   </si>
   <si>
     <t>Flash 6994._x000D_
 PROJETO DE LEI Nº 016/2007. (NÃO VOTADO). Assegura às Pessoas Portadoras de Deficiência, prioridade na ocupação das vagas nos estacionamentos de veículos de propriedade privada do município de Montes Claros._x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>5778</t>
   </si>
   <si>
     <t>263</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5778/flash_6995.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5778/flash_6995.pdf</t>
   </si>
   <si>
     <t>Flash 6995._x000D_
 PROJETO DE LEI Nº 017/2007. (NÃO VOTADO). Assegura às pessoas portadoras de deficiência, prioridade na ocupação das vagas nos estacionamentos de veículos no município, situados em logradouros públicos, objeto ou não de concessão, e nos pátios de repartições públicas municipais ou espaços públicos a eles reservados._x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>5780</t>
   </si>
   <si>
     <t>264</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5780/flash_6996.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5780/flash_6996.pdf</t>
   </si>
   <si>
     <t>Flash 6996._x000D_
 PROJETO DE LEI Nº 018/2007. (NÃO VOTADO). Dispõe sobre a obrigatoriedade dos bares, restaurantes, hotéis, motéis, lanchonetes e similares do município de Montes Claros, disponibilizarem o uso de adoçante e produtos dietéticos nos seus estabelecimentos, e dá outras providências._x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>5781</t>
   </si>
   <si>
     <t>265</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5781/flash_6997.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5781/flash_6997.pdf</t>
   </si>
   <si>
     <t>Flash 6997._x000D_
 PROJETO DE LEI Nº 019/2007. (NÃO VOTADO). Dispõe sobre o repasse de recursos financeiros do orçamento municipal para fundos sociais, compreendidos entre o Fundo Municipal dos Direitos da Criança e do Adolescente, o Fundo Municipal de Promoção do Idoso e o Fundo Municipal de Promoção da Pessoa Portadora de Deficiência._x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>5783</t>
   </si>
   <si>
     <t>266</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5783/flash_6998.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5783/flash_6998.pdf</t>
   </si>
   <si>
     <t>Flash 6998._x000D_
 PROJETO DE LEI Nº 020/2007. (NÃO VOTADO). Dispõe sobre a isenção do pagamento dos ingressos em eventos culturais aos professores da rede municipal de ensino, e contém outras disposições._x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>5785</t>
   </si>
   <si>
     <t>267</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5785/flash_6999.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5785/flash_6999.pdf</t>
   </si>
   <si>
     <t>Flash 6999._x000D_
 PROJETO DE LEI Nº 021/2007. (NÃO VOTADO). Dispõe sobre as "Feiras Itinerantes Intermunicipais" e contém outras disposições._x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>5788</t>
   </si>
   <si>
     <t>268</t>
   </si>
   <si>
     <t>Ruy Adriano Borges Muniz</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5788/flash_7000.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5788/flash_7000.pdf</t>
   </si>
   <si>
     <t>Flash 7000._x000D_
 PROJETO DE LEI Nº 022/2007. (NÃO VOTADO). Dispõe sobre a obrigatoriedade do Poder Executivo Municipal, priorizar ajuda às famílias, cujas moradias estejam localizadas em áreas de risco._x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>5801</t>
   </si>
   <si>
     <t>269</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5801/flash_7001.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5801/flash_7001.pdf</t>
   </si>
   <si>
     <t>Flash 7001._x000D_
 PROJETO DE LEI Nº 023/2007. (NÃO VOTADO). Autoriza a reciclagem de papel e sua utilização, no âmbito da Administração Municipal, e dá outras providências. _x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>5803</t>
   </si>
   <si>
     <t>270</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5803/flash_7002.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5803/flash_7002.pdf</t>
   </si>
   <si>
     <t>Flash 7002._x000D_
 PROJETO DE LEI Nº 024/2007. (NÃO VOTADO). Dispõe sobre a proibição de contratação e nomeação de parentes e afins, no âmbito da Administração Pública Municipal dos Poderes Executivo e Legislativo de Montes Claros._x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>5804</t>
   </si>
   <si>
     <t>271</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5804/flash_7003.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5804/flash_7003.pdf</t>
   </si>
   <si>
     <t>Flash 7003._x000D_
 PROJETO DE LEI Nº 025/2007. (NÃO VOTADO). Autoriza o Poder Executivo a criar uma Escola Técnica Municipal em Montes Claros, para ministrar cursos técnicos de qualificação profissional._x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>5806</t>
   </si>
   <si>
     <t>272</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5806/flash_7004.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5806/flash_7004.pdf</t>
   </si>
   <si>
     <t>Flash 7004._x000D_
 PROJETO DE LEI Nº 026/2007. (NÃO VOTADO). Institui o Programa “Incubadora de Empresas” no município de Montes Claros e dá outras providências._x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>5808</t>
   </si>
   <si>
     <t>273</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5808/flash_7005.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5808/flash_7005.pdf</t>
   </si>
   <si>
     <t>Flash 7005._x000D_
 PROJETO DE LEI Nº 027/2007. (NÃO VOTADO). Autoriza a criação do Conselho Municipal de Trabalho, Emprego e Geração de Renda em Montes Claros._x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>5811</t>
   </si>
   <si>
     <t>274</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5811/flash_7006.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5811/flash_7006.pdf</t>
   </si>
   <si>
     <t>Flash 7006._x000D_
 PROJETO DE LEI Nº 028/2007. (NÃO VOTADO). Autoriza o Poder Executivo a instituir no município de Montes Claros, Projeto “Resgatando a História dos Bairros” e dá outras providências._x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>5813</t>
   </si>
   <si>
     <t>275</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5813/flash_7007.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5813/flash_7007.pdf</t>
   </si>
   <si>
     <t>Flash 7007._x000D_
 PROJETO DE LEI Nº 029/2007. (NÃO VOTADO). Dispõe sobre a obrigatoriedade de uso das Bandeiras Nacional, Estadual e Municipal nos órgãos públicos municipais, durante os eventos cívicos, escolares e esportivos._x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>5814</t>
   </si>
   <si>
     <t>276</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5814/flash_7008.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5814/flash_7008.pdf</t>
   </si>
   <si>
     <t>Flash 7008._x000D_
 PROJETO DE LEI Nº 030/2007. (NÃO VOTADO). Autoriza o Poder Executivo a construir uma "Pista de Caminhada" na avenida São Judas, às margens da linha férrea._x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>5816</t>
   </si>
   <si>
     <t>277</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5816/flash_7009.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5816/flash_7009.pdf</t>
   </si>
   <si>
     <t>Flash 7009._x000D_
 PROJETO DE LEI Nº 031/2007. (NÃO VOTADO). Autoriza o Poder Executivo a criar a Lei de Incentivo Fiscal e o Conselho Municipal de Esportes de Montes Claros e dá outras providências._x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>5818</t>
   </si>
   <si>
     <t>278</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5818/flash_7010.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5818/flash_7010.pdf</t>
   </si>
   <si>
     <t>Flash 7010._x000D_
 PROJETO DE LEI Nº 032/2007. (NÃO VOTADO). Cria o "Programa de Aproveitamento de Terrenos Baldios no Município de Montes Claros", para o cultivo de hortaliças em geral, e dá outras providências._x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>5820</t>
   </si>
   <si>
     <t>279</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5820/flash_7011.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5820/flash_7011.pdf</t>
   </si>
   <si>
     <t>Flash 7011._x000D_
 PROJETO DE LEI Nº 033/2007. (NÃO VOTADO). Autoriza o Poder Executivo a instituir no currículo das escolas da rede municipal de ensino, o "Programa de Meditação"._x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>5822</t>
   </si>
   <si>
     <t>280</t>
   </si>
   <si>
     <t>Maria de Fátima Pereira Macedo, Ademar de Barros Bicalho</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5822/flash_7012.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5822/flash_7012.pdf</t>
   </si>
   <si>
     <t>Flash 7012._x000D_
 PROJETO DE LEI Nº 034/2007. (NÃO VOTADO). Denomina a "Escola Municipal Professora Eunice Carneiro”, localizada no Conjunto Habitacional José Corrêa Machado._x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>5823</t>
   </si>
   <si>
     <t>281</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5823/flash_7013.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5823/flash_7013.pdf</t>
   </si>
   <si>
     <t>Flash 7013._x000D_
 PROJETO DE LEI Nº 035/2007. (NÃO VOTADO). Denomina a "Rua Onofre de Jesus”, localizada no bairro Santa Laura._x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>5824</t>
   </si>
   <si>
     <t>282</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5824/flash_7014.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5824/flash_7014.pdf</t>
   </si>
   <si>
     <t>Flash 7014._x000D_
 PROJETO DE LEI Nº 036/2007. (NÃO VOTADO). Autoriza o Poder Executivo a indenizar contratados da Administração Municipal, demitidos após 01/01/2005, e dá outras providências._x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>5825</t>
   </si>
   <si>
     <t>283</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5825/flash_7015.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5825/flash_7015.pdf</t>
   </si>
   <si>
     <t>Flash 7015._x000D_
 PROJETO DE LEI Nº 044/2007. (NÃO VOTADO). Estabelece critérios para o estacionamento de bicicletas na área central da cidade de Montes Claros e dá outras providências._x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>5827</t>
   </si>
   <si>
     <t>284</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5827/flash_7016.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5827/flash_7016.pdf</t>
   </si>
   <si>
     <t>Flash 7016._x000D_
 PROJETO DE LEI Nº 045/2007. (NÃO VOTADO). Institui o "Passe-Escolar" no serviço de transporte coletivo urbano do município de Montes Claros e dá outras providências._x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>5828</t>
   </si>
   <si>
     <t>285</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5828/flash_7017.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5828/flash_7017.pdf</t>
   </si>
   <si>
     <t>Flash 7017._x000D_
 PROJETO DE LEI Nº 046/2007. (NÃO VOTADO). Institui o "Meio-Passe" para as pessoas de idade igual ou superior a 60 anos, no transporte coletivo urbano no município de Montes Claros e dá outras providências._x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>5829</t>
   </si>
   <si>
     <t>286</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5829/flash_7018.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5829/flash_7018.pdf</t>
   </si>
   <si>
     <t>Flash 7018._x000D_
 PROJETO DE LEI Nº 052/2007. (NÃO VOTADO). Dispõe sobre a gratuidade do transporte público municipal aos oficiais do Corpo de Bombeiros de Montes Claros e dá outras providências._x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>5830</t>
   </si>
   <si>
     <t>287</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5830/flash_7019.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5830/flash_7019.pdf</t>
   </si>
   <si>
     <t>Flash 7019._x000D_
 PROJETO DE LEI Nº 59/2007. (NÃO VOTADO). Dispõe sobre as cores utilizadas para pintura de prédios públicos do município de Montes Claros e dá outras providências._x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>5831</t>
   </si>
   <si>
     <t>288</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5831/flash_7020.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5831/flash_7020.pdf</t>
   </si>
   <si>
     <t>Flash 7020._x000D_
 PROJETO DE LEI Nº 60/2007. (NÃO VOTADO). Dispõe sobre a obrigatoriedade da preservação das áreas de risco (encostas) existentes no município de Montes Claros, para impedir que sejam ocupadas._x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>5832</t>
   </si>
   <si>
     <t>289</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5832/flash_7021.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5832/flash_7021.pdf</t>
   </si>
   <si>
     <t>Flash 7021._x000D_
 PROJETO DE LEI Nº 61/2007. (NÃO VOTADO). Dispõe sobre a obrigatoriedade da manutenção de aparelho desfibrilador externo automático em eventos públicos com concentração superior a 3.000 (três mil) pessoas ou locais públicos como shoppings, rodoviária, etc., cuja circulação média diária seja igual ou superior a 1.500 (mil e quinhentas) pessoas, e dá outras providências._x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>5833</t>
   </si>
   <si>
     <t>290</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5833/flash_7022.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5833/flash_7022.pdf</t>
   </si>
   <si>
     <t>Flash 7022._x000D_
 PROJETO DE LEI Nº 62/2007. (NÃO VOTADO). Dispõe sobre a obrigação das concessionárias, empresas públicas ou privadas de prestação de serviços urbanos, da reconstituição e reforma das ruas e passeios dos logradouros públicos que vierem a ser danificados e dá outras providências._x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>5834</t>
   </si>
   <si>
     <t>291</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5834/flash_7023.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5834/flash_7023.pdf</t>
   </si>
   <si>
     <t>Flash 7023._x000D_
 PROJETO DE LEI Nº 63/2007. (NÃO VOTADO). Dispõe sobre a instituição do "Serviço de Assistência Social na Rede Municipal de Ensino" nas escolas de Montes Claros e dá outras providências._x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>5835</t>
   </si>
   <si>
     <t>292</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5835/flash_7024.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5835/flash_7024.pdf</t>
   </si>
   <si>
     <t>Flash 7024._x000D_
 PROJETO DE LEI S/Nº/2007. (NÃO VOTADO). Denomina a "Rua Francisco Manoel dos Santos”, localizada no bairro Santa Laura._x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>5836</t>
   </si>
   <si>
     <t>293</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5836/flash_7025.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5836/flash_7025.pdf</t>
   </si>
   <si>
     <t>Flash 7025._x000D_
 PROJETO DE LEI Nº 84/2007. (NÃO VOTADO). Dispõe sobre a obrigatoriedade da instalação e utilização de energia solar na construção de habitações populares._x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>5837</t>
   </si>
   <si>
     <t>294</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5837/flash_7026.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5837/flash_7026.pdf</t>
   </si>
   <si>
     <t>Flash 7026._x000D_
 PROJETO DE LEI Nº 88/2007. (NÃO VOTADO). Dispõe sobre a obrigatoriedade de estabelecimentos comerciais manterem exemplar do Código de Defesa do Consumidor, disponível para consulta._x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>5838</t>
   </si>
   <si>
     <t>295</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5838/flash_7027.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5838/flash_7027.pdf</t>
   </si>
   <si>
     <t>Flash 7027._x000D_
 PROJETO DE LEI Nº 74/2007. (NÃO VOTADO). Altera dispositivos do Decreto-Lei nº 954, de 16/05/1988, que dispõe sobre a criação do Conselho Municipal dos Direitos da Mulher – CMDM e dá outras providências._x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>5839</t>
   </si>
   <si>
     <t>296</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5839/flash_7028.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5839/flash_7028.pdf</t>
   </si>
   <si>
     <t>Flash 7028._x000D_
 PROJETO DE LEI Nº 77/2007. (NÃO VOTADO). Dispõe sobre indenização aos proprietários de veículos, vítimas de danos materiais ocorridos durante a utilização do estacionamento “ÁREAZUL” (Área Azul), nas vias públicas do município de Montes Claros e dá outras providências._x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>5840</t>
   </si>
   <si>
     <t>297</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5840/flash_7029.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5840/flash_7029.pdf</t>
   </si>
   <si>
     <t>Flash 7029._x000D_
 PROJETO DE LEI Nº 78/2007. (NÃO VOTADO). Altera dispositivos da Lei nº 3.587, de 23/06/2006, que instituiu a gratificação denominada “Pó de Giz” e autorizou o Poder Executivo a concedê-la, e dá outras providências._x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>5841</t>
   </si>
   <si>
     <t>298</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5841/flash_7030.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5841/flash_7030.pdf</t>
   </si>
   <si>
     <t>Flash 7030._x000D_
 PROJETO DE LEI Nº 90/2007. (NÃO VOTADO). Dispõe sobre a inclusão do ensino de Língua Espanhola nas escolas públicas municipais de Montes Claros._x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>5842</t>
   </si>
   <si>
     <t>299</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5842/flash_7031.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5842/flash_7031.pdf</t>
   </si>
   <si>
     <t>Flash 7031._x000D_
 PROJETO DE LEI Nº 98/2007. (NÃO VOTADO). Dispõe sobre o incentivo à arborização de ruas, praças e jardins do município de Montes Claros e dá outras providências._x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>5843</t>
   </si>
   <si>
     <t>300</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5843/flash_7032.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5843/flash_7032.pdf</t>
   </si>
   <si>
     <t>Flash 7032._x000D_
 PROJETO DE LEI Nº 99/2007. (NÃO VOTADO).  Dispõe sobre critérios para a exploração dos serviços de transporte de terra e entulho no município de Montes Claros e dá outras providências._x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>5844</t>
   </si>
   <si>
     <t>301</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5844/flash_7033.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5844/flash_7033.pdf</t>
   </si>
   <si>
     <t>Flash 7033._x000D_
 PROJETO DE LEI Nº 103/2007. (NÃO VOTADO).  Concede ao servidor público municipal, um dia de dispensa da jornada de trabalho, por ano, para a realização de exames preventivos (ginecológico e de próstata), e dá outras providências._x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>5845</t>
   </si>
   <si>
     <t>302</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5845/flash_7034.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5845/flash_7034.pdf</t>
   </si>
   <si>
     <t>Flash 7034._x000D_
 PROJETO DE LEI Nº 120/2007. (NÃO VOTADO). Altera a Lei nº 3.616, de 24/07/2006, que dispõe sobre a denominação da Escola Municipal Egídio Cordeiro Aquino._x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>5846</t>
   </si>
   <si>
     <t>303</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5846/flash_7035.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5846/flash_7035.pdf</t>
   </si>
   <si>
     <t>Flash 7035._x000D_
 PROJETO DE LEI Nº 148/2007. (NÃO VOTADO). Autoriza o Poder Executivo a criar o "Adicional de Periculosidade" aos vigias municipais, no âmbito do município de Montes Claros, e dá outras providências._x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>5847</t>
   </si>
   <si>
     <t>304</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5847/flash_7036.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5847/flash_7036.pdf</t>
   </si>
   <si>
     <t>Flash 7036._x000D_
 PROJETO DE LEI Nº 157/2007. (NÃO VOTADO). Dispõe sobre a individualização de instalação de hidrômetros nas edificações verticais residenciais, nas de uso misto e nos condomínios residenciais do município de Montes Claros e dá outras providências._x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>5848</t>
   </si>
   <si>
     <t>305</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5848/flash_7037.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5848/flash_7037.pdf</t>
   </si>
   <si>
     <t>Flash 7037._x000D_
 PROJETO DE LEI Nº 164/2007. (NÃO VOTADO). Proíbe a nomeação, a designação e a contratação de parentes, no âmbito do Poder Executivo e Legislativo Municipal de Montes Claros e dá outras providências._x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>5849</t>
   </si>
   <si>
     <t>306</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5849/flash_7038.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5849/flash_7038.pdf</t>
   </si>
   <si>
     <t>Flash 7038._x000D_
 PROJETO DE LEI Nº 165/2007. (NÃO VOTADO). Altera dispositivo da Lei nº 2.705, de 22/04/1999, que dispõe sobre a Política Cultural do Município de Montes Claros e dá outras providências._x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>5850</t>
   </si>
   <si>
     <t>307</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5850/flash_7039.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5850/flash_7039.pdf</t>
   </si>
   <si>
     <t>Flash 7039._x000D_
 PROJETO DE LEI Nº 172/2007. (NÃO VOTADO). Denomina o “Conjunto Habitacional Raul José Pereira”, localizado no bairro Village do Lago III._x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>5851</t>
   </si>
   <si>
     <t>308</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5851/flash_7040.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5851/flash_7040.pdf</t>
   </si>
   <si>
     <t>Flash 7040._x000D_
 PROJETO DE LEI Nº 175/2007. (NÃO VOTADO). Dispõe sobre indenizações às vítimas de acidentes causados pela má conservação das vias públicas municipais e dá outras providências._x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>9138</t>
   </si>
   <si>
     <t>309</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/9138/flash_6855.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/9138/flash_6855.pdf</t>
   </si>
   <si>
     <t>Flash 6855._x000D_
-PROJETO DE LEI Nº 209/2007. Concede o título declaratório de utilidade pública ao “Grupo Integração Social”. (Referente à Lei nº 3.377, de 13/08/2007)._x000D_
+PROJETO DE LEI Nº 209/2007. Concede o título declaratório de utilidade pública ao “Grupo Integração Social”. (Referente à Lei nº 3.777, de 13/08/2007)._x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>10688</t>
   </si>
   <si>
     <t>310</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/10688/flash_6816c.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/10688/flash_6816c.pdf</t>
   </si>
   <si>
     <t>Flash 6816C._x000D_
 PROJETO DE LEI Nº 160/2007. Dispõe sobre revisão dos vencimentos dos servidores municipais vinculados à Prefeitura de Montes Claros, e contém outras providências. (Referente à Lei nº 3.744, de 05/06/2007)._x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>10689</t>
   </si>
   <si>
     <t>311</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/10689/flash_6816d.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/10689/flash_6816d.pdf</t>
   </si>
   <si>
     <t>Flash 6816D._x000D_
 PROJETO DE LEI Nº 170/2007. Dispõe sobre revisão dos vencimentos dos servidores da Transmontes – Empresa Municipal de Transporte e Trânsito de Montes Claros, e contém outras providências. (Referente à Lei nº 3.757, de 20/06/2007)._x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>5694</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5694/flash_7543.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5694/flash_7543.pdf</t>
   </si>
   <si>
     <t>Flash 7543._x000D_
 PROJETO DE RESOLUÇÃO Nº 039/2007. (NÃO VOTADO). Institui a "Medalha do Mérito Deputado Edgar Pereira"._x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>5696</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5696/flash_7544.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5696/flash_7544.pdf</t>
   </si>
   <si>
     <t>Flash 7544._x000D_
 PROJETO DE RESOLUÇÃO Nº 040/2007. (NÃO VOTADO). Institui o "Diploma do Mérito Ana Luiza do Nascimento"._x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>5698</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5698/flash_7545.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5698/flash_7545.pdf</t>
   </si>
   <si>
     <t>Flash 7545._x000D_
 PROJETO DE RESOLUÇÃO Nº 41/2007. (NÃO VOTADO). Institui a "Medalha do Mérito Jornalista Lazinho Pimenta". _x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>5701</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5701/flash_7546.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5701/flash_7546.pdf</t>
   </si>
   <si>
     <t>Flash 7546._x000D_
 PROJETO DE RESOLUÇÃO Nº 042/2007. (NÃO VOTADO). Institui a "Medalha de Honra Tiradentes"._x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>5704</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5704/flash_7547.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5704/flash_7547.pdf</t>
   </si>
   <si>
     <t>Flash 7547._x000D_
 PROJETO DE RESOLUÇÃO Nº 49/2007. (NÃO VOTADO). Concede o Título de Cidadão Honorário de Montes Claros a Walter Luís de Moura._x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>5708</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5708/flash_7548.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5708/flash_7548.pdf</t>
   </si>
   <si>
     <t>Flash 7548._x000D_
 PROJETO DE RESOLUÇÃO Nº 84/2007. (NÃO VOTADO). Concede o Título de Cidadã Honorária de Montes Claros a Maria Salete de Souza Nether._x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>5712</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5712/flash_7549.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5712/flash_7549.pdf</t>
   </si>
   <si>
     <t>Flash 7549._x000D_
 PROJETO DE RESOLUÇÃO Nº 107/2007. (NÃO VOTADO). Institui a "Medalha do Sesquicentenário de Montes Claros Prefeito Antônio Lafetá Rebello", a ser concedida por cada vereador, em evento comemorativo dos 150 anos da Cidade de Montes Claros._x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>5716</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5716/flash_7550.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5716/flash_7550.pdf</t>
   </si>
   <si>
     <t>Flash 7550._x000D_
 PROJETO DE RESOLUÇÃO Nº 138/2007. (NÃO VOTADO). Altera a redação do parágrafo 3º do artigo 224 do Regimento Interno da Câmara Municipal de Montes Claros._x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>5718</t>
   </si>
   <si>
     <t>Marcos Nem</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5718/flash_7551.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5718/flash_7551.pdf</t>
   </si>
   <si>
     <t>Flash 7551._x000D_
 PROJETO DE RESOLUÇÃO Nº 159/2007. (NÃO VOTADO). Concede a "Placa de Prata Alferes José Lopes de Carvalho" à empresa Comercial Catira. _x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>5722</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5722/flash_7552.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5722/flash_7552.pdf</t>
   </si>
   <si>
     <t>Flash 7552._x000D_
 PROJETO DE RESOLUÇÃO Nº 167/2007. (NÃO VOTADO). Concede a "Medalha do Mérito Ecológico José Gonçalves Ulhôa" ao Instituto Grande Sertão. _x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>5724</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5724/flash_7553.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5724/flash_7553.pdf</t>
   </si>
   <si>
     <t>Flash 7553._x000D_
 PROJETO DE RESOLUÇÃO Nº 188/2007. (NÃO VOTADO). Altera as redações da alínea "a" e do inciso I da alínea "c" do artigo 159 do Regimento Interno da Câmara Municipal de Montes Claros._x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>5727</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5727/flash_7554.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5727/flash_7554.pdf</t>
   </si>
   <si>
     <t>Flash 7554._x000D_
 PROJETO DE RESOLUÇÃO Nº 189/2007. (NÃO VOTADO). Concede a "Medalha do Mérito Presidente Tancredo Neves" a Andréia Neves da Cunha (Presidente do SERVAS - Serviço Social Autônomo)._x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>5729</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5729/flash_7555.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5729/flash_7555.pdf</t>
   </si>
   <si>
     <t>Flash 7555._x000D_
 PROJETO DE RESOLUÇÃO Nº 200/2007. (NÃO VOTADO). Autoriza o Poder Legislativo a celebrar convênio com órgãos e entidades que atuem no atendimento de surdos e deficientes auditivos, a fim de disponibilizar intérprete de LIBRAS nas reuniões da Câmara Municipal de Montes Claros._x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>5732</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5732/flash_7556.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5732/flash_7556.pdf</t>
   </si>
   <si>
     <t>Flash 7556._x000D_
 PROJETO DE RESOLUÇÃO Nº 204/2007. (NÃO VOTADO). Concede a "Medalha de Mérito Cultural Cândido Canela" a Nivaldo Maciel Araújo._x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>5738</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5738/flash_7558.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5738/flash_7558.pdf</t>
   </si>
   <si>
     <t>Flash 7558._x000D_
 PROJETO DE RESOLUÇÃO Nº 259/2007. (NÃO VOTADO). Institui o Museu da Imagem e do Som no âmbito da Câmara Municipal de Montes Claros._x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>5741</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5741/flash_7559.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5741/flash_7559.pdf</t>
   </si>
   <si>
     <t>Flash 7559._x000D_
 PROJETO DE RESOLUÇÃO Nº 260/2007. (NÃO VOTADO). Altera e redação do inciso II do artigo 115 do Regimento Interno da Câmara Municipal de Montes Claros._x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>5790</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5790/flash_7579.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5790/flash_7579.pdf</t>
   </si>
   <si>
     <t>Flash 7579._x000D_
 PROJETO DE RESOLUÇÃO Nº 55/2007. (RETIRADO). Dispõe sobre alterações no Regimento Interno da Câmara Municipal de Montes Claros._x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>5791</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5791/flash_7580.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5791/flash_7580.pdf</t>
   </si>
   <si>
     <t>Flash 7580._x000D_
 PROJETO DE RESOLUÇÃO Nº 247/2007. (RETIRADO). Concede a "Placa de Prata Alferes José Lopes de Carvalho" ao Grupo de Funcionários do Programa de Apoio à Criança – PAC, localizado no bairro Village do Lago II._x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>5857</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5857/flash_7557.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5857/flash_7557.pdf</t>
   </si>
   <si>
     <t>Flash 7557._x000D_
 PROJETO DE RESOLUÇÃO Nº 236/2007. (NÃO VOTADO). Altera a redação do parágrafo 1º do artigo 166 do Regimento Interno da Câmara Municipal de Montes Claros._x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>8426</t>
   </si>
   <si>
     <t>ATA</t>
   </si>
   <si>
     <t>Ata</t>
   </si>
   <si>
     <t>ATL - ATL</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/8426/flash_6173.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/8426/flash_6173.pdf</t>
   </si>
   <si>
     <t>Flash 6173._x000D_
 Atas das sessões da Câmara Municipal de Montes Claros, do período de 23/01 a 20/12/2007._x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>9536</t>
   </si>
   <si>
     <t>ELOM</t>
   </si>
   <si>
     <t>Emenda à Lei Orgânica</t>
   </si>
   <si>
     <t>Ademar de Barros Bicalho, Antônio Silveira de Sá, Eurípedes Xavier Souto, Heráclides Gonçalves Filho (Júnior de Samambaia), Valcir Soares da Silva</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/9536/flash_7219a.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/9536/flash_7219a.pdf</t>
   </si>
   <si>
     <t>Flash 7219A._x000D_
 EMENDA Nº 38, de 27/03/2007. Altera a redação do parágrafo 2º do artigo 27 da Lei Orgânica Municipal. (Dispõe sobre eleição da Mesa Diretora)._x000D_
 Ivan José Lopes (Presidente).</t>
   </si>
   <si>
     <t>4705</t>
   </si>
   <si>
     <t>RES</t>
   </si>
   <si>
     <t>Resolução</t>
   </si>
   <si>
     <t>FIN - FINANÇAS, ORÇAMENTO E TOMADA DE CONTAS</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4705/flash_7227.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4705/flash_7227.pdf</t>
   </si>
   <si>
     <t>Flash 7227._x000D_
 RESOLUÇÃO Nº 01, de 29/01/2008. Dispõe sobre as Contas do Município de Montes Claros, relativas ao exercício financeiro de 2001. (Aprovadas). (Parecer prévio do Tribunal de Contas do Estado de Minas Gerais - TCE em anexo)._x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>4722</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4722/flash_7232.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4722/flash_7232.pdf</t>
   </si>
   <si>
     <t>Flash 7232._x000D_
 RESOLUÇÃO Nº 15, de 24/04/2007. Cria, em caráter permanente, a “Comissão Municipal de Defesa do Consumidor”._x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>4742</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4742/flash_7240.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4742/flash_7240.pdf</t>
   </si>
   <si>
     <t>Flash 7240._x000D_
 RESOLUÇÃO Nº 32, de 07/08/2007. Institui o "Diploma Hermindo de Souza Pinto", no âmbito da Câmara Municipal de Montes Claros, a ser concedido anualmente, em comemoração ao Dia dos Pais._x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>4749</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4749/flash_7243.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4749/flash_7243.pdf</t>
   </si>
   <si>
     <t>Flash 7243._x000D_
 RESOLUÇÃO Nº 71, de 29/08/2006. Concede o Diploma do Mérito Comunitário Rural a João Simael Ferreira da Silva._x000D_
 Sebastião Ildeu Maia (Presidente).</t>
   </si>
   <si>
     <t>4781</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4781/flash_7252.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4781/flash_7252.pdf</t>
   </si>
   <si>
     <t>Flash 7252._x000D_
 RESOLUÇÃO Nº 46, de 18/12/2007. Concede o Diploma do Mérito Comunitário Rural a Levindo Ferreira da Silva._x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>4783</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4783/flash_7253.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4783/flash_7253.pdf</t>
   </si>
   <si>
     <t>Flash 7253._x000D_
 RESOLUÇÃO Nº 51, de 20/12/2007. Concede o Diploma do Mérito Comunitário Rural a Aristides Rosa Vieira._x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>4789</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4789/flash_7256.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4789/flash_7256.pdf</t>
   </si>
   <si>
     <t>Flash 7256._x000D_
 RESOLUÇÃO Nº 25, de 24/05/2007. Concede o Diploma de Mérito pela Solidariedade a Eva Marlene Oliveira._x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>4797</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4797/flash_7260.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4797/flash_7260.pdf</t>
   </si>
   <si>
     <t>Flash 7260._x000D_
 RESOLUÇÃO Nº 30, de 26/06/2007. Concede a "Medalha Ivan José Lopes de Honra Montes Claros" a Paulo César Gonçalves de Almeida (Reitor da Unimontes)._x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>4803</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4803/flash_7262.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4803/flash_7262.pdf</t>
   </si>
   <si>
     <t>Flash 7262._x000D_
 RESOLUÇÃO Nº 49, de 20/12/2007. Concede a "Medalha do Mérito Ecológico José Gonçalves Ulhôa" a Paulo de Faria Ribeiro._x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>4826</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4826/flash_7271.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4826/flash_7271.pdf</t>
   </si>
   <si>
     <t>Flash 7271._x000D_
 RESOLUÇÃO Nº 22, de 22/05/2007. Concede a "Medalha do Mérito Educacional Professora Maria Aparecida Bispo de Moura" a Dagmá Brandão Silva._x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>4836</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4836/flash_7275.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4836/flash_7275.pdf</t>
   </si>
   <si>
     <t>Flash 7275._x000D_
 RESOLUÇÃO Nº 29/2007. Concede a "Medalha do Mérito Esportivo Antônio Manoel Dias" a Teodoro Nazareno Dias._x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>4838</t>
   </si>
   <si>
     <t>Rosemberg dos Anjos Medeiros</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4838/flash_7276.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4838/flash_7276.pdf</t>
   </si>
   <si>
     <t>Flash 7276._x000D_
 RESOLUÇÃO Nº 28, de 19/06/2007. Concede a "Medalha do Mérito Esportivo Antônio Manoel Dias" a Luciano Meira._x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>4840</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4840/flash_7277.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4840/flash_7277.pdf</t>
   </si>
   <si>
     <t>Flash 7277._x000D_
 RESOLUÇÃO Nº 42, de 13/11/2007. Concede a "Medalha do Mérito Esportivo Antônio Manoel Dias" a Paulo César de Alencar Silveira._x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>4854</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4854/flash_7284.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4854/flash_7284.pdf</t>
   </si>
   <si>
     <t>Flash 7284._x000D_
 RESOLUÇÃO Nº 05, de 13/03/2007. Concede a "Medalha do Mérito Internacional Professor Darcy Ribeiro" a Brazilian Media One – Geraldo Henrique Lopes Gomes – Ricky Terezi._x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>4862</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4862/flash_7288.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4862/flash_7288.pdf</t>
   </si>
   <si>
     <t>Flash 7288._x000D_
 RESOLUÇÃO Nº 50, de 20/12/2007. Concede a "Medalha do Mérito Legislativo Jorge Tadeu Guimarães" a Marlene Tavares Cardoso._x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>4871</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4871/flash_7293.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4871/flash_7293.pdf</t>
   </si>
   <si>
     <t>Flash 7293._x000D_
 RESOLUÇÃO Nº 21, de 22/05/2007. Concede a "Medalha do Mérito à Secretária" para Maria Salete de Souza Nether._x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>4876</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4876/flash_7296.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4876/flash_7296.pdf</t>
   </si>
   <si>
     <t>Flash 7296._x000D_
 RESOLUÇÃO Nº 27, de 12/06/2007. Concede a "Placa de Mérito Cultural Cândido Canela" a Eduardo Antônio de Lima._x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>5012</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5012/flash_7345.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5012/flash_7345.pdf</t>
   </si>
   <si>
     <t>Flash 7345._x000D_
 RESOLUÇÃO Nº 18, de 08/05/2007. Concede a "Placa de Prata Alferes José Lopes de Carvalho" à Fundação Darcy Ribeiro._x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>5014</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5014/flash_7346.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5014/flash_7346.pdf</t>
   </si>
   <si>
     <t>Flash 7346._x000D_
 RESOLUÇÃO Nº 20, de 15/05/2007. Concede a "Placa de Prata Alferes José Lopes de Carvalho" ao Serviço de Atendimento Móvel de Urgência - SAMU._x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>5018</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5018/flash_7348.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5018/flash_7348.pdf</t>
   </si>
   <si>
     <t>Flash 7348._x000D_
 RESOLUÇÃO Nº 33, de 14/08/2007. Concede a "Placa de Prata Alferes José Lopes de Carvalho" à Construtora Rocha Sousa Ltda – CROS._x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>5020</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5020/flash_7349.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5020/flash_7349.pdf</t>
   </si>
   <si>
     <t>Flash 7349._x000D_
 RESOLUÇÃO Nº 37, de 04/10/2007. Concede a "Placa de Prata Alferes José Lopes de Carvalho" à Casa da Esfiha._x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>5022</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5022/flash_7350.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5022/flash_7350.pdf</t>
   </si>
   <si>
     <t>Flash 7350._x000D_
 RESOLUÇÃO Nº 45, de 18/12/2007. Concede a "Placa de Prata Alferes José Lopes de Carvalho" a Coriolando da Soledade Ribeiro Afonso._x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>5025</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5025/flash_7351.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5025/flash_7351.pdf</t>
   </si>
   <si>
     <t>Flash 7351._x000D_
 RESOLUÇÃO Nº 47, de 18/12/2007. Concede a "Placa de Prata Alferes José Lopes de Carvalho" à empresa Laticínios Vida Comércio e Indústria Ltda - Leite Vida. _x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>5173</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5173/flash_7406.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5173/flash_7406.pdf</t>
   </si>
   <si>
     <t>Flash 7406._x000D_
 RESOLUÇÃO Nº 03, de 13/02/2007. Concede o Título de Cidadã Benemérita de Montes Claros a Jacquelline Aparecida Batista de Andrade._x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>5176</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5176/flash_7407.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5176/flash_7407.pdf</t>
   </si>
   <si>
     <t>Flash 7407._x000D_
 RESOLUÇÃO Nº 06, de 20/03/2007. Concede o Título de Cidadão Benemérito de Montes Claros a Antônio Augusto Junho Anastasia (Vice-governador do Estado de Minas Gerais)._x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>5178</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5178/flash_7408.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5178/flash_7408.pdf</t>
   </si>
   <si>
     <t>Flash 7408._x000D_
 RESOLUÇÃO Nº 09, de 27/03/2007. Concede o Título de Cidadã Benemérita de Montes Claros a Maria Salete de Souza Nether (Diretora da Superintendência Regional de Ensino de Montes Claros)._x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>5180</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5180/flash_7409.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5180/flash_7409.pdf</t>
   </si>
   <si>
     <t>Flash 7409._x000D_
 RESOLUÇÃO Nº 11, de 10/04/2007. Concede o Título de Cidadão Benemérito de Montes Claros a Valmir Morais de Sá._x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>5182</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5182/flash_7410.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5182/flash_7410.pdf</t>
   </si>
   <si>
     <t>Flash 7410._x000D_
 RESOLUÇÃO Nº 23, de 24/05/2007. Concede o Título de Cidadã Benemérita de Montes Claros a Joelina da Conceição Alves de Almeida._x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>5184</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5184/flash_7411.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5184/flash_7411.pdf</t>
   </si>
   <si>
     <t>Flash 7411._x000D_
 RESOLUÇÃO Nº 34, de 14/08/2007. Concede o Título de Cidadão Benemérito de Montes Claros a Paulo Sérgio Rebouças Ferraro (Diretor de Negócios do Banco do Nordeste)._x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>5187</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5187/flash_7412.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5187/flash_7412.pdf</t>
   </si>
   <si>
     <t>Flash 7412._x000D_
 RESOLUÇÃO Nº 35, de 23/08/2007. Concede o Título de Cidadão Benemérito de Montes Claros ao Major Franklin de Paula Silveira (10º Batalhão da PMMG)._x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>5189</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5189/flash_7413.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5189/flash_7413.pdf</t>
   </si>
   <si>
     <t>Flash 7413._x000D_
 RESOLUÇÃO Nº 36, de 04/09/2007. Concede o Título de Cidadão Benemérito de Montes Claros a José Hermes Malveira Costa._x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>5191</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5191/flash_7414.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5191/flash_7414.pdf</t>
   </si>
   <si>
     <t>Flash 7414._x000D_
 RESOLUÇÃO Nº 39, de 23/10/2007. Concede o Título de Cidadão Benemérito de Montes Claros a José Elcio Santos Monteze._x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>5192</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5192/flash_7415.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5192/flash_7415.pdf</t>
   </si>
   <si>
     <t>Flash 7415._x000D_
 RESOLUÇÃO Nº 41, de 13/11/2007. Concede o Título de Cidadã Benemérita de Montes Claros a Dolores de Oliveira Santos._x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>5194</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5194/flash_7416.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5194/flash_7416.pdf</t>
   </si>
   <si>
     <t>Flash 7416._x000D_
 RESOLUÇÃO Nº 44, de 11/12/2007. Concede o Título de Cidadã Benemérita de Montes Claros a Clenir Ruas Santos Pimenta._x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>5196</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5196/flash_7417.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5196/flash_7417.pdf</t>
   </si>
   <si>
     <t>Flash 7417._x000D_
 RESOLUÇÃO Nº 43, de 11/12/2007. Concede o Título de Cidadão Benemérito de Montes Claros a Isau Rodrigues de Oliveira (Albatroz Tecidos)._x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>5465</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5465/flash_7466.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5465/flash_7466.pdf</t>
   </si>
   <si>
     <t>Flash 7466._x000D_
 RESOLUÇÃO Nº 02, de 13/02/2007. Concede o Título de Cidadão Honorário de Montes Claros a Jorge Ponciano Ribeiro._x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>5468</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5468/flash_7467.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5468/flash_7467.pdf</t>
   </si>
   <si>
     <t>Flash 7467._x000D_
 RESOLUÇÃO Nº 04, de 27/02/2007. Concede o Título de Cidadã Honorária de Montes Claros a Vanessa Guimarães Pinto. (Secretária Estadual de Educação)._x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>5470</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5470/flash_7468.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5470/flash_7468.pdf</t>
   </si>
   <si>
     <t>Flash 7468._x000D_
 RESOLUÇÃO Nº 10, de 03/04/2007. Concede o Título de Cidadão Honorário de Montes Claros a José Vieira Gomes (Ex Pracinha/combatente da FEB - Força Expedicionária Brasileira na 2ª Guerra Mundial)._x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>5474</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5474/flash_7469.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5474/flash_7469.pdf</t>
   </si>
   <si>
     <t>Flash 7469._x000D_
 RESOLUÇÃO Nº 17, de 08/05/2007. Concede o Título de Cidadão Honorário de Montes Claros a Waldemar Araújo._x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>5477</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5477/flash_7470.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5477/flash_7470.pdf</t>
   </si>
   <si>
     <t>Flash 7470._x000D_
 RESOLUÇÃO Nº 19, de 15/05/2007. Concede o Título de Cidadã Honorária de Montes Claros a Neuza Almeida Furtado Veloso._x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>5479</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5479/flash_7471.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5479/flash_7471.pdf</t>
   </si>
   <si>
     <t>Flash 7471._x000D_
 RESOLUÇÃO Nº 24, de 24/05/2007. Concede o Título de Cidadã Honorária de Montes Claros à Dra. Stela Gleide Martins Leite._x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>5482</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5482/flash_7472.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5482/flash_7472.pdf</t>
   </si>
   <si>
     <t>Flash 7472._x000D_
 RESOLUÇÃO Nº 26, de 12/06/2007. Concede o Título de Cidadão Honorário de Montes Claros a José Silva Soares (Presidente da EMATER/MG)._x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>5485</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5485/flash_7473.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5485/flash_7473.pdf</t>
   </si>
   <si>
     <t>Flash 7473._x000D_
 RESOLUÇÃO Nº 38, de 16/10/2007. Concede o Título de Cidadão Honorário de Montes Claros ao Coronel Hélio dos Santos Júnior (Comandante da Polícia Militar do Estado de Minas Gerais)._x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>5490</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5490/flash_7475.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5490/flash_7475.pdf</t>
   </si>
   <si>
     <t>Flash 7475._x000D_
 RESOLUÇÃO Nº 48, de 20/12/2007. Concede o Título de Cidadão Honorário de Montes Claros a Gilberto Nonato Ferreira da Costa (Gerente de Negócios da Caixa Econômica Federal)._x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>5615</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5615/flash_7516.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5615/flash_7516.pdf</t>
   </si>
   <si>
     <t>Flash 7516._x000D_
 RESOLUÇÃO Nº 07, de 20/03/2007. Altera a Resolução nº 19, de 27/08/1997, que instituiu a Medalha do Mérito Legislativo. (Denomina a "Medalha do Mérito Legislativo João Hamilton Silveira"). OBS: Esta medalha já havia sido denominada em 2004 de “Jorge Tadeu Guimarães”, conforme Resolução nº 20, de 22/06/2004._x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>5618</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5618/flash_7517.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5618/flash_7517.pdf</t>
   </si>
   <si>
     <t>Flash 7517._x000D_
 RESOLUÇÃO Nº 08, de 20/03/2007. Altera a Resolução nº 25, de 30/06/1993, que instituiu o Diploma de Mérito Comunitário Rural, passando o mesmo a denominar-se "Diploma de Mérito Comunitário Rural Antônio Ferreira de Moraes"._x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>5621</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5621/flash_7518.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5621/flash_7518.pdf</t>
   </si>
   <si>
     <t>Flash 7518._x000D_
 RESOLUÇÃO Nº 14, de 24/04/2007. Altera a redação do parágrafo 3º do artigo 178 do Regimento Interno da Câmara Municipal de Montes Claros, alterado pela Resolução nº 56, de 17/08/2006. (Sobre concessão de honrarias)._x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>5634</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5634/flash_7519.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5634/flash_7519.pdf</t>
   </si>
   <si>
     <t>Flash 7519._x000D_
 RESOLUÇÃO Nº 01, de 06/02/2007. Altera dispositivos da Resolução nº 13, de 05/03/2002, que alterou dispositivos da Resolução nº 79/94 e que dispõem sobre a Organização Administrativa da Câmara Municipal de Montes Claros, e contém outras providências. (Sobre carga horária e nível salarial do Assessor Legislativo)._x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>5639</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5639/flash_7520.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5639/flash_7520.pdf</t>
   </si>
   <si>
     <t>Flash 7520._x000D_
 RESOLUÇÃO Nº 12, de 10/04/2007. Dispõe sobre alterações em dispositivos do artigo 10 e parágrafo único do artigo 38 do Regimento Interno da Câmara Municipal de Montes Claros.                                                                   _x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>5642</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5642/flash_7521.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5642/flash_7521.pdf</t>
   </si>
   <si>
     <t>Flash 7521._x000D_
 RESOLUÇÃO Nº 13, de 10/04/2007. Dispõe sobre alterações no artigo 62 do Regimento Interno da Câmara Municipal de Montes Claros.                                                                   _x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>5646</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5646/flash_7522.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5646/flash_7522.pdf</t>
   </si>
   <si>
     <t>Flash 7522._x000D_
 RESOLUÇÃO Nº 16, de 03/05/2007. Altera dispositivos da Resolução nº 13, de 05/03/2002, que alterou dispositivos da Resolução nº 79/94 e que dispõem sobre a Organização Administrativa da Câmara Municipal de Montes Claros, e contém outras providências. (Dispõe sobre a escolaridade exigida para o cargo de Assistente Técnico Legislativo - Graduação em Direito)._x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>5854</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5854/flash_7474.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5854/flash_7474.pdf</t>
   </si>
   <si>
     <t>Flash 7474._x000D_
 RESOLUÇÃO Nº 40, de 30/10/2007. Concede o Título de Cidadão Honorário de Montes Claros ao Dr. Francisco José Pereira._x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
@@ -5563,68 +5563,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4459/flash_6657.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4494/flash_6665.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4511/flash_6670.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4455/flash_6655.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4458/flash_6656.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4461/flash_6658.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4463/flash_6659.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4465/flash_6660.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4467/flash_6661.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4468/flash_6662.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4470/flash_6663.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4471/flash_6664.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4485/flash_7189.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4486/flash_7190.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4487/flash_7191.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4488/flash_7192.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4489/flash_7193.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4490/flash_7194.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4491/flash_7195.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4492/flash_7196.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4493/flash_7197.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4495/flash_7198.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4496/flash_6666.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4497/flash_7199.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4498/flash_6667.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4499/flash_7200.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4500/flash_7201.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4503/flash_6668.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4507/flash_6669.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4516/flash_6671.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4562/flash_6196.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4563/flash_6197.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4579/flash_6213.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4580/flash_6214.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4581/flash_6215.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4582/flash_6216.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4583/flash_6217.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4584/flash_6218.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4585/flash_6219.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4604/flash_6238.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4605/flash_6239.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4606/flash_6240.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4608/flash_6241.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4609/flash_6242.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4611/flash_6243.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4612/flash_6244.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4613/flash_6245.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4614/flash_6246.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4640/flash_6691.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4641/flash_6692.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4642/flash_6693.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4643/flash_6694.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4650/flash_6701.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4651/flash_6702.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4652/flash_6703.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4775/flash_6310.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4776/flash_6311.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4777/flash_6312.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4778/flash_6313.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4780/flash_6314.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4782/flash_6315.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4784/flash_6316.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4786/flash_6317.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4788/flash_6318.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4790/flash_6319.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4792/flash_6320.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4794/flash_6321.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4796/flash_6322.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4798/flash_6323.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4799/flash_6324.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4801/flash_6325.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4802/flash_6326.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4804/flash_6327.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4807/flash_6328.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4808/flash_6329.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4809/flash_6330.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4812/flash_6331.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4814/flash_6332.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4816/flash_6333.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4818/flash_6334.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4821/flash_6335.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4824/flash_6336.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4827/flash_6337.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4830/flash_6338.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4832/flash_6339.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4835/flash_6340.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4837/flash_6761.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4839/flash_6341.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4841/flash_6342.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4843/flash_6343.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4844/flash_6344.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4846/flash_6345.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4848/flash_6762.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4851/flash_6763.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4853/flash_6764.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4855/flash_6765.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4857/flash_6766.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4859/flash_6767.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4861/flash_6768.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4863/flash_6769.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4866/flash_6770.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4868/flash_6771.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4870/flash_6772.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4872/flash_6773.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4875/flash_6774.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4877/flash_6775.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4878/flash_6346.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4880/flash_6347.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4881/flash_6776.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4883/flash_6348.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4884/flash_6777.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4886/flash_6349.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4887/flash_6778.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4888/flash_6350.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4890/flash_6779.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4892/flash_6351.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4893/flash_6780.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4896/flash_6352.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4897/flash_6781.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4899/flash_6353.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4900/flash_6782.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4902/flash_6354.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4904/flash_6783.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4905/flash_6355.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4907/flash_6784.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4908/flash_6356.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4909/flash_6785.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4911/flash_6357.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4913/flash_6358.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4915/flash_6359.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4917/flash_6360.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4919/flash_6786.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4920/flash_6361.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4922/flash_6787.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4923/flash_6362.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4925/flash_6788.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4926/flash_6363.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4928/flash_6364.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4929/flash_6789.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4931/flash_6365.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4933/flash_6790.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4934/flash_6366.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4936/flash_6791.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4938/flash_6367.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4941/flash_6368.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4944/flash_6369.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4947/flash_6370.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4950/flash_6371.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4953/flash_6372.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4956/flash_6373.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4959/flash_6374.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4962/flash_6375.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4965/flash_6376.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4968/flash_6377.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4970/flash_6378.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4972/flash_6379.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4974/flash_6380.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4978/flash_6381.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4981/flash_6382.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4984/flash_6383.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4987/flash_6384.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4988/flash_6385.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4992/flash_6386.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4995/flash_6387.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4998/flash_6388.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5001/flash_6389.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5111/flash_6846.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5114/flash_6847.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5118/flash_6848.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5126/flash_6849.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5131/flash_6850.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5134/flash_6851.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5138/flash_6852.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5142/flash_6853.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5145/flash_6854.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5153/flash_6856.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5158/flash_6857.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5161/flash_6858.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5165/flash_6859.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5169/flash_6860.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5221/flash_6861.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5222/flash_6862.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5224/flash_6863.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5226/flash_6864.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5290/flash_6505.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5291/flash_6506.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5292/flash_6507.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5293/flash_6508.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5294/flash_6509.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5295/flash_6510.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5296/flash_6511.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5297/flash_6512.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5298/flash_6513.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5299/flash_6514.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5300/flash_6515.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5301/flash_6516.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5336/flash_6551.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5337/flash_6552.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5338/flash_6553.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5339/flash_6554.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5340/flash_6555.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5341/flash_6556.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5342/flash_6557.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5343/flash_6558.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5344/flash_6559.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5345/flash_6560.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5346/flash_6561.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5347/flash_6562.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5348/flash_6563.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5349/flash_6564.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5350/flash_6565.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5351/flash_6566.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5352/flash_6567.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5353/flash_6568.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5354/flash_6569.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5355/flash_6570.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5356/flash_6571.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5357/flash_6572.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5387/flash_6597.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5400/flash_6609.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5401/flash_6610.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5402/flash_6611.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5403/flash_6612.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5441/flash_7041.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5443/flash_7042.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5445/flash_7043.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5447/flash_7044.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5450/flash_7045.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5452/flash_7046.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5455/flash_7047.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5457/flash_7048.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5459/flash_7049.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5461/flash_7050.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5472/flash_7051.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5475/flash_7052.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5480/flash_7053.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5484/flash_7054.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5487/flash_7055.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5491/flash_7056.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5502/flash_7057.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5508/flash_7058.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5531/flash_7059.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5533/flash_7060.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5536/flash_7061.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5540/flash_7062.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5541/flash_7063.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5544/flash_7064.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5546/flash_7065.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5548/flash_7066.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5551/flash_7067.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5556/flash_7068.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5558/flash_7069.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5559/flash_7070.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5774/flash_6993.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5776/flash_6994.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5778/flash_6995.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5780/flash_6996.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5781/flash_6997.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5783/flash_6998.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5785/flash_6999.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5788/flash_7000.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5801/flash_7001.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5803/flash_7002.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5804/flash_7003.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5806/flash_7004.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5808/flash_7005.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5811/flash_7006.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5813/flash_7007.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5814/flash_7008.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5816/flash_7009.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5818/flash_7010.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5820/flash_7011.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5822/flash_7012.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5823/flash_7013.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5824/flash_7014.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5825/flash_7015.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5827/flash_7016.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5828/flash_7017.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5829/flash_7018.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5830/flash_7019.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5831/flash_7020.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5832/flash_7021.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5833/flash_7022.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5834/flash_7023.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5835/flash_7024.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5836/flash_7025.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5837/flash_7026.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5838/flash_7027.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5839/flash_7028.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5840/flash_7029.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5841/flash_7030.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5842/flash_7031.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5843/flash_7032.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5844/flash_7033.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5845/flash_7034.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5846/flash_7035.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5847/flash_7036.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5848/flash_7037.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5849/flash_7038.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5850/flash_7039.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5851/flash_7040.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/9138/flash_6855.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/10688/flash_6816c.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/10689/flash_6816d.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5694/flash_7543.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5696/flash_7544.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5698/flash_7545.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5701/flash_7546.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5704/flash_7547.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5708/flash_7548.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5712/flash_7549.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5716/flash_7550.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5718/flash_7551.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5722/flash_7552.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5724/flash_7553.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5727/flash_7554.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5729/flash_7555.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5732/flash_7556.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5738/flash_7558.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5741/flash_7559.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5790/flash_7579.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5791/flash_7580.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5857/flash_7557.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/8426/flash_6173.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/9536/flash_7219a.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4705/flash_7227.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4722/flash_7232.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4742/flash_7240.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4749/flash_7243.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4781/flash_7252.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4783/flash_7253.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4789/flash_7256.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4797/flash_7260.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4803/flash_7262.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4826/flash_7271.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4836/flash_7275.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4838/flash_7276.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4840/flash_7277.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4854/flash_7284.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4862/flash_7288.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4871/flash_7293.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4876/flash_7296.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5012/flash_7345.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5014/flash_7346.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5018/flash_7348.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5020/flash_7349.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5022/flash_7350.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5025/flash_7351.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5173/flash_7406.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5176/flash_7407.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5178/flash_7408.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5180/flash_7409.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5182/flash_7410.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5184/flash_7411.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5187/flash_7412.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5189/flash_7413.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5191/flash_7414.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5192/flash_7415.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5194/flash_7416.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5196/flash_7417.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5465/flash_7466.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5468/flash_7467.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5470/flash_7468.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5474/flash_7469.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5477/flash_7470.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5479/flash_7471.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5482/flash_7472.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5485/flash_7473.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5490/flash_7475.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5615/flash_7516.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5618/flash_7517.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5621/flash_7518.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5634/flash_7519.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5639/flash_7520.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5642/flash_7521.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5646/flash_7522.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5854/flash_7474.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4459/flash_6657.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4494/flash_6665.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4511/flash_6670.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4455/flash_6655.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4458/flash_6656.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4461/flash_6658.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4463/flash_6659.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4465/flash_6660.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4467/flash_6661.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4468/flash_6662.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4470/flash_6663.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4471/flash_6664.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4485/flash_7189.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4486/flash_7190.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4487/flash_7191.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4488/flash_7192.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4489/flash_7193.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4490/flash_7194.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4491/flash_7195.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4492/flash_7196.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4493/flash_7197.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4495/flash_7198.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4496/flash_6666.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4497/flash_7199.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4498/flash_6667.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4499/flash_7200.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4500/flash_7201.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4503/flash_6668.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4507/flash_6669.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4516/flash_6671.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4562/flash_6196.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4563/flash_6197.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4579/flash_6213.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4580/flash_6214.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4581/flash_6215.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4582/flash_6216.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4583/flash_6217.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4584/flash_6218.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4585/flash_6219.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4604/flash_6238.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4605/flash_6239.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4606/flash_6240.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4608/flash_6241.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4609/flash_6242.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4611/flash_6243.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4612/flash_6244.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4613/flash_6245.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4614/flash_6246.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4640/flash_6691.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4641/flash_6692.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4642/flash_6693.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4643/flash_6694.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4650/flash_6701.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4651/flash_6702.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4652/flash_6703.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4775/flash_6310.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4776/flash_6311.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4777/flash_6312.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4778/flash_6313.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4780/flash_6314.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4782/flash_6315.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4784/flash_6316.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4786/flash_6317.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4788/flash_6318.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4790/flash_6319.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4792/flash_6320.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4794/flash_6321.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4796/flash_6322.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4798/flash_6323.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4799/flash_6324.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4801/flash_6325.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4802/flash_6326.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4804/flash_6327.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4807/flash_6328.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4808/flash_6329.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4809/flash_6330.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4812/flash_6331.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4814/flash_6332.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4816/flash_6333.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4818/flash_6334.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4821/flash_6335.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4824/flash_6336.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4827/flash_6337.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4830/flash_6338.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4832/flash_6339.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4835/flash_6340.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4837/flash_6761.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4839/flash_6341.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4841/flash_6342.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4843/flash_6343.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4844/flash_6344.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4846/flash_6345.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4848/flash_6762.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4851/flash_6763.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4853/flash_6764.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4855/flash_6765.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4857/flash_6766.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4859/flash_6767.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4861/flash_6768.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4863/flash_6769.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4866/flash_6770.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4868/flash_6771.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4870/flash_6772.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4872/flash_6773.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4875/flash_6774.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4877/flash_6775.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4878/flash_6346.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4880/flash_6347.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4881/flash_6776.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4883/flash_6348.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4884/flash_6777.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4886/flash_6349.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4887/flash_6778.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4888/flash_6350.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4890/flash_6779.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4892/flash_6351.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4893/flash_6780.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4896/flash_6352.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4897/flash_6781.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4899/flash_6353.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4900/flash_6782.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4902/flash_6354.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4904/flash_6783.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4905/flash_6355.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4907/flash_6784.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4908/flash_6356.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4909/flash_6785.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4911/flash_6357.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4913/flash_6358.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4915/flash_6359.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4917/flash_6360.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4919/flash_6786.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4920/flash_6361.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4922/flash_6787.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4923/flash_6362.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4925/flash_6788.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4926/flash_6363.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4928/flash_6364.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4929/flash_6789.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4931/flash_6365.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4933/flash_6790.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4934/flash_6366.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4936/flash_6791.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4938/flash_6367.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4941/flash_6368.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4944/flash_6369.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4947/flash_6370.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4950/flash_6371.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4953/flash_6372.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4956/flash_6373.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4959/flash_6374.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4962/flash_6375.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4965/flash_6376.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4968/flash_6377.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4970/flash_6378.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4972/flash_6379.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4974/flash_6380.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4978/flash_6381.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4981/flash_6382.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4984/flash_6383.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4987/flash_6384.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4988/flash_6385.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4992/flash_6386.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4995/flash_6387.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4998/flash_6388.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5001/flash_6389.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5111/flash_6846.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5114/flash_6847.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5118/flash_6848.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5126/flash_6849.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5131/flash_6850.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5134/flash_6851.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5138/flash_6852.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5142/flash_6853.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5145/flash_6854.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5153/flash_6856.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5158/flash_6857.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5161/flash_6858.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5165/flash_6859.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5169/flash_6860.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5221/flash_6861.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5222/flash_6862.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5224/flash_6863.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5226/flash_6864.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5290/flash_6505.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5291/flash_6506.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5292/flash_6507.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5293/flash_6508.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5294/flash_6509.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5295/flash_6510.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5296/flash_6511.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5297/flash_6512.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5298/flash_6513.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5299/flash_6514.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5300/flash_6515.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5301/flash_6516.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5336/flash_6551.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5337/flash_6552.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5338/flash_6553.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5339/flash_6554.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5340/flash_6555.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5341/flash_6556.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5342/flash_6557.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5343/flash_6558.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5344/flash_6559.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5345/flash_6560.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5346/flash_6561.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5347/flash_6562.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5348/flash_6563.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5349/flash_6564.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5350/flash_6565.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5351/flash_6566.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5352/flash_6567.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5353/flash_6568.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5354/flash_6569.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5355/flash_6570.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5356/flash_6571.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5357/flash_6572.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5387/flash_6597.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5400/flash_6609.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5401/flash_6610.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5402/flash_6611.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5403/flash_6612.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5441/flash_7041.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5443/flash_7042.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5445/flash_7043.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5447/flash_7044.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5450/flash_7045.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5452/flash_7046.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5455/flash_7047.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5457/flash_7048.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5459/flash_7049.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5461/flash_7050.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5472/flash_7051.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5475/flash_7052.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5480/flash_7053.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5484/flash_7054.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5487/flash_7055.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5491/flash_7056.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5502/flash_7057.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5508/flash_7058.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5531/flash_7059.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5533/flash_7060.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5536/flash_7061.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5540/flash_7062.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5541/flash_7063.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5544/flash_7064.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5546/flash_7065.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5548/flash_7066.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5551/flash_7067.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5556/flash_7068.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5558/flash_7069.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5559/flash_7070.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5774/flash_6993.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5776/flash_6994.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5778/flash_6995.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5780/flash_6996.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5781/flash_6997.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5783/flash_6998.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5785/flash_6999.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5788/flash_7000.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5801/flash_7001.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5803/flash_7002.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5804/flash_7003.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5806/flash_7004.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5808/flash_7005.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5811/flash_7006.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5813/flash_7007.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5814/flash_7008.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5816/flash_7009.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5818/flash_7010.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5820/flash_7011.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5822/flash_7012.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5823/flash_7013.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5824/flash_7014.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5825/flash_7015.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5827/flash_7016.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5828/flash_7017.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5829/flash_7018.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5830/flash_7019.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5831/flash_7020.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5832/flash_7021.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5833/flash_7022.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5834/flash_7023.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5835/flash_7024.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5836/flash_7025.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5837/flash_7026.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5838/flash_7027.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5839/flash_7028.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5840/flash_7029.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5841/flash_7030.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5842/flash_7031.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5843/flash_7032.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5844/flash_7033.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5845/flash_7034.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5846/flash_7035.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5847/flash_7036.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5848/flash_7037.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5849/flash_7038.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5850/flash_7039.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5851/flash_7040.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/9138/flash_6855.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/10688/flash_6816c.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/10689/flash_6816d.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5694/flash_7543.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5696/flash_7544.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5698/flash_7545.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5701/flash_7546.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5704/flash_7547.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5708/flash_7548.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5712/flash_7549.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5716/flash_7550.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5718/flash_7551.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5722/flash_7552.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5724/flash_7553.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5727/flash_7554.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5729/flash_7555.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5732/flash_7556.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5738/flash_7558.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5741/flash_7559.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5790/flash_7579.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5791/flash_7580.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5857/flash_7557.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/8426/flash_6173.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/9536/flash_7219a.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4705/flash_7227.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4722/flash_7232.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4742/flash_7240.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4749/flash_7243.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4781/flash_7252.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4783/flash_7253.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4789/flash_7256.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4797/flash_7260.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4803/flash_7262.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4826/flash_7271.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4836/flash_7275.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4838/flash_7276.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4840/flash_7277.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4854/flash_7284.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4862/flash_7288.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4871/flash_7293.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/4876/flash_7296.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5012/flash_7345.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5014/flash_7346.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5018/flash_7348.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5020/flash_7349.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5022/flash_7350.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5025/flash_7351.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5173/flash_7406.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5176/flash_7407.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5178/flash_7408.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5180/flash_7409.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5182/flash_7410.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5184/flash_7411.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5187/flash_7412.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5189/flash_7413.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5191/flash_7414.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5192/flash_7415.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5194/flash_7416.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5196/flash_7417.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5465/flash_7466.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5468/flash_7467.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5470/flash_7468.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5474/flash_7469.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5477/flash_7470.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5479/flash_7471.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5482/flash_7472.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5485/flash_7473.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5490/flash_7475.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5615/flash_7516.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5618/flash_7517.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5621/flash_7518.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5634/flash_7519.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5639/flash_7520.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5642/flash_7521.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5646/flash_7522.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2007/5854/flash_7474.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H378"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="6" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="131" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="92.28515625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="91.42578125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>