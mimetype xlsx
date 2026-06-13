--- v0 (2025-12-23)
+++ v1 (2026-06-13)
@@ -54,4338 +54,4338 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>4509</t>
   </si>
   <si>
     <t>2008</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
     <t>Executivo Municipal - EXEC</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/4509/flash_7208.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/4509/flash_7208.pdf</t>
   </si>
   <si>
     <t>Flash 7208._x000D_
 PROJETO DE LEI COMPLEMENTAR Nº 169/2008. (NÃO VOTADO). Altera dispositivos da Lei Complementar nº 008, de 11/04/2006, que dispõe sobre o “Regime Próprio de Previdência Social” do Município de Montes Claros e sobre a “Entidade de Previdência - PREVMOC"._x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>4518</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/4518/flash_7215.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/4518/flash_7215.pdf</t>
   </si>
   <si>
     <t>Flash 7215._x000D_
 PROJETO DE LEI COMPLEMENTAR Nº 285/2008. (REJEITADO). Altera dispositivos da Lei Complementar nº 008, de 11/04/2006, que dispõe sobre o “Regime Próprio de Previdência Social” do Município de Montes Claros e sobre a “Entidade de Previdência - PREVMOC"._x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>4615</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/4615/flash_6247.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/4615/flash_6247.pdf</t>
   </si>
   <si>
     <t>Flash 6247._x000D_
 PROJETO DE LEI COMPLEMENTAR Nº 063/2008. Cria os empregos públicos efetivos de Agente Comunitário de Saúde e de Agente de Combate às Endemias, nos termos da Emenda Constitucional nº 51 e da Lei Federal 11.350/2006. (Referente à Lei Complementar nº 15, de 26/02/2008)._x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>4406</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>Projeto de Lei</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/4406/flash_7125.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/4406/flash_7125.pdf</t>
   </si>
   <si>
     <t>Flash 7125._x000D_
 PROJETO DE LEI Nº 228/2008. (NÃO VOTADO). Cria, na estrutura da Secretaria Municipal de Políticas Sociais, o "Centro de Atendimento ao Trabalhador Informal – CATI"._x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>4407</t>
   </si>
   <si>
     <t>Ademar de Barros Bicalho</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/4407/flash_7126.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/4407/flash_7126.pdf</t>
   </si>
   <si>
     <t>Flash 7126._x000D_
 PROJETO DE LEI Nº 241/2008. (NÃO VOTADO). Autoriza o Poder Executivo a contratar operadores de poços artesianos e dá outras providências._x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>4408</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/4408/flash_7127.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/4408/flash_7127.pdf</t>
   </si>
   <si>
     <t>Flash 7127._x000D_
 PROJETO DE LEI Nº 246/2008. (NÂO VOTADO). Autoriza o Poder Executivo a fazer a equiparação dos salários dos vigias da ESURB, com os da Guarda Municipal e dá outras providências._x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>4409</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/4409/flash_7128.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/4409/flash_7128.pdf</t>
   </si>
   <si>
     <t>Flash 7128._x000D_
 PROJETO DE LEI Nº 250/2008. (NÃO VOTADO). Cria, na estrutura da Secretaria Municipal de Administração e Gestão, a "Casa do Servidor"._x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>4410</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>Athos Mameluque Mota</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/4410/flash_7129.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/4410/flash_7129.pdf</t>
   </si>
   <si>
     <t>Flash 7129._x000D_
 PROJETO DE LEI Nº 298/2008. (NÃO VOTADO). Denomina a "Escola Municipal Dona Genoveva Mota Prates”, localizada na rua Peru no bairro Doutor João Alves._x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>4501</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/4501/flash_7202.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/4501/flash_7202.pdf</t>
   </si>
   <si>
     <t>Flash 7202._x000D_
 PROJETO DE LEI Nº 012/2008. (RETIRADO). Dispõe sobre a efetivação de Agentes Comunitários de Saúde e Agentes de Combate às Endemias._x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>4502</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/4502/flash_7203.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/4502/flash_7203.pdf</t>
   </si>
   <si>
     <t>Flash 7203._x000D_
 PROJETO DE LEI Nº 018/2008. (RETIRADO). Institui o "Dia Municipal dos Americanos, Atleticanos e Cruzeirenses", a serem comemorados respectivamente nos dias 30 de abril, 25 de março e 02 de janeiro._x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>4504</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>Maria de Fátima Pereira Macedo</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/4504/flash_7204.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/4504/flash_7204.pdf</t>
   </si>
   <si>
     <t>Flash 7204._x000D_
 PROJETO DE LEI Nº 036/2008. (RETIRADO). Dispõe sobre normas para a instalação de circos ou parques de diversão, no perímetro urbano do município de Montes Claros, e dá outras providências._x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>4505</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/4505/flash_7205.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/4505/flash_7205.pdf</t>
   </si>
   <si>
     <t>Flash 7205._x000D_
 PROJETO DE LEI Nº 075/2008. (RETIRADO). Autoriza o Poder Executivo a repassar subsídios do Fundo Municipal da Assistência Social - FMAS e firmar convênio com entidades para suporte dos programas PETI e AGENTE JOVEM._x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>4506</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>Coriolando da Soledade Ribeiro Afonso</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/4506/flash_7206.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/4506/flash_7206.pdf</t>
   </si>
   <si>
     <t>Flash 7206._x000D_
 PROJETO DE LEI Nº 077/2008. (RETIRADO). Dispõe sobre a responsabilidade da destinação adequada de óleos e gorduras de origem vegetal ou animal e uso culinário no município de Montes Claros e institui o “Programa de Tratamento e Reciclagem” dos mesmos._x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>4508</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/4508/flash_7207.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/4508/flash_7207.pdf</t>
   </si>
   <si>
     <t>Flash 7207._x000D_
 PROJETO DE LEI Nº 114/2008. (RETIRADO). Dispõe sobre a criação do Conselho Municipal do Trabalho, Emprego e Geração de Renda de Montes Claros._x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>4510</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/4510/flash_7209.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/4510/flash_7209.pdf</t>
   </si>
   <si>
     <t>Flash 7209._x000D_
 PROJETO DE LEI Nº 229/2008. (REJEITADO). Dispõe sobre a concessão de direito real de uso do bem público municipal (terreno com área de 360,00 m²), em favor da Associação dos Amigos e Moradores do Bairro Jardim Eldorado, para construção de uma padaria comunitária, e dá outras providências._x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>4512</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/4512/flash_7210.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/4512/flash_7210.pdf</t>
   </si>
   <si>
     <t>Flash 7210._x000D_
 PROJETO DE LEI Nº 234/2008. (REJEITADO). Dispõe sobre a revisão do anexo II – Metas Fiscais / Transmontes, da Lei de Diretrizes Orçamentárias nº 3.998, de 16/07/2008, para o exercício de 2009._x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente)._x000D_
 .</t>
   </si>
   <si>
     <t>4513</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/4513/flash_7211.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/4513/flash_7211.pdf</t>
   </si>
   <si>
     <t>Flash 7211._x000D_
 PROJETO DE LEI Nº 235/2008. (RETIRADO). Dispõe sobre a desafetação e alienação de imóvel de propriedade do Município e contém outras providências. (Terreno medindo 205,12 m², localizado no bairro Morada do Sol)._x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>4514</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/4514/flash_7212.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/4514/flash_7212.pdf</t>
   </si>
   <si>
     <t>Flash 7212._x000D_
 PROJETO DE LEI Nº 243/2008. (RETIRADO). Dispõe sobre a instituição de "Equipe de Transição" pelo candidato eleito para o cargo de Prefeito Municipal de Montes Claros, e dá outras providências. _x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>4515</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/4515/flash_7213.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/4515/flash_7213.pdf</t>
   </si>
   <si>
     <t>Flash 7213._x000D_
 PROJETO DE LEI Nº 252/2008. (REJEITADO). Dispõe sobre a concessão de direito real de uso do bem público municipal, em favor da empresa Linx Transportes Ltda, e dá outras providências. (Área medindo 5.808,36 m², localizada no bairro Planalto - parte do terreno da antiga fábrica MECA)._x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>4517</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/4517/flash_7214.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/4517/flash_7214.pdf</t>
   </si>
   <si>
     <t>Flash 7214._x000D_
 PROJETO DE LEI Nº 284/2008. (REJEITADO). Altera dispositivos da Lei nº 3.754, de 15/06/2007, que dispõe sobre a Política Municipal de Proteção, Preservação, Conservação, Controle e Recuperação do Meio Ambiente e de Melhoria da Qualidade de Vida no Município de Montes Claros, cria o Conselho Municipal de Defesa e Conservação do Meio Ambiente - CODEMA e dá outras providências._x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>4519</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/4519/flash_6672.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/4519/flash_6672.pdf</t>
   </si>
   <si>
     <t>Flash 6672._x000D_
 PROJETO DE LEI Nº 074/2008. Altera o Anexo I da Lei nº 3.807, de 04/10/2007, que dispõe sobre a desafetação, transferência e permuta de terreno do Município por área de propriedade da empresa Lafarge do Brasil S/A. (Referente à Lei nº 3.907, de 19/03/2008)._x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>4520</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/4520/flash_7216.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/4520/flash_7216.pdf</t>
   </si>
   <si>
     <t>Flash 7216._x000D_
 PROJETO DE LEI Nº 302/2008. (REJEITADO). Dispõe sobre a concessão de direito real de uso do bem público municipal, localizado no bairro Santo Expedito, com área de 288,00 m², em favor da Unimontes, para construção da Casa da Gestante, de uso do Hospital Universitário Clemente de Faria, e dá outras providências._x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>4521</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/4521/flash_6673.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/4521/flash_6673.pdf</t>
   </si>
   <si>
     <t>Flash 6673._x000D_
 PROJETO DE LEI Nº 076/2008. Altera e revoga o artigo 1º da Lei nº 2.886, de 27/01/2001, que institui "Semanas Mensais de Conscientização, Campanhas Educativas" no município de Montes Claros e dá outras providências. (Referente à Lei nº 3.914, de 19/03/2008)._x000D_
 Semana Municipal da Paz e Não-violência (24 a 31/01);_x000D_
 Semana Municipal do Meio Ambiente (21 a 28/02);_x000D_
 Semana Municipal contra Álcool e outras Drogas (24 a 31/03);_x000D_
 Semana Municipal da Filantropia (21 a 28/04);_x000D_
 Semana Municipal contra o Câncer (18 a 25/05);_x000D_
 Semana Municipal da Família (23 a 30/06);_x000D_
 Semana Municipal da Segurança Pública (24 a 31/07);_x000D_
 Semana Municipal das Artes e Tradições Culturais (24 a 31/08);_x000D_
 Semana Municipal da Pessoa Idosa (23 a 30/09);_x000D_
 Semana Municipal do Aleitamento Materno (01 a 08/10);_x000D_
 Semana Municipal de Doação de Sangue e de Órgãos (23 a 30/11);_x000D_
 Semana Municipal contra a AIDS (01 a 08/12)._x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>4523</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/4523/flash_6674.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/4523/flash_6674.pdf</t>
   </si>
   <si>
     <t>Flash 6674._x000D_
 PROJETO DE LEI Nº 102/2008. Modifica o artigo 1º da Lei nº 3.738, de 25/05/2007, que dispõe sobre a desafetação, transferência e doação de terreno à Associação dos Membros da Igreja Mananciais do Espírito - AMIME, e dá outras providências. (Com esta alteração, a área doada passa a ser de 998,40 m²). (Referente à Lei nº 3.929, de 14/04/2008)._x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>4525</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
     <t>MESA DIRETORA - MESA</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/4525/flash_6676.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/4525/flash_6676.pdf</t>
   </si>
   <si>
     <t>Flash 6676._x000D_
 PROJETO DE LEI Nº 247/2008. Modifica dispositivos da Resolução nº 13, de 05/03/2002, que alterou dispositivos da Resolução nº 79/94 e que dispõem sobre a Organização Administrativa da Câmara Municipal de Montes Claros, e contém outras providências. (Promoção dos servidores efetivos e contratação de estagiários). (Referente à Lei nº 4.085, de 18/05/2009)._x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>4527</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/4527/flash_6677.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/4527/flash_6677.pdf</t>
   </si>
   <si>
     <t>Flash 6677._x000D_
-PROJETO DE LEI Nº 254/2008. Altera dispositivo da Lei nº 3.829, de 23/11/2007, que dispõe sobre a Lei Orçamentária do Município de Montes Claros para o exercício financeiro de 2008._x000D_
+PROJETO DE LEI Nº 254/2008. Altera dispositivo da Lei nº 3.829, de 23/11/2007, que dispõe sobre a Lei Orçamentária do Município de Montes Claros para o exercício financeiro de 2008. (Referente à Lei nº 4.022, de 28/11/2008)._x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>4586</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/4586/flash_6220.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/4586/flash_6220.pdf</t>
   </si>
   <si>
     <t>Flash 6220._x000D_
 PROJETO DE LEI Nº 072/2008. Autoriza o Poder Executivo a abrir crédito adicional especial ao orçamento vigente, repassar recursos financeiros e firmar convênio com a Associação dos Grupos Carnavalescos de Montes Claros – AGRUCAR, visando a realização do "Carnaval de Rua" de Montes Claros. (Referente à Lei nº 3.903, de 07/03/2008)._x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>4587</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/4587/flash_6221.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/4587/flash_6221.pdf</t>
   </si>
   <si>
     <t>Flash 6221._x000D_
 PROJETO DE LEI Nº 087/2008. Autoriza o Poder Executivo a abrir crédito adicional especial ao orçamento vigente, para repasse de recursos financeiros à entidades educacionais e de proteção e conservação ambiental. (Referente à Lei nº 3.915, de 24/03/2008)._x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>4588</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/4588/flash_6222.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/4588/flash_6222.pdf</t>
   </si>
   <si>
     <t>Flash 6222._x000D_
 PROJETO DE LEI Nº 152/2008. Autoriza o Poder Executivo a abrir crédito adicional especial ao orçamento vigente, no valor de R$90.000,00, visando a construção de uma guarita no Batalhão da Policia Militar. (Referente à Lei nº 3.948, de 29/05/2008)._x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>4589</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/4589/flash_6223.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/4589/flash_6223.pdf</t>
   </si>
   <si>
     <t>Flash 6223._x000D_
 PROJETO DE LEI Nº 084/2008. Abre crédito adicional especial ao orçamento da Câmara Municipal de Montes Claros, no valor de R$82.000,00, visando o pagamento de despesas do Legislativo, e contém outras providências. (Referente à Lei nº 3.905, de 14/03/2008)._x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>4616</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/4616/flash_6248.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/4616/flash_6248.pdf</t>
   </si>
   <si>
     <t>Flash 6248._x000D_
 PROJETO DE LEI Nº 166/2008. Dispõe sobre a criação do Conselho Municipal do Trabalho, Emprego e Geração de Renda de Montes Claros; revoga o Decreto nº 1.516, de 06/12/1995. (Referente à Lei nº 3.999, de 18/07/2008)._x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>4617</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/4617/flash_6249.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/4617/flash_6249.pdf</t>
   </si>
   <si>
     <t>Flash 6249._x000D_
 PROJETO DE LEI Nº 183/2008. Dispõe sobre a criação do Parque Municipal Engenheiro Marcelo Machado Condé. (Referente à Lei nº 3.987, de 30/06/2008)._x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>4618</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/4618/flash_6250.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/4618/flash_6250.pdf</t>
   </si>
   <si>
     <t>Flash 6250._x000D_
 PROJETO DE LEI Nº 206/2008. (REVOGADA). Institui o "Passe Estudantil" no sistema de transporte coletivo urbano do município de Montes Claros. (Referente à Lei nº 4.008, de 26/09/2008, que foi posteriormente revogada pela Lei nº 4.457, de 22/12/2011).  _x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>4619</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/4619/flash_6251.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/4619/flash_6251.pdf</t>
   </si>
   <si>
     <t>Flash 6251._x000D_
 PROJETO DE LEI Nº 240/2008. Dispõe sobre a criação do Arquivo Público da Câmara Municipal – Vereador Ivan José Lopes, no âmbito da Câmara Municipal de Montes Claros. (Referente à Lei nº 4.014 de 07/11/2008)._x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>4653</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/4653/flash_6704.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/4653/flash_6704.pdf</t>
   </si>
   <si>
     <t>Flash 6704._x000D_
 PROJETO DE LEI Nº 193/2008. Dispõe sobre as Diretrizes para Elaboração e Execução da Lei Orçamentária do Município de Montes Claros, para o exercício de 2009, e dá outras providências. (Referente à Lei nº 3.998, de 16/07/2008)._x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>4654</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/4654/flash_6705.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/4654/flash_6705.pdf</t>
   </si>
   <si>
     <t>Flash 6705._x000D_
-PROJETO DE LEI Nº 236/2008. Estima a receita e fixa a despesa do município de Montes Claros, para o exercício financeiro de 2009._x000D_
+PROJETO DE LEI Nº 236/2008. Estima a receita e fixa a despesa do município de Montes Claros, para o exercício financeiro de 2009. (Referente à Lei nº 4.027, de 08/12/2008)._x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>4940</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/4940/flash_6792.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/4940/flash_6792.pdf</t>
   </si>
   <si>
     <t>Flash 6792._x000D_
 PROJETO DE LEI Nº 059/2008. Autoriza o Poder Executivo a repassar recursos financeiros do Fundo Municipal da Assistência Social - FMAS às entidades e organizações de assistência social, inscritos no Conselho Municipal de Assistência Social do Município de Montes Claros, e dá outras providências. (Referente à Lei nº 3.899, de 12/02/2008)._x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>4943</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/4943/flash_6793.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/4943/flash_6793.pdf</t>
   </si>
   <si>
     <t>Flash 6793._x000D_
 PROJETO DE LEI Nº 60/2008. Autoriza o Poder Executivo a repassar recursos do Fundo para a Infância e Adolescência - FIA ás entidades governamentais e não governamentais inscritas no Conselho Municipal da Criança e do Adolescente do Município de Montes Claros, e dá outras providências. (Referente à Lei nº 3.898, de 12/02/2008)._x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>4946</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/4946/flash_6794.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/4946/flash_6794.pdf</t>
   </si>
   <si>
     <t>Flash 6794._x000D_
 PROJETO DE LEI Nº 058/2008. Autoriza o Poder Executivo a repassar recursos financeiros para atender ao "Programa Família Acolhedora" no município de Montes Claros. Bolsa Auxílio de R$200,00 reais mensais. (Referente à Lei nº 3.900, de 20/02/2008)._x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>4949</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/4949/flash_6795.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/4949/flash_6795.pdf</t>
   </si>
   <si>
     <t>Flash 6795._x000D_
 PROJETO DE LEI Nº 073/2008. Autoriza o Poder Executivo a repassar recursos financeiros e firmar convênio com a Fundação Hospitalar de Montes Claros/Hospital Aroldo Tourinho e a Irmandade Nossa Senhora das Mercês de Montes Claros/Santa Casa. (Referente à Lei nº 3.901, de 03/03/2008)._x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>4952</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/4952/flash_6796.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/4952/flash_6796.pdf</t>
   </si>
   <si>
     <t>Flash 6796._x000D_
 PROJETO DE LEI Nº 070/2008. Autoriza o Poder Executivo a repassar recursos financeiros e firmar convênio com entidades representativas da arte e da cultura do município de Montes Claros, e dá outras providências. (Referente à Lei nº 3.913, de 19/03/2008)._x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>4957</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/4957/flash_6797.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/4957/flash_6797.pdf</t>
   </si>
   <si>
     <t>Flash 6797._x000D_
 PROJETO DE LEI Nº 071/2008. Autoriza o Poder Executivo a repassar recursos financeiros e firmar convênio com o Instituto Mineiro de Agropecuária. (Referente à Lei nº 3.904, de 07/03/2008)._x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>4960</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/4960/flash_6798.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/4960/flash_6798.pdf</t>
   </si>
   <si>
     <t>Flash 6798._x000D_
 PROJETO DE LEI Nº 088/2008. Autoriza o Poder Executivo a repassar recursos financeiros do Fundo Único de Meio Ambiente às entidades governamentais e não governamentais do município, após aprovação do Conselho Municipal de Defesa e Conservação do Meio Ambiente - CODEMA, destinado à execução da Política Municipal de Meio Ambiente, e dá outras providências. (Referente à Lei nº 3.916, de 24/03/2008)._x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>4963</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/4963/flash_6799.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/4963/flash_6799.pdf</t>
   </si>
   <si>
     <t>Flash 6799._x000D_
 PROJETO DE LEI Nº 089/2008. Autoriza o Poder Executivo a repassar recursos financeiros e firmar convênio com a Associação Comunitária Nossa Senhora Rosa Mística - Casa Santa Bernadete. (Referente à Lei nº 3.917, de 01/04/2008)._x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>4967</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/4967/flash_6800.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/4967/flash_6800.pdf</t>
   </si>
   <si>
     <t>Flash 6800._x000D_
 PROJETO DE LEI Nº 095/2008. Autoriza o Poder Executivo a subsidiar recursos do Fundo Municipal de Assistência Social - FMAS às entidades que prestam suporte para os Programas PETI (Erradicação do Trabalho Infantil) e Agente Jovem. (Referente à Lei nº 3.918, de 01/04/2008)._x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>4969</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/4969/flash_6801.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/4969/flash_6801.pdf</t>
   </si>
   <si>
     <t>Flash 6801._x000D_
 PROJETO DE LEI Nº 103/2008. (REVOGADA). Autoriza o Poder Executivo a repassar recursos financeiros e firmar convênio com a Organização Psiquiátrica - PRONTOMENTE. (Referente à Lei nº 3.927, de 14/08/2008, que foi posteriormente revogada pela Lei nº 3.946, de 28/05/2008)._x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>4971</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/4971/flash_6802.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/4971/flash_6802.pdf</t>
   </si>
   <si>
     <t>Flash 6802._x000D_
 PROJETO DE LEI Nº 104/2008. Autoriza o Poder Executivo a repassar recursos financeiros e firmar convênio com a Liga Montesclarense de Futebol. (Referente à Lei nº 3.921, de 07/04/2008)._x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>4973</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/4973/flash_6803.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/4973/flash_6803.pdf</t>
   </si>
   <si>
     <t>Flash 6803._x000D_
 PROJETO DE LEI Nº 105/2008. Autoriza o Poder Executivo a repassar recursos financeiros e firmar convênio com a Associação Comercial e Industrial de Montes Claros - ACI, para realização da FENICS/2008. (Referente à Lei nº 3.926, de 10/04/2008)._x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>4976</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/4976/flash_6804.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/4976/flash_6804.pdf</t>
   </si>
   <si>
     <t>Flash 6804._x000D_
 PROJETO DE LEI Nº 113/2008. Autoriza o Poder Executivo a repassar recursos financeiros e firmar convênio com entidades de Educação Infantil do município de Montes Claros, e dá outras providências. (Referente à Lei nº 3.928, de 14/04/2008)._x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>4979</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/4979/flash_6805.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/4979/flash_6805.pdf</t>
   </si>
   <si>
     <t>Flash 6805._x000D_
 PROJETO DE LEI Nº 125/2008. Autoriza o Poder Executivo a repassar recursos financeiros e firmar convênio com entidades de Assistência Social do município de Montes Claros, e dá outras providências. (Referente à Lei nº 3.937, de 12/05/2008)._x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>4983</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/4983/flash_6806.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/4983/flash_6806.pdf</t>
   </si>
   <si>
     <t>Flash 6806._x000D_
 PROJETO DE LEI Nº 153/2008. Autoriza o Poder Executivo a repassar recursos financeiros e firmar convênio com entidades de Saúde: Fundação Hospitalar de Montes Claros/Hospital Aroldo Tourinho, Irmandade Nossa senhora das Mercês de Montes Claros/Santa Casa, Fundação de Saúde Dilson de Quadros Godinho e o Hospital Universitário Clemente de Faria/Unimontes, e dá outras providências. (Referente à Lei nº 3.949, de 29/05/2008)._x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>4985</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/4985/flash_6807.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/4985/flash_6807.pdf</t>
   </si>
   <si>
     <t>Flash 6807._x000D_
 PROJETO DE LEI Nº 154/2008. Autoriza o Poder Executivo a repassar recursos financeiros e firmar convênio com a Organização Psiquiátrica - PRONTOMENTE; revoga a Lei nº 3.927, de 14/04/2008. (Referente à Lei nº 3.946, de 28/05/2008)._x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>4990</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/4990/flash_6808.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/4990/flash_6808.pdf</t>
   </si>
   <si>
     <t>Flash 6808._x000D_
 PROJETO DE LEI Nº 167/2008. Autoriza o Poder Executivo a repassar recursos financeiros e firmar convênio com a Polícia Militar do Estado de Minas Gerais e o Conselho Comunitário de Segurança Pública - CONSEP, promover a abertura de crédito adicional especial ao orçamento vigente, visando a execução do Programa Educacional de Resistência às Drogas e à Violência - PROERD, no município de Montes Claros. (Referente à Lei nº 3.985, de 24/06/2008)._x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>4993</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/4993/flash_6809.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/4993/flash_6809.pdf</t>
   </si>
   <si>
     <t>Flash 6809._x000D_
 PROJETO DE LEI Nº 172/2008. Autoriza o Poder Executivo a custear despesas para manutenção dos Programas de Erradicação do Trabalho Infantil - PETI e Agente Jovem, através do Fundo Municipal de Assistência Social - FMAS. (Referente à Lei nº 3.969, de 19/06/2008)._x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>4996</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/4996/flash_6810.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/4996/flash_6810.pdf</t>
   </si>
   <si>
     <t>Flash 6810._x000D_
 PROJETO DE LEI Nº 173/2008. Autoriza o Poder Executivo a repassar recursos financeiros e firmar convênio com a Sociedade Rural de Montes Claros, por ocasião das festividades em comemoração ao Aniversário da Cidade, durante a Expomontes/2008, e dá outras providências. (Referente à Lei nº 3.953, de 17/06/2008)._x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>5000</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5000/flash_6811.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5000/flash_6811.pdf</t>
   </si>
   <si>
     <t>Flash 6811._x000D_
-PROJETO DE LEI Nº 222/2008. Autoriza o Poder Executivo a repassar recursos financeiros e firmar convênio com a Associação Mineira de Municípios. _x000D_
+PROJETO DE LEI Nº 222/2008. Autoriza o Poder Executivo a repassar recursos financeiros e firmar convênio com a Associação Mineira de Municípios. (Referente à Lei nº 4.010, de 29/08/2008)._x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>5003</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5003/flash_6812.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5003/flash_6812.pdf</t>
   </si>
   <si>
     <t>Flash 6812._x000D_
 PROJETO DE LEI Nº 224/2008. Autoriza o Poder Executivo a repassar recursos financeiros e firmar convênio com o Rotary Club de Montes Claros - NORTE, visando a construção de cisternas em diversas comunidades do município de Montes Claros. (Referente à Lei nº 4.013, de 03/11/2008)._x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>5006</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5006/flash_6813.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5006/flash_6813.pdf</t>
   </si>
   <si>
     <t>Flash 6813._x000D_
 PROJETO DE LEI Nº 225/2008. Autoriza o Poder Executivo a repassar recursos financeiros e firmar convênio com a União Nacional dos Dirigentes Municipais de Educação do Estado de Minas Gerais - UNDIME/MG. (Referente à Lei nº 4.012, de 03/11/2008)._x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>5005</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
     <t>Guilherme Dias Ramos</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5005/flash_6390.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5005/flash_6390.pdf</t>
   </si>
   <si>
     <t>Flash 6390._x000D_
 PROJETO DE LEI Nº 013/2008. Denomina a "Rua Izabel Queiróz de Melo”, localizada no bairro Renascença. (Referente à Lei nº 3.912, de 19/03/2008)._x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>5008</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
     <t>Sebastião Ildeu Maia</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5008/flash_6391.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5008/flash_6391.pdf</t>
   </si>
   <si>
     <t>Flash 6391._x000D_
 PROJETO DE LEI Nº 015/2008. Denomina a "Praça Maria Mendes da Silva”, localizada no Distrito de Miralta. (Referente à Lei nº 3.932, de 22/04/2008)._x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>5010</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5010/flash_6814.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5010/flash_6814.pdf</t>
   </si>
   <si>
     <t>Flash 6814._x000D_
 PROJETO DE LEI Nº 227/2008. Autoriza o Poder Executivo a subsidiar ações da proteção social especial e firmar convênio com o Lar Nossa Senhora do Perpétuo Socorro. (Referente à Lei nº 4.020, de 18/11/2008)._x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>5011</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5011/flash_6392.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5011/flash_6392.pdf</t>
   </si>
   <si>
     <t>Flash 6392._x000D_
 PROJETO DE LEI Nº 016/2008. Denomina a "Praça Anna Baptista de Castro”, localizada no bairro Jardim Panorama II. (Referente à Lei nº 3.972, de 19/06/2008)._x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>5013</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5013/flash_6393.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5013/flash_6393.pdf</t>
   </si>
   <si>
     <t>Flash 6393._x000D_
 PROJETO DE LEI Nº 057/2008. Denomina a "Praça Dr. Athos Braga”, localizada no bairro Ibituruna. (Referente à Lei nº 3.908, de 19/03/2008).  _x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>5015</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5015/flash_6815.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5015/flash_6815.pdf</t>
   </si>
   <si>
     <t>Flash 6815._x000D_
-PROJETO DE LEI Nº 242/2008. Autoriza o Poder Executivo a repassar recursos financeiros, firmar convênio com o Consórcio Internacional de Saúde Portal do Norte - CISPORTAL e promover a abertura de crédito adicional ao orçamento vigente,  visando a implantação de um sistema de transporte sanitário intermunicipal na micro região de Montes Claros-Bocaiuva._x000D_
+PROJETO DE LEI Nº 242/2008. Autoriza o Poder Executivo a repassar recursos financeiros, firmar convênio com o Consórcio Internacional de Saúde Portal do Norte - CISPORTAL e promover a abertura de crédito adicional ao orçamento vigente,  visando a implantação de um sistema de transporte sanitário intermunicipal na micro região de Montes Claros-Bocaiuva. (Referente à Lei nº 4.023, de 02/12/2008)._x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>5017</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5017/flash_6394.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5017/flash_6394.pdf</t>
   </si>
   <si>
     <t>Flash 6394._x000D_
 PROJETO DE LEI Nº 061/2008. Denomina oficialmente a "Rua Geraldo Santana de Lima”, conhecida popularmente como rua Bem-te-vi, localizada no bairro Alcides Rabelo. (Referente à Lei nº 3.911, de 19/03/2008)._x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>5019</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5019/flash_6395.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5019/flash_6395.pdf</t>
   </si>
   <si>
     <t>Flash 6395._x000D_
 PROJETO DE LEI Nº 081/2008. Denomina a "Rua Francisco Dias da Silva”, localizada no bairro João Botelho. (Referente à Lei nº 3.910, de 19/03/2008)._x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>5021</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5021/flash_6396.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5021/flash_6396.pdf</t>
   </si>
   <si>
     <t>Flash 6396._x000D_
 PROJETO DE LEI Nº 082/2008. Denomina a "Rua Enock dos Santos Veloso”, localizada no bairro Jardim Panorama II. (Referente à Lei nº 3.909, de 19/03/2008)._x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>5023</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5023/flash_6816.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5023/flash_6816.pdf</t>
   </si>
   <si>
     <t>Flash 6816._x000D_
 PROJETO DE LEI Nº 300/2008. Autoriza o Poder Executivo a proceder o repasse de verba do FUNDEB, mediante abono, aos profissionais do magistério, nos termos do artigo 22 da Lei Federal nº 11.494/2007, e dá outras providências._x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>5024</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5024/flash_6397.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5024/flash_6397.pdf</t>
   </si>
   <si>
     <t>Flash 6397._x000D_
 PROJETO DE LEI Nº 107/2008. Denomina a "Rua Odete Martins Rêgo”, localizada no bairro Nossa Senhora Aparecida. (Referente à Lei nº 3.967, de 19/06/2008)._x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>5026</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5026/flash_6817.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5026/flash_6817.pdf</t>
   </si>
   <si>
     <t>Flash 6817._x000D_
-PROJETO DE LEI Nº 207/2008. Dispõe sobre a fixação dos subsídios do Prefeito, Vice-prefeito e Secretários Municipais de Montes Claros, para a Legislatura 2009 a 2012, e contém outras providências.  _x000D_
+PROJETO DE LEI Nº 207/2008. Dispõe sobre a fixação dos subsídios do Prefeito, Vice-prefeito e Secretários Municipais de Montes Claros, para a Legislatura 2009 a 2012, e contém outras providências. (Referente à Lei nº 4.000, de 11/08/2008)._x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>5028</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5028/flash_6398.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5028/flash_6398.pdf</t>
   </si>
   <si>
     <t>Flash 6398._x000D_
 PROJETO DE LEI Nº 121/2008. Denomina o "Posto de Saúde Geralda Gomes Guimarães”, localizado na Comunidade Rural de Atoleiro. (Referente à Lei nº 3.979, de 20/06/2008)._x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>5029</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5029/flash_6818.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5029/flash_6818.pdf</t>
   </si>
   <si>
     <t>Flash 6818._x000D_
 PROJETO DE LEI Nº 208/2008. Dispõe sobre a fixação dos subsídios dos vereadores da Câmara de Montes Claros, para a Legislatura 2009 a 2012, e contém outras providências. (Referente à Lei nº 4.001/2008). _x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>5031</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5031/flash_6399.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5031/flash_6399.pdf</t>
   </si>
   <si>
     <t>Flash 6399._x000D_
 PROJETO DE LEI Nº 122/2008. Denomina o "Posto de Saúde Adão Pereira Silva”, localizado na Comunidade Rural de Pradinho. (Referente à Lei nº 3.978, de 20/06/2008).  _x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>5034</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5034/flash_6400.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5034/flash_6400.pdf</t>
   </si>
   <si>
     <t>Flash 6400._x000D_
 PROJETO DE LEI Nº 123/2008. Denomina o "Posto de Saúde Calixto Rodrigues de Oliveira”, localizado na Comunidade Rural de Riacho do Meio. (Referente à Lei nº 3.977, de 20/06/2008)._x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>5066</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5066/flash_6401.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5066/flash_6401.pdf</t>
   </si>
   <si>
     <t>Flash 6401._x000D_
 PROJETO DE LEI Nº 131/2008. Denomina o "Trevo Braulino Ferreira Santos”, localizado entre as avenidas João XXII e Aminthas Jacques de Moraes. (Referente à Lei nº 3.974, de 20/06/2008)._x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>5069</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
     <t>Heráclides Gonçalves Filho (Júnior de Samambaia)</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5069/flash_6402.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5069/flash_6402.pdf</t>
   </si>
   <si>
     <t>Flash 6402._x000D_
 PROJETO DE LEI Nº 142/2008. Denomina a "Praça Justino Gonçalves do Carmo”, localizada na Comunidade Rural de Samambaia. (Referente à Lei nº 3.971, de 19/06/2008)._x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>5072</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5072/flash_6403.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5072/flash_6403.pdf</t>
   </si>
   <si>
     <t>Flash 6403._x000D_
 PROJETO DE LEI Nº 143/2008. Denomina a "Praça Felício Alves Souto”, localizada na Comunidade Rural de Tabuas. (Referente à Lei nº 3.970, de 19/06/2008)._x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>5074</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5074/flash_6404.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5074/flash_6404.pdf</t>
   </si>
   <si>
     <t>Flash 6404._x000D_
 PROJETO DE LEI Nº 144/2008. Denomina o "Posto de Saúde Manoel Gomes Soares”, localizado na Comunidade Rural de Jardim Europa II. (Referente à Lei nº 3.976, de 20/06/2008).       _x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>5076</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
     <t>Aurindo José Ribeiro</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5076/flash_6405.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5076/flash_6405.pdf</t>
   </si>
   <si>
     <t>Flash 6405._x000D_
 PROJETO DE LEI Nº 145/2008. Denomina a "Rua Emídia Alves Santos”, localizada no bairro Village do Lago II. (Referente à Lei nº 3.966, de 19/06/2008)._x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>5078</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5078/flash_6406.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5078/flash_6406.pdf</t>
   </si>
   <si>
     <t>Flash 6406._x000D_
 PROJETO DE LEI Nº 146/2008. Denomina a "Rua Felisberto Martins Santos”, localizada no bairro Village do Lago II. (Referente à Lei nº 3.965, de 19/06/2008).  _x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>5079</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5079/flash_6407.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5079/flash_6407.pdf</t>
   </si>
   <si>
     <t>Flash 6407._x000D_
 PROJETO DE LEI Nº 147/2008. Denomina a "Rua Gil Meira”, localizada no bairro Village do Lago II. (Referente à Lei nº 3.964, de 19/06/2008)._x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>5080</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5080/flash_6408.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5080/flash_6408.pdf</t>
   </si>
   <si>
     <t>Flash 6408._x000D_
 PROJETO DE LEI Nº 148/2008. Denomina a "Rua Eduardo Meira”, localizada no bairro Village do Lago II. (Referente à Lei nº 3.963, de 19/06/2008)._x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>5081</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5081/flash_6409.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5081/flash_6409.pdf</t>
   </si>
   <si>
     <t>Flash 6409._x000D_
 PROJETO DE LEI Nº 164/2008. Denomina a "Rua Ismael Berlamino”, localizada no bairro Village do Lago II. (Referente à Lei nº 3.973, de 20/06/2008)._x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>5083</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5083/flash_6410.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5083/flash_6410.pdf</t>
   </si>
   <si>
     <t>Flash 6410._x000D_
 PROJETO DE LEI Nº 156/2008. Denomina a "Rua Manoel Tadeu Lima”, localizada no bairro Village do Lago II. (Referente à Lei nº 3.962, de 19/06/2008)._x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>5085</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5085/flash_6411.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5085/flash_6411.pdf</t>
   </si>
   <si>
     <t>Flash 6411._x000D_
 PROJETO DE LEI Nº 157/2008. Denomina a "Rua Jair Salomão Martins”, localizada no bairro Village do Lago II. (Referente à Lei nº 3.961, de 19/06/2008)._x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>5087</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5087/flash_6412.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5087/flash_6412.pdf</t>
   </si>
   <si>
     <t>Flash 6412._x000D_
 PROJETO DE LEI Nº 158/2008. Denomina a "Rua José Cardoso da Silva”, localizada no bairro Village do Lago II. (Referente à Lei nº 3.960, de19/0/2008).   _x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>5089</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5089/flash_6413.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5089/flash_6413.pdf</t>
   </si>
   <si>
     <t>Flash 6413._x000D_
 PROJETO DE LEI Nº 159/2008. Denomina a "Rua Isaías Pereira dos Santos”, localizada no bairro Village do Lago II. (Referente à Lei nº 3.959de19//2008)._x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>5092</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5092/flash_6414.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5092/flash_6414.pdf</t>
   </si>
   <si>
     <t>Flash 6414._x000D_
 PROJETO DE LEI Nº 160/2008. Denomina a "Avenida Eugênio Eduardo Souto”, localizado no bairro Village do Lago II. (Referente à Lei nº 3.968, de 19/06/2008)._x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>5094</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5094/flash_6415.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5094/flash_6415.pdf</t>
   </si>
   <si>
     <t>Flash 6415._x000D_
 PROJETO DE LEI Nº 161/2008. Denomina a "Rua Adail Morais”, localizada no bairro Village do Lago II. (Referente à Lei nº 3.958, de 19/06/2008). _x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>5097</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5097/flash_6416.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5097/flash_6416.pdf</t>
   </si>
   <si>
     <t>Flash 6416._x000D_
 PROJETO DE LEI Nº 162/2008. Denomina a "Rua Dona Luza Morais”, localizada no bairro Village do Lago II. (Referente à Lei nº 3.957, de 19/06/2008)._x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>5100</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5100/flash_6417.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5100/flash_6417.pdf</t>
   </si>
   <si>
     <t>Flash 6417._x000D_
 PROJETO DE LEI Nº 163/2008. Denomina a "Rua João Gonçalves Dias”, localizada no bairro Village do Lago II. (Referente à Lei nº 3.956, de 19/06/2008)._x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>5102</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5102/flash_6418.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5102/flash_6418.pdf</t>
   </si>
   <si>
     <t>Flash 6418._x000D_
 PROJETO DE LEI Nº 171/2008. Denomina o "Posto de Saúde Felício Martins de Freitas”, localizado na comunidade rural de Ponta do Morro. (Referente à Lei nº 3.975, de 20/06/2008)._x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>5104</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5104/flash_6419.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5104/flash_6419.pdf</t>
   </si>
   <si>
     <t>Flash 6419._x000D_
 PROJETO DE LEI Nº 170/2008. Denomina o "Posto de Saúde Servelino Ferreira Leal (Lico de Paula)”, localizado na Comunidade Rural de Barrocão. (Referente à Lei nº 3.994, de 08/07/2008)._x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>5105</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5105/flash_6420.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5105/flash_6420.pdf</t>
   </si>
   <si>
     <t>Flash 6420._x000D_
 PROJETO DE LEI Nº 178/2008. Denomina o "Posto de Saúde Maria da Conceição Athaíde Rocha”, localizado na Comunidade Rural de Campos Elísios. (Referente à Lei nº 3.993 de 08/07/2008)._x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>5107</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5107/flash_6421.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5107/flash_6421.pdf</t>
   </si>
   <si>
     <t>Flash 6421._x000D_
 PROJETO DE LEI Nº 177/2008. Denomina a "Rua Miramar”, localizada no bairro Nossa Senhora de Fátima. (Referente à Lei nº 4.002, de 19/08/2008).  _x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>5109</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5109/flash_6422.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5109/flash_6422.pdf</t>
   </si>
   <si>
     <t>Flash 6422._x000D_
 PROJETO DE LEI Nº 182/2008. Denomina a "Rua José Aldir Ribeiro Veloso”, localizada no bairro Santo Amaro. (Referente à Lei nº 3.992, de 08/07/2008)._x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>5112</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5112/flash_6423.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5112/flash_6423.pdf</t>
   </si>
   <si>
     <t>Flash 6423._x000D_
 PROJETO DE LEI Nº 194/2008. Denomina a "Praça Rotary Clube Oeste”, localizada no bairro Independência. (Referente à Lei nº 3.991, de 08/07/2008).   _x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>5115</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5115/flash_6424.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5115/flash_6424.pdf</t>
   </si>
   <si>
     <t>Flash 6424._x000D_
 PROJETO DE LEI Nº 197/2008. Denomina oficialmente a "Rua Fábio Guimarães Athayde”, conhecida popularmente como Rua Ferro, localizada no bairro Vila Brasília. (Referente à Lei nº 4.003, de 19/06/2008)._x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>5117</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5117/flash_6425.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5117/flash_6425.pdf</t>
   </si>
   <si>
     <t>Flash 6425._x000D_
 PROJETO DE LEI Nº 199/2008. Denomina a "Rua Dr. Antônio Brant Maia”, localizada no bairro Ibituruna. (Referente à Lei nº 4.004, de 19/08/2008)._x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>5120</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5120/imagem_6424.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5120/imagem_6424.pdf</t>
   </si>
   <si>
     <t>Flash 6426._x000D_
 PROJETO DE LEI Nº 212/2008. Denomina o "Posto de Saúde Sebastião Pereira de Araújo”, localizado na Comunidade Rural de Riacho do Fogo. (Referente à Lei nº 4.018, de 18/11/2008).   _x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>5122</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
     <t>Marcos Nem</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5122/flash_6427.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5122/flash_6427.pdf</t>
   </si>
   <si>
     <t>Flash 6427._x000D_
 PROJETO DE LEI Nº 214/2008. Denomina a "Praça Maria de Lourdes Pinto Alves”, localizada no bairro Santa Lúcia. (Referente à Lei nº 4.019, de 18/11/2008)._x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>5124</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5124/flash_6428.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5124/flash_6428.pdf</t>
   </si>
   <si>
     <t>Flash 6428._x000D_
 PROJETO DE LEI Nº 221/2008. Denomina a "Rua Wanessa Costa Rabelo Ferreira”, localizada no bairro João Botelho. (Referente à Lei nº 4.038, de 05/01/2009)._x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>5128</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5128/flash_6429.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5128/flash_6429.pdf</t>
   </si>
   <si>
     <t>Flash 6429._x000D_
 PROJETO DE LEI Nº 261/2008. Denomina a “Rua da Agronomia”, localizada no bairro Universitário. (Referente à Lei nº 4.039, de 05/01/2009)._x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>5129</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5129/flash_6430.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5129/flash_6430.pdf</t>
   </si>
   <si>
     <t>Flash 6430._x000D_
 PROJETO DE LEI Nº 262/2008. Denomina a “Rua da Filosofia”, localizada no bairro Universitário. (Referente à Lei nº 4.040, de 05/01/2009)._x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>5132</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5132/flash_6431.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5132/flash_6431.pdf</t>
   </si>
   <si>
     <t>Flash 6431._x000D_
 PROJETO DE LEI Nº 263/2008. Denomina a “Rua da Tecnologia”, localizada no bairro Universitário. (Referente à Lei nº 4.041, de 05/01/2009).  _x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>5136</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5136/flash_6432.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5136/flash_6432.pdf</t>
   </si>
   <si>
     <t>Flash 6432._x000D_
 PROJETO DE LEI Nº 264/2008. Denomina a “Rua da Ecologia”, localizada no bairro Universitário. (Referente à Lei nº 4.042, de 05/01/2009)._x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>5137</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5137/flash_6433.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5137/flash_6433.pdf</t>
   </si>
   <si>
     <t>Flash 6433._x000D_
 PROJETO DE LEI Nº 265/2008. Denomina a “Rua da Medicina”, localizada no bairro Universitário. (Referente à Lei nº 4.043, de 05/01/2009)._x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>5141</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5141/flash_6434.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5141/flash_6434.pdf</t>
   </si>
   <si>
     <t>Flash 6434._x000D_
 PROJETO DE LEI Nº 266/2008. Denomina a “Rua da Biologia”, localizada no bairro Universitário. (Referente à Lei nº 4.044, de 05/01/2009)._x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>5143</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5143/flash_6435.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5143/flash_6435.pdf</t>
   </si>
   <si>
     <t>Flash 6435._x000D_
 PROJETO DE LEI Nº 267/2008. Denomina a “Rua da Administração”, localizada no bairro Universitário. (Referente à Lei nº 4.045, de 05/01/2009)._x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>5146</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5146/flash_6436.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5146/flash_6436.pdf</t>
   </si>
   <si>
     <t>Flash 6436._x000D_
 PROJETO DE LEI Nº 268/2008. Denomina a “Rua da Arquitetura”, localizada no bairro Universitário. (Referente à Lei nº 4.046, de 05/01/2009).   _x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>5148</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5148/flash_6437.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5148/flash_6437.pdf</t>
   </si>
   <si>
     <t>Flash 6437._x000D_
 PROJETO DE LEI Nº 269/2008. Denomina a “Rua da Engenharia Florestal”, localizada no bairro Universitário. (Referente à Lei nº 4.047, de 05/01/2009)._x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>5151</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5151/flash_6438.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5151/flash_6438.pdf</t>
   </si>
   <si>
     <t>Flash 6438._x000D_
 PROJETO DE LEI Nº 270/2008. Denomina a “Rua da Zootecnia”, localizada no bairro Universitário. (Referente à Lei nº 4.048, de 05/01/2009)._x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>5154</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5154/flash_6439.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5154/flash_6439.pdf</t>
   </si>
   <si>
     <t>Flash 6439._x000D_
 PROJETO DE LEI Nº 271/2008. Denomina a “Rua da Engenharia Civil”, localizada no bairro Universitário. (Referente à Lei nº 4.049, de 05/01/2009)._x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>5156</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5156/flash_6440.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5156/flash_6440.pdf</t>
   </si>
   <si>
     <t>Flash 6440._x000D_
 PROJETO DE LEI Nº 272/2008. Denomina o “Trevo Maria Feliciana de Abreu Souto”, localizado na avenida Governador Magalhães Pinto com avenida Osmane Barbosa, que dá acesso ao bairro JK. (Trevo/rotatória nº 02). (Referente à Lei nº 4.054, de 05/01/2009).  _x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>5160</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5160/flash_6441.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5160/flash_6441.pdf</t>
   </si>
   <si>
     <t>Flash 6441._x000D_
 PROJETO DE LEI Nº 273/2008. Denomina o “Trevo Dona Messias Dias”, localizado na avenida Governador Magalhães Pinto com a Estrada da Produção, próximo ao Max-Min Clube. (Trevo/rotatória nº 02). (Referente à Lei nº 4.055, de 05/01/2009)._x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>5163</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5163/flash_6442.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5163/flash_6442.pdf</t>
   </si>
   <si>
     <t>Flash 6442._x000D_
 PROJETO DE LEI Nº 274/2008. Denomina o "Trevo Geraldo Corrêa Machado Filho", localizado entre as avenidas Deputado Plínio Ribeiro com Governador Magalhães Pinto. (Trevo nº 03, em frente à COWAN). (Referente à Lei nº 4.056, de 05/01/2009)._x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>5166</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5166/flash_6443.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5166/flash_6443.pdf</t>
   </si>
   <si>
     <t>Flash 6443._x000D_
 PROJETO DE LEI Nº 286/2008. Denomina oficialmente a "Rua Joaquim Bispo do Amaral”, conhecida popularmente como Rua Santos, localizada no bairro Jardim Palmeiras. (Referente à Lei nº 4.050, de 05/01/2009)._x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>5170</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5170/flash_6444.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5170/flash_6444.pdf</t>
   </si>
   <si>
     <t>Flash 6444._x000D_
 PROJETO DE LEI Nº 287/2008. Denomina a "Rua Mussulino Souza”, localizada no bairro Vila Campos. (Referente à Lei nº 4.051, de 05/01/2009)._x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>5172</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5172/flash_6445.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5172/flash_6445.pdf</t>
   </si>
   <si>
     <t>Flash 6445._x000D_
 PROJETO DE LEI Nº 288/2008. Denomina a "Quadra Poliesportiva Hebert Alves Pinheiro”, localizada na Escola Municipal José Alves Malheiro, na Comunidade Rural de Taquaril. (Referente à Lei nº 4.065, de 05/01/2009)._x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>5174</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5174/flash_6446.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5174/flash_6446.pdf</t>
   </si>
   <si>
     <t>Flash 6446._x000D_
 PROJETO DE LEI Nº 289/2008. Denomina o "Posto de Saúde Josias Gonçalves Zuba", localizada na Comunidade Rural de Milivre e Borá. (Referente à Lei nº 4.066, de 05/01/2009).  _x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>5175</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5175/flash_6447.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5175/flash_6447.pdf</t>
   </si>
   <si>
     <t>Flash 6447._x000D_
 PROJETO DE LEI Nº 290/2008. Denomina o “Trevo Pedro Leite Vieira”, localizado entre as avenidas Deputado Plínio Ribeiro com Governador Magalhães Pinto. (Trevo nº 02/rotatória, em frente à COWAN). (Referente à Lei nº 4.057, de 05/01/2009)._x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>5177</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5177/flash_6448.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5177/flash_6448.pdf</t>
   </si>
   <si>
     <t>Flash 6448._x000D_
 PROJETO DE LEI Nº 291/2008. Denomina o “Trevo Alvimar Rosa”, localizado ao final da avenida Mestra Fininha, bairros Augusta Mota/Morada do Sol, próximo ao Parque Municipal. (Trevo/rotatória nº 01). (Referente à Lei nº 4.058, de 05/01/2009)._x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>5179</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5179/flash_6449.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5179/flash_6449.pdf</t>
   </si>
   <si>
     <t>Flash 6449._x000D_
 PROJETO DE LEI Nº 292/2008. Denomina o “Trevo Geraldo Corrêa Machado”, localizado entre as avenidas Deputado Plínio Ribeiro com Governador Magalhães Pinto. (Trevo nº 01, em frente à COWAN). (Referente à Lei nº 4.059, de 05/01/2009)._x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>5181</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5181/flash_6450.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5181/flash_6450.pdf</t>
   </si>
   <si>
     <t>Flash 6450._x000D_
 PROJETO DE LEI Nº 293/2008. Denomina o “Trevo Manoel Soares Lopes Filho”. (Trevo nº 01 da avenida que dá acesso ao Aeroporto de Montes Claros). (Referente à Lei nº 4.060, de 05/01/2009)._x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>5183</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5183/flash_6451.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5183/flash_6451.pdf</t>
   </si>
   <si>
     <t>Flash 6451._x000D_
 PROJETO DE LEI Nº 294/2008. Denomina o “Trevo Francisco Alencar Carneiro”, localizado na avenida Governador Magalhães Pinto com avenida Francisco Peres. (Trevo nº 01). (Referente à Lei nº 4.061 de 05/01/2009)._x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>5185</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5185/flash_6452.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5185/flash_6452.pdf</t>
   </si>
   <si>
     <t>Flash 6452._x000D_
 PROJETO DE LEI Nº 295/2008. Denomina o “Trevo José Nardel Alves de Almeida”, localizado na avenida Governador Magalhães Pinto com avenida Osmani Barbosa. (Trevo nº 3). (Referente à Lei nº 4.062, de 05/01/2009)._x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>5186</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5186/flash_6453.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5186/flash_6453.pdf</t>
   </si>
   <si>
     <t>Flash 6453._x000D_
 PROJETO DE LEI Nº 296/2008. Denomina o “Entroncamento Genoveva Mota Prates”. (Entroncamento/rotatória nº 1, localizada ao final da avenida Francisco Gaetani e início da BR 365, saída para Pirapora, próximo ao bairro Morada do Parque). (Referente à Lei nº 4.063, de 05/01/2009).  _x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>5188</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5188/flash_6454.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5188/flash_6454.pdf</t>
   </si>
   <si>
     <t>Flash 6454._x000D_
 PROJETO DE LEI Nº 297/2008. Denomina o “Entroncamento Agemiro Martins de Freitas”. (Entroncamento/trevo nº 02, localizado ao final da avenida Francisco Gaetani e início da BR 365, saída para Pirapora, próximo ao bairro Morada do Parque). (Referente à Lei nº 4.064, de 05/01/2009).  _x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>5190</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5190/flash_6455.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5190/flash_6455.pdf</t>
   </si>
   <si>
     <t>Flash 6455._x000D_
 PROJETO DE LEI Nº 299/2008. Denomina a "Rua Gentil Ferreira da Cruz”, localizada no bairro Delfino Magalhães. (Referente à Lei nº 4.052, de 05/01/2009)._x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>5193</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5193/flash_6456.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5193/flash_6456.pdf</t>
   </si>
   <si>
     <t>Flash 6456._x000D_
 PROJETO DE LEI Nº 301/2008. Denomina a "Rua Augusto Guimarães”, localizada no bairro Santo Antônio II. (Referente à Lei nº 4.053, de 05/01/2009)._x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>5195</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5195/flash_6457.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5195/flash_6457.pdf</t>
   </si>
   <si>
     <t>Flash 6457._x000D_
 PROJETO DE LEI Nº 305/2008. Denomina o “Trevo Sebastião Ferreira da Silva”, localizado na avenida Dr. Mário Tourinho, com início na BR 135. (Referente à Lei nº 4.037, de 05/01/2009)._x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>5197</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5197/flash_6458.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5197/flash_6458.pdf</t>
   </si>
   <si>
     <t>Flash 6458._x000D_
 PROJETO DE LEI Nº 306/2008. Denomina o “Trevo Jason Caetano da Silva”, localizado na rua General Carneiro com rua Santa Efigênia. (Referente à Lei nº 4.036, de 05/01/2009)._x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>5199</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5199/flash_6459.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5199/flash_6459.pdf</t>
   </si>
   <si>
     <t>Flash 6459._x000D_
 PROJETO DE LEI Nº 307/2008. Denomina o “Trevo Mário Ferreira da Silva”. (Localizado na BR 135 com a avenida Dr. Mário Tourinho – em frente ao Posto ALJIG). (Referente à Lei nº 4.035, de 05/01/2009)._x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>5201</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5201/flash_6460.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5201/flash_6460.pdf</t>
   </si>
   <si>
     <t>Flash 6460._x000D_
 PROJETO DE LEI Nº 308/2008. Denomina o “Trevo Belmira Veloso da Silva”, localizado no início da BR 135 com a avenida que dá acesso ao 55º Batalhão de Infantaria do Exército. (Referente à Lei nº 4.034, de 05/01/2009)._x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>5204</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5204/flash_6461.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5204/flash_6461.pdf</t>
   </si>
   <si>
     <t>Flash 6461._x000D_
 PROJETO DE LEI Nº 309/2008. Denomina o “Trevo José Afrânio de Oliveira”, localizado no encontro da avenida Governador Magalhães Pinto com a Estrada da Produção, próximo ao Clube Max-Min Clube. (Trevo nº 03). (Referente à Lei nº 4.033, de 05/01/2009)._x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>5206</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5206/flash_6462.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5206/flash_6462.pdf</t>
   </si>
   <si>
     <t>Flash 6462._x000D_
 PROJETO DE LEI Nº 310/2008. Denomina o “Trevo Exupério Ruas da Silva”, localizado no encontro da avenida Governador Magalhães Pinto com a Estrada da Produção, próximo ao Max-Min Clube. (Trevo/rotatória nº 01). (Referente à Lei nº 4.032, de 05/01/2009)._x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>5208</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5208/flash_6463.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5208/flash_6463.pdf</t>
   </si>
   <si>
     <t>Flash 6463._x000D_
 PROJETO DE LEI Nº 311/2008. Denomina o “Trevo Wamberto Souza Rodrigues”, localizado na estrada que dá acesso ao 55º Batalhão de Infantaria do Exército com a avenida “A”, no bairro Alto da Boa Vista. (Referente à Lei nº 4.031, de 05/014/2009)._x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>5211</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5211/flash_6464.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5211/flash_6464.pdf</t>
   </si>
   <si>
     <t>Flash 6464._x000D_
 PROJETO DE LEI Nº 312/2008. Denomina o “Trevo José Calixto Carvalho”, localizado na avenida Deputado Plínio Ribeiro com a estrada de acesso ao município de Juramento, em frente ao Motel Sonotur. (Referente à Lei nº 4.030, de 05/01/2009)._x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>5213</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5213/flash_6465.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5213/flash_6465.pdf</t>
   </si>
   <si>
     <t>Flash 6465._x000D_
 PROJETO DE LEI Nº 313/2008. Denomina o “Trevo Maria Lina Silva”, localizado na avenida Dr. Mário Tourinho, em frente ao saneamento da COPASA e ao Posto de Gasolina Saldanha. (Referente à Lei nº 4.029, de 05/01/2009)._x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>5227</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5227/flash_6865.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5227/flash_6865.pdf</t>
   </si>
   <si>
     <t>Flash 6865._x000D_
-PROJETO DE LEI Nº 099/2008. Concede o título declaratório de utilidade pública à “Comunidade Terapêutica Católica Emanuel”._x000D_
+PROJETO DE LEI Nº 099/2008. Concede o título declaratório de utilidade pública à “Comunidade Terapêutica Católica Emanuel”. (Referente à Lei nº 3.922, de 07/04/2008)._x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>5229</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5229/flash_6866.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5229/flash_6866.pdf</t>
   </si>
   <si>
     <t>Flash 6866._x000D_
-PROJETO DE LEI Nº 127/2008. Concede o título declaratório de utilidade pública à “Associação São Bento – Chácara São José”. (referente à Lei nº 3.941, de 15/05/2008)._x000D_
+PROJETO DE LEI Nº 127/2008. Concede o título declaratório de utilidade pública à “Associação São Bento – Chácara São José”. (Referente à Lei nº 3.941, de 15/05/2008)._x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>5231</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5231/flash_6867.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5231/flash_6867.pdf</t>
   </si>
   <si>
     <t>Flash 6867._x000D_
 PROJETO DE LEI Nº 141/2008. Concede o título declaratório de utilidade pública à “Associação Comunitária Recanto das Hortaliças da Vila Brasília e Adjacências”. (Referente à Lei nº 3.947, de 28/05/2008)._x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>5234</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5234/flash_6868.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5234/flash_6868.pdf</t>
   </si>
   <si>
     <t>Flash 6868._x000D_
 PROJETO DE LEI Nº 174/2008. Concede o título de declaratório de utilidade pública à “Associação Comunitária de Moradores do Bairro Universitário”. (Referente à Lei nº 3.955, de 17/06/2008)._x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>5236</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5236/flash_6869.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5236/flash_6869.pdf</t>
   </si>
   <si>
     <t>Flash 6869._x000D_
 PROJETO DE LEI Nº 175/2008. Concede o título declaratório de utilidade pública à “Associação de Pequenos Produtores e Trabalhadores Rurais de Panorâmica e Adjacências”. (Referente à Lei nº 3.954, de 17/06/2008)._x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>5241</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5241/flash_6870.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5241/flash_6870.pdf</t>
   </si>
   <si>
     <t>Flash 6870._x000D_
 PROJETO DE LEI Nº 176/2008. Concede o título declaratório de utilidade pública à “Associação de Pequenos Produtores Rurais na Comunidade de Salto”. (Referente à Lei nº 3.984, de 24/06/2008)._x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>5245</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5245/flash_6871.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5245/flash_6871.pdf</t>
   </si>
   <si>
     <t>Flash 6871._x000D_
 PROJETO DE LEI Nº 192/2008. Concede o título declaratório de utilidade pública à “Associação Arautos do Evangelho do Brasil”. (Referente à Lei nº 3.986, de 30/06/2008)._x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>5249</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5249/flash_6872.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5249/flash_6872.pdf</t>
   </si>
   <si>
     <t>Flash 6872._x000D_
 PROJETO DE LEI Nº 216/2008. Concede o título declaratório de utilidade pública à “Associação Mantenedora do Centro de Orientação Familiar”. (Referente à  Lei nº 4.006, de 27/08/2008)._x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>5251</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
     <t>Antônio Silveira de Sá</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5251/flash_6873.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5251/flash_6873.pdf</t>
   </si>
   <si>
     <t>Flash 6873._x000D_
 PROJETO DE LEI Nº 244/2008. Concede o título declaratório de utilidade pública à “Associação Comunitária dos Pequenos Produtores Rurais e Moradores do Distrito de Canto do Engenho – ACCE”. (Referente à Lei nº 4.021, de 18/11/2008)._x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>5254</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5254/flash_6874.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5254/flash_6874.pdf</t>
   </si>
   <si>
     <t>Flash 6874._x000D_
 PROJETO DE LEI Nº 281/2008. Concede o título declaratório de utilidade pública à “Associação de Pequenos Produtores Rurais da Bacia do Rio do Sítio”. (Referente à Lei nº 4.067, de 05/01/2009)._x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>5302</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5302/flash_6517.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5302/flash_6517.pdf</t>
   </si>
   <si>
     <t>Flash 6517._x000D_
  PROJETO DE LEI Nº 085/2008. Reorganiza a Estrutura Funcional da Câmara Municipal de Montes Claros, estabelece a sistemática de pontuação para os gabinetes e contém outras providências. (Estrutura de Gabinete e do Administrativo). (Referente à Lei nº 3.906 de 14/03/2008)._x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>5303</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5303/flash_6518.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5303/flash_6518.pdf</t>
   </si>
   <si>
     <t>Flash 6518._x000D_
 PROJETO DE LEI Nº 086/2008. Dispõe sobre a Política Municipal de Assistência Social no Município de Montes Claros, seguindo os princípios e diretrizes estabelecidas pela Política Nacional de Assistência Social - PNAS 2004, na perspectiva do Sistema Único de Assistência Social – SUAS, e dá outras providências. (Referente à Lei nº 3.919, de 01/04/2008)._x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>5304</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5304/flash_6519.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5304/flash_6519.pdf</t>
   </si>
   <si>
     <t>Flash 6519._x000D_
 PROJETO DE LEI Nº 119/2008. Dispõe sobre as Zonas Especiais de Interesse Social – ZEIS, no município de Montes Claros. (Referente à Lei nº 3.936, de 09/05/2008)._x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>5305</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5305/flash_6520.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5305/flash_6520.pdf</t>
   </si>
   <si>
     <t>Flash 6520._x000D_
 PROJETO DE LEI Nº 133/2008. (ALTERADA). Dispõe sobre os Conselhos Tutelares e o processo de escolha dos conselheiros do Município de Montes Claros; revoga dispositivos da Lei nº 1.935, de 15/05/1991 e da Lei nº 1.990, de 02/12/1991. (Referente à Lei nº 3.943, de 20/05/2008, que foi posteriormente alterada pela Lei nº 4.796, de 01/07/2015).                                                _x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>5306</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5306/flash_6521.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5306/flash_6521.pdf</t>
   </si>
   <si>
     <t>Flash 6521._x000D_
 PROJETO DE LEI Nº 135/2008. (ALTERADA). Dispõe sobre a Política Municipal de Promoção da Igualdade Racial e institui o Conselho Municipal da Igualdade Racial de Montes Claros – COMPIR e o Fundo Municipal de Promoção da Igualdade Racial. (Referente à Lei nº 3.942, de 20/05/2008, que foi posteriormente alterada pelas Leis nº 3.990, de 08/07/2008, nº 4.299, de 28/12/2010 e 5.231, de 20/12/2019)._x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>5307</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5307/flash_6522.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5307/flash_6522.pdf</t>
   </si>
   <si>
     <t>Flash 6522._x000D_
 PROJETO DE LEI Nº 136/2008. Dispõe sobre o Contrato de Gestão a ser firmado entre o Município e a Empresa Municipal de Transportes e Trânsito de Montes Claros – TRANSMONTES. (Concessão de serviços públicos relativos ao transporte coletivo e individual de passageiros, tráfego e trânsito). (Referente à  Lei nº 3.938, de 15/05/2008)._x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>5308</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5308/flash_6523.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5308/flash_6523.pdf</t>
   </si>
   <si>
     <t>Flash 6523._x000D_
 PROJETO DE LEI Nº 204/2008. (ALTERADA). Dispõe sobre a implantação e execução da Política Municipal de Habitação de Interesse Social – PMHIS; institui o Conselho e o Fundo Municipal de Habitação de Interesse Social; revoga a Lei nº 2.004, de 02/01/1992. (Referente à Lei nº 3.995, de 16/07/2008, que foi alterada pelas Leis nº 4.300, de 28/12/2010 e nº 5.364, de 15/09/2021)._x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>5309</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5309/flash_6524.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5309/flash_6524.pdf</t>
   </si>
   <si>
     <t>Flash 6524._x000D_
 PROJETO DE LEI Nº 205/2008. Dispõe sobre a Política Municipal de Fomento à Economia Popular Solidária, cria o Conselho e o Fundo Municipal da Economia Popular Solidária no Município de Montes Claros, e dá outras providências. (Referente à Lei nº 3.997, de 16/07/2008)._x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>5310</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5310/flash_6525.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5310/flash_6525.pdf</t>
   </si>
   <si>
     <t>Flash 6525._x000D_
 PROJETO DE LEI Nº 248/2008. Dispõe sobre a instituição de "Equipe de Transição" pelo candidato eleito para o cargo de Prefeito Municipal. (Referente à Lei nº 4.094, de 09/06/2009)._x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>5313</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5313/flash_6528.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5313/flash_6528.pdf</t>
   </si>
   <si>
     <t>Flash 6528._x000D_
 PROJETO DE LEI Nº 069/2008. Denomina o Centro Municipal de Ensino Infantil – "CEMEI Professora Maria da Conceição de Almeida Costa", localizado no bairro Cintra. (Referente à Lei nº 3.930, de 22/04/2008)._x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>5314</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5314/flash_6529.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5314/flash_6529.pdf</t>
   </si>
   <si>
     <t>Flash 6529._x000D_
 PROJETO DE LEI Nº 128/2008. (ALTERADA). Denomina o Centro Municipal de Ensino Infantil – "CEMEI Padre Adherbal Murta de Almeida”, localizado no bairro Vera Cruz. (Referente à Lei nº 3.980, de 20/06/2008, que foi posteriormente alterada pela Lei nº 4.123, de 01/09/2009 - ver flash 7899).     _x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>5315</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5315/flash_6530.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5315/flash_6530.pdf</t>
   </si>
   <si>
     <t>Flash 6530. _x000D_
 PROJETO DE LEI Nº 219/2008. (ALTERADA). Denomina a Escola Municipal “Professora Hilda Carvalho Mendes”, localizada no bairro Dr. João Alves. (Referente à Lei nº 4.017, de 18/11/2008, que foi posteriormente alterada pela Lei nº 4.159, de 20/10/2009 - ver flash 7903)._x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>5358</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5358/flash_6573.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5358/flash_6573.pdf</t>
   </si>
   <si>
     <t>Flash 6573._x000D_
 PROJETO DE LEI Nº 109/2008. Desafeta áreas de sua característica de uso comum do povo, transfere-as ao patrimônio disponível do município e autoriza o Poder Executivo a fazer doação à Sociedade Rural de Montes Claros, visando a ampliação do Parque de Exposições João Alencar Athayde. (Terreno medindo 3.808,75 m², localizado na Vila Exposição). (Referente à Lei nº 3.925, de 09/04/2008)._x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>5359</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5359/flash_6574.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5359/flash_6574.pdf</t>
   </si>
   <si>
     <t>Flash 6574._x000D_
 PROJETO DE LEI Nº 110/2008. Desafeta área de uso comum do povo, transfere-a ao patrimônio disponível do município e autoriza o Poder Executivo a fazer doação à Associação dos Deficientes de Montes Claros – ADEMOC. (Terreno medindo 900,00 m², localizado no loteamento Canelas). (Referente à Lei nº 3.923, de 09/04/2008).                                                                       _x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>5360</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5360/flash_6575.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5360/flash_6575.pdf</t>
   </si>
   <si>
     <t>Flash 6575._x000D_
 PROJETO DE LEI Nº 111/2008. Desafeta área de terreno de sua característica de uso institucional e autoriza o Poder Executivo a fazer doação à Associação Comunitária de Moradores do Bairro Universitário. (Terreno medindo 874 m², localizado no loteamento JK II). (Referente à Lei nº 3.924, de 09/04/2008).    _x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>5361</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5361/flash_6576.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5361/flash_6576.pdf</t>
   </si>
   <si>
     <t>Flash 6576._x000D_
 PROJETO DE LEI Nº 115/2008. Dispõe sobre a concessão de direito real de uso do bem público municipal ao Instituto de Assistência à Criança e ao Adolescente Village Ativo, e dá outras providências. (Área medindo 607,01 m², localizada no loteamento Village do Lago I). (Referente à Lei nº 3.933, de 25/04/2008).  _x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>5362</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5362/flash_6577.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5362/flash_6577.pdf</t>
   </si>
   <si>
     <t>Flash 6577._x000D_
 PROJETO DE LEI Nº 116/2008. Dispõe sobre a concessão de direito real de uso do bem público municipal à Associação dos Aposentados e Pensionistas de Montes Claros e Norte de Minas, e dá outras providências. (Área medindo 306,72 m², localizada no bairro São Judas Tadeu). (Referente à Lei nº 3.934, de 25/04/2008).          _x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>5363</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5363/flash_6578.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5363/flash_6578.pdf</t>
   </si>
   <si>
     <t>Flash 6578._x000D_
 PROJETO DE LEI Nº 117/2008. Dispõe sobre a concessão de direito real de uso do bem público municipal à Associação Comunitária de Moradores do Bairro Cidade Industrial – ASCOMCIN, e dá outras providências. (Área medindo 810,00 m², localizada no bairro Cidade Industrial - CDI). (Referente à Lei nº 3.935, de 25/04/2008).    _x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>5364</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5364/flash_6579.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5364/flash_6579.pdf</t>
   </si>
   <si>
     <t>Flash 6579._x000D_
 PROJETO DE LEI Nº 126/2008. Dispõe sobre a doação de bem público municipal à Confederação de Irmãos Beneficentes de Montes Claros. (Terreno medindo 1.024,00 m², localizado na Vila Real). (Referente à Lei nº 3.945, de 20/05/2008).      _x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>5365</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5365/flash_6580.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5365/flash_6580.pdf</t>
   </si>
   <si>
     <t>Flash 6580._x000D_
 PROJETO DE LEI Nº 134/2008. Dispõe sobre desafetação e alienação de imóvel de propriedade do município e contém outras providências. (Terreno medindo 136,77m², localizado no bairro Morada do Sol). (Referente à Lei nº 3.944, de 20/05/2008).        _x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>5366</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5366/flash_6581.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5366/flash_6581.pdf</t>
   </si>
   <si>
     <t>Flash 6581._x000D_
 PROJETO DE LEI Nº 149/2008 Dispõe sobre a desafetação de imóvel de propriedade do município, destinado à construção de um Centro Municipal de Educação Infantil - CEMEI, e contém outras providências. (Terreno medindo 3.432,65 m², localizado no bairro Jardim Olímpico). (Referente à Lei nº 3.952, de 10/06/2008).                  _x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>5367</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5367/flash_6582.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5367/flash_6582.pdf</t>
   </si>
   <si>
     <t>Flash 6582._x000D_
 PROJETO DE LEI Nº 150/2008. Dispõe sobre a desafetação de imóvel de propriedade do município, destinado à construção de um Centro Municipal de Educação Infantil – CEMEI, e contém outras providências. (Terreno medindo 2.800,00 m², localizado no bairro Planalto). (Referente à Lei nº 3.950, de 10/06/2008).         _x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>5368</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5368/flash_6583.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5368/flash_6583.pdf</t>
   </si>
   <si>
     <t>Flash 6583._x000D_
 PROJETO DE LEI Nº 151/2008. Dispõe sobre a desafetação de imóvel de propriedade do Município, destinado à construção de um Centro Municipal de Educação Infantil – CEMEI, e contém outras providências. (Terreno medindo 3.414,67 m², localizado no bairro Monte Carmelo). (Referente à Lei nº 3.951, de 10/06/2008)._x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>5369</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5369/flash_6584.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5369/flash_6584.pdf</t>
   </si>
   <si>
     <t>Flash 6584._x000D_
 PROJETO DE LEI Nº 168/2008. Dispõe sobre a concessão de direito real de uso de imóvel público às pessoas em situação de vulnerabilidade social, abrangidos o assentamento e a regularização fundiária. (Referente à Lei nº 3.989, de 08/07/2008)._x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>5370</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5370/flash_6585.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5370/flash_6585.pdf</t>
   </si>
   <si>
     <t>Flash 6585._x000D_
 PROJETO DE LEI Nº 190/2008. Dispõe sobre a concessão de direito real de uso do bem público municipal à Associação Artesanal e Social do Norte de Minas – AARSONORTE, para construção de sua sede própria. (Terreno medindo 600,25 m², localizado no loteamento Conjunto José Carlos de Lima). (Referente à Lei nº 3.981, de 24/06/2008).      _x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>5371</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5371/flash_6586.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5371/flash_6586.pdf</t>
   </si>
   <si>
     <t>Flash 6586._x000D_
 PROJETO DE LEI Nº 211/2008. Dispõe sobre a desafetação de imóvel de propriedade do município, destinado à implantação de habitações populares para atender projeto de interesse social, e contém outras providências. (Terreno medindo 12.178,00 m², localizado no conjunto residencial Jardim Panorama II). (Referente à Lei nº 4.005, de 27/08/2008)._x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>5372</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5372/flash_6587.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5372/flash_6587.pdf</t>
   </si>
   <si>
     <t>Flash 6587._x000D_
-PROJETO DE LEI Nº 232/2008. Dispõe sobre a desafetação de área de uso institucional medindo 450,00 m², localizada no bairro Nossa Senhora Aparecida, transfere-a ao patrimônio disponível do município e autoriza o Poder Executivo a fazer permuta por área medindo 672,55 m², de propriedade de José Romário de Oliveira, localizada no bairro Santos Reis._x000D_
+PROJETO DE LEI Nº 232/2008. Dispõe sobre a desafetação de área de uso institucional medindo 450,00 m², localizada no bairro Nossa Senhora Aparecida, transfere-a ao patrimônio disponível do município e autoriza o Poder Executivo a fazer permuta por área medindo 672,55 m², de propriedade de José Romário de Oliveira, localizada no bairro Santos Reis. (Referente à Lei nº 4.024, de 02/12/2008)._x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>5374</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5374/flash_6588.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5374/flash_6588.pdf</t>
   </si>
   <si>
     <t>Flash 6588._x000D_
-PROJETO DE LEI Nº 233/2008. Autoriza o Poder Executivo a fazer permuta de área do município medindo 2.835,56 m², localizada na avenida José Corrêa Machado, bairro Melo, por imóvel de propriedade de Geraldo Edson Souza Guerra, localizado na rua Gonçalves Figueira, Centro, medindo 913,72 m²._x000D_
+PROJETO DE LEI Nº 233/2008. Autoriza o Poder Executivo a fazer permuta de área do município medindo 2.835,56 m², localizada na avenida José Corrêa Machado, bairro Melo, por imóvel de propriedade de Geraldo Edson Souza Guerra, localizado na rua Gonçalves Figueira, Centro, medindo 913,72 m². (Referente à Lei nº 4.009, de 29/10/2008)._x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>5379</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5379/flash_6589.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5379/flash_6589.pdf</t>
   </si>
   <si>
     <t>Flash 6589._x000D_
 PROJETO DE LEI Nº 237/2008. (ALTERADA). Dispõe sobre a concessão de direito real de uso do bem público municipal à Empresa BIO-LIFE Indústria e Comércio de Cosméticos Ltda, e dá outras providências. (Área medindo 4.380,00 m², localizada no loteamento Cidade Industrial - CDI). (Referente à Lei nº 4.015, de 18/11/2008, que foi posteriormente alterada pela Lei nº 4.517, de 12/06/2012)._x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>5380</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5380/flash_6590.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5380/flash_6590.pdf</t>
   </si>
   <si>
     <t>Flash 6590._x000D_
 PROJETO DE LEI Nº 238/2008. Dispõe sobre a concessão de direito real de uso do bem público municipal à Empresa R&amp;D Embalagens Ltda, e dá outras providências. (Área medindo 5.000,00 m², localizada no loteamento Cidade Industrial – CDI). (Referente à Lei nº 4.011, de 03/11/2008)._x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>5381</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5381/flash_6591.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5381/flash_6591.pdf</t>
   </si>
   <si>
     <t>Flash 6591._x000D_
 PROJETO DE LEI Nº 239/2008. Dispõe sobre a concessão de direito real de uso do bem público municipal à Empresa Meta Peças e Serviços Ltda, e dá outras providências. (Área medindo 4.125,00 m², localizada no bairro Planalto). (Referente à Lei nº 4.016, de 18/11/2008)._x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>5382</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5382/flash_6592.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5382/flash_6592.pdf</t>
   </si>
   <si>
     <t>Flash 6592._x000D_
 PROJETO DE LEI Nº 251/2008. Dispõe sobre a concessão de direito real de uso do bem público municipal à Associação de Abatedouros de Aves do Norte de Minas - ABAVES, e dá outras providências. (Área medindo 15.643,15 m², localizada no bairro Jardim Olímpico). (Referente à Lei nº 4.025, de 08/12/2008).  _x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>5383</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5383/flash_6593.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5383/flash_6593.pdf</t>
   </si>
   <si>
     <t>Flash 6593._x000D_
 PROJETO DE LEI Nº 253/2008. Dispõe sobre a concessão de direito real de uso do bem público municipal à Distribuidora de Bebidas Cervantes Ltda, e dá outras providências. (Área medindo 4.276,86 m², localizada no bairro Santa Lúcia). (Referente à Lei nº 4.026, de 08/12/2008)._x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>5384</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5384/flash_6594.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5384/flash_6594.pdf</t>
   </si>
   <si>
     <t>Flash 6594._x000D_
 PROJETO DE LEI Nº 303/2008. (VETADO). Dispõe sobre a concessão de direito real de uso do bem público municipal ao Estado de Minas Gerais, através da 11ª Companhia Independente da Polícia Militar de Meio Ambiente e Trânsito Rodoviário, e dá outras providências. (Área medindo 4.276,86 m², localizada no Rio Parque Guimarães Rosa). (Vetado pelo Poder Executivo - ver flash 8306)._x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>5404</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5404/flash_6613.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5404/flash_6613.pdf</t>
   </si>
   <si>
     <t>Flash 6613._x000D_
 PROJETO DE LEI Nº 112/2008. Institui o “Dia Municipal dos Atleticanos” em Montes Claros, a ser comemorado anualmente no dia 25 de março. (Referente à  Lei nº 3.931, de 22/04/2008)._x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>5405</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5405/flash_6614.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5405/flash_6614.pdf</t>
   </si>
   <si>
     <t>Flash 6614._x000D_
 PROJETO DE LEI Nº 120/2008. Institui o "Dia Municipal dos Agentes e Combate às Endemias" em Montes Claros, a ser comemorado anualmente no dia 15 de maio. (Referente à Lei nº 3.940, de 15/05/2008)._x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>5406</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5406/flash_6615.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5406/flash_6615.pdf</t>
   </si>
   <si>
     <t>Flash 6615._x000D_
 PROJETO DE LEI Nº 129/2008. Institui o “Dia Municipal do Desbravador” em Montes Claros, a ser comemorado anualmente no 4° sábado do mês de abril. (Movimento coordenado pelas Igrejas Adventistas do 7º Dia). (Referente à Lei nº 3.939, de 15/05/2008)._x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>5407</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5407/flash_6616.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5407/flash_6616.pdf</t>
   </si>
   <si>
     <t>Flash 6616._x000D_
 PROJETO DE LEI Nº 140/2008. Institui o “Dia Municipal dos Operadores de Poços Artesianos das Comunidades Rurais de Montes Claros”, a ser comemorado anualmente no dia 31 de maio. (Referente à Lei nº 3.983, de 24/06/2008).  _x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>5408</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5408/flash_6617.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5408/flash_6617.pdf</t>
   </si>
   <si>
     <t>Flash 6617._x000D_
 PROJETO DE LEI Nº 139/2008. Institui o “Dia Municipal dos Presidentes das Associações das Zonas Urbana e Rural de Montes Claros”, a ser comemorado anualmente no dia 31 de maio. (Referente à Lei nº 3.982, de 24/06/2008)._x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>5409</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5409/flash_6618.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5409/flash_6618.pdf</t>
   </si>
   <si>
     <t>Flash 6618._x000D_
 PROJETO DE LEI Nº 196/2008. Institui o “Dia Municipal do Movimento Estudantil” em Montes Claros, a ser comemorado anualmente no dia 24 de abril. (Referente à Lei nº 3.996, de 16/07/2008)._x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>5601</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5601/flash_7071.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5601/flash_7071.pdf</t>
   </si>
   <si>
     <t>Flash 7071._x000D_
 PROJETO DE LEI Nº 011/2008. (NÃO VOTADO). Denomina a "Passagem Molhada Antônio Belarmino Marques”, localizada sobre o Rio Riachinho, na comunidade rural de Taquaril._x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>5604</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5604/flash_7072.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5604/flash_7072.pdf</t>
   </si>
   <si>
     <t>Flash 7072._x000D_
 PROJETO DE LEI Nº 014/2008. (NÃO VOTADO). Denomina a "Rua São Cristóvão”, localizada no bairro Renascença._x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>5607</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5607/flash_7073.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5607/flash_7073.pdf</t>
   </si>
   <si>
     <t>Flash 7073._x000D_
 PROJETO DE LEI Nº 017/2008. (NÃO VOTADO). Dispõe sobre a obrigatoriedade da distribuição de protetor solar, a todos os servidores públicos da Prefeitura que realizam suas atividades expostos aos raios ultravioleta, e dá outras providências._x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>5610</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
     <t>Eurípedes Xavier Souto</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5610/flash_7074.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5610/flash_7074.pdf</t>
   </si>
   <si>
     <t>Flash 7074._x000D_
 PROJETO DE LEI Nº 019/2008. (NÃO VOTADO). Autoriza o Poder Executivo a prorrogar o prazo de licença-maternidade das servidoras públicas do município de Montes Claros._x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>5614</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5614/flash_7075.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5614/flash_7075.pdf</t>
   </si>
   <si>
     <t>Flash 7075._x000D_
 PROJETO DE LEI Nº 020/2008. (NÃO VOTADO). Institui a Tarifa-Escolar no serviço de Transporte Coletivo Urbano do Município de Montes Claros e dá outras providências._x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>5617</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5617/flash_7076.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5617/flash_7076.pdf</t>
   </si>
   <si>
     <t>Flash 7076._x000D_
 PROJETO DE LEI Nº 021/2008. (NÃO VOTADO). Autoriza o Poder Executivo a firmar convênio com o Estado de Minas Gerais, para realizar pagamento das casas populares do Conjunto Habitacional, localizado no bairro Village do Lago III, e dá outras providências._x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>5620</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5620/flash_7077.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5620/flash_7077.pdf</t>
   </si>
   <si>
     <t>Flash 7077._x000D_
 PROJETO DE LEI Nº 022/2008. (NÃO VOTADO). Concede ao servidor público municipal, um dia de dispensa da jornada de trabalho, por ano, para a realização de exames preventivos (mama, ginecológico e de próstata), e dá outras providências._x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>5623</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5623/flash_7078.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5623/flash_7078.pdf</t>
   </si>
   <si>
     <t>Flash 7078._x000D_
 PROJETO DE LEI Nº 023/2008. (NÃO VOTADO). Normatiza a implantação da tabela de preços dos serviços de "Moto-Táxi" no município de Montes Claros._x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>5626</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5626/flash_7079.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5626/flash_7079.pdf</t>
   </si>
   <si>
     <t>Flash 7079._x000D_
 PROJETO DE LEI Nº 024/2008. (NÃO VOTADO). Dispõe sobre a gratuidade do transporte público municipal aos oficiais do Corpo de Bombeiros de Montes Claros e dá outras providências._x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>5627</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5627/flash_7080.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5627/flash_7080.pdf</t>
   </si>
   <si>
     <t>Flash 7080._x000D_
 PROJETO DE LEI Nº 025/2008. (NÃO VOTADO). Autoriza o Poder Executivo a indenizar contratados da Administração Municipal, demitidos após 01/01/2005, e dá outras providências._x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>5630</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5630/flash_7081.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5630/flash_7081.pdf</t>
   </si>
   <si>
     <t>Flash 7081._x000D_
 PROJETO DE LEI Nº 026/2008. (NÃO VOTADO). Dispõe sobre a isenção de pagamento de taxa de inscrição em concursos públicos da Administração Direta e Indireta do Município de Montes Claros e da Câmara Municipal, às doadoras de leite materno, e dá outras providências._x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>5631</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5631/flash_7082.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5631/flash_7082.pdf</t>
   </si>
   <si>
     <t>Flash 7082._x000D_
 PROJETO DE LEI Nº 027/2008. (NÃO VOTADO). Autoriza o Poder Executivo a criar o "Adicional de Periculosidade" aos vigias municipais, no âmbito do município de Montes Claros e dá outras providências._x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>5632</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5632/flash_7083.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5632/flash_7083.pdf</t>
   </si>
   <si>
     <t>Flash 7083._x000D_
 PROJETO DE LEI Nº 028/2008. (NÃO VOTADO). Estabelece a prestação gratuita dos serviços de consultoria técnica de Arquitetura e Engenharia Pública pelo município de Montes Claros, às pessoas comprovadamente carentes, e dá outras providências._x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>5635</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5635/flash_7084.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5635/flash_7084.pdf</t>
   </si>
   <si>
     <t>Flash 7084._x000D_
 PROJETO DE LEI Nº 029/2008. (NÃO VOTADO). Dispõe sobre a individualização de instalação de hidrômetros nas edificações verticais residenciais e nas de uso misto e nos condomínios residenciais do município de Montes Claros e dá outras providências._x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>5637</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5637/flash_7085.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5637/flash_7085.pdf</t>
   </si>
   <si>
     <t>Flash 7085._x000D_
 PROJETO DE LEI Nº 030/2008. (NÃO VOTADO). Dispõe sobre a obrigatoriedade da manutenção de aparelho desfibrilador externo automático em eventos públicos com concentração superior a 3000 (três mil) pessoas ou em locais públicos como: shopping, rodoviária, etc., cuja circulação média diária seja igual ou superior a 1500 (mil e quinhentas) pessoas, e dá outras providências._x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>5640</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5640/flash_7086.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5640/flash_7086.pdf</t>
   </si>
   <si>
     <t>Flash 7086._x000D_
 PROJETO DE LEI Nº 031/2008. (NÃO VOTADO). Dispõe sobre a substituição do uso de sacos plásticos de lixo e de sacolas plásticas para embalagens, pelos sacos e sacolas confeccionados com materiais ecológicos, e dá outras providências._x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>5644</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5644/flash_7087.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5644/flash_7087.pdf</t>
   </si>
   <si>
     <t>Flash 7087._x000D_
 PROJETO DE LEI Nº 032/2008. (NÃO VOTADO). Dispõe sobre indenização aos proprietários de veículos, vítimas de danos materiais ocorridos durante a utilização do estacionamento “ÁREAZUL” (Área Azul), nas vias públicas do Município de Montes Claros, e dá outras providências._x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>5647</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5647/flash_7088.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5647/flash_7088.pdf</t>
   </si>
   <si>
     <t>Flash 7088._x000D_
 PROJETO DE LEI Nº 033/2008. (NÃO VOTADO). Dispõe sobre critérios para a exploração dos serviços de transporte de terra e entulho no município de Montes Claros e dá outras providências._x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>5651</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5651/flash_7089.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5651/flash_7089.pdf</t>
   </si>
   <si>
     <t>Flash 7089._x000D_
 PROJETO DE LEI Nº 035/2008. (NÃO VOTADO). Autoriza o Poder Executivo a criar o Conselho Municipal de Acompanhamento da Distribuição de Casas Populares do Município de Montes Claros, e dá outras providências._x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>5662</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5662/flash_7090.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5662/flash_7090.pdf</t>
   </si>
   <si>
     <t>Flash 7090._x000D_
 PROJETO DE LEI Nº 37/2008. (NÃO VOTADO). Proíbe a nomeação, a designação e a contratação de parentes, no âmbito dos Poderes Executivo e Legislativo Municipal de Montes Claros e dá outras providências._x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>5669</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5669/flash_7091.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5669/flash_7091.pdf</t>
   </si>
   <si>
     <t>Flash 7091._x000D_
 PROJETO DE LEI Nº 038/2008. (NÃO VOTADO). Dispõe sobre as cores utilizadas para pintura de prédios públicos do município de Montes Claros e dá outras providências._x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>5671</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5671/flash_7092.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5671/flash_7092.pdf</t>
   </si>
   <si>
     <t>Flash 7092._x000D_
 PROJETO DE LEI Nº 039/2008. (NÃO VOTADO). Dispõe sobre a obrigação das concessionárias, empresas públicas ou privadas de prestação de serviços urbanos, da reconstituição e reforma das ruas e passeios dos logradouros públicos que vierem a ser danificados e dá outras providências._x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>5672</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5672/flash_7093.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5672/flash_7093.pdf</t>
   </si>
   <si>
     <t>Flash 7093._x000D_
 PROJETO DE LEI Nº 040/2008. (NÃO VOTADO). Dispõe sobre a inclusão do ensino da Língua Espanhola nas escolas públicas municipais de Montes Claros._x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>5674</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5674/flash_7094.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5674/flash_7094.pdf</t>
   </si>
   <si>
     <t>Flash 7094._x000D_
 PROJETO DE LEI Nº 041/2008. (NÃO VOTADO). Institui a gratuidade do exame de DNA às pessoas carentes do município de Montes Claros._x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>5676</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5676/flash_7095.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5676/flash_7095.pdf</t>
   </si>
   <si>
     <t>Flash 7095._x000D_
 PROJETO DE LEI Nº 042/2008. (NÃO VOTADO). Dispõe sobre a obrigatoriedade da preservação das áreas de risco (encostas) existentes no município de Montes Claros, para impedir que sejam ocupadas._x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>5677</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5677/flash_7096.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5677/flash_7096.pdf</t>
   </si>
   <si>
     <t>Flash 7096._x000D_
 PROJETO DE LEI Nº 043/2008. (NÃO VOTADO). Altera dispositivos da Lei nº 3.587, de 23/06/2006, que instituiu a gratificação denominada “Pó de Giz” e autorizou o Poder Executivo a concedê-la, e dá outras providências._x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>5680</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5680/flash_7097.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5680/flash_7097.pdf</t>
   </si>
   <si>
     <t>Flash 7097._x000D_
 PROJETO DE LEI Nº 044/2008. (NÃO VOTADO). Cria o “Sistema de Estágio Voluntário”, sem remuneração, no âmbito da Administração Pública do Município de Montes Claros._x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>5682</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5682/flash_7098.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5682/flash_7098.pdf</t>
   </si>
   <si>
     <t>Flash 7098._x000D_
 PROJETO DE LEI Nº 045/2008. (NÃO VOTADO). Altera dispositivo da Lei nº 2.705, de 22/04/1999, que dispõe sobre a Política Cultural do Município de Montes Claros, e dá outras providências._x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>5683</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5683/flash_7099.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5683/flash_7099.pdf</t>
   </si>
   <si>
     <t>Flash 7099._x000D_
 PROJETO DE LEI Nº 046/2008. (NÃO VOTADO). Dispõe sobre a aplicação de sanções às empresas de natureza jurídica sediadas no município de Montes Claros, que descumprirem o Decreto nº 5.598, de 01/12/2005, da Presidência da República, que regulamenta a obrigatoriedade da contratação de aprendizes, e dá outras providências._x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>5687</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5687/flash_7100.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5687/flash_7100.pdf</t>
   </si>
   <si>
     <t>Flash 7100._x000D_
 PROJETO DE LEI Nº 049/2008. (NÃO VOTADO). Dispõe sobre o incentivo à arborização de ruas, praças e jardins do município de Montes Claros e dá outras providências._x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>5688</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5688/flash_7101.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5688/flash_7101.pdf</t>
   </si>
   <si>
     <t>Flash 7101._x000D_
 PROJETO DE LEI Nº 050/2008. (NÃO VOTADO). Dispõe sobre a proibição de participação, em Processo de Licitação Pública Municipal, dos parentes consanguíneos, até o 2º grau, de membros do Poder Executivo do Município de Montes Claros e dá outras providências._x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>5690</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
     <t>Valcir Soares da Silva</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5690/flash_7102.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5690/flash_7102.pdf</t>
   </si>
   <si>
     <t>Flash 7102._x000D_
 PROJETO DE LEI Nº 051/2008. (NÃO VOTADO). Assegura às pessoas portadoras de deficiência, prioridade na ocupação das vagas nos estacionamentos de veículos no município, situados em logradouros públicos, objeto ou não de concessão, e nos pátios de repartições públicas municipais ou espaços públicos a eles reservados._x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>5691</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5691/flash_7103.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5691/flash_7103.pdf</t>
   </si>
   <si>
     <t>Flash 7103._x000D_
 PROJETO DE LEI Nº 052/2008. (NÃO VOTADO). Assegura às pessoas com deficiência, a prioridade na ocupação das vagas nos estacionamentos de veículos de propriedade privada, situados no município de Montes Claros._x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>5693</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5693/flash_7104.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5693/flash_7104.pdf</t>
   </si>
   <si>
     <t>Flash 7104._x000D_
 PROJETO DE LEI Nº 053/2008. (NÃO VOTADO). Dispõe sobre a regulamentação, no âmbito do município de Montes Claros, de eventos de caráter social, como festas, reuniões dançantes e raves, em locais de natureza privada._x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>5695</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5695/flash_7105.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5695/flash_7105.pdf</t>
   </si>
   <si>
     <t>Flash 7105._x000D_
 PROJETO DE LEI Nº 054/2008. (NÃO VOTADO). Institui o “Dia de Reverência às Autoridades Eclesiásticas do Município”, a ser comemorado anualmente no dia 15 de junho._x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>5697</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5697/flash_7106.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5697/flash_7106.pdf</t>
   </si>
   <si>
     <t>Flash 7106._x000D_
 PROJETO DE LEI Nº 056/2008. (NÃO VOTADO). Denomina o "Posto de Saúde Geraldo Martins de Freitas”, localizado na comunidade rural de Ponta do Morro, no km 10 da estrada de Juramento._x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>5699</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5699/flash_7107.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5699/flash_7107.pdf</t>
   </si>
   <si>
     <t>Flash 7107._x000D_
 PROJETO DE LEI Nº 068/2008. (NÃO VOTADO). Dispõe sobre a constituição de equipes de fisioterapeutas no Programa Saúde da Família - PSF, no município de Montes Claros e dá outras providências._x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>5700</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5700/flash_7108.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5700/flash_7108.pdf</t>
   </si>
   <si>
     <t>Flash 7108._x000D_
 PROJETO DE LEI Nº 098/2008. (NÃO VOTADO). Dispõe sobre o aproveitamento e utilização de energia solar em projetos de construção de habitações populares no município de Montes Claros._x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>5702</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5702/flash_7109.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5702/flash_7109.pdf</t>
   </si>
   <si>
     <t>Flash 7109._x000D_
 SUBSTITUTIVO AO PROJETO DE LEI Nº 020/2008. (NÃO VOTADO). Institui a Tarifa-Escolar no serviço de Transporte Coletivo Urbano do Município de Montes Claros e dá outras providências._x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>5706</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5706/flash_7110.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5706/flash_7110.pdf</t>
   </si>
   <si>
     <t>Flash 7110._x000D_
 PROJETO DE LEI Nº 118/2008. (NÃO VOTADO). Dispõe sobre a responsabilidade da destinação adequada de óleos e gorduras de origem vegetal ou animal e uso culinário no município de Montes Claros, e dá outras providências._x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>5709</t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5709/flash_7111.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5709/flash_7111.pdf</t>
   </si>
   <si>
     <t>Flash 7111._x000D_
 PROJETO DE LEI Nº 124/2008. (NÃO VOTADO). Denomina "Posto de Saúde Lincoln Alves dos Santos”, localizado na comunidade rural de Campos Elíseos (Elísios)._x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>5713</t>
   </si>
   <si>
     <t>236</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5713/flash_7112.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5713/flash_7112.pdf</t>
   </si>
   <si>
     <t>Flash 7112._x000D_
 PROJETO DE LEI Nº 165/2008. (NÃO VOTADO). Concede o título declaratório de utilidade pública à “Associação Comunitária dos Pequenos Produtores Rurais de Lagoa do Barro e Olhos D’água”._x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>5715</t>
   </si>
   <si>
     <t>237</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5715/flash_7113.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5715/flash_7113.pdf</t>
   </si>
   <si>
     <t>Flash 7113._x000D_
 PROJETO DE LEI Nº 180/2008. (NÃO VOTADO). Denomina a "Avenida Ruy Hitler Pinheiro Teixeira”, trecho em construção, na continuação da Avenida Sidney Chaves até o bairro Distrito Industrial._x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>5717</t>
   </si>
   <si>
     <t>238</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5717/flash_7114.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5717/flash_7114.pdf</t>
   </si>
   <si>
     <t>Flash 7114._x000D_
 PROJETO DE LEI Nº 181/2008. (NÃO VOTADO). Denomina a "Praça Farley José de Souza”, localizada no bairro Alto São João._x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>5720</t>
   </si>
   <si>
     <t>239</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5720/flash_7115.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5720/flash_7115.pdf</t>
   </si>
   <si>
     <t>Flash 7115._x000D_
 PROJETO DE LEI Nº 189/2008. (NÃO VOTADO). Autoriza o Poder Executivo a instituir o Serviço Social na Rede de Ensino Público Municipal._x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>5726</t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
     <t>Iniciativa Popular</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5726/flash_7116.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5726/flash_7116.pdf</t>
   </si>
   <si>
     <t>Flash 7116._x000D_
 PROJETO DE LEI Nº 195/2008. (NÃO VOTADO). Institui o "Passe-Escolar" no serviço de transporte coletivo urbano do município de Montes Claros e dá outras providências._x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>5730</t>
   </si>
   <si>
     <t>241</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5730/flash_7117.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5730/flash_7117.pdf</t>
   </si>
   <si>
     <t>Flash 7117._x000D_
 PROJETO DE LEI Nº 198/2008. (NÃO VOTADO). Denomina a "Avenida José Gomes Ribeiro (Juca Gomes)”, conhecida popularmente como avenida Beira Rio, localizada no bairro Todos os Santos II, entre o Barcelona Park e o condomínio Pai João._x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>5735</t>
   </si>
   <si>
     <t>242</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5735/flash_7118.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5735/flash_7118.pdf</t>
   </si>
   <si>
     <t>Flash 7118._x000D_
 PROJETO DE LEI Nº 200/2008. (NÃO VOTADO). Denomina oficialmente a "Rua Caiçara”, localizada na Vila Áurea._x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>5739</t>
   </si>
   <si>
     <t>243</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5739/flash_7119.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5739/flash_7119.pdf</t>
   </si>
   <si>
     <t>Flash 7119._x000D_
 PROJETO DE LEI Nº 210/2008. (NÃO VOTADO). Denomina o "Posto de Saúde Domingos Soares da Silva”, localizado na comunidade rural de Santa Cruz._x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>5742</t>
   </si>
   <si>
     <t>244</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5742/flash_7120.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5742/flash_7120.pdf</t>
   </si>
   <si>
     <t>Flash 7120._x000D_
 PROJETO DE LEI Nº 215/2008. (NÃO VOTADO). Dispõe sobre a concessão de incentivo fiscal às pessoas jurídicas de direito privado, que empregarem condenados do regime fechado, semiaberto e aberto, bem como egressos de sistema prisional._x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>5746</t>
   </si>
   <si>
     <t>245</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5746/flash_7121.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5746/flash_7121.pdf</t>
   </si>
   <si>
     <t>Flash 7121._x000D_
 PROJETO DE LEI Nº 220/2008. (NÃO VOTADO). Denomina a "Rua Guanambi”, localizada no bairro João Botelho._x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>5748</t>
   </si>
   <si>
     <t>246</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5748/flash_7122.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5748/flash_7122.pdf</t>
   </si>
   <si>
     <t>Flash 7122._x000D_
 PROJETO DE LEI Nº 223/2008. (NÃO VOTADO). Altera a Lei nº 3.943, de 20/05/2008, que dispõe sobre os Conselhos Tutelares e o processo de escolha dos Conselheiros Tutelares do município de Montes Claros._x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>5751</t>
   </si>
   <si>
     <t>247</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5751/flash_7123.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5751/flash_7123.pdf</t>
   </si>
   <si>
     <t>Flash 7123._x000D_
 PROJETO DE LEI Nº 230/2008 . (NÃO VOTADO). Denomina a "Rua Duca Prates”, locaizada no bairro Santa Terezinha._x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>5754</t>
   </si>
   <si>
     <t>248</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5754/flash_7124.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5754/flash_7124.pdf</t>
   </si>
   <si>
     <t>Flash 7124._x000D_
 PROJETO DE LEI Nº 226/2008. (NÃO VOTADO). Cria, na estrutura da Secretaria Municipal de Políticas Sociais, a "Casa da Juventude"._x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>9137</t>
   </si>
   <si>
     <t>249</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/9137/flash_6675.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/9137/flash_6675.pdf</t>
   </si>
   <si>
     <t>Flash 6675._x000D_
 PROJETO DE LEI Nº 191/2008 . Altera a Lei nº 3.942, de 20/05/2008, que dispõe sobre a Política Municipal de Promoção da Igualdade Racial de Montes Claros, e dá outras providências. (Referente à Lei nº 3.990, de 08/07/2008)._x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>10690</t>
   </si>
   <si>
     <t>250</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/10690/flash_6816e.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/10690/flash_6816e.pdf</t>
   </si>
   <si>
     <t>Flash 6816E._x000D_
-PROJETO DE LEI Nº 106/2008. Dispõe sobre revisão dos vencimentos dos servidores municipais, vinculados à Prefeitura de Montes Claros,  e contém outras providências._x000D_
+PROJETO DE LEI Nº 106/2008. Dispõe sobre revisão dos vencimentos dos servidores municipais, vinculados à Prefeitura de Montes Claros,  e contém outras providências. (Referente à Lei nº 3.920, de 03/04/2008)._x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>5744</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5744/flash_7560.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5744/flash_7560.pdf</t>
   </si>
   <si>
     <t>Flash 7560._x000D_
 PROJETO DE RESOLUÇÃO Nº 003/2008. (NÃO VOTADO). Institui a "Medalha do Mérito Jornalista Lazinho Pimenta”._x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>5749</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5749/flash_7561.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5749/flash_7561.pdf</t>
   </si>
   <si>
     <t>Flash 7561._x000D_
 PROJETO DE RESOLUÇÃO Nº 006/2008. (NÃO VOTADO). Institui a “Medalha de Honra Tiradentes”. _x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>5752</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5752/flash_7562.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5752/flash_7562.pdf</t>
   </si>
   <si>
     <t>Flash 7562._x000D_
 PROJETO DE RESOLUÇÃO Nº 007/2008. (NÃO VOTADO). Institui a "Medalha do Mérito Deputado Edgar Pereira"._x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>5755</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5755/flash_7563.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5755/flash_7563.pdf</t>
   </si>
   <si>
     <t>Flash 7563._x000D_
 PROJETO DE RESOLUÇÃO Nº 009/2008. (NÃO VOTADO). Institui o "Museu da Imagem e do Som", no âmbito da Câmara Municipal de Montes Claros. _x000D_
 Coriolando da Soledade Ribeiro Afonso  (Presidente).</t>
   </si>
   <si>
     <t>5757</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5757/flash_7564.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5757/flash_7564.pdf</t>
   </si>
   <si>
     <t>Flash 7564._x000D_
 PROJETO DE RESOLUÇÃO Nº 010/2008. (NÃO VOTADO). Concede o Título de Cidadão Honorário de Montes Claros a Clóvis Ferreira Leite (Zizi Ferreira)._x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>5759</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5759/flash_7565.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5759/flash_7565.pdf</t>
   </si>
   <si>
     <t>Flash 7565._x000D_
 PROJETO DE RESOLUÇÃO Nº 067/2008. (NÃO VOTADO). Altera o artigo 37, Capítulo IV – dos Líderes, do Regimento Interno da Câmara Municipal de Montes Claros._x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>5761</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5761/flash_7566.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5761/flash_7566.pdf</t>
   </si>
   <si>
     <t>Flash 7566._x000D_
 PROJETO DE RESOLUÇÃO Nº 100/2008. (NÃO VOTADO). Acrescenta parágrafo único ao artigo 68 do Regimento Interno da Câmara Municipal de Montes Claros._x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>5763</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5763/flash_7567.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5763/flash_7567.pdf</t>
   </si>
   <si>
     <t>Flash 7567._x000D_
 PROJETO DE RESOLUÇÃO Nº 209/2008. (NÃO VOTADO). Altera dispositivos no artigo 124 do Regimento Interno da Câmara Municipal de Montes Claros._x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>5768</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5768/flash_7568.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5768/flash_7568.pdf</t>
   </si>
   <si>
     <t>Flash 7568._x000D_
 PROJETO DE RESOLUÇÃO Nº 218/2008. (NÃO VOTADO). Altera a redação do parágrafo 5º do artigo 159 do Regimento Interno da Câmara Municipal de Montes Claros._x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>5770</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5770/flash_7569.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5770/flash_7569.pdf</t>
   </si>
   <si>
     <t>Flash 7569._x000D_
 PROJETO DE RESOLUÇÃO Nº 257/2008. (NÃO VOTADO). Concede o "Diploma de Honra ao Mérito" ao Dr. Erick Anderson Caldeira Costa._x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>5772</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5772/flash_7570.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5772/flash_7570.pdf</t>
   </si>
   <si>
     <t>Flash 7570._x000D_
 PROJETO DE RESOLUÇÃO Nº 277/2008. (NÃO VOTADO). Concede a "Medalha de Honra Tiradentes" a Marco Antônio Graça Câmara._x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>5792</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5792/flash_7581.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5792/flash_7581.pdf</t>
   </si>
   <si>
     <t>Flash 7581._x000D_
 PROJETO DE RESOLUÇÃO Nº 064/2008. (REJEITADO). Altera o parágrafo 2º, do artigo 133, Sessão III - dos Assuntos Gerais - do Regimento Interno da Câmara Municipal de Montes Claros._x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>4700</t>
   </si>
   <si>
     <t>VET</t>
   </si>
   <si>
     <t>Veto</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/4700/flash_7225.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/4700/flash_7225.pdf</t>
   </si>
   <si>
     <t>Flash 7225._x000D_
 VETO AO PROJETO DE LEI Nº 248/2008. (REJEITADO). Dispõe sobre a instituição de "Equipe de Transição" pelo candidato eleito para o cargo de Prefeito Municipal de Montes Claros e dá outras providências. (Veto do Poder Executivo rejeitado pela Câmara em 30/12/2008)._x000D_
  Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>8427</t>
   </si>
   <si>
     <t>ATA</t>
   </si>
   <si>
     <t>Ata</t>
   </si>
   <si>
     <t>ATL - ATL</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/8427/flash_6174.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/8427/flash_6174.pdf</t>
   </si>
   <si>
     <t>Flash 6174._x000D_
 Atas das sessões da Câmara Municipal de Montes Claros, do período de 22/01 a 30/12/2008._x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>4729</t>
   </si>
   <si>
     <t>RES</t>
   </si>
   <si>
     <t>Resolução</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/4729/flash_7235.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/4729/flash_7235.pdf</t>
   </si>
   <si>
     <t>Flash 7235._x000D_
 RESOLUÇÃO Nº 48, de 16/12/2008. Dispõe sobre a aprovação do Plano de Classificação e Tabela de Temporalidade de Documentos da Câmara Municipal de Montes Claros._x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>4785</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/4785/flash_7254.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/4785/flash_7254.pdf</t>
   </si>
   <si>
     <t>Flash 7254._x000D_
 RESOLUÇÃO Nº 18, de 25/03/2008. Concede o Diploma do Mérito Comunitário Rural a Esmeraldo Leite._x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>4787</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/4787/flash_7255.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/4787/flash_7255.pdf</t>
   </si>
   <si>
     <t>Flash 7255._x000D_
 RESOLUÇÃO Nº 45, de 16/12/2008. Concede o Diploma do Mérito Comunitário Rural a Maria de Fátima Alves Ferreira._x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>4791</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/4791/flash_7257.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/4791/flash_7257.pdf</t>
   </si>
   <si>
     <t>Flash 7257._x000D_
 RESOLUÇÃO Nº 06, de 19/02/2008. Concede o "Diploma de Honra ao Mérito" a Noraldino Rocha Machado._x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>4800</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/4800/flash_7261.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/4800/flash_7261.pdf</t>
   </si>
   <si>
     <t>Flash 7261._x000D_
 RESOLUÇÃO Nº 29, de 19/06/2008. Concede a "Medalha Ivan José Lopes de Honra a Montes Claros" a Jamil Habib Curi._x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>4805</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/4805/flash_7263.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/4805/flash_7263.pdf</t>
   </si>
   <si>
     <t>Flash 7263._x000D_
 RESOLUÇÃO Nº 33, de 19/06/2008. Concede a "Medalha do Mérito Ecológico José Gonçalves Ulhôa" a Anildes Lopes Evangelista._x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>4829</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/4829/flash_7272.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/4829/flash_7272.pdf</t>
   </si>
   <si>
     <t>Flash 7272._x000D_
 RESOLUÇÃO Nº 42, de 16/12/2008. Concede a "Medalha do Mérito Educacional Professora Maria Aparecida Bispo de Moura" a Maria de Fátima Pereira Macedo._x000D_
  Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>4842</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/4842/flash_7278.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/4842/flash_7278.pdf</t>
   </si>
   <si>
     <t>Flash 7278._x000D_
 RESOLUÇÃO Nº 26, de 20/05/2008. Concede a "Medalha do Mérito Esportivo Antônio Manoel Dias" a Márcio Soares._x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>4845</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/4845/flash_7279.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/4845/flash_7279.pdf</t>
   </si>
   <si>
     <t>Flash 7279._x000D_
 RESOLUÇÃO Nº 38, de 19/08/2008. Concede a "Medalha do Mérito Esportivo Antônio Manoel Dias" a Leandro Dias de Paulo - Gugu Santiago._x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>4847</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/4847/flash_7280.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/4847/flash_7280.pdf</t>
   </si>
   <si>
     <t>Flash 7280._x000D_
 RESOLUÇÃO Nº 52, de 18/12/2008. Concede a "Medalha do Mérito Esportivo Antônio Manoel Dias" a Joval Dias de Souza._x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>4856</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/4856/flash_7285.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/4856/flash_7285.pdf</t>
   </si>
   <si>
     <t>Flash 7285._x000D_
 RESOLUÇÃO Nº 09, de 04/03/2008. Concede a "Medalha do Mérito Internacional Professor Darcy Ribeiro" a Michel Jean Luc Lacastagneratte._x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>4858</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/4858/flash_7286.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/4858/flash_7286.pdf</t>
   </si>
   <si>
     <t>Flash 7286._x000D_
 RESOLUÇÃO Nº 51, de 18/12/2008. Concede a "Medalha do Mérito Internacional Professor Darcy Ribeiro" a Panayotis Jean Skiadas._x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>4860</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/4860/flash_7287.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/4860/flash_7287.pdf</t>
   </si>
   <si>
     <t>Flash 7287._x000D_
 RESOLUÇÃO Nº 59, de 17/08/2006. Concede a "Medalha do Mérito Legislativo" a Sebastião Ildeu Maia._x000D_
 Sebastião Ildeu Maia (Presidente).</t>
   </si>
   <si>
     <t>4864</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/4864/flash_7289.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/4864/flash_7289.pdf</t>
   </si>
   <si>
     <t>Flash 7289._x000D_
 RESOLUÇÃO Nº 37, de 05/08/2008. Concede a "Medalha do Mérito Legislativo Jorge Tadeu Guimarães" a Coriolando da Soledade Ribeiro Afonso._x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>4867</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/4867/flash_7291.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/4867/flash_7291.pdf</t>
   </si>
   <si>
     <t>Flash 7291._x000D_
 RESOLUÇÃO Nº 04, de 12/02/2008. Concede a "Medalha do Mérito Presidente Tancredo Neves" a Hélio Calixto da Costa. (Ministro das Comunicações)._x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>4873</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/4873/flash_7294.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/4873/flash_7294.pdf</t>
   </si>
   <si>
     <t>Flash 7294._x000D_
 RESOLUÇÃO Nº 36, de 08/07/2008. Concede a "Medalha do Mérito à Secretária" para Rita de Cássia Maciel Leal Alves do Carmo. (Supervisora Técnica do IDENE)._x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>4879</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/4879/flash_7297.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/4879/flash_7297.pdf</t>
   </si>
   <si>
     <t>Flash 7297._x000D_
 RESOLUÇÃO Nº 32, de 19/06/2008. Concede a "Placa de Mérito Cultural Cândido Canela" a José Maria da Paixão de Souza._x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>5016</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5016/flash_7347.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5016/flash_7347.pdf</t>
   </si>
   <si>
     <t>Flash 7347._x000D_
 RESOLUÇÃO Nº 31, de 05/07/2007. Concede a "Placa de Prata Alferes José Lopes de Carvalho" a Elbe Figueiredo Brandão Santiago._x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>5027</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5027/flash_7352.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5027/flash_7352.pdf</t>
   </si>
   <si>
     <t>Flash 7352._x000D_
 RESOLUÇÃO Nº 03, de 07/02/2008. Concede a "Placa de Prata Alferes José Lopes de Carvalho" ao Grupo Voluntário Anjos do Futuro._x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>5030</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5030/flash_7353.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5030/flash_7353.pdf</t>
   </si>
   <si>
     <t>Flash 7353._x000D_
 RESOLUÇÃO Nº 10, de 04/03/2008. Concede a "Placa de Prata Alferes José Lopes de Carvalho" à Primeira Igreja Batista de Montes Claros._x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>5033</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5033/flash_7354.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5033/flash_7354.pdf</t>
   </si>
   <si>
     <t>Flash 7354._x000D_
 RESOLUÇÃO Nº 17, de 25/03/2008. Concede a "Placa de Prata Alferes José Lopes de Carvalho" ao Instituto Estadual de Florestas – IEF – Regional Montes Claros._x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>5036</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5036/flash_7355.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5036/flash_7355.pdf</t>
   </si>
   <si>
     <t>Flash 7355._x000D_
 RESOLUÇÃO Nº 23, de 17/04/2008. Concede a "Placa de Prata Alferes José Lopes de Carvalho" à Cerealista Oceano/Supermercado Oceano._x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>5038</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5038/flash_7356.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5038/flash_7356.pdf</t>
   </si>
   <si>
     <t>Flash 7356._x000D_
 RESOLUÇÃO Nº 21, de 01/04/2008. Concede a "Placa de Prata Alferes José Lopes de Carvalho" ao Serviço Nacional de Aprendizagem Rural – SENAR Minas._x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>5040</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5040/flash_7357.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5040/flash_7357.pdf</t>
   </si>
   <si>
     <t>Flash 7357._x000D_
 RESOLUÇÃO Nº 44, de 16/12/2008. Concede a "Placa de Prata Alferes José Lopes de Carvalho" à Auto Elétrica Irmãos Silva Ltda._x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>5042</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5042/flash_7358.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5042/flash_7358.pdf</t>
   </si>
   <si>
     <t>Flash 7358._x000D_
 RESOLUÇÃO Nº 43, de 16/12/2008. Concede a "Placa de Prata Alferes José Lopes de Carvalho" à empresa CIPOL – Comércio e Indústria Peres Artacho Ltda._x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>5044</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5044/flash_7359.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5044/flash_7359.pdf</t>
   </si>
   <si>
     <t>Flash 7359._x000D_
 RESOLUÇÃO Nº 53, de 30/12/2008. Concede a "Placa de Prata Alferes José Lopes de Carvalho" a Marco Antônio Graça Câmara._x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>5140</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
     <t>Ruy Adriano Borges Muniz</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5140/flash_7393.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5140/flash_7393.pdf</t>
   </si>
   <si>
     <t>Flash 7393._x000D_
 RESOLUÇÃO Nº 64, de 22/08/2006. Concede o Título de Cidadão Benemérito de Montes Claros a Manoel Augusto Boaventura._x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>5198</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5198/flash_7418.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5198/flash_7418.pdf</t>
   </si>
   <si>
     <t>Flash 7418._x000D_
 RESOLUÇÃO Nº 22, de 15/04/2008. Concede o Título de Cidadão Benemérito de Montes Claros ao Dr. Ernane Freire Cardoso._x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>5200</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5200/flash_7419.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5200/flash_7419.pdf</t>
   </si>
   <si>
     <t>Flash 7419._x000D_
 RESOLUÇÃO Nº 20, de 27/03/2008. Concede o Título de Cidadão Benemérito de Montes Claros a Ronaldo Abreu Fialho._x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>5202</t>
   </si>
   <si>
     <t>Rosemberg dos Anjos Medeiros</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5202/flash_7420.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5202/flash_7420.pdf</t>
   </si>
   <si>
     <t>Flash 7420._x000D_
 RESOLUÇÃO Nº 14, de 13/03/2008. Concede o Título de Cidadã Benemérita de Montes Claros a Ruth Tupinambá Graça._x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>5203</t>
   </si>
   <si>
     <t>Sebastião Wellington Pimenta de Figueiredo</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5203/flash_7421.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5203/flash_7421.pdf</t>
   </si>
   <si>
     <t>Flash 7421._x000D_
 RESOLUÇÃO Nº 15, de 18/03/2008. Concede o Título de Cidadão Benemérito de Montes Claros a Mércio Avelino Pereira._x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>5205</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5205/flash_7422.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5205/flash_7422.pdf</t>
   </si>
   <si>
     <t>Flash 7422._x000D_
 RESOLUÇÃO Nº 16, de 25/03/2008. Concede o Título de Cidadão Benemérito de Montes Claros a Wagner Pereira Braga._x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>5207</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5207/flash_7423.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5207/flash_7423.pdf</t>
   </si>
   <si>
     <t>Flash 7423._x000D_
 RESOLUÇÃO Nº 27, de 20/05/2008. Concede o Título de Cidadão Benemérito de Montes Claros ao Dr. Maurício de Oliveira Campos Júnior._x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>5209</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5209/flash_7424.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5209/flash_7424.pdf</t>
   </si>
   <si>
     <t>Flash 7424._x000D_
 RESOLUÇÃO Nº 28, de 27/05/2008. Concede o Título de Cidadão Benemérito de Montes Claros ao Dr. Lindoteres Batista Neves._x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>5210</t>
   </si>
   <si>
     <t>Raimundo Pereira da Silva</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5210/flash_7425.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5210/flash_7425.pdf</t>
   </si>
   <si>
     <t>Flash 7425._x000D_
 RESOLUÇÃO Nº 31, de 19/06/2008. Concede o Título de Cidadão Benemérito de Montes Claros a Noélio Boaventura da Silva._x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>5212</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5212/flash_7426.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5212/flash_7426.pdf</t>
   </si>
   <si>
     <t>Flash 7426._x000D_
 RESOLUÇÃO Nº 40, de 30/09/2008. Concede o Título de Cidadã Benemérita de Montes Claros a Enizanete Maria de Freitas._x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>5214</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5214/flash_7427.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5214/flash_7427.pdf</t>
   </si>
   <si>
     <t>Flash 7427._x000D_
 RESOLUÇÃO Nº 41, de 25/11/2008. Concede o Título de Cidadão Benemérito de Montes Claros a Paulo César Bregunci (Presidente da Ruralminas)._x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>5215</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5215/flash_7428.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5215/flash_7428.pdf</t>
   </si>
   <si>
     <t>Flash 7428._x000D_
 RESOLUÇÃO Nº 47, de 16/12/2008. Concede o Título de Cidadã Benemérita de Montes Claros a Aparecida Mota Boaventura da Silva._x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>5216</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5216/flash_7429.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5216/flash_7429.pdf</t>
   </si>
   <si>
     <t>Flash 7429._x000D_
 RESOLUÇÃO Nº 49, de 18/12/2008. Concede o Título de Cidadão Benemérito de Montes Claros ao Padre Marcos Ceroni._x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>5492</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5492/flash_7476.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5492/flash_7476.pdf</t>
   </si>
   <si>
     <t>Flash 7476._x000D_
 RESOLUÇÃO Nº 02, de 07/02/2008. Concede o Título de Cidadão Honorário de Montes Claros a Fuad Jorge Noman Filho (Secretário Estadual de Transportes e Obras Públicas)._x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>5494</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5494/flash_7477.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5494/flash_7477.pdf</t>
   </si>
   <si>
     <t>Flash 7477._x000D_
 RESOLUÇÃO Nº 05, de 12/02/2008. Concede o Título de Cidadão Honorário de Montes Claros a Patrus Ananias de Sousa (Ministro de Estado do Desenvolvimento Social e Combate à Fome)._x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>5496</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5496/flash_7478.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5496/flash_7478.pdf</t>
   </si>
   <si>
     <t>Flash 7478._x000D_
 RESOLUÇÃO Nº 08, de 26/02/2008. Concede o Título de Cidadão Honorário de Montes Claros a Jacinto Paulo Pereira Faustino._x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>5498</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5498/flash_7479.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5498/flash_7479.pdf</t>
   </si>
   <si>
     <t>Flash 7479._x000D_
 RESOLUÇÃO Nº 11, de 11/03/2008. Concede o Título de Cidadão Honorário de Montes Claros ao Tenente Coronel César Augusto Abreu de Oliveira Lima.(Comandante do 55º Batalhão de Infantaria)._x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>5499</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5499/flash_7480.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5499/flash_7480.pdf</t>
   </si>
   <si>
     <t>Flash 7480._x000D_
 RESOLUÇÃO Nº 13, de 13/03/2008. Concede o Título de Cidadão Honorário de Montes Claros a Deusdeth Rodrigues Badaró._x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>5501</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5501/flash_7481.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5501/flash_7481.pdf</t>
   </si>
   <si>
     <t>Flash 7481._x000D_
 RESOLUÇÃO Nº 25, de 13/05/2008. Concede o Título de Cidadão Honorário de Montes Claros a José Amâncio de Sousa Filho (Desembargador do Tribunal de Justiça de Minas Gerais)._x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>5504</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5504/flash_7482.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5504/flash_7482.pdf</t>
   </si>
   <si>
     <t>Flash 7482._x000D_
 RESOLUÇÃO Nº 24, de 13/05/2008. Concede o Título de Cidadão Honorário de Montes Claros a Aprígio de Paula Lima._x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>5505</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5505/flash_7483.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5505/flash_7483.pdf</t>
   </si>
   <si>
     <t>Flash 7483._x000D_
 RESOLUÇÃO Nº 30, de 19/06/2008. Concede o Título de Cidadão Honorário de Montes Claros a Geraldo Antônio Dias Guimarães._x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>5507</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5507/flash_7484.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5507/flash_7484.pdf</t>
   </si>
   <si>
     <t>Flash 7484._x000D_
 RESOLUÇÃO Nº 34, de 08/07/2008. Concede o Título de Cidadão Honorário de Montes Claros a Virgílio Guimarães de Paula (Deputado Federal)._x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>5509</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5509/flash_7485.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5509/flash_7485.pdf</t>
   </si>
   <si>
     <t>Flash 7485._x000D_
 RESOLUÇÃO Nº 35, de 08/07/2008. Concede o Título de Cidadã Honorária de Montes Claros a Josete Ferreira Campos._x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>5512</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5512/flash_7486.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5512/flash_7486.pdf</t>
   </si>
   <si>
     <t>Flash 7486._x000D_
 RESOLUÇÃO Nº 39, de 02/09/2008. Concede o Título de Cidadão Honorário de Montes Claros a Fernando Miranda Gonçalves (Diretor dos Correios de Minas Gerais)._x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>5513</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5513/flash_7487.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5513/flash_7487.pdf</t>
   </si>
   <si>
     <t>Flash 7487._x000D_
 RESOLUÇÃO Nº 46, de 16/12/2008. Concede o Título de Cidadão Honorário de Montes Claros a Armando Peres Artacho._x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>5515</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5515/flash_7488.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5515/flash_7488.pdf</t>
   </si>
   <si>
     <t>Flash 7488._x000D_
 RESOLUÇÃO Nº 50, de 18/12/2008. Concede o Título de Cidadão Honorário de Montes Claros ao Dr. Erick Anderson Caldeira Costa._x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>5517</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5517/flash_7489.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5517/flash_7489.pdf</t>
   </si>
   <si>
     <t>Flash 7489._x000D_
 RESOLUÇÃO Nº 12, de 11/03/2008. Concede o Título de Insigne Benfeitor de Montes Claros ao Dr. Farley Soares Menezes._x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>5519</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5519/flash_7490.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5519/flash_7490.pdf</t>
   </si>
   <si>
     <t>Flash 7490._x000D_
 RESOLUÇÃO Nº 07, de 26/02/2008. Concede o Título de Insigne Benfeitora de Montes Claros a Clarice Ribeiro Montes - Irmã Rosita. _x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
   <si>
     <t>4703</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/4703/flash_7226.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/4703/flash_7226.pdf</t>
   </si>
   <si>
     <t>Flash 7226._x000D_
 RESOLUÇÃO Nº 19, de 25/03/2008. Autoriza o Poder Legislativo a celebrar convênio com órgãos e entidades que atuem no atendimento de surdos e deficientes auditivos, a fim de disponibilizar intérprete de LIBRAS nas reuniões da Câmara Municipal de Montes Claros._x000D_
 Coriolando da Soledade Ribeiro Afonso (Presidente).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
@@ -4694,68 +4694,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/4509/flash_7208.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/4518/flash_7215.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/4615/flash_6247.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/4406/flash_7125.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/4407/flash_7126.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/4408/flash_7127.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/4409/flash_7128.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/4410/flash_7129.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/4501/flash_7202.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/4502/flash_7203.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/4504/flash_7204.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/4505/flash_7205.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/4506/flash_7206.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/4508/flash_7207.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/4510/flash_7209.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/4512/flash_7210.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/4513/flash_7211.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/4514/flash_7212.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/4515/flash_7213.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/4517/flash_7214.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/4519/flash_6672.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/4520/flash_7216.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/4521/flash_6673.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/4523/flash_6674.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/4525/flash_6676.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/4527/flash_6677.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/4586/flash_6220.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/4587/flash_6221.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/4588/flash_6222.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/4589/flash_6223.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/4616/flash_6248.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/4617/flash_6249.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/4618/flash_6250.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/4619/flash_6251.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/4653/flash_6704.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/4654/flash_6705.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/4940/flash_6792.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/4943/flash_6793.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/4946/flash_6794.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/4949/flash_6795.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/4952/flash_6796.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/4957/flash_6797.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/4960/flash_6798.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/4963/flash_6799.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/4967/flash_6800.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/4969/flash_6801.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/4971/flash_6802.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/4973/flash_6803.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/4976/flash_6804.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/4979/flash_6805.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/4983/flash_6806.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/4985/flash_6807.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/4990/flash_6808.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/4993/flash_6809.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/4996/flash_6810.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5000/flash_6811.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5003/flash_6812.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5006/flash_6813.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5005/flash_6390.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5008/flash_6391.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5010/flash_6814.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5011/flash_6392.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5013/flash_6393.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5015/flash_6815.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5017/flash_6394.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5019/flash_6395.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5021/flash_6396.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5023/flash_6816.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5024/flash_6397.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5026/flash_6817.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5028/flash_6398.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5029/flash_6818.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5031/flash_6399.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5034/flash_6400.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5066/flash_6401.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5069/flash_6402.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5072/flash_6403.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5074/flash_6404.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5076/flash_6405.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5078/flash_6406.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5079/flash_6407.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5080/flash_6408.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5081/flash_6409.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5083/flash_6410.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5085/flash_6411.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5087/flash_6412.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5089/flash_6413.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5092/flash_6414.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5094/flash_6415.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5097/flash_6416.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5100/flash_6417.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5102/flash_6418.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5104/flash_6419.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5105/flash_6420.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5107/flash_6421.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5109/flash_6422.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5112/flash_6423.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5115/flash_6424.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5117/flash_6425.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5120/imagem_6424.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5122/flash_6427.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5124/flash_6428.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5128/flash_6429.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5129/flash_6430.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5132/flash_6431.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5136/flash_6432.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5137/flash_6433.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5141/flash_6434.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5143/flash_6435.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5146/flash_6436.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5148/flash_6437.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5151/flash_6438.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5154/flash_6439.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5156/flash_6440.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5160/flash_6441.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5163/flash_6442.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5166/flash_6443.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5170/flash_6444.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5172/flash_6445.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5174/flash_6446.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5175/flash_6447.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5177/flash_6448.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5179/flash_6449.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5181/flash_6450.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5183/flash_6451.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5185/flash_6452.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5186/flash_6453.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5188/flash_6454.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5190/flash_6455.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5193/flash_6456.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5195/flash_6457.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5197/flash_6458.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5199/flash_6459.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5201/flash_6460.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5204/flash_6461.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5206/flash_6462.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5208/flash_6463.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5211/flash_6464.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5213/flash_6465.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5227/flash_6865.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5229/flash_6866.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5231/flash_6867.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5234/flash_6868.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5236/flash_6869.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5241/flash_6870.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5245/flash_6871.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5249/flash_6872.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5251/flash_6873.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5254/flash_6874.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5302/flash_6517.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5303/flash_6518.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5304/flash_6519.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5305/flash_6520.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5306/flash_6521.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5307/flash_6522.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5308/flash_6523.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5309/flash_6524.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5310/flash_6525.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5313/flash_6528.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5314/flash_6529.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5315/flash_6530.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5358/flash_6573.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5359/flash_6574.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5360/flash_6575.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5361/flash_6576.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5362/flash_6577.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5363/flash_6578.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5364/flash_6579.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5365/flash_6580.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5366/flash_6581.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5367/flash_6582.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5368/flash_6583.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5369/flash_6584.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5370/flash_6585.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5371/flash_6586.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5372/flash_6587.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5374/flash_6588.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5379/flash_6589.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5380/flash_6590.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5381/flash_6591.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5382/flash_6592.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5383/flash_6593.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5384/flash_6594.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5404/flash_6613.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5405/flash_6614.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5406/flash_6615.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5407/flash_6616.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5408/flash_6617.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5409/flash_6618.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5601/flash_7071.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5604/flash_7072.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5607/flash_7073.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5610/flash_7074.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5614/flash_7075.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5617/flash_7076.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5620/flash_7077.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5623/flash_7078.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5626/flash_7079.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5627/flash_7080.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5630/flash_7081.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5631/flash_7082.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5632/flash_7083.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5635/flash_7084.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5637/flash_7085.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5640/flash_7086.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5644/flash_7087.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5647/flash_7088.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5651/flash_7089.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5662/flash_7090.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5669/flash_7091.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5671/flash_7092.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5672/flash_7093.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5674/flash_7094.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5676/flash_7095.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5677/flash_7096.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5680/flash_7097.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5682/flash_7098.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5683/flash_7099.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5687/flash_7100.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5688/flash_7101.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5690/flash_7102.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5691/flash_7103.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5693/flash_7104.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5695/flash_7105.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5697/flash_7106.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5699/flash_7107.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5700/flash_7108.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5702/flash_7109.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5706/flash_7110.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5709/flash_7111.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5713/flash_7112.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5715/flash_7113.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5717/flash_7114.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5720/flash_7115.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5726/flash_7116.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5730/flash_7117.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5735/flash_7118.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5739/flash_7119.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5742/flash_7120.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5746/flash_7121.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5748/flash_7122.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5751/flash_7123.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5754/flash_7124.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/9137/flash_6675.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/10690/flash_6816e.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5744/flash_7560.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5749/flash_7561.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5752/flash_7562.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5755/flash_7563.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5757/flash_7564.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5759/flash_7565.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5761/flash_7566.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5763/flash_7567.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5768/flash_7568.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5770/flash_7569.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5772/flash_7570.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5792/flash_7581.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/4700/flash_7225.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/8427/flash_6174.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/4729/flash_7235.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/4785/flash_7254.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/4787/flash_7255.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/4791/flash_7257.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/4800/flash_7261.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/4805/flash_7263.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/4829/flash_7272.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/4842/flash_7278.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/4845/flash_7279.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/4847/flash_7280.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/4856/flash_7285.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/4858/flash_7286.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/4860/flash_7287.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/4864/flash_7289.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/4867/flash_7291.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/4873/flash_7294.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/4879/flash_7297.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5016/flash_7347.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5027/flash_7352.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5030/flash_7353.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5033/flash_7354.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5036/flash_7355.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5038/flash_7356.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5040/flash_7357.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5042/flash_7358.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5044/flash_7359.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5140/flash_7393.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5198/flash_7418.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5200/flash_7419.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5202/flash_7420.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5203/flash_7421.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5205/flash_7422.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5207/flash_7423.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5209/flash_7424.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5210/flash_7425.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5212/flash_7426.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5214/flash_7427.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5215/flash_7428.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5216/flash_7429.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5492/flash_7476.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5494/flash_7477.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5496/flash_7478.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5498/flash_7479.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5499/flash_7480.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5501/flash_7481.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5504/flash_7482.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5505/flash_7483.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5507/flash_7484.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5509/flash_7485.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5512/flash_7486.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5513/flash_7487.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5515/flash_7488.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5517/flash_7489.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5519/flash_7490.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/4703/flash_7226.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/4509/flash_7208.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/4518/flash_7215.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/4615/flash_6247.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/4406/flash_7125.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/4407/flash_7126.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/4408/flash_7127.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/4409/flash_7128.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/4410/flash_7129.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/4501/flash_7202.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/4502/flash_7203.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/4504/flash_7204.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/4505/flash_7205.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/4506/flash_7206.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/4508/flash_7207.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/4510/flash_7209.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/4512/flash_7210.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/4513/flash_7211.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/4514/flash_7212.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/4515/flash_7213.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/4517/flash_7214.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/4519/flash_6672.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/4520/flash_7216.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/4521/flash_6673.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/4523/flash_6674.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/4525/flash_6676.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/4527/flash_6677.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/4586/flash_6220.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/4587/flash_6221.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/4588/flash_6222.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/4589/flash_6223.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/4616/flash_6248.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/4617/flash_6249.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/4618/flash_6250.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/4619/flash_6251.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/4653/flash_6704.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/4654/flash_6705.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/4940/flash_6792.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/4943/flash_6793.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/4946/flash_6794.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/4949/flash_6795.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/4952/flash_6796.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/4957/flash_6797.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/4960/flash_6798.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/4963/flash_6799.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/4967/flash_6800.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/4969/flash_6801.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/4971/flash_6802.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/4973/flash_6803.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/4976/flash_6804.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/4979/flash_6805.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/4983/flash_6806.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/4985/flash_6807.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/4990/flash_6808.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/4993/flash_6809.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/4996/flash_6810.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5000/flash_6811.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5003/flash_6812.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5006/flash_6813.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5005/flash_6390.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5008/flash_6391.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5010/flash_6814.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5011/flash_6392.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5013/flash_6393.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5015/flash_6815.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5017/flash_6394.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5019/flash_6395.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5021/flash_6396.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5023/flash_6816.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5024/flash_6397.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5026/flash_6817.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5028/flash_6398.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5029/flash_6818.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5031/flash_6399.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5034/flash_6400.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5066/flash_6401.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5069/flash_6402.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5072/flash_6403.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5074/flash_6404.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5076/flash_6405.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5078/flash_6406.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5079/flash_6407.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5080/flash_6408.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5081/flash_6409.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5083/flash_6410.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5085/flash_6411.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5087/flash_6412.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5089/flash_6413.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5092/flash_6414.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5094/flash_6415.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5097/flash_6416.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5100/flash_6417.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5102/flash_6418.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5104/flash_6419.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5105/flash_6420.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5107/flash_6421.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5109/flash_6422.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5112/flash_6423.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5115/flash_6424.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5117/flash_6425.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5120/imagem_6424.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5122/flash_6427.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5124/flash_6428.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5128/flash_6429.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5129/flash_6430.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5132/flash_6431.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5136/flash_6432.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5137/flash_6433.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5141/flash_6434.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5143/flash_6435.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5146/flash_6436.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5148/flash_6437.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5151/flash_6438.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5154/flash_6439.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5156/flash_6440.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5160/flash_6441.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5163/flash_6442.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5166/flash_6443.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5170/flash_6444.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5172/flash_6445.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5174/flash_6446.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5175/flash_6447.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5177/flash_6448.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5179/flash_6449.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5181/flash_6450.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5183/flash_6451.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5185/flash_6452.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5186/flash_6453.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5188/flash_6454.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5190/flash_6455.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5193/flash_6456.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5195/flash_6457.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5197/flash_6458.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5199/flash_6459.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5201/flash_6460.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5204/flash_6461.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5206/flash_6462.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5208/flash_6463.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5211/flash_6464.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5213/flash_6465.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5227/flash_6865.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5229/flash_6866.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5231/flash_6867.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5234/flash_6868.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5236/flash_6869.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5241/flash_6870.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5245/flash_6871.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5249/flash_6872.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5251/flash_6873.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5254/flash_6874.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5302/flash_6517.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5303/flash_6518.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5304/flash_6519.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5305/flash_6520.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5306/flash_6521.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5307/flash_6522.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5308/flash_6523.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5309/flash_6524.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5310/flash_6525.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5313/flash_6528.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5314/flash_6529.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5315/flash_6530.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5358/flash_6573.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5359/flash_6574.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5360/flash_6575.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5361/flash_6576.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5362/flash_6577.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5363/flash_6578.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5364/flash_6579.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5365/flash_6580.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5366/flash_6581.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5367/flash_6582.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5368/flash_6583.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5369/flash_6584.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5370/flash_6585.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5371/flash_6586.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5372/flash_6587.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5374/flash_6588.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5379/flash_6589.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5380/flash_6590.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5381/flash_6591.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5382/flash_6592.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5383/flash_6593.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5384/flash_6594.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5404/flash_6613.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5405/flash_6614.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5406/flash_6615.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5407/flash_6616.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5408/flash_6617.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5409/flash_6618.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5601/flash_7071.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5604/flash_7072.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5607/flash_7073.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5610/flash_7074.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5614/flash_7075.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5617/flash_7076.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5620/flash_7077.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5623/flash_7078.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5626/flash_7079.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5627/flash_7080.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5630/flash_7081.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5631/flash_7082.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5632/flash_7083.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5635/flash_7084.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5637/flash_7085.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5640/flash_7086.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5644/flash_7087.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5647/flash_7088.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5651/flash_7089.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5662/flash_7090.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5669/flash_7091.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5671/flash_7092.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5672/flash_7093.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5674/flash_7094.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5676/flash_7095.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5677/flash_7096.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5680/flash_7097.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5682/flash_7098.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5683/flash_7099.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5687/flash_7100.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5688/flash_7101.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5690/flash_7102.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5691/flash_7103.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5693/flash_7104.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5695/flash_7105.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5697/flash_7106.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5699/flash_7107.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5700/flash_7108.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5702/flash_7109.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5706/flash_7110.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5709/flash_7111.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5713/flash_7112.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5715/flash_7113.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5717/flash_7114.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5720/flash_7115.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5726/flash_7116.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5730/flash_7117.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5735/flash_7118.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5739/flash_7119.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5742/flash_7120.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5746/flash_7121.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5748/flash_7122.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5751/flash_7123.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5754/flash_7124.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/9137/flash_6675.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/10690/flash_6816e.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5744/flash_7560.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5749/flash_7561.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5752/flash_7562.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5755/flash_7563.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5757/flash_7564.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5759/flash_7565.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5761/flash_7566.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5763/flash_7567.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5768/flash_7568.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5770/flash_7569.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5772/flash_7570.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5792/flash_7581.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/4700/flash_7225.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/8427/flash_6174.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/4729/flash_7235.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/4785/flash_7254.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/4787/flash_7255.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/4791/flash_7257.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/4800/flash_7261.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/4805/flash_7263.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/4829/flash_7272.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/4842/flash_7278.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/4845/flash_7279.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/4847/flash_7280.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/4856/flash_7285.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/4858/flash_7286.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/4860/flash_7287.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/4864/flash_7289.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/4867/flash_7291.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/4873/flash_7294.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/4879/flash_7297.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5016/flash_7347.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5027/flash_7352.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5030/flash_7353.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5033/flash_7354.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5036/flash_7355.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5038/flash_7356.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5040/flash_7357.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5042/flash_7358.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5044/flash_7359.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5140/flash_7393.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5198/flash_7418.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5200/flash_7419.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5202/flash_7420.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5203/flash_7421.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5205/flash_7422.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5207/flash_7423.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5209/flash_7424.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5210/flash_7425.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5212/flash_7426.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5214/flash_7427.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5215/flash_7428.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5216/flash_7429.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5492/flash_7476.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5494/flash_7477.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5496/flash_7478.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5498/flash_7479.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5499/flash_7480.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5501/flash_7481.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5504/flash_7482.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5505/flash_7483.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5507/flash_7484.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5509/flash_7485.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5512/flash_7486.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5513/flash_7487.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5515/flash_7488.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5517/flash_7489.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/5519/flash_7490.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2008/4703/flash_7226.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H315"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="6" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="45.5703125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="93" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="92.140625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>