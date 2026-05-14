--- v1 (2026-03-22)
+++ v2 (2026-05-14)
@@ -378,51 +378,51 @@
   </si>
   <si>
     <t>Flash 7625._x000D_
 PROJETO DE LEI Nº 097/2009. Autoriza o Poder Executivo Municipal a abrir crédito adicional especial no orçamento vigente no valor de R$70.000,00, para a ampliação da Unidade de Produção e Comercialização de Alimentos da Associação de Moradores do Conjunto José Carlos de Lima. (Referente à Lei nº 4.124, de 01/09/2009)._x000D_
 Athos Mameluque Mota (Presidente).</t>
   </si>
   <si>
     <t>5950</t>
   </si>
   <si>
     <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2009/5950/flash_7868.pdf</t>
   </si>
   <si>
     <t>Flash 7868._x000D_
 PROJETO DE LEI Nº 058/2009. Concede isenção de tributos e remissão de crédito tributário municipal à Sociedade Rural de Montes Claros, e dá outras providências. (Referente à Lei nº 4.100, de 01/07/2009)._x000D_
 Athos Mameluque Mota (Presidente).</t>
   </si>
   <si>
     <t>5951</t>
   </si>
   <si>
     <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2009/5951/flash_7869.pdf</t>
   </si>
   <si>
     <t>Flash 7869._x000D_
-PROJETO DE LEI Nº 063/2009. Dispõe sobre a isenção do pagamento de IPTU - Imposto Predial e Territorial Urbano, aos imóveis locados por Templos Religiosos no município de Montes Claros, e dá outras providências._x000D_
+PROJETO DE LEI Nº 063/2009. Dispõe sobre a isenção do pagamento de IPTU - Imposto Predial e Territorial Urbano, aos imóveis locados por Templos Religiosos no município de Montes Claros, e dá outras providências. (Referente à Lei nº 4.118, de 12/08/2009)._x000D_
 Athos Mameluque Mota (Presidente).</t>
   </si>
   <si>
     <t>5952</t>
   </si>
   <si>
     <t>Athos Mameluque Mota</t>
   </si>
   <si>
     <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2009/5952/flash_7870.pdf</t>
   </si>
   <si>
     <t>Flash 7870._x000D_
 PROJETO DE LEI Nº 113/2009. Dispõe sobre a isenção de pagamento de taxa de inscrição em concurso público da Administração Direta e Indireta do Município de Montes Claros e da Câmara Municipal, à doadoras de leite materno. (Referente à Lei nº 4.146, de 22/09/2009)._x000D_
 Athos Mameluque Mota (Presidente).</t>
   </si>
   <si>
     <t>5953</t>
   </si>
   <si>
     <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2009/5953/flash_7871.pdf</t>
   </si>
   <si>
     <t>Flash 7871._x000D_
 PROJETO DE LEI Nº 119/2009. (ALTERADA). Dispõe sobre a Contribuição para Custeio do Serviço de Iluminação Pública do Município de Montes Claros - COSIP; revoga a Lei nº 3.075, de 26/12/2002, e dá outras providências. (Referente à Lei nº 4.153, de 23/09/2009, que foi posteriormente alterada pelas Leis nº 4.860, de 29/12/2015 e nº 5.716, de 11/07/2024).  _x000D_