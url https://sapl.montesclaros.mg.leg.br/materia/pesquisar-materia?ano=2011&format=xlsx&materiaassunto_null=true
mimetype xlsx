--- v0 (2025-12-21)
+++ v1 (2026-05-08)
@@ -54,3728 +54,3728 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>5935</t>
   </si>
   <si>
     <t>2011</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
     <t>Executivo Municipal - EXEC</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/5935/flash_7857.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/5935/flash_7857.pdf</t>
   </si>
   <si>
     <t>Flash 7857._x000D_
 PROJETO DE LEI COMPLEMENTAR Nº 05/2011. Autoriza o Poder Executivo a fazer doação de imóveis do Município de Montes Claros ao Fundo de Arrendamento Residencial – FAR, a conceder isenções fiscais, e dá outras providências. (Áreas urbanas medindo 27.751,25 m² e 94.751,25 m² doadas ao FAR para a implementação do Programa Minha Casa Minha Vida). (Referente à Lei Complementar nº 38, de 22/12/2011)._x000D_
 Valcir Soares da Silva (Presidente).</t>
   </si>
   <si>
     <t>5961</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/5961/flash_7873.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/5961/flash_7873.pdf</t>
   </si>
   <si>
     <t>Flash 7873._x000D_
 PROJETO DE LEI COMPLEMENTAR Nº 02/2011. Concede anistia fiscal de multas e juros em créditos tributários municipais, pagos até o dia 11/11/2011, e dá outras providências. (Referente à Lei Complementar nº 034/2011)._x000D_
 Valcir Soares da Silva (Presidente).</t>
   </si>
   <si>
     <t>5963</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/5963/flash_7874.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/5963/flash_7874.pdf</t>
   </si>
   <si>
     <t>Flash 7874._x000D_
 PROJETO DE LEI COMPLEMENTAR Nº 03/2011. Concede anistia fiscal de multas e juros em créditos tributários municipais, pagos até 21/12/2011, e dá outras providências. (Referente à Lei Complementar nº 035/2011)._x000D_
 Valcir Soares da Silva (Presidente).</t>
   </si>
   <si>
     <t>6117</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6117/flash_7939.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6117/flash_7939.pdf</t>
   </si>
   <si>
     <t>Flash 7939._x000D_
 PROJETO DE LEI COMPLEMENTAR Nº 04/2011. Altera dispositivos da Lei Complementar nº 04 de 07/12/2005, que dispõe sobre o Código Tributário do Município de Montes Claros. (Referente à Lei Complementar nº 36, de 22/12/2011)._x000D_
 Valcir Soares da Silva (Presidente).</t>
   </si>
   <si>
     <t>6119</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6119/flash_7941.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6119/flash_7941.pdf</t>
   </si>
   <si>
     <t>Flash 7941._x000D_
 PROJETO DE LEI COMPLEMENTAR Nº 06/2011. Altera a Lei Complementar nº 021, de 29/10/2009 e as Leis nº 3.174, de 23/12/2003, 3.176, de 23/12/2003, 3.831, de 27/11/2007, 2.891, de 30/04/2001, que dispõem sobre a Criação, Ampliação e Extinção de Cargos de Provimento Efetivo no Quadro de Pessoal da Prefeitura Municipal de Montes Claros; o Plano de Cargos, Carreiras e Vencimentos dos Servidores do Poder Executivo; o Estatuto, Plano de Cargos e a Remuneração do Magistério do Município; a Organização Administrativa da Prefeitura de Montes Claros, e dá outras providências. (Referente à Lei Complementar nº 37 de 22/12/2011)._x000D_
 Valcir Soares da Silva (Presidente).</t>
   </si>
   <si>
     <t>6683</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6683/flash_8272.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6683/flash_8272.pdf</t>
   </si>
   <si>
     <t>Flash 8272._x000D_
 PROJETO DE LEI COMPLEMENTAR Nº 01/2011. (RETIRADO). Acrescenta dispositivos à Lei Complementar Municipal nº 04, de 07/12/2005, que dispõe sobre o Código Tributário do Município, e dá outras providências._x000D_
 Valcir Soares da Silva (Presidente).</t>
   </si>
   <si>
     <t>5883</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>Projeto de Lei</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/5883/flash_7833.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/5883/flash_7833.pdf</t>
   </si>
   <si>
     <t>Flash 7833._x000D_
 PROJETO DE LEI Nº 137/2011. Desafeta e autoriza o Poder Executivo a fazer doação de terreno do Município de Montes Claros ao Centro Social e Artesanal para Crianças e Adolescentes – Maria de Nazaré, localizado no loteamento Vila Vargem Grande, e dá outras providências. (Área de 1.325,75 m²). (Referente à Lei nº 4.390, de 14/09/2011)._x000D_
 Valcir Soares da Silva (Presidente).</t>
   </si>
   <si>
     <t>5884</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/5884/flash_7834.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/5884/flash_7834.pdf</t>
   </si>
   <si>
     <t>Flash 7834._x000D_
 PROJETO DE LEI Nº 140/2011. (ALTERADA). Desafeta e autoriza o Poder Executivo a fazer doação de imóvel do Município à Associação Artesanal e Social do Norte de Minas - AARSONORTE, localizado na Avenida Brasil, no bairro José Carlos de Lima, e dá outras providências. (Área de 2.003,60 m²). (Referente à Lei nº 4.394, de 29/09/2011, que foi posteriormente alterada pela Lei nº 4.848, de 21/12/2015)._x000D_
 Valcir Soares da Silva (Presidente).</t>
   </si>
   <si>
     <t>5885</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/5885/flash_7835.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/5885/flash_7835.pdf</t>
   </si>
   <si>
     <t>Flash 7835._x000D_
 PROJETO DE LEI Nº 147/2011. Desafeta área de terreno do Município de sua característica (terreno de 2.758,87 m², localizado no bairro Carmelo); transforma área institucional do Município em área Verde (terreno de 49.134,17 m², localizado no loteamento Campos Elísios); transforma área verde do Município em área institucional (terreno de 49.134,17 m², localizado na avenida Antônio Lafetá Rebello, no bairro Monte Carmelo); faz permuta da 1ª e da 3ª área citada acima por imóvel de propriedade da Imobiliária Crusoé Ltda (terreno de 47.172,92 m², localizado na avenida Francisco Peres, no bairro Guarujá) e faz doação da área permutada à Companhia de Desenvolvimento Econômico do Estado de Minas Gerais – CODEMIG. (Referente à Lei nº 4.399, de 07/10/2011)._x000D_
 Valcir Soares da Silva (Presidente).</t>
   </si>
   <si>
     <t>5886</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/5886/flash_7836.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/5886/flash_7836.pdf</t>
   </si>
   <si>
     <t>Flash 7836._x000D_
 PROJETO DE LEI Nº 163/2011. (ALTERADA). Desafeta e autoriza o Poder Executivo a fazer doação de terreno do Município de Montes Claros à Associação Comunitária Recanto das Hortaliças, localizado no bairro Nossa Senhora Aparecida, e dá outras providências. (Terreno de 672,75 m²). (Referente à Lei nº 4.434, de 01/12/2011, que foi alterada pelas Leis nº 4.622, de 16/07/2013 e nº 4.947, de 16/12/2016)._x000D_
 Valcir Soares da Silva (Presidente).</t>
   </si>
   <si>
     <t>5887</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/5887/flash_7837.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/5887/flash_7837.pdf</t>
   </si>
   <si>
     <t>Flash 7837._x000D_
 PROJETO DE LEI Nº 167/2011. Autoriza o Município de Montes Claros a receber, desafetar e doar imóveis, assumir compromissos, prestar garantias e dá outras providências. (Terreno da Fundação de Desenvolvimento Científico e Tecnológico da Agropecuária Norte Mineira - FUNDETEC e da Companhia de Desenvolvimento Econômico de Minas Gerais – CODEMIG, situados no Distrito Industrial para doação à Empresa Alpargatas S/A. (Referente à Lei nº 4.415, de 27/10/2011)._x000D_
 Valcir Soares da Silva (Presidente).</t>
   </si>
   <si>
     <t>5888</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/5888/flash_7838.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/5888/flash_7838.pdf</t>
   </si>
   <si>
     <t>Flash 7838._x000D_
 PROJETO DE LEI Nº 193/2011. (ALTERADA). Dispõe sobre a desafetação e alienação de imóveis do Município de Montes Claros e dá outras providências. (Desafeta e aliena diversas áreas de terreno, destinando levantar recursos, especialmente para obras e serviços de asfaltamento de vias urbanas do Município). (Referente à Lei nº 4.438 de 07/12/2011, alterada posteriormente pelas Leis nº 4.578, de 19/12/2012 e nº 4.755, de 25/03/2015).  _x000D_
 Valcir Soares da Silva (Presidente).</t>
   </si>
   <si>
     <t>5891</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/5891/flash_7839.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/5891/flash_7839.pdf</t>
   </si>
   <si>
     <t>Flash 7839._x000D_
 PROJETO DE LEI Nº 197/2011. Desafeta e autoriza o Poder Executivo a fazer doação de terreno do Município de Montes Claros ao Conselho Central de Montes Claros da Sociedade São Vicente de Paulo, localizado no Conjunto José Carlos de Lima, e dá outras providências. (Terreno de 611,30 m²). (Referente à  Lei nº 4.437, de 07/12/2011)._x000D_
 Valcir Soares da Silva (Presidente).</t>
   </si>
   <si>
     <t>5893</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/5893/flash_7840.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/5893/flash_7840.pdf</t>
   </si>
   <si>
     <t>Flash 7840._x000D_
 PROJETO DE LEI Nº 199/2011. Desafeta áreas de terreno do Município de Montes Claros, localizadas nos bairros Raul Lourenço e Conjunto Habitacional Floresta; autoriza o Poder Executivo a fazer doação à Associação de Apoio, Proteção e Amparo à Criança da Arquidiocese de Montes Claros - AAPAC, e dá outras providências. (Terrenos de 2.000,00 e 1.257,60 m²). (Referente à Lei nº 4.440, de 07/12/2011)._x000D_
 Valcir Soares da Silva (Presidente).</t>
   </si>
   <si>
     <t>5895</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/5895/flash_7841.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/5895/flash_7841.pdf</t>
   </si>
   <si>
     <t>Flash 7841._x000D_
 PROJETO DE LEI Nº 198/2011. (ALTERADA). Dispõe sobre a desafetação e alienação de imóvel do Município de Montes Claros e dá outras providências (Parte da área da Praça de Esportes, medindo 14.000,00 m², destinando levantar recursos para a construção do Estádio Municipal Mocão, edificação de um teatro e outras obras e serviços de interesse público e social). (Referente à Lei nº 4.439, de 07/12/2011, que foi posteriormente alterada pela Lei nº 4.490, de 21/03/2012)._x000D_
 Valcir Soares da Silva (Presidente).</t>
   </si>
   <si>
     <t>5900</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/5900/flash_7842.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/5900/flash_7842.pdf</t>
   </si>
   <si>
     <t>Flash 7842._x000D_
 PROJETO DE LEI Nº 202/2011. Desafeta e autoriza o Poder Executivo a fazer doação de área institucional do Município de Montes Claros à Irmandade Nossa Senhora das Mercês de Montes Claros “Santa Casa”, destinado à construção do Hospital Regional do Trauma, e dá outras providências. (Terreno de aproximadamente 50.000,00 m², localizado na rua Mariano Akiko, bairro Planalto). (Referente à Lei nº 4.445, de 19/12/2011)._x000D_
 Valcir Soares da Silva (Presidente).</t>
   </si>
   <si>
     <t>5903</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/5903/flash_7843.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/5903/flash_7843.pdf</t>
   </si>
   <si>
     <t>Flash 7843._x000D_
 PROJETO DE LEI Nº 203/2011. Desafeta e autoriza o Poder Executivo a fazer doação de área institucional do Município de Montes Claros à Associação de Resgate da Dignidade Humana Providência Divina, e dá outras providências. (Terreno medindo 632,00 m², localizado no bairro Morada do Sol). (Referente à Lei nº 4.444, de 19/12/2011)._x000D_
 Valcir Soares da Silva (Presidente).</t>
   </si>
   <si>
     <t>5906</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/5906/flash_7844.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/5906/flash_7844.pdf</t>
   </si>
   <si>
     <t>Flash 7844._x000D_
 PROJETO DE LEI Nº 204/2011. (ALTERADA). Desafeta e autoriza o Poder Executivo a fazer doação de área institucional do Município de Montes Claros à Indústria Mecânica e de Estruturas Metálicas Ltda. - Indumetal, e dá outras providências. (Terreno medindo 22.750,00 m², localizado no Distrito Industrial). (Referente à Lei nº 4.451, de 22/12/2011, alterada pela Lei nº 4.781, de 18/06/2015 e posteriormente atualizada pela Lei nº 4.838, de 03/12/2015)._x000D_
 Valcir Soares da Silva (Presidente).</t>
   </si>
   <si>
     <t>5907</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/5907/flash_7845.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/5907/flash_7845.pdf</t>
   </si>
   <si>
     <t>Flash 7845._x000D_
 PROJETO DE LEI Nº 209/2011. Desafeta as áreas urbanas pertencentes ao Município de Montes Claros, com preservação de área verde, permuta categorias (de área institucional para área verde e vice versa), e, autoriza doação à Fundação Genival Tourinho e dá outras providências. (Os terrenos desafetados tem áreas de 1.000,00 m² cada, localizados no loteamento Campos Elísios e bairro Ibituruna, sendo, o do bairro Ibituruna, doado à Fundação Genival Tourinho). (Referente à Lei nº 4.454, de 22/12/2011)._x000D_
 Valcir Soares da Silva (Presidente).</t>
   </si>
   <si>
     <t>5909</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/5909/flash_7846.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/5909/flash_7846.pdf</t>
   </si>
   <si>
     <t>Flash 7846._x000D_
 PROJETO DE LEI Nº 210/2011. Desafeta e autoriza o Poder Executivo a fazer doação de área institucional do Município de Montes Claros ao Grupo Social Porfírio Francisco de Souza e dá outras providências. (Terreno medindo 742,70 m², localizado entre a Avenida Padre Bretano e a Rua Radium na Vila Ipiranga). (Referente à Lei nº 4.455, de 22/12/2011)._x000D_
 Valcir Soares da Silva (Presidente).</t>
   </si>
   <si>
     <t>5914</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/5914/flash_7847.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/5914/flash_7847.pdf</t>
   </si>
   <si>
     <t>Flash 7847._x000D_
 PROJETO DE LEI Nº 211/2011. Desafeta as áreas urbanas pertencentes ao Município de Montes Claros, com preservação de área verde; permuta categorias (de área institucional para área verde e vice-versa), e, autoriza a doação de um deles à Associação de Moradores e Amigos do Bairro Interlagos e dá outras providências. (Os 2 terrenos desafetados tem áreas de 1.000,00 m² cada, localizados no loteamento Campos Elísios e no bairro Interlagos). (Referente à Lei nº 4.448, de 22/12/2011)._x000D_
 Valcir Soares da Silva (Presidente).</t>
   </si>
   <si>
     <t>5916</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/5916/flash_7848.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/5916/flash_7848.pdf</t>
   </si>
   <si>
     <t>Flash 7848._x000D_
 PROJETO DE LEI Nº 212/2011. Desafeta e autoriza o Poder Executivo a fazer doação de área institucional do Município de Montes Claros ao Conselho Regional de Farmácia do Estado de Minas Gerais, e dá outras providências. (Terreno medindo 2.069,99 m², localizado na Avenida Norival Guilherme Vieira no bairro Ibituruna). (Referente à Lei nº 4.464, de 22/12/2011)._x000D_
 Valcir Soares da Silva (Presidente).</t>
   </si>
   <si>
     <t>5919</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/5919/flash_7849.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/5919/flash_7849.pdf</t>
   </si>
   <si>
     <t>Flash 7849._x000D_
 PROJETO DE LEI Nº 213/2011. (ALTERADA). Desafeta e autoriza o Poder Executivo a fazer doação de área institucional do Município de Montes Claros à Loja Maçônica Deus, União e Trabalho, e dá outras providências. (Terreno medindo 2.000,00 m², localizado na Avenida Norival Guilherme Vieira, no bairro Ibituruna). (Referente à Lei nº 4.456, de 22/12/2011, que foi alterada pelas Leis nº 4.912, de 18/08/2016 e nº 5.204, de 28/11/2019)._x000D_
 Valcir Soares da Silva (Presidente).</t>
   </si>
   <si>
     <t>5921</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/5921/flash_7850.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/5921/flash_7850.pdf</t>
   </si>
   <si>
     <t>Flash 7850._x000D_
 PROJETO DE LEI Nº 214/2011. Desafeta e autoriza o Poder Executivo a fazer doação de área institucional do Município de Montes Claros ao Projeto Judô Caminho Suave, e dá outras providências. (Terreno medindo 899,00 m², localizado no bairro Canelas - Prolongamento). (Referente à Lei nº 4.453, de 21/12/2011).   _x000D_
 Valcir Soares da Silva (Presidente).</t>
   </si>
   <si>
     <t>5923</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/5923/flash_7851.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/5923/flash_7851.pdf</t>
   </si>
   <si>
     <t>Flash 7851._x000D_
 PROJETO DE LEI Nº 215/2011. Desafeta e autoriza o Poder Executivo a fazer doação de área institucional do Município de Montes Claros à Associação Jesus é o Senhor – ASJS, e dá outras providências. (Terreno medindo 2.207,59 m², localizado no loteamento Parque Pampulha). (Referente à Lei nº 4.465, de 22/12/2011)._x000D_
 Valcir Soares da Silva (Presidente).</t>
   </si>
   <si>
     <t>5925</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/5925/flash_7852.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/5925/flash_7852.pdf</t>
   </si>
   <si>
     <t>Flash 7852._x000D_
 PROJETO DE LEI Nº 216/2011. Desafeta e autoriza o Poder Executivo a fazer doação de área institucional do Município de Montes Claros ao Instituto Ivan Guedes, e dá outras providências. (Terreno medindo 2.500,00 m², localizado no loteamento São Bento). (Referente à Lei nº 4.452, de 22/12/2011)._x000D_
 Valcir Soares da Silva (Presidente).</t>
   </si>
   <si>
     <t>5927</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/5927/flash_7853.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/5927/flash_7853.pdf</t>
   </si>
   <si>
     <t>Flash 7853._x000D_
 PROJETO DE LEI Nº 217/2011. Desafeta e autoriza o Poder executivo a fazer doação de área institucional do Município de Montes Claros à Confederação de Irmãos Beneficentes de Montes Claros – CIBEMOC, e dá outras providências. (Terreno medindo 1.024,00 m², localizado no bairro Vila Real). (Referente à Lei nº 4.466, de 22/12/2011)._x000D_
 Valcir Soares da Silva (Presidente).</t>
   </si>
   <si>
     <t>5929</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/5929/flash_7854.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/5929/flash_7854.pdf</t>
   </si>
   <si>
     <t>Flash 7854._x000D_
 PROJETO DE LEI Nº 219/2011. Dispõe sobre a concessão de direito real de uso do bem público municipal à Empresa R&amp;D Embalagens Ltda., e dá outras providências (área medindo 5.880,00 m², localizada no Distrito Industrial de Montes Claros). (Referente à Lei nº 4.449, de 22/12/2011)._x000D_
 Valcir Soares da Silva (Presidente).</t>
   </si>
   <si>
     <t>5931</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/5931/flash_7855.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/5931/flash_7855.pdf</t>
   </si>
   <si>
     <t>Flash 7855._x000D_
 PROJETO DE LEI Nº 220/2011. Dispõe sobre a concessão de direito real de uso do bem público municipal à empresa Ventana Tecnologia em Portas e Janelas de Alumínio Ltda, e dá outras providências. (Terreno medindo 2.847,00 m², localizado no Distrito Industrial de Montes Claros). (Referente à Lei nº 4.450, de 22/12/2011).  _x000D_
 Valcir Soares da Silva (Presidente).</t>
   </si>
   <si>
     <t>5933</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/5933/flash_7856.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/5933/flash_7856.pdf</t>
   </si>
   <si>
     <t>Flash 7856._x000D_
 PROJETO DE LEI Nº 221/2011. Desafeta e autoriza o Poder Executivo a fazer doação de área institucional do Município de Montes Claros à Associação Funerária União, e dá outras providências. (Terreno medindo 360,00 m², localizado no bairro Jardim Eldorado). (Referente à Lei nº 4.463, de 22/12/2011)._x000D_
 Valcir Soares da Silva (Presidente).</t>
   </si>
   <si>
     <t>5940</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/5940/flash_7634.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/5940/flash_7634.pdf</t>
   </si>
   <si>
     <t>Flash 7634._x000D_
 PROJETO DE LEI Nº 68/2011. Autoriza o Poder Executivo Municipal a abrir crédito adicional especial ao orçamento vigente, no valor de R$885.000,00, destinados ao ressarcimento de custeio do SAMU e pela participação do SUS na implementação da Política de Gestão Estratégica e Participativa. (Referente à Lei nº 4.337, de 09/05/2011).  _x000D_
 Valcir Soares da Silva (Presidente).</t>
   </si>
   <si>
     <t>5942</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/5942/flash_7635.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/5942/flash_7635.pdf</t>
   </si>
   <si>
     <t>Flash 7635._x000D_
 PROJETO DE LEI Nº 180/2011. Autoriza o Poder Executivo Municipal a abrir crédito especial ao orçamento vigente, no valor de R$500.000,00, destinados à construção do Centro de Formação Profissional da Educação, e dá outras providências. (Referente à Lei nº 4.429, de 23/11/2011).   _x000D_
 Valcir Soares da Silva (Presidente).</t>
   </si>
   <si>
     <t>5978</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/5978/flash_7652.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/5978/flash_7652.pdf</t>
   </si>
   <si>
     <t>Flash 7652._x000D_
 PROJETO DE LEI Nº 08/2011. Institui o Fundo Municipal do Idoso, e dá outras providências. (Referente à Lei nº 4.310, de 21/02/2011)._x000D_
 Valcir Soares da Silva (Presidente).</t>
   </si>
   <si>
     <t>5980</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/5980/flash_7653.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/5980/flash_7653.pdf</t>
   </si>
   <si>
     <t>Flash 7653._x000D_
 PROJETO DE LEI Nº 160/2011. (ALTERADA). Cria o Conselho Municipal de Resíduos Sólidos - CMRS, e dá outras providências. (Referente à Lei nº 4.416, de 27/10/2011, que foi posteriormente alterada pela Lei nº 4.648, de 03/10/2013)._x000D_
 Valcir Soares da Silva (Presidente).</t>
   </si>
   <si>
     <t>6003</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
     <t>Frank Wanderley de Lima</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6003/flash_7888.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6003/flash_7888.pdf</t>
   </si>
   <si>
     <t>Flash 7888._x000D_
 PROJETO DE LEI Nº 03/2011. Dispõe sobre o "Dia do Combate ao Crack", a ser comemorado anualmente no dia 11de outubro, e dá outras providências. (Referente à Lei nº 4.307, de 03/02/2011)._x000D_
 Valcir Soares da Silva (Presidente).</t>
   </si>
   <si>
     <t>6005</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
     <t>Alfredo Ramos Neto</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6005/flash_7889.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6005/flash_7889.pdf</t>
   </si>
   <si>
     <t>Flash 7889._x000D_
 PROJETO DE LEI Nº 13/2011. Institui o "Dia dos Tecelões" no município de Montes Claros, a ser comemorado anualmente no dia 08 de março, e dá outras providências. (Referente à Lei nº 4.309, de 21/02/2011).  _x000D_
 Valcir Soares da Silva (Presidente).</t>
   </si>
   <si>
     <t>6010</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6010/flash_7890.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6010/flash_7890.pdf</t>
   </si>
   <si>
     <t>Flash 7890._x000D_
 PROJETO DE LEI Nº 38/2011. Institui a "Semana de Prevenção à Saúde Masculina", a ser promovida anualmente na segunda semana do mês de agosto, e dá outras providências. (Referente à Lei nº 4.339, de 09/05/2011)._x000D_
 Valcir Soares da Silva (Presidente).</t>
   </si>
   <si>
     <t>6012</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
     <t>Valcir Soares da Silva</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6012/flash_7891.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6012/flash_7891.pdf</t>
   </si>
   <si>
     <t>Flash 7891._x000D_
 PROJETO DE LEI Nº 156/2011. Institui o "Dia do Administrador" em Montes Claros, a ser comemorado anualmente no dia 09 de setembro. (Referente à Lei nº 4.420, de 31/10/ 2011).   _x000D_
 Valcir Soares da Silva (Presidente).</t>
   </si>
   <si>
     <t>6052</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
     <t>João de Deus Pereira Gusmão</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6052/flash_7692.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6052/flash_7692.pdf</t>
   </si>
   <si>
     <t>Flash 7692._x000D_
 PROJETO DE LEI Nº 28/2011. Denomina a "Rua Carlos de Freitas Costa”, conhecida popularmente como Travessa Quincas Souto, localizada na Vila Atlântida. (Referente à Lei nº 4.325, de 07/04/2011)._x000D_
 Valcir Soares da Silva (Presidente).</t>
   </si>
   <si>
     <t>6053</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
     <t>Sebastião Ildeu Maia</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6053/flash_7693.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6053/flash_7693.pdf</t>
   </si>
   <si>
     <t>Flash 7693._x000D_
 PROJETO DE LEI Nº 31/2011. Denomina a "Rua Eurico Leite Fonseca”, localizada no bairro São Geraldo II. (Referente à Lei nº 4.324, de 07/04/2011)._x000D_
 Valcir Soares da Silva (Presidente).</t>
   </si>
   <si>
     <t>6054</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6054/flash_7694.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6054/flash_7694.pdf</t>
   </si>
   <si>
     <t>Flash 7694._x000D_
 PROJETO DE LEI Nº 40/2011. Denomina a "Rua Santa Paula Elizabete Cerioli”, localizada no bairro Village do Lago I. (Referente à Lei nº 4.326, de 07/04/2011)._x000D_
 Valcir Soares da Silva (Presidente).</t>
   </si>
   <si>
     <t>6055</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
     <t>Rita Cristina de Souza Vieira</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6055/flash_7695.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6055/flash_7695.pdf</t>
   </si>
   <si>
     <t>Flash 7695._x000D_
 PROJETO DE LEI Nº 51/2011. Denomina a "Rua Eliane Vieira Gomes”, localizada no bairro Vila Atlântida. (Referente à Lei nº 4.351, de 30/05/2011)._x000D_
 Valcir Soares da Silva (Presidente).</t>
   </si>
   <si>
     <t>6056</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6056/flash_7696.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6056/flash_7696.pdf</t>
   </si>
   <si>
     <t>Flash 7696._x000D_
 PROJETO DE LEI Nº 52/2011. Denomina oficialmente a "Rua Principal”, localizada no bairro Edgar Pereira. (Referente à Lei nº 4.352, de 30/05/2011)._x000D_
 Valcir Soares da Silva (Presidente).</t>
   </si>
   <si>
     <t>6057</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6057/flash_7697.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6057/flash_7697.pdf</t>
   </si>
   <si>
     <t>Flash 7697._x000D_
 PROJETO DE LEI Nº 59/2011. Denomina a "Rua Maria Alves Macedo”, localizada no bairro Delfino Magalhães. (Referente à Lei nº 4.353, de 30/05/2011)._x000D_
 Valcir Soares da Silva (Presidente).</t>
   </si>
   <si>
     <t>6058</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
     <t>Cláudio Rodrigues</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6058/flash_7698.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6058/flash_7698.pdf</t>
   </si>
   <si>
     <t>Flash 7698._x000D_
 PROJETO DE LEI Nº 81/2011. Denomina a "Rua País de Gales”, localizada no bairro Ibituruna. (Referente à Lei nº 4.368, de 27/06/2011)._x000D_
 Valcir Soares da Silva (Presidente).</t>
   </si>
   <si>
     <t>6059</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6059/flash_7699.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6059/flash_7699.pdf</t>
   </si>
   <si>
     <t>Flash 7699._x000D_
 PROJETO DE LEI Nº 82/2011. Denomina oficialmente a “Praça Nossa Senhora das Graças”, localizada no bairro Sagrada Família, entre as ruas Miosótis, Crisântemo e Girassol. (Referente à Lei nº 4.369, de 27/06/2011)._x000D_
 Valcir Soares da Silva (Presidente).</t>
   </si>
   <si>
     <t>6060</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6060/flash_7700.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6060/flash_7700.pdf</t>
   </si>
   <si>
     <t>Flash 7700._x000D_
 PROJETO DE LEI Nº 85/2011. (REVOGADA). Denomina o Centro Municipal de Educação Infantil - "CEMEI Divino Soares da Cruz”, localizado na avenida Antônio de Freitas, 205, bairro Jaraguá II. (Referente à Lei nº 4.367, de 27/06/2011, que foi posteriormente revogada pela Lei nº 5.403, de 23/12/2021).   _x000D_
 Valcir Soares da Silva (Presidente).</t>
   </si>
   <si>
     <t>6061</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6061/flash_7701.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6061/flash_7701.pdf</t>
   </si>
   <si>
     <t>Flash 7701._x000D_
 PROJETO DE LEI Nº 96/2011. Denomina a "Praça Mãe Delina Pinto”, conhecida popularmente como Praça é Nossa, localizada no bairro Jardim Alvorada. (Referente à Lei nº 4.370, de 27/06/2011)._x000D_
 Valcir Soares da Silva (Presidente).</t>
   </si>
   <si>
     <t>6064</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6064/flash_7702.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6064/flash_7702.pdf</t>
   </si>
   <si>
     <t>Flash 7702._x000D_
 PROJETO DE LEI Nº 100/2011. Denomina a Unidade Básica de Saúde - "UBS Daniel de Souza Guerra”, localizada no bairro Vila Campos. (Referente à Lei nº 4.371, de 27/06/2011).  _x000D_
 Valcir Soares da Silva (Presidente).</t>
   </si>
   <si>
     <t>6065</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6065/flash_7703.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6065/flash_7703.pdf</t>
   </si>
   <si>
     <t>Flash 7703._x000D_
 PROJETO DE LEI Nº 101/2011. Denomina o Centro Municipal de Ensino Infantil - "CEMEI Enny Guimarães de Paula”, localizado no bairro Cristo Rei. (Referente à Lei nº 4.372, de 27/06/2011)._x000D_
 Valcir Soares da Silva (Presidente).</t>
   </si>
   <si>
     <t>6067</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6067/flash_7704.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6067/flash_7704.pdf</t>
   </si>
   <si>
     <t>Flash 7704._x000D_
 PROJETO DE LEI Nº 111/2011. Denomina a "Rua Camboatá”, conhecida popularmente como rua Interna, localizada no bairro Chácara Paraíso. (Referente à Lei nº 4.382, de 08/07/2011)._x000D_
 Valcir Soares da Silva (Presidente).</t>
   </si>
   <si>
     <t>6068</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6068/flash_7705.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6068/flash_7705.pdf</t>
   </si>
   <si>
     <t>Flash 7705._x000D_
 PROJETO DE LEI Nº 112/2011. Denomina a "Rua Ipê Mirim”, localizada no bairro Chácara Paraíso. (Referente à Lei nº 4.381, de 08/07/2011)._x000D_
 Valcir Soares da Silva (Presidente).</t>
   </si>
   <si>
     <t>6070</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6070/flash_7706.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6070/flash_7706.pdf</t>
   </si>
   <si>
     <t>Flash 7706._x000D_
 PROJETO DE LEI Nº 110/2011. Denomina a “Avenida Gameleira”, localizada no bairro Chácara Paraíso. (Referente à Lei nº 4.406, de 07/10/2011)._x000D_
 Valcir Soares da Silva (Presidente).</t>
   </si>
   <si>
     <t>6073</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6073/flash_7707.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6073/flash_7707.pdf</t>
   </si>
   <si>
     <t>Flash 7707._x000D_
 PROJETO DE LEI Nº 122/2011. Denomina a "Rua São Bento”, localizada no bairro Todos os Santos. (Referente à Lei nº 4.408, de 07/10/2011)._x000D_
 Valcir Soares da Silva (Presidente).</t>
   </si>
   <si>
     <t>6076</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6076/flash_7708.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6076/flash_7708.pdf</t>
   </si>
   <si>
     <t>Flash 7708._x000D_
 PROJETO DE LEI Nº 125/2011. Denomina a "Rua Antônio Augusto Tupynambá”, localizada no prolongamento do bairro Todos os Santos. (Referente à Lei nº 4.400, de 07/10/2011)._x000D_
 Valcir Soares da Silva (Presidente).</t>
   </si>
   <si>
     <t>6078</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6078/flash_7709.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6078/flash_7709.pdf</t>
   </si>
   <si>
     <t>Flash 7709._x000D_
 PROJETO DE LEI Nº 126/2011. Denomina a "Rua João Cardoso de Oliveira”, localizada no bairro Vila Campos. (Referente à Lei nº 4.405, de 07/10/2011)._x000D_
 Valcir Soares da Silva (Presidente).</t>
   </si>
   <si>
     <t>6081</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6081/flash_7710.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6081/flash_7710.pdf</t>
   </si>
   <si>
     <t>Flash 7710._x000D_
 PROJETO DE LEI Nº 127/2011. Denomina a "Rua Antônio Leão Coelho”, localizada no prolongamento do bairro Todos os Santos. (Referente à Lei nº 4.401, de 07/10/2011)._x000D_
 Valcir Soares da Silva (Presidente).</t>
   </si>
   <si>
     <t>6084</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6084/flash_7711.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6084/flash_7711.pdf</t>
   </si>
   <si>
     <t>Flash 7711._x000D_
 PROJETO DE LEI Nº 128/2011. Denomina a "Rua Bernadete Terezinha Souto Chaves”, localizada no prolongamento do bairro Todos os Santos. (Referente à Lei nº 4.402, de 07/10/2011)._x000D_
 Valcir Soares da Silva (Presidente).</t>
   </si>
   <si>
     <t>6086</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
     <t>Athos Mameluque Mota</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6086/flash_7712.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6086/flash_7712.pdf</t>
   </si>
   <si>
     <t>Flash 7712._x000D_
 PROJETO DE LEI Nº 132/2011. Denomina a "Rua Luciano Linhares Drumond Machado”, conhecida popularmente como rua Viena, localizada no bairro Ibituruna. (Referente à Lei nº 4.404, de 07/10/2011)._x000D_
 Valcir Soares da Silva (Presidente).</t>
   </si>
   <si>
     <t>6089</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6089/flash_7713.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6089/flash_7713.pdf</t>
   </si>
   <si>
     <t>Flash 7713._x000D_
 PROJETO DE LEI Nº 133/2011. Denomina a "Rua Estrela do Oriente”, conhecida popularmente como Rua Projetada, localizada no bairro Nossa Senhora Aparecida. (Referente à Lei nº 4.407, de 07/10/2011)._x000D_
 Valcir Soares da Silva (Presidente).</t>
   </si>
   <si>
     <t>6091</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6091/flash_7714.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6091/flash_7714.pdf</t>
   </si>
   <si>
     <t>Flash 7714._x000D_
 PROJETO DE LEI Nº 134/2011. Denomina a "Rua Reino Unido”, conhecida popularmente como rua Inglaterra, localizada no bairro Ibituruna. (Referente à Lei nº 4.403, de 07/10/2011)._x000D_
 Valcir Soares da Silva (Presidente).</t>
   </si>
   <si>
     <t>6094</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6094/flash_7715.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6094/flash_7715.pdf</t>
   </si>
   <si>
     <t>Flash 7715._x000D_
 PROJETO DE LEI Nº 141/2011. Denomina a "Rua Maria de Jesus Castro”, localizada no Conjunto Habitacional José Corrêa Machado. (Referente à Lei nº 4.421, de 03/11/2011)._x000D_
 Valcir Soares da Silva (Presidente).</t>
   </si>
   <si>
     <t>6096</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
     <t>Antônio Silveira de Sá</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6096/flash_7716.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6096/flash_7716.pdf</t>
   </si>
   <si>
     <t>Flash 7716._x000D_
 PROJETO DE LEI Nº 152/2011. (REVOGADA). Denomina oficialmente a "Rua Nego Xavier”, localizada no Distrito de Canto do Engenho. (Referente à Lei nº 4.422, de 03/11/2011, que foi posteriormente revogada pela Lei nº 5.494, de 08/11/2022)._x000D_
 Valcir Soares da Silva (Presidente).</t>
   </si>
   <si>
     <t>6098</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6098/flash_7717.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6098/flash_7717.pdf</t>
   </si>
   <si>
     <t>Flash 7717._x000D_
 PROJETO DE LEI Nº 169/2011. Denomina a "Rua Elvira Beatriz e Fernandes Barbosa”, localizada no Conjunto Habitacional José Corrêa Machado. (Referente à Lei nº 4.426, de 03/11/2011)._x000D_
 Valcir Soares da Silva (Presidente).</t>
   </si>
   <si>
     <t>6100</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6100/flash_7926.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6100/flash_7926.pdf</t>
   </si>
   <si>
     <t>Flash 7926._x000D_
 PROJETO DE LEI Nº 02/2011. Altera a Lei Municipal nº 4.275, de 26/10/2010, que obriga as agências e os postos de atendimento das instituições bancárias e financeiras a instalarem banheiros e bebedouros para atendimento aos clientes. (Referente à Lei nº 4.308, de 03/02/2011)._x000D_
 Valcir Soares da Silva (Presidente).</t>
   </si>
   <si>
     <t>6101</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6101/flash_7718.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6101/flash_7718.pdf</t>
   </si>
   <si>
     <t>Flash 7718._x000D_
 PROJETO DE LEI Nº 170/2011. Denomina a “Praça Elair Antônio Barbosa”, conhecida popularmente como Praça Área Verde, localizada no Conjunto Habitacional José Corrêa Machado. (Referente à Lei nº 4.423, de 03/11/2011)._x000D_
 Valcir Soares da Silva (Presidente).</t>
   </si>
   <si>
     <t>6103</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6103/flash_7927.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6103/flash_7927.pdf</t>
   </si>
   <si>
     <t>Flash 7927._x000D_
 PROJETO DE LEI Nº 18/2011. Altera a Lei Municipal nº 1.717, de 21/09/1988, que denomina a rua “Pastor George Alves”, localizada no bairro Ibituruna. Com esta alteração, passará a denominar "Rua Pastor George Alves Martins”. (Referente à Lei nº 4.317, de 03/03/2011)._x000D_
 Valcir Soares da Silva (Presidente).</t>
   </si>
   <si>
     <t>6104</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6104/flash_7719.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6104/flash_7719.pdf</t>
   </si>
   <si>
     <t>Flash 7719._x000D_
 PROJETO DE LEI Nº 171/2011. Denomina oficialmente a "Rua Maria de Freitas”, localizada no bairro Amazonas. (Referente à Lei nº 4.425, de 03/11/2011)._x000D_
 Valcir Soares da Silva (Presidente).</t>
   </si>
   <si>
     <t>6106</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6106/flash_7720.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6106/flash_7720.pdf</t>
   </si>
   <si>
     <t>Flash 7720._x000D_
 PROJETO DE LEI Nº 172/2011. Denomina oficialmente a "Rua “Lagoa dos Pedestres”, conhecida popularmente como Rua do Pedestre, localizada no bairro Carmelo. (Referente à Lei nº 4.424, de 03/11/2011)._x000D_
 Valcir Soares da Silva (Presidente).</t>
   </si>
   <si>
     <t>6105</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6105/flash_7928.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6105/flash_7928.pdf</t>
   </si>
   <si>
     <t>Flash 7928._x000D_
 PROJETO DE LEI Nº 21/2011. Altera a Lei Municipal nº 4.288, de 22/12/2010, que estima a receita e fixa a despesa do município de Montes Claros, para o exercício financeiro de 2011. (Referente à Lei nº 4.315, de 28/02/2011)._x000D_
 Valcir Soares da Silva (Presidente).</t>
   </si>
   <si>
     <t>6107</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6107/flash_7929.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6107/flash_7929.pdf</t>
   </si>
   <si>
     <t>Flash 7929._x000D_
 PROJETO DE LEI Nº 26/2011. Altera a Lei nº 2.832, de 18/04/2000, que dispõe sobre a instituição da "Semana de Incentivo a Doação de Órgãos Humanos para Transplantes", a ser comemorada anualmente, dos dias 21 a 27 de setembro. (Referente à Lei nº 4.322, de 29/03/2011)._x000D_
 Valcir Soares da Silva (Presidente).</t>
   </si>
   <si>
     <t>6108</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6108/flash_7930.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6108/flash_7930.pdf</t>
   </si>
   <si>
     <t>Flash 7930._x000D_
 PROJETO DE LEI Nº 30/2011. Altera a Lei Municipal nº 4.215, de 22/04/2010. que autoriza o Poder Executivo Municipal a abrir crédito especial ao orçamento vigente, firmar convênio e repassar recursos financeiros ao Estado de Minas Gerais por intermédio da Polícia Militar de Minas Gerais – PMMG, e dá outras providências. (Referente à Lei nº 4.321, de 29/03/2011)._x000D_
 Valcir Soares da Silva (Presidente).</t>
   </si>
   <si>
     <t>6109</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6109/flash_7931.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6109/flash_7931.pdf</t>
   </si>
   <si>
     <t>Flash 7931._x000D_
 PROJETO DE LEI Nº 54/2011. Altera a Lei nº 2.752 de 16/09/1999, que denominou oficialmente o "Parque Dr. Simeão Ribeiro Pires", mais conhecido como Parque da Sapucaia. Com esta alteração, passará a denominar-se oficialmente de “Parque Natural Municipal Dr. Simeão Ribeiro Pires”. (Referente à Lei nº 4.350, de 30/05/2011)._x000D_
 Valcir Soares da Silva (Presidente).</t>
   </si>
   <si>
     <t>6110</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6110/flash_7932.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6110/flash_7932.pdf</t>
   </si>
   <si>
     <t>Flash 7932._x000D_
 PROJETO DE LEI Nº 62/2011. Revoga a Lei nº 3.795, de 04/09/2007, cria o Conselho Municipal dos Direitos da Mulher - CMDM, institui o Fundo Municipal dos Direitos da Mulher e dá outras providências. (Referente à Lei nº 4.334, de 05/05/2011)._x000D_
 Valcir Soares da Silva (Presidente).</t>
   </si>
   <si>
     <t>6111</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6111/flash_7933.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6111/flash_7933.pdf</t>
   </si>
   <si>
     <t>Flash 7933._x000D_
 PROJETO DE LEI Nº 90/2011. Altera a Lei Municipal nº 4.333, de 02/05/2011, que autoriza o Poder Executivo a celebrar convênio com a Associação Mantenedora da Guarda Mirim de Montes Claros. (Referente à Lei nº 4.357, de 02/06/2011)._x000D_
 Valcir Soares da Silva (Presidente).</t>
   </si>
   <si>
     <t>6112</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
     <t>MESA DIRETORA - MESA</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6112/flash_7934.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6112/flash_7934.pdf</t>
   </si>
   <si>
     <t>Flash 7934._x000D_
 PROJETO DE LEI Nº 95/2011. (SUSPENSA). Altera dispositivos da Lei Municipal nº 3.382, de 12/01/2005, que alterou dispositivos da Lei nº 3.191, de 11/02/2004 e que dispõem sobre reajuste de vencimentos dos servidores, verba de gabinete, sistemática de pontuação para efeito de remuneração, limite mínimo e máximo de assessores por gabinete, e dá outras providências. (Altera a verba indenizatória de gabinete de 25% para 20%). (Referente à Lei nº 4.355, de 31/05/2011, que foi automaticamente suspensa pela Portaria nº 76/2011, que suspende a verba de gabinete.)._x000D_
 Valcir Soares da Silva (Presidente).</t>
   </si>
   <si>
     <t>6113</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6113/flash_7935.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6113/flash_7935.pdf</t>
   </si>
   <si>
     <t>Flash 7935._x000D_
 PROJETO DE LEI Nº 124/2011. Revoga a Lei nº 4.359, de 06/06/2011, que autorizou a desafetação e permuta de área do Município com a Associação Padre Tiãozinho no Apoio ao Paciente Carente com Câncer – Projeto Presente; repristina a Lei nº 4.170, de 12/11/2009, e dá outras providências. (Referente à Lei nº 4.386, de 22/08/2011)._x000D_
 Valcir Soares da Silva (Presidente).</t>
   </si>
   <si>
     <t>6114</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6114/flash_7936.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6114/flash_7936.pdf</t>
   </si>
   <si>
     <t>Flash 7936._x000D_
 PROJETO DE LEI Nº 139/2011. (REVOGADA). Altera a Lei nº 4.230, de 25/05/2010, que dispõe sobre a doação de terreno do Município à União Federal, destinado à edificação da sede da Justiça Federal de 1ª Instância em Montes Claros. (Referente à Lei nº 4.387, de 26/08/2011, que foi posteriormente revogada pela Lei nº 4.507, de 17/05/2012)._x000D_
 Valcir Soares da Silva (Presidente).</t>
   </si>
   <si>
     <t>6115</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6115/flash_7937.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6115/flash_7937.pdf</t>
   </si>
   <si>
     <t>Flash 7937._x000D_
 PROJETO DE LEI Nº 166/2011. Altera a Lei Municipal nº 4.358, de 02/06/2011, que autoriza o Poder Executivo a firmar convênio com entidades associativas legalmente constituídas, sediadas no município de Montes Claros, especialmente as Associações de Moradores de Comunidades Rurais e Urbanas, para o fornecimento de combustível para os veículos utilizados pelas entidades. (Referente à Lei nº 4.430, de 23/11/2011)._x000D_
 Valcir Soares da Silva (Presidente).</t>
   </si>
   <si>
     <t>6116</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6116/flash_7938.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6116/flash_7938.pdf</t>
   </si>
   <si>
     <t>Flash 7938._x000D_
 PROJETO DE LEI Nº 174/2011. Altera o Zoneamento Urbano estabelecido pela Lei nº 4.198, de 23/12/2009, que dispõe sobre as normas de Uso e Ocupação do Solo no Município de Montes Claros. (Referente à Lei nº 4.428, de 12/11/2011)._x000D_
 Valcir Soares da Silva (Presidente).</t>
   </si>
   <si>
     <t>6118</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6118/flash_7940.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6118/flash_7940.pdf</t>
   </si>
   <si>
     <t>Flash 7940._x000D_
 PROJETO DE LEI Nº 207/2011. Altera a Lei Municipal nº 4.442, de 14/12/2011, que estima a receita e fixa a despesa do Município de Montes Claros, para o exercício financeiro de 2012. (Referente à Lei nº 4.447, de 22/12/2011)._x000D_
 Valcir Soares da Silva (Presidente).</t>
   </si>
   <si>
     <t>6120</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6120/flash_7721.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6120/flash_7721.pdf</t>
   </si>
   <si>
     <t>Flash 7721._x000D_
 PROJETO DE LEI Nº 185/2011. Denomina a "Rua Santa Raquel”, localizada no bairro Todos os Santos II - prolongamento. (Referente à Lei nº 4.468, de 22/12/2011)._x000D_
 Valcir Soares da Silva (Presidente).</t>
   </si>
   <si>
     <t>6122</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6122/flash_7722.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6122/flash_7722.pdf</t>
   </si>
   <si>
     <t>Flash 7722._x000D_
 PROJETO DE LEI Nº 186/2011. Denomina a "Rua Santa Inês”, localizada no bairro Todos os Santos II - prolongamento. (Referente à Lei nº 4.469, de 22/12/2011)._x000D_
 Valcir Soares da Silva (Presidente).</t>
   </si>
   <si>
     <t>6123</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6123/flash_7723.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6123/flash_7723.pdf</t>
   </si>
   <si>
     <t>Flash 7723._x000D_
 PROJETO DE LEI Nº 187/2011. Denomina a "Rua Vicente de Paula Lopes”, localizada no prolongamento do bairro São Judas/Cristo Rei. (Referente à Lei nº 4.470, de 22/12/2011)._x000D_
 Valcir Soares da Silva (Presidente).</t>
   </si>
   <si>
     <t>6125</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6125/flash_7724.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6125/flash_7724.pdf</t>
   </si>
   <si>
     <t>Flash 7724._x000D_
 PROJETO DE LEI Nº 190/2011. Denomina oficialmente a "Rua Hungria”, localizada no bairro Ibituruna. (Referente à Lei nº 4.467, de 22/12/2011)._x000D_
 Valcir Soares da Silva (Presidente).</t>
   </si>
   <si>
     <t>6126</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6126/flash_7725.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6126/flash_7725.pdf</t>
   </si>
   <si>
     <t>Flash 7725._x000D_
-PROJETO DE LEI Nº 194/2011. Denomina oficialmente a "Rua Pequizeiro”, conhecida popularmente como rua Manoel Caribé Filho, localizada no bairro Canelas._x000D_
+PROJETO DE LEI Nº 194/2011. Denomina oficialmente a "Rua Pequizeiro”, conhecida popularmente como rua Manoel Caribé Filho, localizada no bairro Canelas. (Referente à Lei nº 4.471, de 22/12/2011)._x000D_
 Valcir Soares da Silva (Presidente).</t>
   </si>
   <si>
     <t>6192</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6192/flash_7963.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6192/flash_7963.pdf</t>
   </si>
   <si>
     <t>Flash 7963._x000D_
 PROJETO DE LEI Nº 19/2011. Dispõe sobre as normas aplicáveis ao funcionamento do comércio aos domingos e feriados no Município de Montes Claros. (Referente à Lei nº 4.362, de 16/06/2011)._x000D_
 Valcir Soares da Silva (Presidente).</t>
   </si>
   <si>
     <t>6194</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6194/flash_7964.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6194/flash_7964.pdf</t>
   </si>
   <si>
     <t>Flash 7964._x000D_
 PROJETO DE LEI Nº 44/2011. Proíbe a prática de assédio pessoal a transeuntes, que induz a contratação de empréstimos financeiros, aquisição de cartão de crédito e/ou vendas. (Referente à Lei nº 4.340, de 09/05/2011)._x000D_
 Valcir Soares da Silva (Presidente).</t>
   </si>
   <si>
     <t>6197</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6197/flash_7965.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6197/flash_7965.pdf</t>
   </si>
   <si>
     <t>Flash 7965._x000D_
 PROJETO DE LEI Nº 45/2011. Dispõe sobre a obrigatoriedade de prestação de serviços de acondicionamento ou embalagem das compras, em estabelecimentos comerciais autodenominados de supermercados ou similares. (Referente à Lei nº 4.332, de 02/05/2011)._x000D_
 Valcir Soares da Silva (Presidente).</t>
   </si>
   <si>
     <t>6199</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6199/flash_7966.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6199/flash_7966.pdf</t>
   </si>
   <si>
     <t>Flash 7966._x000D_
-PROJETO DE LEI Nº 60/2011. (VETADO PARCIALMENTE). Disciplina as nomeações para cargos em comissão, no âmbito dos órgãos do Poder Executivo e Legislativo Municipal e dá outras providências. (Recebeu veto parcial do Poder Executivo - ver flash 8315). (Referente à Lei nº 4.392, de 23/09/2011)._x000D_
+PROJETO DE LEI Nº 60/2011. (VETADO PARCIALMENTE). Disciplina as nomeações para cargos em comissão, no âmbito dos órgãos do Poder Executivo e Legislativo Municipal e dá outras providências. (Recebeu veto parcial do Poder Executivo - ver flash 8315). (Referente à Lei nº 4.392, de 23/09/2011, que foi posteriormente alterada pela Lei nº 4.571, de 13/12/2012 e Lei nº 5.788, de 08/03/2025)._x000D_
 Valcir Soares da Silva (Presidente).</t>
   </si>
   <si>
     <t>6200</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6200/flash_7967.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6200/flash_7967.pdf</t>
   </si>
   <si>
     <t>Flash 7967._x000D_
 PROJETO DE LEI Nº 75/2011. (VETADO). Dispõe sobre a proibição dos bares, restaurantes, lanchonetes, trailers de lanche, pizzarias, vendedores ambulantes e similares, utilizarem recipientes tipo bisnaga para acondicionamento de maionese, molhos, mostarda, ketchup e demais condimentos, e dá outras providências. (Recebeu veto do Poder Executivo - ver flash 8314)._x000D_
 Valcir Soares da Silva (Presidente).</t>
   </si>
   <si>
     <t>6201</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6201/flash_7968.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6201/flash_7968.pdf</t>
   </si>
   <si>
     <t>Flash 7968._x000D_
 PROJETO DE LEI Nº 159/2011. Proíbe a pintura de propaganda político-partidária em muros e paredes do Município de Montes Claros, e também, cartazes, banners, faixas ou similares, e dá outras providências. (Referente à Lei nº 4.472, de 25/01/2012)._x000D_
 Valcir Soares da Silva (Presidente).</t>
   </si>
   <si>
     <t>6202</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6202/flash_7969.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6202/flash_7969.pdf</t>
   </si>
   <si>
     <t>Flash 7969._x000D_
 PROJETO DE LEI Nº 178/2011. Dispõe sobre a notificação obrigatória de acidente de trabalho através do Relatório de Atendimento aos Acidentados do Trabalho – RAAT. (Referente à Lei nº 4.427, de 08/11/2011)._x000D_
 Valcir Soares da Silva (Presidente).</t>
   </si>
   <si>
     <t>6208</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6208/flash_7975.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6208/flash_7975.pdf</t>
   </si>
   <si>
     <t>Flash 7975._x000D_
 PROJETO DE LEI Nº 99/2011. Dispõe sobre as diretrizes para elaboração e execução da Lei Orçamentária do Município de Montes Claros, para o exercício de 2012, e dá outras providências. (Referente à Lei nº 4.365, de 27/06/2011, que foi posteriormente retificada pela Lei nº 4.497, de 04/04/2012 - ver flash 7977)._x000D_
 Valcir Soares da Silva (Presidente).</t>
   </si>
   <si>
     <t>6209</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6209/flash_7976.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6209/flash_7976.pdf</t>
   </si>
   <si>
     <t>Flash 7976._x000D_
 PROJETO DE LEI Nº 161/2011. Estima a receita e fixa despesa do município de Montes Claros, para o exercício financeiro de 2012. (Referente à Lei nº 4.442, de 14/12/2011)._x000D_
 Valcir Soares da Silva (Presidente).</t>
   </si>
   <si>
     <t>6235</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6235/flash_7792.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6235/flash_7792.pdf</t>
   </si>
   <si>
     <t>Flash 7792._x000D_
 PROJETO DE LEI Nº 104A/2011. Autoriza o Município de Montes Claros a contratar com o Banco de Desenvolvimento de Minas Gerais S/A – BDMG, operação de crédito com outorga de garantia, e dá outras providências. (Programa de Modernização Institucional e Ampliação da Infraestrutura em Municípios do Estado de Minas Gerais – Novo SOMMA). (Referente à Lei nº 4.364 de 22/06/2011)._x000D_
 Valcir Soares da Silva (Presidente).</t>
   </si>
   <si>
     <t>6236</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6236/flash_7793.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6236/flash_7793.pdf</t>
   </si>
   <si>
     <t>Flash 7793._x000D_
 PROJETO DE LEI Nº 105/2011. Autoriza o Município de Montes Claros a contratar com o Banco de Desenvolvimento de Minas Gerais S/A – BDMG, operação de crédito com outorga de garantia, e dá outras providências. (Programa de Modernização Institucional e Ampliação da Infraestrutura em Municípios do Estado de Minas Gerais – Novo SOMMA). (Referente à Lei nº 4.363 de 22/06/2011)._x000D_
 Valcir Soares da Silva (Presidente).</t>
   </si>
   <si>
     <t>6237</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6237/flash_7794.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6237/flash_7794.pdf</t>
   </si>
   <si>
     <t>Flash 7794._x000D_
 PROJETO DE LEI Nº 114/2011. Autoriza o Poder Executivo a contratar financiamento junto ao Banco do Brasil S/A, e dá outras providências. (Aquisição de máquinas e equipamentos, no âmbito do Programa de Intervenções Viárias – PROVIAS). (Referente à Lei nº 4.374 de 30/06/2011)._x000D_
 Valcir Soares da Silva (Presidente).</t>
   </si>
   <si>
     <t>6243</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6243/flash_7797.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6243/flash_7797.pdf</t>
   </si>
   <si>
     <t>Flash 7797._x000D_
 PROJETO DE LEI Nº 153/2011. Autoriza o Poder Executivo a criar o Centro de Educação Infantil – "CEMEI Professora Heloísa Sarmento”, localizado na rua Gabriel Passos, s/nº, bairro Centro. (Referente à Lei nº 4.413, de 21/10/2011)._x000D_
 Valcir Soares da Silva (Presidente).</t>
   </si>
   <si>
     <t>6271</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6271/flash_8003.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6271/flash_8003.pdf</t>
   </si>
   <si>
     <t>Flash 8003._x000D_
 PROJETO DE LEI Nº 05/2011. Autoriza o Poder Executivo Municipal a repassar recursos financeiros para atender ao Programa Família Acolhedora, e dá outras providências. (Referente à Lei nº 4.312, de 28/02/2011)._x000D_
 Valcir Soares da Silva (Presidente).</t>
   </si>
   <si>
     <t>6274</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6274/flash_8004.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6274/flash_8004.pdf</t>
   </si>
   <si>
     <t>Flash 8004._x000D_
 PROJETO DE LEI Nº 06/2011. Autoriza o Poder Executivo Municipal a abrir crédito adicional especial ao orçamento vigente, firmar convênio com a Associação Atlética Cassimiro de Abreu, repassar recursos e/ou assumir encargos financeiros, destinado à execução de reformas e melhorias nas instalações do Estádio José Maria Melo, localizado no bairro Todos os Santos, e dá outras providências. (Referente à Lei nº 4.305, de 31/01/2011)._x000D_
 Valcir Soares da Silva (Presidente).</t>
   </si>
   <si>
     <t>6317</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6317/flash_8005.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6317/flash_8005.pdf</t>
   </si>
   <si>
     <t>Flash 8005._x000D_
 PROJETO DE LEI Nº 07/2011. Autoriza o Poder Executivo a repassar recursos financeiros do Fundo Municipal da Assistência Social – FMAS, às entidades e organizações inscritas no Conselho Municipal de Assistência Social de Montes Claros, e dá outras providências. (Referente à Lei nº 4.313, de 28/02/2011)._x000D_
 Valcir Soares da Silva (Presidente).</t>
   </si>
   <si>
     <t>6320</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6320/flash_8007.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6320/flash_8007.pdf</t>
   </si>
   <si>
     <t>Flash 8007._x000D_
 PROJETO DE LEI Nº 10/2011. Autoriza o Poder Executivo Municipal a repassar recursos financeiros do Fundo Municipal para a Infância e Adolescência – FIA, às entidades governamentais e não governamentais, inscritas no Conselho Municipal da Criança e do Adolescente, e dá outras providências. (Referente à Lei nº 4.303, de 31/01/2011)._x000D_
 Valcir Soares da Silva (Presidente).</t>
   </si>
   <si>
     <t>6325</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6325/flash_8006.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6325/flash_8006.pdf</t>
   </si>
   <si>
     <t>Flash 8006._x000D_
 PROJETO DE LEI Nº 09/2011. Autoriza o custeio de despesas com a manutenção dos Programas da Proteção Social Básica e da Proteção Social Especial, através do Fundo Municipal da Assistência Social - FMAS, e dá outras providências. (Referente à Lei nº 4.311, de 28/02/2011)._x000D_
 Valcir Soares da Silva (Presidente).</t>
   </si>
   <si>
     <t>6326</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6326/flash_8008.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6326/flash_8008.pdf</t>
   </si>
   <si>
     <t>Flash 8008._x000D_
 PROJETO DE LEI Nº 29/2011. Autoriza o Poder Executivo Municipal a firmar convênio e repassar recursos financeiros às entidades: Fundação Hospitalar de Montes Claros/Hospital Aroldo Tourinho, Irmandade Nossa Senhora das Mercês/Santa Casa, Fundação de Saúde Dilson de Quadros Godinho e Hospital Universitário Clemente de Faria/Unimontes, e dá outras providências. (Referente à Lei nº 4.319, de 28/03/2011)._x000D_
 Valcir Soares da Silva (Presidente).</t>
   </si>
   <si>
     <t>6327</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6327/flash_8009.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6327/flash_8009.pdf</t>
   </si>
   <si>
     <t>Flash 8009._x000D_
 PROJETO DE LEI Nº 33/2011. Autoriza o Poder Executivo Municipal a abrir crédito adicional especial ao orçamento vigente, firmar convênio e repassar recursos financeiros à Associação de Proteção e Assistência aos Condenados – APAC, e dá outras providências. (Referente à Lei nº 4.323, de 30/03/2011)._x000D_
 Valcir Soares da Silva (Presidente).</t>
   </si>
   <si>
     <t>6328</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6328/flash_8010.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6328/flash_8010.pdf</t>
   </si>
   <si>
     <t>Flash 8010._x000D_
 PROJETO DE LEI Nº 46/2011. Autoriza o Poder Executivo Municipal a subsidiar as ações relativas às medidas de abrigamento da Proteção Social Especial, e, firmar convênio com o Lar Nossa Senhora do Perpétuo Socorro, e dá outras providências. (Referente à Lei nº 4.329, de 15/04/2011)._x000D_
 Valcir Soares da Silva (Presidente).</t>
   </si>
   <si>
     <t>6329</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6329/flash_8011.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6329/flash_8011.pdf</t>
   </si>
   <si>
     <t>Flash 8011._x000D_
 PROJETO DE LEI Nº 48/2011. Autoriza o Poder Executivo a firmar convênio com entidades educacionais do município, visando a cessão de servidores e o repasse de merenda escolar, e dá outras providências. (Sociedade Educativa Beneficente “A Estrela da Esperança”; Obra Social Anunciata; Projeto Comunitário Nova Canaã; Círculo dos Trabalhadores Cristãos de Montes Claros; Projeto Comunitário Betel; Centro Comunitário de Vivência Espírita Nathércio França; Casa da Juventude Luiz Gonzaga; Centro de Recuperação Renascer; Grupo Social Porfírio Francisco de Souza; Grupo de Apoio Casa Mágica; Sociedade Educacional Mendonça e Silva; Fundação Educacional Clarice Albuquerque (Vovó Clarice) e Associação de Pais e Amigos de Excepcionais de Montes Claros - APAE). (Referente à Lei nº 4.336, de 09/05/2011)._x000D_
 Valcir Soares da Silva (Presidente).</t>
   </si>
   <si>
     <t>6330</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6330/flash_8012.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6330/flash_8012.pdf</t>
   </si>
   <si>
     <t>Flash 8012._x000D_
 PROJETO DE LEI Nº 55/2011. Autoriza o Poder Executivo Municipal a firmar convênio com a Associação Mantenedora da Guarda Mirim de Montes Claros, e dá outras providências. (Referente à Lei nº 4.333, de 02/05/2011)._x000D_
 Valcir Soares da Silva (Presidente).</t>
   </si>
   <si>
     <t>6331</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6331/flash_8013.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6331/flash_8013.pdf</t>
   </si>
   <si>
     <t>Flash 8013._x000D_
 PROJETO DE LEI Nº 61/2011. (ALTERADA). Autoriza o Poder Executivo Municipal a firmar convênio com entidades associativas conveniadas, legalmente constituídas, especialmente Associações de Moradores de Comunidades Rurais do Município, e dá outras providências. (Referente à Lei nº 4.358, de 02/06/2011, alterada posteriormente pela Lei nº 4.430, de 23/11/2011)._x000D_
 Valcir Soares da Silva (Presidente).</t>
   </si>
   <si>
     <t>6334</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6334/flash_8014.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6334/flash_8014.pdf</t>
   </si>
   <si>
     <t>Flash 8014._x000D_
 PROJETO DE LEI Nº 69/2011. Autoriza o Poder Executivo Municipal a firmar convênio e repassar recursos financeiros às entidades: Fundação Hospitalar de Montes Claros/Hospital Aroldo Tourinho e Irmandade Nossa Senhora das Mercês/Santa Casa, e dá outras providências. (Referente à Lei nº 4.341, de 11/05/2011)._x000D_
 Valcir Soares da Silva (Presidente).</t>
   </si>
   <si>
     <t>6336</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6336/flash_8015.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6336/flash_8015.pdf</t>
   </si>
   <si>
     <t>Flash 8015._x000D_
 PROJETO DE LEI Nº 79/2011. Autoriza o Poder Executivo Municipal a firmar convênio e repassar recursos financeiros às entidades: Fundação Hospitalar de Montes Claros/Hospital Aroldo Tourinho; Irmandade Nossa Senhora das Mercês/Santa Casa; Fundação de Saúde Dilson de Quadros Godinho e Hospital Universitário Clemente de Faria/Unimontes, e dá outras providências. (Referente à Lei nº 4.347, de 27/05/2011)._x000D_
 Valcir Soares da Silva (Presidente).</t>
   </si>
   <si>
     <t>6339</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6339/flash_8016.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6339/flash_8016.pdf</t>
   </si>
   <si>
     <t>Flash 8016._x000D_
 PROJETO DE LEI Nº 80/2011. Autoriza o Poder Executivo Municipal a firmar convênio e repassar recursos financeiros à Fundação de Saúde Dilson de Quadros Godinho, e dá outras providências. (Referente à Lei nº 4.346, de 27/05/2011)._x000D_
 Valcir Soares da Silva (Presidente).</t>
   </si>
   <si>
     <t>6341</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6341/flash_8017.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6341/flash_8017.pdf</t>
   </si>
   <si>
     <t>Flash 8017._x000D_
 PROJETO DE LEI Nº 89/2011. Autoriza o Poder Executivo Municipal a firmar convênio e repassar recursos financeiros à União Nacional dos Dirigentes Municipais de Educação do Estado de Minas Gerais – UNDIME/MG, e dá outras providências. (Referente à Lei nº 4.373, de 27/06/2011)._x000D_
 Valcir Soares da Silva (Presidente).</t>
   </si>
   <si>
     <t>6345</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6345/flash_8018.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6345/flash_8018.pdf</t>
   </si>
   <si>
     <t>Flash 8018._x000D_
 PROJETO DE LEI Nº 106/2011. Autoriza o Poder Executivo Municipal a firmar convênio e repassar recursos financeiros à Associação Comercial, Industrial e de Serviços de Montes Claros - ACI, em apoio à realização da FENICS/2011, e dá outras providências. (Referente à Lei nº 4.366, de 27/06/2011)._x000D_
 Valcir Soares da Silva (Presidente).</t>
   </si>
   <si>
     <t>6347</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6347/flash_8019.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6347/flash_8019.pdf</t>
   </si>
   <si>
     <t>Flash 8019._x000D_
 PROJETO DE LEI Nº 113/2011. Autoriza o Poder Executivo Municipal a firmar convênio e efetuar o repasse de recursos financeiros à Associação dos Grupos de Catopês, Marujos e Caboclinhos de Montes Claros, e dá outras providências. (Referente à Lei nº 4.375, de 05/07/2011)._x000D_
 Valcir Soares da Silva (Presidente).</t>
   </si>
   <si>
     <t>6348</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6348/flash_8020.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6348/flash_8020.pdf</t>
   </si>
   <si>
     <t>Flash 8020._x000D_
 PROJETO DE LEI Nº 117/2011. Autoriza o Poder Executivo Municipal a firmar convênio e repassar recursos financeiros às entidades: Fundação Hospitalar de Montes Claros/Hospital Aroldo Tourinho, Irmandade Nossa Senhora das Mercês/Santa Casa, Fundação de Saúde Dilson de Quadros Godinho e Hospital Universitário Clemente de Faria/Unimontes, e dá outras providências. (Referente à Lei nº 4.378, de 07/07/2011)._x000D_
 Valcir Soares da Silva (Presidente).</t>
   </si>
   <si>
     <t>6349</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6349/flash_8021.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6349/flash_8021.pdf</t>
   </si>
   <si>
     <t>Flash 8021._x000D_
 PROJETO DE LEI Nº 118/2011. Autoriza o Poder Executivo Municipal a firmar convênio e repassar recursos financeiros à Fundação de Apoio ao Desenvolvimento Educacional de Montes Claros Ibituruna - FUNADEM, com o objetivo de adquirir cota de patrocínio do projeto "Montes Claros Vôlei", e dá outras providências. (Referente à Lei nº 4.380, de 08/07/2011)._x000D_
 Valcir Soares da Silva (Presidente).</t>
   </si>
   <si>
     <t>6350</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6350/flash_8022.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6350/flash_8022.pdf</t>
   </si>
   <si>
     <t>Flash 8022._x000D_
 PROJETO DE LEI Nº 191/2011. Autoriza o Poder Executivo Municipal a firmar convênio e repassar recursos financeiros ao Grupo de Apoio à Prevenção e aos Portadores de AIDS - GRAPPA, e dá outras providências. (Referente à Lei nº 4.432, de 01/12/2011)._x000D_
 Valcir Soares da Silva (Presidente).</t>
   </si>
   <si>
     <t>6351</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6351/flash_8023.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6351/flash_8023.pdf</t>
   </si>
   <si>
     <t>Flash 8023._x000D_
 PROJETO DE LEI Nº 192/2011. Autoriza o Poder Executivo Municipal a firmar convênio e repassar recursos financeiros às entidades: Fundação Hospitalar de Montes Claros/Hospital Aroldo Tourinho, Irmandade Nossa Senhora das Mercês/Santa Casa, Fundação de Saúde Dilson de Quadros Godinho e Hospital Universitário Clemente de Faria/Unimontes, e dá outras providências. (Referente à Lei nº 4.433, de 01/12/2011)._x000D_
 Valcir Soares da Silva (Presidente).</t>
   </si>
   <si>
     <t>6352</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6352/flash_8024.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6352/flash_8024.pdf</t>
   </si>
   <si>
     <t>Flash 8024._x000D_
 PROJETO DE LEI Nº 200/2011. Autoriza o Poder Executivo Municipal a abrir crédito adicional especial ao orçamento vigente, repassar recursos financeiros e firmar convênio com o Conselho Maçônico de Segurança Pública – COMASP, visando a implantação de um pelotão da Polícia Militar na avenida Mestra Fininha, e dá outras providências. (Referente à Lei nº 4.443, de 19/12/2011)._x000D_
 Valcir Soares da Silva (Presidente).</t>
   </si>
   <si>
     <t>6353</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6353/flash_8025.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6353/flash_8025.pdf</t>
   </si>
   <si>
     <t>Flash 8025._x000D_
 PROJETO DE LEI Nº 201/2011. Autoriza o Poder Executivo Municipal a firmar convênio e repassar recursos financeiros à Organização Hospitalar Psiquiátrica – PRONTOMENTE de Montes Claros, e dá outras providências. (Referente à Lei nº 4.446, de 19/12/2011)._x000D_
 Valcir Soares da Silva (Presidente).</t>
   </si>
   <si>
     <t>6211</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6211/flash_7777.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6211/flash_7777.pdf</t>
   </si>
   <si>
     <t>Flash 7777._x000D_
 PROJETO DE LEI Nº 11/2011. (REVOGADA). Dispõe sobre a ratificação do Protocolo de Intenções do Consórcio Regional de Saneamento Básico - CORESAB, firmado entre os municípios da microrregião de Montes Claros e dá outras providências. (Referente à Lei nº 4.314, de 28/02/2011, que foi posteriormente revogada pela Lei nº 4.640, de 04/09/2013)._x000D_
 Valcir Soares da Silva (Presidente).</t>
   </si>
   <si>
     <t>6371</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6371/flash_8043.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6371/flash_8043.pdf</t>
   </si>
   <si>
     <t>Flash 8043._x000D_
 PROJETO DE LEI Nº 04/2011. Atualiza vencimentos dos servidores ativos e inativos e os subsídios dos vereadores da Câmara Municipal de Montes Claros; altera dispositivos das Leis nº 3.906, de 14/03/2008 (Reorganiza a estrutura funcional da Câmara de Montes Claros) e nº 4.014, de 07/11/2008 (Cria o Arquivo Público da Câmara de Montes Claros - "Vereador Ivan José Lopes"), e contém outras providências. (Referente à Lei nº 4.304, de 31/01/2011).    _x000D_
 Valcir Soares da Silva (Presidente).</t>
   </si>
   <si>
     <t>6212</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6212/flash_7778.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6212/flash_7778.pdf</t>
   </si>
   <si>
     <t>Flash 7778._x000D_
 PROJETO DE LEI Nº 24/2011. Dispõe sobre a elaboração da Política Municipal de Turismo e do Plano Municipal de Desenvolvimento Turístico Sustentável de Montes Claros. (Referente à Lei nº 4.320, de 28/03/2011)._x000D_
 Valcir Soares da Silva (Presidente).</t>
   </si>
   <si>
     <t>6372</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6372/flash_8044.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6372/flash_8044.pdf</t>
   </si>
   <si>
     <t>Flash 8044._x000D_
 PROJETO DE LEI Nº 43/2011. Estende aos servidores do Poder Legislativo de Montes Claros os direitos previstos no artigo 29, inclusive parágrafo único da Lei nº 3.174, de 23/12/2003, com as alterações promovidas pela Lei nº 3.831, de 27/11/2007, que dispõe sobre promoção/progressão do servidor efetivo em cargo comissionado e sobre licença para acompanhar pessoa da família, por motivo de doença, e contém outras providências. (Referente à Lei nº 4.330, de 18/04/2011)._x000D_
 Valcir Soares da Silva (Presidente).</t>
   </si>
   <si>
     <t>6373</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6373/flash_8045.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6373/flash_8045.pdf</t>
   </si>
   <si>
     <t>Flash 8045._x000D_
 PROJETO DE LEI Nº 189/2011. Estende aos servidores do Poder Legislativo de Montes Claros o direito previsto na Lei nº 3.437, de 13/09/2005, que concede abono de 3% aos servidores efetivos ativos. (Referente à Lei nº 4.436, de 01/12/2011). _x000D_
 Valcir Soares da Silva (Presidente).</t>
   </si>
   <si>
     <t>6213</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6213/flash_7779.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6213/flash_7779.pdf</t>
   </si>
   <si>
     <t>Flash 7779._x000D_
 PROJETO DE LEI Nº 34/2011. Dispõe sobre a ratificação do Termo de Confissão de Parcelamento de Débito, firmado entre o Município de Montes Claros e a Fundação Estadual do Meio Ambiente - FEAM. (Referente à Lei nº 4.327, de 07/04/2011)._x000D_
 Valcir Soares da Silva (Presidente).</t>
   </si>
   <si>
     <t>6374</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6374/flash_8046.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6374/flash_8046.pdf</t>
   </si>
   <si>
     <t>Flash 8046._x000D_
 PROJETO DE LEI Nº 205/2011. Extingue funções do quadro de servidores da Câmara Municipal de Montes Claros, e contém outras providências. (Serviços Gerais, Recepcionista, Operador de Som, Telefonista e Reprógrafo). (Referente à Lei nº 4.458, de 22/12/2011)._x000D_
 Valcir Soares da Silva (Presidente).</t>
   </si>
   <si>
     <t>6214</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6214/flash_7780.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6214/flash_7780.pdf</t>
   </si>
   <si>
     <t>Flash 7780._x000D_
 PROJETO DE LEI Nº 63/2011. Dispõe sobre a Política Municipal de Segurança Alimentar e Nutricional Sustentável, e dá outras providências. (Referente à Lei nº 4.338, de 09/05/2011)._x000D_
 Valcir Soares da Silva (Presidente).</t>
   </si>
   <si>
     <t>6215</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6215/flash_7781.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6215/flash_7781.pdf</t>
   </si>
   <si>
     <t>Flash 7781._x000D_
 PROJETO DE LEI Nº 83/2011. (ALTERADA). Dispõe sobre o acesso gratuito em eventos socioculturais às pessoas com deficiência. (Referente à Lei nº 4.383, de 28/07/2011, que foi alterada pelas Leis nº 4.645, de 18/09/2013 e nº 5.605, de 21/09/2023)._x000D_
 Valcir Soares da Silva (Presidente).</t>
   </si>
   <si>
     <t>6216</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6216/flash_7782.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6216/flash_7782.pdf</t>
   </si>
   <si>
     <t>Flash 7782._x000D_
 PROJETO DE LEI Nº 154/2011. Institui a prestação e exploração de serviços técnicos especializados para a implantação, administração e gerenciamento de Pátio de Recolhimento de Veículos Infratores no Município de Montes Claros, e dá outras providências. (Referente à Lei nº 4.418, de 31/10/2011)._x000D_
 Valcir Soares da Silva (Presidente).</t>
   </si>
   <si>
     <t>6375</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6375/flash_8047.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6375/flash_8047.pdf</t>
   </si>
   <si>
     <t>Flash 8047._x000D_
 PROJETO DE LEI Nº 222/2011. Atualiza vencimentos dos servidores ativos, inativos e subsídios dos vereadores da Câmara Municipal de Montes Claros; altera dispositivos das Leis nº 3.906, de 14/03/2008, nº 4.073, de 17/02/2009 e nº 4.304, de 31/01/2011, e contém outras providências. (Referente à Lei nº 4.461, de 22/12/2011)._x000D_
 Valcir Soares da Silva (Presidente).</t>
   </si>
   <si>
     <t>6217</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6217/flash_7783.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6217/flash_7783.pdf</t>
   </si>
   <si>
     <t>Flash 7783._x000D_
 PROJETO DE LEI Nº 183/2011. Institui a execução do Hino da Cidade, de autoria das professoras Yvonne Silveira e Clarice Sarmento, anualmente no dia 13 de outubro, nas escolas municipais e sessão da Câmara, como forma de homenagem à Emancipação do Município de Montes Claros, e dá outras providências. (Referente à Lei nº 4.431, de 25/11/2011)._x000D_
 Valcir Soares da Silva (Presidente).</t>
   </si>
   <si>
     <t>6376</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6376/flash_8048.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6376/flash_8048.pdf</t>
   </si>
   <si>
     <t>Flash 8048._x000D_
 PROJETO DE LEI Nº 223/2011. Dispõe sobre a fixação dos subsídios do Prefeito Municipal, Vice-prefeito e Secretários Municipais para a Legislatura de 2013 a 2016, e contém outras providências. (Referente à Lei nº 4.460, de 22/12/2011).         _x000D_
 Valcir Soares da Silva (Presidente).</t>
   </si>
   <si>
     <t>6218</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6218/flash_7784.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6218/flash_7784.pdf</t>
   </si>
   <si>
     <t>Flash 7784._x000D_
 PROJETO DE LEI Nº 208/2011. Institui o "Meio-Passe Estudantil" no sistema de transporte coletivo urbano do município de Montes Claros, revoga a Lei nº 4.008, de 26/09/2008, e dá outras providências. (Referente à Lei nº 4.457 de 22/12/2011)._x000D_
 Valcir Soares da Silva (Presidente).</t>
   </si>
   <si>
     <t>6377</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6377/flash_8049.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6377/flash_8049.pdf</t>
   </si>
   <si>
     <t>Flash 8049._x000D_
 PROJETO DE LEI Nº 224/2011. Dispõe sobre a fixação dos subsídios dos vereadores da Câmara Municipal de Montes Claros, para a Legislatura de 2013 a 2016, e contém outras providências. (Referente à Lei nº 4.459, de 22/12/2011).        _x000D_
 Valcir Soares da Silva (Presidente).</t>
   </si>
   <si>
     <t>6220</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6220/flash_7785.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6220/flash_7785.pdf</t>
   </si>
   <si>
     <t>Flash 7785. _x000D_
 PROJETO DE LEI Nº 225/2011. Dispõe sobre a regulamentação de diárias no âmbito da Câmara Municipal, revoga a Resolução nº 21, de 29/10/1999, e dá outras providências. (Referente à Lei nº 4.462, de 22/12/2011)._x000D_
 Valcir Soares da Silva (Presidente).</t>
   </si>
   <si>
     <t>6229</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6229/flash_7789.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6229/flash_7789.pdf</t>
   </si>
   <si>
     <t>Flash 7789._x000D_
 PROJETO DE LEI Nº 23/2011. Autoriza o Poder Executivo a contratar financiamento com a Caixa Econômica Federal, a oferecer garantias, e dá outras providências. (Execução do Programa de Aceleração do Crescimento – PAC-2). (Referente à Lei nº 4.316 de 03/03/2011)._x000D_
 Valcir Soares da Silva (Presidente).</t>
   </si>
   <si>
     <t>6233</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6233/flash_7790.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6233/flash_7790.pdf</t>
   </si>
   <si>
     <t>Flash 7790._x000D_
 PROJETO DE LEI Nº 42/2011. Autoriza o Poder Executivo a contratar financiamento com a Caixa Econômica Federal, a oferecer garantias, e dá outras providências. (Execução do Programa de Aceleração do Crescimento – PAC-2). (Referente à Lei nº 4.328 de 07/04/2011)._x000D_
 Valcir Soares da Silva (Presidente).</t>
   </si>
   <si>
     <t>6234</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6234/flash_7791.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6234/flash_7791.pdf</t>
   </si>
   <si>
     <t>Flash 7791._x000D_
 PROJETO DE LEI Nº 47/2011. Autoriza o Poder Executivo Municipal a contratar operação de crédito junto ao Banco do Brasil S/A, e dá outras providências. (Implementação do Programa Um Computador por Aluno – PROUCA). (Referente à Lei nº 4.331, de 02/05/2011)._x000D_
 Valcir Soares da Silva (Presidente).</t>
   </si>
   <si>
     <t>6404</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6404/flash_7823.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6404/flash_7823.pdf</t>
   </si>
   <si>
     <t>Flash 7823._x000D_
-PROJETO DE LEI Nº 25/2011. Autoriza o Poder Executivo a fazer doação de imóvel do Município à União Federal ou ao Instituto Federal de Educação, Ciências e Tecnologia do Norte de Minas - IFNMG e dá outras providências. (Área de 1.000,00 m², localizada no bairro Ibituruna). (Referente à Lei nº 4.318, de 17/03/2011)._x000D_
+PROJETO DE LEI Nº 25/2011. (ALTERADA). Autoriza o Poder Executivo a fazer doação de imóvel do Município à União Federal ou ao Instituto Federal de Educação, Ciências e Tecnologia do Norte de Minas - IFNMG e dá outras providências. (Área de 1.000,00 m², localizada no bairro Ibituruna). (Referente à Lei nº 4.318, de 17/03/2011, que foi alterada pela Lei nº 5.835, de 10/06/2025)._x000D_
 Valcir Soares da Silva (Presidente).</t>
   </si>
   <si>
     <t>6405</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6405/flash_7824.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6405/flash_7824.pdf</t>
   </si>
   <si>
     <t>Flash 7824._x000D_
 PROJETO DE LEI Nº 56/2011. Autoriza o Poder Executivo a fazer doação de terreno do Município, localizado na Comunidade Santa Bárbara, destinado exclusivamente para a construção de uma Escola Estadual, e dá outras providências. (Terreno de 501,90 m²). (Referente à Lei nº 4.335, de 09/05/2011)._x000D_
 Valcir Soares da Silva (Presidente).</t>
   </si>
   <si>
     <t>6406</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6406/flash_7825.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6406/flash_7825.pdf</t>
   </si>
   <si>
     <t>Flash 7825._x000D_
 PROJETO DE LEI Nº 78/2011. Desafeta e autoriza o Poder Executivo a fazer doação de terreno do Município, localizado no bairro Clarice Ataíde, para a construção de sede da Associação de Resgate da Dignidade Humana Providência Divina de Montes Claros, e dá outras providências. (Terreno de 8.000,00 m²). (Referente à Lei nº 4.345, de 27/05/2011)._x000D_
 Valcir Soares da Silva (Presidente).</t>
   </si>
   <si>
     <t>6407</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6407/flash_7826.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6407/flash_7826.pdf</t>
   </si>
   <si>
     <t>Flash 7826._x000D_
 PROJETO DE LEI Nº 92/2011. Desafeta e autoriza o Poder Executivo a fazer doação de área institucional do Município à Empresa “A &amp; C Centro de Contatos S/A", localizada no bairro Santa Lúcia, e dá outras providências. (Terreno com área de 8.000,00 m²). (Referente à Lei nº 4.356, de 01/06/2011)._x000D_
 Valcir Soares da Silva (Presidente).</t>
   </si>
   <si>
     <t>6408</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6408/flash_7827.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6408/flash_7827.pdf</t>
   </si>
   <si>
     <t>Flash 7827._x000D_
 PROJETO DE LEI Nº 93/2011. (REVOGADA). Autoriza a desafetação e permuta de área do Município, revoga a Lei nº 4.170, de 12/11/2009 e dá outras providências. (Desafeta área de 1.500,00 m², situada na Rua Odorico Pereira dos Santos no bairro Morada do Sol e permuta por imóveis situados no loteamento Canelas prolongamento, de propriedade da Associação Padre Tiãozinho no Apoio ao Paciente Carente com Câncer – Projeto Presente). (Referente à Lei nº 4.359 de 06/06/2011 que foi posteriormente revogada pela Lei nº 4.386, de 22/08/2011)._x000D_
 Valcir Soares da Silva (Presidente).</t>
   </si>
   <si>
     <t>6409</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6409/flash_7828.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6409/flash_7828.pdf</t>
   </si>
   <si>
     <t>Flash 7828._x000D_
 PROJETO DE LEI Nº 108/2011. Desafeta e autoriza o Poder Executivo a fazer doação de terreno do Município de Montes Claros à Associação dos Amigos e Moradores do Bairro Ciro dos Anjos, localizado no bairro Ciro dos Anjos, e dá outras providências. (Terreno de 400,00 m²). (Referente à Lei nº 4.384, de 08/08/2011)._x000D_
 Valcir Soares da Silva (Presidente).</t>
   </si>
   <si>
     <t>6410</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6410/flash_7829.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6410/flash_7829.pdf</t>
   </si>
   <si>
     <t>Flash 7829._x000D_
 PROJETO DE LEI Nº 109/2011. Desafeta e autoriza o Poder Executivo a fazer doação de terreno do Município de Montes Claros à Associação Norte Mineira de Apoio ao Autista, localizado no bairro Canelas, e dá outras providências. (Área de 600,00 m²). (Referente à Lei nº 4.379, de 07/07/2011)._x000D_
 Valcir Soares da Silva (Presidente).</t>
   </si>
   <si>
     <t>6411</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6411/flash_7830.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6411/flash_7830.pdf</t>
   </si>
   <si>
     <t>Flash 7830._x000D_
 PROJETO DE LEI Nº 115/2011. (ALTERADA). Autoriza a desafetação de terreno do Município de Montes Claros para fins de doação à Associação do Repentista e Poeta Popular do Norte de Minas – ARPPN, localizado no loteamento José Carlos de Lima, e dá outras providências. (Área de 601,80 m²). (Referente à Lei nº 4.393, de 29/09/2011, que foi posteriormente alterada pela Lei nº 4.849, de 21/12/2015)._x000D_
 Valcir Soares da Silva (Presidente).</t>
   </si>
   <si>
     <t>6412</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6412/flash_7831.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6412/flash_7831.pdf</t>
   </si>
   <si>
     <t>Flash 7831._x000D_
 PROJETO DE LEI Nº 116/2011. Desafeta e autoriza o Poder Executivo a fazer doação de terreno do Município de Montes Claros à Legião da Boa Vontade – LBV, localizado no bairro Nossa Senhora das Graças, e dá outras providências. (Terreno de 1.935,00 m²). (Referente à Lei nº 4.389, de 05/09/2011)._x000D_
 Valcir Soares da Silva (Presidente).</t>
   </si>
   <si>
     <t>6413</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6413/flash_7832.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6413/flash_7832.pdf</t>
   </si>
   <si>
     <t>Flash 7832._x000D_
 PROJETO DE LEI Nº 119/2011. Desafeta e autoriza o Poder Executivo a fazer doação de terreno do Município de Montes Claros à Associação Criança Feliz, localizado no bairro Carmelo, e dá outras providências. (Terreno de 1.000,00 m²). (Referente à Lei nº 4.391, de 19/09/2011)._x000D_
 Valcir Soares da Silva (Presidente).</t>
   </si>
   <si>
     <t>6448</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6448/flash_8095.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6448/flash_8095.pdf</t>
   </si>
   <si>
     <t>Flash 8095._x000D_
 PROJETO DE LEI Nº 01/2011. Concede o título declaratório de utilidade pública municipal à “Associação para o Desenvolvimento do Bairro Jardim Primavera”. (Referente à Lei nº 4.306, de 03/02/2011)._x000D_
 Valcir Soares da Silva (Presidente).</t>
   </si>
   <si>
     <t>6449</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6449/flash_8096.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6449/flash_8096.pdf</t>
   </si>
   <si>
     <t>Flash 8096._x000D_
 PROJETO DE LEI Nº 39/2011. Concede o título declaratório de utilidade pública municipal à “Associação de Resgate da Cidadania e Inclusão Social - ARECIS”. (Referente à Lei nº 4.354, de 30/05/2011)._x000D_
 Valcir Soares da Silva (Presidente).</t>
   </si>
   <si>
     <t>6450</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6450/flash_8097.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6450/flash_8097.pdf</t>
   </si>
   <si>
     <t>Flash 8097._x000D_
 PROJETO DE LEI Nº 70/2011. Concede o título declaratório de utilidade pública municipal à “Associação de Moradores Vila Vargem Grande”. (Referente à Lei nº 4.342, de 27/05/2011)._x000D_
 Valcir Soares da Silva (Presidente).</t>
   </si>
   <si>
     <t>6451</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6451/flash_8098.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6451/flash_8098.pdf</t>
   </si>
   <si>
     <t>Flash 8098._x000D_
 PROJETO DE LEI Nº 71/2011. Concede o título declaratório de utilidade pública municipal à “Associação de Pequenos Produtores e Trabalhadores Rurais da Comunidade de Panorâmica”. (Referente à Lei nº 4.343, de 27/05/2011)._x000D_
 Valcir Soares da Silva (Presidente).</t>
   </si>
   <si>
     <t>6452</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6452/flash_8099.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6452/flash_8099.pdf</t>
   </si>
   <si>
     <t>Flash 8099._x000D_
 PROJETO DE LEI Nº 72/2011. Concede o título declaratório de utilidade pública municipal à “Igreja Batista Esperança e Vida - IBEV”. (Referente à Lei nº 4.344, de 27/05/2011)._x000D_
 Valcir Soares da Silva (Presidente).</t>
   </si>
   <si>
     <t>6453</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6453/flash_8100.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6453/flash_8100.pdf</t>
   </si>
   <si>
     <t>Flash 8100._x000D_
 PROJETO DE LEI Nº 88/2011. Concede o título declaratório de utilidade pública municipal à “Associação dos Amigos e Moradores do Bairro Ciro dos Anjos”. (Referente à Lei nº 4.360, de 13/06/2011)._x000D_
 Valcir Soares da Silva (Presidente).</t>
   </si>
   <si>
     <t>6454</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6454/flash_8101.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6454/flash_8101.pdf</t>
   </si>
   <si>
     <t>Flash 8101._x000D_
 PROJETO DE LEI Nº 97/2011. Concede o título declaratório de utilidade pública municipal à “Orgânica Montes Claros”. (Referente à Lei nº 4.361, de 13/06/2011)._x000D_
 Valcir Soares da Silva (Presidente).</t>
   </si>
   <si>
     <t>6455</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6455/flash_8102.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6455/flash_8102.pdf</t>
   </si>
   <si>
     <t>Flash 8102._x000D_
 PROJETO DE LEI Nº 103/2011. Concede o título declaratório de utilidade pública municipal à “Associação dos Pequenos Produtores Rurais e Moradores do Bairro Planalto de Ermidinha”. (Referente à Lei nº 4.376, de 05/07/2011)._x000D_
 Valcir Soares da Silva (Presidente).</t>
   </si>
   <si>
     <t>6456</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6456/flash_8103.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6456/flash_8103.pdf</t>
   </si>
   <si>
     <t>Flash 8103._x000D_
 PROJETO DE LEI Nº 104/2011. Concede o título declaratório de utilidade pública municipal à “Associação de Moradores e Pequenos Produtores Rurais de Serra Velha”. (Referente à Lei nº 4.377, de 05/07/2011)._x000D_
 Valcir Soares da Silva (Presidente).</t>
   </si>
   <si>
     <t>6457</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6457/flash_8104.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6457/flash_8104.pdf</t>
   </si>
   <si>
     <t>Flash 8104._x000D_
 PROJETO DE LEI Nº 120/2011. Concede o título declaratório de utilidade pública municipal à “Associação de Pequenos Produtores Rurais da Comunidade de Mangarito”. (Referente à Lei nº 4.388, de 26/08/2011)._x000D_
 Valcir Soares da Silva (Presidente).</t>
   </si>
   <si>
     <t>6458</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6458/flash_8105.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6458/flash_8105.pdf</t>
   </si>
   <si>
     <t>Flash 8105._x000D_
 PROJETO DE LEI Nº 142/2011. Concede o título declaratório de utilidade pública municipal à “Associação de Pequenos Produtores Rurais e Moradores do Parque Verde e Mocambinho”. (Referente à Lei nº 4.396, de 05/10/2011)._x000D_
 Valcir Soares da Silva (Presidente).</t>
   </si>
   <si>
     <t>6459</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6459/flash_8106.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6459/flash_8106.pdf</t>
   </si>
   <si>
     <t>Flash 8106._x000D_
 PROJETO DE LEI Nº 144/2011. Concede o título declaratório de utilidade pública municipal à “Associação de Moradores e Trabalhadores Rurais da Comunidade de São José”. (Referente à Lei nº 4.395, de 29/09/2011)._x000D_
 Valcir Soares da Silva (Presidente).</t>
   </si>
   <si>
     <t>6460</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6460/flash_8107.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6460/flash_8107.pdf</t>
   </si>
   <si>
     <t>Flash 8107._x000D_
 PROJETO DE LEI Nº 145/2011. Concede o título declaratório de utilidade pública municipal ao “Sindicato dos Trabalhadores das Empresas de Transportes Coletivos e Urbanos do Município de Montes Claros e do Norte de Minas”. (Referente à Lei nº 4.397, de 05/10/2011)._x000D_
 Valcir Soares da Silva (Presidente).</t>
   </si>
   <si>
     <t>6461</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
     <t>Marcos Nem</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6461/flash_8108.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6461/flash_8108.pdf</t>
   </si>
   <si>
     <t>Flash 8108._x000D_
 PROJETO DE LEI Nº 146/2011. Concede o título declaratório de utilidade pública municipal à “Associação Rural Comunitária de Abóboras, Morro do Fogo e Adjacências”. (Referente à Lei nº 4.409, de 17/10/2011)._x000D_
 Valcir Soares da Silva (Presidente).</t>
   </si>
   <si>
     <t>6462</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6462/flash_8109.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6462/flash_8109.pdf</t>
   </si>
   <si>
     <t>Flash 8109._x000D_
 PROJETO DE LEI Nº 151/2011. Concede o título declaratório de utilidade pública municipal à “Sociedade de Beneficência O Exército do Cordeiro”. (Referente à Lei nº 4.398, de 05/10/2011)._x000D_
 Valcir Soares da Silva (Presidente).</t>
   </si>
   <si>
     <t>6463</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6463/flash_8110.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6463/flash_8110.pdf</t>
   </si>
   <si>
     <t>Flash 8110._x000D_
 PROJETO DE LEI Nº 157/2011. Concede o título declaratório de utilidade pública municipal ao “Instituto Famiguê”. (Referente à Lei nº 4.410, de 17/10/2011)._x000D_
 Valcir Soares da Silva (Presidente).</t>
   </si>
   <si>
     <t>6464</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6464/flash_8111.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6464/flash_8111.pdf</t>
   </si>
   <si>
     <t>Flash 8111._x000D_
 PROJETO DE LEI Nº 158/2011. Concede o título declaratório de utilidade pública municipal à “Igreja Batista da Restauração”. (Referente à Lei nº 4.411, de 17/10/2011)._x000D_
 Valcir Soares da Silva (Presidente).</t>
   </si>
   <si>
     <t>6465</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6465/flash_8112.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6465/flash_8112.pdf</t>
   </si>
   <si>
     <t>Flash 8112._x000D_
 PROJETO DE LEI Nº 164/2011. Concede o título declaratório de utilidade pública municipal à “Associação dos Servidores da Polícia Federal em Montes Claros”. (Referente à Lei nº 4.412, de 17/10/2011).  _x000D_
 Valcir Soares da Silva (Presidente).</t>
   </si>
   <si>
     <t>6466</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6466/flash_8113.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6466/flash_8113.pdf</t>
   </si>
   <si>
     <t>Flash 8113._x000D_
 PROJETO DE LEI Nº 168/2011. Concede o título declaratório de utilidade pública municipal à “Associação dos Feirantes do Grande Major Prates e Região de Montes Claros”. (Referente à Lei nº 4.417, de 27/10/2011)._x000D_
 Valcir Soares da Silva (Presidente).</t>
   </si>
   <si>
     <t>6467</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6467/flash_8114.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6467/flash_8114.pdf</t>
   </si>
   <si>
     <t>Flash 8114._x000D_
 PROJETO DE LEI Nº 173/2011. (ALTERADA). Concede o título declaratório de utilidade pública municipal à “Associação dos Pequenos Produtores Rurais e Chacareiros do Planalto do Engenho”. (Referente à Lei nº 4.419, de 31/10/2011, que foi posteriormente alterada pela Lei nº 4.679, de 09/12/2013 - ver flash 8622)._x000D_
 Valcir Soares da Silva (Presidente).</t>
   </si>
   <si>
     <t>6468</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6468/flash_8115.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6468/flash_8115.pdf</t>
   </si>
   <si>
     <t>Flash 8115._x000D_
 PROJETO DE LEI Nº 188/2011. Concede o título declaratório de utilidade pública municipal ao “Sindicato dos Contabilistas do Norte de Minas”. (Referente à Lei nº 4.435, de 01/12/2011)._x000D_
 Valcir Soares da Silva (Presidente).</t>
   </si>
   <si>
     <t>6470</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6470/flash_8116.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6470/flash_8116.pdf</t>
   </si>
   <si>
     <t>Flash 8116._x000D_
 PROJETO DE LEI Nº 196/2011. Concede o título declaratório de utilidade pública municipal ao “Instituto Pedagógico de Montes Claros”. (Referente à Lei nº 4.441, de 12/12/2011)._x000D_
 Valcir Soares da Silva (Presidente).</t>
   </si>
   <si>
     <t>6529</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6529/flash_8175.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6529/flash_8175.pdf</t>
   </si>
   <si>
     <t>Flash 8175._x000D_
 PROJETO DE LEI Nº 12/2011. (NÃO VOTADO). Fica o Poder Executivo autorizado a instituir o "Programa de Combate ao Bullying", de ação interdisciplinar e de participação comunitária, nas escolas públicas e privadas da cidade de Montes Claros._x000D_
 Valcir Soares da Silva (Presidente).</t>
   </si>
   <si>
     <t>6531</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6531/flash_8177.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6531/flash_8177.pdf</t>
   </si>
   <si>
     <t>Flash 8177._x000D_
 PROJETO DE LEI Nº 22/2011. (NÃO VOTADO). Acrescenta dispositivos à Lei nº 2.139, de 14/09/1993, que dispõe sobre a criação do "Estacionamento Rotativo ÁREAZUL" (Área Azul), e dá outras providências._x000D_
 Valcir Soares da Silva (Presidente).</t>
   </si>
   <si>
     <t>6532</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6532/flash_8176.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6532/flash_8176.pdf</t>
   </si>
   <si>
     <t>Flash 8176._x000D_
 PROJETO DE LEI Nº 15/2011. (NÃO VOTADO). Dispõe sobre a oficialização, na cidade de Montes Claros, do Hino Ecológico Municipal, representado pela música "O Sal da Terra", de autoria de Beto Guedes e Ronaldo Bastos._x000D_
 Valcir Soares da Silva (Presidente).</t>
   </si>
   <si>
     <t>6533</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6533/flash_8178.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6533/flash_8178.pdf</t>
   </si>
   <si>
     <t>Flash 8178._x000D_
 PROJETO DE LEI Nº 32/2011. (NÃO VOTADO). Autoriza o Poder Executivo Municipal a conceder desconto de Imposto Predial e Territorial Urbano - IPTU aos proprietários de imóveis, onde houver o menor número de infestação do mosquito Aedes Aegypti._x000D_
 Valcir Soares da Silva (Presidente).</t>
   </si>
   <si>
     <t>6534</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6534/flash_8179.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6534/flash_8179.pdf</t>
   </si>
   <si>
     <t>Flash 8179._x000D_
 PROJETO DE LEI Nº 37/2011. (NÃO VOTADO). Dispõe sobre a regulamentação do serviço de guardador (flanelinha) e lavador de carros, em locais públicos no município de Montes Claros, e dá outras providências._x000D_
 Valcir Soares da Silva (Presidente).</t>
   </si>
   <si>
     <t>6535</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6535/flash_8180.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6535/flash_8180.pdf</t>
   </si>
   <si>
     <t>Flash 8180._x000D_
 PROJETO DE LEI Nº 49/2011. (NÃO VOTADO). Dispõe sobre a divulgação prévia, através da imprensa e de faixas informativas, quando da necessidade de bloqueios e desvios de vias e logradouros públicos do município de Montes Claros._x000D_
 Valcir Soares da Silva (Presidente).</t>
   </si>
   <si>
     <t>6536</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6536/flash_8181.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6536/flash_8181.pdf</t>
   </si>
   <si>
     <t>Flash 8181._x000D_
 PROJETO DE LEI Nº 50/2011. (NÃO VOTADO). Denomina a "Rua Dona Cotinha Amorim”, conhecida popularmente como rua Projetada, localizada no bairro Planalto._x000D_
 Valcir Soares da Silva (Presidente).</t>
   </si>
   <si>
     <t>6537</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6537/flash_8182.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6537/flash_8182.pdf</t>
   </si>
   <si>
     <t>Flash 8182._x000D_
 PROJETO DE LEI Nº 53/2011. (NÃO VOTADO).  Dispõe sobre a entrega de produtos e serviços no município de Montes Claros._x000D_
 Valcir Soares da Silva (Presidente).</t>
   </si>
   <si>
     <t>6538</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6538/flash_8183.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6538/flash_8183.pdf</t>
   </si>
   <si>
     <t>Flash 8183._x000D_
 PROJETO DE LEI Nº 64/2011. (NÃO VOTADO). Dispõe sobre o enquadramento dos armadores, marceneiros, bombeiros, carpinteiros, eletricistas, soldadores, pedreiros, pintores e mecânicos, no III.3 – Grupo de Nível Fundamental de Escolaridade – NF/PROF. Especial – Grupo – G3, do anexo II, da Lei nº 3.348, de 19/07/2004, e dá outras providências._x000D_
 Valcir Soares da Silva (Presidente).</t>
   </si>
   <si>
     <t>6539</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6539/flash_8184.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6539/flash_8184.pdf</t>
   </si>
   <si>
     <t>Flash 8184._x000D_
 PROJETO DE LEI Nº 65/2011. (NÃO VOTADO). Dispõe sobre a alteração do Artigo 140 e anexo IV da Lei nº 3.176/2003, e anexo VI da Lei Complementar 21, que dispõe sobre o Estatuto, o Plano de Cargos e a Remuneração do Magistério do Município de Montes Claros, e dá outras providências._x000D_
 Valcir Soares da Silva (Presidente).</t>
   </si>
   <si>
     <t>6540</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6540/flash_8185.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6540/flash_8185.pdf</t>
   </si>
   <si>
     <t>Flash 8185._x000D_
 PROJETO DE LEI Nº 66/2011. (NÃO VOTADO). Regulamenta os "Serviços Funerários" no município de Montes Claros e dá outras providências._x000D_
 Valcir Soares da Silva (Presidente).</t>
   </si>
   <si>
     <t>6541</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6541/flash_8186.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6541/flash_8186.pdf</t>
   </si>
   <si>
     <t>Flash 8186._x000D_
 PROJETO DE LEI Nº 67/2011. (NÃO VOTADO). Altera o caput do artigo 103 da Lei nº 3.175, de 23/12/2003, que dispõe sobre o Estatuto do Servidor Público de Montes Claros, e dá outras providências._x000D_
 Valcir Soares da Silva (Presidente).</t>
   </si>
   <si>
     <t>6542</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6542/flash_8187.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6542/flash_8187.pdf</t>
   </si>
   <si>
     <t>Flash 8187._x000D_
 PROJETO DE LEI Nº 73/2011. (NÃO VOTADO). Denomina oficialmente a "Praça Nossa Senhora das Graças", localizada no bairro Sagrada Família._x000D_
 Valcir Soares da Silva (Presidente).</t>
   </si>
   <si>
     <t>6543</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6543/flash_8188.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6543/flash_8188.pdf</t>
   </si>
   <si>
     <t>Flash 8188._x000D_
 PROJETO DE LEI Nº 74/2011. (NÃO VOTADO). Proíbe a Prefeitura de Montes Claros de divulgar anúncios pagos na imprensa falada, escrita, televisiva, outdoors, faixas e outros meios de comunicação, no que diz respeito à obras do município inacabadas, em andamento e/ou a iniciar, e dá outras providências._x000D_
 Valcir Soares da Silva (Presidente).</t>
   </si>
   <si>
     <t>6544</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6544/flash_8189.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6544/flash_8189.pdf</t>
   </si>
   <si>
     <t>Flash 8189._x000D_
 PROJETO DE LEI Nº 76/2011. (NÃO VOTADO). Autoriza o Poder Executivo Municipal, através da MCTRANS, a criar o Serviço de Acompanhamento de Cortejo Fúnebre no município de Montes Claros, com o intuito de organizar o trânsito durante o trajeto do cortejo._x000D_
 Valcir Soares da Silva (Presidente).</t>
   </si>
   <si>
     <t>6545</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6545/flash_8190.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6545/flash_8190.pdf</t>
   </si>
   <si>
     <t>Flash 8190._x000D_
 PROJETO DE LEI Nº 77/2011. (NÃO VOTADO). Altera a Lei Municipal nº 3.331, de 23/06/2004, alterada pela Lei 3.662, de 28/10/2006, que dispõem sobre o Adicional por Atividade Especial, e dá outras providências._x000D_
 Valcir Soares da Silva (Presidente).</t>
   </si>
   <si>
     <t>6546</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6546/flash_8191.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6546/flash_8191.pdf</t>
   </si>
   <si>
     <t>Flash 8191._x000D_
 PROJETO DE LEI Nº 84/2011. (NÃO VOTADO). Dispõe sobre a obrigatoriedade da Companhia de Saneamento de Minas Gerais – COPASA de pavimentar os locais em que for realizado serviços de instalação e/ou manutenção das redes de água e esgoto em Montes Claros, e dá outras providências._x000D_
 Valcir Soares da Silva (Presidente).</t>
   </si>
   <si>
     <t>6547</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6547/flash_8192.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6547/flash_8192.pdf</t>
   </si>
   <si>
     <t>Flash 8192._x000D_
 PROJETO DE LEI Nº 86/2011. (NÃO VOTADO). Dispõe sobre a equiparação salarial dos técnicos em vigilância sanitária e ambiental, e demais fiscais municipais, lotados na Divisão de Vigilância Sanitária/Secretaria Municipal de Saúde, e dá outras providências._x000D_
 Valcir Soares da Silva (Presidente).</t>
   </si>
   <si>
     <t>6548</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6548/flash_8193.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6548/flash_8193.pdf</t>
   </si>
   <si>
     <t>Flash 8193._x000D_
 PROJETO DE LEI Nº 87/2011. (NÃO VOTADO). Dispõe sobre o desenvolvimento de "Política Antibullying”, por instituições de ensino e de educação infantil, públicas ou privadas, com ou sem fins lucrativos._x000D_
 Valcir Soares da Silva (Presidente).</t>
   </si>
   <si>
     <t>6549</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6549/flash_8194.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6549/flash_8194.pdf</t>
   </si>
   <si>
     <t>Flash 8194._x000D_
 PROJETO DE LEI Nº 121/2011. (NÃO VOTADO). Denomina a "Rua Rosimeire Dantas", localizada no bairro Mangues._x000D_
 Valcir Soares da Silva (Presidente).</t>
   </si>
   <si>
     <t>6550</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6550/flash_8195.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6550/flash_8195.pdf</t>
   </si>
   <si>
     <t>Flash 8195._x000D_
 PROJETO DE LEI Nº 123/2011. (NÃO VOTADO). Dispõe sobre a regulamentação do porte de arma de fogo por agentes policiais, no exercício da atividade, no interior de boates, casas de eventos, shows, e dá outras providências._x000D_
 Valcir Soares da Silva (Presidente).</t>
   </si>
   <si>
     <t>6551</t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6551/flash_8196.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6551/flash_8196.pdf</t>
   </si>
   <si>
     <t>Flash 8196._x000D_
 PROJETO DE LEI Nº 130/2011. (NÃO VOTADO). Torna obrigatória a adequação aos requisitos mínimos de segurança para o exercício da profissão de motofretista, na cidade de Montes Claros, conforme determina a Resolução do CONTRAN nº 356, de 02/08/2010._x000D_
 Valcir Soares da Silva (Presidente).</t>
   </si>
   <si>
     <t>6552</t>
   </si>
   <si>
     <t>236</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6552/flash_8197.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6552/flash_8197.pdf</t>
   </si>
   <si>
     <t>Flash 8197._x000D_
 PROJETO DE LEI Nº 143/2011. (NÃO VOTADO). Denomina a "Rua Pedro Lourenço”, localizada no bairro Santo Expedito._x000D_
 Valcir Soares da Silva (Presidente).</t>
   </si>
   <si>
     <t>6553</t>
   </si>
   <si>
     <t>237</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6553/flash_8198.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6553/flash_8198.pdf</t>
   </si>
   <si>
     <t>Flash 8198._x000D_
 PROJETO DE LEI Nº 155/2011. (NÃO VOTADO). Dispõe sobre a obrigatoriedade de implantação do controle de frequência biométrico, pelo Poder Executivo Municipal, aos servidores da Administração Direta, Autárquica e Fundacional de Montes Claros, e dá outras providências._x000D_
  Valcir Soares da Silva (Presidente).</t>
   </si>
   <si>
     <t>6554</t>
   </si>
   <si>
     <t>238</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6554/flash_8199.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6554/flash_8199.pdf</t>
   </si>
   <si>
     <t>Flash 8199._x000D_
 PROJETO DE LEI Nº 165/2011. (NÃO VOTADO). Institui o "Selo Municipal de Respeito ao Idoso", a ser concedido à empresas e pessoas físicas que contribuam para a assistência, melhoria da qualidade de vida e respeito às pessoas da 3ª idade, e dá outras providências._x000D_
 Valcir Soares da Silva (Presidente).</t>
   </si>
   <si>
     <t>6555</t>
   </si>
   <si>
     <t>239</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6555/flash_8200.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6555/flash_8200.pdf</t>
   </si>
   <si>
     <t>Flash 8200._x000D_
 PROJETO DE LEI Nº 175/2011. (NÃO VOTADO). Dispõe sobre a competência das autoridades sanitárias, classifica as infrações, dispõe sobre as penalidades, e dá outras providências. (Vigilância Sanitária)._x000D_
 Valcir Soares da Silva (Presidente).</t>
   </si>
   <si>
     <t>6569</t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
     <t>Edwan Carlos de Quadros Lopes</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6569/flash_8201.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6569/flash_8201.pdf</t>
   </si>
   <si>
     <t>Flash 8201._x000D_
 PROJETO DE LEI Nº 177/2011. (NÃO VOTADO). Dispõe sobre a implantação da Lei Regulamentadora do Assédio Moral, no âmbito municipal, e dá outras providências._x000D_
 Valcir Soares da Silva (Presidente).</t>
   </si>
   <si>
     <t>6570</t>
   </si>
   <si>
     <t>241</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6570/flash_8202.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6570/flash_8202.pdf</t>
   </si>
   <si>
     <t>Flash 8202._x000D_
 PROJETO DE LEI Nº 181/2011. (NÃO VOTADO). Dispõe sobre a gratuidade no transporte público, para gestantes que fazem o acompanhamento médico de pré-natal, em dias de consulta, e dá outras providências._x000D_
 Valcir Soares da Silva (Presidente).</t>
   </si>
   <si>
     <t>6571</t>
   </si>
   <si>
     <t>242</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6571/flash_8203.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6571/flash_8203.pdf</t>
   </si>
   <si>
     <t>Flash 8203._x000D_
 PROJETO DE LEI Nº 182/2011. (NÃO VOTADO). Dispõe sobre a obrigatoriedade de implantação do controle de frequência biométrico do servidor da Câmara Municipal de Montes Claros e dá outras providências._x000D_
 Valcir Soares da Silva (Presidente).</t>
   </si>
   <si>
     <t>6572</t>
   </si>
   <si>
     <t>243</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6572/flash_8204.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6572/flash_8204.pdf</t>
   </si>
   <si>
     <t>Flash 8204._x000D_
 PROJETO DE LEI Nº 184/2011. (NÃO VOTADO). Dispõe sobre o incentivo ao cultivo da "Citronela e da Crotalária Juncea", como método natural de combate ao mosquito Aedes Aegypti, transmissor da dengue, e dá outras providências._x000D_
 Valcir Soares da Silva (Presidente).</t>
   </si>
   <si>
     <t>6573</t>
   </si>
   <si>
     <t>244</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6573/flash_8205.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6573/flash_8205.pdf</t>
   </si>
   <si>
     <t>Flash 8205._x000D_
 PROJETO DE LEI Nº 195/2011. (NÃO VOTADO). Disciplina as nomeações para cargos em comissão, no âmbito dos órgãos do Poder Executivo e Legislativo Municipal; revoga a Lei nº 4.392, de 23/09/2011, e dá outras providências._x000D_
 Valcir Soares da Silva (Presidente).</t>
   </si>
   <si>
     <t>6574</t>
   </si>
   <si>
     <t>245</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6574/flash_8206.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6574/flash_8206.pdf</t>
   </si>
   <si>
     <t>Flash 8206._x000D_
 PROJETO DE LEI Nº 206/2011. (NÃO VOTADO). Institui a isenção de pagamento para utilização de banheiros públicos a idosos, deficientes físicos, gestantes, crianças, e dá outras providências._x000D_
 Valcir Soares da Silva (Presidente).</t>
   </si>
   <si>
     <t>6671</t>
   </si>
   <si>
     <t>246</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6671/flash_8264.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6671/flash_8264.pdf</t>
   </si>
   <si>
     <t>Flash 8264._x000D_
 PROJETO DE LEI Nº 14/2011. (RETIRADO). Dispõe sobre a obrigatoriedade de prestação de serviços de acondicionamento ou embalagem das compras, em estabelecimentos comerciais autodenominados de supermercados e similares._x000D_
 Valcir Soares da Silva (Presidente).</t>
   </si>
   <si>
     <t>6673</t>
   </si>
   <si>
     <t>247</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6673/flash_8265.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6673/flash_8265.pdf</t>
   </si>
   <si>
     <t>Flash 8265._x000D_
 PROJETO DE LEI Nº 16/2011. (RETIRADO). Estabelece parcelamento de débitos do Município de Montes Claros com o Instituto Municipal de Previdência Social - PREVMOC, com vencimento a partir de 01/02/2009 a 31/12/1010._x000D_
 Valcir Soares da Silva (Presidente).</t>
   </si>
   <si>
     <t>6674</t>
   </si>
   <si>
     <t>248</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6674/flash_8266.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6674/flash_8266.pdf</t>
   </si>
   <si>
     <t>Flash 8266._x000D_
 PROJETO DE LEI Nº 17/2011. (RETIRADO). Estabelece parcelamento de débitos do Município de Montes Claros com o Instituto Municipal de Previdência Social - PREVMOC, com vencimento até o dia 31/01/2009._x000D_
 Valcir Soares da Silva (Presidente).</t>
   </si>
   <si>
     <t>6676</t>
   </si>
   <si>
     <t>249</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6676/flash_8267.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6676/flash_8267.pdf</t>
   </si>
   <si>
     <t>Flash 8267._x000D_
 PROJETO DE LEI Nº 20/2011. (RETIRADO). Institui a "Semana de Prevenção à Saúde Masculina", a ser promovida anualmente na segunda semana do mês de agosto, e dá outras providências._x000D_
 Valcir Soares da Silva (Presidente).</t>
   </si>
   <si>
     <t>6678</t>
   </si>
   <si>
     <t>250</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6678/flash_8268.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6678/flash_8268.pdf</t>
   </si>
   <si>
     <t>Flash 8268._x000D_
 PROJETO DE LEI Nº 27/2011. (RETIRADO). Proíbe a prática de assédio pessoal a transeuntes, que induz a contratação de empréstimos financeiros, aquisição de cartão de crédito e/ou vendas._x000D_
 Valcir Soares da Silva (Presidente).</t>
   </si>
   <si>
     <t>6679</t>
   </si>
   <si>
     <t>251</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6679/flash_8269.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6679/flash_8269.pdf</t>
   </si>
   <si>
     <t>Flash 8269._x000D_
 PROJETO DE LEI Nº 35/2011. (RETIRADO). Estabelece parcelamento de débitos do Município de Montes Claros com o Instituto Municipal de Previdência Social - PREVMOC, com vencimento a partir de 01/02/2009 a 31/12/1010._x000D_
 Valcir Soares da Silva (Presidente).</t>
   </si>
   <si>
     <t>6681</t>
   </si>
   <si>
     <t>252</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6681/flash_8270.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6681/flash_8270.pdf</t>
   </si>
   <si>
     <t>Flash 8270._x000D_
 PROJETO DE LEI Nº 36/2011. (RETIRADO). Estabelece parcelamento de débitos do Município de Montes Claros com o Instituto Municipal de Previdência Social - PREVMOC, com vencimento até o dia 31/01/2009._x000D_
 Valcir Soares da Silva (Presidente).</t>
   </si>
   <si>
     <t>6682</t>
   </si>
   <si>
     <t>253</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6682/flash_8271.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6682/flash_8271.pdf</t>
   </si>
   <si>
     <t>Flash 8271._x000D_
 PROJETO DE LEI Nº 41/2011. (RETIRADO). Autoriza o Poder Executivo Municipal a abrir crédito adicional especial ao orçamento vigente, firmar convênio e repassar recursos financeiros à Associação de Resgate da Cidadania e Inclusão Social – ARECIS, e dá outras providências._x000D_
 Valcir Soares da Silva (Presidente).</t>
   </si>
   <si>
     <t>6684</t>
   </si>
   <si>
     <t>255</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6684/flash_8273.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6684/flash_8273.pdf</t>
   </si>
   <si>
     <t>Flash 8273._x000D_
 PROJETO DE LEI Nº 91/2011. (RETIRADO). Autoriza a desafetação de terreno do Município de Montes Claros, com área de 601,80 m², localizado no Conjunto José Carlos de Lima, para fins de doação à Associação do Repentista e Poeta Popular do Norte de Minas – ARPPN, e dá outras providências._x000D_
 Valcir Soares da Silva (Presidente).</t>
   </si>
   <si>
     <t>6692</t>
   </si>
   <si>
     <t>256</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6692/flash_8274.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6692/flash_8274.pdf</t>
   </si>
   <si>
     <t>Flash 8274._x000D_
 PROJETO DE LEI Nº 94/2011. (RETIRADO). Autoriza a desafetação de terreno do Município, localizado na rua Sebastião Duarte, no bairro Morada do Sol, e, faz doação à Associação para o Desenvolvimento Comunitário do bairro Jardim Morada do Sol – DEMOSOL. (Terreno de 1.000,00m²)._x000D_
 Valcir Soares da Silva (Presidente).</t>
   </si>
   <si>
     <t>6693</t>
   </si>
   <si>
     <t>257</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6693/flash_8275.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6693/flash_8275.pdf</t>
   </si>
   <si>
     <t>Flash 8275._x000D_
 PROJETO DE LEI Nº 98/2011. (RETIRADO). Autoriza o Poder Executivo Municipal a firmar convênio com a Associação Comercial Industrial e de Serviços de Montes Claros – ACI, repassar recursos financeiros, e dá outras providências._x000D_
 Valcir Soares da Silva (Presidente).</t>
   </si>
   <si>
     <t>6695</t>
   </si>
   <si>
     <t>258</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6695/flash_8276.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6695/flash_8276.pdf</t>
   </si>
   <si>
     <t>Flash 8276._x000D_
 PROJETO DE LEI Nº 102/2011. (RETIRADO). Desafeta área de terreno do Município de Montes Claros e autoriza sua doação à Associação do bairro Ciro dos Anjos, e dá outras providências. (Terreno de 300,00m², localizado no bairro Ciro dos Anjos)._x000D_
 Valcir Soares da Silva (Presidente).</t>
   </si>
   <si>
     <t>6696</t>
   </si>
   <si>
     <t>259</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6696/flash_8277.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6696/flash_8277.pdf</t>
   </si>
   <si>
     <t>Flash 8277._x000D_
 PROJETO DE LEI Nº 107/2011. (RETIRADO). Autoriza o Poder Executivo Municipal a firmar convênio e repassar recursos financeiros às entidades: Fundação Hospitalar de Montes Claros/Hospital Aroldo Tourinho, Irmandade Nossa Senhora das Mercês/Santa Casa, Fundação de Saúde Dilson de Quadros Godinho e Hospital Universitário Clemente de Faria/UNIMONTES, e dá outras providências._x000D_
 Valcir Soares da Silva (Presidente).</t>
   </si>
   <si>
     <t>6697</t>
   </si>
   <si>
     <t>260</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6697/flash_8278.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6697/flash_8278.pdf</t>
   </si>
   <si>
     <t>Flash 8278._x000D_
 PROJETO DE LEI Nº 129/2011. (RETIRADO). Institui o "Dia do Administrador" em Montes Claros, a ser comemorado anualmente no dia 09 de setembro._x000D_
 Valcir Soares da Silva (Presidente).</t>
   </si>
   <si>
     <t>6699</t>
   </si>
   <si>
     <t>261</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6699/flash_8279.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6699/flash_8279.pdf</t>
   </si>
   <si>
     <t>Flash 8279._x000D_
 PROJETO DE LEI Nº 135/2011. (RETIRADO). Denomina oficialmente a "Rua Girassol”, localizada no Distrito de Santa Rosa de Lima, conhecida popularmente como Rua 1º de Abril._x000D_
 Valcir Soares da Silva (Presidente).</t>
   </si>
   <si>
     <t>6701</t>
   </si>
   <si>
     <t>262</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6701/flash_8280.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6701/flash_8280.pdf</t>
   </si>
   <si>
     <t>Flash 8280._x000D_
 PROJETO DE LEI Nº 138/2011. (RETIRADO). Autoriza a abertura de crédito adicional especial no orçamento de 2011, para construção do Centro de Formação Profissional da Educação, e dá outras providências._x000D_
 Valcir Soares da Silva (Presidente).</t>
   </si>
   <si>
     <t>6703</t>
   </si>
   <si>
     <t>263</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6703/flash_8281.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6703/flash_8281.pdf</t>
   </si>
   <si>
     <t>Flash 8281._x000D_
 PROJETO DE LEI Nº 150/2011. (RETIRADO). Cria o "Conselho Municipal de Resíduos Sólidos – CMRS", e dá outras providências._x000D_
 Valcir Soares da Silva (Presidente).</t>
   </si>
   <si>
     <t>6705</t>
   </si>
   <si>
     <t>264</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6705/flash_8282.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6705/flash_8282.pdf</t>
   </si>
   <si>
     <t>Flash 8282._x000D_
 PROJETO DE LEI Nº 149/2011. (RETIRADO). Autoriza o Município a outorgar, mediante licitação, a concessão do Serviço de Recebimento, Reaproveitamento e Destinação Final dos Resíduos Sólidos da Construção Civil do Município de Montes Claros, e dá outras providências._x000D_
 Valcir Soares da Silva (Presidente).</t>
   </si>
   <si>
     <t>6707</t>
   </si>
   <si>
     <t>265</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6707/flash_8283.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6707/flash_8283.pdf</t>
   </si>
   <si>
     <t>Flash 8283._x000D_
 PROJETO DE LEI Nº 176/2011. (RETIRADO). Dispõe sobre a notificação obrigatória de acidentes de trabalho, através do Relatório de Atendimento aos Acidentes do Trabalho – RAAT._x000D_
 Valcir Soares da Silva (Presidente).</t>
   </si>
   <si>
     <t>6709</t>
   </si>
   <si>
     <t>266</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6709/flash_8284.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6709/flash_8284.pdf</t>
   </si>
   <si>
     <t>Flash 8284._x000D_
 PROJETO DE LEI Nº 179/2011. (RETIRADO). Denomina o "Estádio Municipal Nilson Espoletão – O Moção”, localizado no bairro João Botelho._x000D_
 Valcir Soares da Silva (Presidente).</t>
   </si>
   <si>
     <t>6711</t>
   </si>
   <si>
     <t>267</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6711/flash_8285.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6711/flash_8285.pdf</t>
   </si>
   <si>
     <t>Flash 8285._x000D_
 PROJETO DE LEI Nº 218/2011. (RETIRADO). Autoriza a doação de imóveis do município de Montes Claros ao Fundo de Arrendamento Residencial – FAR (Programa Minha Casa Minha Vida) e a concessão de isenções fiscais, e dá outras providências (áreas medindo 27.860,00 e 94.751,25 m²)._x000D_
 Valcir Soares da Silva (Presidente).</t>
   </si>
   <si>
     <t>10679</t>
   </si>
   <si>
     <t>268</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/10679/flash_7979a.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/10679/flash_7979a.pdf</t>
   </si>
   <si>
     <t>Flash 7979A._x000D_
 PROJETO DE LEI Nº 57/2011. (ALTERADA). Estabelece parcelamento de débitos do Município de Montes Claros com o Instituto Municipal de Previdência Social – PREVMOC - com vencimento a partir de 1º de fevereiro de 2009 a 31 de dezembro de 2010. (Referente à Lei nº 4.348, de 30/05/2011, alterada pela Lei nº 4.555, de 25/09/2012)._x000D_
 Valcir Soares da Silva (Presidente).</t>
   </si>
   <si>
     <t>10680</t>
   </si>
   <si>
     <t>269</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/10680/flash_7979b.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/10680/flash_7979b.pdf</t>
   </si>
   <si>
     <t>Flash 7979B._x000D_
 PROJETO DE LEI Nº 58/2011. (ALTERADA). Estabelece parcelamento de débitos do Município de Montes Claros com o Instituto Municipal de Previdência Social – PREVMOC - com vencimento até 31 de janeiro de 2009. (Referente à Lei nº 4.349, de 30/05/2011, alterada pela Lei nº 4.555, de 25/09/2012)._x000D_
 Valcir Soares da Silva (Presidente).</t>
   </si>
   <si>
     <t>10684</t>
   </si>
   <si>
     <t>270</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/10684/flash_7979c.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/10684/flash_7979c.pdf</t>
   </si>
   <si>
     <t>Flash 7979C._x000D_
 PROJETO DE LEI Nº 148/2011. Autoriza a assinatura do Termo de Confissão e de Parcelamento de Débito, pelo Poder Executivo, a ser firmado com a Fundação Estadual do Meio Ambiente – FEAM. (Referente à Lei nº 4.414, de 21/10/2011)._x000D_
 Valcir Soares da Silva (Presidente).</t>
   </si>
   <si>
     <t>10695</t>
   </si>
   <si>
     <t>271</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/10695/flash_8047d.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/10695/flash_8047d.pdf</t>
   </si>
   <si>
     <t>Flash 8047D._x000D_
 PROJETO DE LEI Nº 131/2011. Estabelece reajustes de vencimentos dos servidores públicos do Poder Executivo do Município de Montes Claros, e dá outras providências. (Referente à Lei nº 4.385, de 19/08/2011)._x000D_
 Valcir Soares da Silva (Presidente).</t>
   </si>
   <si>
     <t>6706</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6706/flash_8407.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6706/flash_8407.pdf</t>
   </si>
   <si>
     <t>Flash 8407._x000D_
 PROJETO DE RESOLUÇÃO Nº 01/2011. (VÃO VOTADO). Concede o Título de Cidadã Honorária de Montes Claros a Eliana Piolo._x000D_
 Valcir Soares da Silva (Presidente).</t>
   </si>
   <si>
     <t>6708</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6708/flash_8408.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6708/flash_8408.pdf</t>
   </si>
   <si>
     <t>Flash 8408._x000D_
 PROJETO DE RESOLUÇÃO Nº 10/2011. (VÃO VOTADO). Concede a "Placa de Prata Alferes José Lopes de Carvalho" ao Sindicato dos Trabalhadores nas Indústrias Químicas e Farmacêuticas de Montes Claros._x000D_
 Valcir Soares da Silva (Presidente).</t>
   </si>
   <si>
     <t>6710</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6710/flash_8409.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6710/flash_8409.pdf</t>
   </si>
   <si>
     <t>Flash 8409._x000D_
 PROJETO DE RESOLUÇÃO Nº 11/2011. (VÃO VOTADO). Cria a Comissão Permanente de Trabalho, Emprego e Renda._x000D_
 Valcir Soares da Silva (Presidente).</t>
   </si>
   <si>
     <t>6713</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6713/flash_8410.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6713/flash_8410.pdf</t>
   </si>
   <si>
     <t>Flash 8410._x000D_
 PROJETO DE RESOLUÇÃO Nº 15/2011. (VÃO VOTADO). Concede a "Placa de Prata Alferes José Lopes de Carvalho" à Transnorte._x000D_
 Valcir Soares da Silva (Presidente).</t>
   </si>
   <si>
     <t>6715</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6715/flash_8411.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6715/flash_8411.pdf</t>
   </si>
   <si>
     <t>Flash 8411._x000D_
 PROJETO DE RESOLUÇÃO Nº 19/2011. (VÃO VOTADO). Concede o Título de Cidadão Benemérito de Montes Claros a Walfrido Silvino dos Mares Guia._x000D_
 Valcir Soares da Silva (Presidente).</t>
   </si>
   <si>
     <t>6717</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6717/flash_8412.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6717/flash_8412.pdf</t>
   </si>
   <si>
     <t>Flash 8412._x000D_
 PROJETO DE RESOLUÇÃO Nº 29/2011. (VÃO VOTADO). Concede a "Medalha do Mérito Educacional Professora Maria Aparecida Bispo de Moura" ao professor André Ricardo Alves Martins._x000D_
 Valcir Soares da Silva (Presidente).</t>
   </si>
   <si>
     <t>6724</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6724/flash_8415.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6724/flash_8415.pdf</t>
   </si>
   <si>
     <t>Flash 8415._x000D_
 PROJETO DE RESOLUÇÃO Nº 09/2011. (RETIRADO). Institui, no âmbito do Município de Montes Claros, o “Diploma Dr. Áflio Mendes de Aguiar, e dá outras providências. (A ser concedido às pessoas que se destacarem nas áreas ligadas à proteção animal). _x000D_
 Valcir Soares da Silva (Presidente).</t>
   </si>
   <si>
     <t>6756</t>
   </si>
   <si>
     <t>VET</t>
   </si>
   <si>
     <t>Veto</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6756/flash_8313.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6756/flash_8313.pdf</t>
   </si>
   <si>
     <t>Flash 8313._x000D_
 VETO PARCIAL AO PROJETO DE LEI Nº 117/2010. (MANTIDO). Modifica dispositivos da Resolução nº 13, de 05/03/2002 e altera a redação do parágrafo 5º do artigo 2º da Lei nº 4.237, de 01/07/2010. (Dispõe sobre o Plano de Cargos e Salários da Câmara Municipal de Montes Claros)._x000D_
 Valcir Soares da Silva (Presidente).</t>
   </si>
   <si>
     <t>6758</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6758/flash_8314.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6758/flash_8314.pdf</t>
   </si>
   <si>
     <t>Flash 8314._x000D_
 VETO AO PROJETO DE LEI Nº 75/2011. (MANTIDO). Dispõe sobre a proibição dos bares, restaurantes, lanchonetes, trailers de lanche, pizzarias, vendedores ambulantes e similares, utilizarem recipientes tipo bisnaga para acondicionamento de maionese, molhos, mostarda, ketchup e demais condimentos, e dá outras providências._x000D_
 Valcir Soares da Silva (Presidente).</t>
   </si>
   <si>
     <t>6759</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6759/flash_8315.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6759/flash_8315.pdf</t>
   </si>
   <si>
     <t>Flash 8315._x000D_
 VETO PARCIAL AO PROJETO DE LEI Nº 60/2011. (MANTIDO). Disciplina as nomeações para cargos em comissão no âmbito dos órgãos do Poder Executivo e Legislativo Municipal, e dá outras providências._x000D_
 Valcir Soares da Silva (Presidente).</t>
   </si>
   <si>
     <t>8433</t>
   </si>
   <si>
     <t>ATA</t>
   </si>
   <si>
     <t>Ata</t>
   </si>
   <si>
     <t>ATL - ATL</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/8433/flash_7602.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/8433/flash_7602.pdf</t>
   </si>
   <si>
     <t>Flash 7602._x000D_
 Atas das sessões da Câmara Municipal de Montes Claros, do período de 25/01 a 22/12/2011._x000D_
 Valcir Soares da Silva (Presidente).</t>
   </si>
   <si>
     <t>9539</t>
   </si>
   <si>
     <t>ELOM</t>
   </si>
   <si>
     <t>Emenda à Lei Orgânica</t>
   </si>
   <si>
     <t>Alfredo Ramos Neto, Antônio Silveira de Sá, João de Deus Pereira Gusmão, Raimundo Pereira da Silva, Rita Cristina de Souza Vieira</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/9539/flash_8303c.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/9539/flash_8303c.pdf</t>
   </si>
   <si>
     <t>Flash 8303C._x000D_
 EMENDA Nº 41, de 13/09/2011. Altera o parágrafo 2º do artigo 20 da Lei Orgânica Municipal. (Fixa o número de vagas dos vereadores da Câmara Municipal a partir do ano de 2013 – 23 parlamentares)._x000D_
 Valcir Soares da Silva (Presidente).</t>
   </si>
   <si>
     <t>6600</t>
   </si>
   <si>
     <t>RES</t>
   </si>
   <si>
     <t>Resolução</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6600/flash_8353.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6600/flash_8353.pdf</t>
   </si>
   <si>
     <t>Flash 8353._x000D_
 RESOLUÇÃO Nº 05, de 24/02/2011. Concede o Título de Cidadão Benemérito de Montes Claros ao Dr. Marcelo Eduardo Freitas._x000D_
 Valcir Soares da Silva (Presidente).</t>
   </si>
   <si>
     <t>6601</t>
   </si>
   <si>
     <t>Altemar de Freitas Cardoso</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6601/flash_8354.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6601/flash_8354.pdf</t>
   </si>
   <si>
     <t>Flash 8354._x000D_
 RESOLUÇÃO Nº 04 de 15/02/2011. Concede o Título de Cidadão Benemérito de Montes Claros a Edvaldo Bento dos Santos._x000D_
 Valcir Soares da Silva (Presidente).</t>
   </si>
   <si>
     <t>6602</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6602/flash_8355.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6602/flash_8355.pdf</t>
   </si>
   <si>
     <t>Flash 8355._x000D_
 RESOLUÇÃO Nº 20, de 02/08/2011. Concede o Título de Cidadão Benemérito de Montes Claros a Cássio Murilo Oliveira Aquino._x000D_
 Valcir Soares da Silva (Presidente).</t>
   </si>
   <si>
     <t>6655</t>
   </si>
   <si>
     <t>Raimundo Pereira da Silva</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6655/flash_8379.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6655/flash_8379.pdf</t>
   </si>
   <si>
     <t>Flash 8379._x000D_
 RESOLUÇÃO Nº 02, de 03/02/2011. Concede o Título de Cidadão Honorário de Montes Claros ao Dr. Werthman Vilela._x000D_
 Valcir Soares da Silva (Presidente).</t>
   </si>
   <si>
     <t>6657</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6657/flash_8380.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6657/flash_8380.pdf</t>
   </si>
   <si>
     <t>Flash 8380._x000D_
 RESOLUÇÃO Nº 03, de 03/02/2011. Concede o Título de Cidadã Honorária de Montes Claros a Marina Helena Lorenzo Fernandez Silva._x000D_
 Valcir Soares da Silva (Presidente).</t>
   </si>
   <si>
     <t>6658</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6658/flash_8381.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6658/flash_8381.pdf</t>
   </si>
   <si>
     <t>Flash 8381._x000D_
 RESOLUÇÃO Nº 06, de 15/03/2011. Concede o Título de Cidadão Honorário de Montes Claros ao Padre Reginaldo Cordeiro de Lima._x000D_
 Valcir Soares da Silva (Presidente).</t>
   </si>
   <si>
     <t>6659</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6659/flash_8382.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6659/flash_8382.pdf</t>
   </si>
   <si>
     <t>Flash 8382._x000D_
 RESOLUÇÃO Nº 07, de 15/03/2011. Concede o Título de Cidadão Honorário de Montes Claros a Gualter Pereira de Oliveira._x000D_
 Valcir Soares da Silva (Presidente).</t>
   </si>
   <si>
     <t>6660</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6660/flash_8383.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6660/flash_8383.pdf</t>
   </si>
   <si>
     <t>Flash 8383._x000D_
 RESOLUÇÃO Nº 12, de 24/05/2011. Concede o Título de Cidadão Honorário de Montes Claros ao Dr. Luís Cláudio Chaves._x000D_
 Valcir Soares da Silva (Presidente).</t>
   </si>
   <si>
     <t>6661</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6661/flash_8384.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6661/flash_8384.pdf</t>
   </si>
   <si>
     <t>Flash 8384._x000D_
 RESOLUÇÃO Nº 11, de 10/05/2011. Concede o Título de Cidadão Honorário de Montes Claros a Jorge Lúcio._x000D_
 Valcir Soares da Silva (Presidente).</t>
   </si>
   <si>
     <t>6662</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6662/flash_8385.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6662/flash_8385.pdf</t>
   </si>
   <si>
     <t>Flash 8385._x000D_
 RESOLUÇÃO Nº 13, de 26/05/2011. Concede o Título de Cidadão Honorário de Montes Claros a André Luiz Pereira Mori (Secretário Municipal de Desenvolvimento Social)._x000D_
 Valcir Soares da Silva (Presidente).</t>
   </si>
   <si>
     <t>6663</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6663/flash_8386.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6663/flash_8386.pdf</t>
   </si>
   <si>
     <t>Flash 8386._x000D_
 RESOLUÇÃO Nº 16, de 21/06/2011. Concede o Título de Cidadão Honorário de Montes Claros ao Dr. Alexandre Rocha Santos Padilha (Ministro da Saúde)._x000D_
 Valcir Soares da Silva (Presidente).</t>
   </si>
   <si>
     <t>6664</t>
   </si>
   <si>
     <t>Elair Gomes</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6664/flash_8387.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6664/flash_8387.pdf</t>
   </si>
   <si>
     <t>Flash 8387._x000D_
 RESOLUÇÃO Nº 15, de 21/06/2011. Concede o Título de Cidadão Honorário de Montes Claros a Adalberto Aleluia Barbosa._x000D_
 Valcir Soares da Silva (Presidente).</t>
   </si>
   <si>
     <t>6665</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6665/flash_8388.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6665/flash_8388.pdf</t>
   </si>
   <si>
     <t>Flash 8388._x000D_
 RESOLUÇÃO Nº 19, de 07/07/2011. Concede o Título de Cidadão Honorário de Montes Claros a Mário de Oliveira (Deputado Federal)._x000D_
 Valcir Soares da Silva (Presidente).</t>
   </si>
   <si>
     <t>6666</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6666/flash_8389.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6666/flash_8389.pdf</t>
   </si>
   <si>
     <t>Flash 8389._x000D_
 RESOLUÇÃO Nº 21, de 23/08/2011. Concede o Título de Cidadão Honorário de Montes Claros a Décio Gonçalves de Queiroz._x000D_
 Valcir Soares da Silva (Presidente).</t>
   </si>
   <si>
     <t>6667</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6667/flash_8390.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6667/flash_8390.pdf</t>
   </si>
   <si>
     <t>Flash 8390._x000D_
 RESOLUÇÃO Nº 23, de 18/10/2011. Concede o Título de Cidadã Honorária de Montes Claros a Maria de Fátima Turano._x000D_
 Valcir Soares da Silva (Presidente).</t>
   </si>
   <si>
     <t>6766</t>
   </si>
   <si>
     <t>FIN - FINANÇAS, ORÇAMENTO E TOMADA DE CONTAS</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6766/flash_8318.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6766/flash_8318.pdf</t>
   </si>
   <si>
     <t>Flash 8318._x000D_
 RESOLUÇÃO Nº 08, de 10/05/2011. Dispõe sobre a Prestação de Contas do Município de Montes Claros, relativas ao exercício financeiro de 2008. (Aprovadas)._x000D_
 Valcir Soares da Silva (Presidente).</t>
   </si>
   <si>
     <t>6767</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6767/flash_8319.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6767/flash_8319.pdf</t>
   </si>
   <si>
     <t>Flash 8319._x000D_
 RESOLUÇÃO Nº 09, de 10/05/2011. Dispõe sobre a Prestação de Contas do Município de Montes Claros, relativas ao exercício financeiro de 2009. (Aprovadas)._x000D_
 Valcir Soares da Silva (Presidente).</t>
   </si>
   <si>
     <t>6768</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6768/flash_8320.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6768/flash_8320.pdf</t>
   </si>
   <si>
     <t>Flash 8320._x000D_
 RESOLUÇÃO Nº 14, de 07/06/2011. Dispõe sobre a Prestação de Contas do Município de Montes Claros, relativas ao exercício financeiro de 2007. (Aprovadas)._x000D_
 Valcir Soares da Silva (Presidente).</t>
   </si>
   <si>
     <t>6776</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6776/flash_8328.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6776/flash_8328.pdf</t>
   </si>
   <si>
     <t>Flash 8328._x000D_
 RESOLUÇÃO Nº 17, de 30/06/2011. Concede a “Medalha Ivan José Lopes de Honra Montes Claros" a Paulo César Mota Santiago._x000D_
 Valcir Soares da Silva (Presidente).</t>
   </si>
   <si>
     <t>6781</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6781/flash_8333.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6781/flash_8333.pdf</t>
   </si>
   <si>
     <t>Flash 8333._x000D_
 RESOLUÇÃO Nº 18, de 28/06/2011. Concede a "Placa de Mérito Cultural Cândido Canela" a Aroldo Pereira._x000D_
 Valcir Soares da Silva (Presidente).</t>
   </si>
   <si>
     <t>6790</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6790/flash_8342.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6790/flash_8342.pdf</t>
   </si>
   <si>
     <t>Flash 8342._x000D_
 RESOLUÇÃO Nº 01, de 03/02/2011. Concede a "Placa de Prata Alferes José Lopes de Carvalho" ao Hospital de Olhos do Norte de Minas._x000D_
 Valcir Soares da Silva (Presidente).</t>
   </si>
   <si>
     <t>6791</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6791/flash_8343.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6791/flash_8343.pdf</t>
   </si>
   <si>
     <t>Flash 8343._x000D_
 RESOLUÇÃO Nº 10, de 10/05/2011. Concede a "Placa de Prata Alferes José Lopes de Carvalho" à Viação Transnorte. _x000D_
 Valcir Soares da Silva</t>
   </si>
   <si>
     <t>6792</t>
   </si>
   <si>
     <t>Damázio Wladimir Silva</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6792/flash_8344.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6792/flash_8344.pdf</t>
   </si>
   <si>
     <t>Flash 8344._x000D_
 RESOLUÇÃO Nº 24, de 15/12/2011. Concede a "Placa de Prata Alferes José Lopes de Carvalho" à Igreja Assembleia de Deus._x000D_
 Valcir Soares da Silva (Presidente).</t>
   </si>
   <si>
     <t>9297</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/9297/flash_8401d.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/9297/flash_8401d.pdf</t>
   </si>
   <si>
     <t>Flash 8401D._x000D_
 RESOLUÇÃO Nº 22, de 23/08/2011. Altera dispositivo da Resolução nº 05, de 30/03/2010, que dispõe sobre o Diploma de Mérito Social Zilda Arns Neumann, que será concedido através de "Indicação" de cada um dos vereadores._x000D_
 Valcir Soares da Silva (Presidente).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
@@ -4084,68 +4084,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/5935/flash_7857.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/5961/flash_7873.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/5963/flash_7874.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6117/flash_7939.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6119/flash_7941.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6683/flash_8272.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/5883/flash_7833.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/5884/flash_7834.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/5885/flash_7835.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/5886/flash_7836.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/5887/flash_7837.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/5888/flash_7838.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/5891/flash_7839.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/5893/flash_7840.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/5895/flash_7841.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/5900/flash_7842.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/5903/flash_7843.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/5906/flash_7844.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/5907/flash_7845.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/5909/flash_7846.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/5914/flash_7847.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/5916/flash_7848.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/5919/flash_7849.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/5921/flash_7850.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/5923/flash_7851.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/5925/flash_7852.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/5927/flash_7853.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/5929/flash_7854.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/5931/flash_7855.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/5933/flash_7856.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/5940/flash_7634.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/5942/flash_7635.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/5978/flash_7652.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/5980/flash_7653.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6003/flash_7888.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6005/flash_7889.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6010/flash_7890.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6012/flash_7891.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6052/flash_7692.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6053/flash_7693.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6054/flash_7694.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6055/flash_7695.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6056/flash_7696.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6057/flash_7697.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6058/flash_7698.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6059/flash_7699.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6060/flash_7700.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6061/flash_7701.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6064/flash_7702.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6065/flash_7703.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6067/flash_7704.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6068/flash_7705.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6070/flash_7706.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6073/flash_7707.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6076/flash_7708.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6078/flash_7709.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6081/flash_7710.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6084/flash_7711.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6086/flash_7712.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6089/flash_7713.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6091/flash_7714.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6094/flash_7715.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6096/flash_7716.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6098/flash_7717.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6100/flash_7926.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6101/flash_7718.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6103/flash_7927.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6104/flash_7719.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6106/flash_7720.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6105/flash_7928.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6107/flash_7929.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6108/flash_7930.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6109/flash_7931.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6110/flash_7932.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6111/flash_7933.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6112/flash_7934.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6113/flash_7935.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6114/flash_7936.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6115/flash_7937.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6116/flash_7938.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6118/flash_7940.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6120/flash_7721.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6122/flash_7722.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6123/flash_7723.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6125/flash_7724.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6126/flash_7725.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6192/flash_7963.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6194/flash_7964.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6197/flash_7965.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6199/flash_7966.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6200/flash_7967.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6201/flash_7968.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6202/flash_7969.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6208/flash_7975.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6209/flash_7976.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6235/flash_7792.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6236/flash_7793.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6237/flash_7794.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6243/flash_7797.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6271/flash_8003.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6274/flash_8004.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6317/flash_8005.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6320/flash_8007.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6325/flash_8006.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6326/flash_8008.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6327/flash_8009.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6328/flash_8010.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6329/flash_8011.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6330/flash_8012.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6331/flash_8013.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6334/flash_8014.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6336/flash_8015.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6339/flash_8016.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6341/flash_8017.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6345/flash_8018.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6347/flash_8019.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6348/flash_8020.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6349/flash_8021.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6350/flash_8022.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6351/flash_8023.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6352/flash_8024.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6353/flash_8025.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6211/flash_7777.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6371/flash_8043.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6212/flash_7778.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6372/flash_8044.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6373/flash_8045.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6213/flash_7779.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6374/flash_8046.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6214/flash_7780.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6215/flash_7781.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6216/flash_7782.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6375/flash_8047.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6217/flash_7783.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6376/flash_8048.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6218/flash_7784.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6377/flash_8049.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6220/flash_7785.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6229/flash_7789.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6233/flash_7790.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6234/flash_7791.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6404/flash_7823.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6405/flash_7824.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6406/flash_7825.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6407/flash_7826.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6408/flash_7827.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6409/flash_7828.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6410/flash_7829.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6411/flash_7830.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6412/flash_7831.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6413/flash_7832.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6448/flash_8095.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6449/flash_8096.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6450/flash_8097.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6451/flash_8098.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6452/flash_8099.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6453/flash_8100.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6454/flash_8101.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6455/flash_8102.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6456/flash_8103.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6457/flash_8104.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6458/flash_8105.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6459/flash_8106.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6460/flash_8107.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6461/flash_8108.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6462/flash_8109.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6463/flash_8110.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6464/flash_8111.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6465/flash_8112.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6466/flash_8113.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6467/flash_8114.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6468/flash_8115.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6470/flash_8116.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6529/flash_8175.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6531/flash_8177.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6532/flash_8176.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6533/flash_8178.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6534/flash_8179.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6535/flash_8180.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6536/flash_8181.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6537/flash_8182.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6538/flash_8183.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6539/flash_8184.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6540/flash_8185.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6541/flash_8186.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6542/flash_8187.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6543/flash_8188.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6544/flash_8189.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6545/flash_8190.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6546/flash_8191.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6547/flash_8192.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6548/flash_8193.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6549/flash_8194.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6550/flash_8195.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6551/flash_8196.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6552/flash_8197.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6553/flash_8198.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6554/flash_8199.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6555/flash_8200.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6569/flash_8201.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6570/flash_8202.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6571/flash_8203.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6572/flash_8204.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6573/flash_8205.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6574/flash_8206.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6671/flash_8264.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6673/flash_8265.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6674/flash_8266.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6676/flash_8267.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6678/flash_8268.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6679/flash_8269.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6681/flash_8270.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6682/flash_8271.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6684/flash_8273.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6692/flash_8274.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6693/flash_8275.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6695/flash_8276.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6696/flash_8277.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6697/flash_8278.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6699/flash_8279.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6701/flash_8280.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6703/flash_8281.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6705/flash_8282.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6707/flash_8283.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6709/flash_8284.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6711/flash_8285.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/10679/flash_7979a.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/10680/flash_7979b.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/10684/flash_7979c.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/10695/flash_8047d.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6706/flash_8407.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6708/flash_8408.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6710/flash_8409.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6713/flash_8410.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6715/flash_8411.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6717/flash_8412.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6724/flash_8415.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6756/flash_8313.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6758/flash_8314.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6759/flash_8315.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/8433/flash_7602.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/9539/flash_8303c.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6600/flash_8353.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6601/flash_8354.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6602/flash_8355.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6655/flash_8379.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6657/flash_8380.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6658/flash_8381.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6659/flash_8382.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6660/flash_8383.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6661/flash_8384.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6662/flash_8385.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6663/flash_8386.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6664/flash_8387.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6665/flash_8388.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6666/flash_8389.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6667/flash_8390.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6766/flash_8318.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6767/flash_8319.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6768/flash_8320.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6776/flash_8328.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6781/flash_8333.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6790/flash_8342.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6791/flash_8343.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6792/flash_8344.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/9297/flash_8401d.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/5935/flash_7857.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/5961/flash_7873.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/5963/flash_7874.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6117/flash_7939.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6119/flash_7941.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6683/flash_8272.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/5883/flash_7833.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/5884/flash_7834.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/5885/flash_7835.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/5886/flash_7836.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/5887/flash_7837.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/5888/flash_7838.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/5891/flash_7839.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/5893/flash_7840.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/5895/flash_7841.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/5900/flash_7842.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/5903/flash_7843.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/5906/flash_7844.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/5907/flash_7845.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/5909/flash_7846.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/5914/flash_7847.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/5916/flash_7848.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/5919/flash_7849.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/5921/flash_7850.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/5923/flash_7851.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/5925/flash_7852.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/5927/flash_7853.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/5929/flash_7854.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/5931/flash_7855.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/5933/flash_7856.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/5940/flash_7634.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/5942/flash_7635.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/5978/flash_7652.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/5980/flash_7653.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6003/flash_7888.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6005/flash_7889.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6010/flash_7890.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6012/flash_7891.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6052/flash_7692.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6053/flash_7693.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6054/flash_7694.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6055/flash_7695.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6056/flash_7696.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6057/flash_7697.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6058/flash_7698.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6059/flash_7699.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6060/flash_7700.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6061/flash_7701.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6064/flash_7702.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6065/flash_7703.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6067/flash_7704.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6068/flash_7705.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6070/flash_7706.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6073/flash_7707.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6076/flash_7708.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6078/flash_7709.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6081/flash_7710.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6084/flash_7711.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6086/flash_7712.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6089/flash_7713.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6091/flash_7714.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6094/flash_7715.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6096/flash_7716.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6098/flash_7717.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6100/flash_7926.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6101/flash_7718.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6103/flash_7927.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6104/flash_7719.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6106/flash_7720.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6105/flash_7928.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6107/flash_7929.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6108/flash_7930.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6109/flash_7931.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6110/flash_7932.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6111/flash_7933.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6112/flash_7934.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6113/flash_7935.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6114/flash_7936.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6115/flash_7937.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6116/flash_7938.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6118/flash_7940.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6120/flash_7721.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6122/flash_7722.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6123/flash_7723.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6125/flash_7724.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6126/flash_7725.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6192/flash_7963.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6194/flash_7964.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6197/flash_7965.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6199/flash_7966.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6200/flash_7967.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6201/flash_7968.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6202/flash_7969.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6208/flash_7975.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6209/flash_7976.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6235/flash_7792.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6236/flash_7793.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6237/flash_7794.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6243/flash_7797.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6271/flash_8003.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6274/flash_8004.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6317/flash_8005.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6320/flash_8007.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6325/flash_8006.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6326/flash_8008.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6327/flash_8009.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6328/flash_8010.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6329/flash_8011.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6330/flash_8012.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6331/flash_8013.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6334/flash_8014.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6336/flash_8015.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6339/flash_8016.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6341/flash_8017.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6345/flash_8018.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6347/flash_8019.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6348/flash_8020.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6349/flash_8021.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6350/flash_8022.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6351/flash_8023.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6352/flash_8024.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6353/flash_8025.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6211/flash_7777.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6371/flash_8043.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6212/flash_7778.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6372/flash_8044.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6373/flash_8045.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6213/flash_7779.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6374/flash_8046.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6214/flash_7780.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6215/flash_7781.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6216/flash_7782.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6375/flash_8047.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6217/flash_7783.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6376/flash_8048.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6218/flash_7784.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6377/flash_8049.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6220/flash_7785.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6229/flash_7789.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6233/flash_7790.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6234/flash_7791.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6404/flash_7823.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6405/flash_7824.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6406/flash_7825.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6407/flash_7826.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6408/flash_7827.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6409/flash_7828.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6410/flash_7829.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6411/flash_7830.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6412/flash_7831.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6413/flash_7832.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6448/flash_8095.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6449/flash_8096.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6450/flash_8097.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6451/flash_8098.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6452/flash_8099.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6453/flash_8100.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6454/flash_8101.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6455/flash_8102.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6456/flash_8103.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6457/flash_8104.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6458/flash_8105.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6459/flash_8106.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6460/flash_8107.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6461/flash_8108.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6462/flash_8109.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6463/flash_8110.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6464/flash_8111.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6465/flash_8112.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6466/flash_8113.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6467/flash_8114.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6468/flash_8115.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6470/flash_8116.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6529/flash_8175.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6531/flash_8177.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6532/flash_8176.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6533/flash_8178.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6534/flash_8179.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6535/flash_8180.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6536/flash_8181.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6537/flash_8182.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6538/flash_8183.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6539/flash_8184.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6540/flash_8185.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6541/flash_8186.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6542/flash_8187.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6543/flash_8188.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6544/flash_8189.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6545/flash_8190.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6546/flash_8191.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6547/flash_8192.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6548/flash_8193.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6549/flash_8194.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6550/flash_8195.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6551/flash_8196.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6552/flash_8197.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6553/flash_8198.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6554/flash_8199.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6555/flash_8200.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6569/flash_8201.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6570/flash_8202.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6571/flash_8203.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6572/flash_8204.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6573/flash_8205.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6574/flash_8206.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6671/flash_8264.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6673/flash_8265.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6674/flash_8266.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6676/flash_8267.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6678/flash_8268.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6679/flash_8269.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6681/flash_8270.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6682/flash_8271.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6684/flash_8273.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6692/flash_8274.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6693/flash_8275.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6695/flash_8276.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6696/flash_8277.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6697/flash_8278.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6699/flash_8279.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6701/flash_8280.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6703/flash_8281.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6705/flash_8282.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6707/flash_8283.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6709/flash_8284.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6711/flash_8285.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/10679/flash_7979a.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/10680/flash_7979b.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/10684/flash_7979c.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/10695/flash_8047d.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6706/flash_8407.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6708/flash_8408.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6710/flash_8409.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6713/flash_8410.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6715/flash_8411.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6717/flash_8412.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6724/flash_8415.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6756/flash_8313.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6758/flash_8314.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6759/flash_8315.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/8433/flash_7602.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/9539/flash_8303c.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6600/flash_8353.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6601/flash_8354.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6602/flash_8355.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6655/flash_8379.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6657/flash_8380.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6658/flash_8381.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6659/flash_8382.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6660/flash_8383.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6661/flash_8384.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6662/flash_8385.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6663/flash_8386.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6664/flash_8387.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6665/flash_8388.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6666/flash_8389.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6667/flash_8390.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6766/flash_8318.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6767/flash_8319.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6768/flash_8320.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6776/flash_8328.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6781/flash_8333.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6790/flash_8342.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6791/flash_8343.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6792/flash_8344.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/9297/flash_8401d.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H267"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="6" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="116.140625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="92.28515625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="91.42578125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>