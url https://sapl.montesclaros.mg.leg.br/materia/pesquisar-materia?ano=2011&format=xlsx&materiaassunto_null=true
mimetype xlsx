--- v1 (2026-05-08)
+++ v2 (2026-06-23)
@@ -1322,51 +1322,51 @@
   <si>
     <t>6197</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
     <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6197/flash_7965.pdf</t>
   </si>
   <si>
     <t>Flash 7965._x000D_
 PROJETO DE LEI Nº 45/2011. Dispõe sobre a obrigatoriedade de prestação de serviços de acondicionamento ou embalagem das compras, em estabelecimentos comerciais autodenominados de supermercados ou similares. (Referente à Lei nº 4.332, de 02/05/2011)._x000D_
 Valcir Soares da Silva (Presidente).</t>
   </si>
   <si>
     <t>6199</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
     <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6199/flash_7966.pdf</t>
   </si>
   <si>
     <t>Flash 7966._x000D_
-PROJETO DE LEI Nº 60/2011. (VETADO PARCIALMENTE). Disciplina as nomeações para cargos em comissão, no âmbito dos órgãos do Poder Executivo e Legislativo Municipal e dá outras providências. (Recebeu veto parcial do Poder Executivo - ver flash 8315). (Referente à Lei nº 4.392, de 23/09/2011, que foi posteriormente alterada pela Lei nº 4.571, de 13/12/2012 e Lei nº 5.788, de 08/03/2025)._x000D_
+PROJETO DE LEI Nº 60/2011. (VETADO PARCIALMENTE/ALTERADA). Disciplina as nomeações para cargos em comissão, no âmbito dos órgãos do Poder Executivo e Legislativo Municipal e dá outras providências. (Recebeu veto parcial do Poder Executivo - ver flash 8315). (Referente à Lei nº 4.392, de 23/09/2011, que foi posteriormente alterada pela Lei nº 4.571, de 13/12/2012 e Lei nº 5.788, de 08/03/2025)._x000D_
 Valcir Soares da Silva (Presidente).</t>
   </si>
   <si>
     <t>6200</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
     <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6200/flash_7967.pdf</t>
   </si>
   <si>
     <t>Flash 7967._x000D_
 PROJETO DE LEI Nº 75/2011. (VETADO). Dispõe sobre a proibição dos bares, restaurantes, lanchonetes, trailers de lanche, pizzarias, vendedores ambulantes e similares, utilizarem recipientes tipo bisnaga para acondicionamento de maionese, molhos, mostarda, ketchup e demais condimentos, e dá outras providências. (Recebeu veto do Poder Executivo - ver flash 8314)._x000D_
 Valcir Soares da Silva (Presidente).</t>
   </si>
   <si>
     <t>6201</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
     <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2011/6201/flash_7968.pdf</t>
   </si>