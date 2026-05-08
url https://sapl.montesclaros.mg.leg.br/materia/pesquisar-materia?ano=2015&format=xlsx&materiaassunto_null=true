--- v0 (2026-02-04)
+++ v1 (2026-05-08)
@@ -54,3023 +54,3023 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>7397</t>
   </si>
   <si>
     <t>2015</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PELOM</t>
   </si>
   <si>
     <t>Projeto de Emenda à Lei Orgânica Municipal</t>
   </si>
   <si>
     <t>Eduardo Rodrigues Madureira</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/7397/flash_8990.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/7397/flash_8990.pdf</t>
   </si>
   <si>
     <t>Flash 8990._x000D_
 PROJETO DE EMENDA Nº 03/2015. (REJEITADO). Modifica dispositivo da Lei Orgânica do Município de Montes Claros. (Inciso I do artigo 86)._x000D_
 José Marcos Martins de Freitas (Presidente).</t>
   </si>
   <si>
     <t>7398</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>André Ricardo Alves Martins</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/7398/flash_8991.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/7398/flash_8991.pdf</t>
   </si>
   <si>
     <t>Flash 8991._x000D_
 PROJETO DE EMENDA Nº 04/2015. (NÃO VOTADO). Acrescenta artigo 71-A à Lei Orgânica do Município de Montes Claros. (Obriga o Prefeito Municipal a apresentar um Plano de Metas de sua gestão)._x000D_
 José Marcos Martins de Freitas (Presidente).</t>
   </si>
   <si>
     <t>7032</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
     <t>Executivo Municipal - EXEC</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/7032/flash_8644.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/7032/flash_8644.pdf</t>
   </si>
   <si>
     <t>Flash 8644._x000D_
 PROJETO DE LEI COMPLEMENTAR Nº 02/2015. Altera a Lei nº 2.902, de 29/05/2001, alterada pelas Leis Complementares nº 09, de 07/06/2006 e nº 019, de 30/04/2009, que dispõem sobre a criação da Empresa Municipal de Planejamento, Gestão e Educação em Trânsito e Transportes de Montes Claros - MCTRANS, e dá outras providências. (Referente à Lei Complementar nº 46, de 13/04/2015)._x000D_
 José Marcos Martins de Freitas (Presidente).</t>
   </si>
   <si>
     <t>7033</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/7033/flash_8645.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/7033/flash_8645.pdf</t>
   </si>
   <si>
     <t>Flash 8645._x000D_
 PROJETO DE LEI COMPLEMENTAR Nº 04/2015. Altera o artigo 4º da Lei Municipal nº 3.348, de 19/07/2004 e a Lei Complementar nº 20, de 10/07/2009, com redação dada pela Lei Complementar nº 21, de 29/10/2009, e dá outras providências. (Dispõe sobre o Quadro de Cargos e Provimentos dos Servidores Públicos do Poder Executivo do Município de Montes Claros). (Referente à Lei Complementar nº 47, de 13 de maio de 2015)._x000D_
 José Marcos Martins de Freitas (Presidente).</t>
   </si>
   <si>
     <t>7042</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/7042/flash_8653.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/7042/flash_8653.pdf</t>
   </si>
   <si>
     <t>Flash 8653._x000D_
 PROJETO DE LEI COMPLEMENTAR Nº 05/2015. Altera a Lei Complementar nº 40, de 28/12/2012, que dispõe sobre a Organização e Estrutura da Administração Pública do Município de Montes Claros. (Referente à Lei Complementar nº 48, de 07/07/2015)._x000D_
 José Marcos Martins de Freitas (Presidente).</t>
   </si>
   <si>
     <t>7044</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/7044/flash_8655.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/7044/flash_8655.pdf</t>
   </si>
   <si>
     <t>Flash 8655._x000D_
 PROJETO DE LEI COMPLEMENTAR Nº 06/2015. Altera o artigo 81 da Lei Complementar nº 008, de 11/04/2006, com redação dada pela Lei Complementar nº 17, de 23/03/2009, e dá outras providências. (Dispõe sobre o Regime Próprio de Previdência Social do Município de Montes Claros - PREVMOC - alíquota de contribuição de 16%). (Referente à Lei Complementar nº 49, de 20/08/2015)._x000D_
 José Marcos Martins de Freitas (Presidente).</t>
   </si>
   <si>
     <t>7050</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/7050/flash_8660.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/7050/flash_8660.pdf</t>
   </si>
   <si>
     <t>Flash 8660._x000D_
 PROJETO DE LEI COMPLEMENTAR Nº 07/2015. Altera dispositivos do Código Tributário Municipal, regido pela Lei Complementar nº 04, de 07/12/2005, e pela Lei Complementar nº 36, de 22/12/2011, e dá outras providências. (Referente à Lei Complementar nº 50, de 29/12/2015)._x000D_
 José Marcos Martins de Freitas (Presidente).</t>
   </si>
   <si>
     <t>7185</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>MESA DIRETORA - MESA</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/7185/flash_8787.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/7185/flash_8787.pdf</t>
   </si>
   <si>
     <t>Flash 8787._x000D_
 PROJETO DE LEI COMPLEMENTAR Nº 08/2015. (ALTERADA). Dispõe sobre reajuste de vencimentos dos servidores e transformação de cargos na estrutura funcional da Câmara Municipal de Montes Claros, e contém outras providências. (Referente à Lei Complementar nº 51, de 18/01/2016 - que posteriormente teve a sua denominação alterada para "Lei Complementar nº 51-A" - alterada pela Lei Complementar nº 106, de 19/04/2023 e Lei Complementar nº 114, de 27/11/2023)._x000D_
 José Marcos Martins de Freitas (Presidente).</t>
   </si>
   <si>
     <t>7297</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/7297/flash_8899.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/7297/flash_8899.pdf</t>
   </si>
   <si>
     <t>Flash 8899._x000D_
 PROJETO DE LEI COMPLEMENTAR Nº 03/2015. (NÃO VOTADO). Dispõe sobre a criação e transformação de cargos na estrutura funcional da Câmara Municipal de Montes Claros e contém outras providências._x000D_
 José Marcos Martins de Freitas (Presidente).</t>
   </si>
   <si>
     <t>7379</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>Edwan Carlos de Quadros Lopes</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/7379/flash_8972.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/7379/flash_8972.pdf</t>
   </si>
   <si>
     <t>Flash 8972._x000D_
 PROJETO DE LEI COMPLEMENTAR Nº 01/2015. (RETIRADO). Altera a redação do artigo 101 da Lei Complementar nº 04, de 07/12/2005, alterada pela Lei Complementar nº 42, de 27/12/2013, que dispõem sobre o Código Tributário Municipal (Taxa de Lixo), e dá outras providências._x000D_
 Antônio Silveira de Sá (Presidente).</t>
   </si>
   <si>
     <t>6829</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>Projeto de Lei</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/6829/flash_8441.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/6829/flash_8441.pdf</t>
   </si>
   <si>
     <t>Flash 8441._x000D_
 PROJETO DE LEI Nº 16/2015. Autoriza o Poder Executivo Municipal a abrir crédito adicional especial ao orçamento vigente, no valor de R$ 115.000,00, destinado à execução de serviços de infraestrutura na cidade, e dá outras providências. (Referente à Lei nº 4.764, de 11/05/2015)._x000D_
 José Marcos Martins de Freitas (Presidente).</t>
   </si>
   <si>
     <t>6830</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/6830/flash_8442.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/6830/flash_8442.pdf</t>
   </si>
   <si>
     <t>Flash 8442._x000D_
 PROJETO DE LEI Nº 17/2015. Autoriza o Poder Executivo Municipal a abrir crédito adicional especial ao orçamento vigente, no valor de R$ 230.000,00 para manutenção e aquisição de equipamentos do Instituto Municipal de Desenvolvimento Urbano, e dá outras providências. (Referente à Lei nº 4.808, de 15/07/2015)._x000D_
 José Marcos Martins de Freitas (Presidente).</t>
   </si>
   <si>
     <t>6831</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/6831/flash_8443.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/6831/flash_8443.pdf</t>
   </si>
   <si>
     <t>Flash 8443._x000D_
 PROJETO DE LEI Nº 22/2015. Autoriza o Poder Executivo Municipal a abrir crédito adicional especial ao orçamento vigente, no valor de R$ 95.000,00 para construção e ampliação de espaços culturais, e dá outras providências. (Referente à Lei nº 4.765, de 11/05/2015).  _x000D_
 José Marcos Martins de Freitas (Presidente).</t>
   </si>
   <si>
     <t>6832</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/6832/flash_8444.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/6832/flash_8444.pdf</t>
   </si>
   <si>
     <t>Flash 8444._x000D_
 PROJETO DE LEI Nº 101/2015. Autoriza o Poder Executivo Municipal a abrir crédito adicional especial ao orçamento vigente, no valor de R$ 8.000,00, para possibilitar o atendimento de despesas com restituições e ressarcimento de servidores e aposentados do PREVMOC, e dá outras providências. (Referente à Lei nº 4.820, de 29/09/2015).  _x000D_
 José Marcos Martins de Freitas (Presidente).</t>
   </si>
   <si>
     <t>6833</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/6833/flash_8445.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/6833/flash_8445.pdf</t>
   </si>
   <si>
     <t>Flash 8445._x000D_
 PROJETO DE LEI Nº 109/2015. Autoriza o Poder Executivo Municipal a abrir crédito adicional especial ao orçamento vigente, no valor de R$ 564.587,40, para possibilitar o repasse de recursos ao Consórcio de Saúde de Rede de Urgência do Norte de Minas – CISRUN, responsável pela gestão do SAMU, e dá outras providências. (Referente à Lei nº 4.834, de 19/11/2015).  _x000D_
 José Marcos Martins de Freitas (Presidente).</t>
   </si>
   <si>
     <t>6842</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/6842/flash_8454.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/6842/flash_8454.pdf</t>
   </si>
   <si>
     <t>Flash 8454._x000D_
 PROJETO DE LEI Nº 06/2015. Institui o "Programa Municipal de Parcerias Público Privadas", e dá outras providências. (Referente à Lei nº 4.750, de 04/03/2015)._x000D_
 José Marcos Martins de Freitas (Presidente).</t>
   </si>
   <si>
     <t>6843</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/6843/flash_8455.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/6843/flash_8455.pdf</t>
   </si>
   <si>
     <t>Flash 8455._x000D_
 PROJETO DE LEI Nº 11/2015. (VETADO). Institui o Auxílio-Transporte aos servidores públicos do Município de Montes Claros, e dá_x000D_
 outras providências. (Recebeu veto do Poder Executivo - ver flash 9004)._x000D_
 José Marcos Martins de Freitas (Presidente).</t>
   </si>
   <si>
     <t>6844</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/6844/flash_8456.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/6844/flash_8456.pdf</t>
   </si>
   <si>
     <t>Flash 8456._x000D_
 PROJETO DE LEI Nº 20/2015. Cria a Medalha de Honra ao Mérito em Gestão “Antônio Lafetá Rebello”, e dá outras providências. (Referente à Lei nº 4.762, de 28/04/2015)._x000D_
 José Marcos Martins de Freitas (Presidente).</t>
   </si>
   <si>
     <t>6845</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/6845/flash_8457.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/6845/flash_8457.pdf</t>
   </si>
   <si>
     <t>Flash 8457._x000D_
 PROJETO DE LEI Nº 24/2015. (ALTERADA). Cria, no âmbito do município de Montes Claros, o Programa Municipal de Transferência Condicionada de Renda – Programa Renda Nova, como complementação ao Programa Bolsa Família do Governo Federal. (Referente à Lei nº 4.819, de 22/09/2015, que foi alterada pela Lei nº 4.836, de 01/12/2015)._x000D_
 José Marcos Martins de Freitas (Presidente).</t>
   </si>
   <si>
     <t>6846</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/6846/flash_8458.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/6846/flash_8458.pdf</t>
   </si>
   <si>
     <t>Flash 8458._x000D_
 PROJETO DE LEI Nº 70/2015. Institui o Auxílio-Transporte aos servidores públicos, no âmbito do Município de Montes Claros, dispõe sobre o seu pagamento, revoga os Decretos nº 1.994, de 20/03/2003, nº 3.165, de 23/04/2014 e nº 3.198, de 17/07/2014, e dá outras providências. (Referente à Lei nº 4.778, de 11/06/2015)._x000D_
 José Marcos Martins de Freitas (Presidente).</t>
   </si>
   <si>
     <t>6847</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/6847/flash_8459.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/6847/flash_8459.pdf</t>
   </si>
   <si>
     <t>Flash 8459._x000D_
 PROJETO DE LEI Nº 73/2015. Dispõe sobre a "Política Municipal de Saneamento Básico", institui o "Plano Municipal de Saneamento Básico do Município de Montes Claros", e dá outras providências. (Referente à Lei nº 4.780, de 18/06/2015)._x000D_
 José Marcos Martins de Freitas (Presidente).</t>
   </si>
   <si>
     <t>6848</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/6848/flash_8460.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/6848/flash_8460.pdf</t>
   </si>
   <si>
     <t>Flash 8460._x000D_
 PROJETO DE LEI Nº 81/2015. Aprova o "Plano Municipal de Educação - PME" do Município de Montes Claros, para o decênio 2015-2025. (Referente à Lei nº 4.792/2015)._x000D_
 José Marcos Martins de Freitas (Presidente).</t>
   </si>
   <si>
     <t>6849</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/6849/flash_8461.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/6849/flash_8461.pdf</t>
   </si>
   <si>
     <t>Flash 8461._x000D_
 PROJETO DE LEI Nº 83/2015. (ALTERADA). Estabelece parâmetros relativos à Política Municipal de Atendimento dos Direitos da Criança e do Adolescente, ao Fundo para Infância e Adolescência – FIA, ao Conselho Municipal da Criança e do Adolescente e ao Conselho Tutelar. Revoga disposições em contrário contidas nas Leis nº 1.935, de 15/05/1991, nº 1.990, de 02/12/1991, nº 3.511, de 29/12/2005 e nº 3.943, de 20/05/2008. (Referente à Lei nº 4.796, de 01/07/2015, que foi posteriormente alterada pela Lei nº 5.526, de 28/03/2023).  _x000D_
 José Marcos Martins de Freitas (Presidente).</t>
   </si>
   <si>
     <t>6850</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/6850/flash_8462.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/6850/flash_8462.pdf</t>
   </si>
   <si>
     <t>Flash 8462._x000D_
 PROJETO DE LEI Nº 97/2015. Cria o "Conselho Municipal de Comunicação Social do Município de Montes Claros - CMCS", e dá outras providências. (Referente à Lei nº 4.824, de 09/10/2015)._x000D_
 José Marcos Martins de Freitas (Presidente).</t>
   </si>
   <si>
     <t>6867</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
     <t>Domingos Edmilson Magalhães</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/6867/flash_8479.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/6867/flash_8479.pdf</t>
   </si>
   <si>
     <t>Flash 8479._x000D_
 PROJETO DE LEI Nº 10/2015. Denomina a "Rua José Miguel Costa", localizada no bairro Jardim Alvorada. (Referente à Lei nº 4.759, de 13/04/2015)._x000D_
 José Marcos Martins de Freitas (Presidente).</t>
   </si>
   <si>
     <t>6868</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
     <t>Raimundo Pereira da Silva</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/6868/flash_8480.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/6868/flash_8480.pdf</t>
   </si>
   <si>
     <t>Flash 8480._x000D_
 PROJETO DE LEI Nº 30/2015. Denomina a "Rua Carmelita Fernandes Lima”, conhecida popularmente como Rua Vila Nova Vida, localizada na Vila Antônio Narciso. (Referente à Lei nº 4.786, de 18/06/2015)._x000D_
 José Marcos Martins de Freitas (Presidente).</t>
   </si>
   <si>
     <t>6869</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/6869/flash_8481.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/6869/flash_8481.pdf</t>
   </si>
   <si>
     <t>Flash 8481._x000D_
 PROJETO DE LEI Nº 31/2015. Denomina a "Rua Zé Barbosa”, localizada no bairro Vila Oliveira II. (Referente à Lei nº 4.789, de 18/06/2015)._x000D_
 José Marcos Martins de Freitas (Presidente).</t>
   </si>
   <si>
     <t>6870</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
     <t>Fernando Antônio Dias de Andrade</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/6870/flash_8482.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/6870/flash_8482.pdf</t>
   </si>
   <si>
     <t>Flash 8482._x000D_
 PROJETO DE LEI Nº 55/2015. Denomina oficialmente a "Praça Antônio Pimenta”, localizada no bairro Antônio Pimenta, entre as ruas Dona Efigênia Antônia dos Reis, Rosa Mendes Ferreira, Chiquinho Viriato e Mário Almeida Furtado. (Referente à Lei nº 4.784, de 18/06/2015)._x000D_
 José Marcos Martins de Freitas (Presidente).</t>
   </si>
   <si>
     <t>6871</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/6871/flash_8483.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/6871/flash_8483.pdf</t>
   </si>
   <si>
     <t>Flash 8483._x000D_
 PROJETO DE LEI Nº 56/2015. Denomina a "Praça João Ribeiro dos Santos”, localizada no bairro Antônio Pimenta, entre as ruas Dona Efigênia Antônia dos Reis, Baronesa e Benedito José dos Santos. (Referente à Lei nº 4.785, 18/06/2015)._x000D_
 José Marcos Martins de Freitas (Presidente).</t>
   </si>
   <si>
     <t>6872</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
     <t>José Geraldo Cardoso</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/6872/flash_8484.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/6872/flash_8484.pdf</t>
   </si>
   <si>
     <t>Flash 8484._x000D_
 PROJETO DE LEI Nº 58/2015. Denomina a "Rua Ulpiano Chaves”, localizada no bairro Chácaras Santa Terezinha. (Referente à Lei nº 4.788, de 18/06/2015)._x000D_
 José Marcos Martins de Freitas (Presidente).</t>
   </si>
   <si>
     <t>6873</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
     <t>Valcir Soares da Silva</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/6873/flash_8485.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/6873/flash_8485.pdf</t>
   </si>
   <si>
     <t>Flash 8485._x000D_
 PROJETO DE LEI Nº 66/2015. Denomina a "Rua José Antunes de Souza”, localizada no bairro Delfino Magalhães. (Referente à Lei nº 4.787, de 18/06/2015)._x000D_
 José Marcos Martins de Freitas (Presidente).</t>
   </si>
   <si>
     <t>6874</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
     <t>Valdivino Antunes de Souza</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/6874/flash_8486.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/6874/flash_8486.pdf</t>
   </si>
   <si>
     <t>Flash 8486._x000D_
 PROJETO DE LEI Nº 68/2015. Denomina a "Rua Agenor Pereira Santana”, localizada no bairro Planalto. (Referente à Lei nº 4.800, de 06/07/2015)._x000D_
 José Marcos Martins de Freitas (Presidente).</t>
   </si>
   <si>
     <t>6875</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
     <t>Adilson Rodrigues de Andrade</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/6875/flash_8487.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/6875/flash_8487.pdf</t>
   </si>
   <si>
     <t>Flash 8487._x000D_
 PROJETO DE LEI Nº 95/2015. Denomina a "Praça Sebastião Alves de Oliveira – (Praça Tiãozinho Viriato)", popularmente conhecida como Praça “Bom Jesus”, localizada no perímetro rural, na comunidade de Cabeceiras. (Referente à Lei nº 4.815, de 31/08/2015)._x000D_
 José Marcos Martins de Freitas (Presidente).</t>
   </si>
   <si>
     <t>6876</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/6876/flash_8488.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/6876/flash_8488.pdf</t>
   </si>
   <si>
     <t>Flash 8488._x000D_
 PROJETO DE LEI Nº 103/2015. Denomina a "Rua Geralda Pereira da Costa”, localizada no bairro Village do Lago I. (Referente à Lei nº 4.828, de 05/11/2015)._x000D_
 José Marcos Martins de Freitas (Presidente).</t>
   </si>
   <si>
     <t>6877</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/6877/flash_8489.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/6877/flash_8489.pdf</t>
   </si>
   <si>
     <t>Flash 8489._x000D_
 PROJETO DE LEI Nº 106/2015. Denomina a Unidade de Saúde “Padre Marco Ceroni”, localizada na avenida Antônio de Freitas, no bairro Clarice Ataíde. (Referente à Lei nº 4.831, de 05/11/2015)._x000D_
 José Marcos Martins de Freitas (Presidente).</t>
   </si>
   <si>
     <t>6878</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/6878/flash_8490.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/6878/flash_8490.pdf</t>
   </si>
   <si>
     <t>Flash 8490._x000D_
 PROJETO DE LEI Nº 105/2015. Denomina a "Rua Geraldo Nogueira Tolentino”, localizada no bairro Novo Horizonte. (Referente à Lei nº 4.830, de 05/11/2015)._x000D_
 José Marcos Martins de Freitas (Presidente).</t>
   </si>
   <si>
     <t>6879</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
     <t>Ladislau Ronaldo Ferreira</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/6879/flash_8491.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/6879/flash_8491.pdf</t>
   </si>
   <si>
     <t>Flash 8491._x000D_
 PROJETO DE LEI Nº 108/2015. Denomina o "Ginásio Sebastião Alves Pereira – Tião Alterosa”, localizado no bairro Alterosa. (Referente à Lei nº 4.854, de 22/12/2015)._x000D_
 José Marcos Martins de Freitas (Presidente).</t>
   </si>
   <si>
     <t>6899</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/6899/flash_8511.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/6899/flash_8511.pdf</t>
   </si>
   <si>
     <t>Flash 8511._x000D_
 PROJETO DE LEI Nº 46/2015. Dispõe sobre a realização de estágio na Empresa Municipal de Planejamento, Gestão e Educação em Transporte e Trânsito de Montes Claros – MCTRANS, e dá outras providências. (Referente à Lei nº 4.811, de 11/08/2015)._x000D_
 José Marcos Martins de Freitas (Presidente).</t>
   </si>
   <si>
     <t>6900</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/6900/flash_8512.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/6900/flash_8512.pdf</t>
   </si>
   <si>
     <t>Flash 8512._x000D_
 PROJETO DE LEI Nº 99/2015. Dispõe sobre o parcelamento do solo rural para o chacreamento de sítios de recreio no município de Montes Claros; altera a Lei nº 4.198, de 23/12/2009, que dispõe sobre normas de Uso e Ocupação do Solo no Município de Montes Claros. (Referente à Lei nº 4.822, de 05/10/2015)._x000D_
 José Marcos Martins de Freitas (Presidente).</t>
   </si>
   <si>
     <t>6907</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/6907/flash_8519.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/6907/flash_8519.pdf</t>
   </si>
   <si>
     <t>Flash 8519._x000D_
 PROJETO DE LEI Nº 07/2015. Autoriza o Poder Executivo a contratar financiamento junto a Caixa Econômica Federal, no âmbito do Programa Pró-Transporte - modalidade Pavimentação e Qualificação de Vias – PAC2 3ª etapa, a oferecer garantias, e dá outras providências. (Referente à Lei nº 4.749, de 25/02/2015)._x000D_
 José Marcos Martins de Freitas (Presidente).</t>
   </si>
   <si>
     <t>6908</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/6908/flash_8520.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/6908/flash_8520.pdf</t>
   </si>
   <si>
     <t>Flash 8520._x000D_
 PROJETO DE LEI Nº 87/2015. Autoriza o Poder Executivo a contratar operação de crédito junto ao Banco do Brasil S.A. e dá outras providências. (Programa de Modernização da Administração Tributária e da Gestão dos Setores Sociais Básicos - PMAT). (Referente à Lei nº 4.802, de 07/07/2015)._x000D_
 José Marcos Martins de Freitas (Presidente).</t>
   </si>
   <si>
     <t>6909</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/6909/flash_8521.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/6909/flash_8521.pdf</t>
   </si>
   <si>
     <t>Flash 8521._x000D_
 PROJETO DE LEI Nº 119/2015. Autoriza o Poder Executivo a contratar operação de crédito junto ao Banco Interamericano de Desenvolvimento – BID, e dá outras providências. (Recursos a serem aplicados na execução do Programa de Mobilidade Urbana de Montes Claros). (Referente à Lei nº 4.827, de 05/11/2015)._x000D_
 José Marcos Martins de Freitas (Presidente).</t>
   </si>
   <si>
     <t>6910</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/6910/flash_8522.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/6910/flash_8522.pdf</t>
   </si>
   <si>
     <t>Flash 8522._x000D_
 PROJETO DE LEI Nº 120/2015. Autoriza o Poder Executivo a contratar com o Banco de Desenvolvimento de Minas Gerais S/A – BDMG, operação de crédito com outorga de garantia, destinado ao financiamento de obras de infraestrutura urbana no município de Montes Claros, e dá outras providências correlatas. (Referente à Lei nº 4.832, de 19/11/2015)._x000D_
 José Marcos Martins de Freitas (Presidente).</t>
   </si>
   <si>
     <t>6911</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/6911/flash_8523.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/6911/flash_8523.pdf</t>
   </si>
   <si>
     <t>Flash 8523._x000D_
 PROJETO DE LEI Nº 59/2015. Dispõe sobre a criação e denominação da "Escola Municipal Rozenda Zane Moraes”, localizada no bairro Planalto, e dá outras providências. (Referente à Lei nº 4.813, de 28/08/2015)._x000D_
 José Marcos Martins de Freitas (Presidente).</t>
   </si>
   <si>
     <t>6912</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/6912/flash_8524.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/6912/flash_8524.pdf</t>
   </si>
   <si>
     <t>Flash 8524._x000D_
 PROJETO DE LEI Nº 69/2015. (ALTERADA). Dispõe sobre a criação e denominação do Centro Municipal de Educação Infantil - CEMEI Dona Ruth Tupinambá, localizado no bairro Santa Rita e do Centro Municipal de Educação Infantil - CEMEI Dona Ivone Silveira (Yvonne Silveira), localizado no bairro Jardim São Luiz, e dá outras providências. (Referente à Lei nº 4.814, de 28/08/2015, que foi alterada pelas Leis nº 5.623, de 07/11/2023 e nº 5.646, de 22/12/2023)._x000D_
 José Marcos Martins de Freitas (Presidente).</t>
   </si>
   <si>
     <t>6931</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/6931/flash_8543.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/6931/flash_8543.pdf</t>
   </si>
   <si>
     <t>Flash 8543._x000D_
 PROJETO DE LEI Nº 26/2015. Autoriza a desafetação e permuta de imóvel do Município, com área de 1.800,00m², localizado no bairro Barcelona Park, por imóvel de 284,90m² (casarão tombado, que integra o Corredor Cultural Padre Dudu), localizado na rua Justino Câmara, nº 114, esquina com rua Coronel Celestino, bairro Centro, e dá outras providências. (Referente à Lei nº 4.774, de 03/06/2015)._x000D_
 José Marcos Martins de Freitas (Presidente).</t>
   </si>
   <si>
     <t>6932</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/6932/flash_8544.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/6932/flash_8544.pdf</t>
   </si>
   <si>
     <t>Flash 8544._x000D_
 PROJETO DE LEI Nº 32/2015. (ALTERADA). Desafeta áreas urbanas pertencentes ao Município de Montes Claros, faz permuta de categorias e autoriza doação de terreno à empresa 3CAFFI Indústria e Comércio de Cápsulas S.A., medindo 52.873,95m², localizado no Distrito Industrial, e dá outras providências. (Referente à Lei nº 4.753, de 25/03/2015, que foi alterada posteriormente pelas Leis nº 4.966, de 23/03/2017 e nº 5.049, de 07/02/2018).  _x000D_
 José Marcos Martins de Freitas (Presidente).</t>
   </si>
   <si>
     <t>6933</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/6933/flash_8545.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/6933/flash_8545.pdf</t>
   </si>
   <si>
     <t>Flash 8545._x000D_
 PROJETO DE LEI Nº 42/2015. (ALTERADA). Autoriza o Poder Executivo a fazer aquisição de imóveis, mediante compra, localizados na Avenida Governador Magalhães Pinto, com área total de 161.930,00m², e dá outras providências. (Terrenos com edificações da empresa de tecidos Coteminas S.A.). (Referente à Lei nº 4.763, de 05/05/2015, que foi alterada pelas Leis nº 5.111, de 21/12/2018 e nº 5.660, de 28/02/2024).  _x000D_
 José Marcos Martins de Freitas (Presidente).</t>
   </si>
   <si>
     <t>6934</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/6934/flash_8546.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/6934/flash_8546.pdf</t>
   </si>
   <si>
     <t>Flash 8546._x000D_
 PROJETO DE LEI Nº 63/2015. (REVOGADA). Autoriza a desafetação de área institucional, localizada no bairro Jardim Olímpico (terreno de 10.000,00 m²) e permuta por área localizada no prolongamento do loteamento Canelas, pertencente à 12ª Cia do Corpo de Bombeiros do Estado de Minas Gerais (terreno de 8.980,15m²), e dá outras providências. (Referente à Lei nº 4.771, de 28/05/2015, que foi alterada pela Lei nº 4.840, de 10/12/2015, e, posteriormente revogada pela Lei nº 5.319, de 01/12/2020).  _x000D_
 José Marcos Martins de Freitas (Presidente).</t>
   </si>
   <si>
     <t>6935</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/6935/flash_8547.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/6935/flash_8547.pdf</t>
   </si>
   <si>
     <t>Flash 8547._x000D_
 PROJETO DE LEI Nº 61/2015. (ALTERADA). Autoriza o Poder Executivo a fazer doação de área institucional do Município de Montes Claros à Associação de Câmaras e Vereadores da Área Mineira da Sudene – AVAMS, e dá outras providências. (Terreno medindo 1.000,00 m², localizado no loteamento Morada do Parque II). (Referente à Lei nº 4.798, de 06/07/2015, que foi alterada pela Lei nº 4.957, de 22/12/2016)._x000D_
 José Marcos Martins de Freitas (Presidente).</t>
   </si>
   <si>
     <t>6936</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/6936/flash_8548.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/6936/flash_8548.pdf</t>
   </si>
   <si>
     <t>Flash 8548._x000D_
 PROJETO DE LEI Nº 71/2015. (ALTERADA). Autoriza o Poder Executivo a fazer doação de área institucional do Município de Montes Claros à Instituição Social de Amor Cristão – Projeto ISAC; revoga a Lei nº 3.197, de 31/03/2004, e dá outras providências. (Área de 1.165,00 m², localizada no loteamento Canelas). (Referente à Lei nº 4.793, de 25/06/2015, que foi alterada pelas Leis nº 4.945, de 16/12/2016 (revogada) e nº 5.329, de 02/03/2021)._x000D_
 José Marcos Martins de Freitas (Presidente).</t>
   </si>
   <si>
     <t>6937</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/6937/flash_8549.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/6937/flash_8549.pdf</t>
   </si>
   <si>
     <t>Flash 8549._x000D_
 PROJETO DE LEI Nº 72/2015. (REVOGADA). Autoriza o Poder Executivo a fazer doação de área institucional do Município de Montes Claros à União Federal, para construção do edifício-sede da Procuradoria da República, e dá outras providências. (Terreno medindo 1.072,50 m², localizado no loteamento Ibituruna). (Referente à Lei nº 4.776, de 03/06/2015, que foi posteriormente revogada pela Lei nº 5.212, de 13/12/2019)._x000D_
 José Marcos Martins de Freitas (Presidente).</t>
   </si>
   <si>
     <t>6938</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/6938/flash_8550.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/6938/flash_8550.pdf</t>
   </si>
   <si>
     <t>Flash 8550._x000D_
 PROJETO DE LEI Nº 77/2015. Autoriza o Poder Executivo a fazer doação de área institucional do Município de Montes Claros à Empresa Almeida e Santos Transporte e Turismo Ltda, e dá outras providências. (Terreno medindo 5.300,00 m², localizado no Distrito Industrial). (Referente à Lei nº 4.782, de 18/06/2015)._x000D_
 José Marcos Martins de Freitas (Presidente).</t>
   </si>
   <si>
     <t>6939</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/6939/flash_8551.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/6939/flash_8551.pdf</t>
   </si>
   <si>
     <t>Flash 8551._x000D_
 PROJETO DE LEI Nº 78/2015. (ALTERADA). Autoriza a desafetação de área institucional do Município de Montes Claros, medindo 300,77 m², localizada no bairro Augusta Mota, e, faz permuta por área localizada no bairro Morada do Parque II, medindo 437,50 m², pertencente à empresa Êxito Construções e Incorporações Ltda, e dá outras providências. (Referente à Lei nº 4.812, de 21/08/2015, que foi alterada pela Lei nº 4.839, de 10/12/2015)._x000D_
 José Marcos Martins de Freitas (Presidente).</t>
   </si>
   <si>
     <t>6940</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/6940/flash_8552.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/6940/flash_8552.pdf</t>
   </si>
   <si>
     <t>Flash 8552._x000D_
 PROJETO DE LEI Nº 96/2015. Dispõe sobre áreas de terreno localizadas no bairro Ibituruna, transfere sua posse ao Município de Montes Claros, a ser feita pela empresa Montes Claros Melhoramentos Ltda, e dá outras providências. (Referente à Lei nº 4.816, de 04/09/2015)._x000D_
 José Marcos Martins de Freitas (Presidente).</t>
   </si>
   <si>
     <t>6941</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/6941/flash_8553.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/6941/flash_8553.pdf</t>
   </si>
   <si>
     <t>Flash 8553._x000D_
 PROJETO DE LEI 104/2015. Autoriza a doação de área institucional do Município de Montes Claros à Associação Comercial e Industrial de Montes Claros – ACI, e dá outras providências. (Terreno de 1.080,00 m², localizado no bairro Ibituruna). (Referente à Lei nº 4.825, de 09/10/2015)._x000D_
 José Marcos Martins de Freitas (Presidente).</t>
   </si>
   <si>
     <t>6942</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/6942/flash_8554.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/6942/flash_8554.pdf</t>
   </si>
   <si>
     <t>Flash 8554._x000D_
 PROJETO DE LEI Nº 113/2015. Autoriza o Poder Executivo a desafetar área de terreno do município, localizada no loteamento Jardim Planalto, medindo 180,00 m², e, fazer permuta por área de terreno de propriedade do Sr. Francisco Barbosa da Silva, medindo 360,00 m², localizada no bairro Vargem Grande. (Referente à Lei nº 4.837, de 01/12/2015)._x000D_
 José Marcos Martins de Freitas (Presidente).</t>
   </si>
   <si>
     <t>6943</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/6943/flash_8555.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/6943/flash_8555.pdf</t>
   </si>
   <si>
     <t>Flash 8555._x000D_
 PROJETO DE LEI Nº 121/2015. (ALTERADA). Desafeta áreas urbanas pertencentes ao Município de Montes Claros, mediante permuta de categorias, autoriza doação  de terreno à Empresa Orthomontes Colchões Indústria Ltda e, dá outras providências. (Terreno medindo 50.000,00 m², localizado no bairro Distrito Industrial). (Referente à Lei nº 4.835, de 01/12/2015, que foi alterada pela Lei nº 4.889, de 19/05/2016)._x000D_
 José Marcos Martins de Freitas (Presidente).</t>
   </si>
   <si>
     <t>6944</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/6944/flash_8556.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/6944/flash_8556.pdf</t>
   </si>
   <si>
     <t>Flash 8556._x000D_
 PROJETO DE LEI Nº 127/2015. Autoriza o Poder Executivo a fazer doação de área urbana pertencente ao Município de Montes Claros à Empresa Habitaço Construção e Incorporação Ltda; revoga a Lei nº 4.781, de 18/06/2015, e dá outras providências. (Terreno medindo 22.750,00 m², localizado no bairro Distrito Industrial). (Referente à Lei nº 4.838, de 03/12/2015).    _x000D_
 José Marcos Martins de Freitas (Presidente).</t>
   </si>
   <si>
     <t>6945</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/6945/flash_8557.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/6945/flash_8557.pdf</t>
   </si>
   <si>
     <t>Flash 8557._x000D_
 PROJETO DE LEI Nº 137/2015. Desafeta áreas urbanas pertencentes ao Município de Montes Claros, com preservação de área verde, localizadas no loteamento Vila Real, e dá outras providências. (Referente à Lei nº 4.863, de 29/12/2015).     _x000D_
 José Marcos Martins de Freitas (Presidente).</t>
   </si>
   <si>
     <t>6946</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/6946/flash_8558.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/6946/flash_8558.pdf</t>
   </si>
   <si>
     <t>Flash 8558._x000D_
 PROJETO DE LEI Nº 138/2015. (ALTERADA). Desafeta e afeta áreas urbanas pertencentes ao Município de Montes Claros, com preservação de área verde, localizadas no Residencial Rio do Cedro – prolongamento; autoriza o Município a promover doação de terreno ao loteador do Residencial Rio do Cedro, e dá outras providências. (Referente à Lei nº 4.862, de 29/12/2015, que foi alterada pela Lei nº 5.018, de 27/11/2017)._x000D_
 José Marcos Martins de Freitas (Presidente).</t>
   </si>
   <si>
     <t>6947</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/6947/flash_8559.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/6947/flash_8559.pdf</t>
   </si>
   <si>
     <t>Flash 8559._x000D_
 PROJETO DE LEI Nº 143/2015. (REVOGADA). Autoriza o Poder Executivo a fazer doação de área institucional do Município de Montes Claros à Associação dos Surdos de Montes Claros, e dá outras providências. (Terreno medindo 930,00 m², localizado no loteamento Canelas – prolongamento). (Referente à Lei nº 4.845, de 21/12/2015, que foi posteriormente revogada pela Lei nº 5.045, de 27/12/2017).    _x000D_
 José Marcos Martins de Freitas (Presidente).</t>
   </si>
   <si>
     <t>6948</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/6948/flash_8560.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/6948/flash_8560.pdf</t>
   </si>
   <si>
     <t>Flash 8560._x000D_
 PROJETO DE LEI Nº 144/2015. (ALTERADA). Autoriza o Poder Executivo a fazer doação de área institucional do Município de Montes Claros à Associação dos Deficientes Físicos de Montes Claros – ADEMOC; revoga a Lei nº 3.013, de 04/07/2002, e dá outras providências. (Terreno medindo 450,00 m², localizado no Conjunto Habitacional José Carlos de Lima). (Referente à Lei nº 4.850, de 21/12/2015, que foi alterada pela Lei nº 4.949, de 16/12/2016)._x000D_
 José Marcos Martins de Freitas (Presidente).</t>
   </si>
   <si>
     <t>6949</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/6949/flash_8561.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/6949/flash_8561.pdf</t>
   </si>
   <si>
     <t>Flash 8561._x000D_
 PROJETO DE LEI Nº 145/2015. (ALTERADA). Desafeta e afeta áreas urbanas pertencentes ao município de Montes Claros, com preservação de área verde, localizadas nos bairros Ibituruna e Village do Lago III; altera o zoneamento urbano estabelecido pela Lei nº 4.198, de 23/12/2009; autoriza a alienação de imóveis, e dá outras providências. (Referente à Lei nº 4.853, de 22/12/2015, que foi alterada pela Lei nº 5.103, de 12/12/2018)._x000D_
 José Marcos Martins de Freitas (Presidente).</t>
   </si>
   <si>
     <t>6950</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/6950/flash_8562.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/6950/flash_8562.pdf</t>
   </si>
   <si>
     <t>Flash 8562._x000D_
 PROJETO DE LEI Nº 146/2015. Desafeta áreas urbanas pertencentes ao município de Montes Claros; autoriza doação de terreno à Autocar Ltda – ME, e dá outras providências. (Terreno medindo 7.056,51 m², localizado no bairro Distrito Industrial). (Referente à Lei nº 4.846, de 21/12/2015).  _x000D_
 José Marcos Martins de Freitas (Presidente).</t>
   </si>
   <si>
     <t>6951</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/6951/flash_8563.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/6951/flash_8563.pdf</t>
   </si>
   <si>
     <t>Flash 8563._x000D_
 PROJETO DE LEI Nº 147/2015. (ALTERADA). Autoriza o Poder Executivo a fazer doação de área institucional do Município de Montes Claros à Associação pelo Canino – Apelo Canino, e dá outras providências. (Terreno medindo 3.000,00 m², localizado no loteamento Chácaras Santa Terezinha). (Referente à Lei nº 4.847, de 21/12/2015, que foi alterada pela Lei nº 4.950, de 16/12/2016)._x000D_
 José Marcos Martins de Freitas (Presidente).</t>
   </si>
   <si>
     <t>6952</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/6952/flash_8564.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/6952/flash_8564.pdf</t>
   </si>
   <si>
     <t>Flash 8564._x000D_
 PROJETO DE LEI Nº 148/2015. Autoriza a desafetação de área do Município, localizada no loteamento bairro das Acácias, medindo 2.853,33,00 m², e, faz permuta com o Sr. José Trindade Versiani Neto, por área de 600,00 m², localizada no bairro Major Prates. (Referente à Lei nº 4.851, de 21/12/2015)._x000D_
 José Marcos Martins de Freitas (Presidente).</t>
   </si>
   <si>
     <t>6953</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/6953/flash_8565.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/6953/flash_8565.pdf</t>
   </si>
   <si>
     <t>Flash 8565._x000D_
 PROJETO DE LEI Nº 149/2015. (ALTERADA). Autoriza o Poder Executivo a fazer doação de área institucional do Município de Montes Claros ao Instituto de Desenvolvimento Sustentável Conexão Juventude – IDSCJ, e dá outras providências. (Terreno medindo 900,00 m², localizado no loteamento Canelas – prolongamento). (Referente à Lei nº 4.866, de 29/12/2015, alterada pela Lei nº 4.944, de 16/12/2016)._x000D_
 José Marcos Martins de Freitas (Presidente).</t>
   </si>
   <si>
     <t>6954</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/6954/flash_8566.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/6954/flash_8566.pdf</t>
   </si>
   <si>
     <t>Flash 8566._x000D_
 PROJETO DE LEI Nº 158/2015. (ALTERADA). Autoriza o Poder Executivo a fazer doação de área institucional do Município de Montes Claros à Associação de Apoio, Proteção e Amparo à Criança da Arquidiocese de Montes Claros - AAPAC, e dá outras providências. (Terreno medindo 900,00 m², localizado no loteamento bairro João Botelho). (Referente à Lei nº 4.867, de 29/12/2015, que foi alterada pela Leis nº 4.943, de 16/12/2016 e nº 5.521, de 28/02/2023)._x000D_
 José Marcos Martins de Freitas (Presidente).</t>
   </si>
   <si>
     <t>6955</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/6955/flash_8567.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/6955/flash_8567.pdf</t>
   </si>
   <si>
     <t>Flash 8567._x000D_
 PROJETO DE LEI Nº 159/2015. (ALTERADA). Autoriza o Poder Executivo a fazer doação de área do Município de Montes Claros à Associação Esportiva e Cultural Sport Brasil, e dá outras providências. (Terreno medindo 300,00 m², localizado no loteamento bairro Independência). (Referente à Lei nº 4.868, de 29/12/2015, que foi alterada pela Lei nº 4.951, de 16/12/2016)._x000D_
 José Marcos Martins de Freitas (Presidente).</t>
   </si>
   <si>
     <t>6956</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/6956/flash_8568.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/6956/flash_8568.pdf</t>
   </si>
   <si>
     <t>Flash 8568._x000D_
 PROJETO DE LEI Nº 160/2015. Autoriza o Poder Executivo a fazer doação de área do Município de Montes Claros à Empresa VGX Contact Center Norte MG Ltda, e dá outras providências. (Terreno medindo 3.000,00 m², localizado no loteamento Pampulha Tênis Residence). (Referente à Lei nº 4.865, de 29/12/2015)._x000D_
 José Marcos Martins de Freitas (Presidente).</t>
   </si>
   <si>
     <t>6957</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/6957/flash_8569.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/6957/flash_8569.pdf</t>
   </si>
   <si>
     <t>Flash 8569._x000D_
 PROJETO DE LEI Nº 163/2015. (REVOGADA). Autoriza a desafetação de área do Município de Montes Claros, localizada no loteamento Pampulha Tênis Residence, medindo 17.000,00 m², e, faz permuta por lotes de propriedade da empresa A.R. Empreendimentos Imobiliários Ltda, localizados no bairro Alcides Rabello, e dá outras providências. (Referente à Lei nº 4.864, de 29/12/2015, que foi posteriormente revogada pela Lei nº 4.893, de 31/05/2016)._x000D_
 José Marcos Martins de Freitas (Presidente).</t>
   </si>
   <si>
     <t>6981</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
     <t>Waldiney da Silva</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/6981/flash_8593.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/6981/flash_8593.pdf</t>
   </si>
   <si>
     <t>Flash 8593._x000D_
 PROJETO DE LEI Nº 09/2015. Institui o “Dia Municipal do Pastor Evangélico”, no município de Montes Claros, a ser comemorado anualmente no 2º domingo do mês de junho, e dá outras providências. (Referente à Lei nº 4.757, de 01/04/2015)._x000D_
 José Marcos Martins de Freitas (Presidente).</t>
   </si>
   <si>
     <t>6982</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/6982/flash_8594.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/6982/flash_8594.pdf</t>
   </si>
   <si>
     <t>Flash 8594._x000D_
 PROJETO DE LEI Nº 19/2015. Institui o "Dia Municipal da Mulher Rural", a ser comemorado anualmente no dia 15 de outubro. (Referente à Lei nº 4.823, de 06/10/2015)._x000D_
 José Marcos Martins de Freitas (Presidente).</t>
   </si>
   <si>
     <t>6983</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/6983/flash_8595.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/6983/flash_8595.pdf</t>
   </si>
   <si>
     <t>Flash 8595._x000D_
 PROJETO DE LEI Nº 28/2015. Institui o “Dia Municipal de Amparo e Combate aos Maus Tratos aos Animais”, que ocorrerá anualmente no dia 05 de outubro, e dá outras providências. (Referente à Lei nº 4.766, de 13/05/2015)._x000D_
 José Marcos Martins de Freitas (Presidente).</t>
   </si>
   <si>
     <t>6984</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/6984/flash_8596.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/6984/flash_8596.pdf</t>
   </si>
   <si>
     <t>Flash 8596._x000D_
 PROJETO DE LEI Nº 38/2015. Institui o “Dia Municipal de Conscientização sobre a Síndrome de Down”, a ser comemorado anualmente no dia 21 de março. (Referente à Lei nº 4.767, de 13/05/2015)._x000D_
 José Marcos Martins de Freitas (Presidente).</t>
   </si>
   <si>
     <t>7028</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/7028/flash_8640.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/7028/flash_8640.pdf</t>
   </si>
   <si>
     <t>Flash 8640._x000D_
 PROJETO DE LEI Nº 18/2015. Altera o artigo 4º da Lei Municipal nº 4.741, de 29/12/2014, que estima a receita e fixa a despesa do Município de Montes Claros para o exercício financeiro de 2015. (Referente à Lei nº 4.775, de 03/06/2015)._x000D_
 José Marcos Martins de Freitas (Presidente).</t>
   </si>
   <si>
     <t>7029</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/7029/flash_8641.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/7029/flash_8641.pdf</t>
   </si>
   <si>
     <t>Flash 8641._x000D_
 PROJETO DE LEI Nº 27/2015. Altera o Inciso XVI do artigo 1º da Lei nº 4.438, de 07/12/2011, que dispõe sobre a desafetação e alienação de imóveis do Município de Montes Claros, e dá outras providências. (Referente à Lei nº 4.755, de 25/03/2015)._x000D_
 José Marcos Martins de Freitas (Presidente).</t>
   </si>
   <si>
     <t>7030</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/7030/flash_8642.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/7030/flash_8642.pdf</t>
   </si>
   <si>
     <t>Flash 8642._x000D_
 PROJETO DE LEI Nº 25/2015. Altera o Artigo 3º da Lei Municipal nº 3.835 de 10/12/2007, que dispõe sobre desafetação e doação de terreno do Município ao Poder Público Federal, para instalação de uma unidade do Centro Federal de Educação Tecnológica - CEFET, localizado no bairro Village do Lago II. (Altera o destinatário da doação para o Instituto Federal de Educação, Ciência e Tecnologia do Norte de Minas Gerais - IFNMG e aumenta o prazo de reversão ao Município). (Referente à Lei nº 4.754, de 25/03/2015)._x000D_
 José Marcos Martins de Freitas (Presidente).</t>
   </si>
   <si>
     <t>7031</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/7031/flash_8643.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/7031/flash_8643.pdf</t>
   </si>
   <si>
     <t>Flash 8643._x000D_
 PROJETO DE LEI Nº 43/2015. Altera os artigos 3º e 4º da Lei nº 4.498, de 04/04/2012; revoga a Lei nº 4.690, de 30/01/2014, e dá outras providências. (Dispõe sobre a doação de imóvel do Município de Montes Claros ao Estado de Minas Gerais, localizado no Distrito de Nova Esperança, para construção de uma Escola Estadual). (Referente à Lei nº 4.758, de 06/04/2015)._x000D_
 José Marcos Martins de Freitas (Presidente).</t>
   </si>
   <si>
     <t>7034</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
     <t>Idelfonso Pereira Araújo</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/7034/flash_8646.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/7034/flash_8646.pdf</t>
   </si>
   <si>
     <t>Flash 8646._x000D_
 PROJETO DE LEI Nº 57/2015. Altera a redação do artigo 1º da Lei Municipal nº 1.357, de 18/10/1982, que denominou a "Avenida Leonel Beirão". (Por meio desta alteração, passa a denominar-se "Avenida Leonel Beirão de Jesus”, localizada nas imediações dos bairros Morrinhos, Vila Luiza, João Alves e Vila Telma). (Referente à Lei nº 4.783, de 18/06/2015)._x000D_
 José Marcos Martins de Freitas (Presidente).</t>
   </si>
   <si>
     <t>7035</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/7035/flash_8647.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/7035/flash_8647.pdf</t>
   </si>
   <si>
     <t>Flash 8647._x000D_
 PROJETO DE LEI Nº 60/2015. Altera a Lei nº 4.230, de 25/05/2010, que dispõe sobre a doação de terreno do Município à União Federal, destinado à construção da sede da Justiça Federal de 1ª Instância, localizado no bairro Ibituruna. (Referente à Lei nº 4.772, de 28/05/2015)._x000D_
 José Marcos Martins de Freitas (Presidente).</t>
   </si>
   <si>
     <t>7036</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/7036/flash_8648.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/7036/flash_8648.pdf</t>
   </si>
   <si>
     <t>Flash 8648._x000D_
 PROJETO DE LEI Nº 62/2015. (REVOGADA). Altera os artigos 2º e 3º da Lei nº 4.451, de 22/12/2011, que dispõe sobre a desafetação e doação de terreno do Município de Montes Claros à Indumental - Indústria Mecânica e de Estruturas Metálicas Ltda. (Com esta alteração, a doação é revertida à empresa Habitaço Construção e Incorporação Ltda). (Referente à Lei nº 4.781, de 18/06/2015, que foi posteriormente revogada pela Lei nº 4.838, de 03/12/2015)._x000D_
 José Marcos Martins de Freitas (Presidente).</t>
   </si>
   <si>
     <t>7037</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/7037/flash_8649.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/7037/flash_8649.pdf</t>
   </si>
   <si>
     <t>Flash 8649._x000D_
 PROJETO DE LEI Nº 75/2015. Altera a Lei Municipal nº 4.618, de 12/07/2013, que dispõe sobre desafetação e doação de terreno à Polícia Civil do Estado de Minas Gerais, localizado no prolongamento do bairro Canelas. (Referente à Lei nº 4.807, de 15/07/2015)._x000D_
 José Marcos Martins de Freitas (Presidente).</t>
   </si>
   <si>
     <t>7038</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/7038/flash_8650.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/7038/flash_8650.pdf</t>
   </si>
   <si>
     <t>Flash 8650._x000D_
 PROJETO DE LEI Nº 76/2015. Altera a redação do artigo 109, da Lei nº 1.091, de 23/07/1976, que dispõe sobre as Medidas de Polícia Administrativa do Município de Montes Claros (Código de Posturas). (Criação de Pombos-correios). (Referente à Lei nº 4.779, de 16/06/2015)._x000D_
 José Marcos Martins de Freitas (Presidente).</t>
   </si>
   <si>
     <t>7040</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/7040/flash_8651.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/7040/flash_8651.pdf</t>
   </si>
   <si>
     <t>Flash 8651._x000D_
 PROJETO DE LEI Nº 82/2015. Altera o artigo 68 da Lei nº 3.754, de 15/06/2015, que dispõe sobre a Política Municipal de Proteção, Conservação, Controle e Recuperação do Meio Ambiente e de Melhoria da Qualidade de Vida no Município de Montes Claros, cria o CODEMA e dá outras providências. (Lei do Silêncio). (Dispõe sobre os horários e limites de emissão de som). (Referente à Lei n° 4.795, de 01/07/2015)._x000D_
 José Marcos Martins de Freitas (Presidente).</t>
   </si>
   <si>
     <t>7041</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/7041/flash_8652.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/7041/flash_8652.pdf</t>
   </si>
   <si>
     <t>Flash 8652._x000D_
 PROJETO DE LEI Nº 84/2015. Altera o artigo 1º da Lei nº 2.642, de 19/10/1998, que denominou vias públicas localizadas no Conjunto Habitacional Joaquim Costa: "Rua Geralda Bicalho", "Rua Solange Rocha", "Rua Tereza Francisca Soares", "Rua Mário de Jesus Vieira", "Rua Eugênio da Costa Zuba" e "Rua da Conquista". (Referente à Lei nº 4.803, de 15/07/2015). OBS.: Houve portanto a alteração do nome da "Rua Maria de Jesus Vieira" para "Rua Mário de Jesus Vieira"._x000D_
 José Marcos Martins de Freitas (Presidente).</t>
   </si>
   <si>
     <t>7043</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/7043/flash_8654.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/7043/flash_8654.pdf</t>
   </si>
   <si>
     <t>Flash 8654._x000D_
 PROJETO DE LEI Nº 91/2015. Altera o Zoneamento Urbano estabelecido pela Lei nº 4.198, de 23/12/2009, que dispõe sobre normas de Uso e Ocupação do Solo no Município de Montes Claros, e dá outras providências. (Referente à Lei nº 4.821, de 05/10/2015)._x000D_
 José Marcos Martins de Freitas (Presidente).</t>
   </si>
   <si>
     <t>7045</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/7045/flash_8656.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/7045/flash_8656.pdf</t>
   </si>
   <si>
     <t>Flash 8656._x000D_
 PROJETO DE LEI Nº 102/2015. Altera o artigo 3º da Lei nº 3.715, de 10/04/2007, que dispõe sobre desafetação e doação de terrenos ao Estado de Minas Gerais, localizados nos bairros Village do Lago III e Vila Real, para a construção de prédios escolares; revoga a Lei nº 4.598, de 08/05/2013. (Referente à Lei nº 4.818, de 15/09/2015)._x000D_
 José Marcos Martins de Freitas (Presidente).</t>
   </si>
   <si>
     <t>7046</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/7046/flash_8657.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/7046/flash_8657.pdf</t>
   </si>
   <si>
     <t>Flash 8657._x000D_
 PROJETO DE LEI Nº 111/2015. Altera a Lei Municipal nº 4.819, de 22/09/2015, que dispõe sobre o Programa Municipal de Transferência Condicionada de Renda – Programa Renda Nova, como complementação ao Programa Bolsa Família do Governo Federal. (Referente à Lei nº 4.836, de 01/12/2015)._x000D_
 José Marcos Martins de Freitas (Presidente).</t>
   </si>
   <si>
     <t>7048</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/7048/flash_8658.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/7048/flash_8658.pdf</t>
   </si>
   <si>
     <t>Flash 8658._x000D_
 PROJETO DE LEI Nº 129/2015. Altera o artigo 1º da Lei Municipal nº 4.812, de 21/08/2015, que dispõe sobre desafetação de área institucional do Município de Montes Claros, medindo 300,77 m², localizada no bairro Augusta Mota - prolongamento, e, faz permuta por área localizada no bairro Morada do Parque II, medindo 437,50 m², pertencente à empresa Êxito Construções e Incorporações Ltda. (Referente à Lei nº 4.839, de 10/12/2015)._x000D_
 José Marcos Martins de Freitas (Presidente).</t>
   </si>
   <si>
     <t>7049</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/7049/flash_8659.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/7049/flash_8659.pdf</t>
   </si>
   <si>
     <t>Flash 8659._x000D_
 PROJETO DE LEI Nº 128/2015. (REVOGADA). Altera o artigo 1º da Lei nº 4.771, de 28/05/2015, que dispõe sobre desafetação e permuta de terreno do Município, localizado no loteamento Jardim Olímpico, por terreno de propriedade da 12ª Cia do Corpo de Bombeiros do Estado de Minas Gerais, localizado no prolongamento do loteamento Canelas. (Referente à Lei nº 4.840, de 10/12/2015, automaticamente revogada pela Lei nº 5.319, de 01/12/2020).  _x000D_
 José Marcos Martins de Freitas (Presidente).</t>
   </si>
   <si>
     <t>7051</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/7051/flash_8661.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/7051/flash_8661.pdf</t>
   </si>
   <si>
     <t>Flash 8661._x000D_
 PROJETO DE LEI Nº 135/2015. Autoriza o Poder Executivo Municipal a prorrogar a vigência dos convênios a que se refere a Lei Municipal nº 4.797, de 08/07/2015, de apoio às entidades educacionais: Associação de Pais e Amigos dos Excepcionais de Montes Claros – APAE, Fundação Educacional Clarice Albuquerque (Vovó Clarice) e Sociedade Educacional Mendonça e Silva, e dá outras providências. (Referente à Lei nº 4.844, de 21/12/2015)._x000D_
 José Marcos Martins de Freitas (Presidente).</t>
   </si>
   <si>
     <t>7052</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/7052/flash_8662.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/7052/flash_8662.pdf</t>
   </si>
   <si>
     <t>Flash 8662._x000D_
 PROJETO DE LEI Nº 142/2015. Autoriza o Poder Executivo Municipal a prorrogar a vigência dos convênios a que se refere a Lei Municipal nº 4.751, de 18/03/2015, e repassar recursos financeiros suplementares às entidades educacionais: Casa da Juventude São Luiz Gonzaga, Centro Comunitário de Vivência Educacional Professor Luiz Flávio Pereira, Centro de Recuperação Renascer, Círculo dos Trabalhadores Cristãos, Grupo Social Porfírio Francisco de Souza, Projeto Comunitário Betel e Projeto Comunitário Nova Canaã, e dá outras providências. (Referente à Lei nº 4.843, de 21/12/2015)._x000D_
 José Marcos Martins de Freitas (Presidente).</t>
   </si>
   <si>
     <t>7053</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/7053/flash_8663.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/7053/flash_8663.pdf</t>
   </si>
   <si>
     <t>Flash 8663._x000D_
 PROJETO DE LEI Nº 150/2015. Altera os artigos 3º e 4º da Lei Municipal nº 4.393, de 29/09/2011, que dispõe sobre desafetação e doação de terreno à Associação do Repentista e Poeta Popular do Norte de Minas – ARPPN, localizado no loteamento José Carlos de Lima. (Referente à Lei nº 4.849, de 21/12/2015)._x000D_
 José Marcos Martins de Freitas (Presidente).</t>
   </si>
   <si>
     <t>7054</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/7054/flash_8664.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/7054/flash_8664.pdf</t>
   </si>
   <si>
     <t>Flash 8664._x000D_
 PROJETO DE LEI Nº 151/2015. Altera o artigo 3º da Lei Municipal nº 4.394, de 29/09/2011, que dispõe sobre desafetação e doação de terreno à Associação Artesanal e Social do Norte de Minas – AARSONORTE, localizado na Avenida Brasil, no bairro José Carlos de Lima. (Referente à Lei nº 4.848, de 21/12/2015)._x000D_
 José Marcos Martins de Freitas (Presidente).</t>
   </si>
   <si>
     <t>7055</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/7055/flash_8665.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/7055/flash_8665.pdf</t>
   </si>
   <si>
     <t>Flash 8665._x000D_
 PROJETO DE LEI Nº 152/2015. Altera o Zoneamento Urbano estabelecido pela Lei nº 4.198, de 23/12/2009, que dispõe sobre normas de Uso e Ocupação do Solo no Município de Montes Claros, e dá outras providências. (Referente à Lei nº 4.852, de 22/12/2015)._x000D_
 José Marcos Martins de Freitas (Presidente).</t>
   </si>
   <si>
     <t>7056</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/7056/flash_8666.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/7056/flash_8666.pdf</t>
   </si>
   <si>
     <t>Flash 8666._x000D_
 PROJETO DE LEI Nº 156/2015. Altera o artigo 4º da Lei Municipal nº 4.153, de 23/09/2009, que dispõe sobre a contribuição para custeio do Serviço de Iluminação Pública do Município de Montes Claros. (Referente à Lei nº 4.860, de 29/12/2015)._x000D_
 José Marcos Martins de Freitas (Presidente).</t>
   </si>
   <si>
     <t>7057</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/7057/flash_8667.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/7057/flash_8667.pdf</t>
   </si>
   <si>
     <t>Flash 8667._x000D_
 PROJETO DE LEI Nº 161/2015. (REVOGADA). Altera a Lei Municipal nº 4.600, de 27/05/2013, que dispõe sobre doação de área institucional do Município de Montes Claros à Loja Maçônica Antônio Lafetá Rebello. (Referente à Lei nº 4.869, de 29/12/2015, que foi posteriormente revogada pela Lei nº 4.958, de 22/12/2016).  _x000D_
 José Marcos Martins de Freitas (Presidente).</t>
   </si>
   <si>
     <t>7087</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/7087/flash_8697.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/7087/flash_8697.pdf</t>
   </si>
   <si>
     <t>Flash 8697._x000D_
 PROJETO DE LEI Nº 02/2015. Dispõe sobre a advertência "Se Beber, Não Dirija" em cardápios de estabelecimentos que comercializem bebidas alcoólicas, no âmbito do município de Montes Claros. (Referente à Lei nº 4.756, de 25/03/2015). _x000D_
 José Marcos Martins de Freitas (Presidente).</t>
   </si>
   <si>
     <t>7088</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/7088/flash_8698.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/7088/flash_8698.pdf</t>
   </si>
   <si>
     <t>Flash 8698._x000D_
 PROJETO DE LEI Nº 35/2015. Dispõe sobre a implantação de provadores diferenciados para pessoas com deficiência e/ou com dificuldade de locomoção, em todo e qualquer comércio ou estabelecimento varejista ou atacadista que comercialize roupas, vestiários, indumentárias ou similares, e dá outras providências._x000D_
 (Referente à Lei nº 4.790, de 22/06/2015)._x000D_
 José Marcos Martins de Freitas (Presidente).</t>
   </si>
   <si>
     <t>7089</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/7089/flash_8699.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/7089/flash_8699.pdf</t>
   </si>
   <si>
     <t>Flash 8699._x000D_
 PROJETO DE LEI Nº 51/2015. Institui a “Campanha Educativa de Conscientização sobre a Síndrome Alcoólica Fetal (SAF)". Obriga a todos os estabelecimentos que comercializam bebidas alcoólicas a fixarem cartazes informando que: “Bebidas Alcoólicas Ingeridas Durante a Gestação Podem Causar Sérios Prejuízos à Saúde do Feto”, e dá outras providências. (Referente à Lei nº 4.770, de 20/05/2015)._x000D_
 José Marcos Martins de Freitas (Presidente).</t>
   </si>
   <si>
     <t>7090</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/7090/flash_8700.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/7090/flash_8700.pdf</t>
   </si>
   <si>
     <t>Flash 8700._x000D_
 PROJETO DE LEI Nº 65/2015. Torna obrigatório no Município de Montes Claros a reserva de vagas para idosos, gestantes e portadores de necessidades especiais, nas praças de alimentação de Shopping Centers, galerias, restaurantes, bares e lanchonetes, e dá outras providências._x000D_
 José Marcos Martins de Freitas (Presidente).</t>
   </si>
   <si>
     <t>7097</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/7097/flash_8707.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/7097/flash_8707.pdf</t>
   </si>
   <si>
     <t>Flash 8707._x000D_
 PROJETO DE LEI Nº 79/2015. Dispõe sobre as diretrizes para a elaboração e execução da Lei Orçamentária do Município de Montes Claros, para o exercício financeiro de 2016, e dá outras providências. (Referente à Lei nº 4.799, de 06/07/2015)._x000D_
 José Marcos Martins de Freitas (Presidente).</t>
   </si>
   <si>
     <t>7098</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/7098/flash_8708.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/7098/flash_8708.pdf</t>
   </si>
   <si>
     <t>Flash 8708._x000D_
 PROJETO DE LEI Nº 112/2015. Substitutivo ao Projeto de Lei que estima a receita e fixa a despesa do Município de Montes Claros, para o exercício financeiro de 2016. (Referente à Lei nº 4.841, de 16/12/2015)._x000D_
 José Marcos Martins de Freitas (Presidente).</t>
   </si>
   <si>
     <t>7143</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/7143/flash_8752.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/7143/flash_8752.pdf</t>
   </si>
   <si>
     <t>Flash 8752._x000D_
 PROJETO DE LEI Nº 02A/2015. Autoriza o Poder Executivo a repassar recursos financeiros do Fundo Municipal do Idoso – FMI, às entidades governamentais e não governamentais inscritas no Conselho Municipal do Idoso, destinados a financiar programas e ações relativas aos idosos, e dá outras providências. (Referente à Lei nº 4.747, de 19/02/2015)._x000D_
 José Marcos Martins de Freitas (Presidente).</t>
   </si>
   <si>
     <t>7144</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/7144/flash_8753.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/7144/flash_8753.pdf</t>
   </si>
   <si>
     <t>Flash 8753._x000D_
 PROJETO DE LEI Nº 03A/2015. Autoriza o Poder Executivo Municipal a repassar recursos financeiros (bolsa auxílio) para atender ao Serviço de Acolhimento Familiar e Guarda Subsidiada de Crianças e Adolescentes em situação de risco social e pessoal no município de Montes Claros, e dá outras providências. (Referente à Lei nº 4.746, de 19/02/2015)._x000D_
 José Marcos Martins de Freitas (Presidente).</t>
   </si>
   <si>
     <t>7145</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/7145/flash_8754.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/7145/flash_8754.pdf</t>
   </si>
   <si>
     <t>Flash 8754._x000D_
 PROJETO DE LEI Nº 04/2015. Autoriza o Poder Executivo a repassar recursos financeiros do Fundo Municipal para a Infância e Adolescência – FIA, às entidades governamentais e não governamentais inscritas no Conselho Municipal da Criança e do Adolescente, e dá outras providências. (Referente à Lei nº 4.748, de 19/02/2015)._x000D_
 José Marcos Martins de Freitas (Presidente).</t>
   </si>
   <si>
     <t>7146</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/7146/flash_8755.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/7146/flash_8755.pdf</t>
   </si>
   <si>
     <t>Flash 8755._x000D_
 PROJETO DE LEI Nº 05/2015. Autoriza o Poder Executivo a custear despesas com a manutenção do Serviço de Convivência e Fortalecimento de Vínculos, através do Fundo Municipal da Assistência Social – FMS, às entidades e organizações conveniadas de assistência social do Município, e dá outras providências. (Referente à Lei nº 4.752, de 24/03/2015)._x000D_
 José Marcos Martins de Freitas (Presidente).</t>
   </si>
   <si>
     <t>7147</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/7147/flash_8756.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/7147/flash_8756.pdf</t>
   </si>
   <si>
     <t>Flash 8756._x000D_
 PROJETO DE LEI Nº 23/2015. Autoriza o Poder Executivo Municipal a firmar convênio e repassar recursos às entidades: Casa da Juventude São Luiz Gonzaga, Centro Comunitário de Vivência Educacional Professor Luiz Flávio Pereira, Centro de Recuperação Renascer, Círculo dos Trabalhadores Cristãos, Grupo Social Porfírio Francisco de Souza, Projeto Comunitário Betel e Projeto Comunitário Nova Canaã, e dá outras providências. (Referente à Lei nº 4.751, de 18/03/2015)._x000D_
 José Marcos Martins de Freitas (Presidente).</t>
   </si>
   <si>
     <t>7148</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/7148/flash_8757.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/7148/flash_8757.pdf</t>
   </si>
   <si>
     <t>Flash 8757._x000D_
 PROJETO DE LEI Nº 47/2015. Autoriza o Poder Executivo a repassar recursos financeiros e firmar convênio com o Montes Claros Futebol Clube, para realização e manutenção do “Projeto Escolas de Base”, e dá outras providências. (Referente à Lei nº 4.773, de 29/05/2015)._x000D_
 José Marcos Martins de Freitas (Presidente).</t>
   </si>
   <si>
     <t>7149</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/7149/flash_8758.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/7149/flash_8758.pdf</t>
   </si>
   <si>
     <t>Flash 8758._x000D_
 PROJETO DE LEI Nº 53/2015. Autoriza o Poder Executivo Municipal a firmar convênio e repassar recursos financeiros à Sociedade Rural de Montes Claros, em apoio à 41ª Expomontes, e dá outras providências. (Referente à Lei nº 4.769, de 13/05/2015)._x000D_
 José Marcos Martins de Freitas (Presidente).</t>
   </si>
   <si>
     <t>7150</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/7150/flash_8759.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/7150/flash_8759.pdf</t>
   </si>
   <si>
     <t>Flash 8759._x000D_
 PROJETO DE LEI Nº 54/2015. Autoriza o Poder Executivo Municipal a firmar convênio com a Associação Comercial Industrial e de Serviços de Montes Claros – ACI e repassar recursos financeiros em apoio à Feira Nacional da Indústria, Comércio e Serviços de Montes Claros – FENICS/2015, e, dá outras providências. (Referente à Lei nº 4.794, de 25/06/2015)._x000D_
 José Marcos Martins de Freitas (Presidente).</t>
   </si>
   <si>
     <t>7151</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/7151/flash_8760.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/7151/flash_8760.pdf</t>
   </si>
   <si>
     <t>Flash 8760._x000D_
 PROJETO DE LEI Nº 64/2015. Autoriza o Poder Executivo Municipal a firmar convênio com a Fundação Cultural Marina Lorenzo Fernandez e repassar recursos financeiros em apoio à realização da Ópera Cavalleria Rusticana, por ocasião das comemorações dos 240 anos da PMMG, e dá outras providências. (Referente à Lei nº 4.777, de 11/06/2015)._x000D_
 José Marcos Martins de Freitas (Presidente).</t>
   </si>
   <si>
     <t>7152</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/7152/flash_8761.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/7152/flash_8761.pdf</t>
   </si>
   <si>
     <t>Flash 8761._x000D_
 PROJETO DE LEI Nº 80/2015. Autoriza o Poder Executivo a firmar convênio através da Secretaria de Educação com as entidades: Associação de Pais e Amigos dos Excepcionais de Montes Claros – APAE, Fundação Educacional Clarice Albuquerque (Vovó Clarice) e Sociedade Educacional Mendonça e Silva; na cessão de servidores, repasse de gás de cozinha e merenda escolar, e, dá outras providências. (Referente à Lei nº 4.797, de 08/07/2015)._x000D_
 José Marcos Martins de Freitas (Presidente).</t>
   </si>
   <si>
     <t>7153</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/7153/flash_8762.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/7153/flash_8762.pdf</t>
   </si>
   <si>
     <t>Flash 8762._x000D_
 PROJETO DE LEI Nº 85/2015. Autoriza o Poder Executivo Municipal a firmar convênio com a Associação Esportiva do Grande Santos Reis e repassar recursos financeiros em apoio ao Campeonato de Futebol Amador, e, dá outras providências. (Referente à Lei nº 4.804, de 15/07/2015)._x000D_
 José Marcos Martins de Freitas (Presidente).</t>
   </si>
   <si>
     <t>7154</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/7154/flash_8763.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/7154/flash_8763.pdf</t>
   </si>
   <si>
     <t>Flash 8763._x000D_
 PROJETO DE LEI Nº 86/2015. Autoriza o Poder Executivo Municipal a firmar convênio com a Associação dos Ternos de Folia de Reis e Pastorinhas de Montes Claros e repassar recursos financeiros, com o objetivo de contribuir para a manutenção dos seus trabalhos de divulgação, resgate e propagação da cultura popular da cidade, e dá outras providências. (Referente à Lei nº 4.805, de 15/07/2015)._x000D_
 José Marcos Martins de Freitas (Presidente).</t>
   </si>
   <si>
     <t>7155</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/7155/flash_8764.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/7155/flash_8764.pdf</t>
   </si>
   <si>
     <t>Flash 8764._x000D_
 PROJETO DE LEI Nº 88/2015. Autoriza o Poder Executivo Municipal a firmar convênio, através da Secretaria Municipal de Esportes, Juventude e Cultura, com a Federação Mineira de Handebol, e, repassar recursos financeiros, objetivando a promoção e o apoio à equipe de handebol adulto feminino, visando a participação em campeonatos municipais, estaduais e nacionais, e, dá outras providências. (Referente à Lei nº 4.810, de 11/08/2015)._x000D_
 José Marcos Martins de Freitas (Presidente).</t>
   </si>
   <si>
     <t>7156</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/7156/flash_8765.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/7156/flash_8765.pdf</t>
   </si>
   <si>
     <t>Flash 8765._x000D_
 PROJETO DE LEI Nº 89/2015. Autoriza o Poder Executivo Municipal a firmar convênio com a Federação Mineira de Voleibol e repassar recursos financeiros, objetivando a promoção e o apoio à equipe de vôlei adulto masculino "Montes Claros Vôlei", visando a participação em campeonatos estaduais, nacionais e internacionais, e, dá outras providências. (Referente à Lei nº 4.801, de 07/07/2015)._x000D_
 José Marcos Martins de Freitas (Presidente).</t>
   </si>
   <si>
     <t>7157</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/7157/flash_8766.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/7157/flash_8766.pdf</t>
   </si>
   <si>
     <t>Flash 8766._x000D_
 PROJETO DE LEI Nº 90/2015. Autoriza o Poder Executivo Municipal a firmar convênio, e, mediante edital, repassar recursos financeiros às entidades de assistência social do Município de Montes Claros, inscritas no Conselho Municipal de Assistência Social, e dá outras providências. (Referente à Lei nº 4.809, de 15/07/2015)._x000D_
 José Marcos Martins de Freitas (Presidente).</t>
   </si>
   <si>
     <t>7158</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/7158/flash_8767.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/7158/flash_8767.pdf</t>
   </si>
   <si>
     <t>Flash 8767._x000D_
 PROJETO DE LEI Nº 93/2015. Autoriza o Poder Executivo Municipal a firmar convênio com a Empresa de Assistência Técnica e Extensão Rural do Estado de Minas Gerais – EMATER/MG e repassar recursos financeiros, visando o desenvolvimento rural sustentável do Município de Montes Claros, e, dá outras providências. (Referente à Lei nº 4.817, 10/09/2015)._x000D_
 José Marcos Martins de Freitas (Presidente).</t>
   </si>
   <si>
     <t>7159</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/7159/flash_8768.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/7159/flash_8768.pdf</t>
   </si>
   <si>
     <t>Flash 8768._x000D_
 PROJETO DE LEI Nº 110/2015. Autoriza o Poder Executivo Municipal a firmar convênio com a Associação dos Artistas Plásticos de Montes Claros e repassar recursos financeiros, em apoio e custeio à programação do "29º Salão Nacional de Poesia Psiu Poético – Rumo aos 30", e dá outras providências. (Referente à Lei nº 4.826, de 23/10/2015)._x000D_
 José Marcos Martins de Freitas (Presidente).</t>
   </si>
   <si>
     <t>7160</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/7160/flash_8769.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/7160/flash_8769.pdf</t>
   </si>
   <si>
     <t>Flash 8769._x000D_
  PROJETO DE LEI Nº 153/2015. Autoriza o Poder Executivo Municipal a firmar convênio com o Grupo de Apoio à Prevenção e aos Portadores de AIDS – GRAPPA, repassar recursos financeiros e abrir crédito adicional especial ao orçamento vigente, e, dá outras providências. (Referente à Lei nº 4.842, de 16/12/2015)._x000D_
 José Marcos Martins de Freitas (Presidente).</t>
   </si>
   <si>
     <t>7161</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/7161/flash_8770.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/7161/flash_8770.pdf</t>
   </si>
   <si>
     <t>Flash 8770._x000D_
 PROJETO DE LEI Nº 164/2015. Autoriza o Poder Executivo Municipal a firmar convênio com o Conselho de Desenvolvimento Comunitário do Bairro Alterosa e repassar recursos financeiros, visando estimular a prática esportiva através da realização dos tradicionais campeonatos de bairros de Montes Claros, e, dá outras providências. (Referente à Lei nº 4.859, de 29/12/2015)._x000D_
 José Marcos Martins de Freitas (Presidente).</t>
   </si>
   <si>
     <t>7184</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/7184/flash_8786.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/7184/flash_8786.pdf</t>
   </si>
   <si>
     <t>Flash 8786._x000D_
 PROJETO DE LEI Nº 08/2015. Atualiza os vencimentos dos servidores ativos e inativos da Câmara Municipal de Montes Claros e altera dispositivos das Leis nº 3.906, de 14/03/2008, 4.304, de 31/01/2011 e 4.691, de 10/02/2014, que dispõem sobre a reorganização da estrutura funcional da Câmara de Montes Claros, e, sobre a atualização de vencimentos dos servidores ativos e inativos e subsídios de vereadores da Câmara de Montes Claros, e contém outras providências. (Referente à Lei nº 4.745, de 09/02/2015). _x000D_
 José Marcos Martins de Freitas (Presidente).</t>
   </si>
   <si>
     <t>7189</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/7189/flash_8791.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/7189/flash_8791.pdf</t>
   </si>
   <si>
     <t>Flash 8791._x000D_
 PROJETO DE LEI Nº 92/2015. Estabelece reajuste de vencimentos aos servidores públicos do Poder Executivo do Município de Montes Claros, para o biênio 2015/2016; extingue o abono previsto na Lei nº 3.437, de 13/09/2005, no âmbito do Poder Executivo Municipal, e dá outras providências. (Referente à Lei nº 4.806, de 15/07/2015).  _x000D_
 José Marcos Martins de Freitas (Presidente).</t>
   </si>
   <si>
     <t>7209</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/7209/flash_8811.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/7209/flash_8811.pdf</t>
   </si>
   <si>
     <t>Flash 8811._x000D_
 PROJETO DE LEI Nº 33/2015. Concede o título declaratório de utilidade pública municipal à “Associação Pelo Canino – Apelo Canino”. (Referente à Lei nº 4.761, de 13/04/2015)._x000D_
 José Marcos Martins de Freitas (Presidente).</t>
   </si>
   <si>
     <t>7210</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/7210/flash_8812.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/7210/flash_8812.pdf</t>
   </si>
   <si>
     <t>Flash 8812._x000D_
 PROJETO DE LEI Nº 37/2015. Concede o título declaratório de utilidade pública municipal à “Associação Comunitária de Moradores do Bairro Bela Paisagem”. (Referente à Lei nº 4.760, de 13/04/2015)._x000D_
 José Marcos Martins de Freitas (Presidente).</t>
   </si>
   <si>
     <t>7211</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
     <t>Marcos Nem</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/7211/flash_8813.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/7211/flash_8813.pdf</t>
   </si>
   <si>
     <t>Flash 8813._x000D_
 PROJETO DE LEI Nº 50/2015. Concede o título declaratório de utilidade pública municipal à “Associação Comunitária dos Pequenos Produtores Rurais e Moradores de Brejo Novo - PREMOBN”. (Referente à Lei nº 4.768, 13/05/2015)._x000D_
 José Marcos Martins de Freitas (Presidente).</t>
   </si>
   <si>
     <t>7212</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/7212/flash_8814.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/7212/flash_8814.pdf</t>
   </si>
   <si>
     <t>Flash 8814._x000D_
 PROJETO DE LEI Nº 67/2015. Concede o título declaratório de utilidade pública municipal à “Associação Esportiva do Grande Santos Reis”. (Referente à Lei nº 4.791, de 22/06/2015)._x000D_
 José Marcos Martins de Freitas (Presidente).</t>
   </si>
   <si>
     <t>7213</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/7213/flash_8815.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/7213/flash_8815.pdf</t>
   </si>
   <si>
     <t>Flash 8815._x000D_
 PROJETO DE LEI Nº 114/2015. Concede o título declaratório de utilidade pública municipal à “Associação do Assentamento Estrela do Norte – ASSAEN”. (Referente à Lei nº 4.833, de 19/11/2015)._x000D_
 José Marcos Martins de Freitas (Presidente).</t>
   </si>
   <si>
     <t>7214</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
     <t>Cláudio Prates</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/7214/flash_8816.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/7214/flash_8816.pdf</t>
   </si>
   <si>
     <t>Flash 8816._x000D_
 PROJETO DE LEI Nº 116/2015. Concede o título declaratório de utilidade pública municipal à “Associação Amigos Especiais – AAME”. (Referente à Lei nº 4.829, de 05/11/2015)._x000D_
 José Marcos Martins de Freitas (Presidente).</t>
   </si>
   <si>
     <t>7215</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/7215/flash_8817.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/7215/flash_8817.pdf</t>
   </si>
   <si>
     <t>Flash 8817._x000D_
 PROJETO DE LEI Nº 130/2015. Concede o título declaratório de utilidade pública municipal à “Associação dos Amigos Master Futebol Clube – AAMFC”. (Referente à Lei nº 4.855, de 22/12/2015)._x000D_
 José Marcos Martins de Freitas (Presidente).</t>
   </si>
   <si>
     <t>7216</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/7216/flash_8818.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/7216/flash_8818.pdf</t>
   </si>
   <si>
     <t>Flash 8818._x000D_
 PROJETO DE LEI Nº 132/2015. Concede o título declaratório de utilidade pública municipal ao “Instituto de Desenvolvimento Sustentável Conexão Juventude”. (Referente à Lei nº 4.858, de 22/12/2015)._x000D_
 José Marcos Martins de Freitas (Presidente).</t>
   </si>
   <si>
     <t>7217</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/7217/flash_8819.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/7217/flash_8819.pdf</t>
   </si>
   <si>
     <t>Flash 8819._x000D_
 PROJETO DE LEI Nº 133/2015. Concede o título declaratório de utilidade pública municipal à “Associação Show da Vida”. (Referente à Lei nº 4.856, de 22/12/2015)._x000D_
 José Marcos Martins de Freitas (Presidente).</t>
   </si>
   <si>
     <t>7218</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/7218/flash_8820.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/7218/flash_8820.pdf</t>
   </si>
   <si>
     <t>Flash 8820._x000D_
 PROJETO DE LEI Nº 139/2015. Concede o título declaratório de utilidade pública municipal à "Associação Comunitária dos Pequenos Produtores Rurais da Fazenda Morrinhos e Adjacências". (Referente à Lei nº 4.857, de 22/12/2015)._x000D_
 José Marcos Martins de Freitas (Presidente).</t>
   </si>
   <si>
     <t>7219</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/7219/flash_8821.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/7219/flash_8821.pdf</t>
   </si>
   <si>
     <t>Flash 8821._x000D_
 PROJETO DE LEI Nº 157/2015. Concede o título declaratório de utilidade pública municipal à “Associação dos Funcionários da ESURB”. (Referente à Lei nº 4.861, de 29/12/2015)._x000D_
 José Marcos Martins de Freitas (Presidente).</t>
   </si>
   <si>
     <t>7284</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/7284/flash_8886.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/7284/flash_8886.pdf</t>
   </si>
   <si>
     <t>Flash 8886._x000D_
 PROJETO DE LEI Nº 12/2015. Proíbe a lavagem de carros e calçadas com mangueira e notifica o indivíduo que desperdiçar água._x000D_
 José Marcos Martins de Freitas (Presidente).</t>
   </si>
   <si>
     <t>7285</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/7285/flash_8887.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/7285/flash_8887.pdf</t>
   </si>
   <si>
     <t>Flash 8887._x000D_
 PROJETO DE LEI Nº 13/2015. (NÃO VOTADO). Torna obrigatório o dispositivo sonoro e luminoso para sinalização das entradas e saídas de garagens de uso coletivo e estacionamentos no município de Montes Claros._x000D_
 José Marcos Martins de Freitas (Presidente).</t>
   </si>
   <si>
     <t>7286</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/7286/flash_8888.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/7286/flash_8888.pdf</t>
   </si>
   <si>
     <t>Flash 8888._x000D_
 PROJETO DE LEI Nº 14/2015. (NÃO VOTADO). Autoriza a aquisição de imóveis pelo Poder Executivo Municipal, de propriedade da Companhia de Tecidos Norte de Minas – COTEMINAS, com área total de 161.930,00m²._x000D_
 José Marcos Martins de Freitas (Presidente).</t>
   </si>
   <si>
     <t>7287</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/7287/flash_8889.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/7287/flash_8889.pdf</t>
   </si>
   <si>
     <t>Flash 8889._x000D_
 PROJETO DE LEI Nº 15/2015. (NÃO VOTADO). Dispõe sobre a instalação de hidrômetros individuais em condomínios residenciais e comerciais do município de Montes Claros, e dá outras providências._x000D_
 José Marcos Martins de Freitas (Presidente).</t>
   </si>
   <si>
     <t>7288</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/7288/flash_8890.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/7288/flash_8890.pdf</t>
   </si>
   <si>
     <t>Flash 8890._x000D_
 PROJETO DE LEI Nº 21/2015. (NÃO VOTADO). Desafeta áreas urbanas pertencentes ao Município de Montes Claros, localizadas no Distrito Industrial, faz permuta de categorias e autoriza doação à 3 CAFFI Indústria e Comércio de Cápsulas S.A._x000D_
 José Marcos Martins de Freitas (Presidente).</t>
   </si>
   <si>
     <t>7289</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/7289/flash_8891.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/7289/flash_8891.pdf</t>
   </si>
   <si>
     <t>Flash 8891._x000D_
 PROJETO DE LEI Nº 29/2015. (NÃO VOTADO). Dispõe sobre a criação da “Creche do Idoso”, no município de Montes Claros._x000D_
 José Marcos Martins de Freitas (Presidente).</t>
   </si>
   <si>
     <t>7290</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/7290/flash_8892.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/7290/flash_8892.pdf</t>
   </si>
   <si>
     <t>Flash 8892._x000D_
 PROJETO DE LEI Nº 34/2015. (NÃO VOTADO). Os estabelecimentos que promovem eventos culturais, artísticos, esportivos e de lazer, localizados o âmbito do_x000D_
 município de Montes Claros, ficam obrigados a afixar placa em local visível e próximo das bilheterias, informando o direito do idoso, conforme o artigo 23 da Lei Federal nº 10.741/2003._x000D_
 José Marcos Martins de Freitas (Presidente).</t>
   </si>
   <si>
     <t>7291</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/7291/flash_8893.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/7291/flash_8893.pdf</t>
   </si>
   <si>
     <t>Flash 8893._x000D_
 PROJETO DE LEI Nº 36/2015. (NÃO VOTADO). Altera a Lei nº 3.720, de 09/05/2007, que dispõe sobre o Parcelamento do Solo Urbano e Loteamentos Fechados no Município de Montes Claros._x000D_
 José Marcos Martins de Freitas (Presidente).</t>
   </si>
   <si>
     <t>7292</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
     <t>Fábio Neves Nunes</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/7292/flash_8894.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/7292/flash_8894.pdf</t>
   </si>
   <si>
     <t>Flash 8894._x000D_
 PROJETO DE LEI Nº 41/2015. (NÃO VOTADO). Dispõe sobre a criação de vagas de parada exclusiva para veículos de transporte escolar em frente às creches e escolas de ensino fundamental e médio, e, segurança no trânsito em frente às unidades de ensino, e dá outras providências._x000D_
 José Marcos Martins de Freitas (Presidente).</t>
   </si>
   <si>
     <t>7293</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/7293/flash_8895.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/7293/flash_8895.pdf</t>
   </si>
   <si>
     <t>Flash 8895._x000D_
 PROJETO DE LEI Nº 44/2015. (NÃO VOTADO). Proíbe o Poder Executivo e o Legislativo Municipal de celebrar ou prorrogar contrato com pessoa jurídica, bem como com consórcio de pessoas jurídicas, que tenham efetuado doação em dinheiro, ou bem estimável em dinheiro, para partido político ou campanha eleitoral de candidato a cargo eletivo, por 4 (quatro) anos, contados da data de doação._x000D_
 José Marcos Martins de Freitas (Presidente).</t>
   </si>
   <si>
     <t>7294</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/7294/flash_8896.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/7294/flash_8896.pdf</t>
   </si>
   <si>
     <t>Flash 8896._x000D_
 PROJETO DE LEI Nº 45/2015. (NÃO VOTADO). Institui a “Campanha Lagos Urbanos Limpos” no município de Montes Claros, e dá outras providências._x000D_
 José Marcos Martins de Freitas (Presidente).</t>
   </si>
   <si>
     <t>7295</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/7295/flash_8897.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/7295/flash_8897.pdf</t>
   </si>
   <si>
     <t>Flash 8897._x000D_
 PROJETO DE LEI Nº 49/2015. (NÃO VOTADO). Dispõe sobre os critérios de repasse de recursos financeiros do Fundo Municipal de Assistência Social, e dá outras providências._x000D_
 José Marcos Martins de Freitas (Presidente).</t>
   </si>
   <si>
     <t>7296</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/7296/flash_8898.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/7296/flash_8898.pdf</t>
   </si>
   <si>
     <t>Flash 8898._x000D_
 PROJETO DE LEI Nº 52/2015. (NÃO VOTADO). Denomina a "Rua Ulpiano Chaves”, localizada no bairro Santa Terezinha e revoga a Lei nº 4.481, de 17/02/2012._x000D_
 José Marcos Martins de Freitas (Presidente).</t>
   </si>
   <si>
     <t>7298</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/7298/flash_8900.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/7298/flash_8900.pdf</t>
   </si>
   <si>
     <t>Flash 8900._x000D_
 PROJETO DE LEI Nº 100/2015. (NÃO VOTADO). Denomina a "Rua Hênderson Vinícius", localizada na Vila Anália._x000D_
 José Marcos Martins de Freitas (Presidente).</t>
   </si>
   <si>
     <t>7299</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/7299/flash_8901.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/7299/flash_8901.pdf</t>
   </si>
   <si>
     <t>Flash 8901._x000D_
 PROJETO DE LEI Nº 107/2015. (NÃO VOTADO). Institui o “Passe Livre” para professores municipais nos serviços de transporte coletivo do município de Montes Claros._x000D_
 José Marcos Martins de Freitas (Presidente).</t>
   </si>
   <si>
     <t>7300</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/7300/flash_8902.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/7300/flash_8902.pdf</t>
   </si>
   <si>
     <t>Flash 8902._x000D_
 PROJETO DE LEI Nº 112/2015. (NÃO VOTADO). Estima a receita e fixa a despesa do Município de Montes Claros para o exercício financeiro de 2016._x000D_
 José Marcos Martins de Freitas (Presidente).</t>
   </si>
   <si>
     <t>7301</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/7301/flash_8903.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/7301/flash_8903.pdf</t>
   </si>
   <si>
     <t>Flash 8903._x000D_
 PROJETO DE LEI Nº 117/2015. (NÃO VOTADO). Proíbe jogar lixo no chão, no Município de Montes Claros._x000D_
 José Marcos Martins de Freitas (Presidente).</t>
   </si>
   <si>
     <t>7302</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/7302/flash_8904.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/7302/flash_8904.pdf</t>
   </si>
   <si>
     <t>Flash 8904._x000D_
 PROJETO DE LEI Nº 118/2015. (NÃO VOTADO). Dispõe sobre o Programa de Capacitação aos Motoristas, Cobradores e Fiscais das Empresas de Transporte Coletivo Urbano de Montes Claros, no tocante ao tratamento dispensado aos idosos, gestantes e pessoas portadoras de necessidades especiais._x000D_
 José Marcos Martins de Freitas (Presidente).</t>
   </si>
   <si>
     <t>7303</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/7303/flash_8905.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/7303/flash_8905.pdf</t>
   </si>
   <si>
     <t>Flash 8905._x000D_
 PROJETO DE LEI Nº 122/2015. (NÃO VOTADO). Dispõe sobre a obrigatoriedade de reserva de vagas para idosos em estacionamentos públicos e privados no município de Montes Claros._x000D_
 José Marcos Martins de Freitas (Presidente).</t>
   </si>
   <si>
     <t>7304</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/7304/flash_8906.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/7304/flash_8906.pdf</t>
   </si>
   <si>
     <t>Flash 8906._x000D_
 PROJETO DE LEI Nº 123/2015. (NÃO VOTADO). Determina que as agências bancárias do município de Montes Claros, disponibilizem "Guarda Volumes" para seus usuários, e dá outras providências._x000D_
 José Marcos Martins de Freitas (Presidente).</t>
   </si>
   <si>
     <t>7305</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/7305/flash_8907.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/7305/flash_8907.pdf</t>
   </si>
   <si>
     <t>Flash 8907._x000D_
 PROJETO DE LEI Nº 124/2015. (NÃO VOTADO). Dispõe sobre o manejo de dejetos de animais em vias e logradouros públicos do município de Montes Claros._x000D_
 José Marcos Martins de Freitas (Presidente).</t>
   </si>
   <si>
     <t>7306</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/7306/flash_8908.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/7306/flash_8908.pdf</t>
   </si>
   <si>
     <t>Flash 8908._x000D_
 PROJETO DE LEI Nº 126/2015. (NÃO VOTADO). Autoriza o Poder Executivo a desenvolver ações de acompanhamento social nas escolas da rede municipal de ensino Montes Claros, através da criação do Programa EDUCAS - Educação e Assistência Social._x000D_
 José Marcos Martins de Freitas (Presidente).</t>
   </si>
   <si>
     <t>7307</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/7307/flash_8909.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/7307/flash_8909.pdf</t>
   </si>
   <si>
     <t>Flash 8909._x000D_
 PROJETO DE LEI Nº 131/2015. (NÃO VOTADO). Torna obrigatório, no município de Montes Claros, senhas numeradas para o atendimento preferencial e prioritário aos idosos, com idade igual ou superior a 60 (sessenta) anos, às gestantes, às lactantes, às acompanhadas por crianças de colo e aos portadores de necessidades especiais, nos açougues dos supermercados._x000D_
 José Marcos Martins de Freitas (Presidente).</t>
   </si>
   <si>
     <t>7308</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/7308/flash_8910.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/7308/flash_8910.pdf</t>
   </si>
   <si>
     <t>Flash 8910._x000D_
 PROJETO DE LEI Nº 134/2015. (NÃO VOTADO). Denomina a "Rua Santa Paulina", localizada no bairro Todos os Santos._x000D_
 José Marcos Martins de Freitas (Presidente).</t>
   </si>
   <si>
     <t>7309</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/7309/flash_8911.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/7309/flash_8911.pdf</t>
   </si>
   <si>
     <t>Flash 8911._x000D_
 PROJETO DE LEI Nº 136/2015. (NÃO VOTADO). Proíbe a circulação de veículos de tração animal, a condução de animais com cargas e, o trânsito montado no_x000D_
 município de Montes Claros, e dá outras providências._x000D_
 José Marcos Martins de Freitas (Presidente).</t>
   </si>
   <si>
     <t>7310</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/7310/flash_8912.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/7310/flash_8912.pdf</t>
   </si>
   <si>
     <t>Flash 8912._x000D_
 PROJETO DE LEI Nº 154/2015. (NÃO VOTADO). Denomina a "Rua Otávio Henrique Veloso", localizada no bairro Planalto._x000D_
 José Marcos Martins de Freitas (Presidente).</t>
   </si>
   <si>
     <t>7311</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/7311/flash_8913.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/7311/flash_8913.pdf</t>
   </si>
   <si>
     <t>Flash 8913. _x000D_
 PROJETO DE LEI Nº 155/2015. (NÃO VOTADO). Autoriza o Poder Executivo a fazer doação de área do Município ao “Centro Comunitário de Vivência Educacional Professor Luiz Flávio Pereira – CCVEC”, e dá outras providências. (Área de 900,00 m², localizada no bairro João Botelho)._x000D_
 José Marcos Martins de Freitas (Presidente).</t>
   </si>
   <si>
     <t>7380</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/7380/flash_8973.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/7380/flash_8973.pdf</t>
   </si>
   <si>
     <t>Flash 8973._x000D_
 PROJETO DE LEI Nº 03/2015. (RETIRADO). Modifica a redação do artigo 1º da Lei nº 2.642, de 19/10/1998, que denomina vias públicas localizadas no Conjunto Habitacional Joaquim Costa; revoga a Lei nº 4.481, de 17/02/2012._x000D_
 José Marcos Martins de Freitas (Presidente).</t>
   </si>
   <si>
     <t>7382</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
     <t>Altemar de Freitas Cardoso</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/7382/flash_8975.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/7382/flash_8975.pdf</t>
   </si>
   <si>
     <t>Flash 8975._x000D_
 PROJETO DE LEI Nº 40/2015. (RETIRADO). Dispõe sobre a proibição do uso de telefone celular e equipamentos eletrônicos nas salas de aula e dependências das escolas da rede pública e particular do município de Montes Claros, e dá outras providências._x000D_
 José Marcos Martins de Freitas (Presidente).</t>
   </si>
   <si>
     <t>7383</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/7383/flash_8976.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/7383/flash_8976.pdf</t>
   </si>
   <si>
     <t>Flash 8976._x000D_
 PROJETO DE LEI Nº 48/2015. (RETIRADO). Altera a Lei nº 3.175, de 23/12/2003, que dispõe sobre o Estatuto do Servidor Público do Município de Montes Claros, e dá outras providências._x000D_
 José Marcos Martins de Freitas (Presidente).</t>
   </si>
   <si>
     <t>7384</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/7384/flash_8977.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/7384/flash_8977.pdf</t>
   </si>
   <si>
     <t>Flash 8977._x000D_
 PROJETO DE LEI Nº 74/2015. (RETIRADO). Estabelece parâmetros relativos à Política Municipal de Atendimento dos Direitos da Criança e do Adolescente no Município de Montes Claros, e dá outras providências._x000D_
 José Marcos Martins de Freitas (Presidente).</t>
   </si>
   <si>
     <t>7385</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/7385/flash_8978.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/7385/flash_8978.pdf</t>
   </si>
   <si>
     <t>Flash 8978._x000D_
 PROJETO DE LEI Nº 98/2015. (RETIRADO). Altera a Lei nº 3.175, de 23/12/2003, que dispõe sobre o Estatuto do Servidor Público do Município de Montes Claros e dá outras providências._x000D_
 José Marcos Martins de Freitas (Presidente).</t>
   </si>
   <si>
     <t>7386</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/7386/flash_8979.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/7386/flash_8979.pdf</t>
   </si>
   <si>
     <t>Flash 8979._x000D_
 PROJETO DE LEI Nº 115/2015. (REJEITADO). Acrescenta parágrafos ao artigo 2º da Lei nº 4.226, de 12/05/2010, com redação dada pela Lei nº 4.694, de 11/03/2014, que dispõem sobre a concessão de gratuidade no serviço de transporte coletivo urbano do município de Montes Claros, e dá outras providências._x000D_
 José Marcos Martins de Freitas (Presidente).</t>
   </si>
   <si>
     <t>7387</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/7387/flash_8980.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/7387/flash_8980.pdf</t>
   </si>
   <si>
     <t>Flash 8980._x000D_
 PROJETO DE LEI Nº 125/2015. (REJEITADO). Dispõe sobre a criação do "Parque Municipal dos Lagos Yvone de Oliveira Silveira”, localizado no bairro Carmelo, e dá outras providências._x000D_
 José Marcos Martins de Freitas (Presidente).</t>
   </si>
   <si>
     <t>7388</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/7388/flash_8981.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/7388/flash_8981.pdf</t>
   </si>
   <si>
     <t>Flash 8981. _x000D_
 PROJETO DE LEI Nº 140/2015. (SOBRESTADO). Institui o Código Municipal de Saúde no Município de Montes Claros._x000D_
 José Marcos Martins de Freitas (Presidente).</t>
   </si>
   <si>
     <t>7389</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/7389/flash_8982.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/7389/flash_8982.pdf</t>
   </si>
   <si>
     <t>Flash 8982._x000D_
 PROJETO DE LEI Nº 162/2015. (RETIRADO). Autoriza o Poder Executivo a fazer doação de área do Município à Associação Mantenedora da Guarda Mirim de Montes Claros – AMGM; revoga a Lei nº 2.916, de 10/08/2001, e dá outras providências. (Terreno de 963,27m², localizado no bairro Morada do Parque II)._x000D_
 José Marcos Martins de Freitas (Presidente).</t>
   </si>
   <si>
     <t>9821</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/9821/flash_8974.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/9821/flash_8974.pdf</t>
   </si>
   <si>
     <t>Flash 8974._x000D_
 PROJETO DE LEI Nº 39/2015. (RETIRADO). Proíbe a comercialização de bebidas alcoólicas para menores de 18 anos, e dá outras providências._x000D_
 José Marcos Martins de Freitas (Presidente).</t>
   </si>
   <si>
     <t>7529</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/7529/flash_9112.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/7529/flash_9112.pdf</t>
   </si>
   <si>
     <t>Flash 9112._x000D_
 PROJETO DE RESOLUÇÃO Nº 11/2015. (NÃO VOTADO). Institui o “Diploma Mérito Profissional Ildeu Braúna”, a ser conferido ao servidor público efetivo ou contratado da municipalidade._x000D_
 José Marcos Martins de Freitas (Presidente).</t>
   </si>
   <si>
     <t>7530</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/7530/flash_9113.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/7530/flash_9113.pdf</t>
   </si>
   <si>
     <t>Flash 9113._x000D_
 PROJETO DE RESOLUÇÃO Nº 19/2015. (NÃO VOTADO). Cria-se o artigo 3º-A para a Resolução nº 145, de 23/06/1971, alterada pela Resolução nº 57, de 17/08/2006. (Dispõe sobre o material da Medalha Ivan José Lopes de Honra Montes Claros)._x000D_
 José Marcos Martins de Freitas (Presidente).</t>
   </si>
   <si>
     <t>7531</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/7531/flash_9114.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/7531/flash_9114.pdf</t>
   </si>
   <si>
     <t>Flash 9114._x000D_
 PROJETO DE RESOLUÇÃO Nº 25/2015. (NÃO VOTADO). Concede o Título de Cidadã Benemérita de Montes Claros a Diana Holanda Maia._x000D_
 José Marcos Martins de Freitas (Presidente).</t>
   </si>
   <si>
     <t>7532</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/7532/flash_9115.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/7532/flash_9115.pdf</t>
   </si>
   <si>
     <t>Flash 9115._x000D_
 PROJETO DE RESOLUÇÃO Nº 26/2015. (NÃO VOTADO). Institui no âmbito da Câmara Municipal de Montes Claros, o Projeto Câmara Mirim, e dá outras providências._x000D_
 José Marcos Martins de Freitas (Presidente).</t>
   </si>
   <si>
     <t>7533</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/7533/flash_9116.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/7533/flash_9116.pdf</t>
   </si>
   <si>
     <t>Flash 9116._x000D_
 PROJETO DE RESOLUÇÃO Nº 33/2015. (NÃO VOTADO). Revoga o artigo 136, do Regimento Interno da Câmara Municipal de Montes Claros._x000D_
 José Marcos Martins de Freitas (Presidente).</t>
   </si>
   <si>
     <t>7534</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/7534/flash_9117.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/7534/flash_9117.pdf</t>
   </si>
   <si>
     <t>Flash 9117._x000D_
 PROJETO DE RESOLUÇÃO Nº 35/2015. (NÃO VOTADO). Altera a redação do caput do artigo 100 do Regimento Interno da Câmara Municipal de Montes Claros._x000D_
 José Marcos Martins de Freitas (Presidente).</t>
   </si>
   <si>
     <t>7543</t>
   </si>
   <si>
     <t>Wanderley Ferreira de Oliveira</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/7543/flash_9126.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/7543/flash_9126.pdf</t>
   </si>
   <si>
     <t>Flash 9126._x000D_
 PROJETO DE RESOLUÇÃO Nº 07/2015. (RETIRADO). Altera dispositivo do Regimento Interno da Câmara Municipal de Montes Claros. (Parágrafo 5º do artigo 121)._x000D_
 José Marcos Martins de Freitas (Presidente).</t>
   </si>
   <si>
     <t>7544</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/7544/flash_9127.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/7544/flash_9127.pdf</t>
   </si>
   <si>
     <t>Flash 9127._x000D_
 PROJETO DE RESOLUÇÃO Nº 20/2015. (RETIRADO). Altera o parágrafo único do artigo 213 do Regimento Interno da Câmara Municipal de Montes Claros._x000D_
 José Marcos Martins de Freitas (Presidente).</t>
   </si>
   <si>
     <t>7410</t>
   </si>
   <si>
     <t>VET</t>
   </si>
   <si>
     <t>Veto</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/7410/flash_9003.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/7410/flash_9003.pdf</t>
   </si>
   <si>
     <t>Flash 9003._x000D_
 VETO PARCIAL AO PROJETO DE LEI Nº 73/2014. (MANTIDO). Estima a receita e fixa a despesa do Município de Montes Claros, para o exercício financeiro de 2015. (Vetada a Emenda 01 do vereador Rodrigo Maia de Oliveira)._x000D_
 José Marcos Martins de Freitas (Presidente).</t>
   </si>
   <si>
     <t>7411</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/7411/flash_9004.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/7411/flash_9004.pdf</t>
   </si>
   <si>
     <t>Flash 9004._x000D_
 VETO AO PROJETO DE LEI Nº 11/2015. (MANTIDO). Institui o Auxílio-Transporte aos servidores públicos do Município de Montes Claros, e dá outras providências._x000D_
 José Marcos Martins de Freitas (Presidente).</t>
   </si>
   <si>
     <t>8454</t>
   </si>
   <si>
     <t>ATA</t>
   </si>
   <si>
     <t>Ata</t>
   </si>
   <si>
     <t>ATL - ATL</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/8454/flash_8434.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/8454/flash_8434.pdf</t>
   </si>
   <si>
     <t>Flash 8434._x000D_
 Atas das sessões da Câmara Municipal de Montes Claros, do período de 22/01 a 22/12/2015._x000D_
 José Marcos Martins de Freitas (Presidente).</t>
   </si>
   <si>
     <t>9542</t>
   </si>
   <si>
     <t>ELOM</t>
   </si>
   <si>
     <t>Emenda à Lei Orgânica</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/9542/flash_8985c.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/9542/flash_8985c.pdf</t>
   </si>
   <si>
     <t>Flash 8985C._x000D_
 EMENDA Nº 44, de 03/03/2015. Altera a redação do parágrafo 2º do artigo 44 da Lei Orgânica Municipal. (Dispõe sobre perda de mandato parlamentar)._x000D_
 José Marcos Martins de Freitas (Presidente).</t>
   </si>
   <si>
     <t>9543</t>
   </si>
   <si>
     <t>Antônio Silveira de Sá</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/9543/flash_8985d.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/9543/flash_8985d.pdf</t>
   </si>
   <si>
     <t>Flash 8985D._x000D_
 EMENDA Nº 45, de 03/03/2015. Altera a redação do parágrafo 1º do artigo 54 da Lei Orgânica Municipal. (Dispõe sobre prazo para recebimento de veto do Poder Executivo à Projetos de Lei e sobre decisão dos vereadores a respeito do veto)._x000D_
 José Marcos Martins de Freitas (Presidente).</t>
   </si>
   <si>
     <t>7430</t>
   </si>
   <si>
     <t>RES</t>
   </si>
   <si>
     <t>Resolução</t>
   </si>
   <si>
     <t>FIN - FINANÇAS, ORÇAMENTO E TOMADA DE CONTAS</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/7430/flash_9013.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/7430/flash_9013.pdf</t>
   </si>
   <si>
     <t>Flash 9013._x000D_
 RESOLUÇÃO Nº 14, de 23/06/2015. Dispõe sobre as Contas do Município de Montes Claros, relativas ao exercício financeiro de 2013. (Aprovadas). (Parecer do TCE sobre a Prestação de Contas em anexo)._x000D_
 José Marcos Martins de Freitas (Presidente).</t>
   </si>
   <si>
     <t>7431</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/7431/flash_9014.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/7431/flash_9014.pdf</t>
   </si>
   <si>
     <t>Flash 9014._x000D_
 RESOLUÇÃO Nº 22, de 27/10/2015. Dispõe sobre as Contas do Município de Montes Claros, relativas ao exercício financeiro de 2002. (Aprovadas). (Parecer do TCE sobre a Prestação de Contas em anexo)._x000D_
 José Marcos Martins de Freitas (Presidente).</t>
   </si>
   <si>
     <t>7432</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/7432/flash_9015.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/7432/flash_9015.pdf</t>
   </si>
   <si>
     <t>Flash 9015._x000D_
 RESOLUÇÃO Nº 27, de 01/12/2015. Dispõe sobre as Contas do Município de Montes Claros, relativas ao exercício financeiro de 2005. (Aprovadas). (Parecer do TCE sobre a Prestação de Contas em anexo)._x000D_
 José Marcos Martins de Freitas (Presidente).</t>
   </si>
   <si>
     <t>7435</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/7435/flash_9018.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/7435/flash_9018.pdf</t>
   </si>
   <si>
     <t>Flash 9018._x000D_
 RESOLUÇÃO Nº 17, de 25/08/2015. Institui o “Diploma Mérito Profissional Ildeu Braúna”, a ser conferido ao servidor público efetivo ou contratado da municipalidade._x000D_
 José Marcos Martins de Freitas (Presidente).</t>
   </si>
   <si>
     <t>7439</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/7439/flash_9022.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/7439/flash_9022.pdf</t>
   </si>
   <si>
     <t>Flash 9022._x000D_
 RESOLUÇÃO Nº 13, de 23/06/2015. Concede a "Medalha Ivan José Lopes de Honra Montes Claros" à Dra. Tânia Raquel de Queiroz Muniz (Deputada Federal)._x000D_
 José Marcos Martins de Freitas (Presidente).</t>
   </si>
   <si>
     <t>7442</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/7442/flash_9025.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/7442/flash_9025.pdf</t>
   </si>
   <si>
     <t>Flash 9025._x000D_
 RESOLUÇÃO Nº 24, de 05/11/2015. Concede a "Medalha de Mérito Educacional Professora Maria Aparecida Bispo de Moura" a Suely dos Reis Nobre Ferreira._x000D_
 José Marcos Martins de Freitas (Presidente).</t>
   </si>
   <si>
     <t>7448</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/7448/flash_9031.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/7448/flash_9031.pdf</t>
   </si>
   <si>
     <t>Flash 9031._x000D_
 RESOLUÇÃO Nº 02, de 05/02/2015. Concede a "Placa de Mérito Cultural Cândido Canela" a Jurandir Barbosa Durães._x000D_
 José Marcos Martins de Freitas (Presidente).</t>
   </si>
   <si>
     <t>7449</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/7449/flash_9032.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/7449/flash_9032.pdf</t>
   </si>
   <si>
     <t>Flash 9032._x000D_
 RESOLUÇÃO Nº 12, de 18/06/2015. Concede a "Placa de Mérito Cultural Cândido Canela" a José Osmando Mendes de Aquino._x000D_
 José Marcos Martins de Freitas (Presidente).</t>
   </si>
   <si>
     <t>7456</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/7456/flash_9039.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/7456/flash_9039.pdf</t>
   </si>
   <si>
     <t>Flash 9039._x000D_
 RESOLUÇÃO Nº 11, de 18/06/2015. Concede a "Placa de Prata Alferes José Lopes de Carvalho" ao Laboratório Santa Clara Ltda._x000D_
 José Marcos Martins de Freitas (Presidente).</t>
   </si>
   <si>
     <t>7457</t>
   </si>
   <si>
     <t>Marly das Graças Alves e Silva</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/7457/flash_9040.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/7457/flash_9040.pdf</t>
   </si>
   <si>
     <t>Flash 9040._x000D_
 RESOLUÇÃO Nº 21, de 06/10/2015. Concede a "Placa de Prata Alferes José Lopes de Carvalho" à Policlínica Bem Estar Ltda._x000D_
 José Marcos Martins de Freitas (Presidente).</t>
   </si>
   <si>
     <t>7458</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/7458/flash_9041.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/7458/flash_9041.pdf</t>
   </si>
   <si>
     <t>Flash 9041._x000D_
 RESOLUÇÃO Nº 25, de 10/11/2015. Concede a "Placa de Prata Alferes José Lopes de Carvalho" ao Rotary Distrito 4760._x000D_
 José Marcos Martins de Freitas (Presidente).</t>
   </si>
   <si>
     <t>7459</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/7459/flash_9042.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/7459/flash_9042.pdf</t>
   </si>
   <si>
     <t>Flash 9042._x000D_
 RESOLUÇÃO Nº 29, de 08/12/2015. Concede a "Placa de Prata Alferes José Lopes de Carvalho" à Rádio Terra de Montes Claros Ltda._x000D_
 José Marcos Martins de Freitas (Presidente).</t>
   </si>
   <si>
     <t>7481</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/7481/flash_9064.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/7481/flash_9064.pdf</t>
   </si>
   <si>
     <t>Flash 9064._x000D_
 RESOLUÇÃO Nº 01, de 05/02/2015. Concede o Título de Cidadão Benemérito de Montes Claros a Luciano Frederico Paixão Guedes._x000D_
 José Marcos Martins de Freitas (Presidente).</t>
   </si>
   <si>
     <t>7482</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/7482/flash_9065.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/7482/flash_9065.pdf</t>
   </si>
   <si>
     <t>Flash 9065._x000D_
 RESOLUÇÃO Nº 08, de 18/06/2015. Concede o Título de Cidadão Benemérito de Montes Claros a Luiz Henrique Gualberto Moreira (Comandante do Corpo de Bombeiros)._x000D_
 José Marcos Martins de Freitas (Presidente).</t>
   </si>
   <si>
     <t>7483</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/7483/flash_9066.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/7483/flash_9066.pdf</t>
   </si>
   <si>
     <t>Flash 9066._x000D_
 RESOLUÇÃO Nº 07, de 11/06/2015. Concede o Título de Cidadão Benemérito de Montes Claros a Joaquim Tarcísio de Souza Lopes (Padre João Batista)._x000D_
 José Marcos Martins de Freitas (Presidente).</t>
   </si>
   <si>
     <t>7484</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/7484/flash_9067.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/7484/flash_9067.pdf</t>
   </si>
   <si>
     <t>Flash 9067._x000D_
 RESOLUÇÃO Nº 10, de 18/06/2015. Concede o Título de Cidadão Benemérito de Montes Claros a Valter de Andrade Martuscelli._x000D_
 José Marcos Martins de Freitas (Presidente).</t>
   </si>
   <si>
     <t>7485</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/7485/flash_9068.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/7485/flash_9068.pdf</t>
   </si>
   <si>
     <t>Flash 9068._x000D_
 RESOLUÇÃO Nº 28, de 08/12/2015. Concede o Título de Cidadão Benemérito de Montes Claros ao Dr. Antônio Fabrício de Matos Gonçalves._x000D_
 José Marcos Martins de Freitas (Presidente).</t>
   </si>
   <si>
     <t>7502</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/7502/flash_9085.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/7502/flash_9085.pdf</t>
   </si>
   <si>
     <t>Flash 9085._x000D_
 RESOLUÇÃO Nº 06, de 12/05/2015. Concede o Título de Cidadão Honorário de Montes Claros a Waldeci Gouveia Rodrigues (Comandante Corpo de Bombeiros)._x000D_
 José Marcos Martins de Freitas (Presidente).</t>
   </si>
   <si>
     <t>7503</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/7503/flash_9086.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/7503/flash_9086.pdf</t>
   </si>
   <si>
     <t>Flash 9086._x000D_
 RESOLUÇÃO Nº 09, de 18/06/2015. Concede o Título de Cidadão Honorário de Montes Claros a Josecé Alves dos Santos._x000D_
 José Marcos Martins de Freitas (Presidente).</t>
   </si>
   <si>
     <t>7504</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/7504/flash_9087.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/7504/flash_9087.pdf</t>
   </si>
   <si>
     <t>Flash 9087._x000D_
 RESOLUÇÃO Nº 15, de 11/08/2015. Concede o Título de Cidadão Honorário de Montes Claros a Jorge Antônio dos Santos (JL Transportes Ltda)._x000D_
 José Marcos Martins de Freitas (Presidente).</t>
   </si>
   <si>
     <t>7505</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/7505/flash_9088.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/7505/flash_9088.pdf</t>
   </si>
   <si>
     <t>Flash 9088._x000D_
 RESOLUÇÃO Nº 18, de 08/09/2015. Concede o Título de Cidadã Honorária de Montes Claros a Diana Holanda Maia._x000D_
 José Marcos Martins de Freitas (Presidente).</t>
   </si>
   <si>
     <t>7506</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/7506/flash_9089.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/7506/flash_9089.pdf</t>
   </si>
   <si>
     <t>Flash 9089._x000D_
 RESOLUÇÃO Nº 20, de 22/09/2015. Concede o Título de Cidadão Honorário de Montes Claros ao Padre Oswaldo Gonçalves Vieira._x000D_
 José Marcos Martins de Freitas (Presidente).</t>
   </si>
   <si>
     <t>7518</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/7518/flash_9101.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/7518/flash_9101.pdf</t>
   </si>
   <si>
     <t>Flash 9101._x000D_
 RESOLUÇÃO Nº 05, de 05/05/2015. Modifica dispositivos do Regimento Interno da Câmara Municipal de Montes Claros. (Altera o artigo 2º, o inciso III do artigo 220 e os artigos 221, 223 e 226)._x000D_
 José Marcos Martins de Freitas (Presidente).</t>
   </si>
   <si>
     <t>7519</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/7519/flash_9102.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/7519/flash_9102.pdf</t>
   </si>
   <si>
     <t>Flash 9102._x000D_
 RESOLUÇÃO Nº 03, de 10/02/2015. Altera o parágrafo único do artigo 40 do Regimento Interno da Câmara Municipal de Montes Claros._x000D_
 José Marcos Martins de Freitas (Presidente).</t>
   </si>
   <si>
     <t>7520</t>
   </si>
   <si>
     <t>Rodrigo Cadeirante</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/7520/flash_9103.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/7520/flash_9103.pdf</t>
   </si>
   <si>
     <t>Flash 9103._x000D_
 RESOLUÇÃO Nº 16, de 11/08/2015. Altera a redação do artigo 58 do Regimento Interno da Câmara Municipal de Montes Claros._x000D_
 José Marcos Martins de Freitas (Presidente).</t>
   </si>
   <si>
     <t>7521</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/7521/flash_9104.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/7521/flash_9104.pdf</t>
   </si>
   <si>
     <t>Flash 9104._x000D_
 RESOLUÇÃO Nº 23, de 27/10/2015. Altera a redação do artigo 120 e revoga os artigos 137 e 138 do Regimento Interno da Câmara Municipal de Montes Claros._x000D_
 José Marcos Martins de Freitas (Presidente).</t>
   </si>
   <si>
     <t>7522</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/7522/flash_9105.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/7522/flash_9105.pdf</t>
   </si>
   <si>
     <t>Flash 9105._x000D_
 RESOLUÇÃO Nº 19, de 08/09/2015. Altera o parágrafo único do artigo 230 do Regimento Interno da Câmara Municipal de Montes Claros._x000D_
 José Marcos Martins de Freitas (Presidente).</t>
   </si>
   <si>
     <t>7523</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/7523/flash_9106.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/7523/flash_9106.pdf</t>
   </si>
   <si>
     <t>Flash 9106._x000D_
 RESOLUÇÃO Nº 26, de 24/11/2015. Altera o parágrafo único do artigo 158 do Regimento Interno da Câmara Municipal de Montes Claros._x000D_
 José Marcos Martins de Freitas (Presidente).</t>
   </si>
   <si>
     <t>7444</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/7444/flash_9027.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/7444/flash_9027.pdf</t>
   </si>
   <si>
     <t>Flash 9027._x000D_
 RESOLUÇÃO Nº 04, de 10/03/2015. Concede a "Medalha do Mérito Esportivo Antônio Manoel Dias" a Eliechiton Leopoldo Bastos Santos._x000D_
 José Marcos Martins de Freitas (Presidente).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
@@ -3379,67 +3379,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/7397/flash_8990.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/7398/flash_8991.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/7032/flash_8644.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/7033/flash_8645.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/7042/flash_8653.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/7044/flash_8655.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/7050/flash_8660.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/7185/flash_8787.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/7297/flash_8899.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/7379/flash_8972.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/6829/flash_8441.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/6830/flash_8442.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/6831/flash_8443.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/6832/flash_8444.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/6833/flash_8445.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/6842/flash_8454.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/6843/flash_8455.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/6844/flash_8456.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/6845/flash_8457.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/6846/flash_8458.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/6847/flash_8459.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/6848/flash_8460.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/6849/flash_8461.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/6850/flash_8462.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/6867/flash_8479.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/6868/flash_8480.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/6869/flash_8481.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/6870/flash_8482.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/6871/flash_8483.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/6872/flash_8484.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/6873/flash_8485.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/6874/flash_8486.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/6875/flash_8487.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/6876/flash_8488.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/6877/flash_8489.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/6878/flash_8490.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/6879/flash_8491.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/6899/flash_8511.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/6900/flash_8512.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/6907/flash_8519.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/6908/flash_8520.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/6909/flash_8521.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/6910/flash_8522.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/6911/flash_8523.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/6912/flash_8524.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/6931/flash_8543.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/6932/flash_8544.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/6933/flash_8545.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/6934/flash_8546.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/6935/flash_8547.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/6936/flash_8548.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/6937/flash_8549.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/6938/flash_8550.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/6939/flash_8551.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/6940/flash_8552.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/6941/flash_8553.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/6942/flash_8554.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/6943/flash_8555.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/6944/flash_8556.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/6945/flash_8557.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/6946/flash_8558.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/6947/flash_8559.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/6948/flash_8560.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/6949/flash_8561.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/6950/flash_8562.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/6951/flash_8563.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/6952/flash_8564.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/6953/flash_8565.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/6954/flash_8566.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/6955/flash_8567.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/6956/flash_8568.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/6957/flash_8569.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/6981/flash_8593.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/6982/flash_8594.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/6983/flash_8595.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/6984/flash_8596.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/7028/flash_8640.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/7029/flash_8641.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/7030/flash_8642.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/7031/flash_8643.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/7034/flash_8646.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/7035/flash_8647.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/7036/flash_8648.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/7037/flash_8649.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/7038/flash_8650.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/7040/flash_8651.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/7041/flash_8652.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/7043/flash_8654.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/7045/flash_8656.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/7046/flash_8657.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/7048/flash_8658.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/7049/flash_8659.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/7051/flash_8661.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/7052/flash_8662.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/7053/flash_8663.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/7054/flash_8664.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/7055/flash_8665.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/7056/flash_8666.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/7057/flash_8667.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/7087/flash_8697.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/7088/flash_8698.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/7089/flash_8699.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/7090/flash_8700.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/7097/flash_8707.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/7098/flash_8708.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/7143/flash_8752.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/7144/flash_8753.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/7145/flash_8754.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/7146/flash_8755.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/7147/flash_8756.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/7148/flash_8757.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/7149/flash_8758.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/7150/flash_8759.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/7151/flash_8760.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/7152/flash_8761.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/7153/flash_8762.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/7154/flash_8763.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/7155/flash_8764.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/7156/flash_8765.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/7157/flash_8766.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/7158/flash_8767.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/7159/flash_8768.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/7160/flash_8769.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/7161/flash_8770.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/7184/flash_8786.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/7189/flash_8791.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/7209/flash_8811.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/7210/flash_8812.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/7211/flash_8813.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/7212/flash_8814.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/7213/flash_8815.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/7214/flash_8816.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/7215/flash_8817.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/7216/flash_8818.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/7217/flash_8819.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/7218/flash_8820.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/7219/flash_8821.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/7284/flash_8886.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/7285/flash_8887.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/7286/flash_8888.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/7287/flash_8889.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/7288/flash_8890.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/7289/flash_8891.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/7290/flash_8892.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/7291/flash_8893.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/7292/flash_8894.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/7293/flash_8895.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/7294/flash_8896.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/7295/flash_8897.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/7296/flash_8898.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/7298/flash_8900.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/7299/flash_8901.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/7300/flash_8902.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/7301/flash_8903.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/7302/flash_8904.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/7303/flash_8905.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/7304/flash_8906.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/7305/flash_8907.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/7306/flash_8908.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/7307/flash_8909.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/7308/flash_8910.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/7309/flash_8911.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/7310/flash_8912.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/7311/flash_8913.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/7380/flash_8973.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/7382/flash_8975.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/7383/flash_8976.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/7384/flash_8977.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/7385/flash_8978.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/7386/flash_8979.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/7387/flash_8980.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/7388/flash_8981.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/7389/flash_8982.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/9821/flash_8974.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/7529/flash_9112.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/7530/flash_9113.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/7531/flash_9114.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/7532/flash_9115.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/7533/flash_9116.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/7534/flash_9117.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/7543/flash_9126.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/7544/flash_9127.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/7410/flash_9003.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/7411/flash_9004.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/8454/flash_8434.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/9542/flash_8985c.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/9543/flash_8985d.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/7430/flash_9013.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/7431/flash_9014.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/7432/flash_9015.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/7435/flash_9018.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/7439/flash_9022.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/7442/flash_9025.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/7448/flash_9031.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/7449/flash_9032.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/7456/flash_9039.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/7457/flash_9040.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/7458/flash_9041.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/7459/flash_9042.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/7481/flash_9064.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/7482/flash_9065.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/7483/flash_9066.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/7484/flash_9067.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/7485/flash_9068.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/7502/flash_9085.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/7503/flash_9086.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/7504/flash_9087.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/7505/flash_9088.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/7506/flash_9089.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/7518/flash_9101.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/7519/flash_9102.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/7520/flash_9103.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/7521/flash_9104.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/7522/flash_9105.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/7523/flash_9106.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/7444/flash_9027.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/7397/flash_8990.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/7398/flash_8991.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/7032/flash_8644.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/7033/flash_8645.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/7042/flash_8653.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/7044/flash_8655.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/7050/flash_8660.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/7185/flash_8787.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/7297/flash_8899.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/7379/flash_8972.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/6829/flash_8441.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/6830/flash_8442.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/6831/flash_8443.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/6832/flash_8444.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/6833/flash_8445.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/6842/flash_8454.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/6843/flash_8455.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/6844/flash_8456.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/6845/flash_8457.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/6846/flash_8458.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/6847/flash_8459.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/6848/flash_8460.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/6849/flash_8461.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/6850/flash_8462.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/6867/flash_8479.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/6868/flash_8480.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/6869/flash_8481.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/6870/flash_8482.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/6871/flash_8483.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/6872/flash_8484.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/6873/flash_8485.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/6874/flash_8486.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/6875/flash_8487.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/6876/flash_8488.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/6877/flash_8489.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/6878/flash_8490.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/6879/flash_8491.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/6899/flash_8511.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/6900/flash_8512.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/6907/flash_8519.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/6908/flash_8520.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/6909/flash_8521.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/6910/flash_8522.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/6911/flash_8523.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/6912/flash_8524.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/6931/flash_8543.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/6932/flash_8544.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/6933/flash_8545.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/6934/flash_8546.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/6935/flash_8547.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/6936/flash_8548.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/6937/flash_8549.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/6938/flash_8550.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/6939/flash_8551.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/6940/flash_8552.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/6941/flash_8553.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/6942/flash_8554.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/6943/flash_8555.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/6944/flash_8556.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/6945/flash_8557.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/6946/flash_8558.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/6947/flash_8559.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/6948/flash_8560.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/6949/flash_8561.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/6950/flash_8562.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/6951/flash_8563.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/6952/flash_8564.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/6953/flash_8565.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/6954/flash_8566.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/6955/flash_8567.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/6956/flash_8568.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/6957/flash_8569.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/6981/flash_8593.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/6982/flash_8594.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/6983/flash_8595.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/6984/flash_8596.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/7028/flash_8640.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/7029/flash_8641.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/7030/flash_8642.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/7031/flash_8643.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/7034/flash_8646.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/7035/flash_8647.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/7036/flash_8648.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/7037/flash_8649.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/7038/flash_8650.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/7040/flash_8651.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/7041/flash_8652.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/7043/flash_8654.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/7045/flash_8656.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/7046/flash_8657.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/7048/flash_8658.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/7049/flash_8659.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/7051/flash_8661.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/7052/flash_8662.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/7053/flash_8663.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/7054/flash_8664.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/7055/flash_8665.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/7056/flash_8666.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/7057/flash_8667.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/7087/flash_8697.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/7088/flash_8698.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/7089/flash_8699.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/7090/flash_8700.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/7097/flash_8707.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/7098/flash_8708.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/7143/flash_8752.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/7144/flash_8753.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/7145/flash_8754.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/7146/flash_8755.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/7147/flash_8756.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/7148/flash_8757.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/7149/flash_8758.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/7150/flash_8759.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/7151/flash_8760.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/7152/flash_8761.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/7153/flash_8762.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/7154/flash_8763.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/7155/flash_8764.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/7156/flash_8765.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/7157/flash_8766.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/7158/flash_8767.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/7159/flash_8768.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/7160/flash_8769.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/7161/flash_8770.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/7184/flash_8786.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/7189/flash_8791.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/7209/flash_8811.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/7210/flash_8812.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/7211/flash_8813.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/7212/flash_8814.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/7213/flash_8815.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/7214/flash_8816.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/7215/flash_8817.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/7216/flash_8818.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/7217/flash_8819.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/7218/flash_8820.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/7219/flash_8821.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/7284/flash_8886.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/7285/flash_8887.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/7286/flash_8888.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/7287/flash_8889.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/7288/flash_8890.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/7289/flash_8891.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/7290/flash_8892.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/7291/flash_8893.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/7292/flash_8894.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/7293/flash_8895.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/7294/flash_8896.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/7295/flash_8897.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/7296/flash_8898.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/7298/flash_8900.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/7299/flash_8901.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/7300/flash_8902.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/7301/flash_8903.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/7302/flash_8904.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/7303/flash_8905.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/7304/flash_8906.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/7305/flash_8907.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/7306/flash_8908.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/7307/flash_8909.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/7308/flash_8910.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/7309/flash_8911.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/7310/flash_8912.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/7311/flash_8913.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/7380/flash_8973.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/7382/flash_8975.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/7383/flash_8976.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/7384/flash_8977.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/7385/flash_8978.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/7386/flash_8979.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/7387/flash_8980.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/7388/flash_8981.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/7389/flash_8982.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/9821/flash_8974.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/7529/flash_9112.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/7530/flash_9113.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/7531/flash_9114.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/7532/flash_9115.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/7533/flash_9116.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/7534/flash_9117.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/7543/flash_9126.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/7544/flash_9127.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/7410/flash_9003.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/7411/flash_9004.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/8454/flash_8434.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/9542/flash_8985c.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/9543/flash_8985d.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/7430/flash_9013.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/7431/flash_9014.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/7432/flash_9015.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/7435/flash_9018.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/7439/flash_9022.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/7442/flash_9025.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/7448/flash_9031.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/7449/flash_9032.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/7456/flash_9039.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/7457/flash_9040.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/7458/flash_9041.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/7459/flash_9042.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/7481/flash_9064.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/7482/flash_9065.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/7483/flash_9066.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/7484/flash_9067.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/7485/flash_9068.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/7502/flash_9085.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/7503/flash_9086.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/7504/flash_9087.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/7505/flash_9088.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/7506/flash_9089.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/7518/flash_9101.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/7519/flash_9102.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/7520/flash_9103.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/7521/flash_9104.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/7522/flash_9105.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/7523/flash_9106.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2015/7444/flash_9027.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H217"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="39.85546875" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="47.5703125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="91.28515625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="90.42578125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>