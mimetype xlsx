--- v1 (2026-03-23)
+++ v2 (2026-06-13)
@@ -226,51 +226,51 @@
   </si>
   <si>
     <t>Flash 9159._x000D_
 PROJETO DE LEI Nº 09/2018. Autoriza o Poder Executivo Municipal a repassar recursos do Fundo Municipal do Idoso - FMI, às entidades governamentais e não-governamentais inscritas no Conselho Municipal do Idoso, e dá outras providências. (Referente à Lei nº 5.047, de 07/02/2018)._x000D_
 Cláudio Ribeiro Prates (Presidente).</t>
   </si>
   <si>
     <t>7574</t>
   </si>
   <si>
     <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2018/7574/flash_9160.pdf</t>
   </si>
   <si>
     <t>Flash 9160._x000D_
 PROJETO DE LEI Nº 13/2018. Autoriza o Poder Executivo Municipal, a repassar recursos financeiros (bolsa auxílio) para atender famílias com guarda temporária de crianças e adolescentes em situação de risco social e pessoal, no município de Montes Claros, e dá outras providências. (Família acolhedora). (Referente à Lei nº 5.050, de 03/03/2018)._x000D_
 Cláudio Ribeiro Prates (Presidente).</t>
   </si>
   <si>
     <t>7575</t>
   </si>
   <si>
     <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2018/7575/flash_9161.pdf</t>
   </si>
   <si>
     <t>Flash 9161._x000D_
-PROJETO DE LEI Nº 20/2018. Autoriza o Poder Executivo Municipal a firmar parceria com a Associação de Pais e Amigos dos Excepcionais de Montes Claros – APAE e doar-lhe um veículo adaptado, modelo micro-ônibus, adquirido através de convênio com a União._x000D_
+PROJETO DE LEI Nº 20/2018. Autoriza o Poder Executivo Municipal a firmar parceria com a Associação de Pais e Amigos dos Excepcionais de Montes Claros – APAE e doar-lhe um veículo adaptado, modelo micro-ônibus, adquirido através de convênio com a União. (Referente à Lei nº 5.113, de 04/02/2019)._x000D_
 Cláudio Ribeiro Prates (Presidente).</t>
   </si>
   <si>
     <t>7576</t>
   </si>
   <si>
     <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2018/7576/flash_9162.pdf</t>
   </si>
   <si>
     <t>Flash 9162._x000D_
 PROJETO DE LEI Nº 31/2018. Autoriza o Poder Executivo Municipal, a celebrar convênio de cooperação com o Estado de Minas Gerais, a fim de estabelecer colaboração federativa na organização, regulação, fiscalização e prestação de serviços públicos municipais de abastecimento de água e de esgotamento sanitário, através da COPASA, e dá outras providências. (Referente à Lei nº 5.059, de 10/05/2018)._x000D_
 Cláudio Ribeiro Prates (Presidente).</t>
   </si>
   <si>
     <t>7577</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2018/7577/flash_9163.pdf</t>
   </si>
   <si>
     <t>Flash 9163._x000D_
 PROJETO DE LEI Nº 34/2018. Autoriza o Poder Executivo Municipal a firmar parceria e repassar recursos financeiros, através da Secretaria Municipal de Educação, às instituições de ensino infantil e fundamental de Montes Claros, previamente credenciadas no município, e dá outras providências. (Referente à Lei nº 5.053, de 11/04/2018)._x000D_
@@ -518,51 +518,51 @@
   <si>
     <t>24</t>
   </si>
   <si>
     <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2018/7639/flash_9224.pdf</t>
   </si>
   <si>
     <t>Flash 9224._x000D_
  PROJETO DE LEI Nº 70/2018. Denomina a "Rua Horaciano Ferreira da Silva”, localizada na Vila Tiradentes. (Referente à Lei nº 5.087, de 19/09/2018)._x000D_
 Cláudio Ribeiro Prates (Presidente).</t>
   </si>
   <si>
     <t>7640</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
     <t>Valdivino Antunes de Souza</t>
   </si>
   <si>
     <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2018/7640/flash_9225.pdf</t>
   </si>
   <si>
     <t>Flash 9225._x000D_
-PROJETO DE LEI Nº 81/2018. Denomina a "Praça Fabrício Soares Seixas”, localizada na avenida das Américas, esquina com a rua República do Equador, no bairro JK._x000D_
+PROJETO DE LEI Nº 81/2018. Denomina a "Praça Fabrício Soares Seixas”, localizada na avenida das Américas, esquina com a rua República do Equador, no bairro JK. (Referente à Lei nº 5.088, de 19/09/2018)._x000D_
 Cláudio Ribeiro Prates (Presidente).</t>
   </si>
   <si>
     <t>7641</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
     <t>Idelfonso Pereira Araújo</t>
   </si>
   <si>
     <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2018/7641/flash_9226.pdf</t>
   </si>
   <si>
     <t>Flash 9226._x000D_
 PROJETO DE LEI Nº 85/2018. Denomina a "Rua Moacir Rodrigues Torres”, localizada no bairro Nossa Senhora das Graças. (Referente à Lei nº 5.097, de 18/10/2018)._x000D_
 Cláudio Ribeiro Prates (Presidente).</t>
   </si>
   <si>
     <t>7642</t>
   </si>
   <si>
     <t>27</t>
   </si>