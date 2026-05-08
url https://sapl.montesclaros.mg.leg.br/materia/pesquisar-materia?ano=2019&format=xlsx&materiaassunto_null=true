--- v0 (2025-12-23)
+++ v1 (2026-05-08)
@@ -54,3256 +54,3256 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>8204</t>
   </si>
   <si>
     <t>2019</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PELOM</t>
   </si>
   <si>
     <t>Projeto de Emenda à Lei Orgânica Municipal</t>
   </si>
   <si>
     <t>Aldair Fagundes</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/8204/flash_9689.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/8204/flash_9689.pdf</t>
   </si>
   <si>
     <t>Flash 9689._x000D_
 PROJETO DE EMENDA Nº 01/2019. (NÃO VOTADO). Altera a redação dos artigos 156, 158 e 165 da Lei Orgânica do Município de Montes Claros._x000D_
 José Marcos Martins de Freitas (Presidente).</t>
   </si>
   <si>
     <t>8206</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>Wanderley Ferreira de Oliveira</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/8206/flash_9690.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/8206/flash_9690.pdf</t>
   </si>
   <si>
     <t>Flash 9690._x000D_
 PROJETO DE EMENDA Nº 02/2019. (REJEITADO). Acrescenta inciso XVIII ao artigo 40 da Lei Orgânica do Município de Montes Claros._x000D_
 José Marcos Martins de Freitas (Presidente).</t>
   </si>
   <si>
     <t>7616</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
     <t>Executivo Municipal - EXEC</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/7616/flash_9202.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/7616/flash_9202.pdf</t>
   </si>
   <si>
     <t>Flash 9202._x000D_
 PROJETO DE LEI COMPLEMENTAR Nº 11/2019. Dispõe sobre a instituição do Prêmio por Participação em Campanhas Nacionais de Imunização, preconizadas pelo Ministério da Saúde, e dá outras providências. (Referente à Lei Complementar nº 77, de 01/11/2019)._x000D_
 José Marcos Martins de Freitas (Presidente).</t>
   </si>
   <si>
     <t>7732</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/7732/flash_9316.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/7732/flash_9316.pdf</t>
   </si>
   <si>
     <t>Flash 9316._x000D_
 PROJETO DE LEI COMPLEMENTAR Nº 12/2019. (ALTERADA). Dispõe sobre a emissão de licenças, alvarás e regularização de edificações localizadas no município de Montes Claros, revoga dispositivos da Lei Complementar nº 013, de 05/07/2007, e dá outras providências. (Referente à Lei Complementar nº 78, de 20/12/2019, que foi posteriormente alterada pela Lei Complementar nº 80, de 13/07/2020). _x000D_
 José Marcos Martins de Freitas (Presidente).</t>
   </si>
   <si>
     <t>7834</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/7834/flash_9418.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/7834/flash_9418.pdf</t>
   </si>
   <si>
     <t>Flash 9418._x000D_
 PROJETO DE LEI COMPLEMENTAR Nº 02/2019. Altera a Lei Complementar nº 40, de 28/12/2012, e dá outras providências. (Dispõe sobre a Organização e Estrutura da Administração Pública do Município de Montes Claros, em específico, sobre a estrutura interna da Procuradoria Geral do Município). (Referente à Lei Complementar nº 68, de 05/04/2019)._x000D_
 José Marcos Martins de Freitas (Presidente).</t>
   </si>
   <si>
     <t>7837</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/7837/flash_9421.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/7837/flash_9421.pdf</t>
   </si>
   <si>
     <t>Flash 9421._x000D_
 PROJETO DE LEI COMPLEMENTAR Nº 04/2019. Altera a Lei Complementar nº 51, de 30/05/2016. Dispõe sobre os ocupantes dos cargos de médico e odontólogo especialistas, quanto à realização de atendimentos e jornada de trabalho. (Referente à Lei Complementar nº 70, de 22/05/2019)._x000D_
 José Marcos Martins de Freitas (Presidente).</t>
   </si>
   <si>
     <t>7838</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/7838/flash_9422.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/7838/flash_9422.pdf</t>
   </si>
   <si>
     <t>Flash 9422._x000D_
 PROJETO DE LEI COMPLEMENTAR Nº 05/2019. Altera o Anexo IV da Lei Complementar nº 04, de 07/12/2005, que dispõe sobre o Código Tributário do Município de Montes Claros. (Lista de serviços e alíquotas do ISSQN). (Referente à Lei Complementar nº 71, de 18/06/2019)._x000D_
 José Marcos Martins de Freitas (Presidente).</t>
   </si>
   <si>
     <t>7842</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/7842/flash_9426.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/7842/flash_9426.pdf</t>
   </si>
   <si>
     <t>Flash 9426._x000D_
 PROJETO DE LEI COMPLEMENTAR Nº 06/2019. Altera a Lei nº 2.904, de 29/05/2001 e revoga o artigo 33 da Lei Complementar nº 40, de 28/12/2012. (Dispõem sobre a autarquia denominada “Instituto Municipal de Desenvolvimento Urbano Randhall Juliano Maia Almeida – IMD”). (Referente à Lei Complementar nº 72, de 20/09/2019)._x000D_
 José Marcos Martins de Freitas (Presidente).</t>
   </si>
   <si>
     <t>7844</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/7844/flash_9428.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/7844/flash_9428.pdf</t>
   </si>
   <si>
     <t>Flash 9428._x000D_
 PROJETO DE LEI COMPLEMENTAR Nº 08/2019. Altera dispositivos da Lei nº 3.175, de 23/12/2003, que dispõe sobre o Estatuto do Servidor Público; institui o Banco de Horas no âmbito da Administração Pública Municipal e dá outras providências. (Referente à Lei Complementar nº 73, de 26/09/2019).  _x000D_
 José Marcos Martins de Freitas (Presidente).</t>
   </si>
   <si>
     <t>7845</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/7845/flash_9429.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/7845/flash_9429.pdf</t>
   </si>
   <si>
     <t>Flash 9429._x000D_
 PROJETO DE LEI COMPLEMENTAR Nº 07/2019. Altera dispositivos da Lei nº 3.175, de 23/12/2003, que dispõe sobre o Estatuto do Servidor Público; institui o "Adicional de Permanência", que será pago ao servidor efetivo que completar os requisitos para a aposentadoria voluntária, e dá outras providências. (Referente à Lei Complementar nº 74, de 02/10/2019)._x000D_
 José Marcos Martins de Freitas (Presidente).</t>
   </si>
   <si>
     <t>7846</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/7846/flash_9430.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/7846/flash_9430.pdf</t>
   </si>
   <si>
     <t>Flash 9430._x000D_
 PROJETO DE LEI COMPLEMENTAR Nº 09/2019. Altera dispositivos da Lei nº 3.175, de 23/12/2003, que dispõe sobre o Estatuto do Servidor Público e dá outras providências. (Sobre férias em 25 dias úteis). (Referente à Lei Complementar nº 75, de 02/10/2019)._x000D_
 José Marcos Martins de Freitas (Presidente).</t>
   </si>
   <si>
     <t>7909</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/7909/flash_9492.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/7909/flash_9492.pdf</t>
   </si>
   <si>
     <t>Flash 9492._x000D_
 PROJETO DE LEI COMPLEMENTAR Nº 03/2019. Dispõe sobre a implantação do piso salarial dos agentes comunitários de saúde, agentes de combate às endemias e agentes comunitários de saúde pública – PSF, e dá outras providências. (Referente à Lei Complementar nº 69, de 22/04/2019)._x000D_
 José Marcos Martins de Freitas (Presidente).</t>
   </si>
   <si>
     <t>7911</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/7911/flash_9494.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/7911/flash_9494.pdf</t>
   </si>
   <si>
     <t>Flash 9494._x000D_
 PROJETO DE LEI COMPLEMENTAR Nº 10/2019. Institui a "Gratificação por Atividade Especial" e dá outras providências. (A ser concedida aos ocupantes dos cargos de médico que exerçam suas atividades fora do perímetro da sede do Município de Montes Claros. (Referente à Lei Complementar nº 76, de 01/11/2019)._x000D_
 José Marcos Martins de Freitas (Presidente).</t>
   </si>
   <si>
     <t>8039</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/8039/flash_9590.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/8039/flash_9590.pdf</t>
   </si>
   <si>
     <t>Flash 9590._x000D_
 PROJETO DE LEI COMPLEMENTAR Nº 01/2019. (NÃO VOTADO). Altera a Lei Complementar nº 40, de 28/12/2012, que dispõe sobre a Organização e Estrutura da Administração Pública do Município de Montes Claros e dá outras providências._x000D_
 José Marcos Martins de Freitas (Presidente).</t>
   </si>
   <si>
     <t>7582</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>Projeto de Lei</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/7582/flash_9168.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/7582/flash_9168.pdf</t>
   </si>
   <si>
     <t>Flash 9168._x000D_
 PROJETO DE LEI Nº 03/2019. Autoriza o Poder Executivo Municipal a repassar recursos financeiros (bolsa auxílio) para atender ao serviço de acolhimento familiar e guarda subsidiada de crianças e adolescentes em situação de risco social e pessoal no município de Montes Claros, e dá outras providências. (Referente à Lei nº 5.114, de 11/02/2019)._x000D_
 José Marcos Martins de Freitas (Presidente).</t>
   </si>
   <si>
     <t>7583</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/7583/flash_9169.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/7583/flash_9169.pdf</t>
   </si>
   <si>
     <t>Flash 9169._x000D_
 PROJETO DE LEI Nº 04/2019. Autoriza o Poder Executivo Municipal a repassar recursos financeiros do Fundo Municipal do Idoso – FMI, às entidades governamentais e não governamentais inscritas no Conselho Municipal do Idoso, e dá outras providências. (Referente à Lei nº 5.115, de 11/02/2019)._x000D_
 José Marcos Martins de Freitas (Presidente).</t>
   </si>
   <si>
     <t>7584</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/7584/flash_9170.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/7584/flash_9170.pdf</t>
   </si>
   <si>
     <t>Flash 9170._x000D_
 PROJETO DE LEI Nº 05/2019. Autoriza o Poder Executivo Municipal a repassar recursos financeiros do Fundo Municipal para a Infância e Adolescência – FIA, às entidades governamentais e não governamentais, inscritas no Conselho Municipal da Criança e Adolescente – CMDCA, e dá outras providências. (Referente à Lei nº 5.116, de 11/02/2019)._x000D_
 José Marcos Martins de Freitas (Presidente).</t>
   </si>
   <si>
     <t>7585</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/7585/flash_9171.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/7585/flash_9171.pdf</t>
   </si>
   <si>
     <t>Flash 9171._x000D_
 PROJETO DE LEI Nº 11/2019. Autoriza o Poder Executivo Municipal a filiar e repassar contribuição associativa mensal à Associação Mineira de Municípios – AMM, e dá outras providências. (Referente à Lei nº 5.117/2019)._x000D_
 José Marcos Martins de Freitas (Presidente).</t>
   </si>
   <si>
     <t>7586</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/7586/flash_9172.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/7586/flash_9172.pdf</t>
   </si>
   <si>
     <t>Flash 9172._x000D_
 PROJETO DE LEI Nº 47/2019. Autoriza o Poder Executivo Municipal, através da Secretaria de Educação, firmar parceria e repassar recursos financeiros às instituições de educação de ensino infantil e educação especial, previamente credenciadas no Município, e dá outras providências. (Referente à Lei nº 5.133, de 08/05/2019)._x000D_
 José Marcos Martins de Freitas (Presidente).</t>
   </si>
   <si>
     <t>7587</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/7587/flash_9173.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/7587/flash_9173.pdf</t>
   </si>
   <si>
     <t>Flash 9173._x000D_
 PROJETO DE LEI Nº 71/2019. Autoriza o Poder Executivo Municipal a firmar parceria e repassar recursos financeiros no valor de R$ 70.000,00 à Sociedade Rural de Montes Claros, para apoio à realização da 45ª Expomontes, e dá outras providências. (Referente à Lei nº 5.159, de 18/06/2019)._x000D_
 José Marcos Martins de Freitas (Presidente).</t>
   </si>
   <si>
     <t>7588</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/7588/flash_9174.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/7588/flash_9174.pdf</t>
   </si>
   <si>
     <t>Flash 9174._x000D_
 PROJETO DE LEI Nº 104/2019. Autoriza o Poder Executivo Municipal a firmar parceria e repassar recursos financeiros no valor de R$ 30.000,00 à Associação Comercial, Industrial e de Serviços de Montes Claros – ACI, para apoio à realização da 24ª FENICS, e dá outras providências. (Referente à Lei nº 5.178, de 10/09/2019)._x000D_
 José Marcos Martins de Freitas (Presidente).</t>
   </si>
   <si>
     <t>7594</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/7594/flash_9180.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/7594/flash_9180.pdf</t>
   </si>
   <si>
     <t>Flash 9180._x000D_
 PROJETO DE LEI Nº 76/2019. Dispõe sobre a compensação de créditos tributários de titularidade do Município de Montes Claros com débitos provenientes de rescisão de vínculo de trabalho. (Referente à Lei nº 5.163, de 05/07/2019)._x000D_
 José Marcos Martins de Freitas (Presidente).</t>
   </si>
   <si>
     <t>7599</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/7599/flash_9185.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/7599/flash_9185.pdf</t>
   </si>
   <si>
     <t>Flash 9185._x000D_
 PROJETO DE LEI Nº 62/2019. Autoriza o Poder Executivo Municipal a abrir crédito adicional especial ao orçamento vigente, no valor de R$ 1.729.500,00, para aquisição de unidade móvel para castração de animais de pequeno porte, bem como para operacionalização de despesas da Secretaria Municipal de Saúde, e dá outras providências. (Referente à Lei nº 5.148, de 29/05/2019)._x000D_
 José Marcos Martins de Freitas (Presidente).</t>
   </si>
   <si>
     <t>7600</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/7600/flash_9186.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/7600/flash_9186.pdf</t>
   </si>
   <si>
     <t>Flash 9186._x000D_
 PROJETO DE LEI Nº 70/2019. Autoriza o Poder Executivo Municipal a abrir crédito adicional especial ao orçamento vigente, no valor de R$ 1.826.600,00, para readequação de créditos orçamentários e suas respectivas fontes, e dá outras providências. (Referente à Lei nº 5.158, de 18/06/2019)._x000D_
 José Marcos Martins de Freitas (Presidente).</t>
   </si>
   <si>
     <t>7601</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/7601/flash_9187.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/7601/flash_9187.pdf</t>
   </si>
   <si>
     <t>Flash 9187._x000D_
 PROJETO DE LEI Nº 75/2019. Autoriza o Poder Executivo Municipal a abrir crédito adicional especial ao orçamento vigente, no valor de R$ 28.680,00, para a atividade denominada "manutenção de telecentros", e dá outras providências. (Referente à Lei nº 5.162, de 05/07/2019)._x000D_
 José Marcos Martins de Freitas (Presidente).</t>
   </si>
   <si>
     <t>7615</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/7615/flash_9201.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/7615/flash_9201.pdf</t>
   </si>
   <si>
     <t>Flash 9201._x000D_
 PROJETO DE LEI Nº 105/2019. Institui o Programa Municipal de Coleta Seletiva Solidária e Assistência aos Catadores de Materiais Recicláveis, e dá outras providências. (Referente à Lei nº 5.182, de 20/09/2019)._x000D_
 José Marcos Martins de Freitas (Presidente).</t>
   </si>
   <si>
     <t>7617</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/7617/flash_9203.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/7617/flash_9203.pdf</t>
   </si>
   <si>
     <t>Flash 9203._x000D_
 PROJETO DE LEI Nº 153/2019. Institui a Central de Prevenção e Resolução Administrativa ou Extrajudicial de Conflitos, no âmbito da Procuradoria Geral do Município de Montes Claros, e dá outras providências. (Referente à Lei nº 5.202, de 28/11/2019)._x000D_
 José Marcos Martins de Freitas (Presidente).</t>
   </si>
   <si>
     <t>7618</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/7618/flash_9204.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/7618/flash_9204.pdf</t>
   </si>
   <si>
     <t>Flash 9204._x000D_
 PROJETO DE LEI Nº 158/2019. Institui o Programa Municipal de Patrulha Agrícola Mecanizada no Município de Montes Claros, e dá outras providências. (Referente à Lei nº 5.213, de 13/12/2019)._x000D_
 José Marcos Martins de Freitas (Presidente).</t>
   </si>
   <si>
     <t>7648</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
     <t>Elair Gomes</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/7648/flash_9232.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/7648/flash_9232.pdf</t>
   </si>
   <si>
     <t>Flash 9232._x000D_
 PROJETO DE LEI Nº 02/2019. Denomina a "Rua Darcy Alves Carreiro”, localizada no bairro Santo Antônio II. (Referente à Lei nº 5.126, de 20/03/2019)._x000D_
 José Marcos Martins de Freitas (Presidente).</t>
   </si>
   <si>
     <t>7649</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/7649/flash_9233.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/7649/flash_9233.pdf</t>
   </si>
   <si>
     <t>Flash 9233._x000D_
 PROJETO DE LEI Nº 10/2019. Denomina a "Rua Leão de Judá”, localizada no bairro Renascença. (Referente à Lei nº 5.122, de 20/03/2019)._x000D_
 José Marcos Martins de Freitas (Presidente).</t>
   </si>
   <si>
     <t>7650</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
     <t>Soter Magno</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/7650/flash_9234.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/7650/flash_9234.pdf</t>
   </si>
   <si>
     <t>Flash 9234._x000D_
 PROJETO DE LEI Nº 15/2019. Denomina a "Praça Alu Marques da Fonseca”, conhecida popularmente como Praça do Edgar Pereira, localizada no bairro Edgar Pereira. (Referente à Lei nº 5.123, de 19/02/2019)._x000D_
 José Marcos Martins de Freitas (Presidente).</t>
   </si>
   <si>
     <t>7651</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/7651/flash_9235.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/7651/flash_9235.pdf</t>
   </si>
   <si>
     <t>Flash 9235._x000D_
 PROJETO DE LEI Nº 17/2019. (VETADO). Denomina a Praça “Rosângela Veloso Assis Martins”, popularmente conhecida como Praça do Chinelão, situada no trevo do aeroporto. (Recebeu veto do Poder Executivo - ver flash 9695)._x000D_
 José Marcos Martins de Freitas (Presidente).</t>
   </si>
   <si>
     <t>7652</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
     <t>Idelfonso Pereira Araújo</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/7652/flash_9236.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/7652/flash_9236.pdf</t>
   </si>
   <si>
     <t>Flash 9236._x000D_
 PROJETO DE LEI Nº 18/2019. Denomina a "Quadra Poliesportiva Domingos Rosa Siqueira Sobrinho”, localizada na Comunidade Rural de Claraval. (Referente à Lei nº 5.124, de 20/03/2019)._x000D_
 José Marcos Martins de Freitas (Presidente).</t>
   </si>
   <si>
     <t>7653</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/7653/flash_9237.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/7653/flash_9237.pdf</t>
   </si>
   <si>
     <t>Flash 9237._x000D_
 PROJETO DE LEI Nº 19/2019. Denomina a "Praça Dona Joaquina Costa”, localizada na Comunidade Rural de Claraval. (Referente à Lei nº 5.125, de 20/03/2019)._x000D_
 José Marcos Martins de Freitas (Presidente).</t>
   </si>
   <si>
     <t>7654</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/7654/flash_9238.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/7654/flash_9238.pdf</t>
   </si>
   <si>
     <t>Flash 9238._x000D_
 PROJETO DE LEI Nº 22/2019. (VETADO). Denomina a "Praça Dr. Antônio Augusto Barbosa Moura”, localizada no trevo do aeroporto, ao lado da Praça do Chinelão. (Recebeu veto do Poder Executivo - ver flash 9696)._x000D_
 José Marcos Martins de Freitas (Presidente).</t>
   </si>
   <si>
     <t>7655</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
     <t>Domingos Edmilson Magalhães</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/7655/flash_9239.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/7655/flash_9239.pdf</t>
   </si>
   <si>
     <t>Flash 9239._x000D_
 PROJETO DE LEI Nº 24/2019. Denomina a "Rua Wilson Drummond", localizada no bairro Santa Lúcia I. (Referente à Lei nº 5.134, de 08/05/2019)._x000D_
 José Marcos Martins de Freitas (Presidente).</t>
   </si>
   <si>
     <t>7656</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
     <t>Valcir Soares da Silva</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/7656/flash_9240.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/7656/flash_9240.pdf</t>
   </si>
   <si>
     <t>Flash 9240._x000D_
 PROJETO DE LEI Nº 32/2019. Denomina a "Rua José do Nascimento Silva”, localizada no bairro Vila Campos. (Referente à Lei nº 5.135, de 08/05/2019)._x000D_
 José Marcos Martins de Freitas (Presidente).</t>
   </si>
   <si>
     <t>7657</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/7657/flash_9241.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/7657/flash_9241.pdf</t>
   </si>
   <si>
     <t>Flash 9241._x000D_
 PROJETO DE LEI Nº 38/2019. Denomina a "Praça Air Lelis Vieira”, conhecida popularmente como Praça dos Jatobás, localizada no bairro Morada do Sol. (Referente à Lei nº 5.136, de 08/05/2019)._x000D_
 José Marcos Martins de Freitas (Presidente).</t>
   </si>
   <si>
     <t>7658</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/7658/flash_9242.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/7658/flash_9242.pdf</t>
   </si>
   <si>
     <t>Flash 9242._x000D_
 PROJETO DE LEI Nº 40/2019. Denomina de "Largo da Matriz Georgino Jorge de Souza Júnior”, o espaço situado em frente ao Solar dos Oliveira, localizado próximo à Praça Doutor Chaves (Praça da Matriz). (Referente à Lei nº 5.138, de 08/05/2019)._x000D_
 José Marcos Martins de Freitas (Presidente).</t>
   </si>
   <si>
     <t>7659</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/7659/flash_9243.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/7659/flash_9243.pdf</t>
   </si>
   <si>
     <t>Flash 9243._x000D_
 PROJETO DE LEI Nº 43/2019. Denomina a "Rua Valdir Veríssimo da Silva”, localizada no bairro São Geraldo II. (Referente à Lei nº 5.153, de 06/06/2019)._x000D_
 José Marcos Martins de Freitas (Presidente).</t>
   </si>
   <si>
     <t>7660</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
     <t>Sebastião Ildeu Maia</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/7660/flash_9244.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/7660/flash_9244.pdf</t>
   </si>
   <si>
     <t>Flash 9244._x000D_
 PROJETO DE LEI Nº 44/2019. Denomina a "Unidade Básica de Saúde Walquíria Pereira”, localizada no bairro Edgar Pereira. (Referente à Lei nº 5.156, 06/06/2019)._x000D_
 José Marcos Martins de Freitas (Presidente).</t>
   </si>
   <si>
     <t>7661</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/7661/flash_9245.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/7661/flash_9245.pdf</t>
   </si>
   <si>
     <t>Flash 9245._x000D_
 PROJETO DE LEI Nº 49/2019. Denomina a "Rua João Caires", localizada no bairro Alto da Boa Vista. (Referente à Lei nº 5.154, de 06/06/2019)._x000D_
 José Marcos Martins de Freitas (Presidente).</t>
   </si>
   <si>
     <t>7662</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
     <t>Martins Lima Filho (Junior Martins)</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/7662/flash_9246.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/7662/flash_9246.pdf</t>
   </si>
   <si>
     <t>Flash 9246._x000D_
 PROJETO DE LEI Nº 63/2019. Denomina a "UPA Maria Conceição Guimarães (Quita Guimarães)”, localizada no bairro Chiquinho Guimarães. (Referente à Lei nº 5.155, de 06/06/2019)._x000D_
 José Marcos Martins de Freitas (Presidente).</t>
   </si>
   <si>
     <t>7663</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
     <t>Marcos Nem</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/7663/flash_9247.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/7663/flash_9247.pdf</t>
   </si>
   <si>
     <t>Flash 9247._x000D_
 PROJETO DE LEI Nº 65/2019. Denomina a "Rua Maria Judite Maia”, localizada no bairro Vila Anália. (Referente à Lei nº 5.170, de 19/08/2019)._x000D_
 José Marcos Martins de Freitas (Presidente).</t>
   </si>
   <si>
     <t>7664</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/7664/flash_9248.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/7664/flash_9248.pdf</t>
   </si>
   <si>
     <t>Flash 9248._x000D_
 PROJETO DE LEI Nº 79/2019. Denomina a "Rua Valdete Rodrigues Cordeiro”, localizada no bairro Santa Cecília. (Referente à Lei nº 5.169, de 19/08/2019)._x000D_
 José Marcos Martins de Freitas (Presidente).</t>
   </si>
   <si>
     <t>7665</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/7665/flash_9249.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/7665/flash_9249.pdf</t>
   </si>
   <si>
     <t>Flash 9249._x000D_
 PROJETO DE LEI Nº 80/2019. Denomina a "Rua Teodomiro Rodrigues dos Santos”, localizada no bairro Cidade Industrial. (Referente à Lei nº 5.171, de 19/08/2019)._x000D_
 José Marcos Martins de Freitas (Presidente).</t>
   </si>
   <si>
     <t>7666</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/7666/flash_9250.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/7666/flash_9250.pdf</t>
   </si>
   <si>
     <t>Flash 9250._x000D_
 PROJETO DE LEI Nº 81/2019. Denomina a "Rua Luiz Gomes Pereira”, localizada no bairro Cidade Industrial. (Referente à Lei nº 5.187, de 24/10/2019)._x000D_
 José Marcos Martins de Freitas (Presidente).</t>
   </si>
   <si>
     <t>7667</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/7667/flash_9251.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/7667/flash_9251.pdf</t>
   </si>
   <si>
     <t>Flash 9251._x000D_
 PROJETO DE LEI Nº 118/2019. Denomina a "Praça “Espedito de Oliveira”, localizada na avenida Norival Guilherme Vieira, no bairro Ibituruna. (Referente à Lei nº 5.188, de 24/10/2019)._x000D_
 José Marcos Martins de Freitas (Presidente).</t>
   </si>
   <si>
     <t>7668</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/7668/flash_9252.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/7668/flash_9252.pdf</t>
   </si>
   <si>
     <t>Flash 9252._x000D_
 PROJETO DE LEI Nº 119/2019. Denomina vias públicas localizadas no bairro Jardim Niemeyer: "Rua Palácio do Planalto”, “Rua Palácio da Alvorada”, “Rua Catedral de Brasília”, “Rua Montreal”, “Rua Ibirapuera” e “Rua Palácio do Itamaraty. (Referente à Lei nº 5.189, de 24/10/2019)._x000D_
 José Marcos Martins de Freitas (Presidente).</t>
   </si>
   <si>
     <t>7669</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
     <t>Daniel Dias</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/7669/flash_9253.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/7669/flash_9253.pdf</t>
   </si>
   <si>
     <t>Flash 9253._x000D_
 PROJETO DE LEI Nº 122/2019. Denomina a "Rua Nair Souza Lima”, localizada no bairro Vila Campos. (Referente à Lei nº 5.190, de 24/10/19)._x000D_
 José Marcos Martins de Freitas (Presidente).</t>
   </si>
   <si>
     <t>7670</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/7670/flash_9254.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/7670/flash_9254.pdf</t>
   </si>
   <si>
     <t>Flash 9254._x000D_
 PROJETO DE LEI Nº 123/2019. Denomina a "Avenida Ailton Miguel de Oliveira”, localizada no bairro José Correia Machado. (Referente à Lei nº 5.191, de 24/10/2019)._x000D_
 José Marcos Martins de Freitas (Presidente).</t>
   </si>
   <si>
     <t>7671</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/7671/flash_9255.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/7671/flash_9255.pdf</t>
   </si>
   <si>
     <t>Flash 9255._x000D_
 PROJETO DE LEI Nº 140/2019. Denomina a "Avenida Vereador Artur Leite”, localizada no bairro Cidade Industrial. (Referente à Lei nº 5.215, de 13/12/2019)._x000D_
 José Marcos Martins de Freitas (Presidente).</t>
   </si>
   <si>
     <t>7672</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/7672/flash_9256.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/7672/flash_9256.pdf</t>
   </si>
   <si>
     <t>Flash 9256._x000D_
 PROJETO DE LEI Nº 150/2019. Denomina a "Rua Adair Gomes Tibaes", localizada no bairro Alto da Boa Vista. (Referente à Lei nº 5.216, de 13/12/2019)._x000D_
 José Marcos Martins de Freitas (Presidente).</t>
   </si>
   <si>
     <t>7673</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/7673/flash_9257.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/7673/flash_9257.pdf</t>
   </si>
   <si>
     <t>Flash 9257._x000D_
 PROJETO DE LEI Nº 159/2019. Denomina a "Praça João Bosco Martins de Abreu”, popularmente conhecida como Praça da Fábrica de Cimento, localizada na Avenida Amynthas Jacques de Moraes, em frente à empresa LafargeHolcim. (Referente à Lei nº 5.217, de 13/12/2019)._x000D_
 José Marcos Martins de Freitas (Presidente).</t>
   </si>
   <si>
     <t>7674</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/7674/flash_9258.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/7674/flash_9258.pdf</t>
   </si>
   <si>
     <t>Flash 9258._x000D_
 PROJETO DE LEI Nº 161/2019. Denomina a "Rua José Cordeiro Filho”, localizada no bairro Vila Nova. (Referente à Lei nº 5.218, de 13/12/2019)._x000D_
 José Marcos Martins de Freitas (Presidente).</t>
   </si>
   <si>
     <t>7675</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/7675/flash_9259.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/7675/flash_9259.pdf</t>
   </si>
   <si>
     <t>Flash 9259._x000D_
 PROJETO DE LEI Nº 162/2019. Denomina a "Rua Professora Izilda Pereira Bicalho Miranda”, localizada no bairro Vila Nova. (Referente à Lei nº 5.219, de 13/12/2019)._x000D_
 José Marcos Martins de Freitas (Presidente).</t>
   </si>
   <si>
     <t>7676</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/7676/flash_9260.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/7676/flash_9260.pdf</t>
   </si>
   <si>
     <t>Flash 9260._x000D_
 PROJETO DE LEI Nº 163/2019. Denomina a "Rua Ana Maria Baliza Maurício”, localizada no bairro Vila Oliveira. (Referente à Lei nº 5.220, de 13/12/2019)._x000D_
 José Marcos Martins de Freitas (Presidente).</t>
   </si>
   <si>
     <t>7677</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/7677/flash_9261.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/7677/flash_9261.pdf</t>
   </si>
   <si>
     <t>Flash 9261._x000D_
 PROJETO DE LEI Nº 164/2019. Denomina a "Rua Jason Barbosa dos Santos”, localizada no bairro Vila Oliveira. (Referente à Lei nº 5.221, de 13/12/2019)._x000D_
 José Marcos Martins de Freitas (Presidente).</t>
   </si>
   <si>
     <t>7731</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/7731/flash_9315.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/7731/flash_9315.pdf</t>
   </si>
   <si>
     <t>Flash 9315._x000D_
 PROJETO DE LEI Nº 145/2019. (ALTERADA). Dispõe sobre a ratificação do Protocolo de Intenções e autorização para a participação do Município de Montes Claros no Consórcio Intermunicipal Multifinalitário da Área Mineira da Sudene – CIMAMS. (Referente à Lei nº 5.203, de 28/11/2019, que foi alterada pela Lei nº 5.302, de 23/09/2020)._x000D_
 José Marcos Martins de Freitas (Presidente).</t>
   </si>
   <si>
     <t>7733</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/7733/flash_9317.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/7733/flash_9317.pdf</t>
   </si>
   <si>
     <t>Flash 9317._x000D_
 PROJETO DE LEI Nº 171/2019. (ALTERADA). Concede autorização legislativa para regularização do loteamento denominado Pampulha Tennis Residence como loteamento de acesso controlado. (Loteadora Ballesteros Empreendimentos Imobiliários Ltda). (Referente à Lei nº 5.227, de 20/12/2019, que foi alterada pela Lei nº 5.273, de 13/07/2020).  _x000D_
 José Marcos Martins de Freitas (Presidente).</t>
   </si>
   <si>
     <t>7739</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/7739/flash_9323.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/7739/flash_9323.pdf</t>
   </si>
   <si>
     <t>Flash 9323._x000D_
 PROJETO DE LEI Nº 39/2019. Denomina o Centro Municipal de Educação Infantil - "CEMEI Valdeir Correa", localizado no bairro Jardim Primavera. (Referente à Lei nº 5.137, de 08/05/2019)._x000D_
 José Marcos Martins de Freitas (Presidente).</t>
   </si>
   <si>
     <t>7740</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/7740/flash_9324.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/7740/flash_9324.pdf</t>
   </si>
   <si>
     <t>Flash 9324._x000D_
 PROJETO DE LEI Nº 95/2019. Denomina o Centro Municipal de Educação Infantil - "CEMEI Lúcia Pimenta Magalhães", localizado no bairro Delfino Magalhães. (Referente à Lei nº 5.196, de 04/11/2019, alterada pela Lei nº 5.757, de 19/12/2024)._x000D_
 José Marcos Martins de Freitas (Presidente).</t>
   </si>
   <si>
     <t>7763</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/7763/flash_9347.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/7763/flash_9347.pdf</t>
   </si>
   <si>
     <t>Flash 9347._x000D_
 PROJETO DE LEI Nº 23/2019. Autoriza a desafetação e alienação de área do Município, medindo 86,58 m², localizada no bairro Alice Maia. (Referente à Lei nº 5.130, de 23/04/2019)._x000D_
 José Marcos Martins de Freitas (Presidente).</t>
   </si>
   <si>
     <t>7764</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/7764/flash_9348.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/7764/flash_9348.pdf</t>
   </si>
   <si>
     <t>Flash 9348._x000D_
 PROJETO DE LEI Nº 34/2019. Autoriza a concessão de direito real de uso de imóvel, por prazo determinado, à Associação das Mulheres Trabalhadoras da Agricultura Familiar de Pedra Preta e Adjacências, e dá outras providências. (Terreno medindo 462,18 m², para construção da sua sede). (Referente à Lei nº 5.129, de 05/04/2019)._x000D_
 José Marcos Martins de Freitas (Presidente).</t>
   </si>
   <si>
     <t>7765</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/7765/flash_9349.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/7765/flash_9349.pdf</t>
   </si>
   <si>
     <t>Flash 9349._x000D_
 PROJETO DE LEI Nº 48/2019. Autoriza o Poder Executivo Municipal a fazer doação de imóvel à Fundação Hospitalar de Montes Claros/Hospital Aroldo Tourinho, e dá outras providências. (Terreno medindo 7.705,00 m², localizado no bairro Jardim São Mateus). (Referente à Lei nº 5.149, de 29/05/2019)._x000D_
 José Marcos Martins de Freitas (Presidente).</t>
   </si>
   <si>
     <t>7766</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/7766/flash_9350.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/7766/flash_9350.pdf</t>
   </si>
   <si>
     <t>Flash 9350._x000D_
 PROJETO DE LEI Nº 60/2019. Autoriza o Poder Executivo a fazer concessão de direito real de uso de imóvel, por prazo determinado, à Associação dos Moradores da Comunidade de Lavaginha, e dá outras providências. (Terreno medindo 1.553,27 m², para construção da sua sede). (Referente à Lei nº 5.143, de 22/05/2019)._x000D_
 José Marcos Martins de Freitas (Presidente).</t>
   </si>
   <si>
     <t>7767</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/7767/flash_9351.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/7767/flash_9351.pdf</t>
   </si>
   <si>
     <t>Flash 9351._x000D_
 PROJETO DE LEI Nº 72/2019. Autoriza o Poder Executivo a fazer concessão de direito real de uso de imóvel, por prazo determinado, à empresa ASP Farmacêutica Ltda, e dá outras providências. (Terrenos localizados no Distrito Industrial, medindo um total de 11.072,00 m², para construção de uma unidade industrial para produção e distribuição de produtos). (Referente à Lei nº 5.161, de 27/06/2019)._x000D_
 José Marcos Martins de Freitas (Presidente).</t>
   </si>
   <si>
     <t>7768</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/7768/flash_9352.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/7768/flash_9352.pdf</t>
   </si>
   <si>
     <t>Flash 9352._x000D_
 PROJETO DE LEI Nº 77/2019. Autoriza o Poder Executivo Municipal a desafetar áreas e fazer doação de imóveis à Associação Nóbrega de Educação e Assistência Social – ANEAS, e dá outras providências. (Os terrenos doados à ANEAS estão localizados na Praça Beato Francisco Coll, no bairro Maracanã, medindo um total de 2.484,84 m². O Outro terreno desafetado, com área de 2.667,54 m² passa a integrar a categoria de área verde e localiza-se no Residencial Parque Sul). (Referente à Lei nº 5.164, de 05/07/2019)._x000D_
 José Marcos Martins de Freitas (Presidente).</t>
   </si>
   <si>
     <t>7769</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/7769/flash_9353.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/7769/flash_9353.pdf</t>
   </si>
   <si>
     <t>Flash 9353._x000D_
 PROJETO DE LEI Nº 78/2019. Autoriza a doação de imóvel do Município à Associação Mantenedora da Guarda Mirim de Montes Claros, medindo 1.670,00 m², localizado no loteamento Nossa Senhora Aparecida, e dá outras providências. (Referente à Lei nº 5.175, de 30/08/2019)._x000D_
 José Marcos Martins de Freitas (Presidente).</t>
   </si>
   <si>
     <t>7770</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/7770/flash_9354.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/7770/flash_9354.pdf</t>
   </si>
   <si>
     <t>Flash 9354._x000D_
 PROJETO DE LEI Nº 90/2019. Autoriza o Poder Executivo a fazer concessão de direito real de uso de imóvel, por prazo determinado, à Federação Mineira de Voleibol, exclusivamente para treinos e jogos, e dá outras providências. (Ginásio Poliesportivo Presidente Tancredo Neves, localizado no bairro Montes Carmelo). (Referente à Lei nº 5.172, de 19/08/2019)._x000D_
 José Marcos Martins de Freitas (Presidente).</t>
   </si>
   <si>
     <t>7771</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/7771/flash_9355.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/7771/flash_9355.pdf</t>
   </si>
   <si>
     <t>Flash 9355._x000D_
 PROJETO DE LEI Nº 93/2019. Autoriza o Poder Executivo Municipal a fazer doação de imóvel do Município ao Consórcio Intermunicipal Multifinalitário da Área Mineira da Sudene – CIMAMS, e dá outras providências. (Terreno medindo 3.861,18 m², localizado no loteamento Vila Nova). (Referente à Lei nº 5.173, de 19/08/2019).  _x000D_
 José Marcos Martins de Freitas (Presidente).</t>
   </si>
   <si>
     <t>7772</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/7772/flash_9356.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/7772/flash_9356.pdf</t>
   </si>
   <si>
     <t>Flash 9356._x000D_
 PROJETO DE LEI Nº 110/2019. Autoriza o Poder Executivo a fazer concessão de direito real de uso de imóvel do Município, por prazo determinado, à Igreja Batista Independente Missionária, e dá outras providências. (Terreno medindo 2.786,30 m², localizado no loteamento Nova Morada, para edificação de uma praça pública e uma creche para crianças de 0 a 5 anos). (Referente à Lei nº 5.183, de 20/09/2019)._x000D_
 José Marcos Martins de Freitas (Presidente).</t>
   </si>
   <si>
     <t>7773</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/7773/flash_9357.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/7773/flash_9357.pdf</t>
   </si>
   <si>
     <t>Flash 9357._x000D_
 PROJETO DE LEI Nº 114/2019. Autoriza o Poder Executivo Municipal a desafetar terreno do Município, localizado no Residencial Minas Gerais, medindo 3.032,42 m², e, permutá-lo por área de propriedade da Empresa Isaac Empreendimentos Imobiliários Eireli, medindo 3.115,00 m², localizada no Residencial Minas Gerais, e dá outras providências. (Referente à Lei nº 5.185, de 26/09/2019)._x000D_
 José Marcos Martins de Freitas (Presidente).</t>
   </si>
   <si>
     <t>7774</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/7774/flash_9358.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/7774/flash_9358.pdf</t>
   </si>
   <si>
     <t>Flash 9358._x000D_
 PROJETO DE LEI Nº 116/2019. Autoriza o Poder Executivo a fazer concessão de direito real de uso de imóvel do Município, por prazo determinado, à União Federal, e dá outras providências. (Sala com cerca de 150,00 m², localizada na rua Governador Valadares, 223 B, 3º andar, bairro Centro, destinada à instalação da sede da Unidade Técnica Regional do Ministério da Agricultura, Pecuária e Abastecimento – MAPA). (Referente à Lei nº 5.186, de 02/10/2019)._x000D_
 José Marcos Martins de Freitas (Presidente).</t>
   </si>
   <si>
     <t>7775</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/7775/flash_9359.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/7775/flash_9359.pdf</t>
   </si>
   <si>
     <t>Flash 9359._x000D_
 PROJETO DE LEI Nº 133/2019. Autoriza a desafetação e doação de imóvel do Município ao Instituto Ivan Guedes, e dá outras providências. (Terreno medindo 1.500,00 m², localizado no loteamento São Bento). (Referente à Lei nº 5.198, de 11/11/2019)._x000D_
 José Marcos Martins de Freitas (Presidente).</t>
   </si>
   <si>
     <t>7776</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/7776/flash_9360.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/7776/flash_9360.pdf</t>
   </si>
   <si>
     <t>Flash 9360._x000D_
 PROJETO DE LEI Nº 144/2019. Autoriza o Poder Executivo Municipal a fazer a desafetação e doação de imóvel do Município à Clínica Solidária Nossa Senhora Rosa Mística, e dá outras providências. (Área medindo 599,44 m², localizada no bairro Ibituruna). (Referente à Lei nº 5.209, de 12/12/2019)._x000D_
 José Marcos Martins de Freitas (Presidente).</t>
   </si>
   <si>
     <t>7777</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/7777/flash_9361.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/7777/flash_9361.pdf</t>
   </si>
   <si>
     <t>Flash 9361._x000D_
 PROJETO DE LEI Nº 152/2019. Autoriza o Poder Executivo a fazer concessão de direito real de uso de um imóvel do Município, localizado no bairro Planalto, à Associação São Bento – Chácara São José, e dá outras providências. (Referente à Lei nº 5.206, de 06/12/2019)._x000D_
 José Marcos Martins de Freitas (Presidente).</t>
   </si>
   <si>
     <t>7778</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/7778/flash_9362.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/7778/flash_9362.pdf</t>
   </si>
   <si>
     <t>Flash 9362._x000D_
 PROJETO DE LEI Nº 155/2019. Autoriza o Poder Executivo Municipal a desafetar terrenos de sua propriedade, localizados nos loteamentos Morada do Sol II e Todos os Santos II; faz doação de terreno à Loja Maçônica 4 de Agosto, medindo 1.000,00 m², localizado no bairro Todos os Santos II; revoga a Lei nº 4.959, de 22/12/2016, e dá outras providências. (Referente à Lei nº 5.223, de 20/12/2019)._x000D_
 José Marcos Martins de Freitas (Presidente).</t>
   </si>
   <si>
     <t>7779</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/7779/flash_9363.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/7779/flash_9363.pdf</t>
   </si>
   <si>
     <t>Flash 9363._x000D_
 PROJETO DE LEI Nº 157/2019. Autoriza o Poder Executivo Municipal a fazer a desafetação e doação de imóvel à Associação Brasileira de Odontologia – Regional Montes Claros; revoga a Lei nº 4.776, de 03/06/2015, e dá outras providências. (Área medindo 1.083,68 m², localizada no bairro Ibituruna). (Referente à Lei nº 5.212, de 13/12/2019)._x000D_
 José Marcos Martins de Freitas (Presidente).</t>
   </si>
   <si>
     <t>7780</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/7780/flash_9364.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/7780/flash_9364.pdf</t>
   </si>
   <si>
     <t>Flash 9364._x000D_
 PROJETO DE LEI Nº 167/2019. Autoriza o Poder Executivo a fazer concessão de direito real de uso de imóvel do Município, por prazo determinado, à Associação Comunitária de Tabuas, e dá outras providências. (Terreno medindo 480,00 m², para instalação de sua sede, que contará com uma sala para curso de computação). (Referente à Lei nº 5.214, de 13/12/2019)._x000D_
 José Marcos Martins de Freitas (Presidente).</t>
   </si>
   <si>
     <t>7781</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/7781/flash_9365.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/7781/flash_9365.pdf</t>
   </si>
   <si>
     <t>Flash 9365._x000D_
 PROJETO DE LEI Nº 168/2019. Autoriza o Poder Executivo Municipal a desafetar terreno de sua propriedade, localizado no bairro das Acácias, medindo 180,00 m², e, permutá-lo por áreas de propriedade do senhor Armênio Veloso Neto, localizadas no bairro Independência, e dá outras providências. (Referente à Lei nº 5.222, de 20/12/2019)._x000D_
 José Marcos Martins de Freitas (Presidente).</t>
   </si>
   <si>
     <t>7782</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/7782/flash_9366.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/7782/flash_9366.pdf</t>
   </si>
   <si>
     <t>Flash 9366._x000D_
 PROJETO DE LEI Nº 169/2019. Autoriza o Poder Executivo Municipal a fazer desafetação e doação de terrenos ao Instituto Federal de Educação, Ciências e Tecnologia do Norte de Minas Gerais – Campus Montes Claros, e dá outras providências. (Áreas localizadas nos loteamentos Jaraguá e Pampulha Tênnis Residence). (Referente à Lei nº 5.229, de 20/12/2019)._x000D_
 José Marcos Martins de Freitas (Presidente).</t>
   </si>
   <si>
     <t>7783</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/7783/flash_9367.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/7783/flash_9367.pdf</t>
   </si>
   <si>
     <t>Flash 9367._x000D_
 PROJETO DE LEI Nº 170/2019. Autoriza o Poder Executivo a proceder a reversão de imóvel doado através da Lei Municipal nº 2.703, de 20/04/1999 e promover sua doação ao Centro Social Santos Reis, e dá outras providências. (Referente à Lei nº 5.224, de 20/12/2019)._x000D_
 José Marcos Martins de Freitas (Presidente).</t>
   </si>
   <si>
     <t>7784</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/7784/flash_9368.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/7784/flash_9368.pdf</t>
   </si>
   <si>
     <t>Flash 9368._x000D_
 PROJETO DE LEI Nº 172/2019. (ALTERADA). Autoriza o Poder Executivo Municipal a fazer a desafetação de terreno do Município, localizado no loteamento Jardim Olímpico, medindo 7.020,00 m², e proceder a dação do mesmo, em pagamento ao Senhor Valeriano Lopes Braga, por desapropriação de terreno considerado de utilidade pública, conforme Decreto nº 3.862, de 25/06/2019. (Referente à Lei nº 5.226, de 20/12/2019, que foi alterada pela Lei nº 5.319, de 01/12/2020).  _x000D_
 José Marcos Martins de Freitas (Presidente).</t>
   </si>
   <si>
     <t>7785</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/7785/flash_9369.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/7785/flash_9369.pdf</t>
   </si>
   <si>
     <t>Flash 9369._x000D_
 PROJETO DE LEI Nº 173/2019. Autoriza o Poder Executivo a fazer doação de imóvel do Município ao Sindicato Único dos Trabalhadores da Saúde de Minas Gerais – Sind-Saúde/MG, e dá outras providências. (Terreno medindo 1.129,15 m², localizado no bairro Ibituruna). (Referente à Lei nº 5.225, de 20/12/2019)._x000D_
 José Marcos Martins de Freitas (Presidente).</t>
   </si>
   <si>
     <t>7786</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/7786/flash_9370.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/7786/flash_9370.pdf</t>
   </si>
   <si>
     <t>Flash 9370._x000D_
 PROJETO DE LEI Nº 174/2019. Autoriza o Poder Executivo a fazer cessão de uso de imóvel do Município, por tempo determinado, ao Instituto Federal de Educação, Ciências e Tecnologia do Norte de Minas – Campus Montes Claros, e dá outras providências. (Terreno medindo 57.136,41 m², localizado no loteamento Pampulha Tênnis Residence). (Referente à Lei nº 5.228, de 20/12/2019)._x000D_
 José Marcos Martins de Freitas (Presidente).</t>
   </si>
   <si>
     <t>7803</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/7803/flash_9387.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/7803/flash_9387.pdf</t>
   </si>
   <si>
     <t>Flash 9387._x000D_
 PROJETO DE LEI Nº 42/2019. Institui a "Semana Municipal de Combate ao Abuso e à Exploração Sexual de Crianças e Adolescentes" no município de Montes Claros, a ser realizada anualmente na semana correspondente ao dia 18 de maio. (Referente à Lei nº 5.140, de 17/05/2019)._x000D_
 José Marcos Martins de Freitas (Presidente).</t>
   </si>
   <si>
     <t>7804</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
     <t>Wilton Dias</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/7804/flash_9388.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/7804/flash_9388.pdf</t>
   </si>
   <si>
     <t>Flash 9388._x000D_
 PROJETO DE LEI Nº 54/2019. Institui a "Semana Municipal de Conscientização sobre a Esquizofrenia" no calendário oficial do município de Montes Claros, a ser realizada anualmente na semana entre os dias 20 a 27 de maio. (Referente à Lei nº 5.147, de 23/05/2019)._x000D_
 José Marcos Martins de Freitas (Presidente).</t>
   </si>
   <si>
     <t>7831</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/7831/flash_9415.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/7831/flash_9415.pdf</t>
   </si>
   <si>
     <t>Flash 9415._x000D_
 PROJETO DE LEI Nº 06/2019. Altera a Lei nº 4.226, de 12/05/2010, que disciplina a concessão de gratuidade no serviço de Transporte Coletivo Urbano de Montes Claros e dá outras providências. (Referente à Lei nº 5.146, de 22/05/2019)._x000D_
 José Marcos Martins de Freitas (Presidente).</t>
   </si>
   <si>
     <t>7832</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/7832/flash_9416.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/7832/flash_9416.pdf</t>
   </si>
   <si>
     <t>Flash 9416._x000D_
 PROJETO DE LEI Nº 13/2019. Altera a Lei Municipal nº 3.474, de 25/11/2005, que define as obrigações de pequeno valor, de que tratam os parágrafos 3º e 4º do artigo 100 da Constituição Federal de 1988, para as entidades de direito público integrantes da Administração Direta e Indireta do Município de Montes Claros, para o pagamento sem a emissão de precatórios. (Referente à Lei nº 5.118, de 08/03/2019)._x000D_
 José Marcos Martins de Freitas (Presidente).</t>
   </si>
   <si>
     <t>7833</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/7833/flash_9417.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/7833/flash_9417.pdf</t>
   </si>
   <si>
     <t>Flash 9417._x000D_
 PROJETO DE LEI Nº 14/2019. Altera dispositivos a Lei nº 1.870, de 27/09/1990, que dispõe sobre a doação de terreno à Junta Comercial do Estado de Minas Gerais, localizado na Vila Guilhermina. (Referente à Lei nº 5.119, 08/03/2019)._x000D_
 José Marcos Martins de Freitas (Presidente).</t>
   </si>
   <si>
     <t>7835</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/7835/flash_9419.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/7835/flash_9419.pdf</t>
   </si>
   <si>
     <t>Flash 9419._x000D_
 PROJETO DE LEI Nº 33/2019. Revoga a Lei Municipal nº 5.086, de 19/09/2018, que dispõe sobre a denominação da "Rua Maria Clara Fernandez", localizada no bairro João Botelho. (Referente à Lei nº 5.132, de 23/04/2019)._x000D_
 José Marcos Martins de Freitas (Presidente).</t>
   </si>
   <si>
     <t>7836</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/7836/flash_9420.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/7836/flash_9420.pdf</t>
   </si>
   <si>
     <t>Flash 9420._x000D_
  PROJETO DE LEI Nº 41/2019. Altera a Lei nº 4.887, de 18/04/2016, que altera a Lei nº 3.720, de 09/05/2007, que dispõem sobre o Parcelamento do Solo Urbano e Loteamentos Fechados no Município de Montes Claros. (Referente à Lei nº 5.145, de 22/05/2019)._x000D_
 José Marcos Martins de Freitas (Presidente).</t>
   </si>
   <si>
     <t>7839</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/7839/flash_9423.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/7839/flash_9423.pdf</t>
   </si>
   <si>
     <t>Flash 9423._x000D_
 PROJETO DE LEI Nº 91/2019. Altera a Lei nº 2.102, de 25/02/1993, que dispõe sobre a doação de terreno à Associação das Igrejas Batistas do Norte de Minas Gerais – ASSIBAN/MG. (Referente à Lei nº 5.174, de 30/08/2019)._x000D_
 José Marcos Martins de Freitas (Presidente).</t>
   </si>
   <si>
     <t>7840</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/7840/flash_9424.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/7840/flash_9424.pdf</t>
   </si>
   <si>
     <t>Flash 9424._x000D_
 PROJETO DE LEI Nº 92/2019. (ALTERADA). Altera a Lei Municipal nº 5.085, de 19/09/2018, que dispõe sobre a doação de imóvel ao Tribunal de Justiça de Estado de Minas Gerais, para edificação das instalações do Poder Judiciário Estadual em Montes Claros, e dá outras providências. (Denomina as vias públicas: “Avenida Doutor Adão Múcio de Resende Prates” e a “Praça Doutor Lourenço Pimenta de Figueiredo”). (Referente à Lei nº 5.179, de 10/09/2019, que foi alterada pela Lei nº 5.593, de 30/08/2023)._x000D_
 José Marcos Martins de Freitas (Presidente).</t>
   </si>
   <si>
     <t>7841</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
     <t>MESA DIRETORA - MESA</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/7841/flash_9425.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/7841/flash_9425.pdf</t>
   </si>
   <si>
     <t>Flash 9425._x000D_
 PROJETO DE LEI Nº 102/2019. Altera a Lei nº 5.120, de 12/03/2019, que dispõe sobre a incorporação de abono salarial, o reajuste de vencimentos de servidores da Câmara Municipal de Montes Claros, e dá outras providências. (Referente à Lei nº 5.181, de 16/09/2019)._x000D_
 José Marcos Martins de Freitas (Presidente).</t>
   </si>
   <si>
     <t>7843</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/7843/flash_9427.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/7843/flash_9427.pdf</t>
   </si>
   <si>
     <t>Flash 9427._x000D_
 PROJETO DE LEI Nº 108/2019. Altera a Lei Municipal nº 4.675, de 27/11/2013, que autoriza o Poder Executivo a fazer doação de área institucional do Município à Universidade Federal de Minas Gerais – UFMG, destinada à expansão da Moradia Universitária, e dá outras providências. (A doação aqui é revertida à Fundação Universitária Mendes Pimentel - FUMP. (Referente à Lei nº 5.184, de 20/09/2019).  _x000D_
 José Marcos Martins de Freitas (Presidente).</t>
   </si>
   <si>
     <t>7847</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/7847/flash_9431.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/7847/flash_9431.pdf</t>
   </si>
   <si>
     <t>Flash 9431._x000D_
 PROJETO DE LEI Nº 135/2019. Altera o artigo nº 18 da Lei Municipal nº 5.052, de 05/04/2018, que dispõe sobre a prestação do serviço de "Transporte Coletivo Escolar Urbano" do Município de Montes Claros, e dá outras providências. (Referente à Lei nº 5.197, de 11/11/2019)._x000D_
 José Marcos Martins de Freitas (Presidente).</t>
   </si>
   <si>
     <t>7848</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/7848/flash_9432.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/7848/flash_9432.pdf</t>
   </si>
   <si>
     <t>Flash 9432._x000D_
 PROJETO DE LEI Nº 139/2019. Altera o artigo 1º da Lei Municipal nº 5.176, de 06/09/2019, que dispõe sobre a concessão de título declaratório de utilidade pública municipal à "ITC Comunidade de Interação, Treinamento e Comunhão". (Referente à Lei nº 5.201, de 26/11/2019)._x000D_
 José Marcos Martins de Freitas (Presidente).</t>
   </si>
   <si>
     <t>7849</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/7849/flash_9433.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/7849/flash_9433.pdf</t>
   </si>
   <si>
     <t>Flash 9433._x000D_
 PROJETO DE LEI Nº 147/2019. Altera a Lei Municipal nº 3.754, de 15/06/2007, que dispõe sobre a Política Municipal de Proteção, Preservação, Conservação, Controle e Recuperação do Meio Ambiente e de Melhoria da Qualidade de Vida no Município de Montes Claros, e dá outras providências. (Lei do Silêncio). (Referente à Lei nº 5.207, de 06/12/2019)._x000D_
 José Marcos Martins de Freitas (Presidente).</t>
   </si>
   <si>
     <t>7850</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/7850/flash_9434.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/7850/flash_9434.pdf</t>
   </si>
   <si>
     <t>Flash 9434._x000D_
 PROJETO DE LEI Nº 154/2019. Altera a Lei Municipal nº 4.456, de 22/12/2011, que dispõe sobre a desafetação de área institucional do Município de Montes Claros, localizada no bairro Ibituruna e autoriza doação à Loja Maçônica Deus, União e Trabalho, e dá outras providências. (Referente à Lei n° 5.204, de 28/11/2019)._x000D_
 José Marcos Martins de Freitas (Presidente).</t>
   </si>
   <si>
     <t>7851</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/7851/flash_9435.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/7851/flash_9435.pdf</t>
   </si>
   <si>
     <t>Flash 9435._x000D_
 PROJETO DE LEI Nº 156/2019. Altera a Lei Municipal nº 4.600, de 27/05/2013; revoga as Leis nº 4.869, de 29/12/2015, e nº 4.958, de 22/12/2016, que dispõem sobre a doação de área institucional do Município de Montes Claros à Loja Maçônica Antônio Lafetá Rebello, e dá outras providências. (Referente à Lei nº 5.205, de 06/12/2019)._x000D_
 José Marcos Martins de Freitas (Presidente).</t>
   </si>
   <si>
     <t>7852</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/7852/flash_9436.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/7852/flash_9436.pdf</t>
   </si>
   <si>
     <t>Flash 9436._x000D_
 PROJETO DE LEI Nº 176/2019. Altera os artigos 9º e 10º da Lei nº 3.942, de 20/05/2008, que dispõe sobre a Política Municipal de Promoção da Igualdade Racial, institui o Conselho e o Fundo Municipal de Promoção da Igualdade Racial, e dá outras providências. (Referente à Lei nº 5.231, de 20/12/2019). _x000D_
 José Marcos Martins de Freitas (Presidente).</t>
   </si>
   <si>
     <t>7870</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
     <t>Marlon Xavier Oliva Bicalho</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/7870/flash_9454.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/7870/flash_9454.pdf</t>
   </si>
   <si>
     <t>Flash 9454._x000D_
 PROJETO DE LEI Nº 09/2019. Dispõe sobre a obrigatoriedade da apresentação da "Carteira de Vacinação" para matrícula de alunos da rede pública de ensino no Município de Montes Claros, e dá outras providências. (Referente à Lei nº 5.127, de 22/03/2019)._x000D_
 José Marcos Martins de Freitas (Presidente).</t>
   </si>
   <si>
     <t>7871</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/7871/flash_9455.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/7871/flash_9455.pdf</t>
   </si>
   <si>
     <t>Flash 9455._x000D_
 PROJETO DE LEI Nº 28/2019. (VETADO PARCIALMENTE). Dispõe sobre a adaptação de lista de preços e cardápios, em bares, lanchonetes, restaurantes e estabelecimentos similares, para o uso de deficientes visuais; revoga a Lei nº 3.415, de 07/07/2005, e dá outras providências. (Recebeu veto parcial do Poder Executivo - ver flash 9694). (Referente à Lei nº 5.139, de 09/05/2019).  _x000D_
 José Marcos Martins de Freitas (Presidente).</t>
   </si>
   <si>
     <t>7872</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/7872/flash_9456.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/7872/flash_9456.pdf</t>
   </si>
   <si>
     <t>Flash 9456._x000D_
 PROJETO DE LEI Nº 37/2019. Dispõe sobre o limite de tempo para atendimento dos usuários, em estabelecimentos dos Cartórios Extrajudiciais de Serviços Notariais e de Registro do Município de Montes Claros, e dá outras providências. (Referente à Lei nº 5.144, de 22/05/2019)._x000D_
 José Marcos Martins de Freitas (Presidente).</t>
   </si>
   <si>
     <t>7873</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/7873/flash_9457.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/7873/flash_9457.pdf</t>
   </si>
   <si>
     <t>Flash 9457._x000D_
 PROJETO DE LEI Nº 55/2019. Dispõe sobre a obrigatoriedade de restaurantes, bares, lanchonetes, confeitarias, padarias, rotisserias e congêneres, que comercializam e entregam em domicílio alimentos para pronto consumo, a informar no cardápio ou informativo, se os alimentos possuem ingredientes de origem animal e ou glúten. (Referente à Lei nº 5.210, de 12/12/2019)._x000D_
 José Marcos Martins de Freitas (Presidente).</t>
   </si>
   <si>
     <t>7874</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/7874/flash_9458.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/7874/flash_9458.pdf</t>
   </si>
   <si>
     <t>Flash 9458._x000D_
 PROJETO DE LEI Nº 56/2019. Dispõe sobre a obrigatoriedade da realização de cursos de Primeiros Socorros, destinado aos professores e funcionários que possuem contato direto com os alunos de creches e escolas particulares, instaladas no Município de Montes Claros. (Referente à Lei nº 5.211, de 12/12/2019)._x000D_
 José Marcos Martins de Freitas (Presidente).</t>
   </si>
   <si>
     <t>7875</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
     <t>Fábio Neves Nunes</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/7875/flash_9459.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/7875/flash_9459.pdf</t>
   </si>
   <si>
     <t>Flash 9459._x000D_
 PROJETO DE LEI Nº 86/2019. (VETADO). Proíbe a comercialização, o manuseio, a utilização, a queima e a soltura de fogos de estampidos no Município de Montes Claros, e dá outras providências. (Recebeu veto do Poder Executivo - ver flash 9698)._x000D_
 José Marcos Martins de Freitas (Presidente).</t>
   </si>
   <si>
     <t>7876</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/7876/flash_9460.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/7876/flash_9460.pdf</t>
   </si>
   <si>
     <t>Flash 9460._x000D_
 PROJETO DE LEI Nº 87/2019. (VETADO). Dispõe sobre a obrigatoriedade de publicação no Portal da Transparência do Município de Montes Claros, das listas dos pacientes que aguardam por consultas, exames e internações cirúrgicas nos estabelecimentos da rede pública de saúde. (Recebeu veto do Poder Executivo - ver flash 9697)._x000D_
 José Marcos Martins de Freitas (Presidente).</t>
   </si>
   <si>
     <t>7877</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/7877/flash_9461.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/7877/flash_9461.pdf</t>
   </si>
   <si>
     <t>Flash 9461._x000D_
 PROJETO DE LEI Nº 98/2019. Dispõe sobre a obrigatoriedade da coleta, armazenamento e destinação final correta de embalagens de vidro não retornáveis, modelo long neck ou one way, pelos seus revendedores, fornecedores, comerciantes e fabricantes, e dá outras providências. (Referente à Lei nº 5.177, de 06/09/2019)._x000D_
 José Marcos Martins de Freitas (Presidente).</t>
   </si>
   <si>
     <t>7883</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/7883/flash_9467.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/7883/flash_9467.pdf</t>
   </si>
   <si>
     <t>Flash 9467._x000D_
 PROJETO DE LEI Nº 66/2019. Dispõe sobre as Diretrizes para a Elaboração e Execução da Lei Orçamentária do Município de Montes Claros, para o exercício financeiro de 2020, e dá outras providências. (Referente à Lei nº 5.166, de 05/07/2019)._x000D_
 José Marcos Martins de Freitas (Presidente).</t>
   </si>
   <si>
     <t>7884</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/7884/flash_9468.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/7884/flash_9468.pdf</t>
   </si>
   <si>
     <t>Flash 9468._x000D_
 PROJETO DE LEI Nº 124/2019. Estima a receita e fixa a despesa do Município de Montes Claros, para o exercício financeiro de 2020. (Referente à Lei nº 5.230, de 20/12/2019)._x000D_
 José Marcos Martins de Freitas (Presidente).</t>
   </si>
   <si>
     <t>7904</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/7904/flash_9488.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/7904/flash_9488.pdf</t>
   </si>
   <si>
     <t>Flash 9488._x000D_
 PROJETO DE LEI Nº 12/2019. (ALTERADA). Dispõe sobre a incorporação de abono salarial e reajuste de vencimentos dos servidores da Câmara Municipal de Montes Claros, e dá outras providências. (Referente à Lei nº 5.120, de 12/03/2019, que foi alterada pela Lei nº 5.181, de 16/09/2019)._x000D_
 José Marcos Martins de Freitas (Presidente).</t>
   </si>
   <si>
     <t>7910</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/7910/flash_9493.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/7910/flash_9493.pdf</t>
   </si>
   <si>
     <t>Flash 9493._x000D_
 PROJETO DE LEI Nº 58/2019. Estabelece reajuste de vencimentos dos servidores públicos do Poder Executivo do Município de Montes Claros, integrantes do quadro de cargos de provimento efetivo e comissionado; e dá outras providências. (Referente à Lei nº 5.141, de 22/05/2019)._x000D_
 José Marcos Martins de Freitas (Presidente).</t>
   </si>
   <si>
     <t>7936</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/7936/flash_9519.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/7936/flash_9519.pdf</t>
   </si>
   <si>
     <t>Flash 9519._x000D_
 PROJETO DE LEI Nº 20/2019. Concede o título declaratório de Utilidade Pública Municipal à “Associação Semearte de Esporte e Cultura”. (Referente à Lei nº 5.121, de 12/03/2019)._x000D_
 José Marcos Martins de Freitas (Presidente).</t>
   </si>
   <si>
     <t>7937</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/7937/flash_9520.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/7937/flash_9520.pdf</t>
   </si>
   <si>
     <t>Flash 9520._x000D_
 PROJETO DE LEI Nº 26/2019. Concede o título declaratório de Utilidade Pública Municipal ao “Núcleo de Apoio à Vida de Montes Claros – NAVIMOC”. (Referente à Lei nº 5.128/2019)._x000D_
 José Marcos Martins de Freitas (Presidente).</t>
   </si>
   <si>
     <t>7938</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/7938/flash_9521.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/7938/flash_9521.pdf</t>
   </si>
   <si>
     <t>Flash 9521._x000D_
 PROJETO DE LEI Nº 36/2019. Concede o título declaratório de Utilidade Pública Municipal à “Associação de Desportos Educacional e Social do Brasil – ADESB”. (Referente à Lei nº 5.131, de 23/04/2019)._x000D_
 José Marcos Martins de Freitas (Presidente).</t>
   </si>
   <si>
     <t>7939</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
     <t>Maria Helena Lopes</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/7939/flash_9522.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/7939/flash_9522.pdf</t>
   </si>
   <si>
     <t>Flash 9522._x000D_
 PROJETO DE LEI Nº 50/2019. Concede o título declaratório de Utilidade Pública Municipal à “Associação Comunitária na Agricultura Familiar de Pradinho de Cima – ACTRAFP”. (Referente à Lei nº 5.150, de 29/05/2019)._x000D_
 José Marcos Martins de Freitas (Presidente).</t>
   </si>
   <si>
     <t>7940</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/7940/flash_9523.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/7940/flash_9523.pdf</t>
   </si>
   <si>
     <t>Flash 9523._x000D_
 PROJETO DE LEI Nº 51/2019. Concede o título declaratório de Utilidade Pública Municipal ao “Núcleo Gestor da Cadeia Produtiva do Pequi e Outros Frutos do Cerrado”. (Referente à Lei nº 5.151, de 29/05/2019)._x000D_
 José Marcos Martins de Freitas (Presidente).</t>
   </si>
   <si>
     <t>7942</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/7942/flash_9524.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/7942/flash_9524.pdf</t>
   </si>
   <si>
     <t>Flash 9524._x000D_
 PROJETO DE LEI Nº 52/2019. Concede título declaratório de Utilidade Pública Municipal à “Associação de Desenvolvimento Social do Bairro Jaraguá II”. (Referente à Lei nº 5.152, de 29/05/2019)._x000D_
 José Marcos Martins de Freitas (Presidente).</t>
   </si>
   <si>
     <t>7943</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
     <t>Maria das Graças Gonçalves Dias</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/7943/flash_9525.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/7943/flash_9525.pdf</t>
   </si>
   <si>
     <t>Flash 9525._x000D_
 PROJETO DE LEI Nº 64/2019. Concede o título declaratório de Utilidade Pública Municipal à “Associação de Pequenos Produtores de Barranco e Vargem de Baixo”. (Referente à Lei nº 5.157, de 13/06/2019)._x000D_
 José Marcos Martins de Freitas (Presidente).</t>
   </si>
   <si>
     <t>7944</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/7944/flash_9526.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/7944/flash_9526.pdf</t>
   </si>
   <si>
     <t>Flash 9526._x000D_
 PROJETO DE LEI Nº 68/2019. Concede o título declaratório de Utilidade Pública Municipal à "Associação dos Pequenos Produtores Rurais de Esguicho". (Referente à Lei nº 5.160, de 18/06/2019)._x000D_
 José Marcos Martins de Freitas (Presidente).</t>
   </si>
   <si>
     <t>7945</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
     <t>Rodrigo Cadeirante</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/7945/flash_9527.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/7945/flash_9527.pdf</t>
   </si>
   <si>
     <t>Flash 9527._x000D_
 PROJETO DE LEI Nº 69/2019. Concede título declaratório de Utilidade Pública Municipal à “Associação Missionária de Família de Montes Claros”. (Referente à Lei nº 5.165, de 05/07/2019)._x000D_
 José Marcos Martins de Freitas (Presidente).</t>
   </si>
   <si>
     <t>7946</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/7946/flash_9528.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/7946/flash_9528.pdf</t>
   </si>
   <si>
     <t>Flash 9528._x000D_
 PROJETO DE LEI Nº 83/2019. Concede título declaratório de Utilidade Pública Municipal à “Associação de Pais e Mestres do Colégio Tiradentes da Polícia Militar/MG – Unidade de Montes Claros – CTPM/MC”. (Referente à Lei nº 5.167, de 19/08/2019)._x000D_
 José Marcos Martins de Freitas (Presidente).</t>
   </si>
   <si>
     <t>7947</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/7947/flash_9529.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/7947/flash_9529.pdf</t>
   </si>
   <si>
     <t>Flash 9529._x000D_
 PROJETO DE LEI Nº 94/2019. Concede o título declaratório de Utilidade Pública Municipal à “Associação Norte Mineira de Motociclismo”. (Referente à Lei nº 5.168, de 19/08/2019)._x000D_
 José Marcos Martins de Freitas (Presidente).</t>
   </si>
   <si>
     <t>7948</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/7948/flash_9530.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/7948/flash_9530.pdf</t>
   </si>
   <si>
     <t>Flash 9530._x000D_
 PROJETO DE LEI Nº 99/2019. (ALTERADA). Concede o título declaratório de utilidade pública municipal à “ITC Comunidade de Interação, Treinamento e Comunhão”. (Referente à Lei nº 5.176, de 06/09/2019, que foi alterada pela Lei nº 5.201, de 26/11/2019)._x000D_
 José Marcos Martins de Freitas (Presidente).</t>
   </si>
   <si>
     <t>7949</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/7949/flash_9531.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/7949/flash_9531.pdf</t>
   </si>
   <si>
     <t>Flash 9531._x000D_
 PROJETO DE LEI Nº 111/2019. Concede o título declaratório de Utilidade Pública Municipal à “Associação de Trabalhadores Rurais de Barro Branco”. (Referente à Lei nº 5.180, 16/09/2019)._x000D_
 José Marcos Martins de Freitas (Presidente).</t>
   </si>
   <si>
     <t>7950</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
     <t>Valdecy Contador</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/7950/flash_9532.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/7950/flash_9532.pdf</t>
   </si>
   <si>
     <t>Flash 9532._x000D_
 PROJETO DE LEI Nº 121/2019. Concede o título declaratório de Utilidade Pública Municipal à “Associação de Moradores do Bairro São José, Pequenos Empreendedores do Agronegócio e Afins de Montes Claros/MG”. (Referente à Lei nº 5.193, de 24/10/2019)._x000D_
 José Marcos Martins de Freitas (Presidente).</t>
   </si>
   <si>
     <t>7951</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/7951/flash_9533.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/7951/flash_9533.pdf</t>
   </si>
   <si>
     <t>Flash 9533._x000D_
 PROJETO DE LEI Nº 127/2019. Concede o título declaratório de Utilidade Pública Municipal à “Associação Comunitária de Santo Hilário”. (Referente à Lei nº 5.194, de 24/10/2019)._x000D_
 José Marcos Martins de Freitas (Presidente).</t>
   </si>
   <si>
     <t>7952</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/7952/flash_9534.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/7952/flash_9534.pdf</t>
   </si>
   <si>
     <t>Flash 9534._x000D_
 PROJETO DE LEI Nº 128/2019. Concede o título declaratório de Utilidade Pública Municipal à “Clínica Solidária Nossa Senhora Rosa Mística”. (Referente à Lei nº 5.192, de 24/10/2019)._x000D_
 José Marcos Martins de Freitas (Presidente).</t>
   </si>
   <si>
     <t>7953</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/7953/flash_9535.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/7953/flash_9535.pdf</t>
   </si>
   <si>
     <t>Flash 9535._x000D_
 PROJETO DE LEI Nº 129/2019. Concede o título declaratório de Utilidade Pública Municipal à “Associação de Moradores do Bairro Dona Gregória”. (Referente à Lei nº 5.199, de 11/11/2019)._x000D_
 José Marcos Martins de Freitas (Presidente).</t>
   </si>
   <si>
     <t>7954</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/7954/flash_9536.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/7954/flash_9536.pdf</t>
   </si>
   <si>
     <t>Flash 9536._x000D_
  PROJETO DE LEI Nº 130/2019. Concede o título declaratório de Utilidade Pública Municipal ao “Conselho da Comunidade na Execução Penal da Comarca de Montes Claros – MG”. (Referente à Lei nº 5.195, de 01/11/2019)._x000D_
 José Marcos Martins de Freitas (Presidente).</t>
   </si>
   <si>
     <t>7955</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/7955/flash_9537.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/7955/flash_9537.pdf</t>
   </si>
   <si>
     <t>Flash 9537._x000D_
 PROJETO DE LEI Nº 142/2019. Concede o título declaratório de Utilidade Pública Municipal à “Casa de Acolhimento Amor e Vida”. (Referente à Lei nº 5.200, de 26/11/2019)._x000D_
 José Marcos Martins de Freitas (Presidente).</t>
   </si>
   <si>
     <t>7956</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/7956/flash_9538.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/7956/flash_9538.pdf</t>
   </si>
   <si>
     <t>Flash 9538._x000D_
 PROJETO DE LEI Nº 143/2019. Concede o título declaratório de Utilidade Pública Municipal à “Associação dos Moradores do Bairro Sapucaia”. (Referente à Lei nº 5.208, de 06/12/2019)._x000D_
 José Marcos Martins de Freitas (Presidente).</t>
   </si>
   <si>
     <t>8042</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/8042/flash_9591.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/8042/flash_9591.pdf</t>
   </si>
   <si>
     <t>Flash 9591._x000D_
 PROJETO DE LEI Nº 07/2019. (NÃO VOTADO). Concede o título declaratório de Utilidade Pública Municipal ao Ministério Movidos pela Fé – MMPF._x000D_
 José Marcos Martins de Freitas (Presidente).</t>
   </si>
   <si>
     <t>8045</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/8045/flash_9592.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/8045/flash_9592.pdf</t>
   </si>
   <si>
     <t>Flash 9592._x000D_
 PROJETO DE LEI Nº 08/2019. (NÃO VOTADO). Dispõe sobre a criação do Programa “Medicamento em Casa”, de distribuição de medicamentos de uso contínuo, que serão distribuídos pelos agentes comunitários de saúde, mediante prescrição médica, e dá outras providências._x000D_
 José Marcos Martins de Freitas (Presidente).</t>
   </si>
   <si>
     <t>8046</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/8046/flash_9593.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/8046/flash_9593.pdf</t>
   </si>
   <si>
     <t>Flash 9593._x000D_
 PROJETO DE LEI Nº 16/2019. (NÃO VOTADO). Denomina a "Praça Dr. Antônio Augusto Barbosa Moura", popularmente conhecida como Praça do Chinelão, localizada no trevo do aeroporto._x000D_
 José Marcos Martins de Freitas (Presidente).</t>
   </si>
   <si>
     <t>8047</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/8047/flash_9594.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/8047/flash_9594.pdf</t>
   </si>
   <si>
     <t>Flash 9594._x000D_
 PROJETO DE LEI Nº 21/2019. (NÃO VOTADO). Altera o artigo 1º da Lei nº 3.220, de 18/05/2004, que dispõe sobre a denominação da "Rua Gabriela Prates Costa Machado"._x000D_
 José Marcos Martins de Freitas (Presidente).</t>
   </si>
   <si>
     <t>8048</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/8048/flash_9595.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/8048/flash_9595.pdf</t>
   </si>
   <si>
     <t>Flash 9595._x000D_
 PROJETO DE LEI Nº 25/2019. (NÃO VOTADO). Denomina a "Rua João Caires", localizada no bairro Alto da Boa Vista._x000D_
 José Marcos Martins de Freitas (Presidente).</t>
   </si>
   <si>
     <t>8050</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/8050/flash_9597.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/8050/flash_9597.pdf</t>
   </si>
   <si>
     <t>Flash 9597._x000D_
 PROJETO DE LEI Nº 30/2019. (NÃO VOTADO). Dispõe sobre a obrigatoriedade do Oficial de Registro Civil das Pessoas Naturais, afixar nas dependências_x000D_
 do serviço, cartazes ou placas informando os atos de sua competência que estão sujeitos à gratuidade, no município de Montes Claros._x000D_
 José Marcos Martins de Freitas (Presidente).</t>
   </si>
   <si>
     <t>8051</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/8051/flash_9598.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/8051/flash_9598.pdf</t>
   </si>
   <si>
     <t>Flash 9598._x000D_
 PROJETO DE LEI Nº 31/2019. (NÃO VOTADO). Dispõe sobre a proibição da suspensão de serviços básicos de fornecimento de água tratada e energia elétrica em finais de semana e vésperas de feriados no Município de Montes Claros._x000D_
 José Marcos Martins de Freitas (Presidente).</t>
   </si>
   <si>
     <t>8052</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/8052/flash_9599.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/8052/flash_9599.pdf</t>
   </si>
   <si>
     <t>Flash 9599._x000D_
 PROJETO DE LEI Nº 35/2019. (NÃO VOTADO). Autoriza a doação de imóvel à Associação Nóbrega de Educação e Assistência Social – ANEAS, localizado no bairro Maracanã, e dá outras providências._x000D_
 José Marcos Martins de Freitas (Presidente).</t>
   </si>
   <si>
     <t>8053</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/8053/flash_9600.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/8053/flash_9600.pdf</t>
   </si>
   <si>
     <t>Flash 9600._x000D_
 PROJETO DE LEI Nº 45/2019. (NÃO VOTADO). Dispõe sobre a inserção de profissionais da área de Serviço Social e de Psicologia nas escolas públicas municipais_x000D_
 de educação básica de Montes Claros._x000D_
 José Marcos Martins de Freitas (Presidente).</t>
   </si>
   <si>
     <t>8054</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/8054/flash_9601.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/8054/flash_9601.pdf</t>
   </si>
   <si>
     <t>Flash 9601._x000D_
 PROJETO DE LEI Nº 53/2019. (NÃO VOTADO). Dispõe sobre o uso do Nome Afetivo nos cadastros das instituições escolares, de saúde, de cultura e de lazer, para crianças e adolescentes que estejam sob a guarda da família adotiva em processo de adoção._x000D_
 José Marcos Martins de Freitas (Presidente).</t>
   </si>
   <si>
     <t>8055</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/8055/flash_9602.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/8055/flash_9602.pdf</t>
   </si>
   <si>
     <t>Flash 9602._x000D_
 PROJETO DE LEI Nº 57/2019. (NÃO VOTADO). Dispõe sobre critérios para a utilização de vidros nas faces externas das edificações do Município de Montes Claros, de modo a não ameaçar a avifauna._x000D_
 José Marcos Martins de Freitas (Presidente).</t>
   </si>
   <si>
     <t>8056</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/8056/flash_9603.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/8056/flash_9603.pdf</t>
   </si>
   <si>
     <t>Flash 9603._x000D_
 PROJETO DE LEI Nº 61/2019. (NÃO VOTADO). Dispõe sobre a "Política Municipal de Incentivo ao Patriotismo", que visa incentivar a valorização dos símbolos nacionais e locais, através da execução dos Hinos Nacional e do Município de Montes Claros, despertando o sentimento de nacionalidade, civismo e cidadania, e dá outras providências._x000D_
 José Marcos Martins de Freitas (Presidente).</t>
   </si>
   <si>
     <t>8057</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/8057/flash_9604.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/8057/flash_9604.pdf</t>
   </si>
   <si>
     <t>Flash 9604._x000D_
 PROJETO DE LEI Nº 73/2019. (NÃO VOTADO). Dispõe sobre a inclusão da temática “Uso Consciente da Água” no currículo das escolas do Município de_x000D_
 Montes Claros._x000D_
 José Marcos Martins de Freitas (Presidente).</t>
   </si>
   <si>
     <t>8058</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/8058/flash_9605.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/8058/flash_9605.pdf</t>
   </si>
   <si>
     <t>Flash 9605._x000D_
 PROJETO DE LEI Nº 82/2019. (NÃO VOTADO). Torna obrigatório a inclusão do mel de abelha e seus subprodutos na complementação da merenda escolar, nas escolas municipais de Montes Claros, e dá outras providências._x000D_
 José Marcos Martins de Freitas (Presidente).</t>
   </si>
   <si>
     <t>8059</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/8059/flash_9606.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/8059/flash_9606.pdf</t>
   </si>
   <si>
     <t>Flash 9606._x000D_
 PROJETO DE LEI Nº 84/2019. (NÃO VOTADO). Dispõe sobre o tempo previsto para atendimento de usuários, em estabelecimentos de casas lotéricas e similares do Município de Montes Claros._x000D_
 José Marcos Martins de Freitas (Presidente).</t>
   </si>
   <si>
     <t>8060</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/8060/flash_9607.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/8060/flash_9607.pdf</t>
   </si>
   <si>
     <t>Flash 9607._x000D_
 PROJETO DE LEI Nº 85/2019. (NÃO VOTADO). Autoriza o Poder Executivo Municipal a fixar e cobrar preço público pela ocupação do espaço de solo em áreas_x000D_
 públicas municipais, pelo Sistema de Posteamento de Rede de Energia Elétrica e de Iluminação Pública, de propriedade da concessionária de energia elétrica que os utiliza, e dá outras providências._x000D_
 José Marcos Martins de Freitas (Presidente).</t>
   </si>
   <si>
     <t>8061</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/8061/flash_9608.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/8061/flash_9608.pdf</t>
   </si>
   <si>
     <t>Flash 9608._x000D_
 PROJETO DE LEI Nº 88/2019. (NÃO VOTADO). Dispõe sobre a vacinação gratuita contra a Leishmaniose Visceral, no Município de Montes Claros._x000D_
 José Marcos Martins de Freitas (Presidente).</t>
   </si>
   <si>
     <t>8062</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/8062/flash_9609.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/8062/flash_9609.pdf</t>
   </si>
   <si>
     <t>Flash 9609._x000D_
 PROJETO DE LEI Nº 89/2019. (NÃO VOTADO). Dispõe sobre a proibição de comercialização e uso de cerol ou de qualquer material cortante em linhas ou fios_x000D_
 usados para empinar pipas e sobre a restrição da venda da linha chilena a menores de 18 anos, e dá outras providências._x000D_
 José Marcos Martins de Freitas (Presidente).</t>
   </si>
   <si>
     <t>8063</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/8063/flash_9610.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/8063/flash_9610.pdf</t>
   </si>
   <si>
     <t>Flash 9610._x000D_
 PROJETO DE LEI Nº 96/2019. (NÃO VOTADO). Denomina a "Rua Sebastião José da Mota", localizada no bairro Tancredo Neves._x000D_
 José Marcos Martins de Freitas (Presidente).</t>
   </si>
   <si>
     <t>8064</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/8064/flash_9612.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/8064/flash_9612.pdf</t>
   </si>
   <si>
     <t>Flash 9612._x000D_
 PROJETO DE LEI Nº 100/2019. (NÃO VOTADO). Estabelece a inclusão no currículo oficial da rede municipal de ensino, conteúdo programático de informação e_x000D_
 orientação contra a Violência às Meninas e Mulheres._x000D_
 José Marcos Martins de Freitas (Presidente).</t>
   </si>
   <si>
     <t>8065</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/8065/flash_9611.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/8065/flash_9611.pdf</t>
   </si>
   <si>
     <t>Flash 9611._x000D_
 PROJETO DE LEI Nº 97/2019. (NÃO VOTADO). Dispõe sobre o uso das bicicletas e o Sistema Cicloviário no Município, e dá outras providências._x000D_
 José Marcos Martins de Freitas (Presidente).</t>
   </si>
   <si>
     <t>8066</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/8066/flash_9613.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/8066/flash_9613.pdf</t>
   </si>
   <si>
     <t>Flash 9613._x000D_
 PROJETO DE LEI Nº 101/2019. (NÃO VOTADO). Denomina a “Praça do Italiano – Francesco di Pasquale”, localizada no bairro Cândida Câmara._x000D_
 José Marcos Martins de Freitas (Presidente).</t>
   </si>
   <si>
     <t>8067</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/8067/flash_9614.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/8067/flash_9614.pdf</t>
   </si>
   <si>
     <t>Flash 9614._x000D_
 PROJETO DE LEI Nº 109/2019. (NÃO VOTADO). Altera a Lei nº 3.575, de 02/06/2006, que dispõe sobre normas para a instalação, manutenção e funcionamento de Postos Revendedores e de Abastecimento de Combustível, e dá outras providências._x000D_
 José Marcos Martins de Freitas (Presidente).</t>
   </si>
   <si>
     <t>8068</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/8068/flash_9615.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/8068/flash_9615.pdf</t>
   </si>
   <si>
     <t>Flash 9615._x000D_
 PROJETO DE LEI Nº 112/2019. (NÃO VOTADO). Cria a Jornada de Trabalho Municipal de 30 horas semanais aos enfermeiros, técnicos e auxiliares de enfermagem, no Município de Montes Claros._x000D_
 José Marcos Martins de Freitas (Presidente).</t>
   </si>
   <si>
     <t>8069</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
     <t>Sérgio Pereira dos Santos</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/8069/flash_9616.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/8069/flash_9616.pdf</t>
   </si>
   <si>
     <t>Flash 9616._x000D_
 PROJETO DE LEI Nº 113/2019. (NÃO VOTADO). Dispõe sobre o fornecimento e instalação de válvulas de retenção de ar (eliminadores de ar) para hidrômetros, a todos os imóveis comerciais e residenciais do Município de Montes Claros, e dá outras providências._x000D_
 José Marcos Martins de Freitas (Presidente).</t>
   </si>
   <si>
     <t>8070</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/8070/flash_9617.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/8070/flash_9617.pdf</t>
   </si>
   <si>
     <t>Flash 9617._x000D_
 PROJETO DE LEI Nº 115/2019. (NÃO VOTADO). Dispõe sobre a obrigatoriedade, no âmbito do Município de Montes Claros, da divulgação de informações sobre obras públicas paralisadas, contendo os motivos, tempo de interrupção e nova data prevista para término._x000D_
 José Marcos Martins de Freitas (Presidente).</t>
   </si>
   <si>
     <t>8071</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/8071/flash_9618.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/8071/flash_9618.pdf</t>
   </si>
   <si>
     <t>Flash 9618._x000D_
 PROJETO DE LEI Nº 117/2019. (NÃO VOTADO). Dispõe sobre a proibição de inauguração e ou entrega de obras públicas inacabadas ou que não estejam em_x000D_
 condições de atender aos fins a que se destinam._x000D_
 José Marcos Martins de Freitas (Presidente).</t>
   </si>
   <si>
     <t>8072</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/8072/flash_9619.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/8072/flash_9619.pdf</t>
   </si>
   <si>
     <t>Flash 9619._x000D_
 PROJETO DE LEI Nº 120/2019. (NÃO VOTADO). Dispõe sobre a proibição de cobrança de taxas de religação de água, quando a interrupção de fornecimento ocorrer por falta de pagamento._x000D_
 José Marcos Martins de Freitas (Presidente).</t>
   </si>
   <si>
     <t>8075</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/8075/flash_9620.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/8075/flash_9620.pdf</t>
   </si>
   <si>
     <t>Flash 9620._x000D_
 PROJETO DE LEI Nº 125/2019. (NÃO VOTADO). Dispõe sobre a realização de obra de pavimentação asfáltica parcial, em ruas do Município de Montes Claros._x000D_
 José Marcos Martins de Freitas (Presidente).</t>
   </si>
   <si>
     <t>8077</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/8077/flash_9621.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/8077/flash_9621.pdf</t>
   </si>
   <si>
     <t>Flash 9621._x000D_
 PROJETO DE LEI Nº 126/2019. (NÃO VOTADO). Dispõe sobre a proibição de cobrança de taxa, tarifa ou outra modalidade de contraprestação para religação ou restabelecimento do serviço de energia elétrica, quando a interrupção de fornecimento ocorrer por falta de pagamento._x000D_
 José Marcos Martins de Freitas (Presidente).</t>
   </si>
   <si>
     <t>8079</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/8079/flash_9622.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/8079/flash_9622.pdf</t>
   </si>
   <si>
     <t>Flash 9622._x000D_
 PROJETO DE LEI Nº 131/2019. (NÃO VOTADO). Concede o título declaratório de utilidade pública à "Associação Beneficente Nortemineira dos Amigos de_x000D_
 Jesus - Montes Claros - MG"._x000D_
 José Marcos Martins de Freitas (Presidente).</t>
   </si>
   <si>
     <t>8082</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/8082/flash_9623.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/8082/flash_9623.pdf</t>
   </si>
   <si>
     <t>Flash 9623._x000D_
 PROJETO DE LEI Nº 136/2019. (NÃO VOTADO). Denomina a "Rua Manoel Martins de Souza", conhecida popularmente como rua Salonica, localizada no bairro Vila Áurea._x000D_
 José Marcos Martins de Freitas (Presidente).</t>
   </si>
   <si>
     <t>8083</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/8083/flash_9624.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/8083/flash_9624.pdf</t>
   </si>
   <si>
     <t>Flash 9624._x000D_
 PROJETO DE LEI Nº 137/2019. (NÃO VOTADO). Altera o artigo 4º da Lei nº 4.153, de 23/09/2009, que dispõe sobre a contribuição para custeio do Serviço de Iluminação Pública do Município de Montes Claros._x000D_
 José Marcos Martins de Freitas (Presidente).</t>
   </si>
   <si>
     <t>8086</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/8086/flash_9625.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/8086/flash_9625.pdf</t>
   </si>
   <si>
     <t>Flash 9625._x000D_
 PROJETO DE LEI Nº 138/2019. (NÃO VOTADO). Institui o “Programa Escola Democrática” no Sistema Municipal de Ensino de Montes Claros, e dá outras providências._x000D_
 José Marcos Martins de Freitas (Presidente).</t>
   </si>
   <si>
     <t>8088</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/8088/flash_9626.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/8088/flash_9626.pdf</t>
   </si>
   <si>
     <t>Flash 9626._x000D_
 PROJETO DE LEI Nº 141/2019. (NÃO VOTADO). Denomina a "Rua Luiz Lopes Santos", conhecida popularmente como Travessa Resplandecente, localizada no bairro Vila Áurea._x000D_
 José Marcos Martins de Freitas (Presidente).</t>
   </si>
   <si>
     <t>8090</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/8090/flash_9627.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/8090/flash_9627.pdf</t>
   </si>
   <si>
     <t>Flash 9627._x000D_
 PROJETO DE LEI Nº 146/2019. (NÃO VOTADO). Torna obrigatório, cursos de Prevenção de Acidentes e Primeiros Socorros, em todas as instituições de ensino_x000D_
 público do Município de Montes Claros._x000D_
 José Marcos Martins de Freitas (Presidente).</t>
   </si>
   <si>
     <t>8091</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/8091/flash_9628.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/8091/flash_9628.pdf</t>
   </si>
   <si>
     <t>Flash 9628._x000D_
 PROJETO DE LEI Nº 148/2019. (NÃO VOTADO). Denomina a "Rua Jason Barbosa dos Santos" e a  "Rua Ana Maria Balisa Maurício", localizadas no bairro Vila Oliveira._x000D_
 José Marcos Martins de Freitas (Presidente).</t>
   </si>
   <si>
     <t>8092</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/8092/flash_9629.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/8092/flash_9629.pdf</t>
   </si>
   <si>
     <t>Flash 9629._x000D_
 PROJETO DE LEI Nº 149/2019. (NÃO VOTADO). Denominas a "Avenida José Cordeiro Filho" e a "Rua Professora Izilda Pereira Bicalho Miranda, localizadas no bairro Vila Nova._x000D_
 José Marcos Martins de Freitas (Presidente).</t>
   </si>
   <si>
     <t>8093</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/8093/flash_9630.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/8093/flash_9630.pdf</t>
   </si>
   <si>
     <t>Flash 9630._x000D_
 PROJETO DE LEI Nº 151/2019. (NÃO VOTADO). Torna obrigatório a afixação de aviso referente a crime de discriminação ou preconceito de raça, cor, etnia, religião, orientação sexual ou procedência nacional, em locais que especifica, e dá outras providências._x000D_
 José Marcos Martins de Freitas (Presidente).</t>
   </si>
   <si>
     <t>8095</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/8095/flash_9631.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/8095/flash_9631.pdf</t>
   </si>
   <si>
     <t>Flash 9631._x000D_
 PROJETO DE LEI Nº 160/2019. (NÃO VOTADO). Denomina a "Alameda Omir Antunes", localizada no cruzamento das avenidas Deputado Esteves Rodrigues e Cula Mangabeira, em frente ao Supermercado Villefort._x000D_
 José Marcos Martins de Freitas (Presidente).</t>
   </si>
   <si>
     <t>8096</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/8096/flash_9632.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/8096/flash_9632.pdf</t>
   </si>
   <si>
     <t>Flash 9632._x000D_
 PROJETO DE LEI Nº 165/2019. (NÃO VOTADO). Acrescenta o artigo 8º à Lei nº 3.830, de 26/11/2007, que dispõe sobre a criação do Sistema Municipal de Incentivo à Cultura, do Conselho Municipal de Cultura, do Fundo Municipal de Incentivo à Cultura, e dá outras providências._x000D_
 José Marcos Martins de Freitas (Presidente).</t>
   </si>
   <si>
     <t>8189</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/8189/flash_9676.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/8189/flash_9676.pdf</t>
   </si>
   <si>
     <t>Flash 9676._x000D_
 PROJETO DE LEI Nº 01/2019. (SOBRESTADO). Dispõe sobre a liberação de entrada de animais de estimação em hospitais e clínicas para visitas à pacientes_x000D_
 internados, e dá outras providências._x000D_
 José Marcos Martins de Freitas (Presidente).</t>
   </si>
   <si>
     <t>8190</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/8190/flash_9677.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/8190/flash_9677.pdf</t>
   </si>
   <si>
     <t>Flash 9677._x000D_
 PROJETO DE LEI Nº 27/2019. (RETIRADO). Dispõe sobre as diretrizes para o tempo de atendimento de usuários em estabelecimento dos Cartórios Extrajudiciais de Serviços Notariais e de Registro, no âmbito do Município de Montes Claros._x000D_
 José Marcos Martins de Freitas (Presidente).</t>
   </si>
   <si>
     <t>8191</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/8191/flash_9678.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/8191/flash_9678.pdf</t>
   </si>
   <si>
     <t>Flash 9678._x000D_
 PROJETO DE LEI Nº 59/2019. (RETIRADO). Autoriza o Poder Executivo Municipal a abrir crédito adicional especial ao orçamento vigente, para desenvolver ações e serviços na área da saúde, e dá outras providências._x000D_
 José Marcos Martins de Freitas (Presidente).</t>
   </si>
   <si>
     <t>8192</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/8192/flash_9679.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/8192/flash_9679.pdf</t>
   </si>
   <si>
     <t>Flash 9679._x000D_
 PROJETO DE LEI Nº 67/2019. (SOBRESTADO). Institui o "Dia Municipal dos Agentes de Combate à Endemias – ACE" e o "Dia Municipal dos Agentes Comunitários de Saúde – ACS do Estratégia Saúde da Família – ESF"._x000D_
 José Marcos Martins de Freitas (Presidente).</t>
   </si>
   <si>
     <t>8193</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/8193/flash_9680.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/8193/flash_9680.pdf</t>
   </si>
   <si>
     <t>Flash 9680._x000D_
 PROJETO DE LEI Nº 74/2019. (RETIRADO). Dispõe sobre a inclusão da temática “Contra a Violência às Mulheres e Meninas”, no currículo das escolas do Município de Montes Claros._x000D_
 José Marcos Martins de Freitas (Presidente).</t>
   </si>
   <si>
     <t>8194</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/8194/flash_9681.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/8194/flash_9681.pdf</t>
   </si>
   <si>
     <t>Flash 9681._x000D_
 PROJETO DE LEI Nº 103/2019. (REJEITADO). Altera a Lei nº 4.462, de 22/12/2011, que dispõe sobre a regulamentação de diárias no âmbito da Câmara Municipal de Montes Claros, e dá outras providências._x000D_
 José Marcos Martins de Freitas (Presidente).</t>
   </si>
   <si>
     <t>8195</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/8195/flash_9682.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/8195/flash_9682.pdf</t>
   </si>
   <si>
     <t>Flash 9682._x000D_
 PROJETO DE LEI Nº 132/2019. (RETIRADO). Autoriza a cessão de uso imóvel do Município ao Estado de Minas Gerais, localizado no bairro Edgar Pereira, para_x000D_
 funcionamento da Secretaria de Estado da Saúde._x000D_
 José Marcos Martins de Freitas (Presidente).</t>
   </si>
   <si>
     <t>8196</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/8196/flash_9683.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/8196/flash_9683.pdf</t>
   </si>
   <si>
     <t>Flash 9683._x000D_
 PROJETO DE LEI Nº 134/2019. (RETIRADO). Autoriza a desafetação e doação de imóvel do Município ao Sindicato Único dos Trabalhadores da Saúde de Minas Gerais – SIND-SAÚDE/MG, e dá outras providências. (Área medindo 600,00 m², localizada no bairro Todos os Santos II)._x000D_
 José Marcos Martins de Freitas (Presidente).</t>
   </si>
   <si>
     <t>8197</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/8197/flash_9684.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/8197/flash_9684.pdf</t>
   </si>
   <si>
     <t>Flash 9684._x000D_
 PROJETO DE LEI Nº 175/2019. (RETIRADO). Acrescenta os artigos 24-A e 24-B à Lei nº 3.380, de 26/11/2007, que dispõe sobre a criação do Sistema Municipal de Incentivo à Cultura, do Conselho Municipal de Cultura, do Fundo Municipal de Incentivo à Cultura, e dá outras providências._x000D_
 José Marcos Martins de Freitas (Presidente).</t>
   </si>
   <si>
     <t>8226</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
     <t>Raimundo Pereira da Silva</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/8226/flash_9819.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/8226/flash_9819.pdf</t>
   </si>
   <si>
     <t>Flash 9819._x000D_
 PROJETO DE RESOLUÇÃO Nº 23/2019. (NÃO VOTADO). Concede o Título de Cidadão Honorário de Montes Claros a Ciro Ferreira Gomes._x000D_
 José Marcos Martins de Freitas (Presidente).</t>
   </si>
   <si>
     <t>8279</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/8279/flash_9830.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/8279/flash_9830.pdf</t>
   </si>
   <si>
     <t>Flash 9830._x000D_
 PROJETO DE RESOLUÇÃO Nº 15/2019. (RETIRADO). Suprime o parágrafo 4º do artigo 159 e acrescenta o artigo 159-A ao Regimento Interno da Câmara Municipal de Montes Claros._x000D_
 Cláudio Ribeiro Prates (Presidente).</t>
   </si>
   <si>
     <t>8281</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/8281/flash_9831.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/8281/flash_9831.pdf</t>
   </si>
   <si>
     <t>Flash 9831._x000D_
 PROJETO DE RESOLUÇÃO Nº 27/2019. (REJEITADO). Acrescenta e altera dispositivos do Regimento Interno da Câmara Municipal de Montes Claros._x000D_
 José Marcos Martins de Freitas (Presidente).</t>
   </si>
   <si>
     <t>8313</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/8313/flash_9856.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/8313/flash_9856.pdf</t>
   </si>
   <si>
     <t>Flash 9856._x000D_
 Requerimentos do vereador Fábio Neves Nunes, apresentados à Câmara Municipal de Montes Claros, no período de 30/07/2019 a 26/11/2019._x000D_
 José Marcos Martins de Freitas (Presidente 2019-2020).</t>
   </si>
   <si>
     <t>8315</t>
   </si>
   <si>
     <t>João Paulo da Silva Bispo</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/8315/flash_9858.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/8315/flash_9858.pdf</t>
   </si>
   <si>
     <t>Flash 9858._x000D_
 Requerimento do vereador João Paulo da Silva Bispo, apresentado à Câmara Municipal de Montes Claros, no mês de maio de 2019._x000D_
 José Marcos Martins de Freitas (Presidente 2019-2020).</t>
   </si>
   <si>
     <t>8212</t>
   </si>
   <si>
     <t>VET</t>
   </si>
   <si>
     <t>Veto</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/8212/flash_9693.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/8212/flash_9693.pdf</t>
   </si>
   <si>
     <t>Flash 9693._x000D_
 VETO AO PROJETO DE LEI Nº 99/2018. (MANTIDO). Institui o Fundo Especial de Natureza Contábil da Câmara Municipal de Montes Claros – FENC, com a finalidade específica de aquisição de bem imóvel e ou construção de sua sede própria, e dá outras providências._x000D_
 José Marcos Martins de Freitas (Presidente).</t>
   </si>
   <si>
     <t>8215</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/8215/flash_9694.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/8215/flash_9694.pdf</t>
   </si>
   <si>
     <t>Flash 9694._x000D_
 VETO PARCIAL AO PROJETO DE LEI Nº 28/2019. (MANTIDO). Dispõe sobre a adaptação de lista de preços e cardápios, em bares, lanchonetes, restaurantes e estabelecimentos similares, para o uso de deficientes visuais; revoga a Lei nº 3.415, de 07/07/2005, e dá outras providências._x000D_
 José Marcos Martins de Freitas (Presidente).</t>
   </si>
   <si>
     <t>8216</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/8216/flash_9695.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/8216/flash_9695.pdf</t>
   </si>
   <si>
     <t>Flash 9695._x000D_
 VETO AO PROJETO DE LEI Nº 17/2019. (MANTIDO). Denomina a Praça “Rosângela Veloso Assis Martins”, popularmente conhecida como Praça do Chinelão, situada no trevo do aeroporto._x000D_
 José Marcos Martins de Freitas (Presidente).</t>
   </si>
   <si>
     <t>8219</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/8219/flash_9696.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/8219/flash_9696.pdf</t>
   </si>
   <si>
     <t>Flash 9696._x000D_
 VETO AO PROJETO DE LEI Nº 22/2019. (MANTIDO). Denomina a "Praça Dr. Antônio Augusto Barbosa Moura”, localizada no trevo do aeroporto, ao lado da Praça do Chinelão._x000D_
 José Marcos Martins de Freitas (Presidente).</t>
   </si>
   <si>
     <t>8221</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/8221/flash_9697.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/8221/flash_9697.pdf</t>
   </si>
   <si>
     <t>Flash 9697._x000D_
 VETO AO PROJETO DE LEI Nº 87/2019. (MANTIDO). Dispõe sobre a obrigatoriedade de publicação no Portal da Transparência do Município de Montes Claros, das listas dos pacientes que aguardam por consultas, exames e internações cirúrgicas nos estabelecimentos da rede pública de saúde.  _x000D_
 José Marcos Martins de Freitas (Presidente).</t>
   </si>
   <si>
     <t>8223</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/8223/flash_9698.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/8223/flash_9698.pdf</t>
   </si>
   <si>
     <t>Flash 9698._x000D_
 VETO AO PROJETO DE LEI Nº 86/2019. (MANTIDO). Proíbe a comercialização, o manuseio, a utilização, a queima e a soltura de fogos de estampidos no Município de Montes Claros, e dá outras providências._x000D_
 José Marcos Martins de Freitas (Presidente).</t>
   </si>
   <si>
     <t>8463</t>
   </si>
   <si>
     <t>ATA</t>
   </si>
   <si>
     <t>Ata</t>
   </si>
   <si>
     <t>ATL - ATL</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/8463/flash_9155.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/8463/flash_9155.pdf</t>
   </si>
   <si>
     <t>Flash 9155._x000D_
 Atas das sessões da Câmara Municipal de Montes Claros, do período de 22/01 a 20/12/2019._x000D_
 José Marcos Martins de Freitas (Presidente).</t>
   </si>
   <si>
     <t>8282</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/8282/flash_9832.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/8282/flash_9832.pdf</t>
   </si>
   <si>
     <t>Flash 9832._x000D_
 PROJETO DE DECRETO LEGISLATIVO Nº 01/2019. (REJEITADO). Susta o parágrafo único do artigo 2º do Decreto Municipal nº 3.745, de 17/09//2018, que dispõe sobre o Programa Municipal de Regularização Fundiária._x000D_
 José Marcos Martins de Freitas (Presidente).</t>
   </si>
   <si>
     <t>8041</t>
   </si>
   <si>
     <t>RES</t>
   </si>
   <si>
     <t>Resolução</t>
   </si>
   <si>
     <t>Ailton do Vilage</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/8041/flash_9742.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/8041/flash_9742.pdf</t>
   </si>
   <si>
     <t>Flash 9742._x000D_
 RESOLUÇÃO Nº 03, de 26/03/2019. Concede a "Placa de Prata Alferes José Lopes de Carvalho" a Wagner da Silva Leal._x000D_
 Cláudio Ribeiro Prates (Presidente).</t>
   </si>
   <si>
     <t>8043</t>
   </si>
   <si>
     <t>Cláudio Prates</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/8043/flash_9743.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/8043/flash_9743.pdf</t>
   </si>
   <si>
     <t>Flash 9743._x000D_
 RESOLUÇÃO Nº 04, de 26/03/2019. Concede a "Placa de Prata Alferes José Lopes de Carvalho" à Companhia Tecidos Norte de Minas  – COTEMINAS._x000D_
 José Marcos Martins de Freitas (Presidente).</t>
   </si>
   <si>
     <t>8044</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/8044/flash_9744.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/8044/flash_9744.pdf</t>
   </si>
   <si>
     <t>Flash 9744._x000D_
 RESOLUÇÃO Nº 10, de 18/04/2019. Concede a "Placa de Prata Alferes José Lopes de Carvalho" ao 19º Grupo Escoteiro São José._x000D_
 José Marcos Martins de Freitas (Presidente).</t>
   </si>
   <si>
     <t>8073</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/8073/flash_9745.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/8073/flash_9745.pdf</t>
   </si>
   <si>
     <t>Flash 9745._x000D_
 RESOLUÇÃO Nº 16, de 04/06/2019. Concede a "Placa de Prata Alferes José Lopes de Carvalho" à Câmara de Dirigentes Logistas de Montes Claros – CDL._x000D_
 José Marcos Martins de Freitas (Presidente).</t>
   </si>
   <si>
     <t>8074</t>
   </si>
   <si>
     <t>Delcinéia Santos Silva</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/8074/flash_9746.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/8074/flash_9746.pdf</t>
   </si>
   <si>
     <t>Flash 9746._x000D_
 RESOLUÇÃO Nº 23, de 15/08/2019. Concede a "Placa de Prata Alferes José Lopes de Carvalho" à Defensoria Pública da União de Montes Claros – DPU._x000D_
 José Marcos Martins de Freitas (Presidente).</t>
   </si>
   <si>
     <t>8076</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/8076/flash_9747.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/8076/flash_9747.pdf</t>
   </si>
   <si>
     <t>Flash 9747._x000D_
 RESOLUÇÃO Nº 20, de 13/08/2019. Concede a "Placa de Prata Alferes José Lopes de Carvalho" ao 7º Batalhão do Corpo de Bombeiros de Minas Gerais, sediado em Montes Claros/MG._x000D_
 José Marcos Martins de Freitas (Presidente).</t>
   </si>
   <si>
     <t>8078</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/8078/flash_9748.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/8078/flash_9748.pdf</t>
   </si>
   <si>
     <t>Flash 9748._x000D_
 RESOLUÇÃO Nº 22, de 15/08/2019. Concede a "Placa de Prata Alferes José Lopes de Carvalho" aos Obreiros da Igreja Universal do Reino de Deus de Montes Claros._x000D_
 José Marcos Martins de Freitas (Presidente).</t>
   </si>
   <si>
     <t>8080</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/8080/flash_9749.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/8080/flash_9749.pdf</t>
   </si>
   <si>
     <t>Flash 9749._x000D_
 RESOLUÇÃO Nº 24, de 03/09/2019. Concede a "Placa de Prata Alferes José Lopes de Carvalho" ao Conselho Regional de Odontologia – CRO._x000D_
 José Marcos Martins de Freitas (Presidente).</t>
   </si>
   <si>
     <t>8081</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/8081/flash_9750.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/8081/flash_9750.pdf</t>
   </si>
   <si>
     <t>Flash 9750._x000D_
 RESOLUÇÃO Nº 27, de 01/10/2019. Concede a "Placa de Prata Alferes José Lopes de Carvalho" à Associação de Pais e Amigos dos Excepcionais – APAE._x000D_
 José Marcos Martins de Freitas (Presidente).</t>
   </si>
   <si>
     <t>8084</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/8084/flash_9751.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/8084/flash_9751.pdf</t>
   </si>
   <si>
     <t>Flash 9751._x000D_
 RESOLUÇÃO Nº 30, de 15/10/2019. Concede a "Placa de Prata Alferes José Lopes de Carvalho" a Pedro de Araújo Maia._x000D_
 José Marcos Martins de Freitas (Presidente).</t>
   </si>
   <si>
     <t>8123</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/8123/flash_9773.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/8123/flash_9773.pdf</t>
   </si>
   <si>
     <t>Flash 9773._x000D_
 RESOLUÇÃO Nº 02, de 26/03/2019. Concede o Título de Cidadão Benemérito de Montes Claros a Wandi Milton Ribeiro._x000D_
 José Marcos Martins de Freitas (Presidente).</t>
   </si>
   <si>
     <t>8124</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/8124/flash_9774.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/8124/flash_9774.pdf</t>
   </si>
   <si>
     <t>Flash 9774._x000D_
 RESOLUÇÃO Nº 05, de 26/03/2019. Concede o Título de Cidadão Benemérito de Montes Claros ao Dr. Evandro Cangussu Melo._x000D_
 José Marcos Martins de Freitas (Presidente).</t>
   </si>
   <si>
     <t>8126</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/8126/flash_9775.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/8126/flash_9775.pdf</t>
   </si>
   <si>
     <t>Flash 9775._x000D_
 RESOLUÇÃO Nº 15, de 04/06/2019. Concede o Título de Cidadão Benemérito de Montes Claros a Tonyato Alvarenga._x000D_
 José Marcos Martins de Freitas (Presidente).</t>
   </si>
   <si>
     <t>8127</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/8127/flash_9776.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/8127/flash_9776.pdf</t>
   </si>
   <si>
     <t>Flash 9776._x000D_
 RESOLUÇÃO Nº 19, de 25/06/2019. Concede o Título de Cidadão Benemérito de Montes Claros a Itamaury Teles de Oliveira._x000D_
 José Marcos Martins de Freitas (Presidente).</t>
   </si>
   <si>
     <t>8128</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/8128/flash_9777.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/8128/flash_9777.pdf</t>
   </si>
   <si>
     <t>Flash 9777._x000D_
 RESOLUÇÃO Nº 26, de 17/09/2019. Concede o Título de Cidadão Benemérito de Montes Claros a Adão Batista Rocha._x000D_
 José Marcos Martins de Freitas (Presidente).</t>
   </si>
   <si>
     <t>8130</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/8130/flash_9778.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/8130/flash_9778.pdf</t>
   </si>
   <si>
     <t>Flash 9778._x000D_
 RESOLUÇÃO Nº 33, de 22/10/2019. Concede o Título de Cidadão Benemérito de Montes Claros a Maycon Vinícius Ferreira da Cruz (Nikão)._x000D_
 José Marcos Martins de Freitas (Presidente).</t>
   </si>
   <si>
     <t>8132</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/8132/flash_9779.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/8132/flash_9779.pdf</t>
   </si>
   <si>
     <t>Flash 9779._x000D_
 RESOLUÇÃO Nº 29, de 15/10/2019. Concede o Título de Cidadã Benemérita de Montes Claros a Lúcia Demicheli Muniz._x000D_
 José Marcos Martins de Freitas (Presidente).</t>
   </si>
   <si>
     <t>8159</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/8159/flash_9797.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/8159/flash_9797.pdf</t>
   </si>
   <si>
     <t>Flash 9797._x000D_
 RESOLUÇÃO Nº 06, de 26/03/2019. Concede o Título de Cidadão Honorário de Montes Claros a Nelson Missias de Morais._x000D_
 José Marcos Martins de Freitas (Presidente).</t>
   </si>
   <si>
     <t>8161</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/8161/flash_9798.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/8161/flash_9798.pdf</t>
   </si>
   <si>
     <t>Flash 9798._x000D_
 RESOLUÇÃO Nº 12, de 05/05/2019. Concede o Título de Cidadã Honorária de Montes Claros a Luciana Ribeiro Santana._x000D_
 José Marcos Martins de Freitas (Presidente).</t>
   </si>
   <si>
     <t>8162</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/8162/flash_9799.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/8162/flash_9799.pdf</t>
   </si>
   <si>
     <t>Flash 9799._x000D_
 RESOLUÇÃO Nº 14, de 04/06/2019. Concede o Título de Cidadão Honorário de Montes Claros a Evandro Geraldo Ferreira Borges. (Coronel da Polícia Militar)._x000D_
 José Marcos Martins de Freitas (Presidente).</t>
   </si>
   <si>
     <t>8164</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/8164/flash_9800.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/8164/flash_9800.pdf</t>
   </si>
   <si>
     <t>Flash 9800._x000D_
 RESOLUÇÃO Nº 21, de 15/08/2019. Concede o Título de Cidadão Honorário de Montes Claros a Márcio Luiz Simões Utsch._x000D_
 José Marcos Martins de Freitas (Presidente).</t>
   </si>
   <si>
     <t>8178</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/8178/flash_9801.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/8178/flash_9801.pdf</t>
   </si>
   <si>
     <t>Flash 9801._x000D_
 RESOLUÇÃO Nº 32, de 22/10/2019. Concede o Título de Cidadão Honorário de Montes Claros ao Senador Carlos Alberto Dias Viana._x000D_
 José Marcos Martins de Freitas (Presidente).</t>
   </si>
   <si>
     <t>8180</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/8180/flash_9802.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/8180/flash_9802.pdf</t>
   </si>
   <si>
     <t>Flash 9802._x000D_
 RESOLUÇÃO Nº 28, de 01/10/2019. Concede o Título de Cidadão Honorário de Montes Claros ao Dr. José Juceli de Lima._x000D_
 José Marcos Martins de Freitas (Presidente).</t>
   </si>
   <si>
     <t>8183</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/8183/flash_9803.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/8183/flash_9803.pdf</t>
   </si>
   <si>
     <t>Flash 9803._x000D_
 RESOLUÇÃO Nº 31, de 15/10/2019. Concede o Título de Cidadão Honorário de Montes Claros ao Dr. Rogério Medeiros Garcia de Lima._x000D_
 José Marcos Martins de Freitas (Presidente).</t>
   </si>
   <si>
     <t>8185</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/8185/flash_9804.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/8185/flash_9804.pdf</t>
   </si>
   <si>
     <t>Flash 9804._x000D_
 RESOLUÇÃO Nº 35, de 05/11/2019. Concede o Título de Cidadão Honorário de Montes Claros a Renato Alves Silva._x000D_
 José Marcos Martins de Freitas (Presidente).</t>
   </si>
   <si>
     <t>8211</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/8211/flash_9811.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/8211/flash_9811.pdf</t>
   </si>
   <si>
     <t>Flash 9811._x000D_
 RESOLUÇÃO Nº 08, de 02/04/2019. Acrescenta parágrafo 3º ao artigo 134 do Regimento Interno da Câmara Municipal de Montes Claros. (Sobre requerimentos votados em bloco)._x000D_
 José Marcos Martins de Freitas (Presidente).</t>
   </si>
   <si>
     <t>8213</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/8213/flash_9812.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/8213/flash_9812.pdf</t>
   </si>
   <si>
     <t>Flash 9812._x000D_
 RESOLUÇÃO Nº 07, de 02/04/2019. Altera a redação do parágrafo 3º do artigo 178 do Regimento Interno da Câmara Municipal de Montes Claros. (Limita a quantidade de honrarias, a serem concedidas por vereador durante o ano. Duas honrarias por ano)._x000D_
 José Marcos Martins de Freitas (Presidente).</t>
   </si>
   <si>
     <t>8214</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/8214/flash_9813.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/8214/flash_9813.pdf</t>
   </si>
   <si>
     <t>Flash 9813._x000D_
 RESOLUÇÃO Nº 09, de 09/04/2019. Altera a redação do parágrafo 4º e 5º do artigo 121 do Regimento Interno da Câmara Municipal de Montes Claros. (O vereador deverá solicitar sua retirada do plenário, caso necessite se ausentar da reunião)._x000D_
 José Marcos Martins de Freitas (Presidente).</t>
   </si>
   <si>
     <t>8217</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/8217/flash_9814.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/8217/flash_9814.pdf</t>
   </si>
   <si>
     <t>Flash 9814._x000D_
 RESOLUÇÃO Nº 11, de 23/04/2019. Acrescenta o parágrafo 8º ao artigo 115, do Regimento Interno da Câmara Municipal de Montes Claros. (As reuniões ordinárias que forem transformadas em Audiências Públicas, deverão contar obrigatoriamente com a presença dos vereadores, desde que realizadas no horário previsto no inciso II)._x000D_
 José Marcos Martins de Freitas (Presidente).</t>
   </si>
   <si>
     <t>8245</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/8245/flash_9711.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/8245/flash_9711.pdf</t>
   </si>
   <si>
     <t>Flash 9711._x000D_
 RESOLUÇÃO Nº 18, de 25/06/2019. Concede a "Medalha Ivan José Lopes de Honra Montes Claros" a Josué Christiano Gomes da Silva._x000D_
 José Marcos Martins de Freitas (Presidente).</t>
   </si>
   <si>
     <t>8250</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/8250/flash_9716.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/8250/flash_9716.pdf</t>
   </si>
   <si>
     <t>Flash 9716._x000D_
 RESOLUÇÃO Nº 25, de 10/09/2019. Concede a "Medalha de Mérito Educacional Professora Maria Aparecida Bispo de Moura" a Rejane Veloso Rodrigues._x000D_
 José Marcos Martins de Freitas (Presidente).</t>
   </si>
   <si>
     <t>8253</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/8253/flash_9719.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/8253/flash_9719.pdf</t>
   </si>
   <si>
     <t>Flash 9719._x000D_
 RESOLUÇÃO Nº 01, de 26/02/2019. Concede a "Medalha do Mérito Esportivo Antônio Manoel Dias" a André Muniz de Aguiar (Sergipano)._x000D_
 José Marcos Martins de Freitas (Presidente).</t>
   </si>
   <si>
     <t>8258</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/8258/flash_9724.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/8258/flash_9724.pdf</t>
   </si>
   <si>
     <t>Flash 9724._x000D_
 RESOLUÇÃO Nº 13/2019, de 16/05/2019. Concede a "Placa de Mérito Cultural Cândido Canela" a Lúcio Antônio de Jesus (Luciano de Jesus)._x000D_
 José Marcos Martins de Freitas (Presidente).</t>
   </si>
   <si>
     <t>8259</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/8259/flash_9725.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/8259/flash_9725.pdf</t>
   </si>
   <si>
     <t>Flash 9725._x000D_
 RESOLUÇÃO Nº 34, de 05/11/2019. Concede a "Placa de Mérito Cultural Cândido Canela" a Pollyana Caires._x000D_
 José Marcos Martins de Freitas (Presidente).</t>
   </si>
   <si>
     <t>10698</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/10698/flash_9720a.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/10698/flash_9720a.pdf</t>
   </si>
   <si>
     <t>Flash 9720A._x000D_
 RESOLUÇÃO Nº 17, de 11/06/2019. Concede a “Medalha de Mérito Profissional Coronel Georgino Jorge de Souza” ao Dr. Wagner Pinto de Souza._x000D_
 José Marcos Martins de Freitas (Presidente).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
@@ -3612,68 +3612,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/8204/flash_9689.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/8206/flash_9690.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/7616/flash_9202.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/7732/flash_9316.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/7834/flash_9418.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/7837/flash_9421.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/7838/flash_9422.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/7842/flash_9426.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/7844/flash_9428.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/7845/flash_9429.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/7846/flash_9430.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/7909/flash_9492.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/7911/flash_9494.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/8039/flash_9590.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/7582/flash_9168.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/7583/flash_9169.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/7584/flash_9170.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/7585/flash_9171.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/7586/flash_9172.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/7587/flash_9173.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/7588/flash_9174.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/7594/flash_9180.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/7599/flash_9185.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/7600/flash_9186.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/7601/flash_9187.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/7615/flash_9201.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/7617/flash_9203.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/7618/flash_9204.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/7648/flash_9232.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/7649/flash_9233.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/7650/flash_9234.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/7651/flash_9235.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/7652/flash_9236.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/7653/flash_9237.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/7654/flash_9238.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/7655/flash_9239.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/7656/flash_9240.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/7657/flash_9241.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/7658/flash_9242.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/7659/flash_9243.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/7660/flash_9244.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/7661/flash_9245.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/7662/flash_9246.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/7663/flash_9247.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/7664/flash_9248.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/7665/flash_9249.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/7666/flash_9250.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/7667/flash_9251.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/7668/flash_9252.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/7669/flash_9253.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/7670/flash_9254.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/7671/flash_9255.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/7672/flash_9256.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/7673/flash_9257.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/7674/flash_9258.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/7675/flash_9259.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/7676/flash_9260.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/7677/flash_9261.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/7731/flash_9315.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/7733/flash_9317.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/7739/flash_9323.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/7740/flash_9324.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/7763/flash_9347.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/7764/flash_9348.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/7765/flash_9349.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/7766/flash_9350.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/7767/flash_9351.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/7768/flash_9352.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/7769/flash_9353.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/7770/flash_9354.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/7771/flash_9355.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/7772/flash_9356.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/7773/flash_9357.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/7774/flash_9358.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/7775/flash_9359.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/7776/flash_9360.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/7777/flash_9361.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/7778/flash_9362.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/7779/flash_9363.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/7780/flash_9364.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/7781/flash_9365.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/7782/flash_9366.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/7783/flash_9367.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/7784/flash_9368.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/7785/flash_9369.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/7786/flash_9370.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/7803/flash_9387.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/7804/flash_9388.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/7831/flash_9415.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/7832/flash_9416.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/7833/flash_9417.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/7835/flash_9419.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/7836/flash_9420.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/7839/flash_9423.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/7840/flash_9424.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/7841/flash_9425.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/7843/flash_9427.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/7847/flash_9431.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/7848/flash_9432.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/7849/flash_9433.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/7850/flash_9434.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/7851/flash_9435.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/7852/flash_9436.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/7870/flash_9454.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/7871/flash_9455.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/7872/flash_9456.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/7873/flash_9457.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/7874/flash_9458.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/7875/flash_9459.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/7876/flash_9460.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/7877/flash_9461.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/7883/flash_9467.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/7884/flash_9468.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/7904/flash_9488.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/7910/flash_9493.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/7936/flash_9519.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/7937/flash_9520.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/7938/flash_9521.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/7939/flash_9522.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/7940/flash_9523.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/7942/flash_9524.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/7943/flash_9525.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/7944/flash_9526.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/7945/flash_9527.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/7946/flash_9528.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/7947/flash_9529.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/7948/flash_9530.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/7949/flash_9531.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/7950/flash_9532.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/7951/flash_9533.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/7952/flash_9534.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/7953/flash_9535.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/7954/flash_9536.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/7955/flash_9537.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/7956/flash_9538.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/8042/flash_9591.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/8045/flash_9592.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/8046/flash_9593.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/8047/flash_9594.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/8048/flash_9595.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/8050/flash_9597.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/8051/flash_9598.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/8052/flash_9599.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/8053/flash_9600.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/8054/flash_9601.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/8055/flash_9602.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/8056/flash_9603.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/8057/flash_9604.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/8058/flash_9605.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/8059/flash_9606.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/8060/flash_9607.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/8061/flash_9608.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/8062/flash_9609.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/8063/flash_9610.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/8064/flash_9612.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/8065/flash_9611.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/8066/flash_9613.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/8067/flash_9614.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/8068/flash_9615.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/8069/flash_9616.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/8070/flash_9617.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/8071/flash_9618.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/8072/flash_9619.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/8075/flash_9620.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/8077/flash_9621.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/8079/flash_9622.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/8082/flash_9623.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/8083/flash_9624.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/8086/flash_9625.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/8088/flash_9626.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/8090/flash_9627.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/8091/flash_9628.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/8092/flash_9629.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/8093/flash_9630.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/8095/flash_9631.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/8096/flash_9632.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/8189/flash_9676.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/8190/flash_9677.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/8191/flash_9678.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/8192/flash_9679.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/8193/flash_9680.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/8194/flash_9681.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/8195/flash_9682.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/8196/flash_9683.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/8197/flash_9684.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/8226/flash_9819.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/8279/flash_9830.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/8281/flash_9831.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/8313/flash_9856.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/8315/flash_9858.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/8212/flash_9693.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/8215/flash_9694.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/8216/flash_9695.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/8219/flash_9696.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/8221/flash_9697.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/8223/flash_9698.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/8463/flash_9155.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/8282/flash_9832.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/8041/flash_9742.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/8043/flash_9743.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/8044/flash_9744.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/8073/flash_9745.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/8074/flash_9746.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/8076/flash_9747.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/8078/flash_9748.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/8080/flash_9749.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/8081/flash_9750.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/8084/flash_9751.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/8123/flash_9773.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/8124/flash_9774.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/8126/flash_9775.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/8127/flash_9776.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/8128/flash_9777.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/8130/flash_9778.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/8132/flash_9779.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/8159/flash_9797.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/8161/flash_9798.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/8162/flash_9799.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/8164/flash_9800.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/8178/flash_9801.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/8180/flash_9802.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/8183/flash_9803.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/8185/flash_9804.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/8211/flash_9811.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/8213/flash_9812.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/8214/flash_9813.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/8217/flash_9814.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/8245/flash_9711.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/8250/flash_9716.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/8253/flash_9719.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/8258/flash_9724.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/8259/flash_9725.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/10698/flash_9720a.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/8204/flash_9689.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/8206/flash_9690.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/7616/flash_9202.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/7732/flash_9316.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/7834/flash_9418.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/7837/flash_9421.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/7838/flash_9422.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/7842/flash_9426.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/7844/flash_9428.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/7845/flash_9429.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/7846/flash_9430.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/7909/flash_9492.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/7911/flash_9494.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/8039/flash_9590.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/7582/flash_9168.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/7583/flash_9169.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/7584/flash_9170.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/7585/flash_9171.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/7586/flash_9172.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/7587/flash_9173.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/7588/flash_9174.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/7594/flash_9180.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/7599/flash_9185.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/7600/flash_9186.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/7601/flash_9187.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/7615/flash_9201.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/7617/flash_9203.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/7618/flash_9204.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/7648/flash_9232.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/7649/flash_9233.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/7650/flash_9234.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/7651/flash_9235.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/7652/flash_9236.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/7653/flash_9237.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/7654/flash_9238.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/7655/flash_9239.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/7656/flash_9240.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/7657/flash_9241.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/7658/flash_9242.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/7659/flash_9243.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/7660/flash_9244.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/7661/flash_9245.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/7662/flash_9246.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/7663/flash_9247.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/7664/flash_9248.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/7665/flash_9249.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/7666/flash_9250.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/7667/flash_9251.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/7668/flash_9252.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/7669/flash_9253.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/7670/flash_9254.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/7671/flash_9255.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/7672/flash_9256.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/7673/flash_9257.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/7674/flash_9258.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/7675/flash_9259.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/7676/flash_9260.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/7677/flash_9261.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/7731/flash_9315.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/7733/flash_9317.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/7739/flash_9323.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/7740/flash_9324.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/7763/flash_9347.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/7764/flash_9348.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/7765/flash_9349.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/7766/flash_9350.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/7767/flash_9351.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/7768/flash_9352.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/7769/flash_9353.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/7770/flash_9354.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/7771/flash_9355.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/7772/flash_9356.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/7773/flash_9357.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/7774/flash_9358.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/7775/flash_9359.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/7776/flash_9360.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/7777/flash_9361.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/7778/flash_9362.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/7779/flash_9363.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/7780/flash_9364.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/7781/flash_9365.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/7782/flash_9366.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/7783/flash_9367.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/7784/flash_9368.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/7785/flash_9369.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/7786/flash_9370.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/7803/flash_9387.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/7804/flash_9388.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/7831/flash_9415.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/7832/flash_9416.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/7833/flash_9417.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/7835/flash_9419.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/7836/flash_9420.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/7839/flash_9423.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/7840/flash_9424.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/7841/flash_9425.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/7843/flash_9427.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/7847/flash_9431.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/7848/flash_9432.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/7849/flash_9433.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/7850/flash_9434.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/7851/flash_9435.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/7852/flash_9436.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/7870/flash_9454.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/7871/flash_9455.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/7872/flash_9456.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/7873/flash_9457.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/7874/flash_9458.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/7875/flash_9459.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/7876/flash_9460.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/7877/flash_9461.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/7883/flash_9467.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/7884/flash_9468.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/7904/flash_9488.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/7910/flash_9493.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/7936/flash_9519.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/7937/flash_9520.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/7938/flash_9521.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/7939/flash_9522.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/7940/flash_9523.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/7942/flash_9524.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/7943/flash_9525.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/7944/flash_9526.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/7945/flash_9527.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/7946/flash_9528.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/7947/flash_9529.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/7948/flash_9530.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/7949/flash_9531.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/7950/flash_9532.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/7951/flash_9533.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/7952/flash_9534.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/7953/flash_9535.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/7954/flash_9536.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/7955/flash_9537.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/7956/flash_9538.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/8042/flash_9591.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/8045/flash_9592.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/8046/flash_9593.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/8047/flash_9594.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/8048/flash_9595.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/8050/flash_9597.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/8051/flash_9598.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/8052/flash_9599.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/8053/flash_9600.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/8054/flash_9601.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/8055/flash_9602.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/8056/flash_9603.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/8057/flash_9604.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/8058/flash_9605.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/8059/flash_9606.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/8060/flash_9607.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/8061/flash_9608.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/8062/flash_9609.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/8063/flash_9610.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/8064/flash_9612.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/8065/flash_9611.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/8066/flash_9613.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/8067/flash_9614.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/8068/flash_9615.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/8069/flash_9616.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/8070/flash_9617.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/8071/flash_9618.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/8072/flash_9619.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/8075/flash_9620.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/8077/flash_9621.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/8079/flash_9622.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/8082/flash_9623.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/8083/flash_9624.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/8086/flash_9625.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/8088/flash_9626.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/8090/flash_9627.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/8091/flash_9628.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/8092/flash_9629.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/8093/flash_9630.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/8095/flash_9631.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/8096/flash_9632.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/8189/flash_9676.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/8190/flash_9677.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/8191/flash_9678.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/8192/flash_9679.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/8193/flash_9680.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/8194/flash_9681.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/8195/flash_9682.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/8196/flash_9683.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/8197/flash_9684.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/8226/flash_9819.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/8279/flash_9830.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/8281/flash_9831.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/8313/flash_9856.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/8315/flash_9858.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/8212/flash_9693.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/8215/flash_9694.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/8216/flash_9695.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/8219/flash_9696.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/8221/flash_9697.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/8223/flash_9698.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/8463/flash_9155.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/8282/flash_9832.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/8041/flash_9742.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/8043/flash_9743.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/8044/flash_9744.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/8073/flash_9745.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/8074/flash_9746.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/8076/flash_9747.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/8078/flash_9748.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/8080/flash_9749.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/8081/flash_9750.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/8084/flash_9751.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/8123/flash_9773.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/8124/flash_9774.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/8126/flash_9775.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/8127/flash_9776.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/8128/flash_9777.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/8130/flash_9778.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/8132/flash_9779.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/8159/flash_9797.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/8161/flash_9798.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/8162/flash_9799.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/8164/flash_9800.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/8178/flash_9801.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/8180/flash_9802.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/8183/flash_9803.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/8185/flash_9804.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/8211/flash_9811.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/8213/flash_9812.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/8214/flash_9813.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/8217/flash_9814.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/8245/flash_9711.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/8250/flash_9716.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/8253/flash_9719.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/8258/flash_9724.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/8259/flash_9725.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2019/10698/flash_9720a.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H234"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="6" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="39.85546875" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="31.5703125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="92.140625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="91.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>