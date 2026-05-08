--- v0 (2025-12-19)
+++ v1 (2026-05-08)
@@ -54,7276 +54,7276 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>1991</t>
   </si>
   <si>
     <t>2022</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PELOM</t>
   </si>
   <si>
     <t>Projeto de Emenda à Lei Orgânica Municipal</t>
   </si>
   <si>
     <t>Maria das Graças Gonçalves Dias</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/1991/emenda_lei_organica_01_2022.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/1991/emenda_lei_organica_01_2022.pdf</t>
   </si>
   <si>
     <t>PROJETO DE EMENDA Nº 01/2022. Altera a redação dos Artigos 7º e 8º da Lei Orgânica do Município de Montes Claros.</t>
   </si>
   <si>
     <t>2894</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>Cláudio Rodrigues</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/2894/emenda_a_lei_organica_2_2022.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/2894/emenda_a_lei_organica_2_2022.pdf</t>
   </si>
   <si>
     <t>PROJETO DE EMENDA Nº 02/2022. Altera a redação do parágrafo 2º do Artigo 80 e revoga o parágrafo único do Artigo 81 da Lei Orgânica do Município de Montes Claros.</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
     <t>Mesa Diretora</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/176/plc_1_2022.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/176/plc_1_2022.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI COMPLEMENTAR Nº 01/2022. Dispõe sobre a Extinção, Criação e Reestruturação de Cargos da Estrutura Funcional da Câmara Municipal de Montes Claros -MG e dá Outras Providências</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
     <t>Humberto Souto</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/225/plc_3_2022.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/225/plc_3_2022.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI COMPLEMENTAR Nº 03/2022. DISPÕE SOBRE REGIME DE PLANTÃO NAS UNIDADES DE SAÚDE DO MUNICÍPIO DE MONTES CLAROS, ALTERA A LEI COMPLEMENTAR MUNICIPAL N° 03, DE 22 DE AGOSTO DE 2005 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/226/plc_3_2022.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/226/plc_3_2022.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI COMPLEMENTAR Nº 03/2022. DISPÕE SOBRE REGIME DE PLANTÃO NAS UNIDADES DE SAÚDE DO MUNICÍPIO DE MONTES CLAROS, ALTERA A LEI COMPLEMENTAR MUNICIPAL N.° 03, DE 22 DE AGOSTO DE 2005 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>282</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/282/plc_04_2022.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/282/plc_04_2022.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI COMPLEMENTAR Nº 04/2022. Altera a Lei Complementar N° 89, de 16 de Fevereiro de 2022.</t>
   </si>
   <si>
     <t>2484</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/2484/plc_05_2022.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/2484/plc_05_2022.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI COMPLEMENTAR Nº 05/2022. (RETIRADO). DISPÕE SOBRE A REGULAMENTAÇÃO DO PISO SALARIAL DOS AGENTES COMUNITÁRIOS DE SAÚDE, AGENTES DE COMBATE ÀS ENDEMIAS E AGENTES COMUNITÁRIOS DE SAÚDE PÚBLICA - PSF E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2512</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/2512/plc_6_2022-1.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/2512/plc_6_2022-1.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI COMPLEMENTAR Nº 06/2022. Dispõe sobre a Regulamentação do Piso Salarial dos Agentes Comunitários de Saúde, Agentes de Combate às Endemias e Agentes Comunitários de Saúde Pública (PSF) e dá outras providências.</t>
   </si>
   <si>
     <t>4367</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/4367/plc_7_2022-1.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/4367/plc_7_2022-1.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI COMPLEMENTAR Nº 07/2022. Altera a Lei Complementar nº 89, de 16 de fevereiro de 2022, alterada pela Lei Complementar nº 92, de 26 de abril de 2022.</t>
   </si>
   <si>
     <t>6808</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/6808/plc_8_2022-1-2.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/6808/plc_8_2022-1-2.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI COMPLEMENTAR Nº 08/2022. DISPÕE SOBRE A CRIAÇÃO DE CARGOS E FUNÇÕES GRATIFICADAS PARA ATUAÇÃO NOS PROCEDIMENTOS LICITATÓRIOS DISCIPLINADOS NA NOVA LEI DE LICITAÇÃO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>7039</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/7039/plc_9_2022-1-3.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/7039/plc_9_2022-1-3.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI COMPLEMENTAR Nº 09/2022. ALTERA O CÓDIGO TRIBUTÁRIO MUNICIPAL REGIDO PELA LEI COMPLEMENTAR N° 04, DE 07 DE DEZEMBRO DE 2005.</t>
   </si>
   <si>
     <t>7047</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/7047/plc_10_2022-1-17.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/7047/plc_10_2022-1-17.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI COMPLEMENTAR Nº 10/2022. ALTERA A LEI MUNICIPAL N.° 4.198, DE 23 DE DEZEMBRO DE 2009, QUE DISPÕE SOBRE O USO E OCUPAÇÃO DO SOLO NO MUNICÍPIO DE MONTES CLAROS; A LEI 3.032, DE 16 DE JULHO DE 2002, QUE INSTITUI O CÓDIGO DE OBRAS E EDIFICAÇÕES DE MONTES CLAROS; A LEI 3.139, DE 7 DE AGOSTO DE 2003, QUE DISPÕE SOBRE OS ENGENHOS DE DIVULGAÇÃO DE PUBLICIDADE E ANÚNCIOS; DISPÕE SOBRE A REGULARIZAÇÃO DE EDIFICAÇÕES E USO DO SOLO; ESTABELECE REGRAS E CONDIÇÕES PARA INSTALAÇÃO DE "PARKLETS" E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>7343</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/7343/plc_11_2022.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/7343/plc_11_2022.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI COMPLEMENTAR Nº 11/2022. ALTERA O ARTIGO 37, DA LEI MUNICIPAL N° 2.891, DE 30 DE ABRIL DE 2001, COM REDAÇÃO DADA PELA LEI COMPLEMENTAR MUNICIPAL. N° 55, DE 21 DE DEZEMBRO DE 2016</t>
   </si>
   <si>
     <t>8761</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>Executivo Municipal - EXEC</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8761/flash_10.166.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8761/flash_10.166.pdf</t>
   </si>
   <si>
     <t>Flash 10.166._x000D_
 PROJETO DE LEI COMPLEMENTAR Nº 05/2022. (RETIRADO). Dispõe sobre a regulamentação do piso salarial dos Agentes Comunitários de Saúde, Agentes de Combate às Endemias e Agentes Comunitários de Saúde Pública – PSF, e dá outras providências._x000D_
 Cláudio Rodrigues de Jesus (Presidente).</t>
   </si>
   <si>
     <t>8782</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8782/flash_10.028.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8782/flash_10.028.pdf</t>
   </si>
   <si>
     <t>Flash 10.028._x000D_
 PROJETO DE LEI COMPLEMENTAR Nº 02/2022. Institui o Programa Municipal de Recuperação Fiscal – REFIS 2022, com anistia de multas e remissão de juros, altera o inciso I, do artigo 208, do Código Tributário Municipal, regido pela Lei Complementar nº 04, de 07/12/2005, e dá outras providências. (Referente à Lei Complementar nº 90, de 15/03/2022)._x000D_
 Cláudio Rodrigues de Jesus (Presidente).</t>
   </si>
   <si>
     <t>8784</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8784/flash_10.029.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8784/flash_10.029.pdf</t>
   </si>
   <si>
     <t>Flash 10.029._x000D_
 PROJETO DE LEI COMPLEMENTAR Nº 03/2022.  Dispõe sobre o Regime de Plantão nas Unidades de Saúde do Município de Montes Claros, altera a Lei Complementar nº 03, de 22/08/2005, que altera a composição dos anexos da Lei nº 3.348, de 19/07/2004; cria cargos de provimento efetivo de nível médio do Programa Saúde da Família – PSF, e dá outras providências. (Referente à Lei Complementar nº 91, de 22/03/2022)._x000D_
 Cláudio Rodrigues de Jesus (Presidente).</t>
   </si>
   <si>
     <t>8785</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
     <t>MESA DIRETORA - MESA</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8785/flash_10.030.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8785/flash_10.030.pdf</t>
   </si>
   <si>
     <t>Flash 10.030._x000D_
 PROJETO DE LEI COMPLEMENTAR Nº 04/2022. Altera a Lei Complementar nº 89, de 16/02/2022, que dispõe sobre a extinção, criação e reestruturação de cargos da estrutura funcional da Câmara Municipal de Montes Claros. (Referente à Lei Complementar nº 92, de 26/04/2022)._x000D_
 Cláudio Rodrigues de Jesus (Presidente).</t>
   </si>
   <si>
     <t>8789</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8789/flash_10.031.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8789/flash_10.031.pdf</t>
   </si>
   <si>
     <t>Flash 10.031._x000D_
 PROJETO DE LEI COMPLEMENTAR Nº 07/2022. Altera a Lei Complementar nº 89, de 16/02/2022, que foi alterada pela Lei Complementar nº 92, de 26/04/2022, que dispõe sobre extinção, criação e reestruturação de cargos da estrutura funcional da Câmara Municipal de Montes Claros. (Referente à Lei Complementar nº 94, de 11/11/2022)._x000D_
 Cláudio Rodrigues de Jesus (Presidente).</t>
   </si>
   <si>
     <t>8802</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8802/flash_10.038.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8802/flash_10.038.pdf</t>
   </si>
   <si>
     <t>Flash 10.038._x000D_
 PROJETO DE LEI COMPLEMENTAR Nº 09/2022. Altera o Código Tributário Municipal, regido pela Lei Complementar nº 04, de 07/12/2005. (Referente à Lei Complementar nº 96, de 22/12/2022)._x000D_
 Cláudio Rodrigues de Jesus (Presidente).</t>
   </si>
   <si>
     <t>8804</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8804/flash_10.039.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8804/flash_10.039.pdf</t>
   </si>
   <si>
     <t>Flash 10.039._x000D_
 PROJETO DE LEI COMPLEMENTAR Nº 10/2022. Altera as Leis nº 4.198, de 23/12/2009, que dispõe sobre as Normas de Uso e Ocupação do Solo no Município de Montes Claros; nº 3.032, de 16/07/2002, que instituiu o Código de Obras e Edificações de Montes Claros; nº 3.139, de 07/08/2003, que dispõe sobre os Engenhos de Divulgação de Publicidade e Anúncios, estabelecendo regras e condições para a instalação de parklets, e dá outras providências. (Referente à Lei Complementar nº 98, de 22/12/2022, alterada pela Lei Complementar nº 126, de 28/06/2024)._x000D_
 Cláudio Rodrigues de Jesus (Presidente).</t>
   </si>
   <si>
     <t>8805</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8805/flash_10.040.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8805/flash_10.040.pdf</t>
   </si>
   <si>
     <t>Flash 10.040._x000D_
 PROJETO DE LEI COMPLEMENTAR Nº 11/2022. Altera o artigo 37, da Lei nº 2.891, de 30/04/2001, com redação dada pela Lei Complementar nº 55, de 21/12/2016, que dispõem sobre a jornada de trabalho dos secretários municipais e equivalentes. (Referente à Lei Complementar nº 97, de 22/12/2022)._x000D_
 Cláudio Rodrigues de Jesus (Presidente).</t>
   </si>
   <si>
     <t>8832</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8832/flash_10.053.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8832/flash_10.053.pdf</t>
   </si>
   <si>
     <t>Flash 10.053._x000D_
 PROJETO DE LEI COMPLEMENTAR Nº 01/2022. (ALTERADA). Dispõe sobre a extinção de cargo e reestruturação de cargos da estrutura funcional da Câmara Municipal de Montes Claros, e dá outras providências. (Referente à Lei Complementar nº 89, de 16/02/2022, que foi alterada pelas Leis Complementares nº 92, de 26/04/2022, nº 94, de 11/11/2022, nº 101, de 28/03/2023, nº 112, de 05/07/2023, nº 114, de 27/11/2023 e nº 123, de 03/04/2024)._x000D_
 Cláudio Rodrigues de Jesus (Presidente).</t>
   </si>
   <si>
     <t>8835</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8835/flash_10.056.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8835/flash_10.056.pdf</t>
   </si>
   <si>
     <t>Flash 10.056._x000D_
 PROJETO DE LEI COMPLEMENTAR Nº 06/2022. Dispões sobre a regulamentação do piso salarial dos Agentes Comunitários de Saúde, Agentes de Combate às Endemias e Agentes Comunitários de Saúde Pública – PSF, e dá outras providências. (Referente à Lei Complementar nº 93, de 23/08/2022)._x000D_
 Cláudio Rodrigues de Jesus (Presidente).</t>
   </si>
   <si>
     <t>8836</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8836/flash_10.057.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8836/flash_10.057.pdf</t>
   </si>
   <si>
     <t>Flash 10.057._x000D_
 PROJETO DE LEI COMPLEMENTAR Nº 08/2022. Dispõe sobre a criação de cargos e funções gratificadas no âmbito do Poder Executivo Municipal, para atuação nos procedimentos licitatórios disciplinados na nova Lei de Licitação, e dá outras providências. (Agente de Contratação, Pregoeiro e Diretor). (Referente à Lei Complementar nº 95, de 13/12/2022)._x000D_
 Cláudio Rodrigues de Jesus (Presidente).</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>Projeto de Lei</t>
   </si>
   <si>
     <t>Igor Dias</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/158/pl_1_22.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/158/pl_1_22.pdf</t>
   </si>
   <si>
     <t>A Rua conhecida popularmente como Rua 21 (VINTE E UM) localizada no Bairro Jardim Primavera, neste Município, passa a denominar-se oficialmente RUA AMARÍLIS.</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/162/pl_2_2022.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/162/pl_2_2022.pdf</t>
   </si>
   <si>
     <t>Rua sem denominação oficial, conhecida popularmente como 12, no bairro Jardim Primavera, passa denominar-se oficialmente como Rua Jardim dos Ipês.</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
     <t>Daniel Dias</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/163/pl_3_2022.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/163/pl_3_2022.pdf</t>
   </si>
   <si>
     <t>Denomina Campo Geraldo Magela de Moura (DIM) no Município de Monte Claros/MG</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
     <t>Reinaldo Barbosa</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/175/pl_4_2022.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/175/pl_4_2022.pdf</t>
   </si>
   <si>
     <t>Denomina Centro Municipal de Ensino Infantil - CEMEI - Maria Ribeiro de Andrade - "Dona Lica"</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
     <t>Elair Gomes</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/193/pl_5_2022.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/193/pl_5_2022.pdf</t>
   </si>
   <si>
     <t>Dispõe Sobre a Proibição de Realização de Tatuagens e Implantação de Piercings em cães e gatos, com fins estéticos no Município de Montes Claros</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
     <t>Edmilson Bispo dos Santos</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/194/pl_6_2022.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/194/pl_6_2022.pdf</t>
   </si>
   <si>
     <t>Denomina Rua Aristeu Rodrigues dos Reis</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/195/pl_7_2022-1.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/195/pl_7_2022-1.pdf</t>
   </si>
   <si>
     <t>Fica considerada de Utilidade Pública Municipal a entidade civil, legalmente constituída, sem fins lucrativos, sob a denominação de ASSOCIAÇÃO DE DESENVOLVIMENTO SOCIAL DO NORTE DE MINAS GERAIS, inscrita sob o CNPJ n° 2.287.709/0001-06, com sede na rua Tupinambás, n° 13, bairro Melo, na cidade de Montes Claros/MG.</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/207/pl_8_2022.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/207/pl_8_2022.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A FIRMAR PARCERIA COM A ASSOCIAÇÃO NORTE MINEIRA DE APOIO AO AUTISTA ANDA, REPASSAR RECURSOS FINANCEIROS E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
     <t>Martins Lima Filho (Junior Martins)</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/208/pl_9_2022.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/208/pl_9_2022.pdf</t>
   </si>
   <si>
     <t>Art. 1°- A Academia de Saúde sem denominação oficial, localizada ao lado da Pça. Sidney Júnior no bairro Vila Exposição, no município de Montes Claros (MG). passa denominar-se oficialmente: Academia de Saúde Nilton Gonçalves de Jesus.</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/209/pl_10_2022-1.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/209/pl_10_2022-1.pdf</t>
   </si>
   <si>
     <t>A praça sem denominação oficial, localizada no bairro Jardim Niemeyer, no município de Montes Claros (MG), passa denominar-se oficialmente: Praça da União.</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
     <t>Maria Helena Lopes</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/210/pl_11_2022-1.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/210/pl_11_2022-1.pdf</t>
   </si>
   <si>
     <t>O Logradouro Público, sem nome oficial, localizada na Av. A, no Bairro Morada do Parque, (rotatória), passa a denominar-se oficialmente de Rotatória Laura Soares dos Santos</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
     <t>Professora Iara Pimentel</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/229/pl_12_2022.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/229/pl_12_2022.pdf</t>
   </si>
   <si>
     <t>Institui a Semana Municipal do Combate à Violência Obstétrica no município de Montes Claros/MG</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
     <t>Wilton Dias</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/230/pl_13_2022-1.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/230/pl_13_2022-1.pdf</t>
   </si>
   <si>
     <t>Denomina oficialmente como RUA AGNELO FLÁVIO DOS SANTOS</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/231/pl_14_2022-1.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/231/pl_14_2022-1.pdf</t>
   </si>
   <si>
     <t>Denomina Rua Joaquim Pereira Dos Santos no (Loteamento Armando Prates Ataíde)</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/232/pl_15_2022-1.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/232/pl_15_2022-1.pdf</t>
   </si>
   <si>
     <t>DENOMINA O LOGRADOURO: AVENIDA MARIA MACEDO CHAVES</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/233/pl_16_2022.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/233/pl_16_2022.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE OS BENEFÍCIOS EVENTUAIS NO ÂMBITO DA POLÍTICA PÚBLICA ASSISTENCIAL SOCIAL DO MUNICÍPIO E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/227/pl_17_2022.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/227/pl_17_2022.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A ABRIR CRÉDITO ADICIONAL ESPECIAL AO ORÇAMENTO VIGENTE E DA OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/228/pl_18_2022.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/228/pl_18_2022.pdf</t>
   </si>
   <si>
     <t>237</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/</t>
   </si>
   <si>
     <t>Institui o Dia Municipal Contra a Psicofobia para combater as atitudes preconceituosas e discriminatórias contra pessoas com deficiências ou transtornos mentais</t>
   </si>
   <si>
     <t>238</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/238/pl_20_2022.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/238/pl_20_2022.pdf</t>
   </si>
   <si>
     <t>INSTITUI A POLÍTICA MUNICIPAL DE PROMOÇÃO À VALORIZAÇÃO DA VIDA, A SER IMPLEMENTADA NA REDE MUNICIPAL DE ENSINO</t>
   </si>
   <si>
     <t>239</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/239/pl_21_2022.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/239/pl_21_2022.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A INSTITUIÇÃO DO MUNICIPAL DE SANEAMENTO BÁSICO E DO CONSELHO MUNICIPAL DE SANEAMENTO BÁSICO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/240/pl_22_2022.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/240/pl_22_2022.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A ABRIR CRÉDITO ADICIONAL ESPECIAL AO ORÇAMENTO VIGENTE E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>241</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/241/pl_23_2022.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/241/pl_23_2022.pdf</t>
   </si>
   <si>
     <t>A Rua sem denominação oficial, conhecida popularmente como 12, no bairro Jardim Primavera, passa a denominar-se oficialmente como Rua Jardim dos Ipês.</t>
   </si>
   <si>
     <t>242</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/242/pl_24_2022.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/242/pl_24_2022.pdf</t>
   </si>
   <si>
     <t>Denomina Rua Maria Macêdo Chaves, no Condomínio de Chácaras Santa Terezinha</t>
   </si>
   <si>
     <t>243</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/243/pl_25_2022.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/243/pl_25_2022.pdf</t>
   </si>
   <si>
     <t>Concede Titulo Declaratório de Utilidade Pública à Associação Cultural JABS</t>
   </si>
   <si>
     <t>244</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/244/pl_26_2022.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/244/pl_26_2022.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DECLARATÓRIO DE UTILIDADE PÚBLICA INSTITUTO LABOREARTE DE CAPACITAÇÃO PROFISSIONAL E ÉTICA DOS SOCIALMENTE EXCLUÍDOS - INCAPESE</t>
   </si>
   <si>
     <t>259</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/259/pl_27_2022-1.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/259/pl_27_2022-1.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A ABRIR CRÉDITO ADICIONAL ESPECIAL AO ORÇAMENTO VIGENTE E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>261</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/261/pl_28_2022.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/261/pl_28_2022.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A FIRMAR PARCERIA COM AS ENTIDADES QUE MENCIONA, REPASSAR RECURSOS FINANCEIROS E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>260</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/260/pl_29_2022-1.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/260/pl_29_2022-1.pdf</t>
   </si>
   <si>
     <t>Institui no calendário de Comemorações oficiais do Município de Montes Claros o dia do Obreiro Universal</t>
   </si>
   <si>
     <t>262</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/262/pl_30_2022-1.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/262/pl_30_2022-1.pdf</t>
   </si>
   <si>
     <t>Denomina Rua Nogueira, no Bairro Reserva Real</t>
   </si>
   <si>
     <t>263</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/263/pl_31_2022-1.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/263/pl_31_2022-1.pdf</t>
   </si>
   <si>
     <t>Denomina Rua Antônio Ferreira da Silva no bairro Vila Santa Cruz</t>
   </si>
   <si>
     <t>264</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
     <t>Marlus do Independência</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/264/pl_32_2022-1.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/264/pl_32_2022-1.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE DENOMINAÇÃO DA RUA EUSTÁQUIO JOAQUIM BOITRAGO LOCALIZADA NO BAIRRO INDEPENDÊNCIA</t>
   </si>
   <si>
     <t>265</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/265/pl_33_2022-1.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/265/pl_33_2022-1.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE DENOMINAÇÃO DA RUA ANTÔNIO FERNANDES GUIMARÃES LOCALIZADA NO BAIRRO INDEPENDÊNCIA</t>
   </si>
   <si>
     <t>266</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
     <t>Cecília Meireles Ferreira</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/266/pl_34_2022.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/266/pl_34_2022.pdf</t>
   </si>
   <si>
     <t>Concede Titulo Declaratório de Utilidade Pública a Associação Protetora dos Animais - Instituto Eu Salvo de Montes Claros/MG</t>
   </si>
   <si>
     <t>267</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/267/pl_35_2022-1.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/267/pl_35_2022-1.pdf</t>
   </si>
   <si>
     <t>Fica considerada de Utilidade Pública Municipal a entidade civil, legalmente constituída, sem fins lucrativos, sob a denominação ASSOCIAÇÃO DOS CICLISTAS DE MONTES CLAROS</t>
   </si>
   <si>
     <t>273</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/273/pl_36_2022.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/273/pl_36_2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a instituição da Semana do Bebê no Município de Montes Claros</t>
   </si>
   <si>
     <t>274</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/274/pl_37_2022.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/274/pl_37_2022.pdf</t>
   </si>
   <si>
     <t>Denomina Estradas Rurais do Município de Montes Claros</t>
   </si>
   <si>
     <t>275</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
     <t>Odair Ferreira</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/275/pl_38_2022.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/275/pl_38_2022.pdf</t>
   </si>
   <si>
     <t>Denomina Praça Eustáquio Ferreira Silva</t>
   </si>
   <si>
     <t>276</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
     <t>Leãozinho</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/276/pl_39_2022.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/276/pl_39_2022.pdf</t>
   </si>
   <si>
     <t>Denomina Rua Edvaldo Sampaio Dias no bairro Interlagos</t>
   </si>
   <si>
     <t>277</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/277/pl_40_2022.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/277/pl_40_2022.pdf</t>
   </si>
   <si>
     <t>Concede o Título Declaratório de Utilidade Pública à Associação Protetora dos Animais Instituto Eu Salvo</t>
   </si>
   <si>
     <t>279</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/279/pl_41_2022.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/279/pl_41_2022.pdf</t>
   </si>
   <si>
     <t>Institui a Semana de Incentivo às Doações para Fundo Municipal dos Direitos da Criança e do Adolescente e Fundo Municipal do ldoso e cria o Selo Amigo do Criança e do ldoso</t>
   </si>
   <si>
     <t>280</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/280/pl_42_2022_2.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/280/pl_42_2022_2.pdf</t>
   </si>
   <si>
     <t>ESTABELECE REAJUSTE DE VENCIMENTO DOS SERVIDORES PÚBLICOS DO MUNICÍPIO DE MONTES CLAROS</t>
   </si>
   <si>
     <t>290</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/290/pl_43_2022.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/290/pl_43_2022.pdf</t>
   </si>
   <si>
     <t>Denomina Rua Antônio Fernandes Guimarães, no Bairro Independência</t>
   </si>
   <si>
     <t>291</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/291/pl_44_2022.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/291/pl_44_2022.pdf</t>
   </si>
   <si>
     <t>Denomina Rua Eustáquio Joaquim Boitrago, no Bairro Independência</t>
   </si>
   <si>
     <t>292</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
     <t>Rodrigo Cadeirante</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/292/pl_45_2022.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/292/pl_45_2022.pdf</t>
   </si>
   <si>
     <t>Concede Titulo Declaratório de Utilidade Pública a ASSOCIAÇÃO BORA VIVER</t>
   </si>
   <si>
     <t>293</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/293/pl_46_2022.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/293/pl_46_2022.pdf</t>
   </si>
   <si>
     <t>Institui a Semana de Incentivo às Doações para o Fundo Municipal dos Direitos da Criança e do Adolescente e Fundo Municipal do ldoso e cria o Selo Amigo da Criança e do ldoso.</t>
   </si>
   <si>
     <t>294</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/294/pl_47_2022.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/294/pl_47_2022.pdf</t>
   </si>
   <si>
     <t>Denomina Rua David Cristianismo Costa, no Bairro João Botelho</t>
   </si>
   <si>
     <t>295</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/295/pl_48_2022.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/295/pl_48_2022.pdf</t>
   </si>
   <si>
     <t>ESTABELECE A OBRIGATORIEDADE DA AFIXAÇÃO OU A REALIZAÇÃO DA TROCA DA PLACA DE IDENTIFICAÇÃO DA RUA, PRÓPRIO OU LOGRADOURO PÚBLICO, QUANDO REALIZADA A SUA DENOMINAÇÃO OFICIAL NA CIDADE DE MONTES CLAROS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>300</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/300/pl_49_2022.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/300/pl_49_2022.pdf</t>
   </si>
   <si>
     <t>Denomina Rua José Maria Francisco de Oliveira, no Bairro Santa Rafaela</t>
   </si>
   <si>
     <t>301</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/301/pl_50_2022.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/301/pl_50_2022.pdf</t>
   </si>
   <si>
     <t>Institui o Processo Legislativo Eletrônico no âmbito da Câmara Municipal de Montes Claros/MG.</t>
   </si>
   <si>
     <t>302</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/302/pl_51_2022.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/302/pl_51_2022.pdf</t>
   </si>
   <si>
     <t>Concede Titulo Declaratório de Utilidade Pública para a Associação Amigos do Verde</t>
   </si>
   <si>
     <t>303</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/303/pl_52_2022.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/303/pl_52_2022.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A CELEBRAR CONVÊNIO COM O ESTADO MINAS GERAIS, VISANDO A MUNICIPALIZAÇÃO DOS ANOS INICIAIS DO ENSINO FUNDAMENTAL E DA OUTRAS PROVIDENCIAS</t>
   </si>
   <si>
     <t>311</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/311/pl_53_2022.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/311/pl_53_2022.pdf</t>
   </si>
   <si>
     <t>Dispõe Sobre Atendimento Prioritário Advogados, que representando os interesses dos clientes, nas instituições que especifica</t>
   </si>
   <si>
     <t>969</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/969/pl_54_2022.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/969/pl_54_2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a obrigatoriedade de consulta prévia à comunidade escolar para fins de descentralização do Ensino dos anos iniciais do ensino Fundamental das escolas públicas do Estado de Minas Gerais, na cidade de Montes Claros e dá outras providências</t>
   </si>
   <si>
     <t>970</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/970/pl_55_2022.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/970/pl_55_2022.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES PARA EXECUÇÃO DA LEI ORÇAMENTÁRIA PARA O EXERCÍCIO FINANCEIRO DE 2023 E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2511</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/2511/pl_56_2022-1.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/2511/pl_56_2022-1.pdf</t>
   </si>
   <si>
     <t>Denomina Rua Dra. Júnea Cláudia Rodrigues, no Distrito de Ermidinha</t>
   </si>
   <si>
     <t>2510</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/2510/pl_57_2022-1.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/2510/pl_57_2022-1.pdf</t>
   </si>
   <si>
     <t>Denomina Rua Adélson Soares Mendes, no Distrito de Nova Esperança.</t>
   </si>
   <si>
     <t>2509</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/2509/pl_58_2022-1.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/2509/pl_58_2022-1.pdf</t>
   </si>
   <si>
     <t>Denomina Parque Ilda Atayde Vasconcelos</t>
   </si>
   <si>
     <t>2508</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/2508/pl_59_2022-1.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/2508/pl_59_2022-1.pdf</t>
   </si>
   <si>
     <t>Concede Título Declaratório de Utilidade Pública a ASSOCIAÇÃO DOS MORADORES E AMIGOS DA COMUNIDADE RURAL PORTAL DOS SONHOS.</t>
   </si>
   <si>
     <t>2507</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/2507/pl_60_2022.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/2507/pl_60_2022.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A FIRMAR PARCERIA COM A SOCIEDADE RURAL DE MONTES CLAROS, REPASSAR RECURSOS FINANCEIROS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2506</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/2506/pl_62_2022-1.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/2506/pl_62_2022-1.pdf</t>
   </si>
   <si>
     <t>2505</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/2505/pl_63_2022-1.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/2505/pl_63_2022-1.pdf</t>
   </si>
   <si>
     <t>DENOMINA VIA PÚBLICA RUA JOÃO FRANCISCO DOS SANTOS, NO BAIRRO VILAGE DO LAGO I.</t>
   </si>
   <si>
     <t>1992</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/1992/pl_64_2022-1.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/1992/pl_64_2022-1.pdf</t>
   </si>
   <si>
     <t>Concede Título Declaratório de Utilidade Pública para a Associação Luz na Rua</t>
   </si>
   <si>
     <t>1993</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
     <t>Stalin Cordeiro</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/1993/pl_65_2022-1.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/1993/pl_65_2022-1.pdf</t>
   </si>
   <si>
     <t>Denomina Pista de Caminhada José Gonçalves de Freitas, no Bairro Vila Exposição</t>
   </si>
   <si>
     <t>1994</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/1994/pl_66_2022-1.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/1994/pl_66_2022-1.pdf</t>
   </si>
   <si>
     <t>Denomina Rua José Unhares Frota Machado, no Bairro Ibituruna.</t>
   </si>
   <si>
     <t>1995</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/1995/pl_67_2022.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/1995/pl_67_2022.pdf</t>
   </si>
   <si>
     <t>Institui o Dia Municipal do Aeromodelista, no Município de Montes Claros.</t>
   </si>
   <si>
     <t>1996</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/1996/pl_70_2022-1.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/1996/pl_70_2022-1.pdf</t>
   </si>
   <si>
     <t>Denomina Rua Isaque Alves de Souza, no Bairro Novo Delfino.</t>
   </si>
   <si>
     <t>1997</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/1997/pl_71_2022-1-2.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/1997/pl_71_2022-1-2.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a forma de publicidade dos tributos que incidem sobre os combustíveis e dos preços praticados nos postos e dá outras providências.</t>
   </si>
   <si>
     <t>1998</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/1998/pl_72_2022.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/1998/pl_72_2022.pdf</t>
   </si>
   <si>
     <t>A via pública, conhecida popularmente como rua "Doze", localizada no bairro Alto da Boa Vista, sem denominação oficial, neste município de Montes Claros/MG, passa a denominar-se oficialmente: Rua Joaquim Gomes de Oliveira.</t>
   </si>
   <si>
     <t>1999</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
     <t>Denomina Maria de Lourdes Gomes Lima - Sala de Recursos Multifuncionais, localizada dentro da Escola Municipal Dú Narciso.</t>
   </si>
   <si>
     <t>1769</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/1769/pl_74_2022.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/1769/pl_74_2022.pdf</t>
   </si>
   <si>
     <t>A rotatória sem denominação oficial, localizada na entrada do Bairro Barcelona Park, neste Município de Montes Claros/MG, passa a denominar-se oficialmente Rotatória João dos Santos de Abreu (JOÃO GALO)</t>
   </si>
   <si>
     <t>1770</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
     <t>Institui a lei municipal de atenção a gagueira e a pessoa que gagueja no âmbito do município de Montes Claros-MG e dá outras providências.</t>
   </si>
   <si>
     <t>1771</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/1771/pl_76_2022.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/1771/pl_76_2022.pdf</t>
   </si>
   <si>
     <t>Denomina Rua Ilídio Ribeiro da Silva, no Bairro Novo Delfino.</t>
   </si>
   <si>
     <t>1772</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
     <t>Aldair Fagundes</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/1772/pl_77_2022.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/1772/pl_77_2022.pdf</t>
   </si>
   <si>
     <t>Denomina Rua Edgar Custódio, no Bairro Nossa Senhora Aparecida</t>
   </si>
   <si>
     <t>2481</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/2481/pl_78_2022.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/2481/pl_78_2022.pdf</t>
   </si>
   <si>
     <t>Denomina Rua Maria das Mercês Paixão Guedes, no Bairro São Bento</t>
   </si>
   <si>
     <t>2482</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/2482/pl_79_2022.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/2482/pl_79_2022.pdf</t>
   </si>
   <si>
     <t>Denomina Rua Eloi Gonçalves de Freitas, no Bairro Independência</t>
   </si>
   <si>
     <t>2483</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
     <t>Edson Cabeleireiro</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/2483/pl_80_2022.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/2483/pl_80_2022.pdf</t>
   </si>
   <si>
     <t>Fica considerada de Utilidade Pública Municipal a entidade civil, legalmente constituída, sem fins lucrativos, sob a denominação de "ASSOCIAÇÃO DESPORTIVA VILA LUIZA".</t>
   </si>
   <si>
     <t>2499</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/2499/pl_81_2022-1.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/2499/pl_81_2022-1.pdf</t>
   </si>
   <si>
     <t>Denomina QUADRA WILSON ALVES FERREIRA, no Bairro Maracanã</t>
   </si>
   <si>
     <t>2514</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/2514/pl_82_2022-1.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/2514/pl_82_2022-1.pdf</t>
   </si>
   <si>
     <t>Concede Título Declaratório de Utilidade Pública para o Instituto Histórico e Geográfico de Montes Claros - IHGMC</t>
   </si>
   <si>
     <t>2515</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/2515/pl_83_2022-1.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/2515/pl_83_2022-1.pdf</t>
   </si>
   <si>
     <t>Concede Título de Utilidade Pública ao Instituto de Desenvolvimento Educacional, Inovação Ambiental e Biopsicossocial</t>
   </si>
   <si>
     <t>2526</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
     <t>Marcos Nem</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/2526/pl_84_2022-1.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/2526/pl_84_2022-1.pdf</t>
   </si>
   <si>
     <t>Denomina Rua 2° Tenente Geraldo Raimundo Alves, no Bairro Delfino Magalhães.</t>
   </si>
   <si>
     <t>2527</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/2527/pl_85_2022-1-2.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/2527/pl_85_2022-1-2.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A REPASSAR RECURSOS FINANCEIROS E FIRMAR PARCERIA COM A FEDERAÇÃO MINEIRA DE VOLEIBOL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2895</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/2895/pl_86_2022.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/2895/pl_86_2022.pdf</t>
   </si>
   <si>
     <t>Institui a Semana de Conscientização e de Atenção à Gagueira e à Pessoa que Gagueja no Município de Montes Claros.</t>
   </si>
   <si>
     <t>2896</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/2896/pl_87_2022-1-2.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/2896/pl_87_2022-1-2.pdf</t>
   </si>
   <si>
     <t>Institui o Cadastro e Programa de Valorização de Protetores e Entidades de Proteção Animal no Município de Montes Claros/MG e dá outras providências.</t>
   </si>
   <si>
     <t>2897</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/2897/pl_88_2022-1.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/2897/pl_88_2022-1.pdf</t>
   </si>
   <si>
     <t>Denomina Rua Urbana Ferreira da Luz, no Bairro Jardim Primavera</t>
   </si>
   <si>
     <t>3368</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/3368/pl_89_2022-1.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/3368/pl_89_2022-1.pdf</t>
   </si>
   <si>
     <t>Denomina Base Integrada BOMBEIROS/SAMU Renê Rodrigues Xavier, no Bairro Jardim São Luiz</t>
   </si>
   <si>
     <t>3369</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/3369/pl_90_2022-1.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/3369/pl_90_2022-1.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre regras para a divulgação dos preços promocionais por parte dos postos de combustíveis e dá outras providências.</t>
   </si>
   <si>
     <t>3382</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/3382/pl_91_2022-1.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/3382/pl_91_2022-1.pdf</t>
   </si>
   <si>
     <t>Denomina Rua José Alves dos Reis, no Bairro Vila Anália</t>
   </si>
   <si>
     <t>3394</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/3394/pl_92_2022-1.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/3394/pl_92_2022-1.pdf</t>
   </si>
   <si>
     <t>Proíbe o manuseio, a utilização, a queima e a soltura de fogos de estampido e de artifício, assim como de quaisquer artefatos pirotécnicos de efeito sonoro ruidoso no Município, e dá outras providências.</t>
   </si>
   <si>
     <t>3395</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/3395/pl_93_2022-1.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/3395/pl_93_2022-1.pdf</t>
   </si>
   <si>
     <t>Denomina Rua Alameda Quita Guimarães, no Bairro Acácias</t>
   </si>
   <si>
     <t>3396</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/3396/pl_94_2022-1.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/3396/pl_94_2022-1.pdf</t>
   </si>
   <si>
     <t>Denomina PRAÇA DO SERVIDOR, no Bairro Independência</t>
   </si>
   <si>
     <t>3477</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/3477/pl_95_2022-1.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/3477/pl_95_2022-1.pdf</t>
   </si>
   <si>
     <t>Concede Titulo Declaratório de Utilidade Pública à Associação Mão Acolhedora - AMA</t>
   </si>
   <si>
     <t>3478</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/3478/pl_96_2022-1.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/3478/pl_96_2022-1.pdf</t>
   </si>
   <si>
     <t>Concede Título Declaratório de Utilidade Pública para o INSTITUTO DE  EDUCAÇÃO ÍMPETO DO SABER</t>
   </si>
   <si>
     <t>4342</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/4342/pl_97_2022-1-5.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/4342/pl_97_2022-1-5.pdf</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE MONTES CLAROS PARA O EXERCÍCIO DE 2023</t>
   </si>
   <si>
     <t>4343</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/4343/pl_98_2022-1.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/4343/pl_98_2022-1.pdf</t>
   </si>
   <si>
     <t>Denomina Rua Doutora Mafalda Madureira Mafra, no Bairro Jaraguá II</t>
   </si>
   <si>
     <t>4344</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
     <t>Valdecy Contador</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/4344/pl_99_2022-1.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/4344/pl_99_2022-1.pdf</t>
   </si>
   <si>
     <t>Concede Título Declaratório de Utilidade Pública ASSOCIAÇÃO COMUNITÁRIA RURAL DE MORADORES DA COMUNIDADE DE PARAÍSO</t>
   </si>
   <si>
     <t>4357</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/4357/pl_100_2022-1.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/4357/pl_100_2022-1.pdf</t>
   </si>
   <si>
     <t>Concede Título Declaratório de Utilidade Pública ao PROJETO SOCIAL COMUNITÁRIO CRESCER</t>
   </si>
   <si>
     <t>4358</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/4358/pl_101_2022-1.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/4358/pl_101_2022-1.pdf</t>
   </si>
   <si>
     <t>4379</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/4379/pl_102_2022-1.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/4379/pl_102_2022-1.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI MUNICIPAL N.° 5.398, DE 15 DE DEZEMBRO DE 2021, QUE INSTITUI O PROGRAMA EMERGENCIAL DE TRANSPORTE SOCIAL "MOC EM BUSCA DE EMPREGO" E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4380</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/4380/pl_103_2022.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/4380/pl_103_2022.pdf</t>
   </si>
   <si>
     <t>Revoga a Lei Municipal n° 5.309, de 13 de outubro de 2020, que denomina Praça Clemente Oscar</t>
   </si>
   <si>
     <t>4381</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/4381/pl_104_2022.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/4381/pl_104_2022.pdf</t>
   </si>
   <si>
     <t>Revoga a Lei Municipal n° 4.422, de 03 de novembro de 2011, que denomina Rua Nego Xavier.</t>
   </si>
   <si>
     <t>4382</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/4382/pl_105_2022-1.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/4382/pl_105_2022-1.pdf</t>
   </si>
   <si>
     <t>Institui o Dia Municipal do Protetor de Animais e dá outras providências.</t>
   </si>
   <si>
     <t>4383</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/4383/pl_106_2022_1.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/4383/pl_106_2022_1.pdf</t>
   </si>
   <si>
     <t>Institui o Cadastro de Protetores e Entidades de Proteção Animal no Município de Montes Claros/MG e dá outras providências.</t>
   </si>
   <si>
     <t>4393</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/4393/pl_107_2022-1.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/4393/pl_107_2022-1.pdf</t>
   </si>
   <si>
     <t>Concede Título Declaratório de Utilidade Pública à Associação Assistencial Nazarena de Educação, Esporte, Lazer e Cultura - ANEL.</t>
   </si>
   <si>
     <t>4394</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/4394/pl_108_2022-1.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/4394/pl_108_2022-1.pdf</t>
   </si>
   <si>
     <t>Concede Título Declaratório de Utilidade Pública à ASSOCIAÇÃO DO AGRICULTOR FAMILIAR E MORADORES DO DISTRITO DE CANTO DO ENGENHO</t>
   </si>
   <si>
     <t>5866</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/5866/pl_109_2022-1.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/5866/pl_109_2022-1.pdf</t>
   </si>
   <si>
     <t>Concede Título Declaratório de Utilidade Pública ao INSTITUTO DE DESENVOLVIMENTO DE SAÚDE PRO VIDA</t>
   </si>
   <si>
     <t>5878</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/5878/pl_110_2022-1-2.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/5878/pl_110_2022-1-2.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A ABRIR CRÉDITO ADICIONAL ESPECIAL AO ORÇAMENTO VIGENTE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>5879</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/5879/pl_111_2022-1.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/5879/pl_111_2022-1.pdf</t>
   </si>
   <si>
     <t>Denomina oficialmente "Estádio João Botelho" como ESTÁDIO JUVÊNCIO AUGUSTO SOARES.</t>
   </si>
   <si>
     <t>5880</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/5880/pl_112_2022-1.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/5880/pl_112_2022-1.pdf</t>
   </si>
   <si>
     <t>Denomina a Av. Professora Yvonne Silveira, no Loteamento Monte Belo</t>
   </si>
   <si>
     <t>5881</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/5881/pl_113_2022-1.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/5881/pl_113_2022-1.pdf</t>
   </si>
   <si>
     <t>Denomina Rua Maria Durães Ferreira no Loteamento Reserva Real</t>
   </si>
   <si>
     <t>5882</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/5882/pl_114_2022-1.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/5882/pl_114_2022-1.pdf</t>
   </si>
   <si>
     <t>Denomina Rua José Pedro de Oliveira no Loteamento Reserva Real.</t>
   </si>
   <si>
     <t>6558</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/6558/pl_115_2022-1.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/6558/pl_115_2022-1.pdf</t>
   </si>
   <si>
     <t>Denomina Rua Ione Fialho Ribeiro no Bairro Vila Santa Cruz</t>
   </si>
   <si>
     <t>6559</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/6559/pl_116_2022-1.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/6559/pl_116_2022-1.pdf</t>
   </si>
   <si>
     <t>Denomina Rua Luiz Gonzaga Quintinho no Loteamento Rio do Cedro.</t>
   </si>
   <si>
     <t>6560</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/6560/pl_117_2022-1.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/6560/pl_117_2022-1.pdf</t>
   </si>
   <si>
     <t>Denomina Rua Laudir de Carvalho, no Bairro Augusta Mota</t>
   </si>
   <si>
     <t>6561</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/6561/pl_118_2022-1.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/6561/pl_118_2022-1.pdf</t>
   </si>
   <si>
     <t>Concede Titulo Declaratório de Utilidade Pública a ASSOCIAÇÃO COMUNITARIA FAMÍLIA KAIAZENZA</t>
   </si>
   <si>
     <t>6799</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/6799/pl_119_2022-1.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/6799/pl_119_2022-1.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI MUNICIPAL N° 0 5.401, DE 15 DE DEZEMBRO DE 2021, QUE ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE MONTES CLAROS PARA O EXERCÍCIO DE 2022</t>
   </si>
   <si>
     <t>6800</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/6800/pl_120_2022-1.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/6800/pl_120_2022-1.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI MUNICIPAL N° 5.425, DE 30 DE MARÇO DE 2022, QUE AUTORIZA O PODER EXECUTIVO A ABRIR CRÉDITO ADICIONAL ESPECIAL AO ORÇAMENTO VIGENTE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>6801</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/6801/pl_121_2022-1-3.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/6801/pl_121_2022-1-3.pdf</t>
   </si>
   <si>
     <t>AUTORIZA DESAFETAÇÃO E ALIENAÇÃO DE IMÓVEL, AUMENTO DE CAPITAL DA EMPRESA MUNICIPAL DE SERVIÇOS, OBRAS E URBANIZAÇÃO - ESURB E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>6802</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/6802/pl_122_2022-1-2.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/6802/pl_122_2022-1-2.pdf</t>
   </si>
   <si>
     <t>AUTORIZA DESAFETAÇÃO E ALIENAÇÃO DE IMÓVEIS MUNICIPAIS.</t>
   </si>
   <si>
     <t>6804</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/6804/pl_123_2022-1.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/6804/pl_123_2022-1.pdf</t>
   </si>
   <si>
     <t>Denomina Rua Laudir de Carvalho, no Bairro Augusta Mota - Prolongamento</t>
   </si>
   <si>
     <t>6806</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/6806/pl_124_2022-1.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/6806/pl_124_2022-1.pdf</t>
   </si>
   <si>
     <t>Denomina Rua Antônio Gomes, no Loteamento Santa Rita II</t>
   </si>
   <si>
     <t>6807</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/6807/pl_125_2022-1.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/6807/pl_125_2022-1.pdf</t>
   </si>
   <si>
     <t>Denomina Rodovia MC 11 Nego Xavier, no Município de Montes Claros</t>
   </si>
   <si>
     <t>6822</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/6822/pl_126_2022-1.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/6822/pl_126_2022-1.pdf</t>
   </si>
   <si>
     <t>Altera o art. 6° da Lei 5.454, de 06 de junho de 2022, para denominar Rodovia MC 11 Nego Xavier, no Município de Montes Claros.</t>
   </si>
   <si>
     <t>6823</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/6823/pl_127_2022-1.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/6823/pl_127_2022-1.pdf</t>
   </si>
   <si>
     <t>Concede Título Declaratório de Utilidade Pública para a SEGUNDA CHANCE - INSTITUTO CRISTÃO DE AUXÍLIO AOS NECESSITADOS.</t>
   </si>
   <si>
     <t>7101</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/7101/pl_128_2022-1-2.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/7101/pl_128_2022-1-2.pdf</t>
   </si>
   <si>
     <t>7347</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/7347/pl_129_2022.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/7347/pl_129_2022.pdf</t>
   </si>
   <si>
     <t>ALTERA O ARTIGO 18, DA LEI 5.052, DE 5 DE ABRIL DE 2018</t>
   </si>
   <si>
     <t>7351</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/7351/pl_130.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/7351/pl_130.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A CONCESSÃO DE GRATIFICAÇÃO DE ESTÍMULO À PRODUÇÃO INDIVIDUAL PARA OS CARGOS QUE ESPECIFICA</t>
   </si>
   <si>
     <t>7415</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/7415/pl_131_2022.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/7415/pl_131_2022.pdf</t>
   </si>
   <si>
     <t>Concede Título Declaratório de Utilidade Pública para Associação YahWeh Shammah</t>
   </si>
   <si>
     <t>8566</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8566/flash_9888.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8566/flash_9888.pdf</t>
   </si>
   <si>
     <t>Flash 9888._x000D_
 PROJETO DE LEI Nº 08/2022. (REVOGADA). Autoriza o Poder Executivo Municipal a firmar parceria com a Associação Norte Mineira de Apoio ao Autista – ANDA, repassar recursos financeiros e dá outras providências. (Referente à Lei nº 5.420, de 14/03/2022, que foi posteriormente revogada pela Lei nº 5.527, de 28/03/2023)._x000D_
 Cláudio Rodrigues de Jesus (Presidente).</t>
   </si>
   <si>
     <t>8567</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8567/flash_9889.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8567/flash_9889.pdf</t>
   </si>
   <si>
     <t>Flash 9889._x000D_
 PROJETO DE LEI Nº 28/2022. Autoriza o Poder Executivo Municipal a firmar parceria com as entidades de Educação de Ensino Infantil do Município, repassar recursos financeiros e dá outras providências. (Referente à Lei nº 5.434, de 06/04/2022)._x000D_
 Cláudio Rodrigues de Jesus (Presidente).</t>
   </si>
   <si>
     <t>8568</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8568/flash_9890.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8568/flash_9890.pdf</t>
   </si>
   <si>
     <t>Flash 9890._x000D_
 PROJETO DE LEI Nº 52/2022. Autoriza o Poder Executivo a celebrar convênio com o Estado de Minas Gerais, por intermédio da Secretaria de Estado de Educação, visando a municipalização dos anos iniciais do Ensino Fundamental e dá outras providências. (Lista das escolas estaduais municipalizadas no Anexo I deste projeto). (Referente à Lei nº 5.445, de 31/05/2022)._x000D_
 Cláudio Rodrigues de Jesus (Presidente).</t>
   </si>
   <si>
     <t>8569</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8569/flash_9891.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8569/flash_9891.pdf</t>
   </si>
   <si>
     <t>Flash 9891._x000D_
 PROJETO DE LEI Nº 60/2022. Autoriza o Poder Executivo Municipal a firmar parceria com a Sociedade Rural de Montes Claros, repassar recursos financeiros em apoio à 48ª Expomontes e dá outras providências. (Referente à Lei nº 5.457, de 23/06/2022)._x000D_
 Cláudio Rodrigues de Jesus (Presidente).</t>
   </si>
   <si>
     <t>8570</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8570/flash_9892.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8570/flash_9892.pdf</t>
   </si>
   <si>
     <t>Flash 9892._x000D_
 PROJETO DE LEI Nº 68/2022. Autoriza o Poder Executivo Municipal a firmar parceria com a Associação Comercial, Industrial e de Serviços de Montes Claros (ACI), repassar recursos financeiros em apoio à 27ª edição da Fenics, e dá outras providências. (Referente à Lei nº 5.460, de 11/07/2022)._x000D_
 Cláudio Rodrigues de Jesus (Presidente).</t>
   </si>
   <si>
     <t>8571</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8571/flash_9893.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8571/flash_9893.pdf</t>
   </si>
   <si>
     <t>Flash 9893._x000D_
 PROJETO DE LEI Nº 85/2022. Autoriza o Poder Executivo Municipal a firmar parceria com a Federação Mineira de Voleibol, repassar recursos financeiros com a finalidade de apoiar a equipe de voleibol masculino, visando a participação em campeonatos estaduais, nacionais e internacionais, e dá outras providências. (Referente à Lei nº 5.469, de 31/08/2022)._x000D_
 Cláudio Rodrigues de Jesus (Presidente).</t>
   </si>
   <si>
     <t>8572</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8572/flash_10.080.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8572/flash_10.080.pdf</t>
   </si>
   <si>
     <t>Flash 10.080._x000D_
 PROJETO DE LEI Nº 80/2022. Concede o título declaratório de Utilidade Pública Municipal à “Associação Desportiva Vila Luiza”. (Referente à Lei nº 5.472, de 31/08/2022)._x000D_
 Cláudio Rodrigues de Jesus (Presidente).</t>
   </si>
   <si>
     <t>8574</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8574/flash_10.081.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8574/flash_10.081.pdf</t>
   </si>
   <si>
     <t>Flash 10.081._x000D_
 PROJETO DE LEI Nº 82/2022. Concede o título declaratório de Utilidade Pública Municipal ao “Instituto Histórico e Geográfico de Montes Claros – HIGMC”. (Referente à Lei nº 5.471, de 31/08/2022)._x000D_
 Cláudio Rodrigues de Jesus (Presidente).</t>
   </si>
   <si>
     <t>8576</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8576/flash_10.082.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8576/flash_10.082.pdf</t>
   </si>
   <si>
     <t>Flash 10.082._x000D_
 PROJETO DE LEI Nº 83/2022. Concede o título declaratório de Utilidade Pública Municipal ao “Instituto de Desenvolvimento Educacional Inovação Ambiental e Biopsicossocial”. (Referente à Lei nº 5.470, de 31/08/2022)._x000D_
 Cláudio Rodrigues de Jesus (Presidente).</t>
   </si>
   <si>
     <t>8577</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8577/flash_10.083.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8577/flash_10.083.pdf</t>
   </si>
   <si>
     <t>Flash 10.083._x000D_
 PROJETO DE LEI Nº 95/2022. Concede o título declaratório de Utilidade Pública Municipal à “Associação Mão Acolhedora – AMA”. (Referente à Lei nº 5.487, de 28/10/2022)._x000D_
 Cláudio Rodrigues de Jesus (Presidente).</t>
   </si>
   <si>
     <t>8579</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8579/flash_10.084.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8579/flash_10.084.pdf</t>
   </si>
   <si>
     <t>Flash 10.084._x000D_
 PROJETO DE LEI Nº 96/2022. Concede o título declaratório de Utilidade Pública Municipal ao “Instituto de Educação Ímpeto do Saber”. (Referente à Lei nº 5.488, de 28/10/2022)._x000D_
 Cláudio Rodrigues de Jesus (Presidente).</t>
   </si>
   <si>
     <t>8580</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8580/flash_10.085.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8580/flash_10.085.pdf</t>
   </si>
   <si>
     <t>Flash 10.085._x000D_
 PROJETO DE LEI Nº 99/2022. Concede o título declaratório de Utilidade Pública Municipal à “Associação Comunitária Rural de Moradores da Comunidade de Paraíso MG”. (Referente à Lei nº 5.489, de 28/10/2022)._x000D_
 Cláudio Rodrigues de Jesus (Presidente).</t>
   </si>
   <si>
     <t>8582</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8582/flash_10.086.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8582/flash_10.086.pdf</t>
   </si>
   <si>
     <t>Flash 10.086._x000D_
 PROJETO DE LEI Nº 100/2022. Concede o título declaratório de Utilidade Pública Municipal ao “Projeto Social Comunitário Crescer”. (Referente à Lei nº 5.490, de 28/10/2022)._x000D_
 Cláudio Rodrigues de Jesus (Presidente).</t>
   </si>
   <si>
     <t>8583</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8583/flash_10.087.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8583/flash_10.087.pdf</t>
   </si>
   <si>
     <t>Flash 10.087._x000D_
 PROJETO DE LEI Nº 107/2022. Concede o título declaratório de Utilidade Pública Municipal à “Associação Assistencial Nazarena de Educação, Esporte, Lazer e Cultura – ANEL”. (Referente à Lei nº 5.495, de 23/11/2022)._x000D_
 Cláudio Rodrigues de Jesus (Presidente).</t>
   </si>
   <si>
     <t>8585</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8585/flash_10.088.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8585/flash_10.088.pdf</t>
   </si>
   <si>
     <t>Flash 10.088._x000D_
 PROJETO DE LEI Nº 108/2022. Concede o título declaratório de Utilidade Pública Municipal à “Associação do Agricultor Familiar e Moradores do Distrito de Canto do Engenho”. (Referente à Lei nº 5.496, de 23/11/2022)._x000D_
 Cláudio Rodrigues de Jesus (Presidente).</t>
   </si>
   <si>
     <t>8586</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8586/flash_10.089.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8586/flash_10.089.pdf</t>
   </si>
   <si>
     <t>Flash 10.089._x000D_
 PROJETO DE LEI Nº 109/2022. Concede o título declaratório de Utilidade Pública Municipal ao “Instituto de Desenvolvimento de Saúde Pro Vida”. (Referente à Lei nº 5.501, de 08/12/2022)._x000D_
 Cláudio Rodrigues de Jesus (Presidente).</t>
   </si>
   <si>
     <t>8588</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8588/flash_10.090.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8588/flash_10.090.pdf</t>
   </si>
   <si>
     <t>Flash 10.090._x000D_
 PROJETO DE LEI Nº 118/2022. Concede o título declaratório de Utilidade Pública Municipal à “Associação Comunitária Família Kaiazenza”. (Referente à Lei nº 5.502, de 08/12/2022)._x000D_
 Cláudio Rodrigues de Jesus (Presidente).</t>
   </si>
   <si>
     <t>8589</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8589/flash_10.091.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8589/flash_10.091.pdf</t>
   </si>
   <si>
     <t>Flash 10.091._x000D_
 PROJETO DE LEI Nº 127/2022. Concede o título declaratório de Utilidade Pública Municipal à “Segunda Chance – Instituto Cristão de Auxílio aos Necessitados”. (Referente à Lei nº 5.513, de 02/01/2023)._x000D_
 Cláudio Rodrigues de Jesus (Presidente).</t>
   </si>
   <si>
     <t>8590</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8590/flash_10.092.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8590/flash_10.092.pdf</t>
   </si>
   <si>
     <t>Flash 10.092._x000D_
 PROJETO DE LEI Nº 131/2022. Concede o título declaratório de Utilidade Pública Municipal à “Associação Yahweh Shammah”. (Referente à Lei nº 5.514, de 02/01/2023)._x000D_
 Cláudio Rodrigues de Jesus (Presidente).</t>
   </si>
   <si>
     <t>8593</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8593/flash_9900.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8593/flash_9900.pdf</t>
   </si>
   <si>
     <t>Flash 9900._x000D_
 PROJETO DE LEI Nº 22/2022. (ALTERADA). Autoriza o Poder Executivo a abrir crédito adicional especial ao orçamento vigente, para a execução de ações nas áreas da Educação, Saúde e Infraestrutura do Município, e dá outras providências. (Referente à Lei nº 5.425, de 30/03/2022, que foi alterada pela Lei nº 5.498, de 08/12/2022)._x000D_
 Cláudio Rodrigues de Jesus (Presidente).</t>
   </si>
   <si>
     <t>8594</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8594/flash_9901.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8594/flash_9901.pdf</t>
   </si>
   <si>
     <t>Flash 9901._x000D_
 PROJETO DE LEI Nº 27/2022. Autoriza o Poder Executivo Municipal a abrir crédito adicional especial ao orçamento vigente, para execução de ações na pavimentação de estradas rurais do Município, e dá outras providências. (Referente à Lei nº 5.435, de 06/04/2022)._x000D_
 Cláudio Rodrigues de Jesus (Presidente).</t>
   </si>
   <si>
     <t>8597</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8597/flash_9902.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8597/flash_9902.pdf</t>
   </si>
   <si>
     <t>Flash 9902._x000D_
 PROJETO DE LEI Nº 69/2022. Autoriza o Poder Executivo Municipal a abrir crédito adicional especial ao orçamento vigente, para serem utilizados na aquisição de imóvel destinado a estacionamento da Câmara de Montes Claros, e dá outras providências. (Referente à Lei nº 5.461, de 11/07/2022)._x000D_
 Cláudio Rodrigues de Jesus (Presidente).</t>
   </si>
   <si>
     <t>8599</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8599/flash_9903.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8599/flash_9903.pdf</t>
   </si>
   <si>
     <t>Flash 9903._x000D_
 PROJETO DE LEI Nº 128/2022. Autoriza o Poder Executivo Municipal a abrir crédito adicional especial ao orçamento vigente, para auxílio no custeio de despesas com o serviço de transporte coletivo gratuito a idosos do Município de Montes Claros, e dá outras providências. (Referente à Lei nº 5.503, de 13/12/2022)._x000D_
 Cláudio Rodrigues de Jesus (Presidente).</t>
   </si>
   <si>
     <t>8613</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8613/flash_9910.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8613/flash_9910.pdf</t>
   </si>
   <si>
     <t>Flash 9910._x000D_
 PROJETO DE LEI Nº 21/2022. Dispõe sobre a instituição do Fundo Municipal de Saneamento Básico – FMSB e do Conselho Municipal de Saneamento Básico – CMSB do Município de Montes Claros, e dá outras providências. (Referente à Lei nº 5.424, de 25/03/2022)._x000D_
 Cláudio Rodrigues de Jesus (Presidente).</t>
   </si>
   <si>
     <t>8677</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8677/flash_10.135.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8677/flash_10.135.pdf</t>
   </si>
   <si>
     <t>Flash 10.135._x000D_
 PROJETO DE LEI Nº 03/2022. (NÃO VOTADO). Denomina o "Campo Geraldo Magela de Moura (DIM)", localizado no bairro Canelas II. (Campo de futebol conhecido popularmente como Campo da Terra Preta)._x000D_
 Cláudio Rodrigues de Jesus (Presidente).</t>
   </si>
   <si>
     <t>8679</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8679/flash_10.136.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8679/flash_10.136.pdf</t>
   </si>
   <si>
     <t>Flash 10.136._x000D_
 PROJETO DE LEI Nº 12/2022. (NÃO VOTADO). Institui a "Semana Municipal do Combate à Violência Obstétrica" no Município de Montes Claros, a ser realizada anualmente de 8 a 14 de março._x000D_
 Cláudio Rodrigues de Jesus (Presidente).</t>
   </si>
   <si>
     <t>8680</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8680/flash_10.137.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8680/flash_10.137.pdf</t>
   </si>
   <si>
     <t>Flash 10.137._x000D_
 PROJETO DE LEI Nº 17/2022. (NÃO VOTADO). Autoriza o Poder Executivo a abrir crédito adicional especial ao orçamento vigente, para execução de ações diversas no Município, e dá outras providências._x000D_
 Cláudio Rodrigues de Jesus (Presidente).</t>
   </si>
   <si>
     <t>8683</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8683/flash_10.138.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8683/flash_10.138.pdf</t>
   </si>
   <si>
     <t>Flash 10.138._x000D_
 PROJETO DE LEI Nº 20/2022. (NÃO VOTADO). Institui a "Política Municipal de Promoção à Valorização da Vida", a ser implementada na Rede Municipal de Ensino de Montes Claros._x000D_
 Cláudio Rodrigues de Jesus (Presidente).</t>
   </si>
   <si>
     <t>8688</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8688/flash_9945.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8688/flash_9945.pdf</t>
   </si>
   <si>
     <t>Flash 9945._x000D_
 PROJETO DE LEI Nº 01/2022. Denomina a "Rua Amarílis”, localizada no bairro Jardim Primavera. (Referente à Lei nº 5.418, de 10/02/2022)._x000D_
 Cláudio Rodrigues de Jesus (Presidente).</t>
   </si>
   <si>
     <t>8689</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8689/flash_9946.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8689/flash_9946.pdf</t>
   </si>
   <si>
     <t>Flash 9946._x000D_
 PROJETO DE LEI Nº 04/2022. Denomina oficialmente o Centro Municipal de Ensino Infantil – "CEMEI – Maria Ribeiro de Andrade – Dona Lica", localizado na avenida Montes Claros, Distrito de Santa Rosa de Lima. (Referente à Lei nº 5.419, de 10/02/2022)._x000D_
 Cláudio Rodrigues de Jesus (Presidente).</t>
   </si>
   <si>
     <t>8690</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8690/flash_9947.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8690/flash_9947.pdf</t>
   </si>
   <si>
     <t>Flash 9947._x000D_
 PROJETO DE LEI Nº 06/2022. Denomina a "Rua Aristeu Rodrigues dos Reis”, localizada no bairro Vila Anália. (Referente à Lei nº 5.428, de 30/03/2022)._x000D_
 Cláudio Rodrigues de Jesus (Presidente).</t>
   </si>
   <si>
     <t>8691</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8691/flash_9948.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8691/flash_9948.pdf</t>
   </si>
   <si>
     <t>Flash 9948._x000D_
 PROJETO DE LEI Nº 09/2022. Denomina oficialmente a “Academia de Saúde Nilton Gonçalves de Jesus”, localizada no bairro Vila Exposição. (Referente à Lei nº 5.432, de 30/03/2022)._x000D_
 Cláudio Rodrigues de Jesus (Presidente).</t>
   </si>
   <si>
     <t>8692</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8692/flash_9949.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8692/flash_9949.pdf</t>
   </si>
   <si>
     <t>Flash 9949._x000D_
 PROJETO DE LEI Nº 10/2022. Denomina a “Praça da União”, localizada no bairro Jardim Niemeyer. (Referente à Lei nº 5.433, de 30/03/2022)._x000D_
 Cláudio Rodrigues de Jesus (Presidente).</t>
   </si>
   <si>
     <t>8693</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8693/flash_9950.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8693/flash_9950.pdf</t>
   </si>
   <si>
     <t>Flash 9950._x000D_
 PROJETO DE LEI Nº 11/2022. Denomina a “Rotatória Laura Soares dos Santos”, localizada no bairro Morada do Parque. (Referente à Lei nº 5.431, de 30/03/2022)._x000D_
 Cláudio Rodrigues de Jesus (Presidente).</t>
   </si>
   <si>
     <t>8694</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8694/flash_9951.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8694/flash_9951.pdf</t>
   </si>
   <si>
     <t>Flash 9951._x000D_
 PROJETO DE LEI Nº 14/2022. Denomina a "Rua Joaquim Pereira dos Santos”, localizada no bairro Mangues (Loteamento Armando Prates Ataíde). (Referente à Lei nº 5.429, de 30/03/2022)._x000D_
 Cláudio Rodrigues de Jesus (Presidente).</t>
   </si>
   <si>
     <t>8695</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8695/flash_9952.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8695/flash_9952.pdf</t>
   </si>
   <si>
     <t>Flash 9952._x000D_
 PROJETO DE LEI Nº 18/2022. Denomina a "Rua Agnelo Flávio dos Santos”, localizada no bairro Independência. (Referente à Lei nº 5.430, de 30/03/2022)._x000D_
 Cláudio Rodrigues de Jesus (Presidente).</t>
   </si>
   <si>
     <t>8696</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8696/flash_9953.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8696/flash_9953.pdf</t>
   </si>
   <si>
     <t>Flash 9953._x000D_
 PROJETO DE LEI Nº 23/2022. Denomina a "Rua Jardim dos Ipês”, localizada no bairro Jardim Primavera. (Referente à Lei nº 5.427, de 30/03/2022)._x000D_
 Cláudio Rodrigues de Jesus (Presidente).</t>
   </si>
   <si>
     <t>8697</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8697/flash_9954.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8697/flash_9954.pdf</t>
   </si>
   <si>
     <t>Flash 9954._x000D_
 PROJETO DE LEI Nº 24/2022. Denomina a "Rua Maria Macêdo Chaves”, localizada no Condomínio de Chácaras Santa Terezinha, nas proximidades do KM 01 da BR 365. (Referente à Lei nº 5.426, de 30/03/2022)._x000D_
 Cláudio Rodrigues de Jesus (Presidente).</t>
   </si>
   <si>
     <t>8698</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8698/flash_9955.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8698/flash_9955.pdf</t>
   </si>
   <si>
     <t>Flash 9955._x000D_
 PROJETO DE LEI Nº 30/2022. Denomina a "Rua Nogueira”, localizada no bairro Reserva Real. (Referente à Lei nº 5.446, de 06/06/2022)._x000D_
 Cláudio Rodrigues de Jesus (Presidente).</t>
   </si>
   <si>
     <t>8700</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8700/flash_9986.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8700/flash_9986.pdf</t>
   </si>
   <si>
     <t>Flash 9986._x000D_
 PROJETO DE LEI Nº 116/2022. (REVOGADA). Denomina a "Rua Luiz Gonzaga Quintinho”, localizada no Loteamento Rio do Cedro. (Referente à Lei nº 5.510, de 02/01/2023, que foi revogada pela Lei nº 5.564, de 31/05/2023)._x000D_
 Cláudio Rodrigues de Jesus (Presidente).</t>
   </si>
   <si>
     <t>8701</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8701/flash_9987.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8701/flash_9987.pdf</t>
   </si>
   <si>
     <t>Flash 9987._x000D_
 PROJETO DE LEI Nº 123/2022. Denomina a "Rua Laudir de Carvalho”, localizada no bairro Augusta Mota - prolongamento. (Referente à Lei nº 5.511, de 02/01/2023)._x000D_
 Cláudio Rodrigues de Jesus (Presidente).</t>
   </si>
   <si>
     <t>8702</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8702/flash_9988.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8702/flash_9988.pdf</t>
   </si>
   <si>
     <t>Flash 9988._x000D_
 PROJETO DE LEI Nº 124/2022. Denomina a "Rua Antônio Gomes”, localizada no Loteamento Santa Rita II. (Referente à Lei nº 5.512, de 02/01/2023)._x000D_
 Cláudio Rodrigues de Jesus (Presidente).</t>
   </si>
   <si>
     <t>8704</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8704/flash_10.139.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8704/flash_10.139.pdf</t>
   </si>
   <si>
     <t>Flash 10.139._x000D_
 PROJETO DE LEI Nº 41/2022. (NÃO VOTADO). Institui a Semana de Incentivo à Doações para o Fundo Municipal dos Direitos da Criança e do Adolescente e Fundo Municipal do Idoso e cria o Selo Amigo da Criança e do Idoso._x000D_
 Cláudio Rodrigues de Jesus (Presidente).</t>
   </si>
   <si>
     <t>8706</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8706/flash_10.140.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8706/flash_10.140.pdf</t>
   </si>
   <si>
     <t>Flash 10.140._x000D_
 PROJETO DE LEI Nº 48/2022. (NÃO VOTADO). Estabelece a obrigatoriedade da afixação ou a realização da troca da placa de identificação de rua, próprio ou logradouro público, quando realizada a sua denominação oficial na cidade de Montes Claros, e dá outras providências._x000D_
 Cláudio Rodrigues de Jesus (Presidente).</t>
   </si>
   <si>
     <t>8709</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8709/flash_10.141.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8709/flash_10.141.pdf</t>
   </si>
   <si>
     <t>Flash 10.141._x000D_
 PROJETO DE LEI Nº 54/2022. (NÃO VOTADO). Estabelece a obrigatoriedade de consulta prévia à comunidade escolar, para fins de descentralização do ensino dos anos iniciais do ensino fundamental das escolas públicas estaduais, no âmbito do Município de Montes Claros, e dá outras providências._x000D_
 Cláudio Rodrigues de Jesus (Presidente).</t>
   </si>
   <si>
     <t>8710</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8710/flash_10.142.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8710/flash_10.142.pdf</t>
   </si>
   <si>
     <t>Flash 10.142._x000D_
 PROJETO DE LEI Nº 57/2022. (NÃO VOTADO). Denomina oficialmente a "Rua Adélson Soares Mendes", conhecida popularmente como rua Estrada de Miralta, localizada no Distrito de Nova Esperança._x000D_
 Cláudio Rodrigues de Jesus (Presidente).</t>
   </si>
   <si>
     <t>8711</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8711/flash_9993.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8711/flash_9993.pdf</t>
   </si>
   <si>
     <t>Flash 9993._x000D_
 PROJETO DE LEI Nº 16/2022. Dispõe sobre os benefícios eventuais no âmbito da Política Pública de Assistência Social do Município de Montes Claros, e dá outras providências. (Referente à Lei nº 5.423, de 15/03/2022)._x000D_
 Cláudio Rodrigues de Jesus (Presidente).</t>
   </si>
   <si>
     <t>8712</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8712/flash_10.143.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8712/flash_10.143.pdf</t>
   </si>
   <si>
     <t>Flash 10.143._x000D_
 PROJETO DE LEI Nº 58/2022. (NÃO VOTADO). Denomina o "Parque Municipal Ilda Atayde Vasconcelos", conhecido como Parque Natural Municipal Olímpico, criado pelo Decreto nº 4.122, de 28/10/2020, localizado no bairro Jardim Olímpico._x000D_
 Cláudio Rodrigues de Jesus (Presidente).</t>
   </si>
   <si>
     <t>8714</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8714/flash_10.144.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8714/flash_10.144.pdf</t>
   </si>
   <si>
     <t>Flash 10.144._x000D_
 PROJETO DE LEI Nº 65/2022. (NÃO VOTADO). Denomina a "Pista de Caminhada José Gonçalves de Freitas", localizada no bairro Vila Exposição._x000D_
 Cláudio Rodrigues de Jesus (Presidente).</t>
   </si>
   <si>
     <t>8713</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8713/flash_9994.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8713/flash_9994.pdf</t>
   </si>
   <si>
     <t>Flash 9994._x000D_
 PROJETO DE LEI Nº 50/2022. Institui o Processo Legislativo Eletrônico no âmbito da Câmara Municipal de Montes Claros (Sistema de Apoio ao Processo Legislativo – SAPL), e dá outras providências. (Referente à Lei nº 5.459, de 11/07/2022)._x000D_
 Cláudio Rodrigues de Jesus (Presidente).</t>
   </si>
   <si>
     <t>8715</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8715/flash_10.145.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8715/flash_10.145.pdf</t>
   </si>
   <si>
     <t>Flash 10.145._x000D_
 PROJETO DE LEI Nº 71/2022. (NÃO VOTADO). Dispõe sobre a forma de publicidade dos tributos que incidem sobre os combustíveis e dos preços praticados nos postos, e dá outras providências._x000D_
 Cláudio Rodrigues de Jesus (Presidente).</t>
   </si>
   <si>
     <t>8717</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8717/flash_10.146.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8717/flash_10.146.pdf</t>
   </si>
   <si>
     <t>Flash 10.146._x000D_
 PROJETO DE LEI Nº 73/2022. (NÃO VOTADO). Denomina a "Sala Maria de Lourdes Gomes Lima", localizada nas dependências da Escola Municipal Dú Narciso. (Sala de Recursos Multifuncionais)._x000D_
 Cláudio Rodrigues de Jesus (Presidente).</t>
   </si>
   <si>
     <t>8719</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8719/flash_10.147.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8719/flash_10.147.pdf</t>
   </si>
   <si>
     <t>Flash 10.147._x000D_
 PROJETO DE LEI Nº 75/2022. (NÃO VOTADO). Institui a Lei Municipal de Atenção à Gagueira e à Pessoa com Gagueira, no âmbito do Município de Montes Claros, e dá outras providências._x000D_
 Cláudio Rodrigues de Jesus (Presidente).</t>
   </si>
   <si>
     <t>8720</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8720/flash_10.148.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8720/flash_10.148.pdf</t>
   </si>
   <si>
     <t>Flash 10.148._x000D_
 PROJETO DE LEI Nº 88/2022. (NÃO VOTADO). Denomina a "Rua Urbana Ferreira da Luz", localizada no bairro Jardim Primavera._x000D_
 Cláudio Rodrigues de Jesus (Presidente).</t>
   </si>
   <si>
     <t>8724</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8724/flash_10.149.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8724/flash_10.149.pdf</t>
   </si>
   <si>
     <t>Flash 10.149._x000D_
 PROJETO DE LEI Nº 89/2022. (NÃO VOTADO). Denomina a "Base Integrada Bombeiros/SAMU Renê Rodrigues Xavier", localizada no bairro Jardim São Luiz._x000D_
 Cláudio Rodrigues de Jesus (Presidente).</t>
   </si>
   <si>
     <t>8725</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8725/flash_10.150.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8725/flash_10.150.pdf</t>
   </si>
   <si>
     <t>Flash 10.150._x000D_
 PROJETO DE LEI Nº 90/2022. (NÃO VOTADO). Dispõe sobre regras para a divulgação dos preços promocionais por parte dos postos de combustíveis do Município de Montes Claros, e dá outras providências._x000D_
 Cláudio Rodrigues de Jesus (Presidente).</t>
   </si>
   <si>
     <t>8726</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8726/flash_10.151.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8726/flash_10.151.pdf</t>
   </si>
   <si>
     <t>Flash 10.151._x000D_
 PROJETO DE LEI Nº 92/2022. (NÃO VOTADO). Proíbe o manuseio, a utilização, a queima e a soltura de fogos de estampido e de artifício, assim como de quaisquer artefatos pirotécnicos de efeito sonoro ruidoso no Município de Montes Claros, e dá outras providências._x000D_
 Cláudio Rodrigues de Jesus (Presidente).</t>
   </si>
   <si>
     <t>8729</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8729/flash_10.152.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8729/flash_10.152.pdf</t>
   </si>
   <si>
     <t>Flash 10.152._x000D_
 PROJETO DE LEI Nº 101/2022. (NÃO VOTADO). Denomina a "Praça do Servidor", localizada no bairro Independência._x000D_
 Cláudio Rodrigues de Jesus (Presidente).</t>
   </si>
   <si>
     <t>8732</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8732/flash_10.154.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8732/flash_10.154.pdf</t>
   </si>
   <si>
     <t>Flash 10.154._x000D_
 PROJETO DE LEI Nº 117/2022. (NÃO VOTADO). Denomina a "Rua Laudir de Carvalho", localizada no bairro Augusta Mota._x000D_
 Cláudio Rodrigues de Jesus (Presidente).</t>
   </si>
   <si>
     <t>8733</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8733/flash_10.003.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8733/flash_10.003.pdf</t>
   </si>
   <si>
     <t>Flash 10.003._x000D_
 PROJETO DE LEI Nº 121/2022. (ALTERADA). Autoriza a desafetação e alienação de imóvel do Município com área de 3.204,79 m², situado no Centro Administrativo do Bairro Ibituruna; autoriza o aumento de capital da Empresa Municipal de Serviços, Obras e Urbanização – ESURB, e dá outras providências. (Referente à Lei nº 5.500, de 08/12/2022, alterada pelas Leis nº 5.528, de 28/03/2023, nº 5.574, de 29/06/2023 e nº 5.715, de 11/07/2024)._x000D_
 Cláudio Rodrigues de Jesus (Presidente).</t>
   </si>
   <si>
     <t>8734</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8734/flash_10.155.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8734/flash_10.155.pdf</t>
   </si>
   <si>
     <t>Flash 10.155._x000D_
 PROJETO DE LEI Nº 125/2022. (NÃO VOTADO). Denomina a "Rodovia MC 11 Nego Xavier", estrada rural que inicia na BR 365 até Canto do Engenho._x000D_
 Cláudio Rodrigues de Jesus (Presidente).</t>
   </si>
   <si>
     <t>8735</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8735/flash_10.004.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8735/flash_10.004.pdf</t>
   </si>
   <si>
     <t>Flash 10.004._x000D_
 PROJETO DE LEI Nº 122/2022. Autoriza a desafetação e alienação de imóveis pertencentes à municipalidade, localizados no bairro Melo (rua Tupiniquins – 131,21 m²), e no bairro Esplanada do Aeroporto (ruas O e L – 900,00 e 1.584,00 m²). (Referente à Lei nº 5.499, de 08/12/2022)._x000D_
 Cláudio Rodrigues de Jesus (Presidente).</t>
   </si>
   <si>
     <t>8740</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8740/flash_10.153.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8740/flash_10.153.pdf</t>
   </si>
   <si>
     <t>Flash 10.153._x000D_
 PROJETO DE LEI Nº 106/2022. (NÃO VOTADO). Institui o Cadastro de Protetores e Entidades de Proteção Animal no Município de Montes Claros, e dá outras providências._x000D_
 Cláudio Rodrigues de Jesus (Presidente).</t>
   </si>
   <si>
     <t>8745</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8745/flash_10.009.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8745/flash_10.009.pdf</t>
   </si>
   <si>
     <t>Flash 10.009._x000D_
 PROJETO DE LEI Nº 19/2022. Institui o "Dia Municipal Contra a Psicofobia", para combater as atitudes preconceituosas e discriminatórias contra pessoas com deficiência ou transtornos mentais, a ser comemorado anualmente no dia 12 de abril. (Referente à Lei nº 5.442, de 20/04/2022)._x000D_
 Cláudio Rodrigues de Jesus (Presidente).</t>
   </si>
   <si>
     <t>8746</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8746/flash_10.010.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8746/flash_10.010.pdf</t>
   </si>
   <si>
     <t>Flash 10.010._x000D_
 PROJETO DE LEI Nº 29/2022. Institui o "Dia do Obreiro Universal" no Município de Montes Claros, a ser comemorado anualmente no 3º domingo de agosto. (Referente à Lei nº 5.437, de 06/04/2022)._x000D_
 Cláudio Rodrigues de Jesus (Presidente).</t>
   </si>
   <si>
     <t>8747</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8747/flash_10.011.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8747/flash_10.011.pdf</t>
   </si>
   <si>
     <t>Flash 10.011._x000D_
 PROJETO DE LEI Nº 36/2022. Dispõe sobre a instituição da "Semana do Bebê" no Município de Montes Claros, a ser comemorada anualmente na 1ª semana de outubro. (Referente à Lei nº 5.441, de 20/04/2022)._x000D_
 Cláudio Rodrigues de Jesus (Presidente).</t>
   </si>
   <si>
     <t>8749</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8749/flash_10.012.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8749/flash_10.012.pdf</t>
   </si>
   <si>
     <t>Flash 10.012._x000D_
 PROJETO DE LEI Nº 46/2022. Institui a Semana de Incentivo às Doações para o Fundo Municipal dos Direitos da Criança e do Adolescente e ao Fundo Municipal do Idoso e cria o Selo Amigo da Criança e do Idoso. (Preferencialmente na primeira semana do mês de início da entrega das declarações de ajuste anual do imposto de renda). (Referente à Lei nº 5.444, de 18/05/2022)._x000D_
 Cláudio Rodrigues de Jesus (Presidente).</t>
   </si>
   <si>
     <t>8750</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8750/flash_10.013.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8750/flash_10.013.pdf</t>
   </si>
   <si>
     <t>Flash 10.013._x000D_
 PROJETO DE LEI Nº 67/2022. Institui o "Dia Municipal do Aeromodelista" no Município de Montes Claros, a ser comemorado anualmente no dia 20 de julho. (Referente à Lei nº 5.468, de 11/07/2022)._x000D_
 Cláudio Rodrigues de Jesus (Presidente).</t>
   </si>
   <si>
     <t>8751</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8751/flash_10.014.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8751/flash_10.014.pdf</t>
   </si>
   <si>
     <t>Flash 10.014._x000D_
 PROJETO DE LEI Nº 86/2022. Institui a "Semana de Conscientização e de Atenção à Gagueira e à Pessoa que Gagueja" no Município de Montes Claros, a ser comemorada anualmente na semana do dia 22 de outubro. (Referente à Lei nº 5.485, de 17/10/2022)._x000D_
 Cláudio Rodrigues de Jesus (Presidente).</t>
   </si>
   <si>
     <t>8752</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8752/flash_10.160.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8752/flash_10.160.pdf</t>
   </si>
   <si>
     <t>Flash 10.160._x000D_
 PROJETO DE LEI Nº 02/2022. (RETIRADO). Denomina a "Rua Jardim dos Ipês", localizada no bairro Jardim Primavera._x000D_
 Cláudio Rodrigues de Jesus (Presidente).</t>
   </si>
   <si>
     <t>8754</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8754/flash_10.161.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8754/flash_10.161.pdf</t>
   </si>
   <si>
     <t>Flash 10.161._x000D_
 PROJETO DE LEI Nº 13/2022. (RETIRADO). Denomina a "Rua Agnelo Flávio dos Santos", localizada no bairro Independência._x000D_
 Cláudio Rodrigues de Jesus (Presidente).</t>
   </si>
   <si>
     <t>8753</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8753/flash_10.015.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8753/flash_10.015.pdf</t>
   </si>
   <si>
     <t>Flash 10.015._x000D_
 PROJETO DE LEI Nº 105/2022. Institui o "Dia Municipal do Protetor de Animais" no Município de Montes Claros, a ser comemorado anualmente no dia 17 de janeiro, e dá outras providências. (Referente à Lei nº 5.492, de 08/11/2022)._x000D_
 Cláudio Rodrigues de Jesus (Presidente).</t>
   </si>
   <si>
     <t>8755</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8755/flash_10.162.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8755/flash_10.162.pdf</t>
   </si>
   <si>
     <t>Flash 10.162._x000D_
 PROJETO DE LEI Nº 15/2022. (RETIRADO). Denomina a "Rua Maria Macedo Chaves", localizada no Condomínio de Chácaras Santa Terezinha._x000D_
 Cláudio Rodrigues de Jesus (Presidente).</t>
   </si>
   <si>
     <t>8757</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8757/flash_10.163.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8757/flash_10.163.pdf</t>
   </si>
   <si>
     <t>Flash 10.163._x000D_
 PROJETO DE LEI Nº 32/2022. (RETIRADO). Denomina a "Rua Eustáquio Joaquim Boitrago", localizada no bairro Independência._x000D_
 Cláudio Rodrigues de Jesus (Presidente).</t>
   </si>
   <si>
     <t>8758</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8758/flash_10.164.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8758/flash_10.164.pdf</t>
   </si>
   <si>
     <t>Flash 10.164._x000D_
 PROJETO DE LEI Nº 33/2022. (RETIRADO). Denomina a "Rua Antônio Fernandes Guimarães", localizado no bairro Independência._x000D_
 Cláudio Rodrigues de Jesus (Presidente).</t>
   </si>
   <si>
     <t>8760</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8760/flash_10.165.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8760/flash_10.165.pdf</t>
   </si>
   <si>
     <t>Flash 10.165._x000D_
 PROJETO DE LEI Nº 34/2022. (RETIRADO). Concede o título declaratório de Utilidade Pública Municipal à Associação Protetora dos Animais – Instituto Eu Salvo de Montes Claros._x000D_
 Cláudio Rodrigues de Jesus (Presidente).</t>
   </si>
   <si>
     <t>8763</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8763/flash_10167.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8763/flash_10167.pdf</t>
   </si>
   <si>
     <t>Flash 10.167._x000D_
 PROJETO DE LEI Nº 87/2022. (RETIRADO). Institui o Cadastro e Programa de Valorização de Protetores e Entidades de Proteção Animal no Município de Montes Claros, e dá outras providências._x000D_
 Cláudio Rodrigues de Jesus (Presidente).</t>
   </si>
   <si>
     <t>8765</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8765/flash_10.168.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8765/flash_10.168.pdf</t>
   </si>
   <si>
     <t>Flash 10.168._x000D_
 PROJETO DE LEI Nº 94/2022. (RETIRADO). Denomina a “Praça do Servidor”, localizada no bairro Independência._x000D_
 Cláudio Rodrigues de Jesus (Presidente).</t>
   </si>
   <si>
     <t>8768</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8768/flash_10.169.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8768/flash_10.169.pdf</t>
   </si>
   <si>
     <t>Flash 10.169._x000D_
 PROJETO DE LEI Nº 110/2022. (RETIRADO). Autoriza o Poder Executivo a abrir crédito adicional especial ao orçamento vigente, para auxílio no custeio de despesas com o serviço de transporte coletivo gratuito a idosos do Município de Montes Claros, e dá outras providências._x000D_
 Cláudio Rodrigues de Jesus (Presidente).</t>
   </si>
   <si>
     <t>8791</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8791/flash_10.032.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8791/flash_10.032.pdf</t>
   </si>
   <si>
     <t>Flash 10.032._x000D_
 PROJETO DE LEI Nº 102/2022. Altera a Lei Municipal nº 5.398, de 15/12/2021, que institui o Programa Emergencial de Transporte Social “Moc em Busca de Emprego”, e dá outras providências. (Referente à Lei nº 5.486, de 27/10/2022)._x000D_
 Cláudio Rodrigues de Jesus (Presidente).</t>
   </si>
   <si>
     <t>8794</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8794/flash_10.033.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8794/flash_10.033.pdf</t>
   </si>
   <si>
     <t>Flash 10.033._x000D_
 PROJETO DE LEI Nº 103/2022. Revoga a Lei Municipal nº 5.309, de 13/10/2020, que dispõe sobre a denominação da "Praça Clemente Oscar", localizada no bairro Independência. (Referente à Lei nº 5.493, de 08/11/2022)._x000D_
 Cláudio Rodrigues de Jesus (Presidente).</t>
   </si>
   <si>
     <t>8797</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8797/flash_10.034.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8797/flash_10.034.pdf</t>
   </si>
   <si>
     <t>Flash 10.034._x000D_
 PROJETO DE LEI Nº 104/2022. Revoga a Lei nº 4.422, de 03/11/2011, que dispõe sobre a denominação da "Rua Nego Xavier", localizada no Distrito de Canto de Engenho. (Referente à Lei nº 5.494, de 08/11/2022)._x000D_
 Cláudio Rodrigues de Jesus (Presidente).</t>
   </si>
   <si>
     <t>8798</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8798/flash_10.035.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8798/flash_10.035.pdf</t>
   </si>
   <si>
     <t>Flash 10.035._x000D_
 PROJETO DE LEI Nº 119/2022. Altera a Lei Municipal nº 5.401, de 15/12/2021, que estima a receita e fixa a despesa do Município de Montes Claros, para o exercício financeiro de 2022. (Referente à Lei nº 5.497, de 08/12/2022)._x000D_
 Cláudio Rodrigues de Jesus (Presidente).</t>
   </si>
   <si>
     <t>8800</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8800/flash_10.036.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8800/flash_10.036.pdf</t>
   </si>
   <si>
     <t>Flash 10.036._x000D_
 PROJETO DE LEI Nº 120/2022. Altera a Lei Municipal nº 5.425, de 30/03/2022, que autoriza o Poder Executivo a abrir crédito adicional especial ao orçamento vigente, e dá outras providências. (Construção e reforma da Casa de Velório do Centro Social da Paróquia São João Batista Arquidiocese de Montes Claros). (Referente à Lei nº 5.498, de 08/12/2022)._x000D_
 Cláudio Rodrigues de Jesus (Presidente).</t>
   </si>
   <si>
     <t>8801</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8801/flash_10.037.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8801/flash_10.037.pdf</t>
   </si>
   <si>
     <t>Flash 10.037._x000D_
 PROJETO DE LEI Nº 126/2022. Altera o artigo 6º da Lei nº 5.454, de 06/06/2022, que denominou a estrada rural que inicia na BR 365 até Canto do Engenho. Passa a denominar “Rodovia MC 11 Nego Xavier”. (Referente à Lei nº 5.516, de 02/01/2023)._x000D_
 Cláudio Rodrigues de Jesus (Presidente).</t>
   </si>
   <si>
     <t>8808</t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8808/flash_10.041.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8808/flash_10.041.pdf</t>
   </si>
   <si>
     <t>Flash 10.041._x000D_
 PROJETO DE LEI Nº 129/2022. Altera o artigo 18, da Lei nº 5.052, de 05/04/2018, que dispõe sobre a prestação do serviço de "Transporte Coletivo Escolar Urbano" do Município de Montes Claros, e dá outras providências. (Referente à Lei nº 5.505, de 22/12/2022)._x000D_
 Cláudio Rodrigues de Jesus (Presidente).</t>
   </si>
   <si>
     <t>8816</t>
   </si>
   <si>
     <t>236</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8816/flash_10.045.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8816/flash_10.045.pdf</t>
   </si>
   <si>
     <t>Flash 10.045._x000D_
 PROJETO DE LEI Nº 05/2022. Dispõe sobre a proibição de realização de tatuagens e implantação de piercings em cães e gatos, com fins estéticos, no Município de Montes Claros. (Referente à Lei nº 5.421, de 14/03/2022)._x000D_
 Cláudio Rodrigues de Jesus (Presidente).</t>
   </si>
   <si>
     <t>8818</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8818/flash_10.046.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8818/flash_10.046.pdf</t>
   </si>
   <si>
     <t>Flash 10.046._x000D_
 PROJETO DE LEI Nº 53/2022. (VETADO). Dispõe sobre o atendimento prioritário aos advogados, que estiverem representando aos interesses dos clientes, nas agências bancárias e assemelhadas, concessionárias e permissionárias de serviços públicos municipais, estabelecidas em Montes Claros. (Recebeu veto do Poder Executivo - ver flash 10.174)._x000D_
 Cláudio Rodrigues de Jesus (Presidente).</t>
   </si>
   <si>
     <t>8828</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8828/flash_10.049.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8828/flash_10.049.pdf</t>
   </si>
   <si>
     <t>Flash 10.049._x000D_
 PROJETO DE LEI Nº 55/2022. Dispõe sobre as diretrizes para a elaboração e execução da Lei Orçamentária do Município de Montes Claros, para o exercício financeiro de 2023, e dá outras providências. (Referente à Lei nº 5.458, de 23/06/2022)._x000D_
 Cláudio Rodrigues de Jesus (Presidente).</t>
   </si>
   <si>
     <t>8829</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8829/flash_10.050.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8829/flash_10.050.pdf</t>
   </si>
   <si>
     <t>Flash 10.050._x000D_
 PROJETO DE LEI Nº 97/2022. (ALTERADA). Estima a receita e fixa a despesa do Município de Montes Claros, para o exercício financeiro de 2023. (Referente à Lei nº 5.504, de 21/12/2022, que foi alterada pela Lei nº 5.519, de 28/02/2023)._x000D_
 Cláudio Rodrigues de Jesus (Presidente).</t>
   </si>
   <si>
     <t>8834</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8834/flash_10.055.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8834/flash_10.055.pdf</t>
   </si>
   <si>
     <t>Flash 10.055._x000D_
 PROJETO DE LEI Nº 42/2022. Estabelece reajuste de vencimento dos servidores públicos do Poder Executivo do Município de Montes Claros, integrantes do quadro de cargos de provimento efetivo e comissionado. (Este reajuste não se aplica aos agentes políticos, aos servidores que tenham seu vencimento vinculado ao salário mínimo e aos ocupantes de cargos de Médico com Estratégia de Saúde da Família – ESF, Médico com Especialização em ESF e Médico com Residência em ESF). (Referente à Lei nº 5.443, de 26/04/2022)._x000D_
 Cláudio Rodrigues de Jesus (Presidente).</t>
   </si>
   <si>
     <t>8837</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8837/flash_10.058.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8837/flash_10.058.pdf</t>
   </si>
   <si>
     <t>Flash 10.058._x000D_
 PROJETO DE LEI Nº 130/2022. Autoriza a concessão de gratificação de estímulo à produção individual para os cargos que especifica (pedreiro, mecânico, eletricista, operador de máquinas pesadas, motorista carteira D – veículos pesados e ajudante de serviços gerais em atividades relacionadas com execução de obras).  (Referente à Lei nº 5.517, de 02/01/2023)._x000D_
 Cláudio Rodrigues de Jesus (Presidente).</t>
   </si>
   <si>
     <t>8860</t>
   </si>
   <si>
     <t>245</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8860/flash_10.071.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8860/flash_10.071.pdf</t>
   </si>
   <si>
     <t>Flash 10.071._x000D_
 PROJETO DE LEI Nº 07/2022. Concede o título declaratório de Utilidade Pública Municipal à “Associação de Desenvolvimento Social do Norte de Minas Gerais”. (Referente à Lei nº 5.422, de 14/03/2022)._x000D_
 Cláudio Rodrigues de Jesus (Presidente).</t>
   </si>
   <si>
     <t>8861</t>
   </si>
   <si>
     <t>246</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8861/flash_10.072.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8861/flash_10.072.pdf</t>
   </si>
   <si>
     <t>Flash 10.072._x000D_
 PROJETO DE LEI Nº 25/2022. Concede o título declaratório de Utilidade Pública Municipal à "Associação Cultural JABS - Jovens e Adolescentes em Busca de Superação". (Referente à Lei nº 5.436, de 06/04/2022)._x000D_
 Cláudio Rodrigues de Jesus (Presidente).</t>
   </si>
   <si>
     <t>8863</t>
   </si>
   <si>
     <t>248</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8863/flash_10.073.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8863/flash_10.073.pdf</t>
   </si>
   <si>
     <t>Flash 10.073._x000D_
 PROJETO DE LEI Nº 26/2022. Concede o título declaratório de Utilidade Pública Municipal ao “Instituto Laborearte de Capacitação Profissional e Ética dos Socialmente Excluídos – INCAPESE”. (Referente à Lei nº 5.440, de 20/04/2022)._x000D_
 Cláudio Rodrigues de Jesus (Presidente).</t>
   </si>
   <si>
     <t>8864</t>
   </si>
   <si>
     <t>249</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8864/flash_10.074.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8864/flash_10.074.pdf</t>
   </si>
   <si>
     <t>Flash 10.074._x000D_
 PROJETO DE LEI Nº 35/2022. Concede o título declaratório de Utilidade Pública Municipal à “Associação dos Ciclistas de Montes Claros”. (Referente à Lei nº 5.438, de 20/04/2022)._x000D_
 Cláudio Rodrigues de Jesus (Presidente).</t>
   </si>
   <si>
     <t>8865</t>
   </si>
   <si>
     <t>250</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8865/flash_10.075.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8865/flash_10.075.pdf</t>
   </si>
   <si>
     <t>Flash 10.075._x000D_
 PROJETO DE LEI Nº 40/2022. Concede o título declaratório de Utilidade Pública Municipal à “Associação Protetora dos Animais – Instituto Eu Salvo”. (Referente à Lei nº 5.439, de 20/04/2022)._x000D_
 Cláudio Rodrigues de Jesus (Presidente).</t>
   </si>
   <si>
     <t>8866</t>
   </si>
   <si>
     <t>251</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8866/flash_10.076.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8866/flash_10.076.pdf</t>
   </si>
   <si>
     <t>Flash 10.076._x000D_
-PROJETO DE LEI Nº 45/2022. Concede o título declaratório de Utilidade Pública Municipal à “Associação Bora Viver”. (Referente à Lei nº 5.453, de 06/06/2022)._x000D_
+PROJETO DE LEI Nº 45/2022. (ALTERADA). Concede o título declaratório de Utilidade Pública Municipal à “Associação Bora Viver”. (Referente à Lei nº 5.453, de 06/06/2022, que foi alterada posteriormente pela Lei nº 5.900, de 07/11/2025)._x000D_
 Cláudio Rodrigues de Jesus (Presidente).</t>
   </si>
   <si>
     <t>8867</t>
   </si>
   <si>
     <t>252</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8867/flash_10.077.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8867/flash_10.077.pdf</t>
   </si>
   <si>
     <t>Flash 10.077._x000D_
 PROJETO DE LEI Nº 51/2022. Concede o título declaratório de Utilidade Pública Municipal à “Associação Amigos do Verde”. (Referente à Lei nº 5.455, de 23/06/2022)._x000D_
 Cláudio Rodrigues de Jesus (Presidente).</t>
   </si>
   <si>
     <t>8868</t>
   </si>
   <si>
     <t>253</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8868/flash_10.078.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8868/flash_10.078.pdf</t>
   </si>
   <si>
     <t>Flash 10.078._x000D_
 PROJETO DE LEI Nº 59/2022. Concede o título declaratório de Utilidade Pública Municipal à “Associação dos Moradores e Amigos da Comunidade Rural Portal dos Sonhos”. (Referente à Lei nº 5.456, de 23/06/2022)._x000D_
 Cláudio Rodrigues de Jesus (Presidente).</t>
   </si>
   <si>
     <t>8869</t>
   </si>
   <si>
     <t>254</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8869/flash_10.079.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8869/flash_10.079.pdf</t>
   </si>
   <si>
     <t>Flash 10.079._x000D_
 PROJETO DE LEI Nº 64/2022. Concede o título declaratório de Utilidade Pública Municipal à “Associação Luz na Rua”. (Referente à Lei nº 5.467, de 11/07/2022)._x000D_
 Cláudio Rodrigues de Jesus (Presidente).</t>
   </si>
   <si>
     <t>8871</t>
   </si>
   <si>
     <t>255</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8871/flash_9985.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8871/flash_9985.pdf</t>
   </si>
   <si>
     <t>Flash 9985._x000D_
 PROJETO DE LEI Nº 115/2022. Denomina a "Rua Ione Fialho Ribeiro”, localizada no bairro Vila Santa Cruz. (Referente à Lei nº 5.509, de 02/01/2023)._x000D_
 Cláudio Rodrigues de Jesus (Presidente).</t>
   </si>
   <si>
     <t>8872</t>
   </si>
   <si>
     <t>256</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8872/flash_9984.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8872/flash_9984.pdf</t>
   </si>
   <si>
     <t>Flash 9984._x000D_
 PROJETO DE LEI Nº 111/2022. Denomina oficialmente o “Estádio Juvêncio Augusto Soares”, conhecido popularmente como Estádio João Botelho, localizado na Rua José de Piao, 160, bairro João Botelho. (Referente à Lei nº 5.515, de 02/01/2023)._x000D_
 Cláudio Rodrigues de Jesus (Presidente).</t>
   </si>
   <si>
     <t>8875</t>
   </si>
   <si>
     <t>257</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8875/flash_9983.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8875/flash_9983.pdf</t>
   </si>
   <si>
     <t>Flash 9983._x000D_
 PROJETO DE LEI Nº 114/2022. Denomina a "Rua José Pedro de Oliveira”, localizada no Loteamento Reserva Real. (Referente à Lei nº 5.508, de 02/01/2023)._x000D_
 Cláudio Rodrigues de Jesus (Presidente).</t>
   </si>
   <si>
     <t>8878</t>
   </si>
   <si>
     <t>258</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8878/flash_9982.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8878/flash_9982.pdf</t>
   </si>
   <si>
     <t>Flash 9982._x000D_
 PROJETO DE LEI Nº 113/2022. Denomina a "Rua Maria Durães Ferreira”, localizada no Loteamento Reserva Real. (Referente à Lei nº 5.507, de 02/01/2023)._x000D_
 Cláudio Rodrigues de Jesus (Presidente).</t>
   </si>
   <si>
     <t>8881</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8881/flash_9981.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8881/flash_9981.pdf</t>
   </si>
   <si>
     <t>Flash 9981._x000D_
 PROJETO DE LEI Nº 112/2022. Denomina a "Avenida Professora Yvonne Silveira”, localizada no Loteamento Residencial Monte Belo. (Referente à Lei nº 5.506, de 02/01/2023)._x000D_
 Cláudio Rodrigues de Jesus (Presidente).</t>
   </si>
   <si>
     <t>8891</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8891/flash_9956.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8891/flash_9956.pdf</t>
   </si>
   <si>
     <t>Flash 9956._x000D_
 PROJETO DE LEI Nº 31/2022. Denomina a "Rua Antônio Ferreira da Silva”, localizada no bairro Vila Santa Cruz. (Referente à Lei nº 5.447, de 06/06/2022)._x000D_
 Cláudio Rodrigues de Jesus (Presidente).</t>
   </si>
   <si>
     <t>8895</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8895/flash_9957.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8895/flash_9957.pdf</t>
   </si>
   <si>
     <t>Flash 9957._x000D_
 PROJETO DE LEI Nº 37/2022. (ALTERADA). Denomina Estradas Rurais do Município de Montes Claros: Rodovia MC 30: Inicia no Distrito de Aparecida do Mundo Novo até o Distrito de São Pedro da Garça; Rodovia MC 31: Inicia na BR 135 até o Distrito de Ermidinha; Rodovia MC 10: Inicia na BR 135 passando no Distrito de Santa Rosa de Lima e na Comunidade de Santo Inácio até a LMG 657 (Estrada da Produção); Rodovia MC 20: Inicia na BR 135, passando pelo Povoado de Mucambo Firme, pelo Distrito de Miralta, pelo povoado de Cachoeira de Miralta, pelo Distrito de Vila Nova de Minas, pelo povoado de Samambaia até a LMG 657; Rodovia MC 15: Inicia no Distrito de Nova Esperança até a Rodovia MC 20, próximo ao Distrito de Miralta; Rodovia MC 11: Inicia na BR 365 até Canto do Engenho; Rodovia MC 21: Inicia na BR 135 até o Distrito de Panorâmica. (Referente à Lei nº 5.454, de 06/06/2022, que foi alterada pelas Leis nº 5.516/2023 e nº 5.566/2023)._x000D_
 Cláudio Rodrigues de Jesus (Presidente).</t>
   </si>
   <si>
     <t>8897</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8897/flash_9958.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8897/flash_9958.pdf</t>
   </si>
   <si>
     <t>Flash 9958._x000D_
 PROJETO DE LEI Nº 38/2022. Denomina a "Praça Eustáquio Ferreira Silva”, localizada no bairro Delfino Magalhães. (Referente à Lei nº 5.448, de 06/06/2022)._x000D_
 Cláudio Rodrigues de Jesus (Presidente).</t>
   </si>
   <si>
     <t>8901</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8901/flash_9959.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8901/flash_9959.pdf</t>
   </si>
   <si>
     <t>Flash 9959._x000D_
 PROJETO DE LEI Nº 39/2022. Denomina oficialmente a "Rua Edvaldo Sampaio Dias”, conhecida popularmente como rua Lagoa Garibaldi, localizada no bairro Interlagos. (Referente à Lei nº 5.449, de 06/06/2022)._x000D_
 Cláudio Rodrigues de Jesus (Presidente).</t>
   </si>
   <si>
     <t>8902</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8902/flash_9960.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8902/flash_9960.pdf</t>
   </si>
   <si>
     <t>Flash 9960._x000D_
 PROJETO DE LEI Nº 43/2022. Denomina a "Rua Antônio Fernandes Guimarães”, localizada no bairro Independência. (Referente à Lei nº 5.450, de 06/06/2022)._x000D_
 Cláudio Rodrigues de Jesus (Presidente).</t>
   </si>
   <si>
     <t>8903</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8903/flash_9961.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8903/flash_9961.pdf</t>
   </si>
   <si>
     <t>Flash 9961._x000D_
 PROJETO DE LEI Nº 44/2022. Denomina a "Rua Eustáquio Joaquim Boitrago”, localizada no bairro Independência. (Referente à Lei nº 5.451, de 06/06/2022)._x000D_
 Cláudio Rodrigues de Jesus (Presidente).</t>
   </si>
   <si>
     <t>8904</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8904/flash_9962.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8904/flash_9962.pdf</t>
   </si>
   <si>
     <t>Flash 9962._x000D_
 PROJETO DE LEI Nº 47/2022. Denomina a "Rua David Cristianismo Costa”, localizada no bairro João Botelho. (Referente à Lei nº 5.452, de 06/06/2022)._x000D_
 Cláudio Rodrigues de Jesus (Presidente).</t>
   </si>
   <si>
     <t>8905</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8905/flash_9963.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8905/flash_9963.pdf</t>
   </si>
   <si>
     <t>Flash 9963._x000D_
 PROJETO DE LEI Nº 49/2022. Denomina a "Rua José Maria Francisco de Oliveira”, localizada no bairro Santa Rafaela. (Referente à Lei nº 5.462, de 11/07/2022)._x000D_
 Cláudio Rodrigues de Jesus (Presidente).</t>
   </si>
   <si>
     <t>8906</t>
   </si>
   <si>
     <t>268</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8906/flash_9964.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8906/flash_9964.pdf</t>
   </si>
   <si>
     <t>Flash 9964._x000D_
 PROJETO DE LEI Nº 56/2022. Denomina a "Rua Dra. Júnea Cláudia Rodrigues”, conhecida popularmente como “Rua da Praça Bom Jesus”, localizada no Distrito de Ermidinha. (Referente à Lei nº 5.463, de 11/07/2022)._x000D_
 Cláudio Rodrigues de Jesus (Presidente).</t>
   </si>
   <si>
     <t>8907</t>
   </si>
   <si>
     <t>269</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8907/flash_9965.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8907/flash_9965.pdf</t>
   </si>
   <si>
     <t>Flash 9965._x000D_
 PROJETO DE LEI Nº 61/2022. Denomina a "Rua Luís Otávio Santos Rodrigues”, localizada no bairro Independência. (Referente à Lei nº 5.464, de 11/07/2022)._x000D_
 Cláudio Rodrigues de Jesus (Presidente).</t>
   </si>
   <si>
     <t>8908</t>
   </si>
   <si>
     <t>270</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8908/flash_9966.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8908/flash_9966.pdf</t>
   </si>
   <si>
     <t>Flash 9966._x000D_
 PROJETO DE LEI Nº 62/2022. Denomina oficialmente o “Parque Municipal Ilda Atayde Vasconcelos”, conhecido como Parque Natural Municipal Olímpico, criado pelo Decreto nº 4.122, de 28/10/2020, localizado no bairro Jardim Olímpico. (Referente à Lei nº 5.465, de 11/07/2022)._x000D_
 Cláudio Rodrigues de Jesus (Presidente).</t>
   </si>
   <si>
     <t>8909</t>
   </si>
   <si>
     <t>271</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8909/flash_9967.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8909/flash_9967.pdf</t>
   </si>
   <si>
     <t>Flash 9967._x000D_
 PROJETO DE LEI Nº 63/2022. Denomina a "Rua João Francisco dos Santos”, localizada no bairro Village do Lago I. (Referente à Lei nº 5.466, de 11/07/2022)._x000D_
 Cláudio Rodrigues de Jesus (Presidente).</t>
   </si>
   <si>
     <t>8910</t>
   </si>
   <si>
     <t>272</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8910/flash_9968.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8910/flash_9968.pdf</t>
   </si>
   <si>
     <t>Flash 9968._x000D_
 PROJETO DE LEI Nº 66/2022. Denomina oficialmente a "Rua José Linhares Frota Machado”, conhecida popularmente como rua Costa Rica, localizada no bairro Ibituruna. (Referente à Lei nº 5.481, de 31/08/2022)._x000D_
 Cláudio Rodrigues de Jesus (Presidente).</t>
   </si>
   <si>
     <t>8911</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8911/flash_9969.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8911/flash_9969.pdf</t>
   </si>
   <si>
     <t>Flash 9969._x000D_
 PROJETO DE LEI Nº 70/2022. Denomina a "Rua Isaque Alves de Souza”, localizada no bairro Novo Delfino. (Referente à Lei nº 5.473, de 31/08/2022)._x000D_
 Cláudio Rodrigues de Jesus (Presidente).</t>
   </si>
   <si>
     <t>8912</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8912/flash_9970.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8912/flash_9970.pdf</t>
   </si>
   <si>
     <t>Flash 9970._x000D_
 PROJETO DE LEI Nº 72/2022. Denomina a "Rua Joaquim Gomes de Oliveira”, localizada no bairro Alto da Boa Vista. (Referente à Lei nº 5.474, de 31/08/2022)._x000D_
 Cláudio Rodrigues de Jesus (Presidente).</t>
   </si>
   <si>
     <t>8913</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8913/flash_9971.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8913/flash_9971.pdf</t>
   </si>
   <si>
     <t>Flash 9971._x000D_
 PROJETO DE LEI Nº 74/2022. Denomina a "Rotatória João dos Santos de Abreu (João Galo)”, localizada no bairro Barcelona Park. (Referente à Lei nº 5.475, de 31/08/2022)._x000D_
 Cláudio Rodrigues de Jesus (Presidente).</t>
   </si>
   <si>
     <t>8914</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8914/flash_9972.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8914/flash_9972.pdf</t>
   </si>
   <si>
     <t>Flash 9972._x000D_
 PROJETO DE LEI Nº 76/2022. Denomina a "Rua Ilídio Ribeiro da Silva”, localizada no bairro Novo Delfino. (Referente à Lei nº 5.476, de 31/08/2022)._x000D_
 Cláudio Rodrigues de Jesus (Presidente).</t>
   </si>
   <si>
     <t>8915</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8915/flash_9973.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8915/flash_9973.pdf</t>
   </si>
   <si>
     <t>Flash 9973._x000D_
 PROJETO DE LEI Nº 77/2022. Denomina a "Rua Edgar Custódio”, localizada no bairro Nossa Senhora Aparecida. (Referente à Lei nº 5.477, de 31/08/2022)._x000D_
 Cláudio Rodrigues de Jesus (Presidente).</t>
   </si>
   <si>
     <t>8917</t>
   </si>
   <si>
     <t>278</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8917/flash_9974.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8917/flash_9974.pdf</t>
   </si>
   <si>
     <t>Flash 9974._x000D_
 PROJETO DE LEI Nº 78/2022. Denomina a "Rua Maria das Mercês Paixão Guedes”, localizada no bairro São Bento. (Referente à Lei nº 5.478, de 31/08/2022)._x000D_
 Cláudio Rodrigues de Jesus (Presidente).</t>
   </si>
   <si>
     <t>8919</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8919/flash_9975.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8919/flash_9975.pdf</t>
   </si>
   <si>
     <t>Flash 9975._x000D_
 PROJETO DE LEI Nº 79/2022. Denomina a "Rua Eloi Gonçalves de Freitas”, localizada no bairro Independência. (Referente à Lei nº 5.479, de 31/08/2022)._x000D_
 Cláudio Rodrigues de Jesus (Presidente).</t>
   </si>
   <si>
     <t>8921</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8921/flash_9976.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8921/flash_9976.pdf</t>
   </si>
   <si>
     <t>Flash 9976._x000D_
 PROJETO DE LEI Nº 81/2022. Denomina oficialmente a "Quadra Wilson Alves Ferreira”, localizada no bairro Maracanã. (Referente à Lei nº 5.482, de 31/08/2022)._x000D_
 Cláudio Rodrigues de Jesus (Presidente).</t>
   </si>
   <si>
     <t>8922</t>
   </si>
   <si>
     <t>281</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8922/flash_9977.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8922/flash_9977.pdf</t>
   </si>
   <si>
     <t>Flash 9977._x000D_
 PROJETO DE LEI Nº 84/2022. Denomina a "Rua 2º Tenente Geraldo Raimundo Alves”, localizada no bairro Delfino Magalhães. (Referente à Lei nº 5.480, de 31/08/2022)._x000D_
 Cláudio Rodrigues de Jesus (Presidente).</t>
   </si>
   <si>
     <t>8925</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8925/flash_9978.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8925/flash_9978.pdf</t>
   </si>
   <si>
     <t>Flash 9978._x000D_
 PROJETO DE LEI Nº 91/2022. Denomina a "Rua José Alves dos Reis”, localizada no bairro Vila Anália. (Referente à Lei nº 5.483, de 17/10/2022)._x000D_
 Cláudio Rodrigues de Jesus (Presidente).</t>
   </si>
   <si>
     <t>8928</t>
   </si>
   <si>
     <t>283</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8928/flash_9979.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8928/flash_9979.pdf</t>
   </si>
   <si>
     <t>Flash 9979._x000D_
 PROJETO DE LEI Nº 93/2022. Denomina a rua "Alameda Quita Guimarães”, localizada no bairro Acácias. (Referente à Lei nº 5.484, de 17/10/2022)._x000D_
 Cláudio Rodrigues de Jesus (Presidente).</t>
   </si>
   <si>
     <t>8929</t>
   </si>
   <si>
     <t>284</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8929/flash_9980.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8929/flash_9980.pdf</t>
   </si>
   <si>
     <t>Flash 9980._x000D_
 PROJETO DE LEI Nº 98/2022. Denomina a "Rua Doutora Mafalda Madureira Mafra”, localizada no bairro Jaraguá II. (Referente à Lei nº 5.491, de 08/11/2022)._x000D_
 Cláudio Rodrigues de Jesus (Presidente).</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/159/pr_1_de_2022.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/159/pr_1_de_2022.pdf</t>
   </si>
   <si>
     <t>Fica outorgado ao GUILHERME DIAS RAMOS, o Título de CIDADÃO BENEMÉRITO de Montes Claros, traduzindo o reconhecimento desta Casa Legislativa pelos seus relevantes serviços desempenhados em nosso Município.</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/160/pr_2_2022.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/160/pr_2_2022.pdf</t>
   </si>
   <si>
     <t>Fica outorgado ao Senhor Lyntton José Paixão Guedes o título de Cidadão Benemérito de Montes Claros, traduzindo o reconhecimento desta Casa Legislativa pelos relevantes serviços prestados ao nosso Município e ao Norte de Minas Gerais</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/161/pr_3_2022.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/161/pr_3_2022.pdf</t>
   </si>
   <si>
     <t>Fica outorgada a Bruno Gonçalves, o "Título de Cidadão Honorário, traduzindo o reconhecimento desta Casa Legislativa, pelos relevantes serviços prestados a este município, pelos serviços prestados em nossa cidade na área de Segurança Pública na PMMG contribuindo assim para o seu progresso, segurança e desenvolvimento como um todo.</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/164/pr_4_2022.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/164/pr_4_2022.pdf</t>
   </si>
   <si>
     <t>Fica outorgado ao senhor PADRE PEDRO HENRIQUE NUNES PEREIRA o título de Cidadão Honorário de Montes Claros, traduzindo o reconhecimento desta Casa Legislativa pelos relevantes serviços prestados ao nosso Município e ao Norte de Minas Gerais</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/165/pr_5_2022.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/165/pr_5_2022.pdf</t>
   </si>
   <si>
     <t>Concede otitulo de cidadäo benemérito ao Sr. Richardson Xavier Brant</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/191/pr_6_2022.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/191/pr_6_2022.pdf</t>
   </si>
   <si>
     <t>Fica outorgado ao Senhor VITOR LUÍS DE ALMEIDA o TÍTULO DE CIDADÃO HONORÁRIO traduzindo o reconhecimento desta Casa Legislativa pelos relevantes serviços prestados ao nosso Município.</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/192/pr_7_2022.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/192/pr_7_2022.pdf</t>
   </si>
   <si>
     <t>Denomina "Escola do Legislativo Professor Arthur Leite" a Escola do Legislativo da Câmara Municipal de Montes Claros</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/257/pr_8_2022-1.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/257/pr_8_2022-1.pdf</t>
   </si>
   <si>
     <t>Fica outorgado a Filomena Luciene Cordeiro Reis o título de Cidadão Honorário de Montes Claros (MG) pelos seus relevantes serviços prestados a este Município</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/258/pr_9_2022-1.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/258/pr_9_2022-1.pdf</t>
   </si>
   <si>
     <t>Fica outorgado a Laurindo Mekie Pereira o título de Cidadão Honorário de Montes Claros (MG) pelos seus relevantes serviços prestados a este Município</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/269/pr_10.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/269/pr_10.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Honorário a Antônio de Souza Rosa</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/270/pr_11_2022.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/270/pr_11_2022.pdf</t>
   </si>
   <si>
     <t>Altera a Resolução N° 001, de 23 de fevereiro de 1996, alterada pela Resolução N° 13, de 13 de março de 2001.</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/281/pr_12_2022.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/281/pr_12_2022.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Honorário ao Sr. Francisco Lacerda Figueiredo</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/283/pr_13_2022.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/283/pr_13_2022.pdf</t>
   </si>
   <si>
     <t>Concede Titulo de Cidadã Honorária a Sra. Renata Juliana Martins</t>
   </si>
   <si>
     <t>296</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/296/pr_14_2022_completo.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/296/pr_14_2022_completo.pdf</t>
   </si>
   <si>
     <t>Dispõe Sobre a Estrutura Organizacional Administrativa da Câmara Municipal de Montes Claros e do Organograma Administrativo, com fundamento nas Leis e Resoluções vigentes</t>
   </si>
   <si>
     <t>297</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/297/pr_15_2022.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/297/pr_15_2022.pdf</t>
   </si>
   <si>
     <t>Concede Titulo de Cidadão Benemérito ao Sr. José Moacyr Guimarães Basso</t>
   </si>
   <si>
     <t>298</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/298/pr_16_2022.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/298/pr_16_2022.pdf</t>
   </si>
   <si>
     <t>Concede Titulo de Cidadão Benemérito a Marcelo Cardoso Teixeira</t>
   </si>
   <si>
     <t>299</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/299/pr_17_2022.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/299/pr_17_2022.pdf</t>
   </si>
   <si>
     <t>Concede Titulo de Cidadão Benemérito ao Senhor Juliano Rocha Caldeira</t>
   </si>
   <si>
     <t>971</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/971/pr_18_2022_-_mesa_diretora.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/971/pr_18_2022_-_mesa_diretora.pdf</t>
   </si>
   <si>
     <t>Altera a Resolução 145, de 23 de junho de 1971 que "Institui Medalha de Honra Montes Claros"</t>
   </si>
   <si>
     <t>2495</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/2495/pr_19_2022-1.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/2495/pr_19_2022-1.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Honorário ao Ministro de Estado da Justiça e Segurança Pública, Anderson Gustavo Torres</t>
   </si>
   <si>
     <t>2496</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/2496/pr_20_2022-1.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/2496/pr_20_2022-1.pdf</t>
   </si>
   <si>
     <t>Concede Medalha Ivan José Lopes de Honra a Montes Claros ao Vice-Prefeito e Secretário Municipal de Serviços Urbanos de Montes Claros Guilherme Augusto Guimarães Oliveira.</t>
   </si>
   <si>
     <t>2497</t>
   </si>
   <si>
     <t>Concede Título de Cidadã Honorária a Maria da Penha Brandim de Lima.</t>
   </si>
   <si>
     <t>2498</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/2498/pr_22_2022-1.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/2498/pr_22_2022-1.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadã Honorária a a Ana Paula Glinfskoi Thé</t>
   </si>
   <si>
     <t>1773</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/1773/pr_23_2022.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/1773/pr_23_2022.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Honorário ao Promotor Paulo César Vicente de Lima.</t>
   </si>
   <si>
     <t>2513</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/2513/pr_24_2022.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/2513/pr_24_2022.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Honorário ao Juiz de Direito da Comarca de Montes Claros-MG, João Adilson Nunes Oliveira.</t>
   </si>
   <si>
     <t>2525</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/2525/pr_25_2022-1.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/2525/pr_25_2022-1.pdf</t>
   </si>
   <si>
     <t>Concede Placa Alferes José Lopes de Carvalho a empresa AeC</t>
   </si>
   <si>
     <t>3381</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/3381/pr_26_2022.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/3381/pr_26_2022.pdf</t>
   </si>
   <si>
     <t>Disciplina procedimentos gerais para execução do controle contábil, financeiro, orçamentário, operacional e patrimonial a ser executado pela Controladoria Interna (CI), e adota outras providências.</t>
   </si>
   <si>
     <t>3397</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/3397/pr_27_2022-1.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/3397/pr_27_2022-1.pdf</t>
   </si>
   <si>
     <t>Concede Titulo de Cidadão Benemérito a DARLAN MOREIRA SOARES</t>
   </si>
   <si>
     <t>3398</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/3398/pr_28_2022-1.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/3398/pr_28_2022-1.pdf</t>
   </si>
   <si>
     <t>Concede Titulo de Cidadão Honorário a FERNANDO AUGUSTO ALVES FERREIRA</t>
   </si>
   <si>
     <t>4366</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/4366/pr_29_2022-1.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/4366/pr_29_2022-1.pdf</t>
   </si>
   <si>
     <t>Concede Placa de Mérito Cultural "Cândido Canela" a Sérgio Ferreira</t>
   </si>
   <si>
     <t>4378</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/4378/pr_30_2022-1.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/4378/pr_30_2022-1.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Honorário ao Coronel Hildegard Borba de Vasconcelos.</t>
   </si>
   <si>
     <t>4607</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/4607/pr_31_2022-1.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/4607/pr_31_2022-1.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Honorário ao Deputado Estadual Noraldino Júnior</t>
   </si>
   <si>
     <t>4610</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/4610/pr_32_2022-1.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/4610/pr_32_2022-1.pdf</t>
   </si>
   <si>
     <t>Concede Placa de Mérito Cultural "Cândido Canela" a Márcio Leite da Silva</t>
   </si>
   <si>
     <t>5865</t>
   </si>
   <si>
     <t>Raimundo Pereira da Silva</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/5865/pr_33_2022-1.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/5865/pr_33_2022-1.pdf</t>
   </si>
   <si>
     <t>Fica outorgado a Dra. Taiza de Castro Costa Diamantino o título de "Cidadã Honorária"</t>
   </si>
   <si>
     <t>5877</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/5877/pr_34_2022.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/5877/pr_34_2022.pdf</t>
   </si>
   <si>
     <t>Estabelece Normas para Descontos Consignações em Folha de Pagamento dos Servidores Públicos Ativos e Folha de Subsídios dos Vereadores da Câmara Municipal de Montes Claros.</t>
   </si>
   <si>
     <t>6556</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/6556/pr_35_2022-1.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/6556/pr_35_2022-1.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadã Benemérita de Montes Claros à sra. Maria de Jesus Santos Rametta.</t>
   </si>
   <si>
     <t>6557</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/6557/pr_36_2022-1.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/6557/pr_36_2022-1.pdf</t>
   </si>
   <si>
     <t>Concede o Título de Cidadão Honorário de Montes Claros ao Sr. Luiz Antônio de Matos Macedo</t>
   </si>
   <si>
     <t>6817</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/6817/pr_37_2022.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/6817/pr_37_2022.pdf</t>
   </si>
   <si>
     <t>Institui o Comitê Permanente de Avaliação e Controle Orçamentário, Operacional e Administrativo, e adota outras providências.</t>
   </si>
   <si>
     <t>6818</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/6818/pr_38_2022.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/6818/pr_38_2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Regulamentação do Programa Parlamento Jovem de Minas, no âmbito da Câmara Municipal de Montes Claros - MG</t>
   </si>
   <si>
     <t>6819</t>
   </si>
   <si>
     <t>Elair Gomes, Wilton Dias</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/6819/pr_39_2022-1.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/6819/pr_39_2022-1.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Honorário ao ANTÔNIO JOSÉ COSTA NETO</t>
   </si>
   <si>
     <t>6820</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/6820/pr_40_2022-1.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/6820/pr_40_2022-1.pdf</t>
   </si>
   <si>
     <t>Concede o título de Cidadão Honorário ao Delegado-geral Bruno Tasca Cabral.</t>
   </si>
   <si>
     <t>6821</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/6821/pr_41_2022-1.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/6821/pr_41_2022-1.pdf</t>
   </si>
   <si>
     <t>Concede o título de Cidadão Honorário ao doutor Joaquim Francisco Neto e Silva, chefe da Polícia Civil de Minas Gerais.</t>
   </si>
   <si>
     <t>EM</t>
   </si>
   <si>
     <t>Emenda</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/278/emenda_ao_pl_19_2022.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/278/emenda_ao_pl_19_2022.pdf</t>
   </si>
   <si>
     <t>EMENDA AO PROJETO DE LEI Nº 19/2022, que institui o "Dia Municipal Contra Psicofobia", para combater as atitudes preconceituosas e discriminatória contra pessoas com deficiências e transtornos mentais.</t>
   </si>
   <si>
     <t>FIN - FINANÇAS, ORÇAMENTO E TOMADA DE CONTAS</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/284/emenda_ao_pl_42_1_comissao_de_financas.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/284/emenda_ao_pl_42_1_comissao_de_financas.pdf</t>
   </si>
   <si>
     <t>EMENDA AO PROJETO DE LEI N° 42 /2022, QUE Estabelece Reajuste de Vencimento dos Servidores Públicos do Município de Montes Claros-MG.</t>
   </si>
   <si>
     <t>285</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/285/emenda_ao_pl_42_2_iara_pimentel.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/285/emenda_ao_pl_42_2_iara_pimentel.pdf</t>
   </si>
   <si>
     <t>EMENDA AO PROJETO DE LEI 42/ 2022 ESTABELECE QUE REAJUSTE DE VENCIMENTO DOS SERVIDORES PÚBLICOS DO MUNICÍPIO DE MONTES CLAROS</t>
   </si>
   <si>
     <t>286</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/286/emenda_ao_pl_42_3_iara_pimentel.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/286/emenda_ao_pl_42_3_iara_pimentel.pdf</t>
   </si>
   <si>
     <t>287</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/287/emenda_ao_pl_42_4_iara_pimentel.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/287/emenda_ao_pl_42_4_iara_pimentel.pdf</t>
   </si>
   <si>
     <t>288</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/288/emenda_ao_pl_42_5_iara_pimentel.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/288/emenda_ao_pl_42_5_iara_pimentel.pdf</t>
   </si>
   <si>
     <t>EMENDA AO PROJETO DE LEI 42/2022, QUE ESTABELECE REAJUSTE DE VENCIMENTOS DOS SERVIDORES PÚBLICOS DO MUNICÍPIO DE MONTES CLAROS. AUTOR: EXECUTIVO MUNICIPAL</t>
   </si>
   <si>
     <t>289</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/289/emenda_ao_pl_42_6_iara_pimentel.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/289/emenda_ao_pl_42_6_iara_pimentel.pdf</t>
   </si>
   <si>
     <t>972</t>
   </si>
   <si>
     <t>EMENDA AO PROJETO DE LEI N° 52/2022 QUE AUTORIZA O PODER EXECUTIVO MUNICIPAL A CELEBRAR CONVÊNIO COM O ESTADO DE MINAS GERAIS, VISANDO A MUNICIPALIZAÇÃO DOS ANOS INICIAIS DO ENSINO FUNDAMENTAL E DA OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2524</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/2524/emenda_ao_pl_78.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/2524/emenda_ao_pl_78.pdf</t>
   </si>
   <si>
     <t>EMENDA AO PROJETO DE LEI Nº 78/2022, denomina Rua Maria das Mercês Paixão Guedes, no Bairro São Bento</t>
   </si>
   <si>
     <t>3393</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/3393/emenda_ao_pr_26_2022.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/3393/emenda_ao_pr_26_2022.pdf</t>
   </si>
   <si>
     <t>Emenda ao Projeto de Resolução n°26/2022, que Disciplina Procedimentos Gerais para Execução do Controle Contábil, Financeiro, Orçamentário, Operacional e Patrimonial  a ser executado pela CONTROLADORIA INTERNA (CI), e dá Outras Providências.</t>
   </si>
   <si>
     <t>5867</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/5867/emenda_ao_pl_97_2022_11.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/5867/emenda_ao_pl_97_2022_11.pdf</t>
   </si>
   <si>
     <t>Emenda ao Projeto de Lei Nº 97/2022 - que Estima a Receita e Fixa a Despesa do Município de Montes Claros Para o Exercício de 2023</t>
   </si>
   <si>
     <t>5868</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/5868/emenda_ao_pl_97_2022_12.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/5868/emenda_ao_pl_97_2022_12.pdf</t>
   </si>
   <si>
     <t>5869</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/5869/emenda_ao_pl_97_2022_13.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/5869/emenda_ao_pl_97_2022_13.pdf</t>
   </si>
   <si>
     <t>Emenda ao Projeto de Lei Nº 97/2022 - que Estima a Receita e Fixa a Despesa do Município de Montes Claros Para o Exercício de 2023.</t>
   </si>
   <si>
     <t>5870</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/5870/emenda_ao_pl_97_2022_14.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/5870/emenda_ao_pl_97_2022_14.pdf</t>
   </si>
   <si>
     <t>Emenda ao Projeto de Lei Nº 97 /2022 - que Estima a Receita e Fixa a Despesa do Município de Montes Claros Para o Exercício de 2023.</t>
   </si>
   <si>
     <t>5871</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/5871/emenda_ao_pl_97_2022_alterado.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/5871/emenda_ao_pl_97_2022_alterado.pdf</t>
   </si>
   <si>
     <t>5872</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/5872/emenda_ao_pl_97_2022_16.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/5872/emenda_ao_pl_97_2022_16.pdf</t>
   </si>
   <si>
     <t>7355</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/7355/emenda_ao_plc_9_1_ver_marcos.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/7355/emenda_ao_plc_9_1_ver_marcos.pdf</t>
   </si>
   <si>
     <t>EMENDA AO PROJETO DE LEI COMPLEMENTAR Nº 09/2022: Modifica o art. 4° deste projeto de lei complementar que passa a vigorar com a seguinte redação: Art. 4° - O Anexo VII, da Lei Complementar nº 04, de 07 de dezembro de 2005, passa a vigorar com a seguinte redação:</t>
   </si>
   <si>
     <t>7357</t>
   </si>
   <si>
     <t>LJR - LEGISLAÇÃO, JUSTIÇA E REDAÇÃO</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/7357/emenda_ao_plc_10_1_com_leg.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/7357/emenda_ao_plc_10_1_com_leg.pdf</t>
   </si>
   <si>
     <t>EMENDA AO PROJETO DE LEI COMPLEMENTAR Nº 10/2022: Acrescenta o § 5° ao art. 5° do referido projeto de lei que passa a vigorar com a seguinte redação: Art. 5° ( ... ) § lº ... §5º - Para efeito de fiscalização, será considerado um período de tolerância de até 1:00 (uma) hora sobre o horário estabelecido no§ 2°, deste artigo.</t>
   </si>
   <si>
     <t>7364</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/7364/emenda_ao_plc_10_2_com_leg.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/7364/emenda_ao_plc_10_2_com_leg.pdf</t>
   </si>
   <si>
     <t>EMEN DA AO PROJETO DE LEI COMPLEMENTAR Nº10/2022: Suprime o parágrafo único do art. 38 do referido projeto de lei</t>
   </si>
   <si>
     <t>7375</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/7375/emenda_ao_plc_10_3_com_leg.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/7375/emenda_ao_plc_10_3_com_leg.pdf</t>
   </si>
   <si>
     <t>EMENDA AO PROJETO DE LEI COMPLEMENTAR Nº 10/2022: Altera o parágrafo único do art. 16, o inciso II do art. 20, §2º do art. 30 do referido projeto de lei que passam a vigorar com as seguintes redações: Art.16 (...) Parágrafo único. Os imóveis sujeitos ao art. 46, desta Lei, não se enquadram nos impedimentos listados nos incisos do caput. Art. 20 (...) II - Nas hipóteses em que a capacidade econômica da atividade empresarial não permitir o pagamento da outorga no valor de 2% (dois por cento), esta poderá ser reduzida para até 1% (um por cento); Art. 30 (...) § 2º - Nas hipóteses em que a capacidade econômica da atividade empresarial não permitir o pagamento na forma do parágrafo anterior, esta poderá ser reduzida para até 1% (um por cento).</t>
   </si>
   <si>
     <t>7376</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/7376/emenda_ao_plc_10_4_com_leg.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/7376/emenda_ao_plc_10_4_com_leg.pdf</t>
   </si>
   <si>
     <t>EMENDA AO PROJETO DE LEI COMPLEMENTAR N° 10/2022: Inclui no Anexo I - Lista das Vias Públicas com Alteração de Zoneamento do referido_x000D_
 projeto de lei complementar referente a logradouros.</t>
   </si>
   <si>
     <t>7378</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/7378/emenda_ao_plc_10_5_ver_marcos.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/7378/emenda_ao_plc_10_5_ver_marcos.pdf</t>
   </si>
   <si>
     <t>EMENDA AO PROJETO DE LEI COMPLEMENTAR Nº 10/2022: Inclui no Anexo I - Lista das Vias Públicas com Alteração de Zoneamento do referido projeto de lei complementar o seguinte logradouro: Rua Cônego Chaves</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/166/req_3_ceci.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/166/req_3_ceci.pdf</t>
   </si>
   <si>
     <t>Requeiro à mesa Diretora desta Casa Legislativa, depois de ouvido o plenário e cumpridas as formalidades regimentais, que seja expedido oficio ao Excelentíssimo Senhor Prefeito Humberto Souto, com cópia a Secretária de Saúde, Dulce Pimenta, solicitando adesão ao PRODEVIDA Programa Regional em Defesa da Vida Animal, idealizado pela Coordenadoria Estadual de Defesa dos Animais do Ministério Público de Minas Gerais (CEDA/MPMG).</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/167/req_2_edmilson_bispo.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/167/req_2_edmilson_bispo.pdf</t>
   </si>
   <si>
     <t>Que seja transformada em Audiência Pública, a Reunião Ordinária do dia 17 de Fevereiro do corrente ano, com início as 08h, onde será discutido sobre Aposentadoria, concessão e corte de benefícios e as dificuldades do acesso à agência do INSS no atendimento presencial no Município de Montes Claros, e para tanto, sejam convidadas as seguintes autoridades.</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/168/req_2_odair.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/168/req_2_odair.pdf</t>
   </si>
   <si>
     <t>O VEREADOR QUE A ESTE SUBSCREVE, vem, por meio do presente, requerer, após consulta ao Plenário, que seja encaminhado oficio ao Excelentíssimo Senhor Prefeito de Montes Claros, Humberto Guimarães Souto, solicitando a possibilidade de continuação da reforma do Córrego Cintra, nos trechos dos bairros Roxo Verde, Cintra e parte do Santa Rita, localizados neste município.</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/169/req_2_maria.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/169/req_2_maria.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhado ao Excelentíssimo Senhor Prefeito de Montes Claros, Humberto Guimarães Souto, oficio solicitando a instalação de placas indicativas com os nomes dos bairros, bem como, instalações de placas com nomes das ruas.</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/170/req_4_presidencia.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/170/req_4_presidencia.pdf</t>
   </si>
   <si>
     <t>O VEREADOR QUE A ESTE SUBSCREVE, vem, por meio do presente, requerer ao Plenário que seja realizada Audiência Pública na Câmara Municipal de Montes Claros no dia 23 de fevereiro de 2022, às 9h, para debater sobre as "soluções para amortizar o déficit atuarial e financeiro do Instituto Municipal de Previdência dos Servidores Públicos de Montes Claros Prevmoc".</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/171/req_2_wilton.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/171/req_2_wilton.pdf</t>
   </si>
   <si>
     <t>Requer seja expedido oficio ao Exmo. Humberto Souto, Prefeito de Montes Claros solicitando a viabilidade de adotar as medidas legais para que não seja considerado como licença para tratamento de saúde o afastamento de até 10 dias em decorrência de diagnóstico de COVID-19 do servidor público municipal, a fim de que este período não seja computado naqueles previstos nos artigos 27, IVe 32, V, ambos da Lei 3.174 de 2003, para efeitos de aquisição de progressão e promoção e carreira.</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/172/req_1_valdecy.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/172/req_1_valdecy.pdf</t>
   </si>
   <si>
     <t>O Vereador que a este subscreve vem requerer que, após consulta ao Plenário, seja encaminhado oficio ao Ilustríssimo Senhor HUMBERTO GUIMARÃES SOUTO, Prefeito de Montes Claros, solicitando que seja realizado o Serviço de Recapeamento Asfáltico De Pavimentação Asfáltica na Rua Joaquim Rabelo no Bairro Alcides Rabelo.</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/173/req_1_daniel.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/173/req_1_daniel.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhado oficio ao Excelentíssimo Senhor Prefeito de Montes Claros MG, Humberto Guimarães Souto, solicitando que seja analisado e concedido reajuste salarial para todas as categorias de servidores da prefeitura Municipal de Montes Claros tendo em vista que a lei complementar 173 de 27 de Maio 2020, impediu qualquer aumento ou reajuste salarial devido a pandemia da COVID-19</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/174/req_iara_7.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/174/req_iara_7.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO, AMPLIAÇÃO E ALTERAÇÃO DE CARGOS DE PROVIMENTO EFETIVO NO QUADRO DE PESSOAL DA PREFEITURA MUNICIPAL DE MONTES CLAROS — MG E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/177/ceci_req_8.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/177/ceci_req_8.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhado ao Excelentíssimo Senhor Prefeito Humberto Guimarães Souto, o anteprojeto de lei que "Dispõe sobre a instituição do Auxílio Municipal Emergencial - Cultural (AME-Cultural) no âmbito do Município de Montes Claros, em decorrência do Decreto Municipal n° 4.353/22 e dá outras providências"</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/178/claudio_req_8_2.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/178/claudio_req_8_2.pdf</t>
   </si>
   <si>
     <t>Que sejam encaminhadas ao Excelentíssimo Senhor Prefeito Municipal, Humberto Guimarães Souto, e ao Procurador-Geral do Município, Otávio Batista Rocha Machado, as propostas de Anteprojeto de Lei Complementar Referente à alteração da Base de Cálculo do Adicional por Atividade Especial (Insalubridade), Anteprojeto de Lei referente à criação de Gratificação Anual para a categoria dos Agentes de Combate a Endemias e Agentes Comunitários de Saúde, e Anteprojeto de Lei referente ao Reajuste Anual do Piso Salarial da categoria dos Agentes de Combate a Endemias e Agentes Comunitários de Saúde.</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/179/claudio_req_8.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/179/claudio_req_8.pdf</t>
   </si>
   <si>
     <t>Que seja realizada Audiência Pública na Câmara Municipal de Montes Claros no dia 08 de fevereiro de 2022, às 14h, ocasião em que será apresentado o Projeto de Construção da Estrada de Ferro Minas-Espirito Santo (EFMES), que soma a EF 030- Estrada de Ferro Juscelino Kubitschek, a ser executado pela Petrocity Ferrovias. A ferrovia passará por Montes Claros e por municípios vizinhos, se configurando como um empreendimento de grande relevância para alavancar o desenvolvimento da região e do estado de Minas Gerais.</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/180/req_daniel_8.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/180/req_daniel_8.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhado oficio ao Excelentissimo Senhor Prefeito de Montes Claros MG, Humberto Guimarães Souto e a Secretária de educação do Município de Montes Claros a Sra Rejane Veloso, solicitando a manutenção do Programa Educamoc e retorno do Projeto Reforço Escolar: Recuperação e Desenvolvimento da Aprendizagem, como forma de ajudar a superar as graves dificuldades de aprendizado impostas aos alunos durante a Pandemia da COVID-19</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/181/req_edmilson_8.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/181/req_edmilson_8.pdf</t>
   </si>
   <si>
     <t>Que seja enviado oficio ao prefeito de Montes Claros, Sr Humberto Souto, solicitando a Presidente da MC Trans, Sra Viviane Rodrigues Mendes Tanure, para que seja feito um estudo de viabilidade para colocação de duas faixas elevadas, na Avenida Maria José de Freitas (antiga Avenida E), em frente aos números 205 e 450, no bairro Camilo Prates.</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
     <t>Eldair Samambaia</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/182/req_eldair_8.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/182/req_eldair_8.pdf</t>
   </si>
   <si>
     <t>Que seja expedido oficio ao prefeito Humberto Souto, solicitando-lhe empenho no sentido de expandir o programa de manejo populacional de cães e gatos também para a zona rural, assim como a realização de exames nas pessoas para possível diagnóstico da leishmaniose (calazar).</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/183/req_graca_8.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/183/req_graca_8.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhado ao Excelentíssimo Senhor Prefeito de Montes Claros, Humberto Guimarães Souto, oficio solicitando Drenagem no Bairro Raul Lourenço</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/184/req_iara_8.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/184/req_iara_8.pdf</t>
   </si>
   <si>
     <t>Que seja agendada Audiência Pública de forma híbrida, no dia 16 de fevereiro do corrente ano, a reunião ordinária das 8h, tendo como pauta: Investir em educação é valorizar a carreira dos servidores</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/185/req_odair_8.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/185/req_odair_8.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhado oficio ao Excelentíssimo Senhor Prefeito de Montes Claros, Humberto Guimarães Souto, junto a MCTrans um estudo para abertura do canteiro central, com a segurança que se faz necessária, (sinalização adequada), em frente a nova prefeitura de Montes Claros, na Avenida Governador Magalhães Pinto, bairro Jaraguá, neste município.</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/186/req_reinaldo_8.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/186/req_reinaldo_8.pdf</t>
   </si>
   <si>
     <t>Que seja expedido Oficio ao Sr. Prefeito, Humberto Guimarães Souto, para que seja realizado o recapeamento da pavimentação asfáltica da rua Vicente Braga, localizada no bairro Vila Atlântida, sentido bairro Nova Morada, na Cidade de Montes Claros, MG</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/187/req_wilton_8.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/187/req_wilton_8.pdf</t>
   </si>
   <si>
     <t>Requer seja expedido oficio ao Exmo. Humberto Souto, Prefeito de Montes Claros, solicitando a viabilidade de determinar, urgentemente, a implementação de medidas de intervenção no trânsito no logradouro da Nova Prefeitura de Montes Claros, tais como instalação de semáforo, faixa de pedestre e pontos de ônibus em ambos os lados da via, a fim de assegurar maior segurança e conforto aos servidores municipais e munícipes que necessitam transitar pela região para acessarem o referido prédio público.</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/188/stalin_req_8.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/188/stalin_req_8.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhado oficio Excelentíssimo Senhor Prefeito de Montes Claros, Humberto Guimarães Souto solicitando fiscalização nos transporte coletivo como, cumprimento de horários estado de conservação, passaporte sanitário e super lotação em horários de pico</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/189/ceci_req_10.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/189/ceci_req_10.pdf</t>
   </si>
   <si>
     <t>Que seja expedido ofício ao Excelentíssimo Senhor Prefeito Humberto Souto, com cópia ao Vice-Prefeito e Secretário de Serviços Urbanos Guilherme Augusto Guimarães Oliveira e a Secretária de Saúde, Dulce Pimenta, solicitando que seja cumprido o que determina a Lei Estadual n° 23.856/2021.</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/190/claudio_req_10.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/190/claudio_req_10.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhado oficio à Presidente da MCTrans, Viviane Rodrigues Mendes Tanure, solicitando a sinalização horizontal (zebrada com tachões) na confluência das ruas Palmeiras com Corinthians, próximo à avenida Vicente de Paula Veloso, no bairro Maracanã, com objetivo de organizar o fluxo de veículos.</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/196/1_req_graca.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/196/1_req_graca.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhado ao Excelentíssimo Senhor Prefeito de Montes Claros, Humberto Guimarães Souto, vimos cordialmente solicitar ao Senhor, a possibilidade de uma ajuda de custo no deslocamento dos Agentes Comunitário de Saúde (ACs) e Agentes de Endemias da Zona Rural, uma vez que a área que eles cobrem é muita extensa, uma casa fica muito distante das outras, o que impede de fazer o percurso a pé.</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/197/2_req_edmilson.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/197/2_req_edmilson.pdf</t>
   </si>
   <si>
     <t>Que seja enviado oficio ao Prefeito de Montes Claros, Sr Humberto Souto, solicitando a construção de uma Escola de nível Fundamental e Médio na Comunidade de Campos Elísios para atender à grande demanda dos moradores desta região, que possui aproximadamente 1500 (um mil e quinhentos) famílias, sendo que a Escola mais próxima fica no Bairro Jardim Alegre, à cerca de 15km de distância, para o qual os estudantes precisam se deslocar diariamente, passando pela BR251, local de grande fluxo de veículos pesados, trazendo insegurança e risco de acidentes.</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/198/3_req_stalin.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/198/3_req_stalin.pdf</t>
   </si>
   <si>
     <t>O VEREADOR QUE A ESTE SUBSCREVE, vem, por meio do presente requerer, após consulta ao Plenário, que seja encaminhado oficio ao Excelentíssimo Senhor Prefeito de Montes Claros, Humberto Guimarães Souto, solicitando instalação de lixeiras em torno da praça João Paulo II no bairro Antônio Pimenta e também em torno do Cemei Valdeir Correa, Unidade Básica de saúde e praça lvan Lopes do bairro Jardim Primavera</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/199/4_req_wilton.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/199/4_req_wilton.pdf</t>
   </si>
   <si>
     <t>Requer seja expedido oficio ao Exmo. Sr. Humberto Guimarães Souto, prefeito de Montes Claros, encaminhando anteprojeto de lei que autoriza a concessão de uso especial para fins de moradia, bem como a instauração de procedimentos administrativos específicos com fito de materializar a concessão e demais procedimentos de regularização fundiária e dá outras providências</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/200/5_req_ceci.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/200/5_req_ceci.pdf</t>
   </si>
   <si>
     <t>Requeiro à mesa Diretora desta Casa Legislativa, depois de ouvido o plenário e cumpridas as formalidades regimentais, que seja expedido oficio ao Excelentíssimo Senhor Prefeito Humberto Souto, com cópia para a Presidente Interina da Empresa Municipal de Planejamento, Gestão e Educação em Trânsito e Transportes de Montes Claros (MCTRANS), Viviane Rodrigues Mendes Tanure, solicitando a regulamentação da circulação de Veículo de Tração Animal e de Veículo de Propulsão Humana em Montes Claros.</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/201/6_req_valdecy.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/201/6_req_valdecy.pdf</t>
   </si>
   <si>
     <t>O Vereador que a este subscreve vem requerer que, após consulta ao Plenário, seja encaminhado oficio ao Ilustríssimo Senhor HUMBERTO GUIMARÃES SOUTO, Prefeito de Montes Claros, solicitando que seja realizado o Serviço de Reforma do PSF do Distrito de São João da Vereda</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/202/7_req_iara.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/202/7_req_iara.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhado oficio, ao Exmo. Sr. Prefeito de Montes Claros Sr. Humberto Guimarães Souto, solicitando implementação e devida fiscalização da Lei Estadual 23.904/2921 de 03/09/2021 de autoria da Deputada Estadual Leninha - PT, que dispõe sobre a garantia de acesso de absorventes higiênicos às mulheres em situação de vulnerabilidade social, combatendo a desigualdade e a pobreza menstrual estabelecendo diretrizes básicas, como o desenvolvimento de programas e ações, com articulação entre órgãos públicos, sociedade civil e iniciativa privada.</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/203/8_req_eldair.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/203/8_req_eldair.pdf</t>
   </si>
   <si>
     <t>Que seja expedido oficio ao prefeito Humberto Souto, solicitando-lhe empenho no sentido de viabilizar o recapeamento das ruas Nilo Peçanha e Cadete Cláudio Fernandes, no Bairro Vera Cruz, que estão em péssimas condições de uso.</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/204/9_req_igor.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/204/9_req_igor.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE UMA PISTA DE CAMINHADA NO ENTORNO DO CAMPO DO BAIRRO JARDIM PRIMAVERA.</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/205/10_req_claudio.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/205/10_req_claudio.pdf</t>
   </si>
   <si>
     <t>O VEREADOR QUE A ESTE SUBSCREVE, vem, por meio do presente, requerer ao Plenário que seja realizada Sessão Especial na Câmara Municipal de Montes Claros no dia 28 de abril de 2022, às 19h30, em homenagem ao Centenário de João Valle Maurício</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/206/11_req_jr.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/206/11_req_jr.pdf</t>
   </si>
   <si>
     <t>Que seja expedido Oficio ao Sr. Prefeito, Humberto Guimarães Souto, solicitando todo empenho para que seja realizado o serviço de iluminação da avenida Sidney Chaves, no trecho entre o trevo da ETE e a linha férrea na Avenida das indústrias.</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/211/cecii_req_8.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/211/cecii_req_8.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa Diretora desta Casa Legislativa, depois de ouvido o plenário e cumpridas as formalidades regimentais, que seja expedido ofício ao Excelentíssimo Senhor Prefeito Humberto Souto, com cópia a Secretaria de Saúde Dulce Pimenta Gonçalves, solicitando a regulamentação urgente do Comitê de políticas públicas de combate à leishmaniose em Montes Claros MG</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/212/claudio_req_14.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/212/claudio_req_14.pdf</t>
   </si>
   <si>
     <t>O VEREADOR QUE A ESTE SUBSCREVE, vem, por meio do presente, requerer que a Sessão Ordinária do dia 10 de março de 2022 seja transformada em Sessão Especial, e transferida para as 19h30, para entrega do diploma Maria Ducarmo Lopes Prates, em comemoração ao Dia Internacional da Mulher.</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/213/claudio_req1.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/213/claudio_req1.pdf</t>
   </si>
   <si>
     <t>O VEREADOR QUE A ESTE SUBSCREVE, vem, por meio do presente, requerer, após consulta ao Plenário, que seja encaminhada ao Excelentíssimo Senhor Prefeito Municipal, Humberto Guimarães Souto, e ao Procurador-Geral do Município, Otávio Batista Rocha Machado, a proposta de Anteprojeto de Lei que institui o "Fundo Amparo a ações voltadas para o custeio do bem-estar do Servidor Público Municipal de Montes Claros"</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/214/edson_req_13.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/214/edson_req_13.pdf</t>
   </si>
   <si>
     <t>Que seja expedido oficio ao Excelentíssimo Prefeito Humberto Guimarães Souto e ao secretário de agricultura e abastecimento Osmani Barbosa Neto, solicitando a cascalhamento das estradas que dão acesso as comunidades de Buriti do Campo Santo, Olhos D'água devido e do Assentamento de Estrela Brilhante, pois as fortes chuvas o tráfego está inviável, e com a volta as aulas os ônibus escolares estão com dificuldades de acesso a tais comunidades.</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/215/eldair_req_10.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/215/eldair_req_10.pdf</t>
   </si>
   <si>
     <t>Que seja expedido oficio ao prefeito Humberto Souto, solicitando-lhe empenho no sentido de viabilizar a pavimentação da estrada que interliga a BR-135 à comunidade de Marcela, dentro da próxima etapa do Programa Municipal de Mobilidade Rural.</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/216/graca_req_2.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/216/graca_req_2.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhado ao Excelentíssimo Senhor Prefeito de Montes Claros, Humberto Guimarães Souto, vimos cordialmente solicitar ao Senhor, a possibilidade de realizar o serviço de recapeamento na Avenida das Indústrias, no bairro Distrito Industrial. Nesta avenida já foram realizados o serviço de tapa buracos diversas vezes. Devido o grande fluxo de veículos a avenida encontra-se em estado intransitável, pois, a mesma dá acesso a diversos bairros.</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/217/igor_req_12.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/217/igor_req_12.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE UMA UNIDADE DE SAÚDE PRÓPRIA DO MUNICÍPIO, NO BAIRRO VILA GUILHERMINA E ADJACÊNCIAS</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/218/jr_req_9.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/218/jr_req_9.pdf</t>
   </si>
   <si>
     <t>Que seja expedido oficio a presidente da MCTrans, senhora Viviane Mendes Taunure, solicitando que nos envie uma planilha atualizada da quantidade de ônibus que ficou definida para o transporte público de Montes Claros, bem como a distribuição dos mesmos por bairro</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/219/maria_req_5.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/219/maria_req_5.pdf</t>
   </si>
   <si>
     <t>Que seja expedido Oficio ao Excelentíssimo Sr. Prefeito Humberto Guimarães Souto, solicitando a reforma das seguintes praças: _x000D_
 Praça Orfeu Froes- Bairro Morada do Parque _x000D_
 Praça da Amizade- Bairro Morada do Parque _x000D_
 Praça Igor Xavier- Bairro Morada do Parque</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/220/reinaldo_req_6.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/220/reinaldo_req_6.pdf</t>
   </si>
   <si>
     <t>Que seja expedido Oficio ao Sr. Prefeito, Humberto Guimarães Souto, para que seja realizado um estudo para incluir a estrada Panorâmica (antiga estrada do distrito de Vista Alegre) até a BR 135 e Ligação da estrada de Santa Rosa até o distrito de São Pedro das Garças. Para que esses dois distritos sejam inclusos no programa de pavimentação asfáltica das Estradas Rurais para Escoamento da Produção.</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/221/req_iara_16.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/221/req_iara_16.pdf</t>
   </si>
   <si>
     <t>Que seja agendada, Audiência Pública de forma híbrida (presencial e remota), para o dia nove (09) de março, às oito (8h) horas, tendo como pauta: SEMANA ESTADUAL DE COMBATE A VIOLÊNCIA OBSTÉTRICA.</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
     <t>Aldair Fagundes, Maria Helena Lopes</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/222/req_maria_helena_1.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/222/req_maria_helena_1.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhado oficio ao Prefeito Humberto Souto, ao Governador Romeu Zema, e aos Deputados da Bancada do Norte de Minas, solicitando providencias no sentido de asfaltar a estrada de acesso ao Distrito de São João da Vereda.</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/223/stalin_req_4.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/223/stalin_req_4.pdf</t>
   </si>
   <si>
     <t>O VEREADOR QUE A ESTE SUBSCREVE, vem, por meio do presente requerer, após consulta ao Plenário, que seja encaminhado ofício ao Excelentíssimo Senhor Prefeito de Montes Claros, Humberto Guimarães Souto, solicitando Capina e limpeza nas margens do córrego do bairro Vera Cruz.</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
     <t>Maria Helena Lopes, Wilton Dias</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/224/wilton_req_11.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/224/wilton_req_11.pdf</t>
   </si>
   <si>
     <t>Os vereadores que este subscrevem, vêm, por meio do presente, requerer, a Presidência desta casa Legislativa, que seja transformado a Reunião Ordinária do dia 24 de março de 2022 para especial e transferida para as 19:00 horas</t>
   </si>
   <si>
     <t>1760</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/1760/req_02.08-1.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/1760/req_02.08-1.pdf</t>
   </si>
   <si>
     <t>Que seja expedido ofício ao Prefeito de Montes Claros, Sr Humberto Souto, solicitando a construção de uma UBS - Unidade Básica de Saúde, no bairro Jardim Olímpico</t>
   </si>
   <si>
     <t>1761</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/1761/req_02.08-2.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/1761/req_02.08-2.pdf</t>
   </si>
   <si>
     <t>Que seja expedido oficio ao Sr. Prefeito, Humberto Guimarães Souto, solicitando a construção de uma nova galeria sob a linha férrea entre os bairros JK, Raul Lourenço, Santa Cecilia e Vila Tiradentes</t>
   </si>
   <si>
     <t>1762</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/1762/req_02.08-3.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/1762/req_02.08-3.pdf</t>
   </si>
   <si>
     <t>Que seja expedido ofício ao Prefeito de Montes Claros, Senhor Humberto Guimarães Souto, solicitando a construção do ESF no bairro João Botelho</t>
   </si>
   <si>
     <t>1763</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/1763/req_02.08-4.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/1763/req_02.08-4.pdf</t>
   </si>
   <si>
     <t>Requer seja expedido ofício ao Exmo. Sr. Humberto Souto, Prefeito de Montes Claros, solicitando a viabilidade de adotar as medidas necessárias para análise e execução de obras de reforma e revitalização do Parque Municipal de Montes Claros, bem como a instalação de playgrounds, bebedouros e banheiros no local, a fim de contemplar a população no uso deste importante espaço recreativo.</t>
   </si>
   <si>
     <t>1764</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/1764/req_02.08-5.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/1764/req_02.08-5.pdf</t>
   </si>
   <si>
     <t>Requer ao Plenário que a Sessão Ordinária do dia 22 de setembro de 2022 (quinta-feira) seja transformada em Sessão Especial e transferida para as 19 horas, em comemoração ao "Dia Municipal da Ferrovia e dos Ferroviários de Montes Claros", data instituída pela Lei nº 4.934, de 01/12/2016.</t>
   </si>
   <si>
     <t>1765</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/1765/req_02.08-6.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/1765/req_02.08-6.pdf</t>
   </si>
   <si>
     <t>Que seja transformada em Reunião Especial, a reunião ordinária do dia 1 º de setembro de 2022, com início as 19h30min, para homenagear as professoras Maria da Penha Brandim de Lima e Ana Paula Glinfskoi Thé, ambas receberão o título de Cidadão Honorário (conforme resolução 21/2022 e 22/2022) respectivamente.</t>
   </si>
   <si>
     <t>1766</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/1766/req_02.08-07.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/1766/req_02.08-07.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhado ofício ao excelentíssimo Senhor Prefeito de Montes Claros, Humberto Guimarães Souto, solicitando que seja feita a limpeza do passeio que fica localizado na Av das Américas em frente ao número 700, próximo ao Japa Cimentos.</t>
   </si>
   <si>
     <t>1767</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/1767/req_02.08-08.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/1767/req_02.08-08.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhado ofício ao Excelentíssimo Senhor Prefeito de Montes Claros, Humberto Guimarães Souto, solicitando a possibilidade da cobertura da quadra esportiva na Praça Madromira ( Praça do Delfino Magalhães) localizado neste município de Montes Claros.</t>
   </si>
   <si>
     <t>1768</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/1768/req_02.08-09.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/1768/req_02.08-09.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhado ofício ao Excelentíssimo senhor Prefeito de Montes Claros - MG, Humberto Guimarães Souto e a Secretária Municipal de Planejamento e Gestão - SEPLAG, Celeste Leite Fróes, solicitando urgência na concessão de ajuda de custo específica para auxiliar no transporte (Vale-transporte) para todos os trabalhadores que atuam na zona rural.</t>
   </si>
   <si>
     <t>1985</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/1985/0104_req_elair.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/1985/0104_req_elair.pdf</t>
   </si>
   <si>
     <t>Que seja expedido requerimento ao Sr. Prefeito Humberto Souto com cópia para o Sr. Presidente da MCTrans, solicitando todo empenho e providência e estudos técnicos no sentido de que seja implantado uma faixa elevada na Av. Dulce Sarmento, na altura do nº 2.201 (Próximo a Escola Municipal Simone Soares), no Bairro Esplanada.</t>
   </si>
   <si>
     <t>1986</t>
   </si>
   <si>
     <t>Maria das Graças Gonçalves Dias, Valdecy Contador</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/1986/0204_graca_valdecy.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/1986/0204_graca_valdecy.pdf</t>
   </si>
   <si>
     <t>Que seja expedido oficio ao Prefeito de Montes Claros, Senhor Humberto Guimarães Souto, solicitando a construção de uma praça no bairro Alcides Rabelo.</t>
   </si>
   <si>
     <t>1987</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/1987/0304_claudio.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/1987/0304_claudio.pdf</t>
   </si>
   <si>
     <t>Requer ao Plenário que seja realizada Sessão Especial na Câmara Municipal de Montes Claros no dia 26 de outubro de 2022, às 19h30, em comemoração ao Centenário de Darcy Ribeiro.</t>
   </si>
   <si>
     <t>1989</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/1989/0504_stalin.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/1989/0504_stalin.pdf</t>
   </si>
   <si>
     <t>O VEREADOR QUE A ESTE SUBSCREVE, vem, por meio do presente requerer, após consulta ao Plenário, que seja encaminhado ofício ao excelentíssimo Senhor Prefeito de Montes Claros, Humberto Guimarães Souto, solicitando uma passarela "modelo do batalhão" para pedestres, entre o SESC e o BR Mania, localizada na Avenida Sanitária.</t>
   </si>
   <si>
     <t>1990</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/1990/0604_jr.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/1990/0604_jr.pdf</t>
   </si>
   <si>
     <t>Que seja transformada a reunião ordinária do dia 25 de agosto de 2022 em Reunião Especial em homenagem aos "20 Anos de Evangelização da Comunidade Católica Verbo de Misericórdia".</t>
   </si>
   <si>
     <t>2431</t>
   </si>
   <si>
     <t>314</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/2431/teste.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/2431/teste.pdf</t>
   </si>
   <si>
     <t>Que seja enviado ....</t>
   </si>
   <si>
     <t>2485</t>
   </si>
   <si>
     <t>315</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/2485/req_0109_rodrigo.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/2485/req_0109_rodrigo.pdf</t>
   </si>
   <si>
     <t>Que seja expedido ofício ao Excelentíssimo Sr. Prefeito Humberto Souto, com cópia a Ilustríssima Secretária de Saúde, Sra. Dulce Pimenta, solicitando que seja viabilizado o reajuste salarial dos enfermeiros, técnicos de enfermagem, auxiliares de enfermagem e parteiras, de acordo com o novo piso salarial previsto no texto final do PL 2.564/2020.</t>
   </si>
   <si>
     <t>2486</t>
   </si>
   <si>
     <t>316</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/2486/req_0209_ed_bispo.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/2486/req_0209_ed_bispo.pdf</t>
   </si>
   <si>
     <t>Que seja enviado oficio ao Prefeito de Montes Claros, Sr Humberto Souto, autorizando o Presidente da MC Trans, Sr José Wilson Guimarães, para que seja feito um estudo de viabilidade para colocação de uma faixa elevada com faixa de pedestre, na Rua Hércules Vieira Silva, de frente ao número 356, no bairro Regina Peres.</t>
   </si>
   <si>
     <t>2487</t>
   </si>
   <si>
     <t>317</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/2487/req_0309_wilton.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/2487/req_0309_wilton.pdf</t>
   </si>
   <si>
     <t>Que seja transformada em Audiência Pública a Reunião Ordinária do dia 29 de setembro de 2022 para discutir a inclusão no Plano Diretor de Montes Claros - LC 53 - disposições acerca de ciclovias e ciclofaixas nas principais vias de tráfego do Município.</t>
   </si>
   <si>
     <t>2488</t>
   </si>
   <si>
     <t>318</t>
   </si>
   <si>
     <t>Odair Ferreira, Stalin Cordeiro</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/2488/req_0409_odair.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/2488/req_0409_odair.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhado ofício ao Excelentíssimo Senhor Prefeito Municipal, Humberto Guimarães Souto, com cópia para a Secretária Municipal de Planejamento e Gestão - SEPLAG, Celeste Leite Fróes, solicitando que seja avaliada a possibilidade de incluir a concessão da gratuidade no transporte público (vale-transporte) nos agendamentos de atendimentos de saúde, como exames e consultas, para cidadãos cadastrados no CadÚnico. Solicitamos, ainda, que nos casos em que o paciente for criança ou idoso, a gratuidade do transporte também seja disponibilizada para o acompanhante.</t>
   </si>
   <si>
     <t>2489</t>
   </si>
   <si>
     <t>319</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/2489/req_0509_odair.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/2489/req_0509_odair.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhado ofício ao Excelentíssimo Senhor Prefeito de Montes Claros, Humberto Guimarães Souto, com cópia para a Secretária Municipal de Educação, Rejane Rodrigues Veloso, solicitando a construção de uma Escola dos Anos Inicias e um Centro Municipal de Educação lnfantil - CEMEI, incluindo a instalação de quadra poliesportiva, para atender à região que integra os bairros Vila Anália, Novo Delfino, Camilo Prates e Belvedere.</t>
   </si>
   <si>
     <t>2491</t>
   </si>
   <si>
     <t>320</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/2491/req_0709_claudio.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/2491/req_0709_claudio.pdf</t>
   </si>
   <si>
     <t>Que seja realizada Sessão Especial na Câmara Municipal de Montes Claros no dia 22 de novembro de 2022 (terça-feira), às 19 horas, em comemoração aos 10 anos de instalação, em Montes Claros, da Missão Mineira Norte - Sede Administrativa da Igreja Adventista do Sétimo Dia para o Norte e Noroeste de Minas Gerais.</t>
   </si>
   <si>
     <t>2492</t>
   </si>
   <si>
     <t>321</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/2492/req_0809_jr_martins.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/2492/req_0809_jr_martins.pdf</t>
   </si>
   <si>
     <t>Que seja expedido oficio ao Sr. Prefeito, Humberto Guimarães Souto, solicitando a construção de uma Quadra Poliesportiva coberta, no CEMEI Eloim Lopes de Souza, localizado na Av. Ruy de Albuquerque, no bairro Vilage do Lago I.</t>
   </si>
   <si>
     <t>2493</t>
   </si>
   <si>
     <t>322</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/2493/req_0909_daniel.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/2493/req_0909_daniel.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhado ofício ao Excelentíssimo Senhor Prefeito de Montes Claros - MG, Humberto Guimarães Souto e a Secretária de educação do Município de Montes Claros a Sra Rejane Veloso, requisitando a cópia do inteiro teor dos documentos relativos ao convênio firmado entre o Município de Montes Claros e o Estado de Minas Gerais, autorizado pela Lei 5.445, de 31 de Maio de 2022, Autoriza o poder executivo municipal a celebrar convênio com o Estado de Minas Gerais, visando a municipalização dos anos iniciais do ensino fundamental.</t>
   </si>
   <si>
     <t>2494</t>
   </si>
   <si>
     <t>323</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/2494/req_1009_iara.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/2494/req_1009_iara.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhado oficio, ao Exmo. Sr. Prefeito de Montes Claros, Humberto Guimarães Souto, com cópia para a Empresa Municipal de Transporte e Trânsito de Montes Claros (MCTrans) solicitando que seja viabilizado estudo técnico para implementação de medidas apresentadas por representantes de motoristas de aplicativos, que venham garantir melhoria nas condições do trânsito.</t>
   </si>
   <si>
     <t>2490</t>
   </si>
   <si>
     <t>324</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/2490/req_0609_claudio.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/2490/req_0609_claudio.pdf</t>
   </si>
   <si>
     <t>Que seja realizada Sessão Especial na Câmara Municipal de Montes Claros no dia 14 de setembro de 2022 (quarta-feira}, às 19 horas, em comemoração aos 90 anos da Loja Maçônica Deus e Liberdade nº 62, em reconhecimento pelos relevantes serviços prestados à comunidade do Município e do Norte de Minas.</t>
   </si>
   <si>
     <t>2500</t>
   </si>
   <si>
     <t>325</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/2500/req_0111_mariah.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/2500/req_0111_mariah.pdf</t>
   </si>
   <si>
     <t>Requer que a sessão ordinária do dia 18 de agosto de 2022, seja transformada em sessão especial de homenagem ao Ilmo. Sr. José Moacyr Guimarães Basso, para entrega do Título de Cidadão Benemérito, que acontecerá a partir das 19:00 hrs.</t>
   </si>
   <si>
     <t>2501</t>
   </si>
   <si>
     <t>326</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/2501/req_0211_raimundo.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/2501/req_0211_raimundo.pdf</t>
   </si>
   <si>
     <t>Venho requerer ao nobre Prefeito de Montes Claros, Dr. Humberto Souto, a elaboração de faixas para perdestes, na Av. Esteves Rodrigues em frente ao número 802, entre a Caixa Econômica Federal e o Banco do Brasil.</t>
   </si>
   <si>
     <t>2502</t>
   </si>
   <si>
     <t>327</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/2502/req_0311_wilton.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/2502/req_0311_wilton.pdf</t>
   </si>
   <si>
     <t>Requer seja expedido ofício ao Exmo. Sr. Humberto Souto, Prefeito de Montes Claros, solicitando um estudo de viabilidade para estender o pagamento do adicional de insalubridade para todos os servidores municipais que o recebem, para ter como base de cálculo o vencimento do servidor, tal qual passou a ser feito aos Agentes Comunitários de Saúde, Agentes de Combate às Endemias e Agentes Comunitário de Saúde Pública, por meio da LC 05/2022.</t>
   </si>
   <si>
     <t>2503</t>
   </si>
   <si>
     <t>328</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/2503/req_0411_bispo.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/2503/req_0411_bispo.pdf</t>
   </si>
   <si>
     <t>Que seja enviado ofício ao Prefeito de Montes Claros, Sr Humberto Souto, solicitando ao secretário de Infraestrutura, Sr Vanderlino Silveira, o recapeamento asfáltico da Avenida dos Adventistas e Rua Roque Ferreira Pimenta, no bairro Delfino Magalhães e da Rua Sebastião Gama no bairro Novo Delfino.</t>
   </si>
   <si>
     <t>2504</t>
   </si>
   <si>
     <t>329</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/2504/req_0511_iara.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/2504/req_0511_iara.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhado oficio, ao Exmo. Sr. Prefeito de Montes Claros, Humberto Guimarães Souto, solicitando providências com relação a Rua Geralda Monteiro, em sua porção localizada no Bairro Santo Amaro, que encontra-se sem asfaltamento e drenagem, ocasionando constantes acidentes e dificuldade de locomoção dos moradores, em especial nos períodos chuvosos, quando a via fica intransitável. Em período de seca, a poeira agrava os problemas respiratórios, comprometendo a saúde da população local.</t>
   </si>
   <si>
     <t>2516</t>
   </si>
   <si>
     <t>330</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/2516/requerimentos_1608-1.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/2516/requerimentos_1608-1.pdf</t>
   </si>
   <si>
     <t>Solicita a realização de estudo do município para viabilizar a implementação do passe livre estudantil, destinado a atender exclusivamente estudantes carentes e necessitados da nossa cidade, melhorando assim a qualidade de vida para os jovens quanto ao acesso à rede de ensino.</t>
   </si>
   <si>
     <t>2517</t>
   </si>
   <si>
     <t>331</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/2517/requerimentos_1608-2.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/2517/requerimentos_1608-2.pdf</t>
   </si>
   <si>
     <t>Que seja expedido ofício ao Prefeito de Montes Claros, sr. Humberto Guimarães Souto, com cópia para a Secretária Municipal de Planejamento e Gestão, sra. Celeste Leite Fróes, solicitando a possibilidade da regularização do Auxílio Transporte Rural para os servidores da educação que prestam serviço na Zona Rural.</t>
   </si>
   <si>
     <t>2518</t>
   </si>
   <si>
     <t>332</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/2518/requerimentos_1608-3.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/2518/requerimentos_1608-3.pdf</t>
   </si>
   <si>
     <t>Que seja enviado ofício ao Prefeito de Montes Claros, Sr. Humberto Souto, solicitando ao secretário de Infraestrutura, Sr Vanderlino Silveira, a pavimentação asfáltica da Rua 13, no Bairro Santo Amaro e o prolongamento da Avenida 15, no Bairro Olga Benário.</t>
   </si>
   <si>
     <t>2519</t>
   </si>
   <si>
     <t>333</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/2519/requerimentos_1608-4-5.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/2519/requerimentos_1608-4-5.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhado ofício ao Excelentíssimo Senhor Prefeito Municipal, Humberto Guimarães Souto, com cópia para o Excelentíssimo Senhor Vice-Prefeito e Secretário Municipal de Serviços Urbanos, Guilherme Augusto Guimarães Oliveira, solicitando que seja avaliada a possibilidade de realizar a limpeza do lote ao lado do Cemei Monteiro Lobato, localizado na esquina entre as ruas Democracia e Liberdade, no bairro Alterosa, e do lote localizado na esquina entre as ruas Vicente Maia e Vicente de Paula, no bairro Cristo Rey, conforme demonstrado nas imagens em anexo.</t>
   </si>
   <si>
     <t>2520</t>
   </si>
   <si>
     <t>334</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/2520/requerimentos_1608-6.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/2520/requerimentos_1608-6.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhado ofício ao Excelentíssimo Senhor Prefeito de Montes Claros, Humberto Guimarães Souto, solicitando a realização de estudo de viabilidade técnica com fins à implantação de"Redutores de velocidade, faixas horizontais e verticais, sinalizadoras na rua Curitiba, no bairro Santo Antônio e e na Avenida Olímpio Magalhães, no bairro Delfino Magalhães.</t>
   </si>
   <si>
     <t>2521</t>
   </si>
   <si>
     <t>335</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/2521/requerimentos_1608-7.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/2521/requerimentos_1608-7.pdf</t>
   </si>
   <si>
     <t>Que seja transformado em Reunião Especial a Reunião Ordinária do dia 24 de Novembro de 2022 e transferida para às 19:00, objetivando homenagear a Igreja do Nazareno pelos seus 36 anos em Montes Claros.</t>
   </si>
   <si>
     <t>2607</t>
   </si>
   <si>
     <t>336</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/2607/req_1_wilton.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/2607/req_1_wilton.pdf</t>
   </si>
   <si>
     <t>Requer seja transformada a sessão ordinária do dia 17 de novembro de 2022, em sessão especial e transferida para as 19h00 horas, objetivando homenagear a Igreja Batista Monte Sinai, pelos 37 anos em Montes Claros.</t>
   </si>
   <si>
     <t>2608</t>
   </si>
   <si>
     <t>337</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/2608/req_2_raimundo.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/2608/req_2_raimundo.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhado ofício ao prefeito de Montes Claros, Humberto Guimarães Souto, solicitando a Pavimentação Asfáltica da Rua Espinosa, Bairro Bela Vista, nesta cidade.</t>
   </si>
   <si>
     <t>2609</t>
   </si>
   <si>
     <t>338</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/2609/req_3_edmilson.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/2609/req_3_edmilson.pdf</t>
   </si>
   <si>
     <t>Que seja enviado ofício ao prefeito de Montes Claros, sr. Humberto Souto, para viabilizar junto ao secretário de Infraestrutura e Planejamento Urbano, o Sr. Vanderlino Silveira, a construção de uma passarela na Av. Doutor Sidney Chaves, no Bairro Edgar Pereira, em frente ao CDL.</t>
   </si>
   <si>
     <t>2610</t>
   </si>
   <si>
     <t>339</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/2610/req_4_daniel.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/2610/req_4_daniel.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhado ofício ao prefeito de Montes Claros, Humberto Guimarães Souto, solicitando que seja realizada a instalação de redutor de velocidade("quebra molas"), na Avenida Carlos Ferrante, em toda sua extensão no bairro Edgar Pereira, pois a via foi recapeada e tem causado insegurança e riscos de acidentes de trânsito.</t>
   </si>
   <si>
     <t>2611</t>
   </si>
   <si>
     <t>340</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/2611/req_5_ceci.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/2611/req_5_ceci.pdf</t>
   </si>
   <si>
     <t>Que seja expedido ofício ao prefeito Humberto Souto, solicitando informação a respeito das emendas parlamentares individuais (emendas impositivas) de autoria desta vereadora apresentadas ao Orçamento de 2022.</t>
   </si>
   <si>
     <t>2612</t>
   </si>
   <si>
     <t>341</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/2612/req_6_iara.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/2612/req_6_iara.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhado ofício ao prefeito de Montes Claros, Humberto Guimarães Souto, relatando a situação vivida pelos moradores do bairro Alto da Boa Vista, no que se refere alteração de acesso em ruas do referido bairro, que resultou em sérios acidentes, conforme documentação apresentada em anexo.</t>
   </si>
   <si>
     <t>2613</t>
   </si>
   <si>
     <t>342</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/2613/req_7_claudio.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/2613/req_7_claudio.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhado ofício ao Excelentíssimo Senhor Prefeito Municipal, Humberto Guimarães Souto, com cópia para o Excelentíssimo Senhor Vice- Prefeito e Secretário Municipal de Serviços Urbanos, Guilherme Augusto Guimarães Oliveira, solicitando que seja avaliada a possibilidade de realizar a limpeza e poda do mato no passeio localizado na Rua Neco Santa Maria, próximo ao número 1238, bairro Major Prates, conforme demonstrado nas imagens em anexo.</t>
   </si>
   <si>
     <t>2614</t>
   </si>
   <si>
     <t>343</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/2614/req_8_stalin.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/2614/req_8_stalin.pdf</t>
   </si>
   <si>
     <t>Que seja transformada em Reunião Especial, a Reunião Ordinária do dia 20 de Outubro de 2022, e transferida para às 19h00,em comemoração e homenagem ao Aniversário da Torcida do Palmeiras MOC, pelos seus 10 anos em Montes Claros/MG.</t>
   </si>
   <si>
     <t>2615</t>
   </si>
   <si>
     <t>344</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/2615/req_9_odair.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/2615/req_9_odair.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhado ofício ao Prefeito de Montes Claros, Humberto Guimarães Souto, solicitando o estudo de viabilidade técnica para implantação de faixa elevada em frente a Escola Municipal Doutor Alfredo Coutinho e da igreja São José, localizada no endereço: Rua Sinval Froes, nº 263, bairro Camilo Prates, neste município.</t>
   </si>
   <si>
     <t>3118</t>
   </si>
   <si>
     <t>345</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/3118/req_3082022_1.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/3118/req_3082022_1.pdf</t>
   </si>
   <si>
     <t>Que seja expedido Ofício ao Sr. Prefeito, Humberto Guimarães Souto, para que seja feita uma rede de drenagem pluvial no final da rua Quincas Souto, no bairro Vila Atlântida, Cidade de Montes Claros/MG.</t>
   </si>
   <si>
     <t>3119</t>
   </si>
   <si>
     <t>346</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/3119/req_3082022_2.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/3119/req_3082022_2.pdf</t>
   </si>
   <si>
     <t>Com meus cordiais cumprimentos, venho requerer que seja expedido Oficio ao Excelentíssimo Sr. Prefeito Humberto Guimarães Souto, requerendo, que seja reativado o CVT (Centro Vocacional Tecnológico), localizado na Rua Betel, nº 38 no bairro Vila Exposição, onde oferecia cursos técnicos profissionalizantes, como, informática, noções e conhecimento de máquinas industrial de corte e costura, libras e diversos outros cursos.</t>
   </si>
   <si>
     <t>3120</t>
   </si>
   <si>
     <t>347</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/3120/req_3082022_3.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/3120/req_3082022_3.pdf</t>
   </si>
   <si>
     <t>Requer seja transferida a sessão ordinária do dia 29 de setembro de 2022 para as 19:00 horas, referente ao REQUERIMENTO Nº 14/2022, que já se encontra aprovado em plenário, referente a Audiência Pública para discutir a inclusão no Plano Diretor de Montes Claros - LC 53 - disposições acerca de ciclovias e ciclofaixas nas principais vias de tráfego do Município.</t>
   </si>
   <si>
     <t>3121</t>
   </si>
   <si>
     <t>348</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/3121/req_3082022_4.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/3121/req_3082022_4.pdf</t>
   </si>
   <si>
     <t>Que seja enviado oficio ao Prefeito de Montes Claros, Sr Humberto Souto, solicitando ao secretário de Infraestrutura, Sr Vanderlino Silveira, solicitando obra de drenagem e a pavimentação asfáltica da Rua 32, no Bairro Alto da Boa Vista.</t>
   </si>
   <si>
     <t>3122</t>
   </si>
   <si>
     <t>349</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/3122/req_3082022_5.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/3122/req_3082022_5.pdf</t>
   </si>
   <si>
     <t>O VEREADOR QUE A ESTE SUBSCREVE, vem, por meio do presente, requerer ao Plenário que Sessão Ordinária da Câmara Municipal de Montes Claros do dia 15 de setembro de 2022 (quinta-feira), que foi transformada em Sessão Especial, seja revertida em Sessão Ordinária, uma vez que a homenagem programada para esta data foi adiada.</t>
   </si>
   <si>
     <t>3123</t>
   </si>
   <si>
     <t>350</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/3123/req_3082022_6.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/3123/req_3082022_6.pdf</t>
   </si>
   <si>
     <t>Que seja expedido Ofício ao Excelentíssimo senhor prefeito Humberto Souto com a seguinte solicitação: CONSTRUÇÃO DE UMA ROTATÓRIA OU OUTRA EDIFICAÇÃO QUE MELHORE O ACESSO A ENTRADA DO BAIRRO JARDIM PRIMAVERA, NA ALTURA DA BR 251, ENTRADA DA AVENIDA "A"</t>
   </si>
   <si>
     <t>3124</t>
   </si>
   <si>
     <t>351</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/3124/req_3082022_7.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/3124/req_3082022_7.pdf</t>
   </si>
   <si>
     <t>Que seja expedido oficio ao Sr. Prefeito, Humberto Guimarães Souto, solicitando a construção de um passeio na avenida Minas Gerais, entre a rua Zélia Maria e Av. Sidney Chaves, trecho com cerca de 15 metros de extensão.</t>
   </si>
   <si>
     <t>3125</t>
   </si>
   <si>
     <t>352</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/3125/req_3082022_8.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/3125/req_3082022_8.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhado ofício ao Excelentíssimo Senhor Prefeito Municipal, Humberto Guimarães Souto, com cópia para o Excelentíssimo Senhor Vice- Prefeito e Secretário Municipal de Serviços Urbanos, Guilherme Augusto Guimarães Oliveira, solicitando que seja avaliada a possibilidade de realizar o serviço de drenagem da Rua Principal, Bairro Edgar Pereira, com instalação de mais bueiros para facilitar o escoamento e adequação das manilhas para suportar a vazão da água, uma vez que a rua fica alagada na época de chuvas, conforme demonstrado na imagem, em anexo.</t>
   </si>
   <si>
     <t>3370</t>
   </si>
   <si>
     <t>353</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/3370/1_req_0609-7.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/3370/1_req_0609-7.pdf</t>
   </si>
   <si>
     <t>Que seja expedido Ofício ao sr. Prefeito Humberto Guimarães Souto, requerendo a reforma da Praça Professora Lucíola Dias Moreira, onde os moradores reclamam da situação precária que se encontra essa praça, localizada na Av. Mestra Fininha - Augusta Mota.</t>
   </si>
   <si>
     <t>3371</t>
   </si>
   <si>
     <t>354</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/3371/2_req_0609-02.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/3371/2_req_0609-02.pdf</t>
   </si>
   <si>
     <t>Que seja expedido Ofício ao sr. Prefeito, Humberto Guimarães Souto, para que seja realizado um estudo técnico para a instalação de um semáforo, na Avenida Amintas Jacques de Morais, próximo ao novo Supermercado BH, na Cidade de Montes Claros/MG.</t>
   </si>
   <si>
     <t>3372</t>
   </si>
   <si>
     <t>355</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/3372/3_req_0609-2.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/3372/3_req_0609-2.pdf</t>
   </si>
   <si>
     <t>Que seja expedido requerimento ao sr. Prefeito Humberto Souto, solicitando a instalação de uma academia ao ar livre e um playground na Praça Nosso Lar, localizada no bairro São Judas II.</t>
   </si>
   <si>
     <t>3373</t>
   </si>
   <si>
     <t>356</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/3373/4_req_0609-3.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/3373/4_req_0609-3.pdf</t>
   </si>
   <si>
     <t>Que seja expedido ofício ao presidente da MCTrans, sr. José Wilson Guimarães,  solicitando que seja intensificado trabalhos de educação no trânsito, abrangendo escolas estaduais, municipais e particulares, bem como instituições que concentram o público da cidade de Montes Claros, para evitar o crescente número de acidentes automobilísticos.</t>
   </si>
   <si>
     <t>3374</t>
   </si>
   <si>
     <t>357</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/3374/5_req_0609-4.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/3374/5_req_0609-4.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa Diretora desta Casa Legislativa, depois de ouvido o plenário e cumpridas as formalidades regimentais, que seja expedido ofício ao Excelentíssimo Senhor Prefeito Hunberto Souto com cópia ao Vice-Prefeito e Secretário de Serviços Urbanos Guilherme Augusto Guimarães, solicitando a aquisição de um caminhão toco com cabine estendida para o transporte de animais de grande porte recolhidos nas vias públicas.</t>
   </si>
   <si>
     <t>3375</t>
   </si>
   <si>
     <t>358</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/3375/6_req_0609-5.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/3375/6_req_0609-5.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhado ofício, ao sr. Prefeito de Montes Claros, Humberto Guimarães Souto, solicitando a finalização do asfalto nas ruas: Helena de Paula de Fraga (antiga rua 7) e rua 10, entre os números: 780 a 865, bairro Augusta Mota.</t>
   </si>
   <si>
     <t>3376</t>
   </si>
   <si>
     <t>359</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/3376/7_req_0609-6.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/3376/7_req_0609-6.pdf</t>
   </si>
   <si>
     <t>Que seja enviado ofício ao Prefeito de Montes Claros, sr Humberto Souto, para viabilizar junto ao secretário de Meio Ambiente e Desenvolvimento Sustentável, Soter Magno Carmo, a revitalização e a construção de uma pista de caminhada no entorno da Lagoa situada no bairro Novo Delfino, às margens da Rodovia para Juramento, para proporcionar aos moradores a prática da atividade física com segurança e tranquilidade. A área já está incluída com uma APP (Área de Preservação Permanente).</t>
   </si>
   <si>
     <t>3377</t>
   </si>
   <si>
     <t>360</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/3377/8_req_0609-8-10.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/3377/8_req_0609-8-10.pdf</t>
   </si>
   <si>
     <t>Requer ao Plenário que a Sessão Ordinária do dia 27 de outubro de 2022 seja transformada em Audiência Pública e transferida para as 19 horas para debater sobre o "Piso Salarial da Odontologia".</t>
   </si>
   <si>
     <t>3378</t>
   </si>
   <si>
     <t>361</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/3378/req_1_raimundo.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/3378/req_1_raimundo.pdf</t>
   </si>
   <si>
     <t>Solicitar ao nobre Prefeito Humberto Guimarães Souto a instalação de semáforos nos cruzamentos da Avenida Itamar Caldeira Brant com a Rua Andradita. Adjacências dos Bairros Cintra e de Lourdes.</t>
   </si>
   <si>
     <t>3379</t>
   </si>
   <si>
     <t>362</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/3379/req_1ceci.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/3379/req_1ceci.pdf</t>
   </si>
   <si>
     <t>Que seja expedido ofício ao Excelentíssimo Senhor Prefeito Humberto Souto com cópia ao Secretário de Meio Ambiente e Desenvolvimento Sustentável Soter Magno Carmo, solicitando a inclusão de (Denúncias de Violência, Maus-tratos e abandono de Cães, Gatos, Equinos, Muares e Asininos) nos canais de comunicação já existente de (Sugestões e Denúncias) da Secretaria de Meio Ambiente e Desenvolvimento Sustentável, visando o fortalecimento das políticas públicas de combate aos maus-tratos aos animais no âmbito Municipal.</t>
   </si>
   <si>
     <t>3380</t>
   </si>
   <si>
     <t>363</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/3380/req_bispo_e.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/3380/req_bispo_e.pdf</t>
   </si>
   <si>
     <t>Que seja enviado oficio ao Prefeito de Montes Claros, Sr Humberto Souto, solicitando ao secretário de Infraestrutura, Sr Vanderlino Silveira, a pavimentação asfáltica da Rua Francisco Miranda, no Bairro Independência.</t>
   </si>
   <si>
     <t>3383</t>
   </si>
   <si>
     <t>364</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/3383/req_13_09-1.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/3383/req_13_09-1.pdf</t>
   </si>
   <si>
     <t>Com meus cordiais cumprimentos, venho requerer que seja expedido Ofício ao prefeito Humberto Guimarães Souto, requerendo que sejam colocadas faixas elevadas nos cruzamentos com as avenidas: Olímpio Prates e Av. Castelar Prates.</t>
   </si>
   <si>
     <t>3384</t>
   </si>
   <si>
     <t>365</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/3384/req_13_09-2.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/3384/req_13_09-2.pdf</t>
   </si>
   <si>
     <t>Solicita ao prefeito Humberto Guimarães Souto, a instalação de um banheiro/sanitário, próximo a Santa Casa, na praça Honorato Alves.</t>
   </si>
   <si>
     <t>3385</t>
   </si>
   <si>
     <t>366</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/3385/req_13_09-3.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/3385/req_13_09-3.pdf</t>
   </si>
   <si>
     <t>Que seja enviado ofício ao Prefeito de Montes Claros, Sr. Humberto Souto, solicitando ao secretário de Infraestrutura, Sr. Vanderlino Silveira, a ampliação da calçada no entorno da Avenida Antônio Lafetá Rebelo.</t>
   </si>
   <si>
     <t>3386</t>
   </si>
   <si>
     <t>367</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/3386/req_13_09-4.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/3386/req_13_09-4.pdf</t>
   </si>
   <si>
     <t>Solicito que seja realizada Reunião Especial, no dia 16 de Novembro de 2022, às 19:00, no Plenário da Câmara.</t>
   </si>
   <si>
     <t>3387</t>
   </si>
   <si>
     <t>368</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/3387/req_13_09-5.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/3387/req_13_09-5.pdf</t>
   </si>
   <si>
     <t>Que seja expedido ofício ao prefeito Humberto Souto com cópia ao Secretário de Infraestrutura e Planejamento Urbano, Vanderlino José da Silveira, solicitando a pavimentação asfáltica da Avenida Santa Catarina, no bairro Santa Rita I, no trecho entre a praça Duque de Caxias e a rua Juscelino Kubitschek.</t>
   </si>
   <si>
     <t>3388</t>
   </si>
   <si>
     <t>369</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/3388/flash_9402.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/3388/flash_9402.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhado ofício ao Excelentíssimo Senhor Prefeito Municipal de Montes Claros, Humberto Guimarães Souto, e ao Senhor Secretário Municipal de Infraestrutura e Planejamento Urbano, Vanderlino José da Silveira, reiterando a solicitação para que seja realizado estudo para desapropriação do imóvel situado à Rua Eduardo de Almeida, N° 190, CEP 39402-09, para abertura do acesso à Rua Roque Ferreira, no bairro Delfino Magalhães, e do imóvel situado à Rua Alferes José Lopes, na altura do número 630, bairro Alto São João, bem como o ligamento direto da Rua Benedito Ribeiro Xavier possibilitando o acesso e o fluxo do trânsito para circulação de veículos de pedestres entre os bairros São Geraldo e Major Prates, e o ligamento da Avenida Cirilo José Lopes Queluz (Avenida Queluz), no bairro Maracanã, com o objetivo de desobstruir as vias.</t>
   </si>
   <si>
     <t>3390</t>
   </si>
   <si>
     <t>370</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/3390/req_13_09_7.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/3390/req_13_09_7.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhado ao Excelentíssimo Senhor Prefeito de Montes Claros, Humberto Guimarães Souto, ofício solicitando a instalação de 01 (uma) gaiola de coleta de lixo na comunidade de Marcela e outra na comunidade de Lavaginha, para atender os moradores do local e à Escola, pois, o lixo produzido está sendo descartado de maneira irregular em uma barroca, por não terem local apropriado para fazerem o descarte.</t>
   </si>
   <si>
     <t>3391</t>
   </si>
   <si>
     <t>371</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/3391/req_1_stalin.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/3391/req_1_stalin.pdf</t>
   </si>
   <si>
     <t>O vereador que a este subscreve, requerer, após consulta ao Plenário, que seja encaminhado ofício ao Excelentíssimo Senhor Prefeito de Montes Claros, Humberto Guimarães Souto, solicitando que seja instalado um novo playground na praça do bairro Vera Cruz.</t>
   </si>
   <si>
     <t>3392</t>
   </si>
   <si>
     <t>372</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/3392/req_2_ceci.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/3392/req_2_ceci.pdf</t>
   </si>
   <si>
     <t>A vereadora requer que, conforme as formalidades regimentais, seja expedido ofício ao  Prefeito Humberto Souto, solicitando a execução do projeto de Construção do espaço cultural no prolongamento da calçada da Rua Irmã Beatriz ("Rua dos Ratos").</t>
   </si>
   <si>
     <t>3399</t>
   </si>
   <si>
     <t>373</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/3399/req-1.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/3399/req-1.pdf</t>
   </si>
   <si>
     <t>Que seja expedido ofício ao prefeito Humberto Souto, solicitando-lhe estudo de viabilidade técnica para a pavimentação da via de acesso entre a Estrada da Produção e a comunidade de Peri-Peri, dentro de uma possível segunda etapa do Programa Municipal de Mobilidade Rural.</t>
   </si>
   <si>
     <t>3400</t>
   </si>
   <si>
     <t>374</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/3400/req-2.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/3400/req-2.pdf</t>
   </si>
   <si>
     <t>Que seja enviado ofício ao Prefeito de Montes Claros, sr. Humberto Souto, solicitando viabilizar junto ao presidente da MCTRANS, sr. José Wilson Guimarães, um estudo de viabilidade para colocação de faixa elevada na Avenida Neco Delfino, em frente ao número 945, no Bairro Delfino Magalhães.</t>
   </si>
   <si>
     <t>3401</t>
   </si>
   <si>
     <t>375</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/3401/req-3.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/3401/req-3.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhado ofício ao prefeito de Montes Claros, Humberto Guimarães Souto, solicitando que seja feito a reforma dos vestiários, instalação de refletores e construção de muro em torno do campo de futebol Terra Preta, localizado na Rua H N° 142, Bairro Vargem Grande ll.</t>
   </si>
   <si>
     <t>3402</t>
   </si>
   <si>
     <t>376</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/3402/req-4.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/3402/req-4.pdf</t>
   </si>
   <si>
     <t>Que seja realizada Sessão Especial no dia 10 de outubro de 2022 (segunda-feira), às 9h30, em comemoração ao "VI Dia Mundial dos Pobres".</t>
   </si>
   <si>
     <t>3403</t>
   </si>
   <si>
     <t>377</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/3403/req-5.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/3403/req-5.pdf</t>
   </si>
   <si>
     <t>Que seja expedido ofício ao prefeito Humberto Souto com cópia ao Vice-Prefeito e Secretário de Serviços Urbanos, Guilherme Augusto Guimarães, para que solicite ao curral municipal a substituição alimentar da Silagem pelo Feno aos animais que estão em sua tutela.</t>
   </si>
   <si>
     <t>3404</t>
   </si>
   <si>
     <t>378</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/3404/req-6.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/3404/req-6.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhado ofício ao prefeito de Montes Claros, Humberto Guimarães Souto, junto à MCTrans para que seja solicitado um estudo de viabilidade técnica para implantação de faixa elevada de pedestre em frente a Escola Estadual Professor Plínio Ribeiro (Escola Normal), localizada na Avenida Mestra Fininha, n°1225, bairro Jardim São Luiz, neste município de Montes Claros.</t>
   </si>
   <si>
     <t>3405</t>
   </si>
   <si>
     <t>379</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/3405/req-7.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/3405/req-7.pdf</t>
   </si>
   <si>
     <t>Através deste, solicito que seja transformada em Reunião Especial a Reunião Ordinária do dia 27/10/2022 (quinta-feira) e seja transferida para às 19 horas, com o objetivo de prestar justa homenagem à Fundação Hospitalar de Montes Claros Hospital Aroldo Tourinho pelos (35) trinta e cinco anos de existência e relevantes serviços prestados ao município e norte de Minas.</t>
   </si>
   <si>
     <t>3915</t>
   </si>
   <si>
     <t>380</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/3915/req_2709-1.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/3915/req_2709-1.pdf</t>
   </si>
   <si>
     <t>Que seja expedido oficio ao Prefeito de Montes Claros, Senhor Humberto Guimarães Souto, com cópia para a Secretaria Municipal de Planejamento e Gestão a Senhora Celeste Leite Fróes, solicitando a possibilidade de renovar os contratos com os prestadores de serviço de transportes escolares rurais, uma vez que os mesmos ficaram praticamente dois anos com os veículos parados ou a ampliação do período de uso dos veículos, de Combi de 10 (dez) anos ampliando para 12 (doze) anos, e dos ônibus de 15 (quinze) anos para 17 (dezessete) anos.</t>
   </si>
   <si>
     <t>3916</t>
   </si>
   <si>
     <t>381</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/3916/req_2709-2.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/3916/req_2709-2.pdf</t>
   </si>
   <si>
     <t>Com meus cordiais cumprimentos, venho requerer que seja expedido Ofício ao prefeito Humberto Guimarães Souto, solicitando uma Unidade Básica de Saúde (UBS) para os moradores do Bairro Santo Amaro.</t>
   </si>
   <si>
     <t>3917</t>
   </si>
   <si>
     <t>382</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/3917/req_2709-3.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/3917/req_2709-3.pdf</t>
   </si>
   <si>
     <t>Que seja enviado ofício ao Prefeito de Montes Claros, Sr Humberto Souto, solicitando ao secretário de Infraestrutura, Sr Vanderlino Silveira, a pavimentação asfáltica da Rua Quatro, no Bairro Novo Horizonte.</t>
   </si>
   <si>
     <t>3918</t>
   </si>
   <si>
     <t>383</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/3918/req_2709-4.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/3918/req_2709-4.pdf</t>
   </si>
   <si>
     <t>Que seja expedido ofício ao presidente da MCTrans, sr. José Wilson Guimarães, solicitando a instalação de placas de sinalização de advertência na Av. Sidney Chaves, do cruzamento com a Av. Ipanema até a ETE, nos dois sentidos, indicando que se trata de um trecho um alto índice de acidentes.</t>
   </si>
   <si>
     <t>3919</t>
   </si>
   <si>
     <t>384</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/3919/req_2709-5.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/3919/req_2709-5.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhado ofício ao prefeito Humberto Guimarães Souto, solicitando providências em relação a situação vivenciada anualmente por empresários que possuem estabelecimentos localizados na Avenida Governador Magalhães Pinto, especificamente em sua bifurcação, nas proximidades da Lagoa do Interlagos.</t>
   </si>
   <si>
     <t>3920</t>
   </si>
   <si>
     <t>385</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/3920/req_2709-6.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/3920/req_2709-6.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa Diretora desta Casa Legislativa, depois de ouvido o Plenário e cumpridas as formalidades regimentais, que seja expedido ofício ao prefeito Humberto Souto, com cópia ao Vice-Prefeito e Secretário de Serviços Urbanos, Guilherme Augusto Guimarães, solicitando o funcionamento do curral municipal aos finais de semana.</t>
   </si>
   <si>
     <t>3921</t>
   </si>
   <si>
     <t>386</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/3921/req_2709-7.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/3921/req_2709-7.pdf</t>
   </si>
   <si>
     <t>Requer ao Plenário que a Sessão Ordinária do dia 01 de dezembro de 2022 (quinta-feira) seja transformada em Sessão Especial e transferida para às 19h30, em homenagem aos 50 anos do Clube da Esquina, movimento musical iniciado a partir da gravação do álbum "Clube da Esquina".</t>
   </si>
   <si>
     <t>3922</t>
   </si>
   <si>
     <t>387</t>
   </si>
   <si>
     <t>Cláudio Rodrigues, Leãozinho</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/3922/req_2709-8.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/3922/req_2709-8.pdf</t>
   </si>
   <si>
     <t>Requer ao Plenário que seja encaminhada ao prefeito Humberto Guimarães Souto, a solicitação do Conselho Regional de Odontologia de Minas Gerais/CRO-MG, para que seja realizada reunião do presidente do referido Conselho com o Chefe do Executivo e a Secretaria Municipal de Saúde para tratar sobre o piso salarial dos profissionais da Odontologia, bem como da soma de esforços para inclusão do cumprimento do piso salarial da categoria, conforme justificado no ofício anexo a esse requerimento.</t>
   </si>
   <si>
     <t>3923</t>
   </si>
   <si>
     <t>388</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/3923/req_2709-9.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/3923/req_2709-9.pdf</t>
   </si>
   <si>
     <t>Que seja cancelada a Sessão Especial de Homenagem a IGREJA MONTE SINAI marcada para o dia 17 de novembro de 2022 às 19:00 horas. Solicita-se ainda que seja transformada a Sessão Ordinária do dia 08 de dezembro de 2022 em Sessão Especial de Homenagens e transferida para às 19:00 horas, para homenagear essa mesma igreja, ou seja, IGREJA MONTE SINAI pelos 37 anos em Montes Claros.</t>
   </si>
   <si>
     <t>3924</t>
   </si>
   <si>
     <t>389</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/3924/req_2709-10.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/3924/req_2709-10.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhado ofício prefeito Humberto Guimarães Souto e a Secretária de Educação do Município,  sra. Rejane Veloso, solicitando informações sobre o pagamento dos saldos dos Precatórios do FUNDEF e FUNDEB dos anos anteriores determinados por ação judicial transitada em julgado pelo Supremo Tribunal Federal (STF).</t>
   </si>
   <si>
     <t>4345</t>
   </si>
   <si>
     <t>390</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/4345/req_410-1.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/4345/req_410-1.pdf</t>
   </si>
   <si>
     <t>Com meus cordiais cumprimentos, venho requerer que seja expedido Ofício ao Excelentíssimo Sr. Prefeito Humberto Guimarães Souto, requerendo que seja instalado dois Redutores de Velocidades para a Comunidade Rural Distrito de Canto do Engenho, em frente a Escola Nair Fonseca Brandão que se localiza na praça Bom Jesus em frente ao número 19.</t>
   </si>
   <si>
     <t>4346</t>
   </si>
   <si>
     <t>391</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/4346/req_410-3.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/4346/req_410-3.pdf</t>
   </si>
   <si>
     <t>O VEREADOR QUE A ESTE SUBSCREVE, vem, por meio do presente requerer, após consulta ao Plenário, que seja encaminhado ofício ao prefeito de Montes Claros, Humberto Guimarães Souto, solicitando que seja feito sistema de drenagem para resolver o problema da água pluvial da Rua João Pereira Lima, altura N°45, Bairro Vera Cruz.</t>
   </si>
   <si>
     <t>4347</t>
   </si>
   <si>
     <t>392</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/4347/req_410-4.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/4347/req_410-4.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa Diretora desta Casa Legislativa, depois de ouvido o Plenário e cumpridas as formalidades regimentais, que seja expedido ofício ao prefeito Humberto Souto, com cópia ao Vice-Prefeito e Secretário de Serviços Urbanos, Guilherme Augusto Guimarães, solicitando celeridade na construção do curral municipal.</t>
   </si>
   <si>
     <t>4348</t>
   </si>
   <si>
     <t>393</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/4348/req_410-5.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/4348/req_410-5.pdf</t>
   </si>
   <si>
     <t>O VEREADOR QUE A ESTE SUBSCREVE, vem, por meio do presente, requerer, após consulta ao Plenário, que seja encaminhado oficio ao Excelentíssimo Senhor Prefeito Municipal de Montes Claros, Humberto Guimarães Souto, com cópia ao Secretário Municipal de Agricultura e Abastecimento, Osmani Barbosa Neto, solicitando que seja realizado o patrolamento e cascalhamento das estradas das seguintes comunidades rurais: 1. Monte Sião 2. Salto 3. Cruzeiro do Sul 4. Mato Verde 5. Riacho do Meio.</t>
   </si>
   <si>
     <t>4349</t>
   </si>
   <si>
     <t>394</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/4349/req_410-6.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/4349/req_410-6.pdf</t>
   </si>
   <si>
     <t>Que seja enviado ofício ao Prefeito de Montes Claros, sr.Humberto Souto, solicitando viabilizar junto ao secretário de Infraestrutura, Sr. Vanderlino Silveira, a reforma e ampliação da ponte na Avenida L, ponte esta que faz ligação do bairro Delfino Magalhães com o bairro Novo Delfino.</t>
   </si>
   <si>
     <t>4350</t>
   </si>
   <si>
     <t>395</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/4350/req_410-7.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/4350/req_410-7.pdf</t>
   </si>
   <si>
     <t>O VEREADOR QUE A ESTE SUBSCREVE, vem, por meio do presente, requerer ao Plenário que seja realizada Sessão Especial no dia 11 de novembro de 2022 (sexta-feira), às 19 horas, em homenagem à Drogaria Minas-Brasil, a maior rede de drogarias do Norte de Minas Gerais, que há 64 anos vem contribuindo para a geração de emprego e para o desenvolvimento econômico do Município de Montes Claros e região.</t>
   </si>
   <si>
     <t>4351</t>
   </si>
   <si>
     <t>396</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/4351/req_410-8.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/4351/req_410-8.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhado ofício ao Excelentíssimo Senhor Prefeito de Montes Claros - MG, Humberto Guimarães Souto, solicitando a construção de passeio ou calçada para pedestres no terreno público onde se localiza o Ginásio Esportivo da Prefeitura que liga as unidades de Ensino Cemei Maria das Dores Martins Rodrigues e a Escola Municipal Professora Eunice Carneiro nos bairros Alterosa e José Correia Machado.</t>
   </si>
   <si>
     <t>4352</t>
   </si>
   <si>
     <t>397</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/4352/req_9_0510.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/4352/req_9_0510.pdf</t>
   </si>
   <si>
     <t>Disponibilizar o dispositivo de rápida aferição de glicose (Freestyle Libre), na rede pública municipal de saúde, para os usuários, crianças e adolescentes de 4 a 17 anos, residentes no município, que preencham todas as exigências dos critérios do Protocolo de Inclusão de Pacientes para uso de Sensores Freestyle Libre.</t>
   </si>
   <si>
     <t>4353</t>
   </si>
   <si>
     <t>398</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/4353/req_410-2.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/4353/req_410-2.pdf</t>
   </si>
   <si>
     <t>Que seja autorizado, após consulta ao plenário, ao Presidente da Câmara Municipal de Montes Claros, a firmar contrato com a Fundação João Pinheiro, objetivando a realização de estudos acerca da viabilidade da elevação da Comunidade de Pedra Preta à condição de Distrito. Para tanto seja firmado convênio com a Associação das Mulheres Trabalhadoras da Agricultura Familiar de Pedra Preta e Adjacências, objetivando que a associação arque com os custos previstos no contrato.</t>
   </si>
   <si>
     <t>4354</t>
   </si>
   <si>
     <t>399</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/4354/req_maria_h.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/4354/req_maria_h.pdf</t>
   </si>
   <si>
     <t>Com meus cordiais cumprimentos, venho requerer que seja expedido Ofício ao Excelentíssimo Sr. Prefeito Humberto Guimarães Souto, requerendo que seja realizado duas passagens molhadas para a Comunidade de Riachinho.</t>
   </si>
   <si>
     <t>4359</t>
   </si>
   <si>
     <t>400</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/4359/req_1_l.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/4359/req_1_l.pdf</t>
   </si>
   <si>
     <t>Que seja expedido ofício ao Prefeito Humberto Guimarães Souto, solicitando a construção da Unidade de Estratégia Saúde da Família (ESF), situada na rua Lagoa Marica, 1080, no bairro Interlagos, pois, a (ESF) que funciona no bairro e faz parte da UBS Esplanada III, atualmente está instalado em um imóvel alugado que não tem estrutura suficiente para atender a demanda da região que atende 6 mil moradores.</t>
   </si>
   <si>
     <t>4360</t>
   </si>
   <si>
     <t>401</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/4360/req_2_b.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/4360/req_2_b.pdf</t>
   </si>
   <si>
     <t>Que seja enviado ofÍcio ao prefeito de Montes Claros, sr. Humberto Souto, solicitando ao secretário de Infraestrutura e Planejamento Urbano, o sr. Vanderlino Silveira, a construção de um Salão de Velório Municipal no Bairro Novo Delfino.</t>
   </si>
   <si>
     <t>4361</t>
   </si>
   <si>
     <t>402</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/4361/req_3_s.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/4361/req_3_s.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhado ofício ao prefeito de Montes Claros, Humberto Guimarães Souto, solicitando que seja feito um estudo de viabilidade técnica para instalação do Sistema de drenagem e conserto do piso da quadra esportiva do bairro Santa Rita, uma vez que a água pluvial adentra o chão e, em consequência, danifica o piso.</t>
   </si>
   <si>
     <t>4362</t>
   </si>
   <si>
     <t>403</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/4362/4_req_c.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/4362/4_req_c.pdf</t>
   </si>
   <si>
     <t>Que seja expedido ofício ao prefeito Humberto Souto, solicitando um estudo de viabilidade e execução de projeto para construção de uma Unidade Básica de Saúde Animal nas instalações da Secretaria de Meio Ambiente, bem como uma casa de passagem animal.</t>
   </si>
   <si>
     <t>4363</t>
   </si>
   <si>
     <t>404</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/4363/req_6_c.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/4363/req_6_c.pdf</t>
   </si>
   <si>
     <t>Que seja realizada Audiência Pública no dia 21 de outubro de 2022 (sexta-feira), às 9 horas, para debater sobre o "financiamento do serviço proteção social especial para pessoas com deficiência e seus familiares (Centro Dia) no âmbito da Política de Assistência Social", tendo em vista a tramitação do Projeto de Lei N° 97/2022, que estima a receita e fixa a despesa do Município de Montes Claros para o Exercício de 2023.</t>
   </si>
   <si>
     <t>4364</t>
   </si>
   <si>
     <t>405</t>
   </si>
   <si>
     <t>Cláudio Rodrigues, Wilton Dias</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/4364/5_req_c.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/4364/5_req_c.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhado ofício ao prefeito Municipal de Montes Claros, Humberto Guimarães Souto, solicitando a pavimentação asfáltica da estrada que dá acesso à igreja de Nossa Senhora dos Claríssimos Montes, na Estrada da Produção - KM 5, Zona Rural de Montes Claros, conforme abaixo-assinado (contando com 1.589 assinaturas) em anexo.</t>
   </si>
   <si>
     <t>4365</t>
   </si>
   <si>
     <t>406</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/4365/req_7_iara.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/4365/req_7_iara.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhado oficio, ao Exmo. Sr. Prefeito de Montes Claros. Humberto Guimarães Souto, solicitando providências em relação a situação vivenciada pelos moradores de vários bairros de Montes Claros no que se refere a precariedade da prestação de serviços do Consórcio MOCBUS no dia 02 de outubro do corrente ano - Dia da eleição.</t>
   </si>
   <si>
     <t>4368</t>
   </si>
   <si>
     <t>407</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/4368/req_18.10-1.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/4368/req_18.10-1.pdf</t>
   </si>
   <si>
     <t>Que seja expedido ofício ao prefeito Humberto Guimarães Souto, solicitando a construção de uma sede própria para a Unidade Básica de Saúde (UBs) Violeta, localizada no bairro Alice Maia.</t>
   </si>
   <si>
     <t>4369</t>
   </si>
   <si>
     <t>408</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/4369/req_18.10-2.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/4369/req_18.10-2.pdf</t>
   </si>
   <si>
     <t>Que seja expedido ofício ao Sr. Prefeito Humberto Souto com cópia para o Sr Presidente da MCTrans José Ferreira Guimarães, solicitando todo empenho, providência e estudos técnicos no sentido de que seja instalado um semáforo na Avenida das Américas com a Rua Guiana Inglesa no bairro Dr. João Alves.</t>
   </si>
   <si>
     <t>4370</t>
   </si>
   <si>
     <t>409</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/4370/req_18.10-3.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/4370/req_18.10-3.pdf</t>
   </si>
   <si>
     <t>Que seja expedido Ofício ao Excelentíssimo Sr. Prefeito Humberto Guimarães Souto, requerendo a reforma e limpeza da Quadra de Esportes do Bairro de Lourdes, onde os moradores reclamam da situação precária que se encontra, impedido assim que os moradores do bairro de Lourdes de exercer atividades esportivas.</t>
   </si>
   <si>
     <t>4371</t>
   </si>
   <si>
     <t>410</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/4371/req_18.10-4.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/4371/req_18.10-4.pdf</t>
   </si>
   <si>
     <t>Que seja expedido ofício ao Excelentíssimo Senhor Prefeito Humberto Souto, com cópia a Secretária de Saúde Dulce Pimenta Gonçalves, solicitando que seja firmado convênio com clínicas e/ ou hospitais veterinários, para atendimento e suporte às demandas de ocorrências de maus-tratos e atropelamentos de animais.</t>
   </si>
   <si>
     <t>4372</t>
   </si>
   <si>
     <t>411</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/4372/req_18.10-5.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/4372/req_18.10-5.pdf</t>
   </si>
   <si>
     <t>Requer seja expedido oficio ao lImo. Sr. Eduardo Luiz Rigotto, Superintendente na COPASA para o Norte de Minas, com cópia ao Ilmo. Guilherme Augusto Duarte de Faria, Diretor-Presidente da COPASA, a fim de comunicá-los da preocupação desta casa legislativa quanto ao transporte diário de Cloreto Férrico via estrada rural, na confluência entre a Comunidade de São João da Vereda e Montes Claros.</t>
   </si>
   <si>
     <t>4373</t>
   </si>
   <si>
     <t>412</t>
   </si>
   <si>
     <t>Cláudio Rodrigues, Marcos Nem</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/4373/req_18.10-6.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/4373/req_18.10-6.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhado ofício ao Excelentíssimo Senhor Prefeito Municipal de Montes Claros, Humberto Guimarães Souto, com cópia para o Vice Prefeito e Secretário Municipal de Serviços Urbanos, Guilherme Augusto Guimarães Oliveira, solicitando a redução do canteiro central e recuperação da Avenida Dona Gregória, no bairro Cidade Nova.</t>
   </si>
   <si>
     <t>4374</t>
   </si>
   <si>
     <t>413</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/4374/req_18.10-7.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/4374/req_18.10-7.pdf</t>
   </si>
   <si>
     <t>Que seja realizada Sessão Especial no dia 09 de dezembro de 2022 (sexta-feira), 18h30, para outorga do "Diploma de Mérito Educacional Professora Yvonne de Oliveira Silveira", conforme disposto na Resolução Ne 26, de 17 de outubro de 2017.</t>
   </si>
   <si>
     <t>4375</t>
   </si>
   <si>
     <t>414</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/4375/req_18.10-8.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/4375/req_18.10-8.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhado ofício ao Excelentíssimo Senhor Prefeito de Montes Claros, Humberto Guimarães Souto, solicitando a possibilidade de CONSTRUÇÃO DE GRADES DE PROTEÇÃO, no córrego das melancias, na AV Antônio Lafetá Rabelo, no bairro Santa Lucia, localizado neste município de Montes Claros.</t>
   </si>
   <si>
     <t>4376</t>
   </si>
   <si>
     <t>415</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/4376/req_18.10-9.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/4376/req_18.10-9.pdf</t>
   </si>
   <si>
     <t>Que seja expedido oficio ao Sr. Prefeito Humberto Guimarães Souto, solicitando através da Secretaria de Esportes, a organização de campeonatos de base, para atender os bairros periféricos da nossa cidade.</t>
   </si>
   <si>
     <t>4377</t>
   </si>
   <si>
     <t>416</t>
   </si>
   <si>
     <t>Cláudio Rodrigues, Reinaldo Barbosa</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/4377/req_18.10-10.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/4377/req_18.10-10.pdf</t>
   </si>
   <si>
     <t>Que a Sessão Ordinária da Câmara Municipal de Montes Claros do dia 10 de novembro de 2022 seja transformada em Sessão Especial e transferida para 19h30, em comemoração ao Centenário de Darcy Ribeiro.</t>
   </si>
   <si>
     <t>4384</t>
   </si>
   <si>
     <t>417</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/4384/req_25out-1.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/4384/req_25out-1.pdf</t>
   </si>
   <si>
     <t>Que seja expedido Ofício ao Sr. Prefeito, Humberto Guimarães Souto, para que seja realizado um estudo técnico para a marcação das quadras e ruas com meios-fios, no Novo Cemitério, localizado no Distrito de Santa Rosa de Lima.</t>
   </si>
   <si>
     <t>4385</t>
   </si>
   <si>
     <t>418</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/4385/req_25out-2.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/4385/req_25out-2.pdf</t>
   </si>
   <si>
     <t>Que seja agendado o dia 02 de dezembro de 2022, às 19:00 horas, para Reunião Especial, objetivando homenagear: Sr. Fernando Augusto Alves Ferreira, conforme a proposição do vereador Wilton Dias - P.R. n° 28/2022; Sr. Darlan Moreira Soares, conforme a proposição do vereador Júnior Martins - P.R. n° 27/202.</t>
   </si>
   <si>
     <t>4386</t>
   </si>
   <si>
     <t>419</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/4386/req_25out-3.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/4386/req_25out-3.pdf</t>
   </si>
   <si>
     <t>Que seja expedido ofício ao Excelentíssimo Senhor Prefeito Humberto Souto com cópia ao secretário de Cultura João Carlos Rodrigues Oliveira, solicitando estudo do Conselho Municipal do Patrimônio Histórico, Artístico e Cultural do Município de Montes Claros - COMPHAC em conjunto com a Secretaria da Cultura Municipal para o Tombamento do Mercado Sul em conformidade com a Lei Municipal n9 2.705 de 22 de abril de 1999.</t>
   </si>
   <si>
     <t>4387</t>
   </si>
   <si>
     <t>420</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/4387/req_25out-4.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/4387/req_25out-4.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhado oficio, ao Exmo. Sr. Prefeito de Montes Claros, Humberto Guimarães Souto, solicitando providências em relação ao cumprimento da orientação do Superior Tribunal Federal STE, no que diz respeito a disponibilização gratuita do serviço de transporte público urbano coletivo de passageiros em dias de realização de eleições, inclusive com linhas especiais para regiões mais distantes dos locais de votação.</t>
   </si>
   <si>
     <t>4388</t>
   </si>
   <si>
     <t>421</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/4388/req_25out-5.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/4388/req_25out-5.pdf</t>
   </si>
   <si>
     <t>Vereador lgor Gustavo Dias e demais vereadores que abaixo subscrevem vem através deste requerer ao Exmo. Prefeito Humberto Souto que aprecie anteprojeto de Lei que versa sobre a sugestão da: INCLUSÃO DOS MEIOS E FORMAS DE PAGAMENTO DIGITAL, TAIS COMO PIX E TRANSFERÊNCIA ELETRÔNICA, PARA QUITAÇÃO DE DÉBITOS DE NATUREZA TRIBUTÁRIA: IMPOSTOS, TAXAS E CONTRIBUIÇÕES DO MUNICÍPIO DE MONTES CLAROS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4389</t>
   </si>
   <si>
     <t>422</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/4389/req_25out-7.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/4389/req_25out-7.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhado ofÍcio ao Excelentíssimo Senhor Prefeito de Montes Claros, Humberto Guimarães Souto, solicitando construção de uma praça Pública na Rua Cinco no bairro Belvedere (em frente da comunidade Santa Cândida), localizado neste município de Montes Claros.</t>
   </si>
   <si>
     <t>4390</t>
   </si>
   <si>
     <t>423</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/4390/req_25out-7.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/4390/req_25out-7.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhado ofício ao Excelentíssimo Senhor Prefeito Municipal de Montes Claros, Humberto Guimarães Souto, solicitando que seja providenciado o convênio e o repasse de recursos para a Associação Norte-Mineira de Apoio ao Autista - ANDA para atender o Plano de Trabalho, em anexo.</t>
   </si>
   <si>
     <t>4391</t>
   </si>
   <si>
     <t>424</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/4391/req_25out-8.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/4391/req_25out-8.pdf</t>
   </si>
   <si>
     <t>Requer seja expedido ofício ao Exmo. Humberto Guimarães Souto, Prefeito de Montes Claros/MG, solicitando o estudo de viabilidade para adoção de procedimento competente para credenciamento de empresas operadoras de planos de saúde para fornecimento de assistência desta natureza aos servidores públicos do Município, através de plano coletivo empresarial de assistência à saúde, tendo em vista que atualmente os servidores municipais não possuem este amparo, tendo que, obrigatoriamente, submeterem-se a vinculação sindical quando da necessidade de recorrer a este serviço</t>
   </si>
   <si>
     <t>4392</t>
   </si>
   <si>
     <t>425</t>
   </si>
   <si>
     <t>Daniel Dias, Edson Cabeleireiro</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/4392/req_25out-9.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/4392/req_25out-9.pdf</t>
   </si>
   <si>
     <t>Que seja agendada Audiência Pública para o dia 07 de novembro de 2022 às 19h, para discutir sobre a colocação Iluminação Pública em toda a extensão do Anel Rodoviário Sul (Avenida Dr. Mario Tourinho em Montes Claros ao longo dos Bairros Santa Rafaela, Santo Amaro, Olga Benário, Alterosa, Vila ltatiaia, Residencial Sul, Parque Sul, Mangues, Loteamento Ipês Sul e adjacências</t>
   </si>
   <si>
     <t>4395</t>
   </si>
   <si>
     <t>426</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/4395/req101-1.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/4395/req101-1.pdf</t>
   </si>
   <si>
     <t>As Comissões de Legislação, Justiça e Redação e Finanças e Orçamento e Tomada de Contas, por meio dos seus presidentes, vêm, por meio deste, requerer que seja agendada para o dia 10 de novembro de 2022 (quinta-feira), às 09:00 horas, audiência pública, pelas Comissões acima mencionadas, a ser realizada no Plenário da nova sede da Câmara Municipal, localizado à Rua Urbino Viana, n° 600, Vila Guilhermina, nesta cidade, para debater o Projeto de Lei n°97/2022, que Estima a Receita e Fixa a Despesa do Município de Montes Claros para o Exercício de 2023, em trâmite nesta Casa.</t>
   </si>
   <si>
     <t>4396</t>
   </si>
   <si>
     <t>427</t>
   </si>
   <si>
     <t>AGR - AGRICULTURA</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/4396/req101-2-3.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/4396/req101-2-3.pdf</t>
   </si>
   <si>
     <t>A Comissão de Agricultura por meio da sua presidente, vêm, através deste, requerer que seja agendada Audiência Pública para o dia 16 de novembro de 2022, às 09:00 horas, no Plenário da nova sede da Câmara Municipal, localizado à Rua Urbino Viana, n° 600, Vila Guilhermina, nesta cidade, para discutir sobre a atuação da COPASA nos Distritos de Montes Claros.</t>
   </si>
   <si>
     <t>4397</t>
   </si>
   <si>
     <t>428</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/4397/req101-4.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/4397/req101-4.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa, depois de ouvido o Plenário, que seja expedido ofício ao Excelentíssimo Senhor prefeito Humberto Souto, com cópia ao senhor José Wilson Ferreira Guimarães, Presidente da MCTrans, solicitando estudos no sentido de colocar uma faixa elevada em frente ao Colégio Alegria de Viver, que fica na rua Corinthians, 363, bairro Maracanã. E muito comum veículos transitarem em alta velocidade pelo local, colocando em risco a vida dos pedestres, notadamente dos estudantes.</t>
   </si>
   <si>
     <t>4398</t>
   </si>
   <si>
     <t>429</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/4398/req101-5.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/4398/req101-5.pdf</t>
   </si>
   <si>
     <t>Que seja expedido requerimento ao Sr. Prefeito Humberto Souto, solicitando a instalação de um playground de madeira para as crianças, na praça João Paulo II, no bairro Santo Antônio.</t>
   </si>
   <si>
     <t>4399</t>
   </si>
   <si>
     <t>430</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/4399/req101-6.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/4399/req101-6.pdf</t>
   </si>
   <si>
     <t>Que seja enviado oficio ao Prefeito de Montes Claros, Sr Humberto Souto, autorizando o Presidente da MC Trans, Sr José Wilson Guimarães, para que seja feito um estudo de viabilidade para colocação de duas faixas elevadas com faixa de pedestre, na Avenida Laudete Dias de Sá, em frente aos números 85 e 121, no Bairro Vila Anália.</t>
   </si>
   <si>
     <t>4400</t>
   </si>
   <si>
     <t>431</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/4400/req101-7.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/4400/req101-7.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhado ofício ao Excelentíssimo Senhor Prefeito de Montes Claros-MG, Humberto Guimarães Souto, solicito que seja feito um estudo de viabilidade de sinalização das seguintes vias: Av. Dulce Sarmento com Av. Francisco Gonçalves dos Santos; Av. Deputado Plinio Ribeiro com Av. Dulce Sarmento; Av. Geraldo Athayde com a Av. Francisco Gonçalves dos Santos.</t>
   </si>
   <si>
     <t>4401</t>
   </si>
   <si>
     <t>432</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/4401/req101-8.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/4401/req101-8.pdf</t>
   </si>
   <si>
     <t>Que seja expedido oficio ao DEER/MG - Departamento de Edificações e Estradas, solicitando os pedidos abaixo para atendimento as comunidades: Instalação de um radar na BR 135, altura do Km 313; Construção de baia de retorno no Distrito de Ermidinha: segunda entrada do Distrito de Ermidinha, localizada na BR 135, altura do Km 416; Construção de baia de retorno na Comunidade rural de Pau D'Oleo: localizada na BR 135, altura do Km 326.</t>
   </si>
   <si>
     <t>4402</t>
   </si>
   <si>
     <t>433</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/4402/req101-9.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/4402/req101-9.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhado solicitação ao Excelentíssimo Senhor Prefeito Municipal de Montes Claros, Humberto Guimarães Souto, dos servidores efetivos Ocupantes do cargo de Assistente de Cadastro, que pedem análise do prefeito referente ao enquadramento para o cargo de Agente Fiscal de Tributos.</t>
   </si>
   <si>
     <t>4403</t>
   </si>
   <si>
     <t>434</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/4403/req101-10.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/4403/req101-10.pdf</t>
   </si>
   <si>
     <t>Que seja expedido Oficio ao Excelentíssimo senhor prefeito Humberto Souto com a seguinte sugestão: ESTUDO PARA A CRIAÇÃO E DETERMINAÇÃO DE ÁREAS DE PROTEÇÃO AO CICLISMO DE COMPETIÇÃO (APCC) NA REGIÃO URBANA DE MONTES CLAROS - MG.</t>
   </si>
   <si>
     <t>4404</t>
   </si>
   <si>
     <t>435</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/4404/req101-11.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/4404/req101-11.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhado ofício ao Excelentíssimo Senhor Prefeito de Montes Claros Humberto Guimarães Souto, solicitando que seja criado um programa de apoio a familiares de crianças e adolescentes autistas, realizando através de palestras, orientações, exercícios e suporte com equipe multiprofissional já atuante na rede do município.</t>
   </si>
   <si>
     <t>4405</t>
   </si>
   <si>
     <t>436</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/4405/req101-12.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/4405/req101-12.pdf</t>
   </si>
   <si>
     <t>Que seja expedido ofício ao Excelentíssimo Senhor Prefeito Humberto Souto com cópia a Secretária de Saúde Dulce Pimenta Gonçalves, solicitando que o município ofereça o serviço de disposição final de cadáveres de animais domésticos para a população de baixa renda, assim como para protetores e entidades de proteção animal para destinação correta dos corpos.</t>
   </si>
   <si>
     <t>5256</t>
   </si>
   <si>
     <t>437</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/5256/req08112022-1.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/5256/req08112022-1.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhado ofício ao Excelentíssimo Senhor Prefeito de Montes Claros Humberto Guimarães Souto, solicitando que seja feito a revitalização e reforma da praça do bairro Maria Candida. Este requerimento tem como propositura garantir um local de lazer mais agradável, pois a praça encontra- se em estado de deterioração e a sua da execução irá conferir dignidade e melhoria na qualidade de vida população.</t>
   </si>
   <si>
     <t>5259</t>
   </si>
   <si>
     <t>438</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/5259/req08112022-2.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/5259/req08112022-2.pdf</t>
   </si>
   <si>
     <t>Que seja realizada Sessão Especial no dia 07 de dezembro de 2022 (quarta-feira), às 19 horas, em homenagem aos 100 anos do "Lar das Velhinhas Centro Feminino de Longa Permanência".</t>
   </si>
   <si>
     <t>5261</t>
   </si>
   <si>
     <t>439</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/5261/req0308112022.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/5261/req0308112022.pdf</t>
   </si>
   <si>
     <t>Que seja realizada Audiência Pública na Câmara Municipal de Montes Claros no dia 23 de novembro de 2022, às 19h, para debater sobre as "Propostas e sugestões apresentadas pelo Grupo de Trabalho instituído pelas Portarias n° 62/2022 e n° 140/2022 para amortizar o déficit atuarial e financeiro do Instituto Municipal de Previdência dos Servidores Públicos de Montes Claros- Prevmoc".</t>
   </si>
   <si>
     <t>5263</t>
   </si>
   <si>
     <t>440</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/5263/req08112022-3.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/5263/req08112022-3.pdf</t>
   </si>
   <si>
     <t>Que seja enviado ofício ao Prefeito de Montes Claros, sr. Humberto Souto, autorizando o Secretário de Serviços Urbanos, Sr. Guilherme Guimarães, para que seja feito um estudo de viabilidade e avaliação técnica para instalação de boca de lobo no entorno da Lagoa do Interlagos.</t>
   </si>
   <si>
     <t>5266</t>
   </si>
   <si>
     <t>441</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/5266/req08112022-4.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/5266/req08112022-4.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhado ofício ao prefeito de Montes Claros, Humberto Guimarães Souto, com cópia para a Secretária Municipal de Educação, Rejane Rodrigues Veloso, solicitando a construção de um Centro Municipal de Educação Infantil-CEMEI, incluindo a instalação de quadra poliesportiva, para atender à região que integra o bairro VILA TELMA.</t>
   </si>
   <si>
     <t>5269</t>
   </si>
   <si>
     <t>442</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/5269/req08112022-5.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/5269/req08112022-5.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhado ofício ao prefeito de Montes Claros/MG, Humberto Guimarães Souto, solicitando a implantação de faixa elevada na Avenida São Judas Tadeu, próximo ao n° 3026, cruzamento da rua Fagundes Varela no bairro Santo Inácio. A implantação da faixa elevada será de suma importância, a mesma evitará acidentes preservando vidas.</t>
   </si>
   <si>
     <t>5272</t>
   </si>
   <si>
     <t>443</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/5272/req08112022-6.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/5272/req08112022-6.pdf</t>
   </si>
   <si>
     <t>Que seja expedido ofício ao Prefeito Humberto Souto, com cópias para a Secretária de Saúde Dulce Pimenta Gonçalves e ao Assessor de Comunicação Alessandro Freire Pereira, para que seja providenciada solução quanto a publicização dos dados do Centro de Controle de Zoonoses em conformidade a lei Municipal N° 4.697, DE 18 DE MARÇO de 2014, referente: recolhimento, eutanásia, tratamento, castrações, vacinação, vermifugação, devolução de animais para a origem do resgate e doações, contendo todos os dados considerados essenciais para controle e verificação como nome dos medicamentos e vacinas, endereço completo dos recolhimentos e devoluções, nomes e documentos pessoais dos adotantes, bem como a divulgação antecipada dos locais onde serão realizadas as operações para que os cuidadores dos animais comunitários possam providenciar acompanhamento junto as operações do CCZ nos devidos locais, em conformidade a lei n° 23.863 de 30 de julho de 2021.</t>
   </si>
   <si>
     <t>5285</t>
   </si>
   <si>
     <t>444</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/5285/req_08_rodc.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/5285/req_08_rodc.pdf</t>
   </si>
   <si>
     <t>Que seja expedido ofício ao Excelentíssimo senhor prefeito Humberto Souto, solicitando a instalação de um novo elevador aberto ao público no prédio antigo da Prefeitura Municipal, considerando que o elevador que garante o acesso deste vereador e demais pessoas com dificuldade de locomoção, é antigo, está bastante deteriorado, sendo passível de manutenções frequentes, fato que impossibilita o uso do mesmo.</t>
   </si>
   <si>
     <t>5873</t>
   </si>
   <si>
     <t>445</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/5873/req_17.11-1.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/5873/req_17.11-1.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhado ofício ao Excelentíssimo Senhor Prefeito de Montes Claros Humberto Guimarães Souto, solicitando que seja implantado para recebimento das custas do estacionamento do shopping popular, sistema de pagamento via pix, ou cartão na modalidade crédito ou débito.</t>
   </si>
   <si>
     <t>5874</t>
   </si>
   <si>
     <t>446</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/5874/req_17.11-2.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/5874/req_17.11-2.pdf</t>
   </si>
   <si>
     <t>Que seja expedido oficio ao Prefeito de Montes Claros, Senhor Humberto Guimarães Souto, solicitando a construção da Unidade Básica de Saúde no bairro Monte Carmelo II.</t>
   </si>
   <si>
     <t>5875</t>
   </si>
   <si>
     <t>447</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/5875/req_17.11-3.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/5875/req_17.11-3.pdf</t>
   </si>
   <si>
     <t>Solicita a instalação de um banheiro/sanitário próximo a Santa Casa: na praça Honorato Alves.</t>
   </si>
   <si>
     <t>5876</t>
   </si>
   <si>
     <t>448</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/5876/req_17.11-4.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/5876/req_17.11-4.pdf</t>
   </si>
   <si>
     <t>Requer seja agendada reunião especial na data de 30 de novembro de 2022, às 19:00 horas para realização de sessão de homenagens ao time de futebol North Esporte Clube, time de futebol desta cidade, por suas realizações desportivas recentes, como o título de Campeão do Campeonato Mineiro da 2ª Divisão de 2022, a ser realizada no plenário da Câmara Municipal de Montes Claros.</t>
   </si>
   <si>
     <t>6062</t>
   </si>
   <si>
     <t>449</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/6062/req_22.11_1-1.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/6062/req_22.11_1-1.pdf</t>
   </si>
   <si>
     <t>Que seja expedido ofício ao Prefeito de Montes Claros, Companhia Energética de Minas Gerais - CEMIG, solicitando providências na Comunidade de Campos Elísios, devido diariamente faltar energia.</t>
   </si>
   <si>
     <t>6072</t>
   </si>
   <si>
     <t>450</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/6072/req_22.11_1-2.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/6072/req_22.11_1-2.pdf</t>
   </si>
   <si>
     <t>Requer seja designada a data de 13 de dezembro de 2022, às 19:00 horas para realização de sessão de homenagens ao CARLÃO FUTSAL FEMININO, um Projeto realizado por profissionais voluntários, no grande Maracanã, nesta cidade, por suas realizações.</t>
   </si>
   <si>
     <t>6075</t>
   </si>
   <si>
     <t>451</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/6075/req_22.11_1-3.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/6075/req_22.11_1-3.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhado ofício ao Excelentíssimo Senhor Prefeito Municipal de Montes Claros, Humberto Guimarães Souto, solicitando que seja realizado um estudo para instalação de quebra-molas e placa de sinalização na Avenida 11 do Residencial Cedro, na altura do cruzamento com o bairro Castelo Branco.</t>
   </si>
   <si>
     <t>6079</t>
   </si>
   <si>
     <t>452</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/6079/req_22.11_1-4.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/6079/req_22.11_1-4.pdf</t>
   </si>
   <si>
     <t>Requer o cancelamento da Sessão Especial agendada para o dia 12 de dezembro de 2022, às 19h30, ocasião em que seria realizada homenagem aos 50 anos do Clube da Esquina.</t>
   </si>
   <si>
     <t>6080</t>
   </si>
   <si>
     <t>453</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/6080/req_22.11_1-5.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/6080/req_22.11_1-5.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhado ofício ao Excelentíssimo Senhor Prefeito de Montes Claros Humberto Guimarães Souto, solicitando que seja instalado academia ao ar livre na rua M, Bairro Nova América ao lado da Escola Municipal recém construída.</t>
   </si>
   <si>
     <t>6083</t>
   </si>
   <si>
     <t>454</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/6083/req_22.11_1-6.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/6083/req_22.11_1-6.pdf</t>
   </si>
   <si>
     <t>Que seja enviado oficio ao Prefeito de Montes Claros, Sr Humberto Souto, solicitando ao Presidente da MC Trans, Sr José Wilson Guimarães, para que seja feito um estudo de viabilidade para colocação de faixa elevada na Rua Cinquenta, em frente ao número 124, no Bairro Novo Delfino.</t>
   </si>
   <si>
     <t>6088</t>
   </si>
   <si>
     <t>455</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/6088/req_22.11_1-11-12.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/6088/req_22.11_1-11-12.pdf</t>
   </si>
   <si>
     <t>Que seja transformada em Audiência Pública a Reunião ordinária do dia 01 de dezembro de 2022, às 7h45, para discutir sobre Políticas Públicas para a Juventude do bairro São Geraldo e adjacências: Construções de praças, quadras de esporte, parque do antigo horto e projetos sociais para a juventude.</t>
   </si>
   <si>
     <t>6092</t>
   </si>
   <si>
     <t>456</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/6092/req_22.11_1-7.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/6092/req_22.11_1-7.pdf</t>
   </si>
   <si>
     <t>Que seja realizado um estudo para a inclusão de uma linha de transporte coletivo ou outro meio para atender o trecho que liga Montes Claros (Via BR135), às comunidades de: Olhos D'água, Pradinho, Lagoinha e Abóboras ambos na grande região do Pentáurea.</t>
   </si>
   <si>
     <t>6097</t>
   </si>
   <si>
     <t>457</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/6097/req_22.11_1-8.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/6097/req_22.11_1-8.pdf</t>
   </si>
   <si>
     <t>Que seja expedido ofício ao Prefeito Humberto Souto, com cópia para o Secretário de Meio Ambiente e Desenvolvimento Sustentável, Soter Magno Carmo, solicitando a participação do município de Montes Claros no PROCESSO SELETIVO 1 - (EDITAL SEMAD Nº 04/2022), para participação no PROGRAMA CONHEÇA SEU AMIGO - Identificação de cães e gatos domésticos no estado de Minas Gerais.</t>
   </si>
   <si>
     <t>6099</t>
   </si>
   <si>
     <t>458</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/6099/req_22.11_1-9.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/6099/req_22.11_1-9.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhado Ofício ao Ilustríssimo Senhor HUMBERTO GUIMARÃES SOUTO, Prefeito de Montes Claros, solicitando a possibilidade da execução do Serviço de Reforma do Manilhamento, Drenagem, e Instalação de um Redutor de velocidade na Avenida Lago Tucuruí próximo ao nº1261, no Bairro Acácias.</t>
   </si>
   <si>
     <t>6102</t>
   </si>
   <si>
     <t>459</t>
   </si>
   <si>
     <t>Martins Lima Filho (Junior Martins), Wilton Dias</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/6102/req_22.11_1-10.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/6102/req_22.11_1-10.pdf</t>
   </si>
   <si>
     <t>Requer seja expedido ofício ao Exmo. Sr. Humberto Souto, Prefeito de Montes Claros, com cópia ao Sr. Dr. Otávio Batista Rocha Machado, procurador do Município, solicitando a viabilidade de editar norma reguladora e autorizativa para viabilizar a construção de PARKLET'S (varandas urbanas), a quem se interessar, especialmente comércios e empresas locais, por se tratar de espaço de convívio e lazer destinado à população e sem custo ao erário municipal.</t>
   </si>
   <si>
     <t>6562</t>
   </si>
   <si>
     <t>460</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/6562/req_301122-1.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/6562/req_301122-1.pdf</t>
   </si>
   <si>
     <t>Requerer ao Plenário que seja realizada Sessão Especial no dia 06 de dezembro de 2022 (terça-feira), às 19 horas, em homenagem aos 10 anos do "Hospital Universitário Veterinário Renato Andrade - (HUVET)".</t>
   </si>
   <si>
     <t>6563</t>
   </si>
   <si>
     <t>461</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/6563/req_301122_i.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/6563/req_301122_i.pdf</t>
   </si>
   <si>
     <t>Que seja agendada, Audiência Püblica de forma híbrida (presencial e remota), para o dia cinco (05) dezembro às 19h, tendo como pauta: A valorização do Esporte em Montes Claros/ Campo João Botelho.</t>
   </si>
   <si>
     <t>6564</t>
   </si>
   <si>
     <t>462</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/6564/req_301122-3.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/6564/req_301122-3.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhado ofício ao prefeito Municipal, Humberto Guimarães Souto, solicitando que seja criado mais um Conselho Tutelar em Montes Claros, tendo em vista o aumento do contingente populacional do Município, e uma vez que a Resolução 139 do Conselho Nacional dos Direitos da Criança e do Adolescente (CONANDA) recomenda o estabelecimento de um Conselho Tutelar para cada grupo de 100 mil habitantes.</t>
   </si>
   <si>
     <t>6565</t>
   </si>
   <si>
     <t>463</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/6565/req_301122-4.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/6565/req_301122-4.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhado ofício ao prefeito Humberto Guimarães Souto, solicitando que seja feito a reforma e revitalização da praça do bairro Jardim Alvorada.</t>
   </si>
   <si>
     <t>6566</t>
   </si>
   <si>
     <t>464</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/6566/req_301122-5.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/6566/req_301122-5.pdf</t>
   </si>
   <si>
     <t>Que seja enviado oficio ao Prefeito de Montes Claros, Sr Humberto Souto, solicitando ao Presidente da MC Trans, Sr José Wilson Guimar_x0001_es, para que seja feito um estudo de viabilidade para colocação de faixa elevada na Avenida Antônio Manoel Dias (Antiga Avenida L), próximo ao número 330, no Bairro Novo Delfino.</t>
   </si>
   <si>
     <t>6567</t>
   </si>
   <si>
     <t>465</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/6567/req_301122-6.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/6567/req_301122-6.pdf</t>
   </si>
   <si>
     <t>Que seja agendada uma Audiência Pública para o dia 15/12/2022 às 07:45, objetivando debater sobre o Desassoreamento da Lagoa do Interlagos, uma vez que trata-se de um lago artificial, e que o acumulo da água pluvial provoca um refuxo, causando alagamentos em diversos bairros como Monte Carmelo. Interlagos, Parque Pampulha, Santa Lúcia e demais bairros.</t>
   </si>
   <si>
     <t>6568</t>
   </si>
   <si>
     <t>466</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/6568/req_301122-7.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/6568/req_301122-7.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhado ofício ao prefeito, Humberto Guimarães Souto, solicitando que seja feita a substituição de lâmpadas convencionais por lâmpadas LED em toda a extensão do bairro Residencial Sul Jacarandás e Residencial Sul Ipês.</t>
   </si>
   <si>
     <t>6809</t>
   </si>
   <si>
     <t>467</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/6809/req06.12-1.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/6809/req06.12-1.pdf</t>
   </si>
   <si>
     <t>Que seja expedido ofício ao prefeito Humberto Guimarães Souto, solicitando a pavimentação da rua 23 (Vinte Três), no bairro Santo Amaro.</t>
   </si>
   <si>
     <t>6810</t>
   </si>
   <si>
     <t>468</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/6810/req06.12-2.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/6810/req06.12-2.pdf</t>
   </si>
   <si>
     <t>Que seja expedido oficio ao prefeito Humberto Guimarães Souto, solicitando sobre a possibilidade de instalar câmeras de segurança nas praças dos bairros de Montes Claros. Na justificativa, "o questionamento se faz necessário como meio de segurança das comunidades, por meio de instalação de sistema de monitoramento em pontos estratégicos da cidade".</t>
   </si>
   <si>
     <t>6811</t>
   </si>
   <si>
     <t>469</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/6811/req06.12-3.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/6811/req06.12-3.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhado ofício ao prefeito de Montes Claros, Humberto Guimarães Souto, solicitando que seja feito o conserto do trecho da Avenida Lago do Tucuruí, na altura do N° 1170, que liga o bairro Independência ao bairro Acácias.</t>
   </si>
   <si>
     <t>6812</t>
   </si>
   <si>
     <t>470</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/6812/req06.12-4.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/6812/req06.12-4.pdf</t>
   </si>
   <si>
     <t>Requer seja expedido ofício ao sr. Humberto Souto, Prefeito de Montes Claros, solicitando a viabilidade de determinar a pavimentação asfáltica de acesso à localidade de Facela, atual Jardim Alegre, bem como a viabilidade de adoção das medidas cabíveis para instauração da REURB-S para aquela localidade.</t>
   </si>
   <si>
     <t>6813</t>
   </si>
   <si>
     <t>471</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/6813/req06.12-5.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/6813/req06.12-5.pdf</t>
   </si>
   <si>
     <t>Que seja enviado ofício ao Prefeito de Montes Claros, Sr Humberto Souto, solicitando ao Secretário de Infraestrutura, Sr. Vanderlino Silveira, extensão de rede da iluminação pública em toda extensão da Avenida L, ao lado do Mocão.</t>
   </si>
   <si>
     <t>6814</t>
   </si>
   <si>
     <t>472</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/6814/req06.12-6.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/6814/req06.12-6.pdf</t>
   </si>
   <si>
     <t>Que seja procedida a entrega do Título de Cidadã Benemérita de Montes Claros a Maria de Jesus Santos Rametta, no dia 07 de dezembro de 2022, às 20h30, no Portal de Eventos (Rua Tupinambás, 535- Melo, Montes Claros/MG).</t>
   </si>
   <si>
     <t>6815</t>
   </si>
   <si>
     <t>473</t>
   </si>
   <si>
     <t>CT - CULTURA E TURISMO</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/6815/req_com_cul.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/6815/req_com_cul.pdf</t>
   </si>
   <si>
     <t>Que seja agendada Audiência Pública para o dia 12 de dezembro de 2022, às 16:00 horas, no Plenário da nova sede da Câmara Municipal para discutir sobre a "Manutenção do Corredor Cultural e sua caracterização urbana de Centro Histórico e Cultural enquanto berço da cidade de Montes Claros".</t>
   </si>
   <si>
     <t>6816</t>
   </si>
   <si>
     <t>474</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/6816/req06.12-7.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/6816/req06.12-7.pdf</t>
   </si>
   <si>
     <t>Que seja expedido ofício ao Excelentíssimo Senhor Prefeito Humberto Souto, com cópia para o Secretário de Meio Ambiente e Desenvolvimento Sustentável Soter Magno Carmo, solicitando CELERIDADE no pagamento do Chamamento Público do Marco Regulatório n° 03/2021/CODEMA Conselho Municipal de Defesa e Conservação do Meio Ambiente.</t>
   </si>
   <si>
     <t>7172</t>
   </si>
   <si>
     <t>475</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/7172/req_131222-1.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/7172/req_131222-1.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhado ofício, ao prefeito de Montes Claros, Humberto Guimarães Souto, solicitando o encaminhamento do Projeto a essa Casa Legislativa, que garanta o pagamento do rateio do FUNDEB 2022 (Prêmio de produtividade).</t>
   </si>
   <si>
     <t>7173</t>
   </si>
   <si>
     <t>476</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/7173/req_131222-2.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/7173/req_131222-2.pdf</t>
   </si>
   <si>
     <t>Que seja expedido ofício ao prefeito Humberto Souto, com cópia ao Sr. Secretário de Desenvolvimento Social, Aurindo Ribeiro, e ao Secretário de Agricultura, Osmani Barbosa, para que seja empenhado esforços conjuntos destas secretarias, para viabilizar o Cadastro Único em todos os distritos rurais do nosso município. Vale ressaltar que esta inscrição possibilita ao cidadão de baixa renda acesso a diversos benefícios sociais, como redução do valor da conta mensal de água, luz e vários outros.</t>
   </si>
   <si>
     <t>7174</t>
   </si>
   <si>
     <t>477</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/7174/req_131222-3.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/7174/req_131222-3.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhado ofício ao prefeito de Montes Claros, Humberto Guimarães Souto, solicitando que seja instalado refletores ou postes de iluminação em torno da praça localizada entre a Avenida Lago do Tucuruí, Rua Chile e Rua Paraguai, no Bairro Independência.</t>
   </si>
   <si>
     <t>7175</t>
   </si>
   <si>
     <t>478</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/7175/req_131222-4.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/7175/req_131222-4.pdf</t>
   </si>
   <si>
     <t>Que seja expedido Ofício ao prefeito Humberto Souto, solicitando a retomada da realização da Programação da "Rua de Lazer", nos bairros em Montes Claros.</t>
   </si>
   <si>
     <t>7176</t>
   </si>
   <si>
     <t>479</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/7176/req_131222-5.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/7176/req_131222-5.pdf</t>
   </si>
   <si>
     <t>Que seja enviado ofício ao Prefeito de Montes Claros, sr. Humberto Souto, solicitando viabilizar junto ao secretário de Serviços Urbanos, sr. Guilherme Guimarães, a construção de uma Praça Pública na Rua Francisco Zumbi dos Palmares antiga Rua G, no bairro Conjunto Joaquim Costa.</t>
   </si>
   <si>
     <t>7177</t>
   </si>
   <si>
     <t>480</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/7177/req_131222-6.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/7177/req_131222-6.pdf</t>
   </si>
   <si>
     <t>Requer seja expedido ofício ao sr. Humberto Souto, Prefeito de Montes Claros, com cópia ao vice- prefeito, sr. Guilherme Guimarães, solicitando o estudo de viabilidade quanto ao alargamento da pista de rolamento da Av. das Américas, no bairro Dr. João Alves, onde a pista consta 5 metros de passeio de cada lado da via.</t>
   </si>
   <si>
     <t>7416</t>
   </si>
   <si>
     <t>481</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/7416/req_201222-1.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/7416/req_201222-1.pdf</t>
   </si>
   <si>
     <t>Com meus cordiais cumprimentos, venho requerer que seja expedido Ofício ao Excelentíssimo Sr. Prefeito Humberto Guimarães Souto, requerendo que seja realizada a Revitalização na praça do bairro Major Prates, e a construção de barraquinhas fixas que se faz necessárias pelas festas tradicionais da Paróquia São João Paulo II.</t>
   </si>
   <si>
     <t>7417</t>
   </si>
   <si>
     <t>482</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/7417/req_201222-2.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/7417/req_201222-2.pdf</t>
   </si>
   <si>
     <t>Que seja enviado ofício ao Prefeito de Montes Claros, Sr Humberto Souto, solicitando ao secretário de Infraestrutura, Sr Vanderlino Silveira, para que seja feita obra de drenagem na Avenida das Palmeiras, esquina com Avenida Neco Delfino, próximo ao Semáforo, no bairro Delfino Magalhães.</t>
   </si>
   <si>
     <t>7418</t>
   </si>
   <si>
     <t>483</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/7418/req_201222-3.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/7418/req_201222-3.pdf</t>
   </si>
   <si>
     <t>Que seja expedido ofício ao Prefeito de Montes Claros, Senhor Humberto Guimarães Souto, solicitando a possibilidade de prorrogação do termo de fomento para as comunidades rurais que já estão cadastradas no programa Pró-água. Solicito, ainda, a possibilidade de realizar um novo chamamento público para ingresso de novas comunidades rurais no programa Pró-água.</t>
   </si>
   <si>
     <t>7419</t>
   </si>
   <si>
     <t>484</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/7419/req_201222-4.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/7419/req_201222-4.pdf</t>
   </si>
   <si>
     <t>Requeiro à mesa Diretora desta Casa Legislativa, depois de ouvido o plenário e cumpridas as formalidades regimentais, que seja expedido ofício ao Excelentíssimo Senhor Prefeito Humberto Souto, com cópia para o Secretário Municipal de Cultura, Sr. João Carlos Rodrigues Oliveira, conjuntamente com a Secretária Municipal de Planejamento e Gestão, Sra. Celeste Leite Froes, solicitando a revogação do Processo Nº 760/2022 - Pregão Eletrônico Nº 414/2022 cujo objeto é a contratação de sociedade(s) empresária(s) e/ou unipessoal(is) especializada(s) na prestação de serviços de show pirotécnico, dentro da festividade do Réveillon 2022, a ser realizado na Lagoa do lnterlagos, neste município, uma vez que os itens especificados neste procedimento estão em desacordo com o que determina o art. 3º, inciso VI, da Lei Estadual nº 7.302/1978, que dispõe sobre a proteção contra a poluição sonora no Estado de Minas Gerais.</t>
   </si>
   <si>
     <t>7420</t>
   </si>
   <si>
     <t>485</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/7420/req_20125.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/7420/req_20125.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhado ao Excelentíssimo Senhor Prefeito Municipal de Montes Claros, Humberto Guimarães Souto, Relatório do Grupo de Trabalho do Instituto Municipal de Previdência dos Servidores Públicos de Montes Claros - Prevmoc, instituído pelas Portarias n°62, n°140 e n°190, e cópia da ata da última Audiência Pública, realizada em 23 de novembro de 2022.</t>
   </si>
   <si>
     <t>7421</t>
   </si>
   <si>
     <t>486</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/7421/req_201222-5.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/7421/req_201222-5.pdf</t>
   </si>
   <si>
     <t>Que a Câmara Municipal de Montes Claros crie uma aba em seu Portal para divulgação do material produzido pelo Grupo de Trabalho do Instituto Municipal de Previdência dos Servidores Públicos de Montes Claros - Prevmoc, instituído pelas Portarias n°62, n° 140 e n°190, quais sejam: atas e links das audiências públicas relativas ao tema - realizadas em 09/12/2021, 23/02/2022, 23/11/2022 -, e demais documentos produzidos, e que esta seja atualizada ao longo do trabalho do Grupo, tendo em vista que o referido Grupo teve a vigência foi prorrogada por mais 365 dias.</t>
   </si>
   <si>
     <t>7422</t>
   </si>
   <si>
     <t>487</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/7422/req_201222-6.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/7422/req_201222-6.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhado ofício ao Excelentíssimo Senhor Prefeito Municipal de Montes Claros, Humberto Guimarães Souto, solicitando a reforma geral da Escola Municipal Rotary São Luís, localizada na Rua 45, nº 384, bairro Cidade Industrial.</t>
   </si>
   <si>
     <t>7423</t>
   </si>
   <si>
     <t>488</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/7423/req_201222-7.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/7423/req_201222-7.pdf</t>
   </si>
   <si>
     <t>Que seja enviado ofício ao prefeito Humberto Souto e à secretária Municipal de Educação Rejane Veloso, solicitando a renovação do Projeto de Intervenção Pedagógica e Transição para o ensino fundamental e infantil para o ano letivo 2023, como forma de recuperar o aprendizado dos alunos e alunas da rede municipal de ensino, que foram prejudicados durante a suspensão das aulas presenciais motivadas pela pandemia da COVID-19.</t>
   </si>
   <si>
     <t>7424</t>
   </si>
   <si>
     <t>489</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/7424/req_201222-8.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/7424/req_201222-8.pdf</t>
   </si>
   <si>
     <t>Que seja expedido ofício ao excelentíssimo Senhor Prefeito Humberto Guimarães Souto, solicitando que os servidores públicos do Programa Melhor em Casa, passem a receber o incentivo financeiro Abono Permanência.</t>
   </si>
   <si>
     <t>1988</t>
   </si>
   <si>
     <t>MOÇ</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/1988/0404_iara.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/1988/0404_iara.pdf</t>
   </si>
   <si>
     <t>A Vereadora Iara Pimentel- PT, vem na forma regimental, apresentar Moção de Apoio ao Grupo de Apoio à Prevenção e aos Portadores da AIDS- GRAPPA, que é uma entidade civil, filantrópica, reconhecida e de utilidade pública municipal e estadual, fundada em 1992, tendo sede em Montes Claros/MG que é polo receptor de tratamento dos pacientes com DST/HIV/AIDS, em todo Norte de Minas.</t>
   </si>
   <si>
     <t>3389</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/3389/req_13_09-7-10.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/3389/req_13_09-7-10.pdf</t>
   </si>
   <si>
     <t>A vereadora Iara Pimentel, vem na forma regimental, apresentar MOÇÃO DE APOIO à  manutenção da Empresa Brasileira de Correios e Telégrafos -ECT.</t>
   </si>
   <si>
     <t>2523</t>
   </si>
   <si>
     <t>VET</t>
   </si>
   <si>
     <t>Veto</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/2523/veto_ao_pl_53_2022.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/2523/veto_ao_pl_53_2022.pdf</t>
   </si>
   <si>
     <t>VETO INTEGRAL AO PROJETO DE LEI Nº 53/2022. Dispõe sobre o atendimento prioritário aos advogados que estiverem representando os interesses de clientes, nas agências bancárias e assemelhadas, concessionárias e permissionárias de serviços públicos municipais, estabelecidas em Montes Claros.</t>
   </si>
   <si>
     <t>8778</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8778/flash_10.174.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8778/flash_10.174.pdf</t>
   </si>
   <si>
     <t>Flash 10.174._x000D_
 VETO INTEGRAL AO PROJETO DE LEI Nº 53/2022. (MANTIDO). Dispõe sobre o atendimento prioritário aos advogados que estiverem representando os interesses de clientes, nas agências bancárias e assemelhadas, concessionárias e permissionárias de serviços públicos municipais, estabelecidas em Montes Claros._x000D_
 Cláudio Rodrigues de Jesus (Presidente).</t>
   </si>
   <si>
     <t>8556</t>
   </si>
   <si>
     <t>ATA</t>
   </si>
   <si>
     <t>Ata</t>
   </si>
   <si>
     <t>ATL - ATL</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8556/flash_9876.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8556/flash_9876.pdf</t>
   </si>
   <si>
     <t>Flash 9876._x000D_
 Atas das sessões da Câmara Municipal de Montes Claros, do período de 25/01 a 20/12/2022. _x000D_
 Cláudio Rodrigues de Jesus (Presidente).</t>
   </si>
   <si>
     <t>9534</t>
   </si>
   <si>
     <t>ELOM</t>
   </si>
   <si>
     <t>Emenda à Lei Orgânica</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/9534/flash_10.169a.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/9534/flash_10.169a.pdf</t>
   </si>
   <si>
     <t>Flash 10.169A._x000D_
 EMENDA Nº 47, de 06/09/2022. Altera a redação dos artigos 7º e 8º da Lei Orgânica Municipal. (Dispõe sobre critérios para criação e a redelimitação de Distritos do Município de Montes Claros)._x000D_
 Cláudio Rodrigues de Jesus (Presidente).</t>
   </si>
   <si>
     <t>9535</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/9535/flash_10.169b.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/9535/flash_10.169b.pdf</t>
   </si>
   <si>
     <t>Flash 10.169B._x000D_
 EMENDA Nº 48, de 22/11/2022. Altera a redação do parágrafo 2º do artigo 80 e revoga o parágrafo único do artigo 81 da Lei Orgânica Municipal. (Dispõe sobre responsabilidade administrativa direcionada aos Secretários Municipais, quando convocados pela Câmara para prestar esclarecimentos oficiais)._x000D_
 Cláudio Rodrigues de Jesus (Presidente).</t>
   </si>
   <si>
     <t>8795</t>
   </si>
   <si>
     <t>RES</t>
   </si>
   <si>
     <t>Resolução</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8795/flash_10.184.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8795/flash_10.184.pdf</t>
   </si>
   <si>
     <t>Flash 10.184._x000D_
 RESOLUÇÃO Nº 07, de 29/03/2022. Denomina a "Escola do Legislativo Professor Arthur Leite”, da Câmara de Montes Claros, criada pela Lei nº 3.880, de 17/12/2007._x000D_
 Cláudio Rodrigues de Jesus (Presidente).</t>
   </si>
   <si>
     <t>8796</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8796/flash_10.185.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8796/flash_10.185.pdf</t>
   </si>
   <si>
     <t>Flash 10.185._x000D_
 RESOLUÇÃO Nº 26, de 27/09/2022. Disciplina procedimentos gerais para execução do controle contábil, financeiro, orçamentário, operacional e patrimonial a ser executado pela Controladoria Interna (CI) da Câmara Municipal de Montes Claros, e adota outras providências._x000D_
 Cláudio Rodrigues de Jesus (Presidente).</t>
   </si>
   <si>
     <t>8799</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8799/flash_10.186.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8799/flash_10.186.pdf</t>
   </si>
   <si>
     <t>Flash 10.186._x000D_
 RESOLUÇÃO Nº 34, de 06/12/2022. (ALTERADA). Estabelece normas para descontos consignados em folha de pagamento dos servidores públicos ativos e folha de subsídios dos vereadores da Câmara Municipal de Montes Claros. (Alterada pela Resolução nº 10, de 25/03/2023)._x000D_
 Cláudio Rodrigues de Jesus (Presidente).</t>
   </si>
   <si>
     <t>8806</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8806/flash_10.188.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8806/flash_10.188.pdf</t>
   </si>
   <si>
     <t>Flash 10.188._x000D_
 RESOLUÇÃO Nº 20, de 14/06/2022. Concede a "Medalha Ivan José Lopes de Honra Montes Claros" a Guilherme Augusto Guimarães Oliveira. (Vice-prefeito e Secretário Municipal de Serviços Urbanos de Montes Claros)._x000D_
 Cláudio Rodrigues de Jesus (Presidente).</t>
   </si>
   <si>
     <t>8810</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8810/flash_10.190.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8810/flash_10.190.pdf</t>
   </si>
   <si>
     <t>Flash 10.190._x000D_
 RESOLUÇÃO Nº 29, de 01/11/2022. Concede a "Placa de Mérito Cultural Cândido Canela" a Sérgio Ferreira._x000D_
 Cláudio Rodrigues de Jesus (Presidente).</t>
   </si>
   <si>
     <t>8811</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8811/flash_10.191.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8811/flash_10.191.pdf</t>
   </si>
   <si>
     <t>Flash 10.191._x000D_
 RESOLUÇÃO Nº 32, de 17/11/2022. Concede a "Placa de Mérito Cultural Cândido Canela" a Márcio Leite da Silva._x000D_
 Cláudio Rodrigues de Jesus (Presidente).</t>
   </si>
   <si>
     <t>8817</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8817/flash_10.194.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8817/flash_10.194.pdf</t>
   </si>
   <si>
     <t>Flash 10.194._x000D_
 RESOLUÇÃO Nº 25, de 30/08/2022. Concede a "Placa de Prata Alferes José Lopes de Carvalho” à empresa AeC._x000D_
 Cláudio Rodrigues de Jesus (Presidente).</t>
   </si>
   <si>
     <t>8843</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8843/flash_10.205.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8843/flash_10.205.pdf</t>
   </si>
   <si>
     <t>Flash 10.205._x000D_
 RESOLUÇÃO Nº 01, de 01/02/2022. Concede o Título de Cidadão Benemérito de Montes Claros a Guilherme Dias Ramos._x000D_
 Cláudio Rodrigues de Jesus (Presidente).</t>
   </si>
   <si>
     <t>8844</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8844/flash_10.207.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8844/flash_10.207.pdf</t>
   </si>
   <si>
     <t>Flash 10.207._x000D_
 RESOLUÇÃO Nº 05, de 08/02/2022. Concede o Título de Cidadão Benemérito de Montes Claros a Richardson Xavier Brant._x000D_
 Cláudio Rodrigues de Jesus (Presidente).</t>
   </si>
   <si>
     <t>8846</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8846/flash_10.206.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8846/flash_10.206.pdf</t>
   </si>
   <si>
     <t>Flash 10.206._x000D_
 RESOLUÇÃO Nº 02, de 01/02/2022. Concede o Título de Cidadão Benemérito de Montes Claros a Lyntton José Paixão Guedes._x000D_
 Cláudio Rodrigues de Jesus (Presidente).</t>
   </si>
   <si>
     <t>8849</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8849/flash_10.208.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8849/flash_10.208.pdf</t>
   </si>
   <si>
     <t>Flash 10.208._x000D_
 RESOLUÇÃO Nº 15, de 10/05/2022. Concede o Título de Cidadão Benemérito de Montes Claros a José Moacyr Guimarães Basso._x000D_
 Cláudio Rodrigues de Jesus (Presidente).</t>
   </si>
   <si>
     <t>8851</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8851/flash_10.209.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8851/flash_10.209.pdf</t>
   </si>
   <si>
     <t>Flash 10.209._x000D_
 RESOLUÇÃO Nº 16, de 17/05/2022. Concede o Título de Cidadão Benemérito de Montes Claros a Marcelo Cardoso Teixeira._x000D_
 Cláudio Rodrigues de Jesus (Presidente).</t>
   </si>
   <si>
     <t>8852</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8852/flash_10.210.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8852/flash_10.210.pdf</t>
   </si>
   <si>
     <t>Flash 10.210._x000D_
 RESOLUÇÃO Nº 17, de 17/05/2022. Concede o Título de Cidadão Benemérito de Montes Claros a Juliano Rocha Caldeira._x000D_
 Cláudio Rodrigues de Jesus (Presidente).</t>
   </si>
   <si>
     <t>8874</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8874/flash_10.211.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8874/flash_10.211.pdf</t>
   </si>
   <si>
     <t>Flash 10.211._x000D_
 RESOLUÇÃO Nº 27, de 27/09/2022. Concede o Título de Cidadão Benemérito de Montes Claros a Darlan Moreira Soares._x000D_
 Cláudio Rodrigues de Jesus (Presidente).</t>
   </si>
   <si>
     <t>8876</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8876/flash_10.212.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8876/flash_10.212.pdf</t>
   </si>
   <si>
     <t>Flash 10.212._x000D_
 RESOLUÇÃO Nº 35, de 06/12/2022. Concede o Título de Cidadã Benemérita de Montes Claros a Maria de Jesus Santos Rametta._x000D_
 Cláudio Rodrigues de Jesus (Presidente).</t>
   </si>
   <si>
     <t>8890</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8890/flash_10.224.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8890/flash_10.224.pdf</t>
   </si>
   <si>
     <t>Flash 10.224._x000D_
 RESOLUÇÃO Nº 03, de 01/02/2022. Concede o Título de Cidadão Honorário de Montes Claros a Bruno Gonçalves (Comandante da Polícia Militar)._x000D_
 Cláudio Rodrigues de Jesus (Presidente).</t>
   </si>
   <si>
     <t>8892</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8892/flash_10.225.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8892/flash_10.225.pdf</t>
   </si>
   <si>
     <t>Flash 10.225._x000D_
 RESOLUÇÃO Nº 04, de 08/02/2022. Concede o Título de Cidadão Honorário de Montes Claros ao Padre Henrique Nunes Pereira._x000D_
 Cláudio Rodrigues de Jesus (Presidente).</t>
   </si>
   <si>
     <t>8893</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8893/flash_10.226.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8893/flash_10.226.pdf</t>
   </si>
   <si>
     <t>Flash 10.226._x000D_
 RESOLUÇÃO Nº 06, de 08/03/2022. Concede o Título de Cidadão Honorário de Montes Claros ao Dr. Vitor Luís de Almeida._x000D_
 Cláudio Rodrigues de Jesus (Presidente).</t>
   </si>
   <si>
     <t>8894</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8894/flash_10.227.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8894/flash_10.227.pdf</t>
   </si>
   <si>
     <t>Flash 10.227._x000D_
 RESOLUÇÃO Nº 08, de 05/04/2022. Concede o Título de Cidadã Honorária de Montes Claros a Filomena Luciene Cordeiro Reis._x000D_
 Cláudio Rodrigues de Jesus (Presidente).</t>
   </si>
   <si>
     <t>8896</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8896/flash_10.228.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8896/flash_10.228.pdf</t>
   </si>
   <si>
     <t>Flash 10.228._x000D_
 RESOLUÇÃO Nº 10, de 19/04/2022. Concede o Título de Cidadão Honorário de Montes Claros a Laurindo Mekie Pereira._x000D_
 Cláudio Rodrigues de Jesus (Presidente).</t>
   </si>
   <si>
     <t>8898</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8898/flash_10.229.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8898/flash_10.229.pdf</t>
   </si>
   <si>
     <t>Flash 10.229._x000D_
 RESOLUÇÃO Nº 11, de 19/04/2022. Concede o Título de Cidadão Honorário de Montes Claros a Antônio de Souza Rosa._x000D_
 Cláudio Rodrigues de Jesus (Presidente).</t>
   </si>
   <si>
     <t>8899</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8899/flash_10.230.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8899/flash_10.230.pdf</t>
   </si>
   <si>
     <t>Flash 10.230._x000D_
 RESOLUÇÃO Nº 12, de 03/05/2022. Concede o Título de Cidadão Honorário de Montes Claros ao Dr. Francisco Lacerda de Figueiredo._x000D_
 Cláudio Rodrigues de Jesus (Presidente).</t>
   </si>
   <si>
     <t>8900</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8900/flash_10.231.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8900/flash_10.231.pdf</t>
   </si>
   <si>
     <t>Flash 10.231._x000D_
 RESOLUÇÃO Nº 13, de 03/05/2022. Concede o Título de Cidadã Honorária de Montes Claros à Dra. Renata Juliana Martins._x000D_
 Cláudio Rodrigues de Jesus (Presidente).</t>
   </si>
   <si>
     <t>8916</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8916/flash_10.232.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8916/flash_10.232.pdf</t>
   </si>
   <si>
     <t>Flash 10.232._x000D_
 RESOLUÇÃO Nº 19, de 07/06/2022. Concede o Título de Cidadão Honorário de Montes Claros a Anderson Gustavo Torres (Ministro da Justiça e Segurança Pública)._x000D_
 Cláudio Rodrigues de Jesus (Presidente).</t>
   </si>
   <si>
     <t>8920</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8920/flash_10.233.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8920/flash_10.233.pdf</t>
   </si>
   <si>
     <t>Flash 10.233._x000D_
 RESOLUÇÃO Nº 21, de 21/06/2022. Concede o Título de Cidadã Honorária de Montes Claros a Maria da Penha Brandim de Lima._x000D_
 Cláudio Rodrigues de Jesus (Presidente).</t>
   </si>
   <si>
     <t>8923</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8923/flash_10.234.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8923/flash_10.234.pdf</t>
   </si>
   <si>
     <t>Flash 10.234._x000D_
 RESOLUÇÃO Nº 22, de 21/06/2022. Concede o Título de Cidadã Honorária de Montes Claros a Ana Paula Glinfskoi Thé._x000D_
 Cláudio Rodrigues de Jesus (Presidente).</t>
   </si>
   <si>
     <t>8924</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8924/flash_10.235.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8924/flash_10.235.pdf</t>
   </si>
   <si>
     <t>Flash 10.235._x000D_
 RESOLUÇÃO Nº 23, de 23/08/2022. Concede o Título de Cidadão Honorário de Montes Claros ao Dr. Paulo César Vicente Lima (Promotor de Justiça do Ministério Público do Estado de Minas Gerais)._x000D_
 Cláudio Rodrigues de Jesus (Presidente).</t>
   </si>
   <si>
     <t>8926</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8926/flash_10.236.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8926/flash_10.236.pdf</t>
   </si>
   <si>
     <t>Flash 10.236._x000D_
 RESOLUÇÃO Nº 24, de 23/08/2022. Concede o Título de Cidadão Honorário de Montes Claros ao Dr. João Adilson Nunes Oliveira._x000D_
 Cláudio Rodrigues de Jesus (Presidente).</t>
   </si>
   <si>
     <t>8927</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8927/flash_10.237.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8927/flash_10.237.pdf</t>
   </si>
   <si>
     <t>Flash 10.237._x000D_
 RESOLUÇÃO Nº 28, de 27/09/2022. Concede o Título de Cidadão Honorário de Montes Claros a Fernando Augusto Alves Ferreira (Coronel do Corpo de Bombeiros Militar)._x000D_
 Cláudio Rodrigues de Jesus (Presidente).</t>
   </si>
   <si>
     <t>8930</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8930/flash_10.238.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8930/flash_10.238.pdf</t>
   </si>
   <si>
     <t>Flash 10.238._x000D_
 RESOLUÇÃO Nº 30, de 01/11/2022. Concede o Título de Cidadão Honorário de Montes Claros ao Coronel Hidelgard Borba de Vasconcelos (Batalhão de Infantaria)._x000D_
 Cláudio Rodrigues de Jesus (Presidente).</t>
   </si>
   <si>
     <t>8931</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8931/flash_10.239.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8931/flash_10.239.pdf</t>
   </si>
   <si>
     <t>Flash 10.239._x000D_
 RESOLUÇÃO Nº 31, de 17/11/2022. Concede o Título de Cidadão Honorário de Montes Claros ao Deputado Estadual Noraldino Lúcio Dias Júnior._x000D_
 Cláudio Rodrigues de Jesus (Presidente).</t>
   </si>
   <si>
     <t>8932</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8932/flash_10.240.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8932/flash_10.240.pdf</t>
   </si>
   <si>
     <t>Flash 10.240._x000D_
 RESOLUÇÃO Nº 33, de 22/11/2022. Concede o Título de Cidadão Honorária de Montes Claros à Dra. Taiza de Castro Costa Diamantino._x000D_
 Cláudio Rodrigues de Jesus (Presidente).</t>
   </si>
   <si>
     <t>8933</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8933/flash_10.241.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8933/flash_10.241.pdf</t>
   </si>
   <si>
     <t>Flash 10.241._x000D_
 RESOLUÇÃO Nº 36, de 06/12/2022. Concede o Título de Cidadão Honorário de Montes Claros a Luiz Antônio de Matos Macedo._x000D_
 Cláudio Rodrigues de Jesus (Presidente).</t>
   </si>
   <si>
     <t>8934</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8934/flash_10.242.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8934/flash_10.242.pdf</t>
   </si>
   <si>
     <t>Flash 10.242._x000D_
 RESOLUÇÃO Nº 37, de 13/12/2022. Concede o Título de Cidadão Honorário de Montes Claros a Antônio José Costa Neto._x000D_
 Cláudio Rodrigues de Jesus (Presidente).</t>
   </si>
   <si>
     <t>8935</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8935/flash_10.243.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8935/flash_10.243.pdf</t>
   </si>
   <si>
     <t>Flash 10.243._x000D_
 RESOLUÇÃO Nº 38, de 13/12/2022. Concede o Título de Cidadão Honorário de Montes Claros ao Dr. Bruno Tasca Cabral._x000D_
 Cláudio Rodrigues de Jesus (Presidente).</t>
   </si>
   <si>
     <t>8936</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8936/flash_10.244.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8936/flash_10.244.pdf</t>
   </si>
   <si>
     <t>Flash 10.244._x000D_
 RESOLUÇÃO Nº 39, de 13/12/2022. Concede o Título de Cidadão Honorário de Montes Claros ao Dr. Joaquim Francisco Neto e Silva. (Chefe da Polícia Civil de Minas Gerais)._x000D_
 Cláudio Rodrigues de Jesus (Presidente).</t>
   </si>
   <si>
     <t>8941</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8941/flash_10.249.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8941/flash_10.249.pdf</t>
   </si>
   <si>
     <t>Flash 10.249._x000D_
 RESOLUÇÃO Nº 09, de 12/04/2022. Altera a Resolução nº 001, de 23/02/1996, alterada pela Resolução nº 13, de 13/03/2001, que dispõe sobre a contratação de Plano de Saúde ao pessoal do Legislativo._x000D_
 Cláudio Rodrigues de Jesus (Presidente).</t>
   </si>
   <si>
     <t>8942</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8942/flash_10.250.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8942/flash_10.250.pdf</t>
   </si>
   <si>
     <t>Flash 10.250._x000D_
 RESOLUÇÃO Nº 18, de 31/05/2022. Altera a Resolução nº 145, de 23/06/1971, que dispõe sobre a instituição e concessão da Medalha Ivan José Lopes de Honra Montes Claros, e, revoga a Resolução nº 02 de 14/02/2002._x000D_
 Cláudio Rodrigues de Jesus (Presidente).</t>
   </si>
   <si>
     <t>8943</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8943/flash_10.251.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8943/flash_10.251.pdf</t>
   </si>
   <si>
     <t>Flash 10.251._x000D_
 RESOLUÇÃO Nº 14, de 10/05/2022. Dispõe sobre a Estrutura Organizacional Administrativa da Câmara Municipal de Montes Claros e do Organograma Administrativo, com fundamento nas Leis e Resoluções vigentes._x000D_
 Cláudio Rodrigues de Jesus (Presidente).</t>
   </si>
   <si>
     <t>8787</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8787/flash_10.179.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8787/flash_10.179.pdf</t>
   </si>
   <si>
     <t>Flash 10.179._x000D_
 RESOLUÇÃO Nº 40, de 20/12/2022. Institui o "Comitê Permanente de Avaliação e Controle Orçamentário, Operacional e Administrativo" no âmbito da Câmara Municipal de Montes Claros, e adota outras providências._x000D_
 Cláudio Rodrigues de Jesus (Presidente).</t>
   </si>
   <si>
     <t>8788</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8788/flash_10.180.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8788/flash_10.180.pdf</t>
   </si>
   <si>
     <t>Flash 10.180._x000D_
 RESOLUÇÃO Nº 41, de 20/12/2022. Dispõe sobre a regulamentação do "Programa Parlamento Jovem de Minas", no âmbito da Câmara Municipal de Montes Claros._x000D_
 Cláudio Rodrigues de Jesus (Presidente).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
@@ -7632,67 +7632,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/1991/emenda_lei_organica_01_2022.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/2894/emenda_a_lei_organica_2_2022.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/176/plc_1_2022.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/225/plc_3_2022.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/226/plc_3_2022.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/282/plc_04_2022.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/2484/plc_05_2022.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/2512/plc_6_2022-1.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/4367/plc_7_2022-1.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/6808/plc_8_2022-1-2.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/7039/plc_9_2022-1-3.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/7047/plc_10_2022-1-17.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/7343/plc_11_2022.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8761/flash_10.166.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8782/flash_10.028.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8784/flash_10.029.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8785/flash_10.030.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8789/flash_10.031.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8802/flash_10.038.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8804/flash_10.039.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8805/flash_10.040.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8832/flash_10.053.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8835/flash_10.056.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8836/flash_10.057.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/158/pl_1_22.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/162/pl_2_2022.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/163/pl_3_2022.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/175/pl_4_2022.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/193/pl_5_2022.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/194/pl_6_2022.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/195/pl_7_2022-1.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/207/pl_8_2022.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/208/pl_9_2022.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/209/pl_10_2022-1.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/210/pl_11_2022-1.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/229/pl_12_2022.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/230/pl_13_2022-1.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/231/pl_14_2022-1.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/232/pl_15_2022-1.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/233/pl_16_2022.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/227/pl_17_2022.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/228/pl_18_2022.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/238/pl_20_2022.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/239/pl_21_2022.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/240/pl_22_2022.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/241/pl_23_2022.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/242/pl_24_2022.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/243/pl_25_2022.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/244/pl_26_2022.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/259/pl_27_2022-1.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/261/pl_28_2022.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/260/pl_29_2022-1.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/262/pl_30_2022-1.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/263/pl_31_2022-1.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/264/pl_32_2022-1.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/265/pl_33_2022-1.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/266/pl_34_2022.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/267/pl_35_2022-1.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/273/pl_36_2022.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/274/pl_37_2022.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/275/pl_38_2022.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/276/pl_39_2022.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/277/pl_40_2022.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/279/pl_41_2022.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/280/pl_42_2022_2.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/290/pl_43_2022.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/291/pl_44_2022.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/292/pl_45_2022.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/293/pl_46_2022.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/294/pl_47_2022.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/295/pl_48_2022.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/300/pl_49_2022.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/301/pl_50_2022.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/302/pl_51_2022.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/303/pl_52_2022.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/311/pl_53_2022.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/969/pl_54_2022.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/970/pl_55_2022.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/2511/pl_56_2022-1.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/2510/pl_57_2022-1.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/2509/pl_58_2022-1.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/2508/pl_59_2022-1.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/2507/pl_60_2022.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/2506/pl_62_2022-1.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/2505/pl_63_2022-1.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/1992/pl_64_2022-1.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/1993/pl_65_2022-1.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/1994/pl_66_2022-1.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/1995/pl_67_2022.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/1996/pl_70_2022-1.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/1997/pl_71_2022-1-2.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/1998/pl_72_2022.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/1769/pl_74_2022.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/1771/pl_76_2022.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/1772/pl_77_2022.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/2481/pl_78_2022.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/2482/pl_79_2022.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/2483/pl_80_2022.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/2499/pl_81_2022-1.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/2514/pl_82_2022-1.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/2515/pl_83_2022-1.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/2526/pl_84_2022-1.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/2527/pl_85_2022-1-2.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/2895/pl_86_2022.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/2896/pl_87_2022-1-2.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/2897/pl_88_2022-1.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/3368/pl_89_2022-1.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/3369/pl_90_2022-1.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/3382/pl_91_2022-1.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/3394/pl_92_2022-1.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/3395/pl_93_2022-1.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/3396/pl_94_2022-1.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/3477/pl_95_2022-1.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/3478/pl_96_2022-1.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/4342/pl_97_2022-1-5.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/4343/pl_98_2022-1.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/4344/pl_99_2022-1.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/4357/pl_100_2022-1.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/4358/pl_101_2022-1.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/4379/pl_102_2022-1.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/4380/pl_103_2022.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/4381/pl_104_2022.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/4382/pl_105_2022-1.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/4383/pl_106_2022_1.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/4393/pl_107_2022-1.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/4394/pl_108_2022-1.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/5866/pl_109_2022-1.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/5878/pl_110_2022-1-2.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/5879/pl_111_2022-1.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/5880/pl_112_2022-1.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/5881/pl_113_2022-1.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/5882/pl_114_2022-1.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/6558/pl_115_2022-1.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/6559/pl_116_2022-1.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/6560/pl_117_2022-1.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/6561/pl_118_2022-1.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/6799/pl_119_2022-1.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/6800/pl_120_2022-1.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/6801/pl_121_2022-1-3.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/6802/pl_122_2022-1-2.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/6804/pl_123_2022-1.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/6806/pl_124_2022-1.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/6807/pl_125_2022-1.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/6822/pl_126_2022-1.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/6823/pl_127_2022-1.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/7101/pl_128_2022-1-2.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/7347/pl_129_2022.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/7351/pl_130.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/7415/pl_131_2022.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8566/flash_9888.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8567/flash_9889.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8568/flash_9890.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8569/flash_9891.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8570/flash_9892.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8571/flash_9893.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8572/flash_10.080.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8574/flash_10.081.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8576/flash_10.082.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8577/flash_10.083.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8579/flash_10.084.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8580/flash_10.085.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8582/flash_10.086.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8583/flash_10.087.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8585/flash_10.088.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8586/flash_10.089.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8588/flash_10.090.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8589/flash_10.091.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8590/flash_10.092.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8593/flash_9900.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8594/flash_9901.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8597/flash_9902.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8599/flash_9903.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8613/flash_9910.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8677/flash_10.135.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8679/flash_10.136.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8680/flash_10.137.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8683/flash_10.138.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8688/flash_9945.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8689/flash_9946.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8690/flash_9947.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8691/flash_9948.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8692/flash_9949.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8693/flash_9950.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8694/flash_9951.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8695/flash_9952.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8696/flash_9953.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8697/flash_9954.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8698/flash_9955.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8700/flash_9986.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8701/flash_9987.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8702/flash_9988.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8704/flash_10.139.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8706/flash_10.140.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8709/flash_10.141.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8710/flash_10.142.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8711/flash_9993.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8712/flash_10.143.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8714/flash_10.144.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8713/flash_9994.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8715/flash_10.145.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8717/flash_10.146.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8719/flash_10.147.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8720/flash_10.148.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8724/flash_10.149.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8725/flash_10.150.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8726/flash_10.151.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8729/flash_10.152.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8732/flash_10.154.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8733/flash_10.003.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8734/flash_10.155.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8735/flash_10.004.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8740/flash_10.153.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8745/flash_10.009.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8746/flash_10.010.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8747/flash_10.011.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8749/flash_10.012.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8750/flash_10.013.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8751/flash_10.014.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8752/flash_10.160.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8754/flash_10.161.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8753/flash_10.015.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8755/flash_10.162.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8757/flash_10.163.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8758/flash_10.164.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8760/flash_10.165.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8763/flash_10167.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8765/flash_10.168.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8768/flash_10.169.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8791/flash_10.032.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8794/flash_10.033.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8797/flash_10.034.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8798/flash_10.035.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8800/flash_10.036.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8801/flash_10.037.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8808/flash_10.041.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8816/flash_10.045.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8818/flash_10.046.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8828/flash_10.049.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8829/flash_10.050.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8834/flash_10.055.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8837/flash_10.058.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8860/flash_10.071.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8861/flash_10.072.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8863/flash_10.073.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8864/flash_10.074.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8865/flash_10.075.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8866/flash_10.076.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8867/flash_10.077.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8868/flash_10.078.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8869/flash_10.079.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8871/flash_9985.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8872/flash_9984.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8875/flash_9983.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8878/flash_9982.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8881/flash_9981.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8891/flash_9956.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8895/flash_9957.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8897/flash_9958.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8901/flash_9959.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8902/flash_9960.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8903/flash_9961.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8904/flash_9962.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8905/flash_9963.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8906/flash_9964.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8907/flash_9965.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8908/flash_9966.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8909/flash_9967.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8910/flash_9968.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8911/flash_9969.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8912/flash_9970.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8913/flash_9971.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8914/flash_9972.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8915/flash_9973.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8917/flash_9974.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8919/flash_9975.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8921/flash_9976.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8922/flash_9977.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8925/flash_9978.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8928/flash_9979.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8929/flash_9980.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/159/pr_1_de_2022.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/160/pr_2_2022.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/161/pr_3_2022.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/164/pr_4_2022.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/165/pr_5_2022.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/191/pr_6_2022.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/192/pr_7_2022.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/257/pr_8_2022-1.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/258/pr_9_2022-1.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/269/pr_10.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/270/pr_11_2022.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/281/pr_12_2022.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/283/pr_13_2022.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/296/pr_14_2022_completo.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/297/pr_15_2022.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/298/pr_16_2022.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/299/pr_17_2022.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/971/pr_18_2022_-_mesa_diretora.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/2495/pr_19_2022-1.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/2496/pr_20_2022-1.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/2498/pr_22_2022-1.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/1773/pr_23_2022.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/2513/pr_24_2022.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/2525/pr_25_2022-1.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/3381/pr_26_2022.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/3397/pr_27_2022-1.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/3398/pr_28_2022-1.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/4366/pr_29_2022-1.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/4378/pr_30_2022-1.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/4607/pr_31_2022-1.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/4610/pr_32_2022-1.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/5865/pr_33_2022-1.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/5877/pr_34_2022.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/6556/pr_35_2022-1.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/6557/pr_36_2022-1.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/6817/pr_37_2022.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/6818/pr_38_2022.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/6819/pr_39_2022-1.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/6820/pr_40_2022-1.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/6821/pr_41_2022-1.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/278/emenda_ao_pl_19_2022.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/284/emenda_ao_pl_42_1_comissao_de_financas.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/285/emenda_ao_pl_42_2_iara_pimentel.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/286/emenda_ao_pl_42_3_iara_pimentel.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/287/emenda_ao_pl_42_4_iara_pimentel.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/288/emenda_ao_pl_42_5_iara_pimentel.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/289/emenda_ao_pl_42_6_iara_pimentel.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/2524/emenda_ao_pl_78.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/3393/emenda_ao_pr_26_2022.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/5867/emenda_ao_pl_97_2022_11.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/5868/emenda_ao_pl_97_2022_12.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/5869/emenda_ao_pl_97_2022_13.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/5870/emenda_ao_pl_97_2022_14.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/5871/emenda_ao_pl_97_2022_alterado.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/5872/emenda_ao_pl_97_2022_16.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/7355/emenda_ao_plc_9_1_ver_marcos.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/7357/emenda_ao_plc_10_1_com_leg.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/7364/emenda_ao_plc_10_2_com_leg.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/7375/emenda_ao_plc_10_3_com_leg.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/7376/emenda_ao_plc_10_4_com_leg.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/7378/emenda_ao_plc_10_5_ver_marcos.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/166/req_3_ceci.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/167/req_2_edmilson_bispo.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/168/req_2_odair.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/169/req_2_maria.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/170/req_4_presidencia.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/171/req_2_wilton.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/172/req_1_valdecy.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/173/req_1_daniel.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/174/req_iara_7.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/177/ceci_req_8.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/178/claudio_req_8_2.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/179/claudio_req_8.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/180/req_daniel_8.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/181/req_edmilson_8.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/182/req_eldair_8.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/183/req_graca_8.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/184/req_iara_8.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/185/req_odair_8.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/186/req_reinaldo_8.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/187/req_wilton_8.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/188/stalin_req_8.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/189/ceci_req_10.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/190/claudio_req_10.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/196/1_req_graca.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/197/2_req_edmilson.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/198/3_req_stalin.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/199/4_req_wilton.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/200/5_req_ceci.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/201/6_req_valdecy.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/202/7_req_iara.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/203/8_req_eldair.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/204/9_req_igor.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/205/10_req_claudio.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/206/11_req_jr.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/211/cecii_req_8.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/212/claudio_req_14.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/213/claudio_req1.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/214/edson_req_13.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/215/eldair_req_10.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/216/graca_req_2.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/217/igor_req_12.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/218/jr_req_9.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/219/maria_req_5.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/220/reinaldo_req_6.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/221/req_iara_16.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/222/req_maria_helena_1.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/223/stalin_req_4.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/224/wilton_req_11.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/1760/req_02.08-1.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/1761/req_02.08-2.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/1762/req_02.08-3.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/1763/req_02.08-4.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/1764/req_02.08-5.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/1765/req_02.08-6.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/1766/req_02.08-07.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/1767/req_02.08-08.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/1768/req_02.08-09.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/1985/0104_req_elair.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/1986/0204_graca_valdecy.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/1987/0304_claudio.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/1989/0504_stalin.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/1990/0604_jr.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/2431/teste.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/2485/req_0109_rodrigo.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/2486/req_0209_ed_bispo.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/2487/req_0309_wilton.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/2488/req_0409_odair.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/2489/req_0509_odair.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/2491/req_0709_claudio.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/2492/req_0809_jr_martins.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/2493/req_0909_daniel.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/2494/req_1009_iara.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/2490/req_0609_claudio.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/2500/req_0111_mariah.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/2501/req_0211_raimundo.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/2502/req_0311_wilton.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/2503/req_0411_bispo.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/2504/req_0511_iara.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/2516/requerimentos_1608-1.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/2517/requerimentos_1608-2.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/2518/requerimentos_1608-3.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/2519/requerimentos_1608-4-5.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/2520/requerimentos_1608-6.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/2521/requerimentos_1608-7.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/2607/req_1_wilton.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/2608/req_2_raimundo.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/2609/req_3_edmilson.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/2610/req_4_daniel.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/2611/req_5_ceci.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/2612/req_6_iara.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/2613/req_7_claudio.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/2614/req_8_stalin.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/2615/req_9_odair.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/3118/req_3082022_1.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/3119/req_3082022_2.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/3120/req_3082022_3.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/3121/req_3082022_4.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/3122/req_3082022_5.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/3123/req_3082022_6.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/3124/req_3082022_7.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/3125/req_3082022_8.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/3370/1_req_0609-7.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/3371/2_req_0609-02.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/3372/3_req_0609-2.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/3373/4_req_0609-3.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/3374/5_req_0609-4.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/3375/6_req_0609-5.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/3376/7_req_0609-6.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/3377/8_req_0609-8-10.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/3378/req_1_raimundo.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/3379/req_1ceci.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/3380/req_bispo_e.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/3383/req_13_09-1.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/3384/req_13_09-2.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/3385/req_13_09-3.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/3386/req_13_09-4.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/3387/req_13_09-5.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/3388/flash_9402.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/3390/req_13_09_7.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/3391/req_1_stalin.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/3392/req_2_ceci.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/3399/req-1.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/3400/req-2.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/3401/req-3.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/3402/req-4.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/3403/req-5.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/3404/req-6.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/3405/req-7.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/3915/req_2709-1.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/3916/req_2709-2.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/3917/req_2709-3.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/3918/req_2709-4.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/3919/req_2709-5.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/3920/req_2709-6.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/3921/req_2709-7.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/3922/req_2709-8.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/3923/req_2709-9.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/3924/req_2709-10.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/4345/req_410-1.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/4346/req_410-3.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/4347/req_410-4.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/4348/req_410-5.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/4349/req_410-6.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/4350/req_410-7.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/4351/req_410-8.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/4352/req_9_0510.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/4353/req_410-2.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/4354/req_maria_h.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/4359/req_1_l.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/4360/req_2_b.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/4361/req_3_s.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/4362/4_req_c.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/4363/req_6_c.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/4364/5_req_c.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/4365/req_7_iara.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/4368/req_18.10-1.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/4369/req_18.10-2.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/4370/req_18.10-3.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/4371/req_18.10-4.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/4372/req_18.10-5.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/4373/req_18.10-6.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/4374/req_18.10-7.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/4375/req_18.10-8.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/4376/req_18.10-9.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/4377/req_18.10-10.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/4384/req_25out-1.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/4385/req_25out-2.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/4386/req_25out-3.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/4387/req_25out-4.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/4388/req_25out-5.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/4389/req_25out-7.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/4390/req_25out-7.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/4391/req_25out-8.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/4392/req_25out-9.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/4395/req101-1.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/4396/req101-2-3.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/4397/req101-4.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/4398/req101-5.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/4399/req101-6.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/4400/req101-7.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/4401/req101-8.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/4402/req101-9.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/4403/req101-10.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/4404/req101-11.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/4405/req101-12.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/5256/req08112022-1.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/5259/req08112022-2.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/5261/req0308112022.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/5263/req08112022-3.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/5266/req08112022-4.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/5269/req08112022-5.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/5272/req08112022-6.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/5285/req_08_rodc.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/5873/req_17.11-1.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/5874/req_17.11-2.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/5875/req_17.11-3.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/5876/req_17.11-4.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/6062/req_22.11_1-1.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/6072/req_22.11_1-2.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/6075/req_22.11_1-3.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/6079/req_22.11_1-4.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/6080/req_22.11_1-5.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/6083/req_22.11_1-6.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/6088/req_22.11_1-11-12.pdf" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/6092/req_22.11_1-7.pdf" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/6097/req_22.11_1-8.pdf" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/6099/req_22.11_1-9.pdf" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/6102/req_22.11_1-10.pdf" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/6562/req_301122-1.pdf" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/6563/req_301122_i.pdf" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/6564/req_301122-3.pdf" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/6565/req_301122-4.pdf" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/6566/req_301122-5.pdf" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/6567/req_301122-6.pdf" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/6568/req_301122-7.pdf" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/6809/req06.12-1.pdf" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/6810/req06.12-2.pdf" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/6811/req06.12-3.pdf" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/6812/req06.12-4.pdf" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/6813/req06.12-5.pdf" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/6814/req06.12-6.pdf" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/6815/req_com_cul.pdf" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/6816/req06.12-7.pdf" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/7172/req_131222-1.pdf" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/7173/req_131222-2.pdf" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/7174/req_131222-3.pdf" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/7175/req_131222-4.pdf" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/7176/req_131222-5.pdf" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/7177/req_131222-6.pdf" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/7416/req_201222-1.pdf" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/7417/req_201222-2.pdf" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/7418/req_201222-3.pdf" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/7419/req_201222-4.pdf" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/7420/req_20125.pdf" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/7421/req_201222-5.pdf" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/7422/req_201222-6.pdf" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/7423/req_201222-7.pdf" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/7424/req_201222-8.pdf" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/1988/0404_iara.pdf" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/3389/req_13_09-7-10.pdf" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/2523/veto_ao_pl_53_2022.pdf" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8778/flash_10.174.pdf" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8556/flash_9876.pdf" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/9534/flash_10.169a.pdf" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/9535/flash_10.169b.pdf" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8795/flash_10.184.pdf" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8796/flash_10.185.pdf" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8799/flash_10.186.pdf" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8806/flash_10.188.pdf" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8810/flash_10.190.pdf" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8811/flash_10.191.pdf" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8817/flash_10.194.pdf" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8843/flash_10.205.pdf" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8844/flash_10.207.pdf" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8846/flash_10.206.pdf" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8849/flash_10.208.pdf" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8851/flash_10.209.pdf" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8852/flash_10.210.pdf" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8874/flash_10.211.pdf" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8876/flash_10.212.pdf" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8890/flash_10.224.pdf" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8892/flash_10.225.pdf" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8893/flash_10.226.pdf" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8894/flash_10.227.pdf" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8896/flash_10.228.pdf" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8898/flash_10.229.pdf" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8899/flash_10.230.pdf" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8900/flash_10.231.pdf" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8916/flash_10.232.pdf" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8920/flash_10.233.pdf" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8923/flash_10.234.pdf" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8924/flash_10.235.pdf" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8926/flash_10.236.pdf" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8927/flash_10.237.pdf" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8930/flash_10.238.pdf" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8931/flash_10.239.pdf" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8932/flash_10.240.pdf" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8933/flash_10.241.pdf" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8934/flash_10.242.pdf" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8935/flash_10.243.pdf" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8936/flash_10.244.pdf" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8941/flash_10.249.pdf" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8942/flash_10.250.pdf" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8943/flash_10.251.pdf" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8787/flash_10.179.pdf" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8788/flash_10.180.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/1991/emenda_lei_organica_01_2022.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/2894/emenda_a_lei_organica_2_2022.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/176/plc_1_2022.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/225/plc_3_2022.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/226/plc_3_2022.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/282/plc_04_2022.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/2484/plc_05_2022.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/2512/plc_6_2022-1.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/4367/plc_7_2022-1.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/6808/plc_8_2022-1-2.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/7039/plc_9_2022-1-3.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/7047/plc_10_2022-1-17.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/7343/plc_11_2022.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8761/flash_10.166.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8782/flash_10.028.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8784/flash_10.029.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8785/flash_10.030.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8789/flash_10.031.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8802/flash_10.038.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8804/flash_10.039.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8805/flash_10.040.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8832/flash_10.053.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8835/flash_10.056.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8836/flash_10.057.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/158/pl_1_22.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/162/pl_2_2022.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/163/pl_3_2022.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/175/pl_4_2022.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/193/pl_5_2022.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/194/pl_6_2022.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/195/pl_7_2022-1.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/207/pl_8_2022.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/208/pl_9_2022.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/209/pl_10_2022-1.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/210/pl_11_2022-1.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/229/pl_12_2022.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/230/pl_13_2022-1.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/231/pl_14_2022-1.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/232/pl_15_2022-1.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/233/pl_16_2022.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/227/pl_17_2022.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/228/pl_18_2022.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/238/pl_20_2022.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/239/pl_21_2022.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/240/pl_22_2022.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/241/pl_23_2022.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/242/pl_24_2022.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/243/pl_25_2022.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/244/pl_26_2022.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/259/pl_27_2022-1.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/261/pl_28_2022.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/260/pl_29_2022-1.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/262/pl_30_2022-1.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/263/pl_31_2022-1.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/264/pl_32_2022-1.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/265/pl_33_2022-1.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/266/pl_34_2022.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/267/pl_35_2022-1.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/273/pl_36_2022.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/274/pl_37_2022.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/275/pl_38_2022.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/276/pl_39_2022.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/277/pl_40_2022.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/279/pl_41_2022.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/280/pl_42_2022_2.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/290/pl_43_2022.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/291/pl_44_2022.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/292/pl_45_2022.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/293/pl_46_2022.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/294/pl_47_2022.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/295/pl_48_2022.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/300/pl_49_2022.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/301/pl_50_2022.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/302/pl_51_2022.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/303/pl_52_2022.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/311/pl_53_2022.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/969/pl_54_2022.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/970/pl_55_2022.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/2511/pl_56_2022-1.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/2510/pl_57_2022-1.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/2509/pl_58_2022-1.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/2508/pl_59_2022-1.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/2507/pl_60_2022.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/2506/pl_62_2022-1.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/2505/pl_63_2022-1.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/1992/pl_64_2022-1.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/1993/pl_65_2022-1.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/1994/pl_66_2022-1.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/1995/pl_67_2022.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/1996/pl_70_2022-1.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/1997/pl_71_2022-1-2.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/1998/pl_72_2022.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/1769/pl_74_2022.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/1771/pl_76_2022.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/1772/pl_77_2022.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/2481/pl_78_2022.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/2482/pl_79_2022.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/2483/pl_80_2022.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/2499/pl_81_2022-1.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/2514/pl_82_2022-1.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/2515/pl_83_2022-1.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/2526/pl_84_2022-1.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/2527/pl_85_2022-1-2.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/2895/pl_86_2022.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/2896/pl_87_2022-1-2.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/2897/pl_88_2022-1.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/3368/pl_89_2022-1.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/3369/pl_90_2022-1.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/3382/pl_91_2022-1.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/3394/pl_92_2022-1.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/3395/pl_93_2022-1.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/3396/pl_94_2022-1.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/3477/pl_95_2022-1.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/3478/pl_96_2022-1.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/4342/pl_97_2022-1-5.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/4343/pl_98_2022-1.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/4344/pl_99_2022-1.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/4357/pl_100_2022-1.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/4358/pl_101_2022-1.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/4379/pl_102_2022-1.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/4380/pl_103_2022.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/4381/pl_104_2022.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/4382/pl_105_2022-1.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/4383/pl_106_2022_1.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/4393/pl_107_2022-1.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/4394/pl_108_2022-1.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/5866/pl_109_2022-1.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/5878/pl_110_2022-1-2.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/5879/pl_111_2022-1.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/5880/pl_112_2022-1.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/5881/pl_113_2022-1.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/5882/pl_114_2022-1.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/6558/pl_115_2022-1.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/6559/pl_116_2022-1.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/6560/pl_117_2022-1.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/6561/pl_118_2022-1.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/6799/pl_119_2022-1.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/6800/pl_120_2022-1.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/6801/pl_121_2022-1-3.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/6802/pl_122_2022-1-2.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/6804/pl_123_2022-1.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/6806/pl_124_2022-1.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/6807/pl_125_2022-1.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/6822/pl_126_2022-1.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/6823/pl_127_2022-1.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/7101/pl_128_2022-1-2.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/7347/pl_129_2022.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/7351/pl_130.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/7415/pl_131_2022.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8566/flash_9888.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8567/flash_9889.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8568/flash_9890.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8569/flash_9891.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8570/flash_9892.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8571/flash_9893.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8572/flash_10.080.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8574/flash_10.081.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8576/flash_10.082.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8577/flash_10.083.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8579/flash_10.084.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8580/flash_10.085.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8582/flash_10.086.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8583/flash_10.087.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8585/flash_10.088.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8586/flash_10.089.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8588/flash_10.090.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8589/flash_10.091.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8590/flash_10.092.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8593/flash_9900.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8594/flash_9901.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8597/flash_9902.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8599/flash_9903.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8613/flash_9910.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8677/flash_10.135.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8679/flash_10.136.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8680/flash_10.137.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8683/flash_10.138.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8688/flash_9945.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8689/flash_9946.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8690/flash_9947.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8691/flash_9948.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8692/flash_9949.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8693/flash_9950.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8694/flash_9951.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8695/flash_9952.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8696/flash_9953.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8697/flash_9954.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8698/flash_9955.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8700/flash_9986.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8701/flash_9987.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8702/flash_9988.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8704/flash_10.139.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8706/flash_10.140.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8709/flash_10.141.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8710/flash_10.142.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8711/flash_9993.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8712/flash_10.143.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8714/flash_10.144.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8713/flash_9994.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8715/flash_10.145.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8717/flash_10.146.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8719/flash_10.147.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8720/flash_10.148.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8724/flash_10.149.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8725/flash_10.150.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8726/flash_10.151.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8729/flash_10.152.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8732/flash_10.154.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8733/flash_10.003.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8734/flash_10.155.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8735/flash_10.004.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8740/flash_10.153.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8745/flash_10.009.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8746/flash_10.010.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8747/flash_10.011.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8749/flash_10.012.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8750/flash_10.013.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8751/flash_10.014.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8752/flash_10.160.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8754/flash_10.161.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8753/flash_10.015.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8755/flash_10.162.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8757/flash_10.163.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8758/flash_10.164.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8760/flash_10.165.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8763/flash_10167.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8765/flash_10.168.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8768/flash_10.169.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8791/flash_10.032.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8794/flash_10.033.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8797/flash_10.034.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8798/flash_10.035.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8800/flash_10.036.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8801/flash_10.037.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8808/flash_10.041.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8816/flash_10.045.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8818/flash_10.046.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8828/flash_10.049.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8829/flash_10.050.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8834/flash_10.055.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8837/flash_10.058.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8860/flash_10.071.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8861/flash_10.072.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8863/flash_10.073.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8864/flash_10.074.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8865/flash_10.075.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8866/flash_10.076.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8867/flash_10.077.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8868/flash_10.078.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8869/flash_10.079.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8871/flash_9985.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8872/flash_9984.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8875/flash_9983.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8878/flash_9982.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8881/flash_9981.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8891/flash_9956.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8895/flash_9957.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8897/flash_9958.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8901/flash_9959.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8902/flash_9960.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8903/flash_9961.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8904/flash_9962.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8905/flash_9963.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8906/flash_9964.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8907/flash_9965.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8908/flash_9966.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8909/flash_9967.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8910/flash_9968.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8911/flash_9969.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8912/flash_9970.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8913/flash_9971.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8914/flash_9972.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8915/flash_9973.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8917/flash_9974.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8919/flash_9975.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8921/flash_9976.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8922/flash_9977.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8925/flash_9978.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8928/flash_9979.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8929/flash_9980.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/159/pr_1_de_2022.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/160/pr_2_2022.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/161/pr_3_2022.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/164/pr_4_2022.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/165/pr_5_2022.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/191/pr_6_2022.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/192/pr_7_2022.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/257/pr_8_2022-1.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/258/pr_9_2022-1.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/269/pr_10.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/270/pr_11_2022.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/281/pr_12_2022.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/283/pr_13_2022.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/296/pr_14_2022_completo.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/297/pr_15_2022.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/298/pr_16_2022.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/299/pr_17_2022.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/971/pr_18_2022_-_mesa_diretora.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/2495/pr_19_2022-1.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/2496/pr_20_2022-1.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/2498/pr_22_2022-1.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/1773/pr_23_2022.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/2513/pr_24_2022.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/2525/pr_25_2022-1.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/3381/pr_26_2022.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/3397/pr_27_2022-1.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/3398/pr_28_2022-1.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/4366/pr_29_2022-1.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/4378/pr_30_2022-1.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/4607/pr_31_2022-1.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/4610/pr_32_2022-1.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/5865/pr_33_2022-1.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/5877/pr_34_2022.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/6556/pr_35_2022-1.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/6557/pr_36_2022-1.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/6817/pr_37_2022.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/6818/pr_38_2022.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/6819/pr_39_2022-1.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/6820/pr_40_2022-1.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/6821/pr_41_2022-1.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/278/emenda_ao_pl_19_2022.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/284/emenda_ao_pl_42_1_comissao_de_financas.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/285/emenda_ao_pl_42_2_iara_pimentel.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/286/emenda_ao_pl_42_3_iara_pimentel.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/287/emenda_ao_pl_42_4_iara_pimentel.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/288/emenda_ao_pl_42_5_iara_pimentel.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/289/emenda_ao_pl_42_6_iara_pimentel.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/2524/emenda_ao_pl_78.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/3393/emenda_ao_pr_26_2022.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/5867/emenda_ao_pl_97_2022_11.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/5868/emenda_ao_pl_97_2022_12.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/5869/emenda_ao_pl_97_2022_13.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/5870/emenda_ao_pl_97_2022_14.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/5871/emenda_ao_pl_97_2022_alterado.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/5872/emenda_ao_pl_97_2022_16.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/7355/emenda_ao_plc_9_1_ver_marcos.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/7357/emenda_ao_plc_10_1_com_leg.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/7364/emenda_ao_plc_10_2_com_leg.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/7375/emenda_ao_plc_10_3_com_leg.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/7376/emenda_ao_plc_10_4_com_leg.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/7378/emenda_ao_plc_10_5_ver_marcos.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/166/req_3_ceci.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/167/req_2_edmilson_bispo.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/168/req_2_odair.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/169/req_2_maria.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/170/req_4_presidencia.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/171/req_2_wilton.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/172/req_1_valdecy.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/173/req_1_daniel.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/174/req_iara_7.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/177/ceci_req_8.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/178/claudio_req_8_2.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/179/claudio_req_8.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/180/req_daniel_8.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/181/req_edmilson_8.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/182/req_eldair_8.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/183/req_graca_8.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/184/req_iara_8.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/185/req_odair_8.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/186/req_reinaldo_8.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/187/req_wilton_8.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/188/stalin_req_8.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/189/ceci_req_10.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/190/claudio_req_10.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/196/1_req_graca.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/197/2_req_edmilson.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/198/3_req_stalin.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/199/4_req_wilton.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/200/5_req_ceci.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/201/6_req_valdecy.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/202/7_req_iara.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/203/8_req_eldair.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/204/9_req_igor.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/205/10_req_claudio.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/206/11_req_jr.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/211/cecii_req_8.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/212/claudio_req_14.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/213/claudio_req1.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/214/edson_req_13.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/215/eldair_req_10.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/216/graca_req_2.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/217/igor_req_12.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/218/jr_req_9.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/219/maria_req_5.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/220/reinaldo_req_6.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/221/req_iara_16.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/222/req_maria_helena_1.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/223/stalin_req_4.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/224/wilton_req_11.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/1760/req_02.08-1.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/1761/req_02.08-2.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/1762/req_02.08-3.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/1763/req_02.08-4.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/1764/req_02.08-5.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/1765/req_02.08-6.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/1766/req_02.08-07.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/1767/req_02.08-08.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/1768/req_02.08-09.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/1985/0104_req_elair.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/1986/0204_graca_valdecy.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/1987/0304_claudio.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/1989/0504_stalin.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/1990/0604_jr.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/2431/teste.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/2485/req_0109_rodrigo.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/2486/req_0209_ed_bispo.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/2487/req_0309_wilton.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/2488/req_0409_odair.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/2489/req_0509_odair.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/2491/req_0709_claudio.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/2492/req_0809_jr_martins.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/2493/req_0909_daniel.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/2494/req_1009_iara.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/2490/req_0609_claudio.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/2500/req_0111_mariah.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/2501/req_0211_raimundo.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/2502/req_0311_wilton.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/2503/req_0411_bispo.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/2504/req_0511_iara.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/2516/requerimentos_1608-1.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/2517/requerimentos_1608-2.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/2518/requerimentos_1608-3.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/2519/requerimentos_1608-4-5.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/2520/requerimentos_1608-6.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/2521/requerimentos_1608-7.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/2607/req_1_wilton.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/2608/req_2_raimundo.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/2609/req_3_edmilson.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/2610/req_4_daniel.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/2611/req_5_ceci.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/2612/req_6_iara.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/2613/req_7_claudio.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/2614/req_8_stalin.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/2615/req_9_odair.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/3118/req_3082022_1.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/3119/req_3082022_2.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/3120/req_3082022_3.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/3121/req_3082022_4.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/3122/req_3082022_5.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/3123/req_3082022_6.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/3124/req_3082022_7.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/3125/req_3082022_8.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/3370/1_req_0609-7.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/3371/2_req_0609-02.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/3372/3_req_0609-2.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/3373/4_req_0609-3.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/3374/5_req_0609-4.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/3375/6_req_0609-5.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/3376/7_req_0609-6.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/3377/8_req_0609-8-10.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/3378/req_1_raimundo.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/3379/req_1ceci.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/3380/req_bispo_e.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/3383/req_13_09-1.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/3384/req_13_09-2.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/3385/req_13_09-3.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/3386/req_13_09-4.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/3387/req_13_09-5.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/3388/flash_9402.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/3390/req_13_09_7.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/3391/req_1_stalin.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/3392/req_2_ceci.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/3399/req-1.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/3400/req-2.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/3401/req-3.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/3402/req-4.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/3403/req-5.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/3404/req-6.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/3405/req-7.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/3915/req_2709-1.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/3916/req_2709-2.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/3917/req_2709-3.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/3918/req_2709-4.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/3919/req_2709-5.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/3920/req_2709-6.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/3921/req_2709-7.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/3922/req_2709-8.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/3923/req_2709-9.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/3924/req_2709-10.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/4345/req_410-1.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/4346/req_410-3.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/4347/req_410-4.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/4348/req_410-5.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/4349/req_410-6.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/4350/req_410-7.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/4351/req_410-8.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/4352/req_9_0510.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/4353/req_410-2.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/4354/req_maria_h.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/4359/req_1_l.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/4360/req_2_b.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/4361/req_3_s.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/4362/4_req_c.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/4363/req_6_c.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/4364/5_req_c.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/4365/req_7_iara.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/4368/req_18.10-1.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/4369/req_18.10-2.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/4370/req_18.10-3.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/4371/req_18.10-4.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/4372/req_18.10-5.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/4373/req_18.10-6.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/4374/req_18.10-7.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/4375/req_18.10-8.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/4376/req_18.10-9.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/4377/req_18.10-10.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/4384/req_25out-1.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/4385/req_25out-2.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/4386/req_25out-3.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/4387/req_25out-4.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/4388/req_25out-5.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/4389/req_25out-7.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/4390/req_25out-7.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/4391/req_25out-8.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/4392/req_25out-9.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/4395/req101-1.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/4396/req101-2-3.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/4397/req101-4.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/4398/req101-5.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/4399/req101-6.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/4400/req101-7.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/4401/req101-8.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/4402/req101-9.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/4403/req101-10.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/4404/req101-11.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/4405/req101-12.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/5256/req08112022-1.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/5259/req08112022-2.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/5261/req0308112022.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/5263/req08112022-3.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/5266/req08112022-4.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/5269/req08112022-5.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/5272/req08112022-6.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/5285/req_08_rodc.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/5873/req_17.11-1.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/5874/req_17.11-2.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/5875/req_17.11-3.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/5876/req_17.11-4.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/6062/req_22.11_1-1.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/6072/req_22.11_1-2.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/6075/req_22.11_1-3.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/6079/req_22.11_1-4.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/6080/req_22.11_1-5.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/6083/req_22.11_1-6.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/6088/req_22.11_1-11-12.pdf" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/6092/req_22.11_1-7.pdf" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/6097/req_22.11_1-8.pdf" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/6099/req_22.11_1-9.pdf" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/6102/req_22.11_1-10.pdf" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/6562/req_301122-1.pdf" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/6563/req_301122_i.pdf" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/6564/req_301122-3.pdf" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/6565/req_301122-4.pdf" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/6566/req_301122-5.pdf" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/6567/req_301122-6.pdf" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/6568/req_301122-7.pdf" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/6809/req06.12-1.pdf" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/6810/req06.12-2.pdf" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/6811/req06.12-3.pdf" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/6812/req06.12-4.pdf" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/6813/req06.12-5.pdf" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/6814/req06.12-6.pdf" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/6815/req_com_cul.pdf" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/6816/req06.12-7.pdf" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/7172/req_131222-1.pdf" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/7173/req_131222-2.pdf" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/7174/req_131222-3.pdf" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/7175/req_131222-4.pdf" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/7176/req_131222-5.pdf" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/7177/req_131222-6.pdf" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/7416/req_201222-1.pdf" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/7417/req_201222-2.pdf" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/7418/req_201222-3.pdf" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/7419/req_201222-4.pdf" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/7420/req_20125.pdf" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/7421/req_201222-5.pdf" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/7422/req_201222-6.pdf" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/7423/req_201222-7.pdf" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/7424/req_201222-8.pdf" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/1988/0404_iara.pdf" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/3389/req_13_09-7-10.pdf" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/2523/veto_ao_pl_53_2022.pdf" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8778/flash_10.174.pdf" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8556/flash_9876.pdf" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/9534/flash_10.169a.pdf" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/9535/flash_10.169b.pdf" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8795/flash_10.184.pdf" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8796/flash_10.185.pdf" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8799/flash_10.186.pdf" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8806/flash_10.188.pdf" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8810/flash_10.190.pdf" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8811/flash_10.191.pdf" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8817/flash_10.194.pdf" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8843/flash_10.205.pdf" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8844/flash_10.207.pdf" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8846/flash_10.206.pdf" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8849/flash_10.208.pdf" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8851/flash_10.209.pdf" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8852/flash_10.210.pdf" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8874/flash_10.211.pdf" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8876/flash_10.212.pdf" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8890/flash_10.224.pdf" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8892/flash_10.225.pdf" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8893/flash_10.226.pdf" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8894/flash_10.227.pdf" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8896/flash_10.228.pdf" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8898/flash_10.229.pdf" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8899/flash_10.230.pdf" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8900/flash_10.231.pdf" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8916/flash_10.232.pdf" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8920/flash_10.233.pdf" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8923/flash_10.234.pdf" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8924/flash_10.235.pdf" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8926/flash_10.236.pdf" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8927/flash_10.237.pdf" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8930/flash_10.238.pdf" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8931/flash_10.239.pdf" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8932/flash_10.240.pdf" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8933/flash_10.241.pdf" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8934/flash_10.242.pdf" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8935/flash_10.243.pdf" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8936/flash_10.244.pdf" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8941/flash_10.249.pdf" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8942/flash_10.250.pdf" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8943/flash_10.251.pdf" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8787/flash_10.179.pdf" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2022/8788/flash_10.180.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H633"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="39.85546875" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="47.5703125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="118.7109375" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="117.85546875" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>