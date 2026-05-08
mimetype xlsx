--- v1 (2026-02-28)
+++ v2 (2026-05-08)
@@ -54,13119 +54,13119 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>9469</t>
   </si>
   <si>
     <t>2023</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PELOM</t>
   </si>
   <si>
     <t>Projeto de Emenda à Lei Orgânica Municipal</t>
   </si>
   <si>
     <t>Executivo Municipal - EXEC</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9469/emenda_a_lei_organica_previdencia_ass.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9469/emenda_a_lei_organica_previdencia_ass.pdf</t>
   </si>
   <si>
     <t>ACRESCENTA O ARTIGO 93-A À LEI ORGÂNICA DO MUNICÍPIO DE MONTES CLAROS – MINAS GERAIS.</t>
   </si>
   <si>
     <t>9527</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9527/nova_emenda_a_lei_organica_previdencia_ass.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9527/nova_emenda_a_lei_organica_previdencia_ass.pdf</t>
   </si>
   <si>
     <t>Acrescenta o artigo 93-A à Lei Orgânica Do Município de Montes Claros – Minas Gerais.</t>
   </si>
   <si>
     <t>9590</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>Edmilson Bispo dos Santos, Edson Cabeleireiro, Elair Gomes, Marcos Nem, Maria Helena Lopes, Maria das Graças Gonçalves Dias, Marlus do Independência, Odair Ferreira, Reinaldo Barbosa, Rodrigo Cadeirante, Stalin Cordeiro, Valdecy Contador</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9590/pelom_03_2023.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9590/pelom_03_2023.pdf</t>
   </si>
   <si>
     <t>Altera o Caput e Revoga o § 2°, ambos do artigo 6° da Lei Orgânica do Município de Montes Claros.</t>
   </si>
   <si>
     <t>10292</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10292/flash10.495.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10292/flash10.495.pdf</t>
   </si>
   <si>
     <t>Flash 10.495._x000D_
 PROJETO DE EMENDA Nº 01/2023. (RETIRADO). Acrescenta o artigo 93-A à Lei Orgânica do Município de Montes Claros. (Dispõe sobre o enquadramento dos servidores públicos, admitidos após 05/09/2023, no Regime Próprio de Previdência do Município)._x000D_
 Martins Lima Filho (Presidente).</t>
   </si>
   <si>
     <t>8360</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
     <t>Humberto Souto</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8360/pl_complementar_1.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8360/pl_complementar_1.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI COMPLEMENTAR N.º 40, DE 28 DE DEZEMBRO DE 2012</t>
   </si>
   <si>
     <t>8361</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8361/pl_complementar_2.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8361/pl_complementar_2.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI COMPLEMENTAR Nº 08, DE 11 DE ABRIL DE 2006</t>
   </si>
   <si>
     <t>8469</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8469/pl_complementar_3.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8469/pl_complementar_3.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Complementar nº. 40, de 28 de dezembro de 2012 e o Anexo I, da Lei Complementar nº. 95, de 13 de dezembro de 2022.</t>
   </si>
   <si>
     <t>8474</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8474/plc.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8474/plc.pdf</t>
   </si>
   <si>
     <t>DISPOE SOBRE A ATUALIZAÇÃO DO PISO SALARIAL DOS AGENTES COMUNITÁRIOS DE SAÚDE, AGENTES DE COMBATE ÀS ENDEMIAS E AGENTES_x000D_
 COMUNITÁRIOS DE SAÚDE PÚBLICA PSF E DÁ OUTRAS PROVIDÉNCIAS.</t>
   </si>
   <si>
     <t>8504</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>Mesa Diretora</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8504/plc_5_2023.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8504/plc_5_2023.pdf</t>
   </si>
   <si>
     <t>Regulamenta, no âmbito da Câmara Municipal de Montes Claros, as disposições da Lei Federal n° 13.709, de 14 de agosto de 2018 que trata da Lei Geral de Proteção da Dados Pessoais (LGPD), cria cargo de Assessor de Tratamento de Dados e dá outras providências.</t>
   </si>
   <si>
     <t>8505</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8505/plc_6_2023.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8505/plc_6_2023.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Complementar Nº 89, de 16 de fevereiro de 2022, alterada pela Lei Complementar Nº 92, de 26 de abril de 2022.</t>
   </si>
   <si>
     <t>8506</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8506/plc_7_2023.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8506/plc_7_2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação, no âmbito da Câmara Municipal de Montes Claros, de funções para atuação nos procedimentos licitatórios da Nova Lei de Licitações e dá outras providências.</t>
   </si>
   <si>
     <t>8538</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8538/plc_08_2023.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8538/plc_08_2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação da Lei Complementar N° 51, de 18 de janeiro de 2016.</t>
   </si>
   <si>
     <t>9005</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9005/plc_9_2023.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9005/plc_9_2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a extinção de autarquia municipal e dá outras providências.</t>
   </si>
   <si>
     <t>9014</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9014/plc_10_2023.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9014/plc_10_2023.pdf</t>
   </si>
   <si>
     <t>Altera o Anexo I da Lei Complementar nº 89, de 16 de fevereiro de 2022.</t>
   </si>
   <si>
     <t>9046</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9046/plc_-_agente_contratacao_prevmoc_assinado_eletronicamente.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9046/plc_-_agente_contratacao_prevmoc_assinado_eletronicamente.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação, no âmbito do Instituto Municipal de Previdência dos Servidores Públicos de Montes Claros, da função gratificada de Agente de Contratação para atuação nos procedimentos licitatórios disciplinados na Lei 14.133 de 2021 e dá outras providências.</t>
   </si>
   <si>
     <t>9104</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9104/plc_vencimento_agentes_2023_maio.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9104/plc_vencimento_agentes_2023_maio.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a atualização do piso salarial dos agentes comunitários de saúde, agentes de combate às endemias e agentes comunitários de saúde pública – PSF e dá outras providências.</t>
   </si>
   <si>
     <t>9119</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9119/plc_altera_lei_complementar_91.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9119/plc_altera_lei_complementar_91.pdf</t>
   </si>
   <si>
     <t>ALTERA O ANEXO ÚNICO, DA LEI COMPLEMENTAR Nº 91, DE 22 DE MARÇO DE 2022.</t>
   </si>
   <si>
     <t>9193</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9193/plc_cargo_terapeuta_integrativo_e_complementar_ass.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9193/plc_cargo_terapeuta_integrativo_e_complementar_ass.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DO CARGO DE TERAPEUTA INTEGRATIVO E COMPLEMENTAR, QUE IRÁ ATUAR EM ATENDIMENTO À POLÍTICA NACIONAL DE PRÁTICAS INTEGRATIVAS E COMPLEMENTARES DO SUS E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>9216</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
     <t>Martins Lima Filho (Junior Martins)</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9216/plc_15_2023.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9216/plc_15_2023.pdf</t>
   </si>
   <si>
     <t>Altera o anexo I da Lei Complementar n° 89, de 16 de fevereiro de 2022.</t>
   </si>
   <si>
     <t>9372</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9372/plc_-_programa_de_regularizacao_fundiaria_ass.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9372/plc_-_programa_de_regularizacao_fundiaria_ass.pdf</t>
   </si>
   <si>
     <t>Cria o Programa Municipal de Regularização Fundiária de Interesse Social no Município de Montes Claros e dá outras providências.</t>
   </si>
   <si>
     <t>9373</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9373/plc_-_regime_previdenciario_ass.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9373/plc_-_regime_previdenciario_ass.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Regime Próprio de Previdência dos servidores do Município para os novos titulares de cargos públicos de provimento efetivo.</t>
   </si>
   <si>
     <t>9468</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9468/plc_alteracao_de_normativos_de_servidores_municipais_ass.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9468/plc_alteracao_de_normativos_de_servidores_municipais_ass.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ALTERAÇÃO, AMPLIAÇÃO, EXTINÇÃO E DECLARAÇÃO DE VACÂNCIA DE CARGOS DE PROVIMENTO EFETIVO, ALTERA AS LEIS MUNICIPAIS Nº. 3.174, DE 23 DE DEZEMBRO DE 2003, N.º 3.175, DE 23 DE DEZEMBRO DE 2003, Nº. 3.176, DE 23 DE DEZEMBRO DE 2003, Nº 51, DE 30 DE MAIO DE 2016 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>9570</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9570/plc_19_2023_-_com_anexo.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9570/plc_19_2023_-_com_anexo.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a extinção, criação e reestruturação de cargos da Câmara Municipal de Montes Claros e dá outras providências.</t>
   </si>
   <si>
     <t>9615</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9615/plc_alteracao_de_normativos_de_servidores_municipais_ass.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9615/plc_alteracao_de_normativos_de_servidores_municipais_ass.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração, ampliação, extinção e declaração de vacância de cargos de provimento efetivo, altera as Leis Municipais nº 3.174, de 23 de dezembro de 2003, nº 3.175, de dezembro de 2003, nº 3.176, de dezembro de 2003, nº 51, de 30 de maio de 2016 e dá outras providências.</t>
   </si>
   <si>
     <t>9668</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9668/plc_-_regime_previdenciario.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9668/plc_-_regime_previdenciario.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Complementar nº 08, de 11 de Abril de 2006, em conformidade com o Art. 93-A da Lei Orgânica Municipal, Institui a Segregação de Massas do Regime Próprio e dá Outras Providências.</t>
   </si>
   <si>
     <t>9672</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9672/plc_alteracao_de_normativos_de_servidores_municipais_vf_ass.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9672/plc_alteracao_de_normativos_de_servidores_municipais_vf_ass.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração, ampliação, extinção e declaração de vacância de cargos de provimento efetivo, altera as Leis Municipais nº 3.174, de 23 de dezembro de 2003, nº 3.175, de 23 de dezembro de 2003, nº 3.176, de 23 dezembro de 2003, Lei Complementar nº 51, de 30 de maio de 2016 e dá outras providências.</t>
   </si>
   <si>
     <t>9679</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9679/plc_-_altera_lc_115_cargos_municipio_ass.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9679/plc_-_altera_lc_115_cargos_municipio_ass.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI COMPLEMENTAR N.º 115, DE 06 DE DEZEMBRO DE 2023.</t>
   </si>
   <si>
     <t>9698</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9698/plc_-_licenciamento_ambiental_ass.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9698/plc_-_licenciamento_ambiental_ass.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre Licenciamento Ambiental para Execução de Obras Públicas no Município.</t>
   </si>
   <si>
     <t>9712</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9712/plc_-_altera_lc_115_cargos_prazo_jornada_ass.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9712/plc_-_altera_lc_115_cargos_prazo_jornada_ass.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Complementar n° 115, de 06 de dezembro de 2023.</t>
   </si>
   <si>
     <t>10174</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
     <t>MESA DIRETORA - MESA</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10174/flash_10.405.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10174/flash_10.405.pdf</t>
   </si>
   <si>
     <t>Flash 10.405._x000D_
 PROJETO DE LEI COMPLEMENTAR Nº 05/2023. Regulamenta, no âmbito da Câmara Municipal de Montes Claros, as disposições da Lei Federal nº 13.709, de 14/08/2018, que trata da Lei Geral de Proteção de Dados Pessoais (LGPD); cria o cargo de Assessor de Tratamento de Dados, e dá outras providências._x000D_
 (Referente à Lei Complementar nº 103, de 28/03/2023)._x000D_
 Martins Lima Filho (Presidente).</t>
   </si>
   <si>
     <t>10143</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10143/flash_10.378.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10143/flash_10.378.pdf</t>
   </si>
   <si>
     <t>Flash 10.378._x000D_
 PROJETO DE LEI COMPLEMENTAR Nº 02/2023. Altera a Lei Complementar nº 008, de 11/04/2006, e dá outras providências. (Dispõe sobre o Regime Próprio de Previdência Social do Município de Montes Claros e sobre a entidade de Previdência – PREVMOC). (Referente à Lei Complementar nº 100, de _x000D_
 01/03/2023)._x000D_
 Martins Lima Filho (Presidente).</t>
   </si>
   <si>
     <t>10178</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10178/flash_10.409.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10178/flash_10.409.pdf</t>
   </si>
   <si>
     <t>Flash 10.409._x000D_
 PROJETO DE LEI COMPLEMENTAR Nº 11/2023. Dispõe sobre a criação, no âmbito do Instituto Municipal de Previdência dos Servidores Públicos de Montes Claros – PREVMOC, da função gratificada de Agente de Contratação para atuação nos procedimentos licitatórios disciplinados na Lei Federal nº 14.133/2021. (Referente à Lei Complementar nº 108, de 16/05/2023)._x000D_
 Martins Lima Filho (Presidente).</t>
   </si>
   <si>
     <t>10164</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10164/flash_10.397.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10164/flash_10.397.pdf</t>
   </si>
   <si>
     <t>Flash 10.397._x000D_
 PROJETO DE LEI COMPLEMENTAR Nº 21/2023. Altera a Lei Complementar nº 008, de 11/04/2006, em conformidade com o artigo 93-A da Lei Orgânica Municipal; institui a segregação de massas do Regime Próprio de Previdência Social dos Servidores Públicos de Montes Claros/MG – RPPS (PREVMOC), e dá outras providências. (Referente à Lei Complementar nº 117, de 13/12/2023)._x000D_
 Martins Lima Filho (Presidente).</t>
   </si>
   <si>
     <t>10145</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10145/flash_10.380.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10145/flash_10.380.pdf</t>
   </si>
   <si>
     <t>Flash 10.380._x000D_
 PROJETO DE LEI COMPLEMENTAR Nº 06/2023. Altera a Lei Complementar nº 89, de 16/02/2022, alterada pela Lei Complementar nº 92, de 26/04/2022, que dispõe sobre a reestruturação de cargos da estrutura funcional da Câmara de Montes Claros. (Referente à Lei Complementar nº 101, de 28/03/2023)._x000D_
 Martins Lima Filho (Presidente).</t>
   </si>
   <si>
     <t>10149</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10149/flash_10.383.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10149/flash_10.383.pdf</t>
   </si>
   <si>
     <t>Flash 10.383._x000D_
 PROJETO DE LEI COMPLEMENTAR Nº 10/2023. (VETADO). Altera o Anexo I da Lei Complementar nº 89, de 16/02/2022, que dispõe sobre a reestruturação de cargos da estrutura funcional da Câmara de Montes Claros. (Recebeu veto do Poder Executivo - ver flash 10.496)._x000D_
 Martins Lima Filho (Presidente).</t>
   </si>
   <si>
     <t>10154</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10154/flash_10.388.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10154/flash_10.388.pdf</t>
   </si>
   <si>
     <t>Flash 10.388._x000D_
 PROJETO DE LEI COMPLEMENTAR Nº 15/2023. Altera o Anexo I da Lei Complementar nº 89, de 16/02/2022, que dispõe sobre a reestruturação de cargos da estrutura funcional da Câmara de Montes Claros. (Referente à Lei Complementar nº 112, de 05/07/2023)._x000D_
 Martins Lima Filho (Presidente).</t>
   </si>
   <si>
     <t>10176</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10176/flash_10.407.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10176/flash_10.407.pdf</t>
   </si>
   <si>
     <t>Flash 10.407._x000D_
 PROJETO DE LEI COMPLEMENTAR Nº 19/2023. Dispõe sobre a extinção, criação e reestruturação de cargos da Câmara Municipal de Montes Claros; revoga dispositivos das Leis Complementares nº 44, de 30/04/2014, nº 51-A, de 16/01/2016 e nº 89, de 16/02/2022, e dá outras providências. (Referente à Lei Complementar nº 114, de 27/11/2023, alterada pela Lei Complementar nº 123, de 03/04/2024)._x000D_
 Martins Lima Filho (Presidente).</t>
   </si>
   <si>
     <t>10047</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10047/flash_10.303.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10047/flash_10.303.pdf</t>
   </si>
   <si>
     <t>Flash 10.303._x000D_
 SUBSTITUTIVO AO PROJETO DE LEI COMPLEMENTAR Nº 16/2023. Cria o “Programa Municipal de Regularização Fundiária de Interesse Social”, no                   município de Montes Claros, e dá outras providências. (Referente à Lei Complementar nº 113, de 03/10/2023)._x000D_
 Martins Lima Filho (Presidente).</t>
   </si>
   <si>
     <t>10092</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10092/flash_10.344.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10092/flash_10.344.pdf</t>
   </si>
   <si>
     <t>Flash 10.344._x000D_
 PROJETO DE LEI COMPLEMENTAR Nº 09/2023. Dispõe sobre a extinção da Autarquia Municipal denominada Instituto Municipal de Desenvolvimento Urbano Randhall Juliano Maia Almeida, criada pela Lei nº 2.904, de 29/05/2001 e dá outras providências. (Referente à Lei Complementar nº 107, de 02/11/2023)._x000D_
 Martins Lima Filho (Presidente).</t>
   </si>
   <si>
     <t>10100</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10100/flash_10.347.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10100/flash_10.347.pdf</t>
   </si>
   <si>
     <t>Flash 10.347._x000D_
 PROJETO DE LEI COMPLEMENTAR Nº 24/2023. Dispõe sobre o Licenciamento Ambiental para execução de obras públicas no Município de Montes Claros. (Referente à Lei Complementar nº 118, de 20/12/2023)._x000D_
 Martins Lima Filho (Presidente).</t>
   </si>
   <si>
     <t>10142</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10142/flash_10.377.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10142/flash_10.377.pdf</t>
   </si>
   <si>
     <t>Flash 10.377._x000D_
 PROJETO DE LEI COMPLEMENTAR Nº 01/2023. Altera a Lei Complementar nº 40, de 28/12/2012, que dispõe sobre a Organização e Estrutura da Administração Pública do Município de Montes Claros. (Cria cargos comissionados de Assessor Especial de Comunicação e extingue cargos de Assessor de Gestão). (Referente à Lei Complementar nº 99, de 01/03/2023)._x000D_
 Martins Lima Filho (Presidente).</t>
   </si>
   <si>
     <t>10144</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10144/flash_10.379.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10144/flash_10.379.pdf</t>
   </si>
   <si>
     <t>Flash 10.379._x000D_
 PROJETO DE LEI COMPLEMENTAR Nº 03/2023. Altera a Lei Complementar nº 40, de 28/12/2012 e o Anexo I, da Lei Complementar nº 95, de 13/12/2022, que dispõem sobre a Organização e Estrutura da Administração Pública do Município de Montes Claros e sobre a criação de cargos e funções gratificadas para atuação nos procedimentos licitatórios disciplinados na nova Lei de Licitação. (Referente à Lei Complementar nº 105, de 05/04/2023)._x000D_
 Martins Lima Filho (Presidente).</t>
   </si>
   <si>
     <t>10147</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10147/flash_10.382.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10147/flash_10.382.pdf</t>
   </si>
   <si>
     <t>Flash 10.382._x000D_
 PROJETO DE LEI COMPLEMENTAR Nº 08/2023. Dispõe sobre a denominação da Lei Complementar nº 51, de 18/01/2016. Passa a denominar “Lei Complementar nº 51-A, de 18/01/2016. (Dispõe sobre reajuste de vencimentos dos servidores e transformação de cargos na estrutura funcional da Câmara Municipal de Montes Claros). (Referente à Lei Complementar nº 106, de 19/04/2023)._x000D_
 Martins Lima Filho (Presidente).</t>
   </si>
   <si>
     <t>10150</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10150/flash_10.384.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10150/flash_10.384.pdf</t>
   </si>
   <si>
     <t>Flash 10.384._x000D_
 PROJETO DE LEI COMPLEMENTAR Nº 13/2023. Altera o Anexo Único, da Lei Complementar nº 91, de 22/03/2022, que dispõe sobre o regime de plantão para o cargo de médico em atendimento de pediatria. (Referente à Lei Complementar nº 110, de 06/06/2023)._x000D_
 Martins Lima Filho (Presidente).</t>
   </si>
   <si>
     <t>10165</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10165/flash_10.398.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10165/flash_10.398.pdf</t>
   </si>
   <si>
     <t>Flash 10.398._x000D_
 PROJETO DE LEI COMPLEMENTAR Nº 22/2023. (ALTERADA). Dispõe sobre a alteração, ampliação, extinção e declaração de vacância de cargos de provimento efetivo dos servidores públicos da Prefeitura de Montes Claros, altera as Leis nº 3.174, nº 3.175 e nº 3.176, de 23/12/2003, e a Lei Complementar nº 51, de 30/05/2016. (Referente à Lei Complementar nº 115, de 06/12/2023, que foi alterada pelas Leis Complementares nº 116, de 11/12/2023, nº 119, de 27/12/2023 e nº 125, de 18/06/2024)._x000D_
 Martins Lima Filho (Presidente).</t>
   </si>
   <si>
     <t>10166</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10166/flash_10.399.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10166/flash_10.399.pdf</t>
   </si>
   <si>
     <t>Flash 10.399._x000D_
 PROJETO DE LEI COMPLEMENTAR Nº 23/2023. Altera a Lei Complementar nº 115, de 06/12/2023, que dispõe sobre a alteração, ampliação, extinção e declaração de vacância de cargos de provimento efetivo dos servidores públicos da Prefeitura de Montes Claros, altera as Leis nº 3.174, nº 3.175 e nº 3.176, de 23/12/2003, e a Lei Complementar nº 51, de 30/05/2016. (Referente à Lei Complementar nº 116, de 11/12/2023)._x000D_
 Martins Lima Filho (Presidente).</t>
   </si>
   <si>
     <t>10167</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10167/flash_10.400.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10167/flash_10.400.pdf</t>
   </si>
   <si>
     <t>Flash 10.400._x000D_
 PROJETO DE LEI COMPLEMENTAR Nº 25/2023. Altera a Lei Complementar nº 115, de 06/12/2023, que dispõe sobre a alteração, ampliação, extinção e declaração de vacância de cargos de provimento efetivo dos servidores públicos da Prefeitura de Montes Claros, altera as Leis nº 3.174, nº 3.175 e nº 3.176, de 23/12/2003, e a Lei Complementar nº 51, de 30/05/2016. (Referente à Lei Complementar n° 119, de 27/12/2023)._x000D_
 Martins Lima Filho (Presidente).</t>
   </si>
   <si>
     <t>10173</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10173/flash_10.404.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10173/flash_10.404.pdf</t>
   </si>
   <si>
     <t>Flash 10.404._x000D_
 PROJETO DE LEI COMPLEMENTAR Nº 07/2023. (VETADO PARCIALMENTE). Dispõe sobre a criação, no âmbito da Câmara Municipal de Montes Claros, de funções para atuação nos procedimentos licitatórios da nova Lei de Licitação e dá outras providências. (Recebeu veto parcial do Poder Executivo - ver flash 10.498). (Referente à Lei Complementar nº 102, de 28/03/2023)._x000D_
 Martins Lima Filho (Presidente).</t>
   </si>
   <si>
     <t>10177</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10177/flash_10.408.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10177/flash_10.408.pdf</t>
   </si>
   <si>
     <t>Flash 10.408._x000D_
 PROJETO DE LEI COMPLEMENTAR Nº 04/2023. Dispões sobre a atualização do piso salarial dos Agentes Comunitários de Saúde, Agentes de Combate às Endemias e Agentes Comunitários de Saúde Pública – PSF. (Referente à Lei Complementar nº 104, de 05/04/2023)._x000D_
 Martins Lima Filho (Presidente).</t>
   </si>
   <si>
     <t>10180</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10180/flash_10.411.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10180/flash_10.411.pdf</t>
   </si>
   <si>
     <t>Flash 10.411._x000D_
 PROJETO DE LEI COMPLEMENTAR Nº 12/2023. Dispõe sobre a atualização do piso salarial dos Agentes Comunitários de Saúde, Agentes de Combate às Endemias e Agentes Comunitários de Saúde Pública – PSF, e dá outras providências. (Referente à Lei Complementar nº 109, de 31/05/2023)._x000D_
 Martins Lima Filho (Presidente).</t>
   </si>
   <si>
     <t>10181</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10181/flash_10.412.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10181/flash_10.412.pdf</t>
   </si>
   <si>
     <t>Flash 10.412._x000D_
 PROJETO DE LEI COMPLEMENTAR Nº 14/2023. Dispõe sobre a criação do cargo de Terapeuta Integrativo e Complementar, que irá atuar em atendimento à Política Nacional de Práticas Interativas e Complementares do SUS, e dá outras providências. (Referente à Lei Complementar nº 111, de 05/07/2023)._x000D_
 Martins Lima Filho (Presidente).</t>
   </si>
   <si>
     <t>10266</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10266/flash10.488.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10266/flash10.488.pdf</t>
   </si>
   <si>
     <t>Flash 10.488._x000D_
 PROJETO DE LEI COMPLEMENTAR Nº 16/2023. (RETIRADO). Cria o Programa Municipal de Regularização Fundiária de Interesse Social no Município de Montes Claros, e dá outras providências._x000D_
 Martins Lima Filho (Presidente).</t>
   </si>
   <si>
     <t>10267</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10267/flash10.489.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10267/flash10.489.pdf</t>
   </si>
   <si>
     <t>Flash 10.489._x000D_
 PROJETO DE LEI COMPLEMENTAR Nº 17/2023. (RETIRADO). Dispõe sobre o Regime Próprio de Previdência dos Servidores do Município para os novos titulares de cargos públicos de provimento efetivo._x000D_
 Martins Lima Filho (Presidente).</t>
   </si>
   <si>
     <t>10268</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10268/flash10.490.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10268/flash10.490.pdf</t>
   </si>
   <si>
     <t>Flash 10.490._x000D_
 PROJETO DE LEI COMPLEMENTAR Nº 18/2023. (RETIRADO). Dispõe sobre a alteração, ampliação, extinção e declaração de vacância de cargos de provimento efetivo; altera as Leis nº 3.174, nº 3.175 e nº 3.176, de 23/12/2003, e Lei Complementar nº 51, de 30/05/2016, e dá outras providências._x000D_
 Martins Lima Filho (Presidente).</t>
   </si>
   <si>
     <t>10289</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10289/flash10.492.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10289/flash10.492.pdf</t>
   </si>
   <si>
     <t>Flash 10.492._x000D_
 PROJETO DE LEI COMPLEMENTAR Nº 20/2023. (RETIRADO). Dispõe sobre a alteração, ampliação, extinção e declaração de vacância de cargos de provimento efetivo; altera as Leis nº 3.174, nº 3.175 e nº 3.176, de 23/12/2003, e a Lei Complementar nº 51, de 30/05/2016, e dá outras providências._x000D_
 Martins Lima Filho (Presidente).</t>
   </si>
   <si>
     <t>7973</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>Projeto de Lei</t>
   </si>
   <si>
     <t>Stalin Cordeiro</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/7973/pl_01_2023.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/7973/pl_01_2023.pdf</t>
   </si>
   <si>
     <t>Garante aos estudantes do Município de Montes Claros o direito ao aprendizado da língua portuguesa de acordo com as normas e orientações legais de ensino na forma que menciona.</t>
   </si>
   <si>
     <t>7974</t>
   </si>
   <si>
     <t>Valdecy Contador</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/7974/pl_02_2023.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/7974/pl_02_2023.pdf</t>
   </si>
   <si>
     <t>Concede Título Declaratório de Utilidade Pública à Liga Mineira de Futebol</t>
   </si>
   <si>
     <t>7981</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/7981/pl_03_2023.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/7981/pl_03_2023.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O DEFICIT ATUARIAL DO INSTITUTO MUNICIPAL DE PREVIDÊNCIA DOS SERVIDORES PÚBLICOS DE MONTES CLAROS-PREVMOC.</t>
   </si>
   <si>
     <t>8338</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8338/pl_04_2023.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8338/pl_04_2023.pdf</t>
   </si>
   <si>
     <t>Denomina Calçadão Pedro Antônio Sena, no Bairro Vila Exposição.</t>
   </si>
   <si>
     <t>8355</t>
   </si>
   <si>
     <t>Edmilson Bispo dos Santos</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8355/pl_05_2023.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8355/pl_05_2023.pdf</t>
   </si>
   <si>
     <t>FICA INSTITUÍDO O DIA MUNICIPAL DE COMBATE AO FEMINICÍDIO E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>8356</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8356/pl_6_2023.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8356/pl_6_2023.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A ABRIR CRÉDITO ADICIONAL ESPECIAL AO ORÇAMENTO VIGENTE E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>8357</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8357/pl_07_2023.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8357/pl_07_2023.pdf</t>
   </si>
   <si>
     <t>ALTERA O ARTIGO 3º, DA LEI MUNICIPAL N° 4.867, DE 29 DE DEZEMBRO DE 2015</t>
   </si>
   <si>
     <t>8358</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8358/pl_8_2023.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8358/pl_8_2023.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI MUNICIPAL Nº 5.504,  DE 21 DE DEZEMBRO DE 2022, QUE ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE MONTES CLAROS PARA O EXERCÍCIO DE 2023.</t>
   </si>
   <si>
     <t>8359</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8359/pl_09_2023.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8359/pl_09_2023.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A CONCEDER OUTORGA ONEROSA DO DIREITO DE CONSTRUIR, NA FORMA QUE ESPECIFICA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>8362</t>
   </si>
   <si>
     <t>Elair Gomes</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8362/pl_10_2023.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8362/pl_10_2023.pdf</t>
   </si>
   <si>
     <t>Institui a política pública do município para garantia, proteção e ampliação dos direitos das pessoas com transtorno do espectro autista - TEA e seus familiares.</t>
   </si>
   <si>
     <t>8370</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8370/pl_11_2023.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8370/pl_11_2023.pdf</t>
   </si>
   <si>
     <t>8374</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8374/pl_12_2023.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8374/pl_12_2023.pdf</t>
   </si>
   <si>
     <t>Denomina Rua Geraldo César De Andrade Mendes, no Bairro Vila Regina.</t>
   </si>
   <si>
     <t>8384</t>
   </si>
   <si>
     <t>Cláudio Rodrigues</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8384/pl_13_2023.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8384/pl_13_2023.pdf</t>
   </si>
   <si>
     <t>Denomina Rua Santina Ferreira da Silva, no Bairro Santos Reis.</t>
   </si>
   <si>
     <t>8400</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8400/pl_14_2023.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8400/pl_14_2023.pdf</t>
   </si>
   <si>
     <t>Institui a SEMANA MUNICIPAL DA MATERNIDADE ATÍPICA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>8401</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8401/pl_15_2023.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8401/pl_15_2023.pdf</t>
   </si>
   <si>
     <t>Institui o DIA MUNICIPAL DE CONSCIENTIZAÇÃO SOBRE A TROMBOFILIA.</t>
   </si>
   <si>
     <t>8422</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8422/projeto_de_lei_no_16_de_2023.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8422/projeto_de_lei_no_16_de_2023.pdf</t>
   </si>
   <si>
     <t>Concede Título Declaratório de Utilidade Pública à Loja Maçônica Vigilantes do Norte N 3949</t>
   </si>
   <si>
     <t>8423</t>
   </si>
   <si>
     <t>Professora Iara Pimentel</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8423/pl_17_2023.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8423/pl_17_2023.pdf</t>
   </si>
   <si>
     <t>Concede Título Declaratório de Utilidade Pública à Associação de Comunicação do Grande Village.</t>
   </si>
   <si>
     <t>8430</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8430/pl_18_2023.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8430/pl_18_2023.pdf</t>
   </si>
   <si>
     <t>Denomina Rua Deosmar Alves Pereira, no Bairro Jardim Olímpico.</t>
   </si>
   <si>
     <t>8438</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8438/pl_19_2023.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8438/pl_19_2023.pdf</t>
   </si>
   <si>
     <t>Denomina Espaço São José de Anchieta, no Bairro Conjunto Joaquim Costa.</t>
   </si>
   <si>
     <t>8456</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8456/pl_20_2023.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8456/pl_20_2023.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O DEFICIT ATUARIAL DO INSTITUTO MUNICIPAL DE PREVIDÊNCIA DOS SERVIDORES PÚBLICOS DE MONTES CLAROS - PREVMOC.</t>
   </si>
   <si>
     <t>8457</t>
   </si>
   <si>
     <t>Aldair Fagundes</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8457/pl_21_2023.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8457/pl_21_2023.pdf</t>
   </si>
   <si>
     <t>Denomina Bairro São Lourenço.</t>
   </si>
   <si>
     <t>8458</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8458/pl_22_2023.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8458/pl_22_2023.pdf</t>
   </si>
   <si>
     <t>Denomina Ruas no Bairro São Lourenço.</t>
   </si>
   <si>
     <t>8467</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8467/pl_23_2023.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8467/pl_23_2023.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a firmar parceria com as entidades que menciona, repassar recursos financeiros e dá outras providências.</t>
   </si>
   <si>
     <t>8468</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8468/pl_24_2023.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8468/pl_24_2023.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a abrir Crédito Adicional Especial ao orçamento vigente e dá outras providências.</t>
   </si>
   <si>
     <t>8470</t>
   </si>
   <si>
     <t>Maria das Graças Gonçalves Dias</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8470/pl_25_2023.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8470/pl_25_2023.pdf</t>
   </si>
   <si>
     <t>Concede Título Declaratório de Utilidade Pública à Associação Laços de Amor.</t>
   </si>
   <si>
     <t>8473</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8473/pl_rua.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8473/pl_rua.pdf</t>
   </si>
   <si>
     <t>Denomina Rua Joana Francisca da Costa, no Bairro Vila Atlântida.</t>
   </si>
   <si>
     <t>8475</t>
   </si>
   <si>
     <t>Igor Dias</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8475/pl_27_2023.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8475/pl_27_2023.pdf</t>
   </si>
   <si>
     <t>Denomina Praça Delcio Cristianismo Costa, no Bairro Santa Rita.</t>
   </si>
   <si>
     <t>8490</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8490/pl_28_2023.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8490/pl_28_2023.pdf</t>
   </si>
   <si>
     <t>Denomina Ponte Belarmino Ribeiro dos Santos, na Comunidade Rural de Atoleiro.</t>
   </si>
   <si>
     <t>8491</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8491/pl_29_2023.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8491/pl_29_2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre reajuste dos vencimentos de servidores ativos e inativos da Câmara Municipal de Montes Claros-MG, e contém outras providências.</t>
   </si>
   <si>
     <t>8492</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8492/pl_30_2023.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8492/pl_30_2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre atualização por recomposição inflacionária dos subsídios dos agentes políticos da Câmara Municipal de Montes Claros-MG.</t>
   </si>
   <si>
     <t>8493</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8493/pl_31_2023.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8493/pl_31_2023.pdf</t>
   </si>
   <si>
     <t>Institui o auxílio-alimentação, no âmbito da Câmara Municipal de Montes Claros-MG.</t>
   </si>
   <si>
     <t>8494</t>
   </si>
   <si>
     <t>Reinaldo Barbosa</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8494/pl_32_2023.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8494/pl_32_2023.pdf</t>
   </si>
   <si>
     <t>Denomina Praça Júlia Pereira dos Santos, no Bairro Santa Lúcia II.</t>
   </si>
   <si>
     <t>8495</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8495/pl_33_2023.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8495/pl_33_2023.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a firmar parceria com a Associação Norte Mineira de Apoio ao Autista - ANDA e repassa recursos financeiros, revoga a Lei Municipal N.º 5.420 de 14 de março de 2022 e dá outras providências.</t>
   </si>
   <si>
     <t>8496</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8496/pl_34_2023.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8496/pl_34_2023.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a abrir crédito adicional especial ao orçamento vigente, altera a Lei Municipal N.º 5.500 de 08 de dezembro de 2022 e dá outras providências.</t>
   </si>
   <si>
     <t>8497</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8497/pl_35_2023.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8497/pl_35_2023.pdf</t>
   </si>
   <si>
     <t>Institui o Conselho Tutelar da 4º Região e altera a Lei Municipal N.º 4.796 de 01 de julho de 2015.</t>
   </si>
   <si>
     <t>8498</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8498/pl_36_2023.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8498/pl_36_2023.pdf</t>
   </si>
   <si>
     <t>Denomina Quadra Pública José Adilson da Silva, no Bairro JK.</t>
   </si>
   <si>
     <t>8499</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8499/pl_37_2023.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8499/pl_37_2023.pdf</t>
   </si>
   <si>
     <t>Concede Título Declaratório de Utilidade Pública à Associação Rural Serra Verde de Capim Pubo.</t>
   </si>
   <si>
     <t>8500</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8500/pl_38_2023.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8500/pl_38_2023.pdf</t>
   </si>
   <si>
     <t>Concede Título Declaratório de Utilidade Pública ao Instituto Social Vide.</t>
   </si>
   <si>
     <t>8501</t>
   </si>
   <si>
     <t>Rodrigo Cadeirante</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8501/pl_39_2023.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8501/pl_39_2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o reconhecimento da fibromialgia como deficiência e estabelece a obrigatoriedade de vagas para esse público nos estacionamentos, bem como o direito à carteira como documento comprovatório de que a pessoa é portadora dessa síndrome.</t>
   </si>
   <si>
     <t>8502</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8502/pl_40_2023_-_02.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8502/pl_40_2023_-_02.pdf</t>
   </si>
   <si>
     <t>Estabelece procedimentos de atendimento e medidas protetivas para os casos de violência contra o professor em relação escolar.</t>
   </si>
   <si>
     <t>8503</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8503/pl_41_2023.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8503/pl_41_2023.pdf</t>
   </si>
   <si>
     <t>Fica instituída a Política Municipal de Proteção dos Direitos da Pessoa com Fibromialgia no município de Montes Claros e dá outras providências.</t>
   </si>
   <si>
     <t>8537</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8537/pl_42_2023.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8537/pl_42_2023.pdf</t>
   </si>
   <si>
     <t>Altera o Art. 3º da Lei 5.454, de 06 de junho de 2022, para denominar a Rodovia MC10 João Maia, no Município de Montes Claros.</t>
   </si>
   <si>
     <t>8552</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8552/projeto_de_lei_-_semana_de_orientacao_prevencao_e_conscientizacao_da_depressao_transtorno_de_ansiedade_e_sindrome_do_panico.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8552/projeto_de_lei_-_semana_de_orientacao_prevencao_e_conscientizacao_da_depressao_transtorno_de_ansiedade_e_sindrome_do_panico.pdf</t>
   </si>
   <si>
     <t>Institui a Semana de Orientação, Prevenção e Conscientização da Depressão, Transtorno de Ansiedade e Síndrome do Pânico.</t>
   </si>
   <si>
     <t>8699</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8699/pl_44_2023.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8699/pl_44_2023.pdf</t>
   </si>
   <si>
     <t>Concede Título Declaratório de Utilidade Pública à Associação Comunitária de Moradores do Bairro Industrial.</t>
   </si>
   <si>
     <t>8918</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8918/pl_45_2023.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8918/pl_45_2023.pdf</t>
   </si>
   <si>
     <t>Concede Título Declaratório de Utilidade Pública à Associação dos Moradores e Proprietários de Imóveis do Condomínio Vale das Hortensias.</t>
   </si>
   <si>
     <t>8966</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8966/projeto_de_lei_-_semana_municipal_de_educacao_preventiva_e_de_enfrentamento_a_endometriose.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8966/projeto_de_lei_-_semana_municipal_de_educacao_preventiva_e_de_enfrentamento_a_endometriose.pdf</t>
   </si>
   <si>
     <t>Institui a Semana Municipal de Educação Preventiva e de Enfrentamento a Endometriose.</t>
   </si>
   <si>
     <t>8979</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8979/pl_47_2023.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8979/pl_47_2023.pdf</t>
   </si>
   <si>
     <t>Denomina Rua Dr. Luiz Gonzaga Quintino, no Loteamento Rio do Cedro.</t>
   </si>
   <si>
     <t>8993</t>
   </si>
   <si>
     <t>Marlus do Independência</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8993/pl_48_2023.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8993/pl_48_2023.pdf</t>
   </si>
   <si>
     <t>Concede Título Declaratório de Utilidade Pública à Associações Mães de Fé em Montes Claros.</t>
   </si>
   <si>
     <t>9006</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9006/pl_49_2023.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9006/pl_49_2023.pdf</t>
   </si>
   <si>
     <t>Institui o Conselho Municipal de Segurança Pública - COMSEG e dá outras providências.</t>
   </si>
   <si>
     <t>9025</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9025/pl_50_2023.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9025/pl_50_2023.pdf</t>
   </si>
   <si>
     <t>Institui a Política Municipal de Saúde Mental de crianças e adolescentes no âmbito do Município de Montes Claros.</t>
   </si>
   <si>
     <t>9029</t>
   </si>
   <si>
     <t>Cecília Meireles Ferreira</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9029/2023_junho_arco-iris_e_dia_do_orgulho_lgbtqia.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9029/2023_junho_arco-iris_e_dia_do_orgulho_lgbtqia.pdf</t>
   </si>
   <si>
     <t>Institui a Campanha "JUNHO ARCO-ÍRIS" e o Dia Municipal do Orgulho LGBTQIA+ no Calendário Oficial do Município de Montes Claros/MG e dá outras providências.</t>
   </si>
   <si>
     <t>9032</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
     <t>Eldair Samambaia</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9032/pl_52_2023.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9032/pl_52_2023.pdf</t>
   </si>
   <si>
     <t>Concede Título Declaratório de Utilidade Pública à Associação de Pequenos Produtores Rurais de Nova Manga Larga.</t>
   </si>
   <si>
     <t>9033</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9033/pl_53_2023.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9033/pl_53_2023.pdf</t>
   </si>
   <si>
     <t>Concede Título Declaratório de Utilidade Pública à Associação de Agricultores e Trabalhadores Rurais de Cachoeira de Bananal.</t>
   </si>
   <si>
     <t>9037</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9037/pl_54_2023.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9037/pl_54_2023.pdf</t>
   </si>
   <si>
     <t>Fica instituído o Dia do Nerd.</t>
   </si>
   <si>
     <t>9044</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9044/pl_-_cria_componente_de_auditoria_de_saude_assinado_eletronicamente.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9044/pl_-_cria_componente_de_auditoria_de_saude_assinado_eletronicamente.pdf</t>
   </si>
   <si>
     <t>INSTITUI O COMPONENTE MUNICIPAL DE AUDITORIA DO SISTEMA ÚNICO DE SAÚDE - SUS NO ÂMBITO DO MUNICÍPIO DE MONTES CLAROS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>9045</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9045/pl_-_programa_municipal_incentivo_ao_futebol_de_campo_assinado_eletronicamente.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9045/pl_-_programa_municipal_incentivo_ao_futebol_de_campo_assinado_eletronicamente.pdf</t>
   </si>
   <si>
     <t>Institui o Programa Municipal de Incentivo ao Esporte, na modalidade de futebol de campo e dá outras providências.</t>
   </si>
   <si>
     <t>9051</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9051/pl_57_2023.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9051/pl_57_2023.pdf</t>
   </si>
   <si>
     <t>Concede Título Declaratório de Utilidade Pública à Associação Rural dos Moradores do Recanto das Aroeiras.</t>
   </si>
   <si>
     <t>9079</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9079/pl_reajuste_servidores_2023_assinado.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9079/pl_reajuste_servidores_2023_assinado.pdf</t>
   </si>
   <si>
     <t>Estabelece reajuste de vencimento dos servidores públicos do Município de Montes Claros.</t>
   </si>
   <si>
     <t>9081</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
     <t>Odair Ferreira</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9081/pl_59_2023.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9081/pl_59_2023.pdf</t>
   </si>
   <si>
     <t>Denomina Rua Jovelino Soares Dias, no Loteamento Novo Inconfidentes.</t>
   </si>
   <si>
     <t>9082</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9082/2023_programa_de_incentivo_ao_emprego_para_as_maes_solo.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9082/2023_programa_de_incentivo_ao_emprego_para_as_maes_solo.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as diretrizes para criação do Programa de Incentivo ao Emprego para as Mães Solo no Município de Montes Claros e dá outras providências.</t>
   </si>
   <si>
     <t>9083</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9083/semana_de_conscientizacao_da_saude_mentalde_criancas_e_adolescentes.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9083/semana_de_conscientizacao_da_saude_mentalde_criancas_e_adolescentes.pdf</t>
   </si>
   <si>
     <t>INSTITUI A SEMANA DE  CONSCIENTIZAÇÃO DA SAÚDE MENTAL DE CRIANÇAS E ADOLESCENTES NO ÂMBITO DO MUNICÍPIO DE MONTES CLAROS.</t>
   </si>
   <si>
     <t>9088</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9088/projeto_de_lei_-_dia_municipal_de_luta_contra_a_lgbtfobia.docx.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9088/projeto_de_lei_-_dia_municipal_de_luta_contra_a_lgbtfobia.docx.pdf</t>
   </si>
   <si>
     <t>Institui o Dia Municipal de Luta Contra a LGBTQIA+FOBIA e dá outras providências.</t>
   </si>
   <si>
     <t>9103</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9103/pl_estrada_rural_vicinal.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9103/pl_estrada_rural_vicinal.pdf</t>
   </si>
   <si>
     <t>Reconhece a utilidade pública e promove afetação de área para fins de constituição de estrada rural vicinal e dá outras providências.</t>
   </si>
   <si>
     <t>9107</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9107/projeto_de_lei_dia_da_mae_solo.docx.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9107/projeto_de_lei_dia_da_mae_solo.docx.pdf</t>
   </si>
   <si>
     <t>Institui o Dia Municipal das Mães Solo, no Município de Montes Claros, e dá outras providências.</t>
   </si>
   <si>
     <t>9120</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9120/pl_ldo_2024.pdf</t>
-[...2 lines deleted...]
-    <t>DISPÕE SOBRE AS DIRETRIZES PARA ELABORAÇÃO E EXECUÇÃO DA LEI ORÇAMENTÁRIA PARA O EXERCÍCIO FINANCEIRO DE 2024 E DÁ OUTRAS PROVIDÊNCIAS.</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9120/pl_ldo_2024.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre as diretrizes para elaboração e execução da Lei Orçamentária para o exercício financeiro de 2024 e dá outras providências.</t>
   </si>
   <si>
     <t>9121</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9121/pl_-_altera_a_lei_3631.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9121/pl_-_altera_a_lei_3631.pdf</t>
   </si>
   <si>
     <t>ALTERA O ARTIGO 3º, DA LEI MUNICIPAL Nº 3.631, DE 16 DE AGOSTO DE 2006</t>
   </si>
   <si>
     <t>9122</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9122/pl_-_altera_a_lei_3626.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9122/pl_-_altera_a_lei_3626.pdf</t>
   </si>
   <si>
     <t>ALTERA O ARTIGO 3º, DA LEI MUNICIPAL Nº 3.626, DE 25 DE JULHO DE 2006</t>
   </si>
   <si>
     <t>9123</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9123/pl_desafetacao_e_alienacao_prolongamento_todos_os_santos.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9123/pl_desafetacao_e_alienacao_prolongamento_todos_os_santos.pdf</t>
   </si>
   <si>
     <t>Autoriza desafetação e alienação de área no Loteamento Prolongamento Todos Os Santos.</t>
   </si>
   <si>
     <t>9132</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9132/pl_69_2023.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9132/pl_69_2023.pdf</t>
   </si>
   <si>
     <t>Institui o "Dia Municipal Joaquim Nagô de Combate a Discriminação Racial" no âmbito do município de Montes Claros/MG.</t>
   </si>
   <si>
     <t>9134</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9134/pl_70_2023.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9134/pl_70_2023.pdf</t>
   </si>
   <si>
     <t>Denomina Rua José Armando Gualberto dos Santos, no Bairro Vila Ipiranga.</t>
   </si>
   <si>
     <t>9143</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9143/pl_71_2023.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9143/pl_71_2023.pdf</t>
   </si>
   <si>
     <t>Denomina a Rua Clêwton Laércio Souza Oliveira, no Bairro Golden Sul.</t>
   </si>
   <si>
     <t>9151</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
     <t>Wilton Dias</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9151/pl_72_2023.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9151/pl_72_2023.pdf</t>
   </si>
   <si>
     <t>Denomina as ruas Chico de Santinha, Danilo Borges, Jairo Luciano, Geraldo Jirval dos Anjos Câmara, Walter Oliveira, Filó Spínola, Dr. Antônio Carlos Câmara e Dr. Pedro Mameluque Mota, no Bairro Novo Inconfidentes.</t>
   </si>
   <si>
     <t>9152</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9152/pl_73_2023.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9152/pl_73_2023.pdf</t>
   </si>
   <si>
     <t>Denomina Rua Mário Paulino, no Bairro Mirante do Sol.</t>
   </si>
   <si>
     <t>9167</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9167/pl_74_2023.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9167/pl_74_2023.pdf</t>
   </si>
   <si>
     <t>Denomina Praça Carolina Ursine, no Bairro Cidade Santa Maria.</t>
   </si>
   <si>
     <t>9168</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9168/pl_75_2023.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9168/pl_75_2023.pdf</t>
   </si>
   <si>
     <t>Denomina Quadra José Camilo Gonçalves Fernandes, no Bairro Edgar Pereira.</t>
   </si>
   <si>
     <t>9172</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9172/pl_cessao_milivre_e_velorio_ass.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9172/pl_cessao_milivre_e_velorio_ass.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A CONCESSÃO DE DIREITO REAL DE USO DE IMÓVEIS QUE ESPECIFICA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>9174</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
     <t>Julinha da Pastoral</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9174/pl_77_2023.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9174/pl_77_2023.pdf</t>
   </si>
   <si>
     <t>Denomina Rua Ana Maria Alves, no Bairro Vila Atlântida.</t>
   </si>
   <si>
     <t>9176</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9176/pl_78_2023.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9176/pl_78_2023.pdf</t>
   </si>
   <si>
     <t>Denomina Travessa FB, no Bairro Renascença.</t>
   </si>
   <si>
     <t>9181</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9181/pl_79_2023.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9181/pl_79_2023.pdf</t>
   </si>
   <si>
     <t>Denomina as ruas José Estevam Barbosa, Iara Souto, Olimpia Rêgo, Gilberto Prates Barbosa, Fernando Macedo, Vicente Gomes da Mota, Vicente de Paulo Santiago, Valdemar Soares, Thais Guarinello Corrêa Machado e Laury Rego Cunha, no Bairro Major Prates.</t>
   </si>
   <si>
     <t>9190</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9190/pl_doacao_imovel_a_policia_federal_ass.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9190/pl_doacao_imovel_a_policia_federal_ass.pdf</t>
   </si>
   <si>
     <t>Autoriza a desafetação e doação de imóvel à União Federal e dá outras providências.</t>
   </si>
   <si>
     <t>9191</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9191/pl_doacao_imovel_a_ctev_ass.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9191/pl_doacao_imovel_a_ctev_ass.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A DESAFETAÇÃO E DOAÇÃO DE IMÓVEL À COMUNIDADE TERAPÊUTICA ESQUADRÃO DA VIDA – CTEV E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>9192</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9192/pl_dacao_em_pagamento_ancora_ass.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9192/pl_dacao_em_pagamento_ancora_ass.pdf</t>
   </si>
   <si>
     <t>AUTORIZA DESAFETAÇÃO E DAÇÃO EM PAGAMENTO DE ÁREA DE PROPRIEDADE DO MUNICÍPIO DE MONTES CLAROS</t>
   </si>
   <si>
     <t>9194</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9194/pl_83_2023.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9194/pl_83_2023.pdf</t>
   </si>
   <si>
     <t>Denomina a Rua Maria Flor de Maio, no Bairro Golden Sul.</t>
   </si>
   <si>
     <t>9195</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9195/pl_84_2023.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9195/pl_84_2023.pdf</t>
   </si>
   <si>
     <t>Denomina a Rua José Fernandes da Fonseca Filho, no Bairro Golden Sul.</t>
   </si>
   <si>
     <t>9196</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
     <t>Marcos Nem</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9196/pl_85_2023.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9196/pl_85_2023.pdf</t>
   </si>
   <si>
     <t>Concede Título Declaratório de Utilidade Pública à Associação de Moradores e Pequenos Produtores Rurais da Comunidade Monte das Oliveiras.</t>
   </si>
   <si>
     <t>9201</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9201/pl_86_2023.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9201/pl_86_2023.pdf</t>
   </si>
   <si>
     <t>Denomina Rua Elza Fonseca Fernandes, no Bairro Golden Sul.</t>
   </si>
   <si>
     <t>9202</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9202/pl_87_2023.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9202/pl_87_2023.pdf</t>
   </si>
   <si>
     <t>Denomina Rua Hely José de Oliveira, no Bairro Estância da Produção.</t>
   </si>
   <si>
     <t>9212</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9212/pl_altera_lei_5500_esurb_ass.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9212/pl_altera_lei_5500_esurb_ass.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI MUNICIPAL N.º 5.500, DE 08 DE DEZEMBRO DE 2022.</t>
   </si>
   <si>
     <t>9213</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9213/pl_autoriza_repasse_a_sociedade_rural_v_final_ass.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9213/pl_autoriza_repasse_a_sociedade_rural_v_final_ass.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A FIRMAR PARCERIA COM A SOCIEDADE RURAL DE MONTES CLAROS, REPASSAR RECURSOS FINANCEIROS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>9214</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9214/pl_autoriza_convenio_hospital_unimontes_ass.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9214/pl_autoriza_convenio_hospital_unimontes_ass.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO FIRMAR CONVÊNIO COM A UNIVERSIDADE ESTADUAL DE MONTES CLAROS – UNIMONTES</t>
   </si>
   <si>
     <t>9215</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9215/pl_dacao_em_pagamento_ancora_ass.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9215/pl_dacao_em_pagamento_ancora_ass.pdf</t>
   </si>
   <si>
     <t>AUTORIZA DESAFETAÇÃO, AFETAÇÃO E DAÇÃO EM PAGAMENTO DE ÁREAS DE PROPRIEDADE DO MUNICÍPIO DE MONTES CLAROS</t>
   </si>
   <si>
     <t>9218</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9218/pl_92_2023.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9218/pl_92_2023.pdf</t>
   </si>
   <si>
     <t>Concede Título Declaratório de Utilidade Pública à Associação dos Moradores do bairro Conjunto Residencial JK e Adjacências.</t>
   </si>
   <si>
     <t>9219</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9219/pl_93_2023.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9219/pl_93_2023.pdf</t>
   </si>
   <si>
     <t>Proíbe o manuseio, a utilização, a queima e a soltura de fogos de estampido e de artifício, assim como de quaisquer artefatos pirotécnicos de efeito sonoro ruidoso no Município, e dá outras providências.</t>
   </si>
   <si>
     <t>9220</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9220/pl_94_23.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9220/pl_94_23.pdf</t>
   </si>
   <si>
     <t>Institui o Cadastro de Protetores e Entidades de Proteção Animal no Município de Montes Claros/MG e dá outras providências.</t>
   </si>
   <si>
     <t>9221</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9221/semana_de__conscientizacao_da_saude_mental_de_criancas_e_adolescentes.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9221/semana_de__conscientizacao_da_saude_mental_de_criancas_e_adolescentes.pdf</t>
   </si>
   <si>
     <t>Institui a "Semana de Conscientização da Saúde Mental de Crianças e Adolescentes no âmbito do município de Montes Claros".</t>
   </si>
   <si>
     <t>9229</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9229/projeto_de_lei_-semana_de__conscientizacao_e_prevencao_da_doenca_de_alzheimer_e_da_outras_providencias.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9229/projeto_de_lei_-semana_de__conscientizacao_e_prevencao_da_doenca_de_alzheimer_e_da_outras_providencias.pdf</t>
   </si>
   <si>
     <t>Institui a Semana de Conscientização e Prevenção da Doença de Alzheimer e dá outras providências.</t>
   </si>
   <si>
     <t>9234</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9234/pl_97_2023.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9234/pl_97_2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o reconhecimento do Cordão de Girassol como instrumento auxiliar de orientação para identificação de pessoas com deficiências ocultas.</t>
   </si>
   <si>
     <t>9243</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9243/pl_98_2023.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9243/pl_98_2023.pdf</t>
   </si>
   <si>
     <t>Altera a Lei n° 4.383, de 28 de julho de 2011, alterada pela Lei 4.645, de 18 de setembro de 2013, para incluir a obrigatoriedade de reserva de espaços e assentos específicos para a pessoa com deficiência em eventos promovidos no Município de Montes Claros.</t>
   </si>
   <si>
     <t>9253</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9253/flash_4392.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9253/flash_4392.pdf</t>
   </si>
   <si>
     <t>Altera e acrescenta artigo e inciso à Lei n° 4392 de 23 de setembro de 2011 que Disciplina as Nomeações para os Cargos em Comissão no Âmbito dos Órgãos do Poder Executivo e Legislativo e dá ouras providências, para vedar a contratação de pessoa física condenada pelos crimes que especifica.</t>
   </si>
   <si>
     <t>9256</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9256/pl_100_2023.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9256/pl_100_2023.pdf</t>
   </si>
   <si>
     <t>Institui a "Semana Municipal de Prevenção, Orientação e Combate ao Acidente Vascular Cerebral - AVC, no Município de Montes Claros/MG".</t>
   </si>
   <si>
     <t>9265</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
     <t>Daniel Dias</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9265/projeto_de_lei_nao_se_cale_assinado.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9265/projeto_de_lei_nao_se_cale_assinado.pdf</t>
   </si>
   <si>
     <t>Institui o Programa “Não Se Cale”, protocolo de conduta para espaços públicos e privados de lazer em situações de agressão sexual e procedimento para auxiliar pessoas que se sintam em situação de risco, e dá outras providências.</t>
   </si>
   <si>
     <t>9266</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9266/pl_-_transposicao_e_transferencia_orcamentaria_ass.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9266/pl_-_transposicao_e_transferencia_orcamentaria_ass.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a proceder a transposição e a transferência de recursos no orçamento vigente e dá outras providências.</t>
   </si>
   <si>
     <t>9267</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9267/pl_altera_lei_5575_ancora_ass.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9267/pl_altera_lei_5575_ancora_ass.pdf</t>
   </si>
   <si>
     <t>Altera a Lei n.º 5.575, de 29 de junho de 2023.</t>
   </si>
   <si>
     <t>9268</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9268/pl_autoriza_repasse_a_aci_ass.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9268/pl_autoriza_repasse_a_aci_ass.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a firmar parceria com a Associação Comercial, Industrial e de Serviços de Montes Claros – ACI, repassar recursos financeiros e dá outras providências.</t>
   </si>
   <si>
     <t>9269</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9269/pl_denomina_via_publica_ass.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9269/pl_denomina_via_publica_ass.pdf</t>
   </si>
   <si>
     <t>Denomina Rua Lafayete Spínola Castro, no Bairro Barcelona Park.</t>
   </si>
   <si>
     <t>9277</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
     <t>Leãozinho</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9277/pl_106_2023.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9277/pl_106_2023.pdf</t>
   </si>
   <si>
     <t>Denomina Rua João José Souto, no Bairro Jardim Olímpico.</t>
   </si>
   <si>
     <t>9287</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9287/pl_-_transposicao_e_transferencia_orcamentaria_ass_2.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9287/pl_-_transposicao_e_transferencia_orcamentaria_ass_2.pdf</t>
   </si>
   <si>
     <t>9289</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9289/pl_108_2023.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9289/pl_108_2023.pdf</t>
   </si>
   <si>
     <t>Altera a Lei N° 4.392, de 23 de setembro de 2011.</t>
   </si>
   <si>
     <t>9290</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9290/pl_109_2023.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9290/pl_109_2023.pdf</t>
   </si>
   <si>
     <t>Denomina Rua Valdemar Soares, Rua Vicente Gomes da Mota, Rua Gilberto Prates Barbosa, Rua Fernando Macedo, Rua Thais Guarinello Corrêa Machado, Rua Vicente de Paulo Santiago, Rua José Estevam Barbosa, Rua Iara Souto, Rua Olímpia Rêgo e Rua Laury Rêgo Cunha, todas no Bairro Major Prates (Prolongamento).</t>
   </si>
   <si>
     <t>9292</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9292/pl_110_2023.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9292/pl_110_2023.pdf</t>
   </si>
   <si>
     <t>Altera a Lei n° 4.383, de 28 de julho de 2011, alterada pela Lei 4.645, de 18 de setembro de 2013, para incluir obrigatoriedade de reserva de espaços e assentos específicos para a pessoa com deficiência em eventos promovidos no Município de Montes Claros.</t>
   </si>
   <si>
     <t>9306</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9306/projeto_de_lei_passe_livre-assinado.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9306/projeto_de_lei_passe_livre-assinado.pdf</t>
   </si>
   <si>
     <t>Institui o passe livre aos estudantes da rede pública e privada de ensino, pertencentes a famílias carentes no Município de Montes Claros (MG), e altera a Lei n°4.457, de 22 de dezembro de 2011 e dá outras providências.</t>
   </si>
   <si>
     <t>9310</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
     <t>Maria Helena Lopes</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9310/pl_112_2023.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9310/pl_112_2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a proteção da pessoa idosa nos procedimentos de contratação de empréstimo consignado, de cartão de crédito consignado e de serviço cujo desconto incida sobre a folha de pagamento no âmbito do Município de Montes Claros-MG.</t>
   </si>
   <si>
     <t>9312</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9312/prestar_socorro_animais_atropelados.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9312/prestar_socorro_animais_atropelados.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a obrigatoriedade de prestar socorro aos animais atropelados nas vias públicas urbanas do município de Montes Claros/MG.</t>
   </si>
   <si>
     <t>9313</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9313/projeto_de_lei_-_dia_municipal_da_familia_multiespecie.docx.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9313/projeto_de_lei_-_dia_municipal_da_familia_multiespecie.docx.pdf</t>
   </si>
   <si>
     <t>Institui o Dia Municipal da Família Multiespécie e dá outras providências.</t>
   </si>
   <si>
     <t>9314</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9314/projeto_de_lei_multas.docx.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9314/projeto_de_lei_multas.docx.pdf</t>
   </si>
   <si>
     <t>Estabelece multas para maus-tratos a cães, gatos, asininos, equinos e muares no perímetro urbano do município e da outras providências.</t>
   </si>
   <si>
     <t>9322</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9322/pl_116_2023.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9322/pl_116_2023.pdf</t>
   </si>
   <si>
     <t>Denomina Praça Professora Marluce de Almeida, no Bairro Maracanã.</t>
   </si>
   <si>
     <t>9326</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9326/pl_altera_lei_5085_adao_mucio.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9326/pl_altera_lei_5085_adao_mucio.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI N.º 5.085, DE 19 DE SETEMBRO DE 2018</t>
   </si>
   <si>
     <t>9328</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9328/pl_118_2023.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9328/pl_118_2023.pdf</t>
   </si>
   <si>
     <t>Disciplina o uso de contêiner no Município de Montes Claros e dá outras providências.</t>
   </si>
   <si>
     <t>9333</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9333/pl_119_2023.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9333/pl_119_2023.pdf</t>
   </si>
   <si>
     <t>Concede Título Declaratório de Utilidade Pública para Associação dos Pequenos Produtores Rurais de Gameleira.</t>
   </si>
   <si>
     <t>9335</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9335/pl_120_2023.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9335/pl_120_2023.pdf</t>
   </si>
   <si>
     <t>Denomina Unidade Municipal de Ensino Professora Maria Lúcia Drumond Pimenta Machado.</t>
   </si>
   <si>
     <t>9338</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9338/pl_121_2023_-_02.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9338/pl_121_2023_-_02.pdf</t>
   </si>
   <si>
     <t>Revoga a Lei nº 5.584 de 04 de julho de 2023, e repristina a Lei nº 2.919 de 17 de agosto de 2001, e contém outras providências.</t>
   </si>
   <si>
     <t>9339</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9339/pl_122_2023.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9339/pl_122_2023.pdf</t>
   </si>
   <si>
     <t>Denomina Praça Gonçalves Décio de Queiroz, no Bairro Monte Sião.</t>
   </si>
   <si>
     <t>9348</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9348/pl_repasse_america_2023.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9348/pl_repasse_america_2023.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A REPASSAR RECURSOS FINANCEIROS E FIRMAR PARCERIA COM A ASSOCIAÇÃO EDUCACIONAL, ESPORTIVA E SOCIAL DO BRASIL – AEESB E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>9349</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9349/pl_criacao_distrito_de_pedra_preta_dos_montes.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9349/pl_criacao_distrito_de_pedra_preta_dos_montes.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do distrito denominado de Pedra Preta dos Montes, dá redação à descrição das novas confrontações do Distrito de Ermidinha e dá outras providências.</t>
   </si>
   <si>
     <t>9350</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9350/pl_125_2023.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9350/pl_125_2023.pdf</t>
   </si>
   <si>
     <t>Concede Título Declaratório de Utilidade Pública à AABRA - Associação Atitude Brasil.</t>
   </si>
   <si>
     <t>9355</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9355/pl_126_2023.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9355/pl_126_2023.pdf</t>
   </si>
   <si>
     <t>Denomina Avenida Domingos Lopes da Silva, no Bairro Jardim Olímpico.</t>
   </si>
   <si>
     <t>9362</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9362/pl_127_2023.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9362/pl_127_2023.pdf</t>
   </si>
   <si>
     <t>Denomina a Praça Décio Gonçalves de Queiroz, no Bairro Monte Sião.</t>
   </si>
   <si>
     <t>9365</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9365/pl_128_2023.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9365/pl_128_2023.pdf</t>
   </si>
   <si>
     <t>Concede Título Declaratório de Utilidade Pública à Associação Comunitária de Moradores do Bairro Jardim Olímpico - Montes Claros - MG.</t>
   </si>
   <si>
     <t>9369</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9369/pl_-_cria_cmdrs_ass.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9369/pl_-_cria_cmdrs_ass.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a composição, objetivos e o funcionamento do Conselho Municipal de Desenvolvimento Rural Sustentável - CMDRS, revoga a Lei nº 3.694 de 02 de março de 2007 e da outras providências.</t>
   </si>
   <si>
     <t>9371</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9371/pl_plano_municipal_de_residuos_ass.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9371/pl_plano_municipal_de_residuos_ass.pdf</t>
   </si>
   <si>
     <t>Institui o Plano Municipal de Gestão Integrada de Resíduos Sólidos de Montes Claros/MG e dá outras providências.</t>
   </si>
   <si>
     <t>9383</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9383/pl_131_2023.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9383/pl_131_2023.pdf</t>
   </si>
   <si>
     <t>Denomina Rua Lírio do Campo, Rua Lírio do Vale, Rua dos Girassóis e Rua Flor de Lírio, no Bairro Jardim Olímpico.</t>
   </si>
   <si>
     <t>9389</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9389/pl_credito_especial_2023_enfermeiros.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9389/pl_credito_especial_2023_enfermeiros.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a abrir crédito adicional especial ao orçamento vigente e dá outras providências.</t>
   </si>
   <si>
     <t>9391</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9391/pl_133_2023.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9391/pl_133_2023.pdf</t>
   </si>
   <si>
     <t>9395</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9395/pl_134_2023.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9395/pl_134_2023.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal n° 5.532, de 28 de março de 2023.</t>
   </si>
   <si>
     <t>9409</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9409/pl_135_2023.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9409/pl_135_2023.pdf</t>
   </si>
   <si>
     <t>Denomina as ruas: Ana Vitória Gonçalves Silva, Ulisses Xavier da Silva, Claudina Moreira da Silva, Gustavo Rodrigues Souza, no bairro Residencial Rio do Cedro.</t>
   </si>
   <si>
     <t>9413</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9413/pl_136_2023.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9413/pl_136_2023.pdf</t>
   </si>
   <si>
     <t>Concede Título Declaratório de Utilidade Pública para a ONG Alimentando Esperanças.</t>
   </si>
   <si>
     <t>9414</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
     <t>MULHER - MULHER</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9414/pl_137_2023.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9414/pl_137_2023.pdf</t>
   </si>
   <si>
     <t>Institui a Política Municipal de Combate à Violência Política contra a Mulher.</t>
   </si>
   <si>
     <t>9424</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9424/pl_138_2023.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9424/pl_138_2023.pdf</t>
   </si>
   <si>
     <t>Denomina Praça Nivaldo Maciel, no Bairro Prolongamento Jardim Panorama.</t>
   </si>
   <si>
     <t>9425</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9425/pl_139_2023.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9425/pl_139_2023.pdf</t>
   </si>
   <si>
     <t>Denomina Praça Irmã Marilda Lopes, no Bairro Chiquinho Guimarães.</t>
   </si>
   <si>
     <t>9426</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9426/pl_140_2023.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9426/pl_140_2023.pdf</t>
   </si>
   <si>
     <t>Denomina Campo Globo Jomar Macedo, no Bairro Augusta Mota.</t>
   </si>
   <si>
     <t>9428</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9428/pl_141_2023.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9428/pl_141_2023.pdf</t>
   </si>
   <si>
     <t>Concede Título Declaratório de Utilidade Pública à Associação Rural Recanto das Palmeiras.</t>
   </si>
   <si>
     <t>9439</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9439/pl_142_2023.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9439/pl_142_2023.pdf</t>
   </si>
   <si>
     <t>Concede Título Declaratório de Utilidade Pública à Associação Norte Mineira de Voo Livre - ANVL.</t>
   </si>
   <si>
     <t>9447</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9447/pl_143_2023.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9447/pl_143_2023.pdf</t>
   </si>
   <si>
     <t>Denomina bairro Vila Verde.</t>
   </si>
   <si>
     <t>9456</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9456/pl_proposta_orcamentaria_2024_ass.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9456/pl_proposta_orcamentaria_2024_ass.pdf</t>
   </si>
   <si>
     <t>Estima a receita e fixa a despesa do Município de Montes Claros para o exercício de 2024.</t>
   </si>
   <si>
     <t>9465</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9465/pl_145_2023.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9465/pl_145_2023.pdf</t>
   </si>
   <si>
     <t>Concede Título Declaratório de Utilidade Pública à Associação dos Desportistas do Grande Renascença.</t>
   </si>
   <si>
     <t>9472</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9472/projeto_de_lei_-_semana_do_eca_-_assinado.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9472/projeto_de_lei_-_semana_do_eca_-_assinado.pdf</t>
   </si>
   <si>
     <t>Institui a Semana Municipal do Estatuto da Criança e do Adolescente – ECA no âmbito do Município de Montes Claros.</t>
   </si>
   <si>
     <t>9485</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9485/pl_147_2023.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9485/pl_147_2023.pdf</t>
   </si>
   <si>
     <t>Denomina a rua Sebastiana Maria de Jesus, na Comunidade Lagoa do Barro/Olhos D'água.</t>
   </si>
   <si>
     <t>9499</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9499/pl_148_2023.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9499/pl_148_2023.pdf</t>
   </si>
   <si>
     <t>Concede Título Declaratório de Utilidade Pública ao Instituto Missionários Urbanos.</t>
   </si>
   <si>
     <t>9502</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9502/pl_149_2023.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9502/pl_149_2023.pdf</t>
   </si>
   <si>
     <t>Denomina Oficialmente as ruas: Ana Vitória Gonçalves Silva, Geraldo José de Jesus, Ulisses Xavier da Silva, Claudina Moreira da Silva e Gustavo Rodrigues Souza, no bairro Residencial Rio do Cedro.</t>
   </si>
   <si>
     <t>9506</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9506/pl_150_2023.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9506/pl_150_2023.pdf</t>
   </si>
   <si>
     <t>Denomina Praça Sebastião Alves de Souza, na comunidade rural de Vaca Morta.</t>
   </si>
   <si>
     <t>9521</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9521/pl_151_2023.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9521/pl_151_2023.pdf</t>
   </si>
   <si>
     <t>Denomina Centro Municipal de Ensino Infantil - CEMEI Professora Marluce de Almeida.</t>
   </si>
   <si>
     <t>9522</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9522/pl_152_2023.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9522/pl_152_2023.pdf</t>
   </si>
   <si>
     <t>Altera a Lei 4.814, de 28 de abril de 2015, que "Dispõe sobre a criação e denominação de Centros de Educação Infantil na rede pública Municipal de Ensino e dá outras providências".</t>
   </si>
   <si>
     <t>9531</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9531/pl_153_2023.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9531/pl_153_2023.pdf</t>
   </si>
   <si>
     <t>Denomina Praça Salviano Ribeiro dos Santos, no Distrito de Ermidinha.</t>
   </si>
   <si>
     <t>9546</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9546/pl_altera_3720_12_e_meio_area_publica_ass.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9546/pl_altera_3720_12_e_meio_area_publica_ass.pdf</t>
   </si>
   <si>
     <t>Altera a lei 3.720, de 09 de maio de 2007, que dispõe sobre o parcelamento do solo urbano no Município de Montes Claros.</t>
   </si>
   <si>
     <t>9554</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9554/pl_155_2023.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9554/pl_155_2023.pdf</t>
   </si>
   <si>
     <t>Denomina oficialmente as ruas Orquídea do Deserto, Rua dos Girassóis, Rosa Do Deserto, Flor Dos Ypês, Lírio Do Campo, Flor De Cerejeira, Lírio Do Vale e Flor de Lírio, no Bairro Jardim Olímpico.</t>
   </si>
   <si>
     <t>9565</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9565/pl_156_2023.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9565/pl_156_2023.pdf</t>
   </si>
   <si>
     <t>Concede Título Declaratório de Utilidade Pública à Associação de pais e mestres do Colégio Tiradentes da Polícia Militar/MG - Unidade de Montes Claros.</t>
   </si>
   <si>
     <t>9569</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9569/pl_157_2023.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9569/pl_157_2023.pdf</t>
   </si>
   <si>
     <t>Denomina oficialmente a Rua Flor De Zeus, no Bairro Jardim Olímpico.</t>
   </si>
   <si>
     <t>9584</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9584/pl_158_2023.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9584/pl_158_2023.pdf</t>
   </si>
   <si>
     <t>Concede Título Declaratório de Utilidade Pública à Associação Comunitária Rural de Hollywood.</t>
   </si>
   <si>
     <t>9597</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9597/pl_permuta_brow_ass.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9597/pl_permuta_brow_ass.pdf</t>
   </si>
   <si>
     <t>Autoriza a desafetação e permuta de áreas do município e dá outras providências.</t>
   </si>
   <si>
     <t>9605</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9605/pl_160_2023.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9605/pl_160_2023.pdf</t>
   </si>
   <si>
     <t>Denomina Centro Municipal de Ensino de Línguas Estrangeiras Rita da Paixão Mota Santiago.</t>
   </si>
   <si>
     <t>9609</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9609/pl_161_2023.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9609/pl_161_2023.pdf</t>
   </si>
   <si>
     <t>Denomina oficialmente a Rua Flor de Zeus, no Bairro Jardim Olímpico.</t>
   </si>
   <si>
     <t>9611</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9611/projeto_de_lei_-_semana_municipal_do_eca.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9611/projeto_de_lei_-_semana_municipal_do_eca.pdf</t>
   </si>
   <si>
     <t>Institui a Semana Municipal do Estatuto da Criança e do Adolescente - ECA no âmbito do Município de Montes Claros.</t>
   </si>
   <si>
     <t>9612</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9612/projeto_de_lei_-_mes_maio_furta-cor_dedicado_as_acoes_de_conscientizacao_incentivo_ao_cuidado_e_promocao_da_saude_mental_materna.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9612/projeto_de_lei_-_mes_maio_furta-cor_dedicado_as_acoes_de_conscientizacao_incentivo_ao_cuidado_e_promocao_da_saude_mental_materna.pdf</t>
   </si>
   <si>
     <t>Institui o mês Maio Furta-cor dedicado às ações de conscientização, incentivo ao cuidado e promoção da saúde mental materna no âmbito do Município de Montes Claros.</t>
   </si>
   <si>
     <t>9613</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9613/pl_164_2023.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9613/pl_164_2023.pdf</t>
   </si>
   <si>
     <t>Concede Título Declaratório de Utilidade Pública à Associação de Pequenos Produtores Rurais e Moradores do Vale do Pequi no Município de Montes Claros/MG.</t>
   </si>
   <si>
     <t>9614</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9614/pl_165_2023.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9614/pl_165_2023.pdf</t>
   </si>
   <si>
     <t>Concede Título Declaratório de Utilidade Pública à Associação Arco-Íris do Amor.</t>
   </si>
   <si>
     <t>9616</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9616/pl_incentivo_hospitalar_ass.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9616/pl_incentivo_hospitalar_ass.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE INCENTIVO PARA FORTALECIMENTO DA ATENÇÃO À SAÚDE NAS UNIDADES HOSPITALARES CONTRATUALIZADAS COM O MUNICÍPIO DE MONTES CLAROS, EM CARÁTER EXCEPCIONAL E TEMPORÁRIO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>9617</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9617/pl_passe_livre_ass.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9617/pl_passe_livre_ass.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do Programa Passe Livre Estudantil, com seu custeio assegurado até 31 de dezembro de 2024, seguindo-se as regras já estabelecidas na Lei Municipal n.º 4.457, de 22 de dezembro 2011 e dá outras providências.</t>
   </si>
   <si>
     <t>9629</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9629/pl_168_2023.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9629/pl_168_2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a garantia de acesso das mulheres em situação de vulnerabilidade social a absorventes higiênicos no Município de Montes Claros/MG.</t>
   </si>
   <si>
     <t>9635</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9635/pl_incentivo_hospitalar_atual_ass.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9635/pl_incentivo_hospitalar_atual_ass.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre Incentivo para Fortalecimento da Atenção à Saúde nas Unidades Hospitalares Contratualizadas com o Município de Montes Claros, em Caráter Excepcional e Temporário e dá Outras Providências.</t>
   </si>
   <si>
     <t>9647</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9647/projeto_de_lei_-_semana_de_orientacao_prevencao_e_conscientizacao_sobre_a_sindrome_de_burnout..pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9647/projeto_de_lei_-_semana_de_orientacao_prevencao_e_conscientizacao_sobre_a_sindrome_de_burnout..pdf</t>
   </si>
   <si>
     <t>Institui a Semana de Orientação, Prevenção e Conscientização sobre a Síndrome de Burnout.</t>
   </si>
   <si>
     <t>9648</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9648/pl_171_2023.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9648/pl_171_2023.pdf</t>
   </si>
   <si>
     <t>Altera a Lei 5.623, de 07 de Novembro de 2023, que dispõe sobre a Criação e Denominação de Centros de Educação Infantil na Rede Pública Municipal de Ensino e dá outras providências.</t>
   </si>
   <si>
     <t>9650</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9650/pl_172_2023.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9650/pl_172_2023.pdf</t>
   </si>
   <si>
     <t>Concede Título Declaratório de Utilidade Pública ao Instituto de Desenvolvimento Social Dona Marly.</t>
   </si>
   <si>
     <t>9653</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9653/pl_173_2023.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9653/pl_173_2023.pdf</t>
   </si>
   <si>
     <t>Denomina Escola Municipal Reitor José Geraldo de Freitas Drumond.</t>
   </si>
   <si>
     <t>9669</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9669/pl_concede_autorizacao_legislativa.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9669/pl_concede_autorizacao_legislativa.pdf</t>
   </si>
   <si>
     <t>Concede Autorização Legislativa para Regularização do Loteamento Vale dos Jardins.</t>
   </si>
   <si>
     <t>9670</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9670/pl_-_transposicao_e_transferencia_lc_171_lc_172.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9670/pl_-_transposicao_e_transferencia_lc_171_lc_172.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A PROCEDER A TRANSPOSIÇÃO E A TRANSFERÊNCIA DE RECURSOS NO ORÇAMENTO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>9671</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9671/pl_permuta_brow_novo.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9671/pl_permuta_brow_novo.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A DESAFETAÇÃO E PERMUTA DE ÁREAS DO MUNICÍPIO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>9673</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9673/pl_177_2023.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9673/pl_177_2023.pdf</t>
   </si>
   <si>
     <t>Denomina Praça Nina Dias, no bairro Maracanã de Montes Claros/MG.</t>
   </si>
   <si>
     <t>9676</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9676/pl_178_2023.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9676/pl_178_2023.pdf</t>
   </si>
   <si>
     <t>Denomina oficialmente a Av. Lauro Azevedo Maia no bairro Distrito Industrial.</t>
   </si>
   <si>
     <t>9680</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9680/pl_179_2023.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9680/pl_179_2023.pdf</t>
   </si>
   <si>
     <t>Denomina a Escola Municipal Maura Lúcia dos Santos, localizada no bairro Independência.</t>
   </si>
   <si>
     <t>9681</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9681/pl_permuta_brow_08_12_ass.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9681/pl_permuta_brow_08_12_ass.pdf</t>
   </si>
   <si>
     <t>Autoriza a Desafetação e Permuta de Áreas do Município e dá outras providências.</t>
   </si>
   <si>
     <t>9691</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9691/pl_181_2023.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9691/pl_181_2023.pdf</t>
   </si>
   <si>
     <t>Denomina Praça Konstantin Christoff, no bairro Jardim Panorama.</t>
   </si>
   <si>
     <t>9692</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9692/pl_182_2023.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9692/pl_182_2023.pdf</t>
   </si>
   <si>
     <t>9696</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9696/pl_uso_de_drones_ass.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9696/pl_uso_de_drones_ass.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Uso de Veículo Aéreo não tripulado - VANT pelo Município de Montes Claros e dá outras providências.</t>
   </si>
   <si>
     <t>9697</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9697/pl_autoriza_repasse_a_rosa_mistica_ass.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9697/pl_autoriza_repasse_a_rosa_mistica_ass.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a firmar parceria com a Clínica Solidária Nossa Senhora Rosa Mística e repassar recursos financeiros e dá outras providências.</t>
   </si>
   <si>
     <t>9699</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9699/pl_185_2023.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9699/pl_185_2023.pdf</t>
   </si>
   <si>
     <t>Dispõe Sobre a Denominação da Escola Municipal Professora Maura Lúcia dos Santos, localizada no Bairro Independência.</t>
   </si>
   <si>
     <t>9706</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9706/pl_autoriza_obras_cassimiro_ass.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9706/pl_autoriza_obras_cassimiro_ass.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a firmar parceria com a Associação Atlética Cassimiro de Abreu e dá outras providências.</t>
   </si>
   <si>
     <t>10025</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10025/flash_10.282.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10025/flash_10.282.pdf</t>
   </si>
   <si>
     <t>Flash 10.282._x000D_
 PROJETO DE LEI Nº 23/2023. Autoriza o Poder Executivo Municipal a firmar parceria e repassar recursos financeiros às instituições credenciadas de Educação de Ensino Infantil do município de Montes Claros, e dá outras providências. (Referente à Lei nº 5.523, de 24/03/2023)._x000D_
 Martins Lima Filho (Presidente).</t>
   </si>
   <si>
     <t>10026</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10026/flash_10.283.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10026/flash_10.283.pdf</t>
   </si>
   <si>
     <t>Flash 10.283._x000D_
 PROJETO DE LEI Nº 33/2023. Autoriza o Poder Executivo Municipal a firmar parceria e a repassar recursos financeiros à Associação Norte Mineira de Apoio ao Autista – ANDA; revoga a Lei nº 5.420, de 14/03/2022, e dá outras providências. (Referente à Lei nº 5.527, de 28/03/2023)._x000D_
 Martins Lima Filho (Presidente).</t>
   </si>
   <si>
     <t>10027</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10027/flash_10.284.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10027/flash_10.284.pdf</t>
   </si>
   <si>
     <t>Flash 10.284._x000D_
 PROJETO DE LEI Nº 89/2023. Autoriza o Poder Executivo Municipal a firmar parceria e repassar recursos financeiros à Sociedade Rural de Montes Claros, em apoio à realização da 49ª Expomontes, e dá outras providências. (Referente à Lei nº 5.573, de 29/06/2023)._x000D_
  Martins Lima Filho (Presidente).</t>
   </si>
   <si>
     <t>10028</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10028/flash_10.285.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10028/flash_10.285.pdf</t>
   </si>
   <si>
     <t>Flash 10.285._x000D_
 PROJETO DE LEI Nº 90/2023. Autoriza o Poder Executivo Municipal a firmar convênio com a Universidade Estadual de Montes Claros – Unimontes, visando o pleno funcionamento do Pronto Socorro do Hospital Universitário Clemente de Faria. (Referente à Lei nº 5.576, de 29/06/2023). _x000D_
 Martins Lima Filho (Presidente).</t>
   </si>
   <si>
     <t>10029</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10029/flash_10.286.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10029/flash_10.286.pdf</t>
   </si>
   <si>
     <t>Flash 10.286._x000D_
 PROJETO DE LEI Nº 104/2023. Autoriza o Poder Executivo Municipal a firmar parceria e repassar recursos financeiros à Associação Comercial, Industrial e de Serviços de Montes Claros - ACI, para apoio à realização da 28ª FENICS, e dá outras providências. (Referente à Lei nº 5.588, de 17/08/2023)._x000D_
 Martins Lima Filho (Presidente).</t>
   </si>
   <si>
     <t>10030</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10030/flash_10.287.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10030/flash_10.287.pdf</t>
   </si>
   <si>
     <t>Flash 10.287._x000D_
 PROJETO DE LEI Nº 123/2023. Autoriza o Poder Executivo Municipal a firmar parceria e a repassar recursos financeiros à Associação Educacional, Esportiva e Social do Brasil – AEESB, objetivando a promoção e o apoio ao Montes Claros América Vôlei, e dá outras providências. (Referente à Lei nº 5.604, de _x000D_
 14/09/2023)._x000D_
 Martins Lima Filho (Presidente).</t>
   </si>
   <si>
     <t>10031</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10031/flash_10.288.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10031/flash_10.288.pdf</t>
   </si>
   <si>
     <t>Flash 10.288._x000D_
 PROJETO DE LEI Nº 184/2023. Autoriza o Poder Executivo Municipal a firmar parceria e repassar recursos financeiros à Clínica Solidária Nossa Senhora Rosa Mística, para apoio ao funcionamento da farmácia da instituição, que distribui, gratuitamente, medicamentos para a população carente, e dá outras providências. (Referente à Lei nº 5.639, de 20/12/2023)._x000D_
 Martins Lima Filho (Presidente).</t>
   </si>
   <si>
     <t>10032</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10032/flash_10.289.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10032/flash_10.289.pdf</t>
   </si>
   <si>
     <t>Flash 10.289._x000D_
 PROJETO DE LEI Nº 186/2023. Autoriza o Poder Executivo Municipal a firmar parceria com a Associação Atlética Cassimiro de Abreu, visando a realização de reformas e melhorias nas instalações do Estádio José Maria Melo, situado no bairro Todos os Santos, e dá outras providências. (Referente à Lei nº 5.640, de 21/12/2023, alterada pela Lei nº 5.700, de 22/05/2024)._x000D_
 Martins Lima Filho (Presidente).</t>
   </si>
   <si>
     <t>10033</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10033/flash_10.290.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10033/flash_10.290.pdf</t>
   </si>
   <si>
     <t>Flash 10.290._x000D_
 PROJETO DE LEI Nº 06/2023. Autoriza o Poder Executivo Municipal a abrir crédito adicional especial ao orçamento vigente, para possibilitar a operacionalização da Diretoria do Tesouro da Secretaria Municipal de Finanças, e dá outras providências. (Referente à Lei nº 5.522, de 28/02/2023)._x000D_
 Martins Lima Filho (Presidente).</t>
   </si>
   <si>
     <t>10034</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10034/flash_10.291.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10034/flash_10.291.pdf</t>
   </si>
   <si>
     <t>Flash 10.291._x000D_
 PROJETO DE LEI Nº 24/2023. Autoriza o Poder Executivo Municipal a abrir crédito adicional especial ao orçamento vigente, para possibilitar a operacionalização da Diretoria de Contratos da Secretaria Municipal de Planejamento e Gestão, e dá outras providências. (Referente à Lei nº 5.524, de 24/03/2023)._x000D_
 Martins Lima Filho (Presidente).</t>
   </si>
   <si>
     <t>10035</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10035/flash_10.292.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10035/flash_10.292.pdf</t>
   </si>
   <si>
     <t>Flash 10.292._x000D_
 PROJETO DE LEI Nº 34/2023. Autoriza o Poder Executivo Municipal a abrir crédito adicional especial ao orçamento vigente, para possibilitar a  operacionalização do aumento de capital da ESURB; altera a Lei nº 5.500, de 08/12/2022 e dá outras providências). (Referente à Lei nº 5.528, de 28/03/2023)._x000D_
 Martins Lima Filho (Presidente).</t>
   </si>
   <si>
     <t>10036</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10036/flash_10.293.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10036/flash_10.293.pdf</t>
   </si>
   <si>
     <t>Flash 10.293._x000D_
 PROJETO DE LEI Nº 107/2023. Autoriza o Poder Executivo Municipal a proceder a transposição e a transferência de recursos no orçamento vigente, constantes no Fundo Municipal de Saúde, e dá outras providências. (Referente à Lei nº 5.529, de 17/08/2023)._x000D_
 Martins Lima Filho (Presidente).</t>
   </si>
   <si>
     <t>10038</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10038/flash_10.294.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10038/flash_10.294.pdf</t>
   </si>
   <si>
     <t>Flash 10.294._x000D_
 PROJETO DE LEI Nº 132/2023. Autoriza o Poder Executivo Municipal a abrir crédito adicional especial ao orçamento vigente, a título de assistência financeira complementar, para cumprimento dos pisos salariais dos profissionais da Enfermagem, e dá outras providências. (Referente à Lei nº 5.603, de 14/09/2023)._x000D_
 Martins Lima Filho (Presidente).</t>
   </si>
   <si>
     <t>10039</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10039/flash_10.295.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10039/flash_10.295.pdf</t>
   </si>
   <si>
     <t>Flash 10.295._x000D_
 PROJETO DE LEI Nº 175/2023. Autoriza o Poder Executivo Municipal a proceder a transposição e a transferência de recursos no orçamento vigente, provenientes de repasses do Estado de Minas Gerais e do Ministério da Saúde, e dá outras providências. (Referente à Lei nº 5.627, de 13/12/2023)._x000D_
 Martins Lima Filho (Presidente).</t>
   </si>
   <si>
     <t>10040</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10040/flash_10.296.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10040/flash_10.296.pdf</t>
   </si>
   <si>
     <t>Flash 10.296._x000D_
 PROJETO DE LEI Nº 35/2023. Institui o “Conselho Tutelar da 4ª Região” e altera a Lei nº 4.796, de 01/07/2015, que estabelece parâmetros relativos à Política Municipal de Atendimento dos Direitos da Criança e do Adolescente, ao Fundo para Infância e Adolescência – FIA, ao Conselho Municipal da Criança e do Adolescente e ao Conselho Tutelar. (Referente à Lei nº 5.526, de 28/03/2023)._x000D_
 Martins Lima Filho (Presidente).</t>
   </si>
   <si>
     <t>10041</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10041/flash_10.297.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10041/flash_10.297.pdf</t>
   </si>
   <si>
     <t>Flash 10.297._x000D_
 PROJETO DE LEI Nº 49/2023. Institui o “Conselho Municipal de Segurança Pública – COMSEG”, no âmbito do Município de Montes Claros, e dá outras providências. (Referente à Lei nº 5.552, de 02/05/2023)._x000D_
 Martins Lima Filho (Presidente).</t>
   </si>
   <si>
     <t>10042</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10042/flash_10.298.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10042/flash_10.298.pdf</t>
   </si>
   <si>
     <t>Flash 10.298._x000D_
 PROJETO DE LEI Nº 55/2023. Institui o “Componente Municipal de Auditoria do Sistema Único de Saúde – CMA/SUS”, no âmbito do Município de Montes Claros e dá outras providências. (Referente à Lei nº 5.569, de 06/06/2023)._x000D_
 Martins Lima Filho (Presidente).</t>
   </si>
   <si>
     <t>10043</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10043/flash_10.299.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10043/flash_10.299.pdf</t>
   </si>
   <si>
     <t>Flash 10.299._x000D_
 PROJETO DE LEI Nº 56/2023. Institui o “Programa Municipal de Incentivo ao Esporte na Modalidade de Futebol de Campo”, no Município de Montes Claros, e dá outras providências. (Referente à Lei nº 5.558, de 24/05/2023)._x000D_
 Martins Lima Filho (Presidente).</t>
   </si>
   <si>
     <t>10044</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10044/flash_10.300.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10044/flash_10.300.pdf</t>
   </si>
   <si>
     <t>Flash 10.300._x000D_
 PROJETO DE LEI Nº 124/2023. Dispõe sobre a criação do Distrito de Pedra Preta dos Montes, dá redação à descrição das novas confrontações do Distrito de Ermidinha, e dá outras providências. (Referente à Lei nº 5.628, de 13/12/2023)._x000D_
 Martins Lima Filho (Presidente).</t>
   </si>
   <si>
     <t>10045</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10045/flash_10.301.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10045/flash_10.301.pdf</t>
   </si>
   <si>
     <t>Flash 10.301._x000D_
 PROJETO DE LEI Nº 130/2023. Institui o “Plano Municipal de Gestão Integrada de Resíduos Sólidos de Montes Claros”, e dá outras providências._x000D_
 (Referente à Lei nº 5.610, de 23/10/2023)._x000D_
 Martins Lima Filho (Presidente).</t>
   </si>
   <si>
     <t>10046</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10046/flash_10.302.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10046/flash_10.302.pdf</t>
   </si>
   <si>
     <t>Flash 10.302._x000D_
 SUBSTITUTIVO AO PROJETO DE LEI Nº 129/2023. Dispõe sobre a composição, objetivos e o funcionamento do Conselho Municipal de Desenvolvimento Rural Sustentável – CMDRS; revoga a Lei nº 3.694, de 02/03/2007, e dá outras providências. (Referente à Lei nº 5.606, de 27/09/2023)._x000D_
  Martins Lima Filho (Presidente).</t>
   </si>
   <si>
     <t>10048</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10048/flash_10.304.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10048/flash_10.304.pdf</t>
   </si>
   <si>
     <t>Flash 10.304._x000D_
 PROJETO DE LEI Nº 137/2023. Institui a “Política Municipal de Combate à Violência Política contra a Mulher” no âmbito do Município de Montes Claros. (Referente à Lei nº 5.611, de 30/10/2023)._x000D_
 Martins Lima Filho (Presidente).</t>
   </si>
   <si>
     <t>10049</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10049/flash_10.305.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10049/flash_10.305.pdf</t>
   </si>
   <si>
     <t>Flash 10.305._x000D_
 PROJETO DE LEI Nº 167/2023. Dispõe sobre a criação do “Programa Passe Livre Estudantil”, com seu custeio assegurado até 31/12/2024, seguindo-se as regras já estabelecidas na Lei nº 4.457, de 22/12/2011, e dá outras providências. (Referente à Lei nº 5.625, de 06/12/2023)._x000D_
 Martins Lima Filho (Presidente).</t>
   </si>
   <si>
     <t>10050</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10050/flash_10.306.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10050/flash_10.306.pdf</t>
   </si>
   <si>
     <t>Flash 10.306._x000D_
 PROJETO DE LEI Nº 04/2023. Denomina o “Calçadão Pedro Antônio Sena”, localizado no entorno do CAIC Américo Souto, na Vila Exposição. (Referente à Lei nº 5.533, de 05/04/2023)._x000D_
 Martins Lima Filho (Presidente).</t>
   </si>
   <si>
     <t>10053</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10053/flash_10.307.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10053/flash_10.307.pdf</t>
   </si>
   <si>
     <t>Flash 10.307._x000D_
 PROJETO DE LEI Nº 12/2023. Denomina a “Rua Geraldo César de Andrade Mendes”, conhecida popularmente como “Rua Gonçalves Figueira”, localizada na Vila Regina. (Referente à Lei nº 5.534, de 05/04/2023)._x000D_
 Martins Lima Filho (Presidente).</t>
   </si>
   <si>
     <t>10054</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10054/flash_10.308.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10054/flash_10.308.pdf</t>
   </si>
   <si>
     <t>Flash 10.308._x000D_
 PROJETO DE LEI Nº 13/2023. Denomina a “Rua Santina Ferreira da Silva”, localizada no bairro Santos Reis. (Referente à Lei nº 5.535, de 05/04/2023)._x000D_
 Martins Lima Filho (Presidente).</t>
   </si>
   <si>
     <t>10055</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10055/flash_10.309.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10055/flash_10.309.pdf</t>
   </si>
   <si>
     <t>Flash 10.309._x000D_
 PROJETO DE LEI Nº 18/2023. Denomina a “Rua Deosmar Alves Pereira”, localizada no bairro Jardim Olímpico. (Referente à Lei nº 5.536, de 05/04/2023)._x000D_
 Martins Lima Filho (Presidente).</t>
   </si>
   <si>
     <t>10056</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10056/flash_10.310.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10056/flash_10.310.pdf</t>
   </si>
   <si>
     <t>Flash 10.310._x000D_
 PROJETO DE LEI Nº 19/2023. Denomina o “Espaço São José de Anchieta”, localizado ao lado da Igreja Católica São José de Anchieta, no Conjunto Joaquim Costa. (Referente à Lei nº 5.537, de 05/04/2023)._x000D_
 Martins Lima Filho (Presidente).</t>
   </si>
   <si>
     <t>10057</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10057/flash_10.311.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10057/flash_10.311.pdf</t>
   </si>
   <si>
     <t>Flash 10.311._x000D_
 PROJETO DE LEI Nº 21/2023. Denomina oficialmente o “Bairro São Lourenço”. (Referente à Lei nº 5.538, de 05/04/2023)._x000D_
 Martins Lima Filho (Presidente).</t>
   </si>
   <si>
     <t>10058</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10058/flash_10.312.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10058/flash_10.312.pdf</t>
   </si>
   <si>
     <t>Flash 10.312._x000D_
 PROJETO DE LEI Nº 22/2023. Denomina ruas localizadas no bairro São Lourenço: “Rua Francisco Pereira de Souza” (conhecida popularmente como rua São Pedro), “Rua Eloisa dos Santos Cardoso” (conhecida popularmente como rua San Genaro), “Rua João Correa dos Santos” (conhecida popularmente como rua São João), “Rua José Antônio Pereira da Silva” (conhecida popularmente como rua São Lucas), “Rua José de Sousa Silva" (conhecida popularmente como rua São José), “Rua Maria Geni Dias Freitas” (conhecida popularmente como rua São Judas), “Rua Lourenço Pereira dos Santos” (conhecida popularmente como rua São Lourenço), “Rua Antônio Augusto Gonçalves Lopes (conhecida popularmente como rua Santa Maria), “Rua Celina de Jesus Oliveira Abreu” e “Rua Manoel Antônio Barbosa”. (Referente à Lei nº 5.539, de 05/04/2023)._x000D_
 Martins Lima Filho (Presidente).</t>
   </si>
   <si>
     <t>10059</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10059/flash_10.313.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10059/flash_10.313.pdf</t>
   </si>
   <si>
     <t>Flash 10.313._x000D_
 PROJETO DE LEI Nº 26/2023. Denomina a “Rua Joana Francisca da Costa”, localizada na Vila Atlântida. (Referente à Lei nº 5.540, de 05/04/2023)._x000D_
 Martins Lima Filho (Presidente).</t>
   </si>
   <si>
     <t>10060</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10060/flash_10.314.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10060/flash_10.314.pdf</t>
   </si>
   <si>
     <t>Flash 10.314._x000D_
 PROJETO DE LEI Nº 27/2023. Denomina a “Praça Delcio Cristianismo Costa”, localizada na confluência das ruas Professor Ezequiel Pereira e Presidente Castelo Branco, no bairro Santa Rita. (Referente à Lei nº 5.541, de 05/04/2023)._x000D_
 Martins Lima Filho (Presidente).</t>
   </si>
   <si>
     <t>10061</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10061/flash_10.315.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10061/flash_10.315.pdf</t>
   </si>
   <si>
     <t>Flash 10.315._x000D_
 PROJETO DE LEI Nº 28/2023. Denomina a “Ponte Belarmino Ribeiro dos Santos”, localizada sobre o Rio Atoleiro, na Comunidade Rural de Atoleiro._x000D_
 (Referente à Lei nº 5.542, de 05/04/2023)._x000D_
 Martins Lima Filho (Presidente).</t>
   </si>
   <si>
     <t>10062</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10062/flash_10.316.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10062/flash_10.316.pdf</t>
   </si>
   <si>
     <t>Flash 10.316._x000D_
 PROJETO DE LEI Nº 32/2023. Denomina a “Praça Júlia Pereira dos Santos”, localizada no bairro Santa Lúcia II. (Referente à Lei nº 5.543, de 05/04/2023)._x000D_
 Martins Lima Filho (Presidente).</t>
   </si>
   <si>
     <t>10063</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10063/flash_10.317.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10063/flash_10.317.pdf</t>
   </si>
   <si>
     <t>Flash 10.317._x000D_
 PROJETO DE LEI Nº 36/2023. Denomina a “Quadra José Adilson da Silva”, localizado no bairro JK. (Referente à Lei nº 5.565, de 31/05/2023)._x000D_
 Martins Lima Filho (Presidente).</t>
   </si>
   <si>
     <t>10064</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10064/flash_10.318.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10064/flash_10.318.pdf</t>
   </si>
   <si>
     <t>Flash 10.318._x000D_
 PROJETO DE LEI Nº 47/2023. Denomina a “Rua Dr. Luiz Gonzaga Quintino”, localizada no loteamento Rio do Cedro; revoga a Lei nº 5.510, de 02/01/2023. (Referente à Lei nº 5.564, de 31/05/2023)._x000D_
 Martins Lima Filho (Presidente).</t>
   </si>
   <si>
     <t>10065</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10065/flash_10.319.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10065/flash_10.319.pdf</t>
   </si>
   <si>
     <t>Flash 10.319._x000D_
 PROJETO DE LEI Nº 59/2023. Denomina a “Rua Jovelino Soares Dias”, localizada no loteamento Novo Inconfidentes. (Referente à Lei nº 5.563, de 31/05/2023)._x000D_
 Martins Lima Filho (Presidente).</t>
   </si>
   <si>
     <t>10066</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10066/flash_10.320.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10066/flash_10.320.pdf</t>
   </si>
   <si>
     <t>Flash 10.320._x000D_
 PROJETO DE LEI Nº 70/2023. Denomina a “Rua José Armando Gualberto dos Santos”, localizada na Vila Ipiranga. (Referente à Lei nº 5.580, de 04/07/2023)._x000D_
 Martins Lima Filho (Presidente).</t>
   </si>
   <si>
     <t>10067</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10067/flash_10.321.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10067/flash_10.321.pdf</t>
   </si>
   <si>
     <t>Flash 10.321._x000D_
 PROJETO DE LEI Nº 71/2023. Denomina a “Rua Clêwton Laércio Souza Oliveira”, localizada no bairro Golden Sul. (Referente à Lei nº 5.581, de 04/07/2023)._x000D_
  Martins Lima Filho (Presidente).</t>
   </si>
   <si>
     <t>10068</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10068/flash_10.332.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10068/flash_10.332.pdf</t>
   </si>
   <si>
     <t>Flash 10.322._x000D_
 PROJETO DE LEI Nº 72/2023. Denomina ruas localizadas no bairro Novo Inconfidentes: “Rua Chico de Santinha”, “Rua Danilo Borges”, “Rua Jairo Luciano”, “Rua Geraldo Jirval dos Anjos Câmara”, “Rua Walter Oliveira”, “Rua Filó Spínola”, “Rua Dr. Antônio Carlos Câmara” e “Rua Dr. Pedro Mameluque Mota”._x000D_
 (Referente à Lei nº 5.582, de 04/07/2023)._x000D_
 Martins Lima Filho (Presidente).</t>
   </si>
   <si>
     <t>10069</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10069/flash_10.323.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10069/flash_10.323.pdf</t>
   </si>
   <si>
     <t>Flash 10.323._x000D_
 PROJETO DE LEI Nº 73/2023. Denomina a “Rua Mário Paulino”, localizada no bairro Mirante do Sol. (Referente à Lei nº 5.583, de 04/07/2023)._x000D_
 Martins Lima Filho (Presidente).</t>
   </si>
   <si>
     <t>10070</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10070/flash_10.324.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10070/flash_10.324.pdf</t>
   </si>
   <si>
     <t>Flash 10.324._x000D_
 PROJETO DE LEI Nº 74/2023. (REVOGADA). Denomina a “Praça Carolina Ursine”, localizado no bairro Cidade Santa Maria. (Referente à Lei nº 5.584, de 04/07/2023, que foi posteriormente revogada pela Lei nº 5.602, de 06/09/2023)._x000D_
 Martins Lima Filho (Presidente).</t>
   </si>
   <si>
     <t>10071</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10071/flash_10.325.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10071/flash_10.325.pdf</t>
   </si>
   <si>
     <t>Flash 10.325._x000D_
 PROJETO DE LEI Nº 75/2023. Denomina a “Quadra José Camilo Gonçalves Fernandes”, localizada na rua Henrique Sapori Neto, no bairro Edgar Pereira. (Referente à Lei nº 5.585, de 04/07/2023)._x000D_
 Martins Lima Filho (Presidente).</t>
   </si>
   <si>
     <t>10072</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10072/flash_10.326.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10072/flash_10.326.pdf</t>
   </si>
   <si>
     <t>Flash 10.326._x000D_
 PROJETO DE LEI Nº 77/2023. Denomina a “Rua Ana Maria Alves”, localizada na Vila Atlântida. (Referente à Lei nº 5.586, de 04/07/2023)._x000D_
 Martins Lima Filho (Presidente).</t>
   </si>
   <si>
     <t>10073</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10073/flash_10.327.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10073/flash_10.327.pdf</t>
   </si>
   <si>
     <t>Flash 10.327._x000D_
 PROJETO DE LEI Nº 78/2023. Denomina a “Travessa FB”, localizada no bairro Renascença. (Referente à Lei nº 5.587, de 04/07/2023)._x000D_
 Martins Lima Filho (Presidente).</t>
   </si>
   <si>
     <t>10074</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10074/flash_10.328.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10074/flash_10.328.pdf</t>
   </si>
   <si>
     <t>Flash 10.328._x000D_
 PROJETO DE LEI Nº 83/2023. Denomina a “Rua Maria Flor de Maio”, localizada no bairro Golden Sul. (Referente à Lei nº 5.594, de 30/08/2023)._x000D_
 Martins Lima Filho (Presidente).</t>
   </si>
   <si>
     <t>10075</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10075/flash_10.329.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10075/flash_10.329.pdf</t>
   </si>
   <si>
     <t>Flash 10.329._x000D_
 PROJETO DE LEI Nº 84/2023. Denomina a “Rua José Fernandes da Fonseca Filho”, localizada no bairro Golden Sul. (Referente à Lei nº 5.595, de 30/08/2023)._x000D_
 Martins Lima Filho (Presidente).</t>
   </si>
   <si>
     <t>10076</t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10076/flash_10.330.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10076/flash_10.330.pdf</t>
   </si>
   <si>
     <t>Flash 10.330._x000D_
 PROJETO DE LEI Nº 86/2023. Denomina a “Rua Elza Fonseca Fernandes”, localizada no bairro Golden Sul. (Referente à Lei nº 5.596, de 30/08/2023)._x000D_
 Martins Lima Filho (Presidente).</t>
   </si>
   <si>
     <t>10077</t>
   </si>
   <si>
     <t>236</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10077/flash_10.331.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10077/flash_10.331.pdf</t>
   </si>
   <si>
     <t>Flash 10.331._x000D_
 PROJETO DE LEI Nº 87/2023. Denomina a “Rua Hely José de Oliveira”, localizada no bairro Estância da Produção. (Referente à Lei nº 5.597, de 30/08/2023)._x000D_
 Martins Lima Filho (Presidente).</t>
   </si>
   <si>
     <t>10078</t>
   </si>
   <si>
     <t>237</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10078/flash_10.332.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10078/flash_10.332.pdf</t>
   </si>
   <si>
     <t>Flash 10.332._x000D_
 PROJETO DE LEI Nº 106/2023. Denomina a “Rua João José Souto”, localizada no bairro Jardim Olímpico. (Referente à Lei nº 5.598, de 30/08/2023)._x000D_
 Martins Lima Filho (Presidente).</t>
   </si>
   <si>
     <t>10079</t>
   </si>
   <si>
     <t>238</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10079/flash_10.333.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10079/flash_10.333.pdf</t>
   </si>
   <si>
     <t>Flash 10.333._x000D_
 PROJETO DE LEI Nº 109/2023. Denomina ruas localizadas no prolongamento do bairro Major Prates: “Rua Valdemar Soares”, “Rua Vicente Gomes da Mota”, “Rua Gilberto Prates Barbosa”, “Rua Fernando Macedo”, “Rua Thais Guarinello Corrêa Machado”, “Rua Vicente de Paulo Santiago”, “Rua José Estevam Barbosa”, “Rua Iara Souto”, “Rua Olimpia Rêgo” e “Rua Laury Rego Cunha”. (Referente à Lei nº 5.599, de 30/08/2023, que teve o seu artigo 8º revogado pela Lei nº 5.685, de 03/04/2024)._x000D_
 Martins Lima Filho (Presidente).</t>
   </si>
   <si>
     <t>10080</t>
   </si>
   <si>
     <t>239</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10080/flash_10.334.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10080/flash_10.334.pdf</t>
   </si>
   <si>
     <t>Flash 10.334._x000D_
 PROJETO DE LEI Nº 127/2023. Denomina a “Praça Décio Gonçalves de Queiroz”, localizada no bairro Monte Sião. (Referente à Lei nº 5.618, de 31/10/2023)._x000D_
 Martins Lima Filho (Presidente).</t>
   </si>
   <si>
     <t>10082</t>
   </si>
   <si>
     <t>241</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10082/flash_10.336.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10082/flash_10.336.pdf</t>
   </si>
   <si>
     <t>Flash 10.336._x000D_
 PROJETO DE LEI Nº 149/2023. Denomina ruas localizadas no bairro Residencial Rio do Cedro: “Rua Ana Vitória Gonçalves Silva”, “Rua Geraldo José de Jesus”, “Rua Ulisses Xavier da Silva”, “Rua Claudina Moreira da Silva” e “Rua Gustavo Rodrigues Souza”. (Referente à Lei nº 5.620, de 07/11/2023)._x000D_
 Martins Lima Filho (Presidente).</t>
   </si>
   <si>
     <t>10083</t>
   </si>
   <si>
     <t>242</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10083/flash_10.337.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10083/flash_10.337.pdf</t>
   </si>
   <si>
     <t>Flash 10.337._x000D_
 PROJETO DE LEI Nº 150/2023. Denomina a “Praça Sebastião Alves de Souza”, conhecida popularmente como Praça Central, localizada na Comunidade de Vaca Morta. (Referente à Lei nº 5.621, de 07/11/2023)._x000D_
 Martins Lima Filho (Presidente).</t>
   </si>
   <si>
     <t>10084</t>
   </si>
   <si>
     <t>243</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10084/flash_10.338.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10084/flash_10.338.pdf</t>
   </si>
   <si>
     <t>Flash 10.338._x000D_
 PROJETO DE LEI Nº 153/2023. Denomina oficialmente a “Praça Salviano Ribeiro dos Santos”, conhecida popularmente como Praça Salviano, localizada no Distrito de Ermidinha. (Referente à Lei nº 5.651, de 22/12/2023)._x000D_
 Martins Lima Filho (Presidente).</t>
   </si>
   <si>
     <t>10085</t>
   </si>
   <si>
     <t>244</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10085/flash_10.339.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10085/flash_10.339.pdf</t>
   </si>
   <si>
     <t>Flash 10.339._x000D_
 PROJETO DE LEI Nº 155/2023. Denomina ruas localizadas no bairro Jardim Olímpico: “Rua Orquídea do Deserto”, “Rua dos Girassóis”, “Rua Rosa do Deserto”, “Rua Flor dos Ypês”, “Rua Lírio do Campo”, “Rua Flor de Cerejeira”, “Rua Lírio do Vale” e “Rua Flor de Lírio”. (Referente à Lei nº 5.649, de _x000D_
 22/12/2023)._x000D_
 Martins Lima Filho (Presidente).</t>
   </si>
   <si>
     <t>10086</t>
   </si>
   <si>
     <t>245</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10086/flash_10.340.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10086/flash_10.340.pdf</t>
   </si>
   <si>
     <t>Flash 10.340._x000D_
 PROJETO DE LEI Nº 161/2023. Denomina a “Rua Flor de Zeus”, localizada no bairro Jardim Olímpico. (Referente à Lei nº 5.648, de 22/12/2023)._x000D_
 Martins Lima Filho (Presidente).</t>
   </si>
   <si>
     <t>10087</t>
   </si>
   <si>
     <t>246</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10087/flash_10.341.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10087/flash_10.341.pdf</t>
   </si>
   <si>
     <t>Flash 10.341._x000D_
 PROJETO DE LEI Nº 178/2023. Denomina a “Avenida Lauro Azevedo Maia”, localizada no bairro Distrito Industrial. (Referente à Lei nº 5.647, de 22/12/2023)._x000D_
 Martins Lima Filho (Presidente).</t>
   </si>
   <si>
     <t>10088</t>
   </si>
   <si>
     <t>247</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10088/flash_10.342.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10088/flash_10.342.pdf</t>
   </si>
   <si>
     <t>Flash 10.342._x000D_
 PROJETO DE LEI Nº 181/2023. Denomina a “Praça Konstantin Christoff”, localizada no bairro Jardim Panorama. (Referente à Lei nº 5.650, de 22/12/2023)._x000D_
  Martins Lima Filho (Presidente).</t>
   </si>
   <si>
     <t>10091</t>
   </si>
   <si>
     <t>248</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10091/flash_10.343.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10091/flash_10.343.pdf</t>
   </si>
   <si>
     <t>Flash 10.343._x000D_
 PROJETO DE LEI Nº 20/2023. Dispõe sobre o Déficit Atuarial do Instituto Municipal de Previdência dos Servidores Públicos de Montes Claros – PREVMOC. (Referente à Lei nº 5.529, de 28/03/2023)._x000D_
 Martins Lima Filho (Presidente).</t>
   </si>
   <si>
     <t>10093</t>
   </si>
   <si>
     <t>250</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10093/flash_10.345.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10093/flash_10.345.pdf</t>
   </si>
   <si>
     <t>Flash 10.345._x000D_
 PROJETO DE LEI Nº 133/2023. (VETADO). Disciplina o uso de Contêiner no Município de Montes Claros, e dá outras providências. (Recebeu veto do Poder Executivo - ver flash 10.497)._x000D_
 Martins Lima Filho (Presidente).</t>
   </si>
   <si>
     <t>10097</t>
   </si>
   <si>
     <t>251</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10097/flash_10.335.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10097/flash_10.335.pdf</t>
   </si>
   <si>
     <t>Flash 10.335._x000D_
 PROJETO DE LEI Nº 147/2023. Denomina a “Rua Sebastiana Maria de Jesus”, localizada na Comunidade de Lagoa do Barro e Olhos D’água. (Referente à Lei nº 5.619, de 07/11/2023)._x000D_
 Martins Lima Filho (Presidente).</t>
   </si>
   <si>
     <t>10099</t>
   </si>
   <si>
     <t>252</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10099/flash_10.346.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10099/flash_10.346.pdf</t>
   </si>
   <si>
     <t>Flash 10.346._x000D_
 PROJETO DE LEI Nº 169/2023. Dispõe sobre o incentivo para fortalecimento da Atenção à Saúde nas Unidades Hospitalares contratualizadas com o Município de Montes Claros, em caráter excepcional e temporário, e dá outras providências. (Referente à Lei nº 5.626, de 06/12/2023)._x000D_
 Martins Lima Filho (Presidente).</t>
   </si>
   <si>
     <t>10101</t>
   </si>
   <si>
     <t>254</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10101/flash_10.348.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10101/flash_10.348.pdf</t>
   </si>
   <si>
     <t>Flash 10.348._x000D_
 PROJETO DE LEI Nº 183/2023. Dispõe sobre o uso de Veículo Aéreo Não Tripulado – VANT (drones) pelo Município de Montes Claros, nas ações de combate às arboviroses, e dá outras providências. (Referente à Lei nº 5.638, de 20/12/2023)._x000D_
 Martins Lima Filho (Presidente).</t>
   </si>
   <si>
     <t>10102</t>
   </si>
   <si>
     <t>255</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10102/flash_10.349.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10102/flash_10.349.pdf</t>
   </si>
   <si>
     <t>Flash 10.349._x000D_
 PROJETO DE LEI Nº 120/2023. Denomina a Unidade Municipal de Ensino "Professora Maria Lúcia Drumond Pimenta Machado", localizada na rua Coronel Joaquim Costa, bairro Centro. (Referente à Lei nº 5.642, de 22/12/2023, que foi alterada pelas Leis nº 5.684, de 03/04/2024 e nº 5.757, de 19/12/2024)._x000D_
 Martins Lima Filho (Presidente).</t>
   </si>
   <si>
     <t>10103</t>
   </si>
   <si>
     <t>256</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10103/flash_10.350.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10103/flash_10.350.pdf</t>
   </si>
   <si>
     <t>Flash 10.350._x000D_
 PROJETO DE LEI Nº 151/2023. Denomina o Centro Municipal de Ensino Infantil – "CEMEI Professora Marluce de Almeida", localizado na Vila Castelo Branco. (Referente à Lei nº 5.622, de 07/11/2023, alterada pela Lei nº 5.757, de 19/12/2024)._x000D_
 Martins Lima Filho (Presidente).</t>
   </si>
   <si>
     <t>10104</t>
   </si>
   <si>
     <t>257</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10104/flash_10.351.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10104/flash_10.351.pdf</t>
   </si>
   <si>
     <t>Flash 10.351._x000D_
 PROJETO DE LEI Nº 160/2023. Denomina o Centro Municipal de Ensino de Línguas Estrangeiras “Rita da Paixão Mota Santiago”, localizado na avenida Deputado Esteves Rodrigues, nº 1.637, Vila Brasília. (Referente à Lei nº 5.645, de 22/12/2023, alterada pela Lei nº 5.757, de 19/12/2024)._x000D_
 Martins Lima Filho (Presidente).</t>
   </si>
   <si>
     <t>10105</t>
   </si>
   <si>
     <t>258</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10105/flash_10.352.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10105/flash_10.352.pdf</t>
   </si>
   <si>
     <t>Flash 10.352._x000D_
 PROJETO DE LEI Nº 173/2023. Denomina a Escola Municipal “Reitor José Geraldo de Freitas Drumond”, localizada no bairro Santos Dumont. (Referente à Lei nº 5.643, de 22/12/2023, alterada pela Lei nº 5.757, de 19/12/2024)._x000D_
 Martins Lima Filho (Presidente).</t>
   </si>
   <si>
     <t>10107</t>
   </si>
   <si>
     <t>259</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10107/flash_10.353.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10107/flash_10.353.pdf</t>
   </si>
   <si>
     <t>Flash 10.353._x000D_
 PROJETO DE LEI Nº 185/2023. Dispõe sobre a denominação da "Escola Municipal Professora Maura Lúcia dos Santos", localizada no bairro Independência. (Referente à Lei nº 5.644, de 22/12/2023, alterada pela Lei nº 5.757, de 19/12/2024)._x000D_
 Martins Lima Filho (Presidente).</t>
   </si>
   <si>
     <t>10108</t>
   </si>
   <si>
     <t>260</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10108/flash_10.354.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10108/flash_10.354.pdf</t>
   </si>
   <si>
     <t>Flash 10.354._x000D_
 PROJETO DE LEI Nº 09/2023. Autoriza o Poder Executivo a conceder outorga onerosa do direito de construir, nos termos da Lei Complementar nº 98, de 22/12/2022, ao empreendimento a ser realizado pela JIM Participações Ltda, e dá outras providências. (Referente à Lei nº 5.520, de 28/02/2023)._x000D_
 Martins Lima Filho (Presidente).</t>
   </si>
   <si>
     <t>10120</t>
   </si>
   <si>
     <t>261</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10120/flash_3045.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10120/flash_3045.pdf</t>
   </si>
   <si>
     <t>Flash 10.355._x000D_
 PROJETO DE LEI Nº 63/2023. Reconhece a utilidade pública e promove a afetação de área de terreno com 2,3045 hectares, para fins de constituição de estrada rural vicinal, que se inicia na rodovia MG 657, Estrada da Produção, e dá outras providências. (Referente à Lei nº 5.560, de 30/05/2023)._x000D_
 Martins Lima Filho (Presidente).</t>
   </si>
   <si>
     <t>10121</t>
   </si>
   <si>
     <t>262</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10121/flash_10.356.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10121/flash_10.356.pdf</t>
   </si>
   <si>
     <t>Flash 10.356._x000D_
 PROJETO DE LEI Nº 68/2023. Autoriza a desafetação e alienação de área de terreno, medindo 80,63 m², localizada no prolongamento do bairro Todos os Santos, e dá outras providências. (Referente à Lei nº 5.578, de 04/07/2023)._x000D_
 Martins Lima Filho (Presidente).</t>
   </si>
   <si>
     <t>10122</t>
   </si>
   <si>
     <t>263</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10122/flash_10.357.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10122/flash_10.357.pdf</t>
   </si>
   <si>
     <t>Flash 10.357._x000D_
 PROJETO DE LEI Nº 76/2023. Autoriza a concessão de direito real de uso de imóveis do Município à Associação de Pequenos Produtores e Trabalhadores Rurais da Região de Milivre (terreno medindo 239,95 m²) e ao Centro Social Santos Reis (lotes 11 e 12 da quadra 56 do loteamento Jardim Eldorado, onde se encontra edificado o Salão de Velório), e dá outras providências. (Cessão por 20 anos, podendo ser prorrogado). (Referente à Lei nº 5.571, de 23/06/2023)._x000D_
 Martins Lima Filho (Presidente).</t>
   </si>
   <si>
     <t>10123</t>
   </si>
   <si>
     <t>264</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10123/flash_10.358.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10123/flash_10.358.pdf</t>
   </si>
   <si>
     <t>Flash 10.358._x000D_
 PROJETO DE LEI Nº 80/2023. Autoriza a desafetação e doação de imóvel do município à União Federal, para instalação da sede da Polícia Federal do município e dá outras providências. (Terreno medindo 5.000,59 m² situado no bairro Ibituruna). (Referente à Lei nº 5.577, de 04/07/2023)._x000D_
 Martins Lima Filho (Presidente).</t>
   </si>
   <si>
     <t>10124</t>
   </si>
   <si>
     <t>265</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10124/flash_10.359.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10124/flash_10.359.pdf</t>
   </si>
   <si>
     <t>Flash 10.359._x000D_
 PROJETO DE LEI Nº 91/2023. (ALTERADA). Autoriza a desafetação, afetação e dação em pagamento de áreas de propriedade do Município de Montes Claros, localizadas no loteamento Jardim Olímpico, à sociedade empresária Âncora Imobiliária e Agropastoril Ltda, nos termos do Decreto Municipal nº 4.323, de 12/11/2021. (Referente à Lei nº 5.575, de 29/06/2023, que foi alterada pelas Leis nº 5.589, de 17/08/2023 e nº 5.733, de 21/08/2024)._x000D_
 Martins Lima Filho (Presidente).</t>
   </si>
   <si>
     <t>10125</t>
   </si>
   <si>
     <t>266</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10125/flash_10.360.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10125/flash_10.360.pdf</t>
   </si>
   <si>
     <t>Flash 10.360._x000D_
 PROJETO DE LEI Nº 174/2023. Concede Autorização Legislativa para a regularização do Loteamento Vale dos Jardins, da Líder Imobiliária Ltda, e dá outras providências. (Referente à Lei nº 5.641, de 21/12/2023)._x000D_
 Martins Lima Filho (Presidente).</t>
   </si>
   <si>
     <t>10126</t>
   </si>
   <si>
     <t>267</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10126/flash_10.361.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10126/flash_10.361.pdf</t>
   </si>
   <si>
     <t>Flash 10.361._x000D_
 PROJETO DE LEI Nº 180/2023. Autoriza a desafetação e permuta de áreas do Município de Montes Claros, por área pertencente à sociedade empresária Brown Empreendimentos Imobiliários Ltda e a Arlen de Paulo Santiago Filho, tendo em vista a regularização de áreas verdes como o Parque Natural Municipal Milton Prates; autoriza a concessão de servidão de passagem de esgotamento sanitário em área pública, e dá outras providências. (Referente à Lei nº 5.630, de 18/12/2023)._x000D_
 Martins Lima Filho (Presidente).</t>
   </si>
   <si>
     <t>10127</t>
   </si>
   <si>
     <t>268</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10127/flash_10.362.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10127/flash_10.362.pdf</t>
   </si>
   <si>
     <t>Flash 10.362._x000D_
 PROJETO DE LEI Nº 11/2023. Institui o "Dia Municipal de Combate ao Feminicídio", a ser comemorado anualmente no dia 02 de dezembro. (Referente à Lei nº 5.546, de 05/04/2023)._x000D_
 Martins Lima Filho (Presidente).</t>
   </si>
   <si>
     <t>10128</t>
   </si>
   <si>
     <t>269</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10128/flash_10.363.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10128/flash_10.363.pdf</t>
   </si>
   <si>
     <t>Flash 10.363._x000D_
 PROJETO DE LEI Nº 14/2023. Institui a "Semana Municipal da Maternidade Atípica", a ser comemorada anualmente na 3ª semana do mês de maio. (Referente à Lei nº 5.548, de 05/04/2023)._x000D_
 Martins Lima Filho (Presidente).</t>
   </si>
   <si>
     <t>10129</t>
   </si>
   <si>
     <t>270</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10129/flash_10.364.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10129/flash_10.364.pdf</t>
   </si>
   <si>
     <t>Flash 10.364._x000D_
 PROJETO DE LEI Nº 15/2023. Institui o "Dia Municipal de Conscientização sobre a Trombofilia", a ser comemorado anualmente no dia 16 de setembro. (Referente à Lei nº 5.547, de 05/04/2023)._x000D_
 Martins Lima Filho (Presidente).</t>
   </si>
   <si>
     <t>10130</t>
   </si>
   <si>
     <t>271</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10130/flash_10.365.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10130/flash_10.365.pdf</t>
   </si>
   <si>
     <t>Flash 10.365._x000D_
 PROJETO DE LEI Nº 43/2023. Institui a "Semana de Orientação, Prevenção e Conscientização da Depressão, Transtorno de Ansiedade e Síndrome do Pânico", a ser comemorada anualmente na semana que compreender o dia 20 de setembro. (Referente à Lei nº 5.555, de 16/05/2023)._x000D_
 Martins Lima Filho (Presidente).</t>
   </si>
   <si>
     <t>10131</t>
   </si>
   <si>
     <t>272</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10131/flash_10.366.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10131/flash_10.366.pdf</t>
   </si>
   <si>
     <t>Flash 10.366._x000D_
 PROJETO DE LEI Nº 46/2023. Institui a "Semana Municipal de Educação Preventiva e de Enfrentamento a Endometriose", a ser comemorada anualmente na última semana do mês de março. (Referente à Lei nº 5.554, de 16/05/2023)._x000D_
 Martins Lima Filho (Presidente).</t>
   </si>
   <si>
     <t>10132</t>
   </si>
   <si>
     <t>273</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10132/flash_10.367.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10132/flash_10.367.pdf</t>
   </si>
   <si>
     <t>Flash 10.367._x000D_
 PROJETO DE LEI Nº 54/2023. Institui o “Dia Municipal do Nerd”, a ser comemorado anualmente no dia 21 de maio (Referente à Lei nº 5.557, de 16/05/2023)._x000D_
 Martins Lima Filho (Presidente).</t>
   </si>
   <si>
     <t>10133</t>
   </si>
   <si>
     <t>274</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10133/flash_10.368.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10133/flash_10.368.pdf</t>
   </si>
   <si>
     <t>Flash 10.368._x000D_
 PROJETO DE LEI Nº 69/2023. Institui o “Dia Municipal Joaquim Nagô de Combate à Discriminação Racial”, a ser comemorado anualmente no dia 30 de maio. (Referente à Lei nº 5.572, de 23/06/2023)._x000D_
 Martins Lima Filho (Presidente).</t>
   </si>
   <si>
     <t>10134</t>
   </si>
   <si>
     <t>275</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10134/flash_10.369.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10134/flash_10.369.pdf</t>
   </si>
   <si>
     <t>Flash 10.369._x000D_
 PROJETO DE LEI Nº 95/2023. Institui a "Semana de Conscientização da Saúde Mental de Crianças e Adolescentes", no Município de Montes Claros, a ser comemorada na semana que compreender o dia 10 de setembro. (Referente à Lei nº 5.591, de 17/08/2023)._x000D_
 Martins Lima Filho (Presidente).</t>
   </si>
   <si>
     <t>10135</t>
   </si>
   <si>
     <t>276</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10135/flash_10.370.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10135/flash_10.370.pdf</t>
   </si>
   <si>
     <t>Flash 10.370._x000D_
 PROJETO DE LEI Nº 96/2023. Institui a "Semana de Conscientização e Prevenção da Doença de Alzheimer", no Município de Montes Claros, a ser comemorada anualmente, na semana que compreender o dia 21 de setembro. (Referente à Lei nº 5.601, de 30/08/2023)._x000D_
 Martins Lima Filho (Presidente).</t>
   </si>
   <si>
     <t>10136</t>
   </si>
   <si>
     <t>277</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10136/flash_10.371.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10136/flash_10.371.pdf</t>
   </si>
   <si>
     <t>Flash 10.371._x000D_
 PROJETO DE LEI Nº 100/2023. Institui a "Semana Municipal de Prevenção, Orientação e Combate ao Acidente Vascular Cerebral – AVC", a ser comemorada anualmente na semana correspondente ao dia 29 de outubro. (Referente à Lei nº 5.590, de 17/08/2023)._x000D_
 Martins Lima Filho (Presidente).</t>
   </si>
   <si>
     <t>10137</t>
   </si>
   <si>
     <t>278</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10137/flash_10.372.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10137/flash_10.372.pdf</t>
   </si>
   <si>
     <t>Flash 10.372._x000D_
 PROJETO DE LEI Nº 162/2023. Institui a "Semana Municipal do Estatuto da Criança e do Adolescente – ECA", no âmbito do Município de Montes Claros, a ser comemorada anualmente na 3ª semana do mês de maio. (Referente à Lei nº 5.631, de 18/12/2023)._x000D_
 Martins Lima Filho (Presidente).</t>
   </si>
   <si>
     <t>10138</t>
   </si>
   <si>
     <t>279</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10138/flash_10.373.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10138/flash_10.373.pdf</t>
   </si>
   <si>
     <t>Flash 10.373._x000D_
 PROJETO DE LEI Nº 163/2023. Institui o "Mês Maio Furta-cor", dedicado às ações de conscientização, incentivo ao cuidado e promoção da saúde mental materna, no âmbito do Município de Montes Claros. (Referente à Lei nº 5.632, de 18/12/2023)._x000D_
 Martins Lima Filho (Presidente).</t>
   </si>
   <si>
     <t>10139</t>
   </si>
   <si>
     <t>280</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10139/flash_10.374.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10139/flash_10.374.pdf</t>
   </si>
   <si>
     <t>Flash 10.374._x000D_
 PROJETO DE LEI Nº 182/2023. Institui a "Semana de Orientação, Prevenção e Conscientização sobre a Síndrome de Burnout", a ser comemorada anualmente na semana que compreender o dia 15 de outubro. (Referente à Lei nº 5.637, de 20/12/2023)._x000D_
 Martins Lima Filho (Presidente).</t>
   </si>
   <si>
     <t>10140</t>
   </si>
   <si>
     <t>281</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10140/flash_10.375.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10140/flash_10.375.pdf</t>
   </si>
   <si>
     <t>Flash 10.375._x000D_
 PROJETO DE LEI Nº 07/2023. Altera o artigo 3º da Lei Municipal nº 4.867, de 29/12/2015, que autoriza a doação de área institucional do Município de Montes Claros à Associação de Apoio, Proteção e Amparo à Criança da Arquidiocese de Montes Claros - AAPAC, e dá outras providências. (Terreno medindo 900,00 m², localizado no loteamento bairro João Botelho). (Referente à Lei nº 5.521, de 28/02/2023)._x000D_
 Martins Lima Filho (Presidente).</t>
   </si>
   <si>
     <t>10141</t>
   </si>
   <si>
     <t>282</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10141/flash_10.376.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10141/flash_10.376.pdf</t>
   </si>
   <si>
     <t>Flash 10.376._x000D_
 PROJETO DE LEI Nº 08/2023. Altera a Lei Municipal nº 5.504, de 21/12/2022, que estima a receita e fixa a despesa do Município de Montes Claros, para o exercício financeiro de 2023. (Referente à Lei nº 5.519, de 28/02/2023)._x000D_
 Martins Lima Filho (Presidente).</t>
   </si>
   <si>
     <t>10146</t>
   </si>
   <si>
     <t>287</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10146/flash_10.381.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10146/flash_10.381.pdf</t>
   </si>
   <si>
     <t>Flash 10.381._x000D_
 PROJETO DE LEI Nº 42/2023. Altera o artigo 3º da Lei nº 5.454, de 06/06/2022, que denominou a estrada rural que se inicia na BR 135, passando no Distrito de Santa Rosa de Lima e na Comunidade de Santo Inácio, até a LMG 657. (Estrada da Produção). Passa a denominar "Rodovia MC 10 João Maia". (Referente à Lei nº 5.566, de 31/05/2023)._x000D_
 Martins Lima Filho (Presidente).</t>
   </si>
   <si>
     <t>10151</t>
   </si>
   <si>
     <t>291</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10151/flash_10.385.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10151/flash_10.385.pdf</t>
   </si>
   <si>
     <t>Flash 10.385._x000D_
 PROJETO DE LEI Nº 66/2023. Altera o artigo 3º da Lei nº 3.631, de 16/08/2006, que autorizou a doação de área de terreno ao Estado de Minas Gerais, onde está situada a Escola Estadual Nereide Carvalho. (Referente à Lei nº 5.568, de 06/06/2023)._x000D_
 Martins Lima Filho (Presidente).</t>
   </si>
   <si>
     <t>10152</t>
   </si>
   <si>
     <t>292</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10152/flash_10.386.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10152/flash_10.386.pdf</t>
   </si>
   <si>
     <t>Flash 10.386._x000D_
 PROJETO DE LEI Nº 67/2023. Altera o artigo 3º da Lei nº 3.626, de 25/07/2006, que autorizou a doação de área de terreno ao Estado de Minas Gerais, localizado na avenida Nossa Senhora de Fátima, bairro Chiquinho Guimarães, onde está situada a Escola Estadual Antônio Canela. (Referente à Lei nº 5.567, de 06/06/2023)._x000D_
 Martins Lima Filho (Presidente).</t>
   </si>
   <si>
     <t>10153</t>
   </si>
   <si>
     <t>293</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10153/flash_10.387.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10153/flash_10.387.pdf</t>
   </si>
   <si>
     <t>Flash 10.387._x000D_
 PROJETO DE LEI Nº 88/2023. Altera a Lei nº 5.500, de 08/12/2022, que dispõe sobre desafetação e alienação de imóvel com área de 3.204,79 m², situado no Centro Administrativo do Bairro Ibituruna; autoriza o aumento de capital da Empresa Municipal de Serviços, Obras e Urbanização – ESURB, e dá outras _x000D_
 providências. (Referente à Lei nº 5.574, de 29/06/2023)._x000D_
 Martins Lima Filho (Presidente).</t>
   </si>
   <si>
     <t>10155</t>
   </si>
   <si>
     <t>295</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10155/flash_10.389.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10155/flash_10.389.pdf</t>
   </si>
   <si>
     <t>Flash 10.389._x000D_
 PROJETO DE LEI Nº 103/2023. Altera a Lei Municipal nº 5.575, de 29/06/2023, que dispõe sobre desafetação, afetação e dação em pagamento de áreas de propriedade do Município de Montes Claros, localizadas no loteamento Jardim Olímpico, à sociedade empresária Âncora Imobiliária e Agropastoril Ltda, nos termos do Decreto Municipal nº 4.323, de 12/11/2021. (Referente à Lei nº 5.589, de 17/08/2023)._x000D_
 Martins Lima Filho (Presidente).</t>
   </si>
   <si>
     <t>10156</t>
   </si>
   <si>
     <t>296</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10156/flash_10.390.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10156/flash_10.390.pdf</t>
   </si>
   <si>
     <t>Flash 10.390._x000D_
 PROJETO DE LEI Nº 110/2023. Altera a Lei nº 4.383, de 28/07/2011, alterada pela Lei nº 4.645, de 18/09/2013, que dispõem sobre o acesso gratuito em eventos socioculturais às pessoas com deficiência em eventos promovidos no Município de Montes Claros. Inclui a obrigatoriedade de reserva de espaço e assentos especiais. (Referente à Lei nº 5.605, de 21/09/2023)._x000D_
 Martins Lima Filho (Presidente).</t>
   </si>
   <si>
     <t>10157</t>
   </si>
   <si>
     <t>297</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10157/flash_10.391.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10157/flash_10.391.pdf</t>
   </si>
   <si>
     <t>Flash 10.391._x000D_
 PROJETO DE LEI Nº 117/2023. Altera a Lei nº 5.085, de 19/09/2018, alterada pela Lei nº 5.179, de 10/09/2019, que dispõem sobre a doação de terreno ao Estado de Minas Gerais, para as instalações do Poder Judiciário Estadual, localizado no bairro Ibituruna, para edificação das instalações do Poder Judiciário Estadual em Montes Claros, e dá outras providências. (Retifica a denominação da Avenida Doutor Adão Múcio Resende Prates). (Referente à Lei nº 5.593, de 30/08/2023)._x000D_
 Martins Lima Filho (Presidente).</t>
   </si>
   <si>
     <t>10158</t>
   </si>
   <si>
     <t>298</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10158/flash_10.392.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10158/flash_10.392.pdf</t>
   </si>
   <si>
     <t>Flash 10.392._x000D_
 PROJETO DE LEI Nº 121/2023. Revoga a Lei nº 5.584, de 04/07/2023, que denominou a Praça Carolina Ursine, e repristina a Lei nº 2.919, de 17/08/2001, que denominou a Praça Nilson Figueiredo Moreira, no bairro Cidade Santa Maria. (Referente à Lei nº 5.602, de 06/09/2023)._x000D_
 Martins Lima Filho (Presidente).</t>
   </si>
   <si>
     <t>10159</t>
   </si>
   <si>
     <t>299</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10159/flash_10.393.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10159/flash_10.393.pdf</t>
   </si>
   <si>
     <t>Flash 10.393._x000D_
 PROJETO DE LEI Nº 134/2023. Altera a Lei nº 5.532, de 28/03/2023, que dispõe sobre a instituição do Auxílio-alimentação, no âmbito da Câmara Municipal de Montes Claros. (Referente à Lei nº 5.609, de 27/09/2023)._x000D_
 Martins Lima Filho (Presidente).</t>
   </si>
   <si>
     <t>10160</t>
   </si>
   <si>
     <t>300</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10160/flash_10.394.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10160/flash_10.394.pdf</t>
   </si>
   <si>
     <t>Flash 10.394._x000D_
  PROJETO DE LEI Nº 152/2023. (ALTERADA). Altera a Lei nº 4.814, de 28/04/2015, que dispõe sobre a criação e denominação de Centros de Educação Infantil na rede pública municipal de ensino, e dá outras providências. (Retifica o nome do CEMEI – Centro Municipal de Educação Infantil Yvonne de Oliveira Silveira). (Referente à Lei n° 5.623, de 07/11/2023, que foi alterada pela Lei nº 5.646, de 22/12/2023)._x000D_
 Martins Lima Filho (Presidente).</t>
   </si>
   <si>
     <t>10161</t>
   </si>
   <si>
     <t>301</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10161/flash_10.395.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10161/flash_10.395.pdf</t>
   </si>
   <si>
     <t>Flash 10.395._x000D_
 PROJETO DE LEI Nº 154/2023. Altera a Lei nº 3.720, de 09/05/2007, com redação dada pelas Leis nº 5.145, de 22/05/2019 e nº 5.351, 07/07/2021, que dispõem sobre o Parcelamento do Solo Urbano e Loteamentos Fechados no Município de Montes Claros. (Referente à Lei nº 5.624, de 16/11/2023)._x000D_
 Martins Lima Filho (Presidente).</t>
   </si>
   <si>
     <t>10162</t>
   </si>
   <si>
     <t>302</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10162/flash_10.396.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10162/flash_10.396.pdf</t>
   </si>
   <si>
     <t>Flash 10.396._x000D_
 PROJETO DE LEI Nº 171/2023. Altera a Lei nº 5.623, de 07/11/2023, que dispõe sobre a criação e denominação de Centros de Educação Infantil na rede pública municipal de ensino, e dá outras providências. (Retifica o nome do CEMEI – Centro Municipal de Educação Infantil Professora Yvonne de Oliveira _x000D_
 Silveira. (Referente à Lei nº 5.646, de 22/12/2023)._x000D_
 Martins Lima Filho (Presidente).</t>
   </si>
   <si>
     <t>10169</t>
   </si>
   <si>
     <t>307</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10169/flash_10.401.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10169/flash_10.401.pdf</t>
   </si>
   <si>
     <t>Flash 10.401._x000D_
 PROJETO DE LEI Nº 65/2023. Dispõe sobre as diretrizes para a elaboração e execução da Lei Orçamentária do Município de Montes Claros, para o exercício financeiro de 2024, e dá outras providências. (Referente à Lei nº 5.570, de 23/06/2023)._x000D_
 Martins Lima Filho (Presidente).</t>
   </si>
   <si>
     <t>10170</t>
   </si>
   <si>
     <t>308</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10170/flash_10.402.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10170/flash_10.402.pdf</t>
   </si>
   <si>
     <t>Flash 10.402._x000D_
 PROJETO DE LEI Nº 144/2023. Estima a receita e fixa a despesa do Município de Montes Claros, para o exercício financeiro de 2024. (Referente à Lei nº 5.629, de 15/12/2023, alterada pela Lei nº 5.743, de 04/09/2024)._x000D_
 Martins Lima Filho (Presidente).</t>
   </si>
   <si>
     <t>10171</t>
   </si>
   <si>
     <t>309</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10171/flash_10.403.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10171/flash_10.403.pdf</t>
   </si>
   <si>
     <t>Flash 10.403._x000D_
 PROJETO DE LEI Nº 29/2023. Dispõe sobre reajuste de vencimentos dos servidores ativos e inativos da Câmara Municipal de Montes Claros, e dá outras providências. (Referente à Lei nº 5.531, de 28/03/2023)._x000D_
 Martins Lima Filho (Presidente).</t>
   </si>
   <si>
     <t>10175</t>
   </si>
   <si>
     <t>312</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10175/flash_10.406.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10175/flash_10.406.pdf</t>
   </si>
   <si>
     <t>Flash 10.406._x000D_
 PROJETO DE LEI Nº 31/2023. (ALTERADA). Institui o Auxílio-Alimentação, no âmbito da Câmara Municipal de Montes Claros, no valor de R$ 440,00. (Referente à Lei nº 5.532, de 28/03/2023, que foi alterada pela Lei nº 5.609, de 27/09/2023, pela Resolução nº 41, de 21/12/2023 e pela Lei nº 5.857, de 10/07/2025)._x000D_
 Martins Lima Filho (Presidente).</t>
   </si>
   <si>
     <t>10179</t>
   </si>
   <si>
     <t>316</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10179/flash_10.410.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10179/flash_10.410.pdf</t>
   </si>
   <si>
     <t>Flash 10.410._x000D_
 PROJETO DE LEI Nº 58/2023. Estabelece reajuste de vencimento dos servidores públicos do Poder Executivo do Município de Montes Claros. (Referente à Lei nº 5.553, de 16/05/2023)._x000D_
 Martins Lima Filho (Presidente).</t>
   </si>
   <si>
     <t>10182</t>
   </si>
   <si>
     <t>319</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10182/flash_10.413.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10182/flash_10.413.pdf</t>
   </si>
   <si>
     <t>Flash 10.413._x000D_
 PROJETO DE LEI Nº 30/2023. Dispõe sobre a atualização por recomposição inflacionária dos subsídios dos Agentes Políticos da Câmara Municipal de Montes Claros. (Referente à Lei nº 5.530, de 28/03/2023)._x000D_
 Martins Lima Filho (Presidente).</t>
   </si>
   <si>
     <t>10183</t>
   </si>
   <si>
     <t>320</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10183/flash_10.414.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10183/flash_10.414.pdf</t>
   </si>
   <si>
     <t>Flash 10.414._x000D_
 PROJETO DE LEI Nº 02/2023. Concede o título declaratório de Utilidade Pública Municipal à “Liga Mineira de Futebol”. (Referente à Lei nº 5.518, de 14/02/2023)._x000D_
 Martins Lima Filho (Presidente).</t>
   </si>
   <si>
     <t>10184</t>
   </si>
   <si>
     <t>321</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10184/flash_10.415.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10184/flash_10.415.pdf</t>
   </si>
   <si>
     <t>Flash 10.415._x000D_
 PROJETO DE LEI Nº 16/2023. Concede o título declaratório de Utilidade Pública Municipal à “Loja Maçônica Vigilantes do Norte nº 3949”. (Referente à Lei nº 5.525, de 24/03/2023)._x000D_
 Martins Lima Filho (Presidente).</t>
   </si>
   <si>
     <t>10185</t>
   </si>
   <si>
     <t>322</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10185/flash_10.416.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10185/flash_10.416.pdf</t>
   </si>
   <si>
     <t>Flash 10.416._x000D_
 PROJETO DE LEI Nº 17/2023. Concede o título declaratório de Utilidade Pública Municipal à “Associação de Comunicação do Grande Village”. (Referente à Lei nº 5.544, de 05/04/2023)._x000D_
 Martins Lima Filho (Presidente).</t>
   </si>
   <si>
     <t>10186</t>
   </si>
   <si>
     <t>323</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10186/flash_10.417.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10186/flash_10.417.pdf</t>
   </si>
   <si>
     <t>Flash 10.417._x000D_
 PROJETO DE LEI Nº 25/2023. Concede o título declaratório de Utilidade Pública Municipal à “Associação Laços de Amor Montes Claros - MG”. (Referente à Lei nº 5.545, de 05/04/2023)._x000D_
 Martins Lima Filho (Presidente).</t>
   </si>
   <si>
     <t>10187</t>
   </si>
   <si>
     <t>324</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10187/flash_10.418.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10187/flash_10.418.pdf</t>
   </si>
   <si>
     <t>Flash 10.418._x000D_
 PROJETO DE LEI Nº 37/2023. Concede o título declaratório de Utilidade Pública Municipal à “Associação Rural Serra Verde de Capim Pubo”, localizada na área rural de Cabeceiras de Baixo. (Referente à Lei nº 5.550, de 28/04/2023)._x000D_
 Martins Lima Filho (Presidente).</t>
   </si>
   <si>
     <t>10188</t>
   </si>
   <si>
     <t>325</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10188/flash_10.419.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10188/flash_10.419.pdf</t>
   </si>
   <si>
     <t>Flash 10.419._x000D_
 PROJETO DE LEI Nº 38/2023. Concede o título declaratório de Utilidade Pública Municipal ao “Instituto Social Vide”. (Referente à Lei nº 5.551, de 28/04/2023)._x000D_
 Martins Lima Filho (Presidente).</t>
   </si>
   <si>
     <t>10189</t>
   </si>
   <si>
     <t>326</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10189/flash_10.420.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10189/flash_10.420.pdf</t>
   </si>
   <si>
     <t>Flash 10.420._x000D_
 PROJETO DE LEI Nº 44/2023. Concede o título declaratório de Utilidade Pública Municipal à “Associação Comunitária de Moradores do Bairro Industrial”. (Referente à Lei nº 5.549, de 28/04/2023)._x000D_
 Martins Lima Filho (Presidente).</t>
   </si>
   <si>
     <t>10191</t>
   </si>
   <si>
     <t>327</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10191/flash_10.421.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10191/flash_10.421.pdf</t>
   </si>
   <si>
     <t>Flash 10.421._x000D_
 PROJETO DE LEI Nº 48/2023. Concede o título declaratório de Utilidade Pública Municipal à “Associações Mães de Fé em Montes Claros”. (Referente à Lei nº 5.556, de 16/05/2023)._x000D_
 Martins Lima Filho (Presidente).</t>
   </si>
   <si>
     <t>10192</t>
   </si>
   <si>
     <t>328</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10192/flash_10.422.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10192/flash_10.422.pdf</t>
   </si>
   <si>
     <t>Flash 10.422._x000D_
 PROJETO DE LEI Nº 52/2023. Concede o título declaratório de Utilidade Pública Municipal à “Associação de Pequenos Produtores Rurais de Nova Manga Larga”, localizada no Distrito de São Pedro da Garça. (Referente à Lei nº 5.562, de 31/05/2023)._x000D_
 Martins Lima Filho (Presidente).</t>
   </si>
   <si>
     <t>10193</t>
   </si>
   <si>
     <t>329</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10193/flash_10.423.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10193/flash_10.423.pdf</t>
   </si>
   <si>
     <t>Flash 10.423._x000D_
 PROJETO DE LEI Nº 53/2023. Concede o título declaratório de Utilidade Pública Municipal à “Associação de Agricultores e Trabalhadores Rurais de Cachoeira do Bananal”. (Referente à Lei nº 5.559, de 24/05/2023)._x000D_
 Martins Lima Filho (Presidente).</t>
   </si>
   <si>
     <t>10194</t>
   </si>
   <si>
     <t>330</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10194/flash_10.424.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10194/flash_10.424.pdf</t>
   </si>
   <si>
     <t>Flash 10.424._x000D_
 PROJETO DE LEI Nº 57/2023. Concede o título declaratório de Utilidade Pública Municipal à “Associação Rural dos Moradores do Recanto das Aroeiras”. (Referente à Lei nº 5.561, de 31/05/2023)._x000D_
 Martins Lima Filho (Presidente).</t>
   </si>
   <si>
     <t>10195</t>
   </si>
   <si>
     <t>331</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10195/flash_10.425.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10195/flash_10.425.pdf</t>
   </si>
   <si>
     <t>Flash 10.425._x000D_
 PROJETO DE LEI Nº 85/2023. Concede o título declaratório de Utilidade Pública Municipal à “Associação de Moradores e Pequenos Produtores Rurais da Comunidade Monte das Oliveiras”. (Referente à Lei nº 5.579, de 04/07/2023)._x000D_
 Martins Lima Filho (Presidente).</t>
   </si>
   <si>
     <t>10196</t>
   </si>
   <si>
     <t>332</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10196/flash_10.426.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10196/flash_10.426.pdf</t>
   </si>
   <si>
     <t>Flash 10.426._x000D_
 PROJETO DE LEI Nº 92/2023. Concede título declaratório de Utilidade Pública à “Associação dos Moradores do Bairro Conjunto Residencial JK e Adjacências”. (Referente à Lei nº 5.600, de 30/08/2023)._x000D_
 Martins Lima Filho (Presidente).</t>
   </si>
   <si>
     <t>10197</t>
   </si>
   <si>
     <t>333</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10197/flash_10.427.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10197/flash_10.427.pdf</t>
   </si>
   <si>
     <t>Flash 10.427._x000D_
 PROJETO DE LEI Nº 119/2023. Concede o título declaratório de Utilidade Pública Municipal à “Associação dos Pequenos Produtores Rurais de Gameleira”. (Referente à Lei nº 5.612, de 30/10/2023)._x000D_
 Martins Lima Filho (Presidente).</t>
   </si>
   <si>
     <t>10198</t>
   </si>
   <si>
     <t>334</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10198/flash_10.428.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10198/flash_10.428.pdf</t>
   </si>
   <si>
     <t>Flash 10.428._x000D_
 PROJETO DE LEI Nº 125/2023. Concede o título declaratório de Utilidade Pública Municipal à “Associação Atitude Brasil - AABRA”. (Referente à Lei nº 5.608, de 27/09/2023)._x000D_
 Martins Lima Filho (Presidente).</t>
   </si>
   <si>
     <t>10199</t>
   </si>
   <si>
     <t>335</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10199/flash_10.429.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10199/flash_10.429.pdf</t>
   </si>
   <si>
     <t>Flash 10.429._x000D_
 PROJETO DE LEI Nº 128/2023. Concede o título declaratório de Utilidade Pública Municipal à “Associação Comunitária de Moradores do Bairro Jardim Olímpico". (Referente à Lei nº 5.607, de 27/09/2023)._x000D_
 Martins Lima Filho (Presidente).</t>
   </si>
   <si>
     <t>10200</t>
   </si>
   <si>
     <t>336</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10200/flash_10.430.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10200/flash_10.430.pdf</t>
   </si>
   <si>
     <t>Flash 10.430._x000D_
 PROJETO DE LEI Nº 136/2023. Concede o título declaratório de Utilidade Pública Municipal à “ONG Alimentando Esperanças”. (Referente à Lei nº 5.613, de 30/10/2023)._x000D_
 Martins Lima Filho (Presidente).</t>
   </si>
   <si>
     <t>10201</t>
   </si>
   <si>
     <t>337</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10201/flash_10.431.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10201/flash_10.431.pdf</t>
   </si>
   <si>
     <t>Flash 10.431._x000D_
 PROJETO DE LEI Nº 141/2023. Concede o título declaratório de Utilidade Pública Municipal à “Associação Rural Recanto das Palmeiras”. (Referente à Lei nº 5.614, de 30/10/2023)._x000D_
 Martins Lima Filho (Presidente).</t>
   </si>
   <si>
     <t>10202</t>
   </si>
   <si>
     <t>338</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10202/flash_10.432.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10202/flash_10.432.pdf</t>
   </si>
   <si>
     <t>Flash 10.432._x000D_
 PROJETO DE LEI Nº 142/2023. Concede o título declaratório de Utilidade Pública à “Associação Norte Mineira de Voo Livre – ANVL”. (Referente à Lei nº 5.615, de 30/10/2023)._x000D_
 Martins Lima Filho (Presidente).</t>
   </si>
   <si>
     <t>10203</t>
   </si>
   <si>
     <t>339</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10203/flash_10.433.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10203/flash_10.433.pdf</t>
   </si>
   <si>
     <t>Flash 10.433._x000D_
 PROJETO DE LEI Nº 145/2023. Concede o título declaratório de Utilidade Pública Municipal à “Associação dos Desportistas do Grande Renascença”. (Referente à Lei nº 5.617, de 30/10/2023)._x000D_
 Martins Lima Filho (Presidente).</t>
   </si>
   <si>
     <t>10205</t>
   </si>
   <si>
     <t>341</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10205/flash_10.435.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10205/flash_10.435.pdf</t>
   </si>
   <si>
     <t>Flash 10.435._x000D_
 PROJETO DE LEI Nº 158/2023. Concede o título declaratório de Utilidade Pública Municipal à “Associação Comunitária Rural de Hollywood”. (Referente à Lei nº 5.633, de 18/12/2023)._x000D_
 Martins Lima Filho (Presidente).</t>
   </si>
   <si>
     <t>10206</t>
   </si>
   <si>
     <t>342</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10206/flash_10.434.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10206/flash_10.434.pdf</t>
   </si>
   <si>
     <t>Flash 10.434._x000D_
 PROJETO DE LEI Nº 148/2023. Concede o título declaratório de Utilidade Pública Municipal ao “Instituto Missionários Urbanos”. (Referente à Lei nº 5.616, de 30/10/2023)._x000D_
 Martins Lima Filho (Presidente).</t>
   </si>
   <si>
     <t>10207</t>
   </si>
   <si>
     <t>343</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10207/flash_10.436.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10207/flash_10.436.pdf</t>
   </si>
   <si>
     <t>Flash 10.436._x000D_
 PROJETO DE LEI Nº 164/2023. Concede o título declaratório de Utilidade Pública Municipal à “Associação de Pequenos Produtores Rurais e Moradores do Vale do Pequi no Município de Montes Claros”. (Referente à Lei nº 5.635, de 18/12/2023)._x000D_
 Martins Lima Filho (Presidente).</t>
   </si>
   <si>
     <t>10208</t>
   </si>
   <si>
     <t>344</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10208/flash_10.437.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10208/flash_10.437.pdf</t>
   </si>
   <si>
     <t>Flash 10.437._x000D_
 PROJETO DE LEI Nº 165/2023. Concede o título declaratório de Utilidade Pública Municipal à “Associação Arco-íris do Amor”. (Referente à Lei nº 5.636, de 18/12/2023)._x000D_
 Martins Lima Filho (Presidente).</t>
   </si>
   <si>
     <t>10209</t>
   </si>
   <si>
     <t>345</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10209/flash_10.438.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10209/flash_10.438.pdf</t>
   </si>
   <si>
     <t>Flash 10.438._x000D_
 PROJETO DE LEI Nº 172/2023. Concede o título declaratório de Utilidade Pública Municipal ao “Instituto de Desenvolvimento Social Dona Marly”. (Referente à Lei nº 5.634, de 18/12/2023)._x000D_
 Martins Lima Filho (Presidente).</t>
   </si>
   <si>
     <t>10210</t>
   </si>
   <si>
     <t>346</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10210/flash_10.439.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10210/flash_10.439.pdf</t>
   </si>
   <si>
     <t>Flash 10.439._x000D_
 PROJETO DE LEI Nº 01/2023. (NÃO VOTADO). Garante aos estudantes do Município de Montes Claros o direito ao aprendizado da Língua Portuguesa de acordo com as normas e orientações legais de ensino, estabelecidas com base nas orientações nacionais de Educação do Vocabulário Ortográfico._x000D_
 Martins Lima Filho (Presidente).</t>
   </si>
   <si>
     <t>10211</t>
   </si>
   <si>
     <t>347</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10211/flash_10.440.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10211/flash_10.440.pdf</t>
   </si>
   <si>
     <t>Flash 10.440._x000D_
 PROJETO DE LEI Nº 05/2023. (NÃO VOTADO). Fica instituído o “Dia Municipal de Combate ao Feminicídio", a ser celebrado anualmente no dia 02 de dezembro, e dá outras providências._x000D_
 Martins Lima Filho (Presidente).</t>
   </si>
   <si>
     <t>10216</t>
   </si>
   <si>
     <t>351</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10216/flash_10.443.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10216/flash_10.443.pdf</t>
   </si>
   <si>
     <t>Flash 10.443._x000D_
 PROJETO DE LEI Nº 40/2023. (NÃO VOTADO). Estabelece procedimentos de atendimento e medidas protetivas para os casos de violência contra o professor em relação escolar._x000D_
 Martins Lima Filho (Presidente).</t>
   </si>
   <si>
     <t>10217</t>
   </si>
   <si>
     <t>352</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10217/flash_10.444.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10217/flash_10.444.pdf</t>
   </si>
   <si>
     <t>Flash 10.444._x000D_
 PROJETO DE LEI Nº 41/2023. (NÃO VOTADO). Fica instituída a Política Municipal de Proteção dos Direitos da Pessoa com Fibromialgia no Município de Montes Claros, e dá outras providências._x000D_
 Martins Lima Filho (Presidente).</t>
   </si>
   <si>
     <t>10218</t>
   </si>
   <si>
     <t>353</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10218/flash_10.445.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10218/flash_10.445.pdf</t>
   </si>
   <si>
     <t>Flash 10.445._x000D_
 PROJETO DE LEI Nº 45/2023. (NÃO VOTADO). Concede o título declaratório de Utilidade Pública Municipal à "Associação dos Moradores e Proprietários de Imóveis do Condomínio Vale das Hortênsias"._x000D_
 Martins Lima Filho (Presidente).</t>
   </si>
   <si>
     <t>10220</t>
   </si>
   <si>
     <t>354</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10220/flash_10.446.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10220/flash_10.446.pdf</t>
   </si>
   <si>
     <t>Flash 10.446._x000D_
 PROJETO DE LEI Nº 50/2023. (NÃO VOTADO). Institui a "Política Municipal de Saúde Mental de Crianças e Adolescentes" no Município de Montes Claros._x000D_
 Martins Lima Filho (Presidente).</t>
   </si>
   <si>
     <t>10221</t>
   </si>
   <si>
     <t>355</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10221/flash_10.447.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10221/flash_10.447.pdf</t>
   </si>
   <si>
     <t>Flash 10.447._x000D_
 PROJETO DE LEI Nº 51/2023. (NÃO VOTADO). Institui a Campanha “Junho Arco-Íris” e o “Dia Municipal do Orgulho LGBTQIA+ no calendário oficial do Município de Montes Claros, e dá outras providências. (Dia 1º de junho)._x000D_
 Martins Lima Filho (Presidente).</t>
   </si>
   <si>
     <t>10222</t>
   </si>
   <si>
     <t>356</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10222/flash_10.448.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10222/flash_10.448.pdf</t>
   </si>
   <si>
     <t>Flash 10.448._x000D_
 PROJETO DE LEI Nº 60/2023. (NÃO VOTADO). Dispõe sobre as diretrizes para criação de Programa de Incentivo ao Emprego para as Mães Solo no Município de Montes Claros; institui o "Dia Municipal das Mães Solo", e dá outras providências._x000D_
 Martins Lima Filho (Presidente).</t>
   </si>
   <si>
     <t>10223</t>
   </si>
   <si>
     <t>357</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10223/flash_10.449.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10223/flash_10.449.pdf</t>
   </si>
   <si>
     <t>Flash 10.449._x000D_
 PROJETO DE LEI Nº 61/2023. (NÃO VOTADO). Institui a "Semana de Conscientização da Saúde Mental de Crianças e Adolescentes" no Município de Montes Claros, a ser comemorada anualmente na semana que compreender o dia 10 de setembro._x000D_
 Martins Lima Filho (Presidente).</t>
   </si>
   <si>
     <t>10224</t>
   </si>
   <si>
     <t>358</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10224/flash_10.450.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10224/flash_10.450.pdf</t>
   </si>
   <si>
     <t>Flash 10.450._x000D_
 PROJETO DE LEI Nº 62/2023. (NÃO VOTADO). Institui o "Dia Municipal de Luta contra a LGBTQIA+Fobia" no Município de Montes Claros, a ser realizado anualmente no último domingo do mês de maio._x000D_
 Martins Lima Filho (Presidente).</t>
   </si>
   <si>
     <t>10226</t>
   </si>
   <si>
     <t>359</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10226/flash_10.451.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10226/flash_10.451.pdf</t>
   </si>
   <si>
     <t>Flash 10.451._x000D_
 PROJETO DE LEI Nº 64/2023. (NÃO VOTADO). Institui o "Dia Municipal das Mães Solo" no Município de Montes Claros, a ser comemorado anualmente no dia 16 de maio, e dá outras providências._x000D_
 Martins Lima Filho (Presidente).</t>
   </si>
   <si>
     <t>10227</t>
   </si>
   <si>
     <t>360</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10227/flash_10.452.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10227/flash_10.452.pdf</t>
   </si>
   <si>
     <t>Flash 10.452._x000D_
 PROJETO DE LEI Nº 79/2023. (NÃO VOTADO). Denomina ruas localizadas no Bairro Major Prates._x000D_
 Martins Lima Filho (Presidente).</t>
   </si>
   <si>
     <t>10228</t>
   </si>
   <si>
     <t>361</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10228/flash_10.453.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10228/flash_10.453.pdf</t>
   </si>
   <si>
     <t>Flash 10.453._x000D_
 PROJETO DE LEI Nº 81/2023. (NÃO VOTADO). Autoriza a desafetação e doação de imóvel do Município à Comunidade Terapêutica Esquadrão da Vida – CTEV, com área de 302,41 m², localizada no bairro Alcides Rabelo, e dá outras providências._x000D_
 Martins Lima Filho (Presidente).</t>
   </si>
   <si>
     <t>10231</t>
   </si>
   <si>
     <t>362</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10231/flash_10.454.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10231/flash_10.454.pdf</t>
   </si>
   <si>
     <t>Flash 10.454._x000D_
 PROJETO DE LEI Nº 82/2023. (NÃO VOTADO). Autoriza a desafetação e dação em pagamento de imóvel de propriedade do Município à sociedade empresária Âncora _x000D_
 Imobiliária e Agropastoril Ltda._x000D_
 Martins Lima Filho (Presidente).</t>
   </si>
   <si>
     <t>10232</t>
   </si>
   <si>
     <t>363</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10232/flash_10.455.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10232/flash_10.455.pdf</t>
   </si>
   <si>
     <t>Flash 10.455._x000D_
 PROJETO DE LEI Nº 93/2023. (NÃO VOTADO). Proíbe o manuseio, a utilização, a queima e a soltura de fogos de estampido e de artifício, assim como de quaisquer artefatos pirotécnicos de efeito sonoro ruidoso no Município de Montes Claros, e dá outras providências._x000D_
 Martins Lima Filho (Presidente).</t>
   </si>
   <si>
     <t>10233</t>
   </si>
   <si>
     <t>364</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10233/flash_10.456.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10233/flash_10.456.pdf</t>
   </si>
   <si>
     <t>Flash 10.456._x000D_
 PROJETO DE LEI Nº 94/2023. (NÃO VOTADO). Institui o Cadastro de Protetores e Entidades de Proteção Animal no Município de Montes Claros e dá outras providências._x000D_
 Martins Lima Filho (Presidente).</t>
   </si>
   <si>
     <t>10234</t>
   </si>
   <si>
     <t>365</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10234/flash_10.457.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10234/flash_10.457.pdf</t>
   </si>
   <si>
     <t>Flash 10.457._x000D_
 PROJETO DE LEI Nº 97/2023. (NÃO VOTADO). Dispõe sobre o reconhecimento do Cordão de Girassol como instrumento auxiliar de orientação para identificação de pessoas com deficiências ocultas._x000D_
 Martins Lima Filho (Presidente).</t>
   </si>
   <si>
     <t>10235</t>
   </si>
   <si>
     <t>366</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10235/flash_10.458.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10235/flash_10.458.pdf</t>
   </si>
   <si>
     <t>Flash 10.458._x000D_
 PROJETO DE LEI Nº 98/2023. (NÃO VOTADO). Altera a Lei nº 4.383, de 28/07/2011, alterada pela Lei nº 4.645, de 18/09/2013, para incluir a obrigatoriedade de reserva de espaços e assentos específicos para a pessoa com deficiência, em eventos promovidos no Município de Montes Claros._x000D_
 Martins Lima Filho (Presidente).</t>
   </si>
   <si>
     <t>10236</t>
   </si>
   <si>
     <t>367</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10236/flash_10.459.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10236/flash_10.459.pdf</t>
   </si>
   <si>
     <t>Flash 10.459._x000D_
 PROJETO DE LEI Nº 101/2023. (NÃO VOTADO). Institui o Programa “Não se Cale”, protocolo de conduta para espaços públicos e privados de lazer em situações de agressão sexual e procedimentos para auxiliar pessoas que se sintam em situação de risco, e dá outras providências._x000D_
 Martins Lima Filho (Presidente).</t>
   </si>
   <si>
     <t>10237</t>
   </si>
   <si>
     <t>368</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10237/flash_10.460.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10237/flash_10.460.pdf</t>
   </si>
   <si>
     <t>Flash 10.460._x000D_
 PROJETO DE LEI Nº 105/2023. (NÃO VOTADO). Denomina a “Rua Lafayete Spínola Castro", localizada no bairro Barcelona Park._x000D_
 Martins Lima Filho (Presidente).</t>
   </si>
   <si>
     <t>10238</t>
   </si>
   <si>
     <t>369</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10238/flash_10.461.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10238/flash_10.461.pdf</t>
   </si>
   <si>
     <t>Flash 10.461._x000D_
 PROJETO DE LEI Nº 108/2023. (NÃO VOTADO). Altera a Lei nº 4.392, de 23/09/2011, que disciplina as nomeações para cargos em comissão no âmbito dos órgãos do Poder Executivo e Legislativo de Montes Claros._x000D_
 Martins Lima Filho (Presidente).</t>
   </si>
   <si>
     <t>10239</t>
   </si>
   <si>
     <t>370</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10239/flash_10.462.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10239/flash_10.462.pdf</t>
   </si>
   <si>
     <t>Flash 10.462._x000D_
 PROJETO DE LEI Nº 111/2023. (NÃO VOTADO). Institui o "Passe Livre" aos estudantes da rede pública e privada de ensino, pertencentes às famílias carentes no Município de Montes Claros e altera a Lei nº 4.457, de 22/12/2011, que dispõe sobre o Meio-Passe Estudantil, e dá outras providências._x000D_
 Martins Lima Filho (Presidente).</t>
   </si>
   <si>
     <t>10240</t>
   </si>
   <si>
     <t>371</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10240/flash_10.463.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10240/flash_10.463.pdf</t>
   </si>
   <si>
     <t>Flash 10.463._x000D_
 PROJETO DE LEI Nº 112/2023. (NÃO VOTADO). Dispõe sobre a proteção da pessoa nos procedimentos de contratação de empréstimo consignado, de cartão de crédito consignado e de serviço, cujo desconto incida sobre a folha de pagamento no âmbito do Município de Montes Claros._x000D_
 Martins Lima Filho (Presidente).</t>
   </si>
   <si>
     <t>10241</t>
   </si>
   <si>
     <t>372</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10241/flash_10.464.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10241/flash_10.464.pdf</t>
   </si>
   <si>
     <t>Flash 10.464._x000D_
 PROJETO DE LEI Nº 113/2023. (NÃO VOTADO). Dispõe sobre a obrigatoriedade de prestar socorro aos animais atropelados nas vias públicas de Montes Claros._x000D_
 Martins Lima Filho (Presidente).</t>
   </si>
   <si>
     <t>10242</t>
   </si>
   <si>
     <t>373</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10242/flash_10.465.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10242/flash_10.465.pdf</t>
   </si>
   <si>
     <t>Flash 10.465._x000D_
 PROJETO DE LEI Nº 114/2023. (NÃO VOTADO). Institui o "Dia Municipal da Família Multiespécie" em Montes Claros, a ser comemorado anualmente no terceiro domingo do mês de junho, e dá outras providências._x000D_
 Martins Lima Filho (Presidente).</t>
   </si>
   <si>
     <t>10243</t>
   </si>
   <si>
     <t>374</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10243/flash_10.466.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10243/flash_10.466.pdf</t>
   </si>
   <si>
     <t>Flash 10.466._x000D_
 PROJETO DE LEI Nº 115/2023. (NÃO VOTADO). Estabelece multa para maus-tratos a cães, gatos, asininos, equinos e muares no perímetro urbano do Município de Montes Claros e dá outras providências._x000D_
 Martins Lima Filho (Presidente).</t>
   </si>
   <si>
     <t>10244</t>
   </si>
   <si>
     <t>375</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10244/flash_10.467.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10244/flash_10.467.pdf</t>
   </si>
   <si>
     <t>Flash 10.467._x000D_
 PROJETO DE LEI Nº 116/2023. (NÃO VOTADO). Denomina a “Praça Professora Marluce de Almeida”, localizada no bairro Maracanã._x000D_
 Martins Lima Filho (Presidente).</t>
   </si>
   <si>
     <t>10245</t>
   </si>
   <si>
     <t>376</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10245/flash_10.468.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10245/flash_10.468.pdf</t>
   </si>
   <si>
     <t>Flash 10.468._x000D_
 PROJETO DE LEI Nº 118/2023. (NÃO VOTADO). Disciplina o uso de Contêiner no Município de Montes Claros, e dá outras providências._x000D_
 Martins Lima Filho (Presidente).</t>
   </si>
   <si>
     <t>10246</t>
   </si>
   <si>
     <t>377</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10246/flash_10.469.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10246/flash_10.469.pdf</t>
   </si>
   <si>
     <t>Flash 10.469._x000D_
 PROJETO DE LEI Nº 122/2023. (NÃO VOTADO). Denomina a “Praça Décio Gonçalves de Queiroz”, localizada no bairro Monte Sião._x000D_
 Martins Lima Filho (Presidente).</t>
   </si>
   <si>
     <t>10247</t>
   </si>
   <si>
     <t>378</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10247/flash_10.470.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10247/flash_10.470.pdf</t>
   </si>
   <si>
     <t>Flash 10.470._x000D_
 PROJETO DE LEI Nº 126/2023. (NÃO VOTADO). Denomina a “Avenida Domingos Lopes da Silva”, localizada no bairro Jardim Olímpico._x000D_
 Martins Lima Filho (Presidente).</t>
   </si>
   <si>
     <t>10248</t>
   </si>
   <si>
     <t>379</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10248/flash_10.471.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10248/flash_10.471.pdf</t>
   </si>
   <si>
     <t>Flash 10.471._x000D_
 PROJETO DE LEI Nº 129/2023. (NÃO VOTADO). Dispõe sobre a composição, objetivos e o funcionamento do Conselho Municipal de Desenvolvimento Rural Sustentável – CMDRS; revoga a Lei nº 3.694, de 02/03/2007, e dá outras providências._x000D_
 Martins Lima Filho (Presidente).</t>
   </si>
   <si>
     <t>10249</t>
   </si>
   <si>
     <t>380</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10249/flash_10.472.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10249/flash_10.472.pdf</t>
   </si>
   <si>
     <t>Flash 10.472._x000D_
 PROJETO DE LEI Nº 131/2023. (NÃO VOTADO). Denomina ruas localizadas no Bairro Jardim Olímpico._x000D_
 Martins Lima Filho (Presidente).</t>
   </si>
   <si>
     <t>10250</t>
   </si>
   <si>
     <t>381</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10250/flash_10.473.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10250/flash_10.473.pdf</t>
   </si>
   <si>
     <t>Flash 10.473._x000D_
 PROJETO DE LEI Nº 135/2023. (NÃO VOTADO). Denomina ruas localizadas no bairro Residencial Rio do Cedro._x000D_
 Martins Lima Filho (Presidente).</t>
   </si>
   <si>
     <t>10252</t>
   </si>
   <si>
     <t>382</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10252/flash_10.474.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10252/flash_10.474.pdf</t>
   </si>
   <si>
     <t>Flash 10.474._x000D_
 PROJETO DE LEI Nº 138/2023. (NÃO VOTADO). Denomina a “Praça Nivaldo Maciel”, localizada no prolongamento do bairro Jardim Panorama._x000D_
 Martins Lima Filho (Presidente).</t>
   </si>
   <si>
     <t>10253</t>
   </si>
   <si>
     <t>383</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10253/flash_10.475.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10253/flash_10.475.pdf</t>
   </si>
   <si>
     <t>Flash 10.475._x000D_
 PROJETO DE LEI Nº 139/2023. (NÃO VOTADO). Denomina a “Praça Irmã Marilda”, localizada no bairro Chiquinho Guimarães._x000D_
 Martins Lima Filho (Presidente).</t>
   </si>
   <si>
     <t>10254</t>
   </si>
   <si>
     <t>384</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10254/flash_10.476.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10254/flash_10.476.pdf</t>
   </si>
   <si>
     <t>Flash 10.476._x000D_
 PROJETO DE LEI Nº 140/2023. (NÃO VOTADO). Denomina o “Campo Globo Jomar Macedo”, localizado na rua Francisco Coutinho, nº 457, bairro Augusta Mota._x000D_
 Martins Lima Filho (Presidente).</t>
   </si>
   <si>
     <t>10255</t>
   </si>
   <si>
     <t>385</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10255/flash_10.477.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10255/flash_10.477.pdf</t>
   </si>
   <si>
     <t>Flash 10.477._x000D_
 PROJETO DE LEI Nº 143/2023. (NÃO VOTADO). Denomina oficialmente o “Bairro Vila Verde”._x000D_
 Martins Lima Filho (Presidente).</t>
   </si>
   <si>
     <t>10256</t>
   </si>
   <si>
     <t>386</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10256/flash_10.478.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10256/flash_10.478.pdf</t>
   </si>
   <si>
     <t>Flash 10.478._x000D_
 PROJETO DE LEI Nº 146/2023. (NÃO VOTADO). Institui a “Semana Municipal do Estatuto da Criança e do Adolescente – ECA” no âmbito do Município de Montes Claros, a ser realizada anualmente na terceira semana do mês de maio._x000D_
 Martins Lima Filho (Presidente).</t>
   </si>
   <si>
     <t>10257</t>
   </si>
   <si>
     <t>387</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10257/flash_10.479.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10257/flash_10.479.pdf</t>
   </si>
   <si>
     <t>Flash 10.479._x000D_
 PROJETO DE LEI Nº 156/2023. (NÃO VOTADO). Concede o título declaratório de Utilidade Pública Municipal à "Associação de Pais e Mestres do Colégio Tiradentes da Polícia Militar de Minas Gerais - Unidade Montes Claros"._x000D_
 Martins Lima Filho (Presidente).</t>
   </si>
   <si>
     <t>10258</t>
   </si>
   <si>
     <t>388</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10258/flash_10.480.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10258/flash_10.480.pdf</t>
   </si>
   <si>
     <t>Flash 10.480._x000D_
 PROJETO DE LEI Nº 157/2023. (NÃO VOTADO). Denomina a “Rua Flor de Zeus”, localizada no bairro Jardim Olímpico._x000D_
 Martins Lima Filho (Presidente).</t>
   </si>
   <si>
     <t>10259</t>
   </si>
   <si>
     <t>389</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10259/flash_10.481.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10259/flash_10.481.pdf</t>
   </si>
   <si>
     <t>Flash 10.481._x000D_
 PROJETO DE LEI Nº 166/2023. (NÃO VOTADO). Dispõe sobre incentivo para fortalecimento da “Atenção à Saúde nas Unidades Hospitalares" contratualizadas com o Município de Montes Claros, em caráter excepcional e temporário e dá outras providências._x000D_
 Martins Lima Filho (Presidente).</t>
   </si>
   <si>
     <t>10260</t>
   </si>
   <si>
     <t>390</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10260/flash_10.482.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10260/flash_10.482.pdf</t>
   </si>
   <si>
     <t>Flash 10.482._x000D_
 PROJETO DE LEI Nº 168/2023. (NÃO VOTADO). Dispõe sobre a garantia de acesso das mulheres em situação de vulnerabilidade social à absorventes higiênicos no Município de Montes Claros._x000D_
 Martins Lima Filho (Presidente).</t>
   </si>
   <si>
     <t>10261</t>
   </si>
   <si>
     <t>391</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10261/flash_10.483.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10261/flash_10.483.pdf</t>
   </si>
   <si>
     <t>Flash 10.483._x000D_
 PROJETO DE LEI Nº 177/2023. (NÃO VOTADO). Denomina a “Praça Nina Dias”, localizada no bairro Maracanã._x000D_
 Martins Lima Filho (Presidente).</t>
   </si>
   <si>
     <t>10262</t>
   </si>
   <si>
     <t>392</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10262/flash_10.484.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10262/flash_10.484.pdf</t>
   </si>
   <si>
     <t>Flash 10.484._x000D_
 PROJETO DE LEI Nº 179/2023. (NÃO VOTADO). Denomina a “Escola Municipal Maura Lúcia dos Santos”, localizada no bairro Independência._x000D_
 Martins Lima Filho (Presidente).</t>
   </si>
   <si>
     <t>10263</t>
   </si>
   <si>
     <t>393</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10263/flash_10485.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10263/flash_10485.pdf</t>
   </si>
   <si>
     <t>Flash 10.485._x000D_
 PROJETO DE LEI Nº 03/2023. (RETIRADO). Dispõe sobre o Défit Atuarial do Instituto Municipal de Previdência dos Servidores Públicos de Montes Claros – PREVMOC._x000D_
 Martins Lima Filho (Presidente).</t>
   </si>
   <si>
     <t>10264</t>
   </si>
   <si>
     <t>394</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10264/flash_10.486.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10264/flash_10.486.pdf</t>
   </si>
   <si>
     <t>Flash 10.486._x000D_
 PROJETO DE LEI Nº 99/2023. (RETIRADO). Altera e acrescenta artigo e inciso à Lei nº 4.392, de 23/09/2011, que disciplina as nomeações para os cargos em comissão no âmbito dos órgãos do Poder Executivo e Legislativo Municipal, para vedar a contratação de pessoa física condenada pelos crimes que especifica, e dá outras providências._x000D_
 Martins Lima Filho (Presidente).</t>
   </si>
   <si>
     <t>10265</t>
   </si>
   <si>
     <t>395</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10265/flash10.487.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10265/flash10.487.pdf</t>
   </si>
   <si>
     <t>Flash 10.487._x000D_
 PROJETO DE LEI Nº 102/2023. (RETIRADO). Autoriza o Poder Executivo a proceder a transposição e a transferência de recursos no orçamento vigente, constantes no Fundo Municipal de Saúde e provenientes do Ministério da Saúde, e dá outras providências._x000D_
 Martins Lima Filho (Presidente).</t>
   </si>
   <si>
     <t>10286</t>
   </si>
   <si>
     <t>399</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10286/flash_10.441.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10286/flash_10.441.pdf</t>
   </si>
   <si>
     <t>Flash 10.441._x000D_
 PROJETO DE LEI Nº 10/2023. (NÃO VOTADO). Institui a Política Pública do Município para Garantia, Proteção e Ampliação dos Direitos das Pessoas com Transtorno do Espectro Autista – TEA e seus familiares._x000D_
 Martins Lima Filho (Presidente).</t>
   </si>
   <si>
     <t>10287</t>
   </si>
   <si>
     <t>400</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10287/flash_10.442.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10287/flash_10.442.pdf</t>
   </si>
   <si>
     <t>Flash 10.442._x000D_
 PROJETO DE LEI Nº 39/2023. (NÃO VOTADO). Dispõe sobre o reconhecimento da fibromialgia como deficiência e estabelece a obrigatoriedade de vaga específica para esse público nos estabelecimentos, bem como o direito à carteira como documento comprobatório de que a pessoa é portadora dessa síndrome._x000D_
 Martins Lima Filho (Presidente).</t>
   </si>
   <si>
     <t>10288</t>
   </si>
   <si>
     <t>401</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10288/flash10.491.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10288/flash10.491.pdf</t>
   </si>
   <si>
     <t>Flash 10.491._x000D_
 PROJETO DE LEI Nº 159/2023. (RETIRADO). Autoriza a desafetação e permuta de áreas do Município de Montes Claros com a sociedade empresária Brown_x000D_
 Empreendimentos Imobiliários Ltda, tendo em vista a necessidade de regularizar importantes áreas verdes como o Parque Natural Municipal Milton Prates, e dá outras providências._x000D_
 Martins Lima Filho (Presidente).</t>
   </si>
   <si>
     <t>10290</t>
   </si>
   <si>
     <t>403</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10290/flash10.493.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10290/flash10.493.pdf</t>
   </si>
   <si>
     <t>Flash 10.493._x000D_
 PROJETO DE LEI Nº 170/2023. (RETIRADO). Institui a “Semana de Orientação, Prevenção e Conscientização sobre a Síndrome de Burnout” no Município de Montes Claros, a ser realizada anualmente na semana que compreender o dia 15 de outubro._x000D_
 Martins Lima Filho (Presidente).</t>
   </si>
   <si>
     <t>10291</t>
   </si>
   <si>
     <t>404</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10291/flash10.494.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10291/flash10.494.pdf</t>
   </si>
   <si>
     <t>Flash 10.494._x000D_
 PROJETO DE LEI Nº 176/2023. (RETIRADO). Autoriza a desafetação e permuta de áreas do Município de Montes Claros com a sociedade empresária Brown Empreendimentos Imobiliários Ltda e com Arlen de Paulo Santiago Filho, tendo em vista a necessidade de regularizar importantes áreas verdes como o Parque Natural Municipal Milton Prates, e dá outras providências._x000D_
 Martins Lima Filho (Presidente).</t>
   </si>
   <si>
     <t>7971</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/7971/pr_01_2023-1.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/7971/pr_01_2023-1.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Benemérito ao Sr. Alexandre Silveira.</t>
   </si>
   <si>
     <t>7972</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/7972/pr_02_2023.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/7972/pr_02_2023.pdf</t>
   </si>
   <si>
     <t>Fica outorgado ao senhor Marcelo Vinicius Santos Chaves o título de Cidadão Honorário de Montes Claros.</t>
   </si>
   <si>
     <t>7996</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/7996/pr_03_2023.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/7996/pr_03_2023.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Benemérito ao Sr. Alexandre Silveira</t>
   </si>
   <si>
     <t>8306</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8306/projeto_de_resolucao_assinado.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8306/projeto_de_resolucao_assinado.pdf</t>
   </si>
   <si>
     <t>Fica outorgado a Gustavo Crosara, o Título de Cidadão Honorário de Montes Claros (MG), pelos seus relevantes serviços prestados a este Município.</t>
   </si>
   <si>
     <t>8336</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8336/pr_05_2023.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8336/pr_05_2023.pdf</t>
   </si>
   <si>
     <t>Fica outorgada à sra. Isa Pereira Dias, o Título de Cidadã Honorária de Montes Claros, traduzindo o reconhecimento desta Casa Legislativa pelos relevantes serviços prestados ao nosso município.</t>
   </si>
   <si>
     <t>8442</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8442/titulo_de_cidada_honoraria_-_assinado_2023.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8442/titulo_de_cidada_honoraria_-_assinado_2023.pdf</t>
   </si>
   <si>
     <t>Título de Cidadã Honorária a Dra. Aline Brito.</t>
   </si>
   <si>
     <t>8447</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8447/projeto_de_resolucao_assinado.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8447/projeto_de_resolucao_assinado.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Honorário de Montes Claros ao Sr. Altair da Paixão Barreto Nobre.</t>
   </si>
   <si>
     <t>8460</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8460/pr_08_2023.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8460/pr_08_2023.pdf</t>
   </si>
   <si>
     <t>Concede título de Cidadão Honorário ao Sr. Rodrigo Machado de Andrade.</t>
   </si>
   <si>
     <t>8465</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8465/pr_09_2023.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8465/pr_09_2023.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Benemérito ao Sr. Adam Renanne Souza Felizardo.</t>
   </si>
   <si>
     <t>8466</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8466/pr_10_2023.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8466/pr_10_2023.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Benemérito ao Sr. Ricardo Lima Júnior.</t>
   </si>
   <si>
     <t>8507</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8507/pr_11_2023.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8507/pr_11_2023.pdf</t>
   </si>
   <si>
     <t>Altera o art. 5º da Resolução Nº 34 de 06 de dezembro de 2022.</t>
   </si>
   <si>
     <t>8508</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8508/pr_12_2023.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8508/pr_12_2023.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Benemérito ao Sr. Cleipison Alves da Silva.</t>
   </si>
   <si>
     <t>8509</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8509/pr_13_2023.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8509/pr_13_2023.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Benemérito ao Sr. Gildásio Rômulo Gonçalves.</t>
   </si>
   <si>
     <t>8535</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8535/pr_14_2023.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8535/pr_14_2023.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Honorário ao Sr. César William Passos.</t>
   </si>
   <si>
     <t>8553</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8553/pr_15_2023.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8553/pr_15_2023.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Honorário ao Dr. João Batista Silvério.</t>
   </si>
   <si>
     <t>8554</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8554/pr_16_2023.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8554/pr_16_2023.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadã Benemérita à Secretária Municipal de Planejamento e Gestão e Secretária Municipal de Esportes e Juventude, Sra. Celeste Leite Fróes.</t>
   </si>
   <si>
     <t>8958</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8958/pr_17_2023.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8958/pr_17_2023.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Benemérito ao Sr. Andrey Soares de Oliveira.</t>
   </si>
   <si>
     <t>9007</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9007/pr_18_2023.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9007/pr_18_2023.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Benemérito ao Sr. Otávio Batista Rocha Machado.</t>
   </si>
   <si>
     <t>9012</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9012/pr_19_2023_-_correcao.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9012/pr_19_2023_-_correcao.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Honorário ao Sr. José Francisco da Silva.</t>
   </si>
   <si>
     <t>9015</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9015/pr_20_2023.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9015/pr_20_2023.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos da Resolução n° 04 de 27 de março de 2018 e da Resolução n° 21 de 24 de agosto de 2021.</t>
   </si>
   <si>
     <t>9052</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9052/pr_21_2023.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9052/pr_21_2023.pdf</t>
   </si>
   <si>
     <t>Revoga o parágrafo 3º do Art. 178 do Regimento Interno da Câmara Municipal de Montes Claros - MG.</t>
   </si>
   <si>
     <t>9173</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9173/pr_22_2023.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9173/pr_22_2023.pdf</t>
   </si>
   <si>
     <t>Concede Medalha Ivan José Lopes de Honra a Montes Claros ao Presidente da Assembleia Legislativa de Minas Gerais, Deputado Luiz Tadeu Martins Leite.</t>
   </si>
   <si>
     <t>9227</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9227/pr_23_2023.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9227/pr_23_2023.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Benemérito ao Sr. Bernardo C. Brant Maia.</t>
   </si>
   <si>
     <t>9233</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9233/pr_24_2023.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9233/pr_24_2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Criação da Comissão de Legislação Participativa na Câmara Municipal de Montes Claros - MG.</t>
   </si>
   <si>
     <t>9291</t>
   </si>
   <si>
     <t>Leãozinho, Wilton Dias</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9291/pr_25_2023.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9291/pr_25_2023.pdf</t>
   </si>
   <si>
     <t>Concede Medalha de Mérito Esportivo Antônio Manoel Dias à Sra. Anny Gabrielly Pereira Santos.</t>
   </si>
   <si>
     <t>9329</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9329/pr_26_2023.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9329/pr_26_2023.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Honorário ao Sr. Henrique de Queiroz Henriques.</t>
   </si>
   <si>
     <t>9358</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9358/pr_27_2023.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9358/pr_27_2023.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Benemérito ao Sr. Edilson de Moraes Lopes.</t>
   </si>
   <si>
     <t>9378</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9378/pr_28_2023.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9378/pr_28_2023.pdf</t>
   </si>
   <si>
     <t>Concede Título De Cidadão Honorário ao Sr. Hélder Leone Alves De Carvalho.</t>
   </si>
   <si>
     <t>9387</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9387/pr_29_2023.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9387/pr_29_2023.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Benemérito ao Deputado Federal Paulo Guedes.</t>
   </si>
   <si>
     <t>9393</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9393/pr_30_2023.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9393/pr_30_2023.pdf</t>
   </si>
   <si>
     <t>Concede o Título de Cidadã Benemérita à Deputada Estadual Marilene Alves de Souza.</t>
   </si>
   <si>
     <t>9396</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9396/projeto_de_lei_-_homenagem_-_assinado.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9396/projeto_de_lei_-_homenagem_-_assinado.pdf</t>
   </si>
   <si>
     <t>Acrescenta o parágrafo 4º ao artigo178 do Regimento Interno da Câmara Municipal de Montes Claros.</t>
   </si>
   <si>
     <t>9412</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9412/pr_32_2023.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9412/pr_32_2023.pdf</t>
   </si>
   <si>
     <t>Altera a Resolução n° 01, de 23 de fevereiro de 1996, que dispõe sobre contratação de Plano de Saúde.</t>
   </si>
   <si>
     <t>9419</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9419/pr_33_2023.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9419/pr_33_2023.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadã Benemérita à Delegada Francielle da Conceição Drumond Figueiredo.</t>
   </si>
   <si>
     <t>9423</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9423/pr_34_2023.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9423/pr_34_2023.pdf</t>
   </si>
   <si>
     <t>Concede Título De Cidadão Honorário ao Sr. ltagiba de Castro Filho.</t>
   </si>
   <si>
     <t>9448</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9448/pr_35_2023.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9448/pr_35_2023.pdf</t>
   </si>
   <si>
     <t>Altera Regimento Interno da Câmara Municipal de Montes Claros - MG, Resolução N° 39, de 3 de setembro de 1991.</t>
   </si>
   <si>
     <t>9474</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9474/pr_36_2023.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9474/pr_36_2023.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Honorário ao Sr. Viltomiro de Souza Ferreira (MIRO VÍDEO).</t>
   </si>
   <si>
     <t>9480</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9480/pr_37_2023.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9480/pr_37_2023.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Honorário ao Sr. João Alves de Melo.</t>
   </si>
   <si>
     <t>9486</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9486/pr_38_2023.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9486/pr_38_2023.pdf</t>
   </si>
   <si>
     <t>Fica outorgado o Título de Cidadão Honorário ao médico Dr. Osiris José Dutra Martuscelli.</t>
   </si>
   <si>
     <t>9497</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9497/pr_39_2023.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9497/pr_39_2023.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Benemérito ao Sr. Vinícius Versiani de Paula.</t>
   </si>
   <si>
     <t>9512</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9512/pr_40_2023.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9512/pr_40_2023.pdf</t>
   </si>
   <si>
     <t>Concede o Título de Cidadão Benemérito ao Sr. Daniel Silva Ramos.</t>
   </si>
   <si>
     <t>9513</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9513/pr_41_2023.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9513/pr_41_2023.pdf</t>
   </si>
   <si>
     <t>Concede o Título de Cidadão Honorário ao Sr. Marcílio Monteiro Catarino.</t>
   </si>
   <si>
     <t>9566</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9566/pr_42_2023.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9566/pr_42_2023.pdf</t>
   </si>
   <si>
     <t>Concede o Título de Cidadã Benemérita de Montes Claros à sra. Terezinha Brandão de Carvalho -Terezinha Mangabeira.</t>
   </si>
   <si>
     <t>9585</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9585/pr_43_2023.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9585/pr_43_2023.pdf</t>
   </si>
   <si>
     <t>Concede título de Cidadão Honorário de Montes Claros a Sra. Ellen Cássia Esteves Costa Santa Rosa.</t>
   </si>
   <si>
     <t>9598</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9598/pr_44_2023.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9598/pr_44_2023.pdf</t>
   </si>
   <si>
     <t>Concede título de Cidadão Honorário ao Sr. Guilherme Antunes Machado.</t>
   </si>
   <si>
     <t>9610</t>
   </si>
   <si>
     <t>FIN - FINANÇAS, ORÇAMENTO E TOMADA DE CONTAS</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9610/pr_45_2023.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9610/pr_45_2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as contas do Município de Montes Claros (MG) referentes ao exercício financeiro de 2016.</t>
   </si>
   <si>
     <t>9711</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9711/pr_46_2023.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9711/pr_46_2023.pdf</t>
   </si>
   <si>
     <t>Atualiza valor do Auxílio-Alimentação, instituído pela Lei 5.532, de 28 de março de 2023.</t>
   </si>
   <si>
     <t>10337</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10337/flash_10.540.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10337/flash_10.540.pdf</t>
   </si>
   <si>
     <t>Flash 10.540._x000D_
 PROJETO DE RESOLUÇÃO Nº 21/2023. (NÃO VOTADO). Revoga o parágrafo 3º do artigo 178 do Regimento Interno da Câmara Municipal de Montes Claros._x000D_
 Martins Lima Filho (Presidente).</t>
   </si>
   <si>
     <t>10339</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10339/flash_10.541.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10339/flash_10.541.pdf</t>
   </si>
   <si>
     <t>Flash 10.541._x000D_
 PROJETO DE RESOLUÇÃO Nº 24/2023. (NÃO VOTADO). Dispõe sobre a criação da Comissão de Legislação Participativa na Câmara Municipal de Montes Claros._x000D_
 Martins Lima Filho (Presidente).</t>
   </si>
   <si>
     <t>10340</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10340/flash_10.542.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10340/flash_10.542.pdf</t>
   </si>
   <si>
     <t>Flash 10.542._x000D_
 PROJETO DE RESOLUÇÃO Nº 31/2023. (NÃO VOTADO). Acrescenta o parágrafo 4º ao artigo 178 do Regimento Interno da Câmara Municipal de Montes Claros._x000D_
 Martins Lima Filho (Presidente).</t>
   </si>
   <si>
     <t>10341</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10341/flash_10.543.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10341/flash_10.543.pdf</t>
   </si>
   <si>
     <t>Flash 10.543._x000D_
 PROJETO DE RESOLUÇÃO Nº 32/2023. (NÃO VOTADO). Altera a Resolução nº 001, de 23/02/1996, que dispõe sobre a contratação de Plano de Saúde para o pessoal da Câmara Municipal de Montes Claros._x000D_
 Martins Lima Filho (Presidente).</t>
   </si>
   <si>
     <t>10342</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10342/flash_10.544.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10342/flash_10.544.pdf</t>
   </si>
   <si>
     <t>Flash 10.544._x000D_
 PROJETO DE RESOLUÇÃO Nº 35/2023. (NÃO VOTADO). Altera dispositivos da Resolução nº 39, de 03/09/1991, que dispõe sobre o Regimento Interno da Câmara Municipal de Montes Claros._x000D_
 Martins Lima Filho (Presidente).</t>
   </si>
   <si>
     <t>10343</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10343/flash_10.545.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10343/flash_10.545.pdf</t>
   </si>
   <si>
     <t>Flash 10.545._x000D_
 PROJETO DE RESOLUÇÃO Nº 01/2023. (RETIRADO). Concede o Título de Cidadão Benemérito de Montes Claros a Alexandre Silveira (Ministro de Minas e Energia)._x000D_
 Martins Lima Filho (Presidente).</t>
   </si>
   <si>
     <t>9031</t>
   </si>
   <si>
     <t>EM</t>
   </si>
   <si>
     <t>Emenda</t>
   </si>
   <si>
     <t>LJR - LEGISLAÇÃO, JUSTIÇA E REDAÇÃO</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9031/emenda_ao_pl_49_cria_comseg_1.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9031/emenda_ao_pl_49_cria_comseg_1.pdf</t>
   </si>
   <si>
     <t>Emenda ao Projeto de Lei nº 49, de 24 de abril de 2023 que “Institui o Conselho Municipal de Segurança Pública – COMSEG e dá Outras Providências”.</t>
   </si>
   <si>
     <t>9108</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9108/emenda_02_2023.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9108/emenda_02_2023.pdf</t>
   </si>
   <si>
     <t>Emenda de redação ao Projeto de Lei nº 55 de 2023 que "Institui o Componente Municipal de Auditoria do Sistema Único de Saúde - SUS no Âmbito do Município de Montes Claros e dá Outras Providências".</t>
   </si>
   <si>
     <t>9136</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9136/emenda_03_2023.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9136/emenda_03_2023.pdf</t>
   </si>
   <si>
     <t>Emenda ao Projeto de Lei nº 65 de 2023, que "Dispõe Sobre as Diretrizes para Elaboração e Execução da Lei Orçamentária para o Exercício Financeiro de 2024 e Dá Outras Providências".</t>
   </si>
   <si>
     <t>9154</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9154/emenda_04_2023.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9154/emenda_04_2023.pdf</t>
   </si>
   <si>
     <t>Emenda ao Projeto de Lei nº 65 de 2023 que dispõe sobre as diretrizes para elaboração e execução da lei orçamentária para o exercício financeiro de 2024 e dá outras providências.</t>
   </si>
   <si>
     <t>9155</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9155/projeto_de_lei_emenda_ldo_inciso_viii_2024.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9155/projeto_de_lei_emenda_ldo_inciso_viii_2024.pdf</t>
   </si>
   <si>
     <t>Emenda ao Projeto de Lei nº 65/2023 que “dispõe sobre as Diretrizes Para Elaboração e Execução da Lei Orçamentária Para o Exercício Financeiro de 2024 e dá outras providências”</t>
   </si>
   <si>
     <t>9156</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9156/projeto_de_lei_emenda_ldo_inciso_ix_2024.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9156/projeto_de_lei_emenda_ldo_inciso_ix_2024.pdf</t>
   </si>
   <si>
     <t>9157</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9157/emenda_manutencao.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9157/emenda_manutencao.pdf</t>
   </si>
   <si>
     <t>Emenda ao Projeto de Lei nº 65/2023 que “dispõe sobre as Diretrizes para Elaboração e Execução da Lei Orçamentária para o Exercício Financeiro de 2024 e dá outras providências”</t>
   </si>
   <si>
     <t>9158</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9158/emenda_contribuicao.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9158/emenda_contribuicao.pdf</t>
   </si>
   <si>
     <t>9159</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9159/emenda_construcao_e_ampliacao.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9159/emenda_construcao_e_ampliacao.pdf</t>
   </si>
   <si>
     <t>9180</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9180/emenda_10_2023.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9180/emenda_10_2023.pdf</t>
   </si>
   <si>
     <t>Emenda ao Projeto de Lei n° 76/2023 que "Autoriza a Concessão de Direito Real de Uso de Imóveis que Especifica e Dá Providências".</t>
   </si>
   <si>
     <t>9427</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9427/emenda_11_2023.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9427/emenda_11_2023.pdf</t>
   </si>
   <si>
     <t>Emenda ao Projeto de Lei que "Dispõe sobre a composição, objetivos e o funcionamento do Conselho Municipal de Desenvolvimento Rural Sustentável - CMDRS, revoga a Lei N° 3.694 de 02 de março de 2007 e dá outras providências.</t>
   </si>
   <si>
     <t>9455</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9455/emenda_12_2023.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9455/emenda_12_2023.pdf</t>
   </si>
   <si>
     <t>Emenda ao projeto de Lei que "Institui o Plano Municipal de Gestão Integrada de Resíduos Sólidos de Montes Claros-MG e dá outras providências".</t>
   </si>
   <si>
     <t>9460</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9460/emenda_13_2023.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9460/emenda_13_2023.pdf</t>
   </si>
   <si>
     <t>Emenda ao Projeto de Lei nº 130/2023 que "Institui o Plano Municipal de Gestão Integrada de Resíduos Sólidos de Montes Claros/MG e dá outras providências".</t>
   </si>
   <si>
     <t>9461</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9461/emenda_14_2023.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9461/emenda_14_2023.pdf</t>
   </si>
   <si>
     <t>9471</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9471/emenda_15_2023.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9471/emenda_15_2023.pdf</t>
   </si>
   <si>
     <t>9473</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9473/emenda_16_2023.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9473/emenda_16_2023.pdf</t>
   </si>
   <si>
     <t>9475</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9475/emenda_17_2023.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9475/emenda_17_2023.pdf</t>
   </si>
   <si>
     <t>Emenda ao Projeto de Lei Complementar nº 18 de 02 de outubro de 2023 que dispõe sobre a alteração, ampliação, extinção e declaração de vacância de cargos de provimento efetivo, altera as leis municipais nº 3.174, de 23 de dezembro de 2003, Nº 3.175, de 23 de dezembro de 2003, nº 3.176, de 23 de dezembro de 2003, nº 51, de 30 de maio de 2016 e dá outras providências.</t>
   </si>
   <si>
     <t>9509</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9509/emenda_18_2023.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9509/emenda_18_2023.pdf</t>
   </si>
   <si>
     <t>Emenda ao Substitutivo ao Projeto de Resolução N° 32 que "Altera a Resolução N° 01, de 23 de fevereiro de 1996, alterada pelas resoluções N° 13, de março de 2001 e N° 09, de 12 de abril de 2022".</t>
   </si>
   <si>
     <t>9514</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9514/emenda_19_2023.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9514/emenda_19_2023.pdf</t>
   </si>
   <si>
     <t>Emenda ao Projeto de Lei Complementar n° 18, de 02 de outubro de 2023, que dispõe sobre a alteração, ampliação, extinção e declaração de vacância de cargos de provimento efetivo, altera as leis municipais nº. 3.174, de 23 de dezembro de 2003, n°. 3.176, de 23 de dezembro de 2003, n°. 51 de 30 de maio de 2016 e dá outras providências.</t>
   </si>
   <si>
     <t>9515</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9515/emenda_20_2023.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9515/emenda_20_2023.pdf</t>
   </si>
   <si>
     <t>9516</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9516/emenda_21_2023.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9516/emenda_21_2023.pdf</t>
   </si>
   <si>
     <t>9573</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9573/emenda_22_2023.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9573/emenda_22_2023.pdf</t>
   </si>
   <si>
     <t>Emenda ao Projeto de Lei nº 144/2023 - Que Estima a Receita e Fixa a Despesa do Município de Montes Claros para o Exercício de 2024.</t>
   </si>
   <si>
     <t>9574</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9574/emenda_23_2023.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9574/emenda_23_2023.pdf</t>
   </si>
   <si>
     <t>9575</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9575/emenda_24_2023.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9575/emenda_24_2023.pdf</t>
   </si>
   <si>
     <t>9576</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9576/emenda_25_2023.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9576/emenda_25_2023.pdf</t>
   </si>
   <si>
     <t>9577</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9577/emenda_26_2023.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9577/emenda_26_2023.pdf</t>
   </si>
   <si>
     <t>9578</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9578/emenda_27_2023.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9578/emenda_27_2023.pdf</t>
   </si>
   <si>
     <t>9579</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9579/emenda_28_2023.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9579/emenda_28_2023.pdf</t>
   </si>
   <si>
     <t>9580</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9580/emenda_29_2023.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9580/emenda_29_2023.pdf</t>
   </si>
   <si>
     <t>9581</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9581/emenda_30_2023.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9581/emenda_30_2023.pdf</t>
   </si>
   <si>
     <t>9582</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9582/emenda_31_2023.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9582/emenda_31_2023.pdf</t>
   </si>
   <si>
     <t>9599</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9599/emenda_32_2023.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9599/emenda_32_2023.pdf</t>
   </si>
   <si>
     <t>Emenda ao Projeto de Lei nº 144/2023 que estima a receita e fixa a despesa do Município de Montes Claros para o exercício de 2024.</t>
   </si>
   <si>
     <t>9606</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9606/emenda_modificativa_pl_144_-_valores_1.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9606/emenda_modificativa_pl_144_-_valores_1.pdf</t>
   </si>
   <si>
     <t>EMENDA AO PROJETO DE LEI nº 144/2023 QUE ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE MONTES CLAROS PARA O EXERCÍCIO DE 2024.</t>
   </si>
   <si>
     <t>9621</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9621/emenda_34_2023.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9621/emenda_34_2023.pdf</t>
   </si>
   <si>
     <t>Emenda ao Projeto de Lei Complementar nº 20, de 21 de novembro de 2023, que dispõe sobre a alteração, ampliação, extinção e declaração de vacância de cargos de provimento efetivo, altera as Leis Municipais nº 3.174, de 23 de dezembro de 2003, nº 3.175, de dezembro de 2003, nº 3.176, de dezembro de 2003, nº 51, de 30 de maio de 2016 e dá outras providências.</t>
   </si>
   <si>
     <t>9622</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9622/emenda_35_2023.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9622/emenda_35_2023.pdf</t>
   </si>
   <si>
     <t>9623</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9623/emenda_36_2023.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9623/emenda_36_2023.pdf</t>
   </si>
   <si>
     <t>Emenda ao Projeto de Lei Complementar nº 20, de 21 de novembro de 2023, que dispõe sobre a alteração, ampliação, extinção e declaração de vacância de cargos de provimento efetivo, altera as Leis Municipais nº 3.174, de 23 de dezembro de 2003, nº 3.176, de 23 de dezembro de 2003, nº 51 de 30 de maio de 2016 e dá outras providências.</t>
   </si>
   <si>
     <t>9624</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9624/emenda_37_2023.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9624/emenda_37_2023.pdf</t>
   </si>
   <si>
     <t>9625</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9625/emenda_38_2023.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9625/emenda_38_2023.pdf</t>
   </si>
   <si>
     <t>9626</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9626/emenda_39_2023.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9626/emenda_39_2023.pdf</t>
   </si>
   <si>
     <t>9637</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9637/emenda_40_2023.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9637/emenda_40_2023.pdf</t>
   </si>
   <si>
     <t>9638</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9638/emenda_41_2023.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9638/emenda_41_2023.pdf</t>
   </si>
   <si>
     <t>9639</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9639/emenda_42_2023.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9639/emenda_42_2023.pdf</t>
   </si>
   <si>
     <t>9640</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9640/emenda_43_2023.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9640/emenda_43_2023.pdf</t>
   </si>
   <si>
     <t>9641</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9641/emenda_44_2023.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9641/emenda_44_2023.pdf</t>
   </si>
   <si>
     <t>9642</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9642/emenda_45_2023.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9642/emenda_45_2023.pdf</t>
   </si>
   <si>
     <t>9651</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9651/emenda_46_2023.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9651/emenda_46_2023.pdf</t>
   </si>
   <si>
     <t>Emenda ao Projeto de Lei nº 160/2023 que denomina o Centro Municipal de Línguas Estrangeiras Professora Rita da Paixão Mota Santiago, no Município de Montes Claros/MG.</t>
   </si>
   <si>
     <t>9654</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9654/emenda_47.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9654/emenda_47.pdf</t>
   </si>
   <si>
     <t>9655</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9655/emenda_48_2023.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9655/emenda_48_2023.pdf</t>
   </si>
   <si>
     <t>9656</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9656/emenda_49_2023.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9656/emenda_49_2023.pdf</t>
   </si>
   <si>
     <t>9657</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9657/emenda_50_2023.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9657/emenda_50_2023.pdf</t>
   </si>
   <si>
     <t>9658</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9658/emenda_51_2023.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9658/emenda_51_2023.pdf</t>
   </si>
   <si>
     <t>9659</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9659/emenda_52_2023.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9659/emenda_52_2023.pdf</t>
   </si>
   <si>
     <t>9660</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9660/emenda_53_2023.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9660/emenda_53_2023.pdf</t>
   </si>
   <si>
     <t>9661</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9661/emenda_54_2023.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9661/emenda_54_2023.pdf</t>
   </si>
   <si>
     <t>9662</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9662/emenda_55_2023.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9662/emenda_55_2023.pdf</t>
   </si>
   <si>
     <t>Emenda ao Projeto de Lei Complementar nº 20, de 21 de novembro de 2023, que dispõe sobre a alteração, ampliação, extinção e declaração de vacância de cargos de provimento efetivo, altera as Leis Municipais nº 3.174, de 23 de dezembro de 2003, nº 51, de 30 de maio de 2016 e dá outras providências.</t>
   </si>
   <si>
     <t>9674</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9674/emenda_56_2023_-_com_anexos.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9674/emenda_56_2023_-_com_anexos.pdf</t>
   </si>
   <si>
     <t>Emenda ao Projeto de Lei n° 144/2023 que "Estima a receita e fixa a despesa do Município de Montes Claros para o exercício financeiro de 2024".</t>
   </si>
   <si>
     <t>9686</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9686/emenda_57_2023.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9686/emenda_57_2023.pdf</t>
   </si>
   <si>
     <t>Emenda ao Projeto de Lei nº 160/2023 que denomina Centro Municipal Ensino de Línguas Estrangeiras Rita da Paixão Mota Santiago.</t>
   </si>
   <si>
     <t>7975</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/7975/requerimento_1.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/7975/requerimento_1.pdf</t>
   </si>
   <si>
     <t>Que seja enviado ofício ao Prefeito de Montes Claros, Sr Humberto Souto, autorizando o Presidente da MC Trans, Sr José Wilson Guimarães, para que seja feito um estudo de viabilidade para colocação de uma faixa elevada com faixa de pedestre, na Rua Onofra Leal Braga (antiga Rua Sete), em frente a Escola Estadual Américo Martins, no bairro Jaraguá I.</t>
   </si>
   <si>
     <t>7976</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/7976/requerimento_2.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/7976/requerimento_2.pdf</t>
   </si>
   <si>
     <t>Que seja expedido ofício ao Sr. Prefeito Humberto Souto com cópia para a Sra. Secretaria Rejane Veloso Rodrigues, solicitando todo empenho, providência no sentido de que seja feito a ampliação do CEMEI São Judas.</t>
   </si>
   <si>
     <t>7977</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/7977/requerimento_3.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/7977/requerimento_3.pdf</t>
   </si>
   <si>
     <t>Que seja expedido Ofício ao Sr. Prefeito, Humberto Guimarães Souto, para que seja feita a reforma da quadra de esportes, localizada no bairro Vila Brasília, na Cidade de Montes Claros/MG.</t>
   </si>
   <si>
     <t>7978</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/7978/requerimento_4.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/7978/requerimento_4.pdf</t>
   </si>
   <si>
     <t>Requer seja expedido ofício ao Exmo. Sr. Humberto Souto, Prefeito de Montes Claros, para que seja feito um estudo de viabilidade de um novo acesso da Av. São Judas Tadeu ao bairro Vila Luíza/ Dr. João Alves, próximo ao cemitério, com o propósito de estabelecer o tráfego de veículos via mão única na Ponte Preta.</t>
   </si>
   <si>
     <t>7980</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/7980/requerimento_6_ceci.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/7980/requerimento_6_ceci.pdf</t>
   </si>
   <si>
     <t>Que seja expedido ofício ao Excelentíssimo Senhor Prefeito Humberto Souto com cópia ao Vice-Prefeito e Secretário de Serviços Urbanos Guilherme Augusto Guimarães, solicitando a realização do censo dos carroceiros no município de Montes Claros.</t>
   </si>
   <si>
     <t>7982</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/7982/req_1_edmilson_bispo.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/7982/req_1_edmilson_bispo.pdf</t>
   </si>
   <si>
     <t>Que seja transformada em Audiência Pública, a Reunião Ordinária do dia 09 de Fevereiro do corrente ano, com início às 07hrs45min, onde será discutido sobre o "Combate ao Feminicídio".</t>
   </si>
   <si>
     <t>7984</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/7984/requerimento_148_-_vereadora_maria_helena.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/7984/requerimento_148_-_vereadora_maria_helena.pdf</t>
   </si>
   <si>
     <t>Recapeamento das Av. Penápolis e Av. Coração de Jesus. Solicitação de refazer o Canteiro Central da Av. Penápolis.</t>
   </si>
   <si>
     <t>7985</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/7985/requerimento_anteprojeto_lei_servidor_assinado.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/7985/requerimento_anteprojeto_lei_servidor_assinado.pdf</t>
   </si>
   <si>
     <t>Anteprojeto de Lei que versa sobre alteração de dispositivos da Lei 3.174/03 que dispõe sobre Plano de Cargos, Carreiras e Vencimentos dos Servidores Públicos do Poder Executivo e do Município de Montes Claros.</t>
   </si>
   <si>
     <t>7986</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/7986/req_iara_3101.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/7986/req_iara_3101.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhado ao Exmo. Sr. Prefeito de Montes Claros, Humberto Guimarães Souto, atendendo a solicitação da categoria da educação para que ocorra a substituição da Portaria Conjunta SEPLAG /SME, n º. 01, de 16 de agosto de 2019, a fim de estabelecer melhor os limites entre as obrigações e direitos dos professores de cargos fracionados.</t>
   </si>
   <si>
     <t>7987</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/7987/req_graca_3101.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/7987/req_graca_3101.pdf</t>
   </si>
   <si>
     <t>Que seja expedido ofício ao Prefeito de Montes Claros, Senhor Humberto Guimarães Souto, solicitando o estudo da possibilidade de realizar pavimentação asfáltica, em frente as entradas das Escolas Municipais rurais : E. M. Alexandre Martins Durães (Distrito de Vila Nova de Minas), E. M. Artur Fagundes de Oliveira (Marcela), E. M. Barão de Gorutuba (Barreiras), E. M. Celme Borém (Campos Elíseos), E. M. Laudelina Fonseca (Facela), E. M. Lourenço Sampaio (Monte Alto),  E.M. Manoel Pereira do Nascimento (Santa Bárbara) e CEMEI Santa Rosa de Lima (Distrito de Santa Rosa de Lima).</t>
   </si>
   <si>
     <t>7988</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/7988/req_wilton_3101.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/7988/req_wilton_3101.pdf</t>
   </si>
   <si>
     <t>Requer seja expedido ofício ao Exmo. Sr. Humberto Souto, Prefeito de Montes Claros, que seja feito um estudo de viabilidade para construir banheiros femininos e masculinos no Parque Municipal Sagarana. A necessidade da construção dos banheiros é de extrema importância, pois é um espaço muito procurado para a prática de atividades físicas e lazer.</t>
   </si>
   <si>
     <t>7990</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/7990/req_ceci_3001.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/7990/req_ceci_3001.pdf</t>
   </si>
   <si>
     <t>Que seja expedido ofício ao Excelentíssimo Senhor Prefeito Humberto Souto, com cópia ao Vice-Prefeito e Secretário de Serviços Urbanos Guilherme Augusto Guimarães e ao Secretário de Agricultura e Abastecimento Osmani Barbosa Neto, solicitando que o município tome providências para disponibilizar a Vacinação antirrábica para os equinos, asininos, muares, bovinos, ovinos e caprinos que se encontram dentro do perímetro urbano municipal.</t>
   </si>
   <si>
     <t>7991</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/7991/requerimento__01_2023_ok.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/7991/requerimento__01_2023_ok.pdf</t>
   </si>
   <si>
     <t>Requerer que seja_x000D_
 encaminhado ao Excelentíssimo Prefeito Humberto Guimarães Souto a minuta do_x000D_
 termo de ajustamento de gestão junto do Tribunal de Contas do Estado de MG, para_x000D_
 regularização do vínculo/ efetivação dos agentes comunitários de saúde e dos agentes_x000D_
 de combate às endemias.</t>
   </si>
   <si>
     <t>7992</t>
   </si>
   <si>
     <t>Rodrigo Cadeirante, Martins Lima Filho (Junior Martins)</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/7992/req_1__rodrigo_3101.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/7992/req_1__rodrigo_3101.pdf</t>
   </si>
   <si>
     <t>Que seja expedido oficio à autoridade de trânsito da Polícia Militar de Montes Claros solicitando a transformação de medidas punitivas por uma campanha de conscientização para os condutores de veículos que não estejam utilizando o registro "EAR" (Exerce Atividade Remunerada) em suas CNH's para o exercício da sua atividade.</t>
   </si>
   <si>
     <t>7993</t>
   </si>
   <si>
     <t>Rodrigo Cadeirante, Reinaldo Barbosa</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/7993/req_2_rodrigo_3101.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/7993/req_2_rodrigo_3101.pdf</t>
   </si>
   <si>
     <t>Que seja expedido ao Excelentíssimo Presidente da Câmara dos Deputados - com solicitação para que seja distribuído a todos os gabinetes daquela Casa Legislativa - oficio solicitando aos parlamentares que alterem a lei que exige a inscrição "EAR" (Exerce Atividade Remunerada) na CNH desses trabalhadores, no sentido de reduzir a idade mínima de 21 anos para a obtenção desse registro para o exercício da atividade remunerada.</t>
   </si>
   <si>
     <t>7994</t>
   </si>
   <si>
     <t>Rodrigo Cadeirante, Daniel Dias</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/7994/req_3_rodrigo_3101.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/7994/req_3_rodrigo_3101.pdf</t>
   </si>
   <si>
     <t>Que seja expedido oficio ao Excelentíssimo prefeito Humberto Guimarães Souto - com cópia às secretarias municipais de Infraestrutura e de Serviços Urbanos - solicitando o asfaltamento da via principal do bairro Jardim Alegre (antiga Facela).</t>
   </si>
   <si>
     <t>7995</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/7995/requerimento_18.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/7995/requerimento_18.pdf</t>
   </si>
   <si>
     <t>Que seja expedido requerimento ao Sr. Prefeito Humberto Souto, solicitando todo empenho e providência em estudos técnicos de saneamento urbano para que seja realizado um sistema de drenagem na Rua Argentina no bairro Doutor João Alves.</t>
   </si>
   <si>
     <t>7997</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/7997/requerimento_19.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/7997/requerimento_19.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhado ofício ao Excelentíssimo Senhor Prefeito de Montes Claros, Humberto Guimarães Souto, solicitando a possibilidade de instalação de academias ao ar livre nos bairros Vila Telma e Belvedere, neste município.</t>
   </si>
   <si>
     <t>7998</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/7998/requerimento_03-2023_convenio_assinado.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/7998/requerimento_03-2023_convenio_assinado.pdf</t>
   </si>
   <si>
     <t>Solicitando que seja firmado convênios e parcerias com Clínicas Médicas Veterinárias e/ou Organizações de Proteção Animal da Sociedade Civil para atendimento e suporte às demandas de ocorrências realizadas pelas polícias; Polícia Militar, Polícia Militar de Meio Ambiente e Polícia Civil, de crimes de maus-tratos aos animais.</t>
   </si>
   <si>
     <t>8243</t>
   </si>
   <si>
     <t>Maria das Graças Gonçalves Dias, Maria Helena Lopes, Professora Iara Pimentel, Reinaldo Barbosa, Valdecy Contador, Wilton Dias</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8243/requerimento_21.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8243/requerimento_21.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhado ao Excelentíssimo Senhor Prefeito de Montes Claros, Humberto Guimarães Souto, vimos cordialmente solicitar ao Senhor, a possibilidade de uma ajuda de custo no deslocamento dos Agentes Comunitários de Saúde (ACs) e Agentes de Endemias da Zona Rural.</t>
   </si>
   <si>
     <t>8280</t>
   </si>
   <si>
     <t>Valdecy Contador, Maria Helena Lopes</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8280/requerimento_22.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8280/requerimento_22.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhado Oficio ao Ilustríssimo Senhor HUMBERTO GUIMARÃES SOUTO, Prefeito de Montes Claros, solicitando que seja realizado o Serviço de Recapeamento Asfáltico na Avenida Osmane Barbosa, no Bairro Planalto.</t>
   </si>
   <si>
     <t>8288</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8288/requerimento_23.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8288/requerimento_23.pdf</t>
   </si>
   <si>
     <t>Que seja expedido requerimento ao Sr. Osmani Barbosa Neto, solicitando: Reforma da estrada de Campos Elísios.</t>
   </si>
   <si>
     <t>8290</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8290/requerimento_24.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8290/requerimento_24.pdf</t>
   </si>
   <si>
     <t>Que seja enviado ofício ao Prefeito de Montes Claros, Sr. Humberto Souto, solicitando ao Secretário de Serviços Urbanos, Sr. Guilherme Guimarães, para que sejam construídas rampas de acesso para pessoas com deficiência ou com mobilidades reduzidas, nos locais que recentemente receberam pavimentação asfáltica e a padronização das calçadas de acordo a Lei 3.745/07, que dispõe sobre a construção e manutenção das calçadas no município de Montes Claros.</t>
   </si>
   <si>
     <t>8295</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8295/requerimento_149_-_vereadora_maria_helena_..pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8295/requerimento_149_-_vereadora_maria_helena_..pdf</t>
   </si>
   <si>
     <t>Requerimento para que seja realizado a substituição da reunião no dia 09 de Março, para a homenagem no dia Internacional da Mulher.</t>
   </si>
   <si>
     <t>8304</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8304/requerimento_04-2023_cascos_assinado.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8304/requerimento_04-2023_cascos_assinado.pdf</t>
   </si>
   <si>
     <t>Solicitando que todo cidadão de Montes Claros possa descartar entulhos nos CASCOS (Centro de Apoio Simplificado ao Carroceiro) do município.</t>
   </si>
   <si>
     <t>8305</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8305/requerimento_ok.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8305/requerimento_ok.pdf</t>
   </si>
   <si>
     <t>Que seja informado sobre a obra da Construção da Escola que vai beneficiar os Bairros Residencial Rio do Cedro e Vila Castelo Branco está parada há meses e é necessário a continuidade da Construção da Escola.</t>
   </si>
   <si>
     <t>8307</t>
   </si>
   <si>
     <t>Igor Dias, Martins Lima Filho (Junior Martins)</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8307/requerimentos_academia_ao_ar_livre_santa_lucia_assinado.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8307/requerimentos_academia_ao_ar_livre_santa_lucia_assinado.pdf</t>
   </si>
   <si>
     <t>AQUISIÇÃO E INSTALAÇÃO DE UMA ACADEMIA AO AR LIVRE, NA PRAÇA DA IGREJA CATÓLICA, NO BAIRRO SANTA LÚCIA.</t>
   </si>
   <si>
     <t>8332</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8332/requerimento_29.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8332/requerimento_29.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhado ofício ao Excelentíssimo Senhor Prefeito de Montes Claros, Humberto Guimarães Souto, solicitando a possibilidade de Drenagem na Av. Antônio Ferreira de Oliveira no bairro Belvedere, próximo ao campo de futebol.</t>
   </si>
   <si>
     <t>8333</t>
   </si>
   <si>
     <t>Professora Iara Pimentel, Cláudio Rodrigues</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8333/requerimento_30.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8333/requerimento_30.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhado ao Exmo. Sr. Prefeito de Montes Claros, Humberto Guimarães Souto, a proposta do anteprojeto de lei que, "Dispõe sobre o Plano de Carreira do Sistema Municipal de Ensino de Montes Claros e dá outras providências", com atualização em 2017 e que precisa de nova revisão, para que seja reenviado a esta Casa Legislativa, como Projeto de Lei.</t>
   </si>
   <si>
     <t>8334</t>
   </si>
   <si>
     <t>Daniel Dias, Cláudio Rodrigues, Edmilson Bispo dos Santos, Professora Iara Pimentel, Reinaldo Barbosa, Valdecy Contador, Wilton Dias</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8334/requerimento_31.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8334/requerimento_31.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhado ofício ao Excelentíssimo Senhor Prefeito de Montes Claros MG, Humberto Guimarães Souto solicitando que seja enviado a essa Casa Legislativa um Projeto de Lei de Autoria do Executivo concedendo Reajuste Salarial para todas as categorias de Servidores Públicos Municipais (servidores efetivos, servidores contratados e também os comissionados).</t>
   </si>
   <si>
     <t>8335</t>
   </si>
   <si>
     <t>Edson Cabeleireiro, Daniel Dias</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8335/requerimento_32.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8335/requerimento_32.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhado ao Excelentíssimo Prefeito Humberto Guimarães Souto, o anteprojeto em anexo que trata da criação do Programa Municipal de Enfrentamento ao Feminicídio, voltado à prevenção e ao combate ao feminicídio, extremo da violência contra as mulheres.</t>
   </si>
   <si>
     <t>8339</t>
   </si>
   <si>
     <t>AGR - AGRICULTURA</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8339/req_agr_01_2023.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8339/req_agr_01_2023.pdf</t>
   </si>
   <si>
     <t>Requerimento para que seja transformada Reunião Ordinária do dia 02/03/2023 em Audiência Pública, a ser realizada às 9:20 horas, no Plenário da sede da Câmara Municipal, para debater sobre a atuação da CEMIG no Meio Rural de Montes Claros.</t>
   </si>
   <si>
     <t>8346</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8346/requerimento_assinado.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8346/requerimento_assinado.pdf</t>
   </si>
   <si>
     <t>Que seja transformada em Reunião Especial a Reunião Ordinária do dia 27 de Abril de 2023 e transferida para às 19:00, objetivando homenagear Márcio Soares, o coordenador técnico da equipe Nasa Esporte Clube, em comemoração ao aniversario de 40 anos do clube em Montes Claros.</t>
   </si>
   <si>
     <t>8341</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8341/requerimento_35.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8341/requerimento_35.pdf</t>
   </si>
   <si>
     <t>Que seja expedido ofício ao Sr. Prefeito Humberto Guimarães Souto, solicitando que seja disponibilizado uma patrol para uso exclusivo dos serviços da Secretaria de Esportes. Onde está uma demanda grande de pedidos de limpeza dos campos.</t>
   </si>
   <si>
     <t>8342</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8342/requerimento_36.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8342/requerimento_36.pdf</t>
   </si>
   <si>
     <t>Que seja expedido ofício à senhora Dulce Pimenta Gonçalves, Secretária Municipal de Saúde, solicitando a disponibilização de repelentes para os servidores públicos municipais, notadamente os agentes de saúde e demais profissionais que atuam na linha de frente do combate às endemias, especialmente chikungunya, visando a zona rural e os bairros, que registram altos índices de infestação.</t>
   </si>
   <si>
     <t>8343</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8343/requerimento_37.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8343/requerimento_37.pdf</t>
   </si>
   <si>
     <t>Que seja expedido oficio ao Ilmo. Sr. Humberto Souto Guimarães - Prefeito de Montes Claros -, solicitando espaço destinado a prática do Wheeling, popularmente conhecido como "Grau", que é uma prática esportiva de manobras em motocicletas e bicicletas, que vem crescendo a cada dia e merece a atenção do poder público.</t>
   </si>
   <si>
     <t>8344</t>
   </si>
   <si>
     <t>Rodrigo Cadeirante, Valdecy Contador</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8344/requerimento_38.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8344/requerimento_38.pdf</t>
   </si>
   <si>
     <t>Que seja expedido oficio ao senhor Vanderlino José da Silveira, secretário municipal de Infraestrutura e Planejamento Urbano, solicitando a construção de uma calçada - ou outra intervenção que os estudos daquela Secretaria apontarem ser mais conveniente do ponto de vista técnico - com o objetivo de tornar o trânsito mais seguro para pedestres e ciclistas pela via principal de acesso entre a BR-365 e o bairro São Geraldo II.</t>
   </si>
   <si>
     <t>8345</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8345/requerimento_150_-_vereadora_maria_helena_1_-_assinado.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8345/requerimento_150_-_vereadora_maria_helena_1_-_assinado.pdf</t>
   </si>
   <si>
     <t>Que seja transformada em reunião especial a reunião ordinária do dia 09 de março de 2023 e transferida para as 19hs, objetivando homenagear as mulheres em virtude do dia Internacional das Mulheres.</t>
   </si>
   <si>
     <t>8347</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8347/requerimento_40.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8347/requerimento_40.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhado ao Excelentíssimo Senhor Prefeito de Montes Claros, Humberto Guimarães Souto, solicitando a possibilidade de encaminhar à Câmara Municipal, um Projeto de Lei, alterando a Lei 5.517 de 02/01/2023, para incluir os seguintes cargos para receber Gratificação de Estimulo à Produção Individual: pintor; carpinteiro; serralheiro; bombeiro; armador; soldado.</t>
   </si>
   <si>
     <t>8349</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8349/requerimento_05-2023_dia_nacional_dos_animais-assinado.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8349/requerimento_05-2023_dia_nacional_dos_animais-assinado.pdf</t>
   </si>
   <si>
     <t>Solicitando que sejam desenvolvidas campanhas e atividades educacionais no Dia Nacional dos Animais (14 de março), em especial sobre guarda responsável, em cumprimento da Lei Estadual nº 22505, de 21/06/2017.</t>
   </si>
   <si>
     <t>8350</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8350/requerimento_03_assinado.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8350/requerimento_03_assinado.pdf</t>
   </si>
   <si>
     <t>Requer que  seja solicitado o reajuste do_x000D_
 “Piso salarial dos Agentes Comunitários e Agentes de Combates a Endemias”, nos_x000D_
 termos da Emenda Constitucional nº 120 de 05/08/2022, e a Portaria GM/51 de_x000D_
 29/01/2023 do Ministério da Saúde._x000D_
 Ou seja, de R$1.212,00 para R$1.302,00</t>
   </si>
   <si>
     <t>8351</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8351/requerimento_43.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8351/requerimento_43.pdf</t>
   </si>
   <si>
     <t>Que seja enviado oficio ao Prefeito de Montes Claros, Sr Humberto Souto, para que seja autorizada a efetivação dos Profissionais (Assistentes Sociais e Psicólogos) aprovados no Processo Seletivo de 2014, uma vez que estes profissionais prestam um serviço de acompanhamento contínuo e já exercem a função há 10 anos.</t>
   </si>
   <si>
     <t>8352</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8352/requerimento_44.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8352/requerimento_44.pdf</t>
   </si>
   <si>
     <t>Que seja expedido oficio ao Sr. Eustáquio Filocre Saraiva, presidente da PREVMOC, solicitando se já foi realizado a COMPREV (compensação previdenciária), junto ao INSS e se sim, que seja emitido a essa casa legislativa o relatório detalhado.</t>
   </si>
   <si>
     <t>8353</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8353/requerimento_45.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8353/requerimento_45.pdf</t>
   </si>
   <si>
     <t>Que seja expedido oficio ao excelentíssimo Senhor Prefeito Humberto Guimaraes Souto, solicitando que sejam realizados estudos de viabilidade para a construção de uma avenida, dando continuidade à Av. Minas Gerais, ligando a Av. Sidney Chaves à Av. João XXIII.</t>
   </si>
   <si>
     <t>8354</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8354/requerimento_46.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8354/requerimento_46.pdf</t>
   </si>
   <si>
     <t>Que seja expedido Ofício ao Excelentíssimo senhor prefeito Humberto Souto com a seguinte sugestão: instalação de um relógio solar em Montes Claros.</t>
   </si>
   <si>
     <t>8367</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8367/requerimento._02_estudo_tecnico_na_rua_prof._monteiro_1.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8367/requerimento._02_estudo_tecnico_na_rua_prof._monteiro_1.pdf</t>
   </si>
   <si>
     <t>Solicito estudo técnico para a instalação de placas de Proibido Estacionar, na Rua Professor Monteiro Fonseca, no bairro Vila Antônio Narciso.</t>
   </si>
   <si>
     <t>8369</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8369/requerimento_49.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8369/requerimento_49.pdf</t>
   </si>
   <si>
     <t>Que a sessão ordinária do dia 30 de março de 2023 seja transformada em sessão especial, a ser realizada às 19 horas, em comemoração ao centenário do saudoso cabo Geraldo Martins Santana.</t>
   </si>
   <si>
     <t>8372</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8372/requerimento_02.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8372/requerimento_02.pdf</t>
   </si>
   <si>
     <t>Solicito estudo técnico para a instalação de placas de Proíbido Estacionar, na Rua Professor Monteiro Fonseca, no bairro Vila Antônio Narcisio.</t>
   </si>
   <si>
     <t>8373</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8373/requerimento_51.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8373/requerimento_51.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhado ao Excelentíssimo Senhor Prefeito de Montes Claros, Humberto Guimarães Souto, solicitando a possibilidade de realizar a limpeza na lagoa e manutenção nos brinquedos do Parque Municipal Milton Prates.</t>
   </si>
   <si>
     <t>8375</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8375/req._rodrigo.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8375/req._rodrigo.pdf</t>
   </si>
   <si>
     <t>Que seja expedido ofício ao Prefeito Humberto Souto, solicitando a disponibilização de máquina roçadeira hidráulica articulada para a capina e o corte das galhas e arbustos na beira das estradas rurais que estão sendo pavimentadas.</t>
   </si>
   <si>
     <t>8379</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8379/requerimento_53.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8379/requerimento_53.pdf</t>
   </si>
   <si>
     <t>Que seja expedido ofício ao prefeito Humberto Guimarães Souto, solicitando a possibilidade de uma doação de terreno para a construção de uma praça, na rua Antônio da Conceição (ao lado da igreja nova) no bairro Vila Sion.</t>
   </si>
   <si>
     <t>8381</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8381/requerimento_54.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8381/requerimento_54.pdf</t>
   </si>
   <si>
     <t>Que seja expedido ofício ao prefeito de Montes Claros, Humberto Guimarães Souto, solicitando a execução de uma operação mais ampla e agressiva de combate aos mosquitos aedes aegypti e aedes albopictus, transmissores de várias endemias, entre elas a chikungunya, atualmente uma das maiores preocupações da população.</t>
   </si>
   <si>
     <t>8382</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8382/requerimento_55.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8382/requerimento_55.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhado ao Governador do Estado de Minas Gerais, Senhor Romeu Zema Neto, solicitando a ampliação do serviço de telefonia móvel, para a região rural da cidade de Montes Claros/MG.</t>
   </si>
   <si>
     <t>8383</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8383/requerimento_56.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8383/requerimento_56.pdf</t>
   </si>
   <si>
     <t>Que seja expedido ofício ao sr. Humberto Souto, Prefeito de Montes Claros, para que seja feito um estudo de viabilidade para criar um abono como forma de compensação do desconto sobre 1/6 (um sexto) do salário, conforme Portaria N° 10, de 13 de Fevereiro de 2023.</t>
   </si>
   <si>
     <t>8385</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8385/requerimento_57.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8385/requerimento_57.pdf</t>
   </si>
   <si>
     <t>Que seja expedido Oficio ao Excelentíssimo Sr. Prefeito Humberto Guimarães Souto, requerendo que seja construída uma Sala de Vacinação no bairro Santa Rafaela.</t>
   </si>
   <si>
     <t>8386</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8386/requerimento_6-2023.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8386/requerimento_6-2023.pdf</t>
   </si>
   <si>
     <t>Requeiro à mesa, ouvido o plenário, depois de ouvido o plenário e cumpridas as formalidades regimentais, que seja expedido ofício ao Excelentíssimo Senhor Prefeito Humberto Souto com cópia à Secretária de  Saúde, Dulce Pimenta, solicitando que sejam instaladas câmeras de segurança nas baias de acolhimento de animais do Centro de Controle de Zoonoses.</t>
   </si>
   <si>
     <t>8387</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8387/requerimento_59.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8387/requerimento_59.pdf</t>
   </si>
   <si>
     <t>Que seja agendada Audiência Pública de forma presencial, para o dia dez (10) de março, às 9 (nove) horas. Pauta:_x000D_
 COMBATE A TODAS AS FORMAS DE VIOLÊNCIA CONTRA AS MULHERES.</t>
   </si>
   <si>
     <t>8388</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8388/req._09.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8388/req._09.pdf</t>
   </si>
   <si>
     <t>Que seja expedido Ofício ao Excelentíssimo Sr. Prefeito Humberto Guimarães Souto, requerendo a construção da praça do Jatobás, a pedido dos moradores do entorno da mesma.</t>
   </si>
   <si>
     <t>8389</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8389/req._08.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8389/req._08.pdf</t>
   </si>
   <si>
     <t>REALIZACÃO DE OPERAÇÃO TAPA BURACOS EM TODA A EXTENSÃO DO BAIRRO JARDIM PRIMAVERA E BAIRRO CANELAS.</t>
   </si>
   <si>
     <t>8390</t>
   </si>
   <si>
     <t>SAU - SAÚDE</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8390/requerimento_62_c.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8390/requerimento_62_c.pdf</t>
   </si>
   <si>
     <t>Que seja transformada a Reunião Ordinária do dia 16 de março de 2023 em Audiência Pública, a ser realizada às 07:45 horas, no Plenário da sede da Câmara Municipal, para debater sobre as denúncias de falta de atendimento ambulatorial, clínico, cirúrgico e ambulatorial por parte da rede hospitalar conveniada ao SUS em Montes Claros.</t>
   </si>
   <si>
     <t>8399</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8399/requerimento_63.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8399/requerimento_63.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhado ofício ao prefeito de Montes Claros, Humberto Guimarães Souto, solicitando a construção e instalação de uma Unidade Básica de Saúde (UBS) no distrito de Ermidinha.</t>
   </si>
   <si>
     <t>8406</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8406/requerimento_64.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8406/requerimento_64.pdf</t>
   </si>
   <si>
     <t>Que seja expedido ofício ao prefeito Humberto Souto, solicitando-lhe a possibilidade de remissão, com retroação, das multas por omissão da declaração eletrônica de ISS das associações comunitárias das zonas urbana e rural de Montes Claros, assim como a possibilidade de alterar a Portaria isentando as associações da declaração.</t>
   </si>
   <si>
     <t>8407</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8407/requerimento_65.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8407/requerimento_65.pdf</t>
   </si>
   <si>
     <t>Que seja realizado uma campanha de conscientização e mutirão de limpeza no município de terrenos baldios e edificações com obras inacabadas por parte dos seus proprietários por meio de DECRETO, com o objetivo de combater os focos de doenças causadas pelo mosquito Aedes aegypti.</t>
   </si>
   <si>
     <t>8408</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8408/requerimento_66.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8408/requerimento_66.pdf</t>
   </si>
   <si>
     <t>Que seja enviado ofício ao Prefeito de Montes Claros, Sr Humberto Souto, solicitando viabilizar junto ao presidente da MCTRANS, sr. José Wilson Guimarães, para que seja feito um estudo para colocação de faixa elevada com faixa de pedestre em frente a Igreja Cristã Pentecostal, localizada na Avenida Sebastião Gama, no bairro Vila Anália.</t>
   </si>
   <si>
     <t>8409</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8409/requerimento_67.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8409/requerimento_67.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhado ofício ao presidente da MCTrans, José Wilson Guimarães, solicitando que seja realizado estudo e implantada faixa elevada para pedestres, em frente a Escola Municipal Afonso Salgado, localizada na Rua Quincas Souto, Bela Vista, nesta cidade, além da presença de agentes de trânsito nos horários de maior fluxo de veículos.</t>
   </si>
   <si>
     <t>8410</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8410/requerimento_musica_nas_escolas_assinado.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8410/requerimento_musica_nas_escolas_assinado.pdf</t>
   </si>
   <si>
     <t>Solicita que, para a implementação e inclusão de ensino fundamental em tempo integral no município, seja observada e ofertada a disciplina de música/musicalização nas escolas para crianças</t>
   </si>
   <si>
     <t>8411</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8411/req._daniel.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8411/req._daniel.pdf</t>
   </si>
   <si>
     <t>Solicita ao prefeito que disponibilize, de forma gratuita, repelentes para a população e realize campanhas de conscientização sobre Chikungunya, Dengue e outras doenças causadas pelo Aedes aegypti.</t>
   </si>
   <si>
     <t>8413</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8413/requerimento_7-2023.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8413/requerimento_7-2023.pdf</t>
   </si>
   <si>
     <t>Que sejam aplicadas as multas e demais penalidades administrativas previstas na Lei Municipal nº 4.182/2009, bem como o processo administrativo, para toda e qualquer pessoa, física ou jurídica, que dificultar os trabalhos de combate ao mosquito Aedes aegypti e demais vetores.</t>
   </si>
   <si>
     <t>8414</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8414/requerimento_042023-assinado.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8414/requerimento_042023-assinado.pdf</t>
   </si>
   <si>
     <t>Solicita ao prefeito, a reconstrução de parte do asfalto localizado na Rua 29 ( esquina com a Rua 17), no Bairro Jardim Olímpico ( lado direito sentido Juramento).</t>
   </si>
   <si>
     <t>8415</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8415/req._wilton_08.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8415/req._wilton_08.pdf</t>
   </si>
   <si>
     <t>Requer seja expedido ofício ao prefeito de Montes Claros, clc ao lImo. Sr. Vanderlino José da Silveira, Secretário de Infraestrutura e Planejamento Urbano, para que seja feito um estudo de viabilidade para o recapeamento asfáltico da Rua Ana Ferraz De Oliveira, antiga Rua "J" no Bairro Vila Campos.</t>
   </si>
   <si>
     <t>8416</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8416/req._rodrigo_09.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8416/req._rodrigo_09.pdf</t>
   </si>
   <si>
     <t>Que seja expedido ofício ao prefeito de Montes Claros, com cópia ao sr. José Wilson Ferreira Guimarães, presidente da MCTRANS, solicitando estudos no sentido de colocar uma faixa elevada em frente ao Colégio Capelo Gaivota.</t>
   </si>
   <si>
     <t>8417</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8417/req._rodrigo_10.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8417/req._rodrigo_10.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa, ouvido o Plenário, que seja expedido ofício ao prefeito Humberto Guimarães Souto, com cópias ao Ilustríssimo sr. José Wilson Ferreira Guimarães, Presidente da MCTRANS, e ao sr. Otávio Batista de Rocha Machado, procurador Geral do Município, solicitando estudos para verificar a possibilidade disposto no decreto n° 3.100 (dispõe sobre o serviço de táxi no município) de 5 de novembro de 2013, na parte referente à exigência de, no máximo 5 anos, de fabricação do veiculo para habilitação deste.</t>
   </si>
   <si>
     <t>8418</t>
   </si>
   <si>
     <t>Edson Cabeleireiro</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8418/req._edson.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8418/req._edson.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhado ofício ao Prefeito Humberto Guimarães Souto e ao Secretário de Agricultura e Abastecimento, Osmani Barbosa, solicitando a reforma do cemitério, e construção de um salão de velório no Distrito de Canto do Engenho.</t>
   </si>
   <si>
     <t>8419</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8419/req._edson.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8419/req._edson.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa, ouvido o Plenário, que seja expedido ofício ao sr. Osmani Barbosa Neto, secretário municipal de Agricultura e Abastecimento, solicitando a reforma das estradas de acesso às comunidades rurais da região de Gameleira, localizada depois do bairro São Geraldo II.</t>
   </si>
   <si>
     <t>8421</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8421/req._14.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8421/req._14.pdf</t>
   </si>
   <si>
     <t>Solicita ao prefeito Municipal, sr. Humberto Souto, que seja enviado a esta casa, proposta de alteração na legislação para que seja exigido Ensino Elementar, ao invés de Ensino Fundamental para a função de Pedreiro no município de Montes Claros.</t>
   </si>
   <si>
     <t>8435</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8435/requerimento_79.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8435/requerimento_79.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhado ao Excelentíssimo Senhor Prefeito de Montes Claros, Humberto Guimarães Souto, ofício solicitando a instalação de 01 (uma) gaiola de coleta de lixo na comunidade de Marcela.</t>
   </si>
   <si>
     <t>8437</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8437/requerimento_80.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8437/requerimento_80.pdf</t>
   </si>
   <si>
     <t>Que seja enviado ofício ao Prefeito de Montes Claros, sr. Humberto Souto, solicitando viabilizar junto ao Presidente da MCTrans, sr. José Wilson Guimarães, para que seja feito um estudo para colocação de faixa elevada com faixa de pedestre na Rua Ranulfo Isidoro, em frente o número 115, no bairro Novo Delfino.</t>
   </si>
   <si>
     <t>8439</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8439/requerimento_81.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8439/requerimento_81.pdf</t>
   </si>
   <si>
     <t>Que seja expedido ofício ao prefeito Humberto Souto, solicitando-lhe estudo de viabilidade técnica e, consequentemente, a pavimentação da rodovia interligando a Estrada da Produção às comunidades de Tabuas, Monte Alto (quilombola) e Estreito de Miralta.</t>
   </si>
   <si>
     <t>8440</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8440/requerimento_82_correcao.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8440/requerimento_82_correcao.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhado ofício ao Senhor Prefeito, Humberto Guimarães Solto, solicitando que seja realizada atualização do art. 1, da LEI COMPLEMENTAR N 93, DE 23 DE AGOSTO DE 2022, e feito reajuste do piso salarial dos agentes comunitários de saúde do municÍpio para R$2604,00 (dois mil seiscentos e quatro reais).</t>
   </si>
   <si>
     <t>8441</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8441/requerimento_153_-_assinado_vereadora_maria_helena.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8441/requerimento_153_-_assinado_vereadora_maria_helena.pdf</t>
   </si>
   <si>
     <t>Reforma da UBS do bairro Major Prates e solicito também um Vigia que irá trabalhar durante o horário de funcionamento da UBS, uma vez que, inúmeras ocorrências foram registradas nessa UBS, sendo ameaças e brigas, colocando em risco os funcionários e a população.</t>
   </si>
   <si>
     <t>8443</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8443/req._wilton_2.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8443/req._wilton_2.pdf</t>
   </si>
   <si>
     <t>Que seja ofício ao Exmo. Sr. Humberto Souto, Prefeito de Montes Claros, clc ao lImo. Sr. Edílson de Moraes Lopes, Presidente da ESURB, ao lImo. Sr. José Wilson Ferreira Guimarães, Presidente da MCTrans, e ao llmo. Sr Eustáquio Filocre Saraiva, Presidente - PREVMOC, solicitando o estudo de viabilidade para adoção de procedimento  competente para credenciamento de empresas operadoras de planos de saúde para fornecimento de assistência desta natureza aos servidores públicos inativos do Município, servidores da ESURB e da MCTrans, através de plano coletivo empresarial de assistência a saúde.</t>
   </si>
   <si>
     <t>8444</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8444/req._wilton_2.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8444/req._wilton_2.pdf</t>
   </si>
   <si>
     <t>8445</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8445/req._07_valdecy.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8445/req._07_valdecy.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhado ofício ao Ilustríssimo Senhor HUMBERTO GUIMARÃES SOUTO, Prefeito de Montes Claros, solicitando o início das_x000D_
 Obras de Construção da Avenida Mil no bairro Alcides Rabelo.</t>
   </si>
   <si>
     <t>8446</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8446/req._08_odair.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8446/req._08_odair.pdf</t>
   </si>
   <si>
     <t>Solicita ao Plenário que seja transformada a reunião ordinária do dia 11 de maio de 2023 ( Quinta-feira), em Sessão Especial e transferida para às 19 horas, em homenagem à Faculdade Centro Universitário FIPMOC.</t>
   </si>
   <si>
     <t>8448</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8448/requerimento_08-2023.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8448/requerimento_08-2023.pdf</t>
   </si>
   <si>
     <t>Que seja expedido ofício ao sr. Prefeito Humberto Souto, com cópia ao Secretário de Infraestrutura e Planejamento Urbano, Vanderlino José da Silveira, para a Secretária de Saúde Dulce Pimenta Gonçalves e para o Secretário de Meio Ambiente e Desenvolvimento Sustentável, Soter Magno Carmo, solicitando estudo de viabilidade para construção de um Hospital Veterinário Público para o atendimento de animais domésticos no município de Montes Claros.</t>
   </si>
   <si>
     <t>8449</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8449/req._13_iara.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8449/req._13_iara.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhado ao Exmo. Sr. Prefeito de Montes Claros, Humberto Guimarães Souto,  pedindo de providências para solucionar a situação vivenciada por nossos munícipes, residentes na zona urbana e rural, no tocante aos cemitérios públicos de nossa cidade,  com a criação de alternativas e condições de realizar o sepultamento de seus familiares de forma digna em cemitério público, não ficando presos apenas ao cemitério privado.</t>
   </si>
   <si>
     <t>8450</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8450/req._mesa_diretora.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8450/req._mesa_diretora.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhado ao Excelentíssimo Senhor Governador Romeu Zema, ofício solicitando o retorno dos 37 (trinta e sete) leitos do Hospital Universitário Clemente de Faria (HUCF), em razão da grande demanda de pacientes atendidos na cidade de Montes Claros, superlotando os hospitais e clínicas médicas.</t>
   </si>
   <si>
     <t>8451</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8451/requerimento_05_assinado.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8451/requerimento_05_assinado.pdf</t>
   </si>
   <si>
     <t>Reiterando o Requerimento 03/2023 aprovado no Plenário da Câmara para que seja solicitado o reajuste do “Piso salarial dos Agentes Comunitários e Agentes de Combates a Endemias”, nos termos da Emenda Constitucional nº 120 de 05/08/2022, e a Portaria GM/51 de 29/01/2023 do Ministério da Saúde e inclusive o retroativo referente ao mês de Janeiro, ou seja, de  R$1.212,00 para R$1.302,00, tendo em vista que o Ministério da Saúde já vem fazendo o repasse do piso atualizado conforme documentos em anexo.</t>
   </si>
   <si>
     <t>8459</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8459/requerimento_92.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8459/requerimento_92.pdf</t>
   </si>
   <si>
     <t>Que seja transformada em Reunião Especial a reunião do dia 11 de maio e transferida para às 19h30 horas, em Comemoração ao "Dia das Mães".</t>
   </si>
   <si>
     <t>8471</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8471/requerimento_93.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8471/requerimento_93.pdf</t>
   </si>
   <si>
     <t>Que seja expedido Oficio ao Prefeito de Montes Claros, Senhor Humberto Guimarães Souto, e a Secretária Municipal de Saúde, Senhora Dulce Pimenta, sugerindo a possibilidade da Inclusão do Cuidador de Idoso, nos Programas de Saúde.</t>
   </si>
   <si>
     <t>8472</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8472/req._aldair_ok.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8472/req._aldair_ok.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhado ofício ao prefeito Humberto Souto, solicitando avaliar a possibilidade de implementação de cursos profissionalizantes do ramo da_x000D_
 construção civil pela prefeitura de Montes Claros.</t>
   </si>
   <si>
     <t>8476</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8476/requerimento_95.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8476/requerimento_95.pdf</t>
   </si>
   <si>
     <t>Que seja enviado oficio ao Prefeito de Montes Claros, Sr. Humberto Souto, solicitando ao Presidente da MC Trans, Sr. José Wilson Guimarães, que seja feito um estudo de viabilidade para colocação de faixas elevadas em vários trechos da Avenida Olímpio Magalhães, no bairro Delfino Magalhães e no bairro Santo Antônio.</t>
   </si>
   <si>
     <t>8477</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8477/requerimento_96.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8477/requerimento_96.pdf</t>
   </si>
   <si>
     <t>Que seja expedido oficio ao prefeito Humberto Souto, solicitando-lhe a possibilidade de, dentro de uma segunda etapa do Programa Municipal de Mobilidade Rural, incluir a pavimentação da estrada que interliga os distritos de Miralta e Vila Nova de Minas.</t>
   </si>
   <si>
     <t>8478</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8478/requerimento_97.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8478/requerimento_97.pdf</t>
   </si>
   <si>
     <t>Que seja transformada a Reunião Ordinária do dia 18 de maio de 2023 (quinta-feira) em Sessão Especial e transferida para às 19 horas, em homenagem à Faculdade Centro Universitário FIPMoc.</t>
   </si>
   <si>
     <t>8479</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8479/requerimento_98.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8479/requerimento_98.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhado oficio ao Ilustríssimo Senhor HUMBERTO GUIMARÃES SOUTO, Prefeito de Montes Claros, solicitando que seja realizado o Serviço de PAVIMENTAÇÃO ASFÁLTICA em ruas do bairro GUARUJÁ.</t>
   </si>
   <si>
     <t>8480</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8480/requerimneto_6_.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8480/requerimneto_6_.pdf</t>
   </si>
   <si>
     <t>QUE SEJA  ENCAMINHADO AO DR. HUMBERTO GUIMARÃES SOUTO O ANTEPROJETO DE LEI QUE ALTERA O ART. 116, INCLUINDO  OS INCISOS I E II AO §3º DA LEI MUNICIPAL Nº 3176, DE 23/12/2003, ( ESTATUTO DO MAGISTÉRIO), GARANTIDO PARA OS PROFISSIONAIS DOCENTES EM EXERCÍCIO O PAGAMENTO DO ADICIONAL DE 1/3 ( UM TERÇO) DE FÉRIAS INCIDENTES SOBRE OS 45  (QUARENTA E CINCO) DIAS DE FÉRIAS ANUAIS, CONFORME PREVÊ O ESTATUTO.</t>
   </si>
   <si>
     <t>8481</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8481/requerimento_100.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8481/requerimento_100.pdf</t>
   </si>
   <si>
     <t>Que seja enviado ofício aos Exmos. e Exmas. deputados e deputadas estaduais Oscar Teixeira, Ioannis Konstantinos Grammatikopoulos (Grego da Fundação), Gilberto Wagner Martins Pereira Antunes (Gil Pereira), Tadeu Martins Leite (Tadeuzinho), Ana Paula Siqueira e Marilene Alves de Souza (Leninha), solicitando gestões deles junto ao Governo do Estado, especificamente à Secretaria de Estado da Educação, para a REVOGAÇÃO da Resolução SEE N° 4.256/2020, que Institui as Diretrizes para normatização e organização da Educação Especial na rede estadual de Ensino de Minas Gerais.</t>
   </si>
   <si>
     <t>8482</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8482/requerimento_101.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8482/requerimento_101.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhado ofício ao Excelentíssimo Senhor Prefeito de Montes Claros - MG, Humberto Guimarães Souto, solicitando que determine a MCTrans fazer estudos para instalação de faixa elevada de pedestres ou redutores de velocidade na Avenida Mestra Fininha, em frente a Escola Estadual Professor Plínio Ribeiro ( Escola Normal), o local é de grande fluxo de alunos e pedestres. Solicitamos concomitante uma campanha de educação para respeito a prioridade de travessia dos pedestres.</t>
   </si>
   <si>
     <t>8483</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8483/requerimento_102.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8483/requerimento_102.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhado ao Exmo. Sr. Prefeito de Montes Claros, Humberto Guimarães Souto, oficio solicitando o pagamento integral e suspensão do corte do pó de giz, quando o professor (a) estiver impedido de trabalhar em função de ter contraído Covid ou das Arboviroses, como dengue e chikungunya, questões de saúde pública.</t>
   </si>
   <si>
     <t>8484</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8484/requerimento_103.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8484/requerimento_103.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhado ofício ao Senhor Prefeito, Humberto Guimarães Souto, solicitando que seja disponibilizado de forma bimestral, veículo do tipo caçamba, para coleta de resíduos nos bairros de Montes Claros não Contemplados pela coleta de lixo diária, como prevenção aos focos do aedes aegypti durante o ano.</t>
   </si>
   <si>
     <t>8485</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8485/requerimento_104.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8485/requerimento_104.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhado requerimento ao Excelentíssimo Senhor Prefeito de Montes Claros., Humberto Guimarães Souto, solicitando a possibilidade de enviar uma equipe para viabilizar a recuperação das estradas na Comunidade de Campos Elíseos.</t>
   </si>
   <si>
     <t>8486</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8486/requerimento_105.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8486/requerimento_105.pdf</t>
   </si>
   <si>
     <t>Que seja enviado ofício ao IImo. Sr. Guilherme Guimarães, secretário municipal de serviços urbanos, com cópia ao Exmo. Sr. Humberto Guimarães Souto, Prefeito de Montes Claros, solicitando a reforma e revitalização da Praça do bairro São Geraldo II, incluindo a instalação de bancos, plantio de grama e demais serviços de embelezamento que tornem aquele logradouro um local aprazível para o desfrute dos moradores.</t>
   </si>
   <si>
     <t>8487</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8487/requerimento_106.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8487/requerimento_106.pdf</t>
   </si>
   <si>
     <t>Que seja expedido ofício ao IImo. Sr. Osmane Barbosa Neto, secretário municipal de agricultura e abastecimento, solicitando a reforma das estradas rurais das regiões de Moro Vermelho e Claraval.</t>
   </si>
   <si>
     <t>8488</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8488/requerimento_107.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8488/requerimento_107.pdf</t>
   </si>
   <si>
     <t>Que seja enviado ofício a Ilma. Sra. Rejane Veloso, Secretária Municipal de Educação, com cópia ao Exmo. Sr. Humberto Guimarães Souto, Prefeito de Montes Claros, solicitando a realização de estudo para aquisição do equipamento Colibri, fabricado pela empresa Tix Tecnologia Assistiva (sediada em Belo Horizonte), para disponibilização na rede municipal de ensino. Trata-se de um mouse de cabeça, que possibilita a pessoas com deficiência severa usar o computador, telefone e tablet apenas com o piscar dos olhos e pouquíssimo movimento de cabeça.</t>
   </si>
   <si>
     <t>8489</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8489/requerimento_108.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8489/requerimento_108.pdf</t>
   </si>
   <si>
     <t>Que seja expedido ofício ao Exmo. Sr. Humberto Souto, Prefeito de Montes Claros, e também ao llmo. Sr. José Wilson Ferreira Guimarães, Presidente da MCTrans, solicitando um estudo de viabilidade para implantação de uma sinalização semafórica na Rua Januária, esquina com a Rua João Pinheiro.</t>
   </si>
   <si>
     <t>8511</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8511/requerimento_109.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8511/requerimento_109.pdf</t>
   </si>
   <si>
     <t>Que seja expedido ofício ao Sr. Prefeito Humberto Souto, encaminhando anteprojeto de lei, em anexo, que "Institui a Política Pública do Município para garantia, proteção e ampliação dos direitos das pessoas com Transtorno do Espectro Autista - TEA e seus familiares".</t>
   </si>
   <si>
     <t>8510</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8510/requerimento_110.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8510/requerimento_110.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhado oficio ao Excelentíssimo Senhor Prefeito de Montes Claros, Dr. Humberto Guimarães Souto, para retorno do Projeto Onda Verde, o qual oferece internet gratuita nas praças e parques municipais .</t>
   </si>
   <si>
     <t>8512</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8512/requerimento_111.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8512/requerimento_111.pdf</t>
   </si>
   <si>
     <t>Que seja expedito oficio ao Excelentíssimo Sr. Prefeito Humberto Guimarães Souto requerendo a Doação de um terreno para a construção de um Galpão para abrigar a área administrativa e os produtos do programa Mesa Brasil, conforme demanda do Conselho Regional do Sesc de Minas Gerais.</t>
   </si>
   <si>
     <t>8513</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8513/requerimento_112.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8513/requerimento_112.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhado oficio ao senhor prefeito Humberto Souto solicitando criar um canal para denúncias de ameaças a integridade das crianças da rede municipal de educação, bem como ameaças ao patrimônio.</t>
   </si>
   <si>
     <t>8514</t>
   </si>
   <si>
     <t>Edson Cabeleireiro, Marcos Nem</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8514/requerimento_113.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8514/requerimento_113.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhado ao Excelentíssimo Prefeito Humberto Guimarães Souto o anteprojeto em anexo que "DISPÕE SOBRE A CRIAÇÃO DA GUARDA MUNICIPAL ESCOLAR NO ÂMBITO DO MUNICÍPIO DE MONTES CLAROS E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>8515</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8515/requerimento_114.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8515/requerimento_114.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhado ao Excelentíssimo Prefeito Humberto Guimarães Souto o anteprojeto em anexo que estabelece as políticas públicas para a segurança escolar nas instituições públicas e privadas de ensino, no âmbito do município de Montes Claros, e dá outras providências.</t>
   </si>
   <si>
     <t>8516</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8516/requerimento_115.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8516/requerimento_115.pdf</t>
   </si>
   <si>
     <t>Que seja expedido Ofício ao Excelentíssimo Prefeito Humberto Guimarães Souto, solicitando estudos para instalação de playgrounds, localizados nas praças:_x000D_
 _x000D_
 - Praça Madre Olmira Lacerda Franca, na Avenida Neco Delfino, no bairro Delfino Magalhães;_x000D_
 - Praça Zilda Arns, na Rua Guanabara, no bairro Santo Antônio;_x000D_
 - Praça na Rua Curitiba esquina com a rua Porto Alegre, no bairro (Delfino Magalhães);_x000D_
 - Praça na Rua K esquina com a rua D, no bairro (Belvedere).</t>
   </si>
   <si>
     <t>8517</t>
   </si>
   <si>
     <t>Edson Cabeleireiro, Leãozinho</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8517/requerimento_116.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8517/requerimento_116.pdf</t>
   </si>
   <si>
     <t>Que seja transformada em Audiência Pública a Sessão Ordinária do dia 13/04/2023, tendo como pauta a criação de políticas públicas para a segurança escolar nas instituições públicas e privadas de ensino, no âmbito do Município de Montes Claros.</t>
   </si>
   <si>
     <t>8518</t>
   </si>
   <si>
     <t>Raimundo Pereira da Silva</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8518/requerimento_117.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8518/requerimento_117.pdf</t>
   </si>
   <si>
     <t>Que seja restaurado o asfalto próximo a ponte da Rua Campo Azul, Bairro Santo Antônio I, que devido ao período chuvoso surgiu um grande buraco na referida rua.</t>
   </si>
   <si>
     <t>8519</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8519/requerimento_118.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8519/requerimento_118.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhado oficio ao Excelentíssimo Senhor Prefeito de Montes Claros MG, Humberto Guimarães Souto, solicitando que sejam realizadas obras de estruturação para o Parque dos Mangues, situado entre os bairros José Correa Machado, Residencial Parque Sul e Residencial Sul.</t>
   </si>
   <si>
     <t>8520</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8520/requerimento_119.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8520/requerimento_119.pdf</t>
   </si>
   <si>
     <t>Que seja expedido ofício ao Excelentíssimo Senhor Prefeito Humberto Souto com cópia ao Secretário de Meio Ambiente e Desenvolvimento Sustentável Soter Magno Carmo, solicitando a elaboração do PLANO MUNICIPAL DE ARBORIZAÇÃO URBANA.</t>
   </si>
   <si>
     <t>8521</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8521/requerimento_120.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8521/requerimento_120.pdf</t>
   </si>
   <si>
     <t>Que seja analisada a possibilidade de recapeamento, reestruturação e urbanização da Avenida Osmane Barbosa nos bairros Planalto, JK e Universirtário.</t>
   </si>
   <si>
     <t>8522</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8522/requerimento_121.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8522/requerimento_121.pdf</t>
   </si>
   <si>
     <t>Que seja transformada a Reunião Ordinária do dia 25/05/2023 (quinta-feira), em Reunião Especial e transferida para o horário das 19:30 horas, objetivando a entrega do Título de Cidadão Benemérito de Montes Claros ao Senhor Adam Renanne Souza Felizardo e ao Senhor Ricardo Lima Júnior.</t>
   </si>
   <si>
     <t>8523</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8523/requerimento_122.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8523/requerimento_122.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhado ao prefeito de Montes Claros, Humberto Guimarães Souto, solicitando o estudo para a viabilidade da pavimentação asfáltica das ruas do bairro Jardim Alegre (Facela).</t>
   </si>
   <si>
     <t>8524</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8524/requerimento_123.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8524/requerimento_123.pdf</t>
   </si>
   <si>
     <t>Que seja expedido ofício ao sr. Humberto Guimarães Souto, prefeito de Montes Claros, com cópia ao sr. Osmane Barbosa Neto, secretário municipal de Agricultura e Abastecimento, solicitando serviço de reforma das estradas de Gameleiras I e II, nas proximidades do bairro São Geraldo II.</t>
   </si>
   <si>
     <t>8525</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8525/requerimento_124.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8525/requerimento_124.pdf</t>
   </si>
   <si>
     <t>Que seja expedido ofício ao prefeito Humberto Souto, solicitando-lhe estudo de viabilidade técnica para elaboração, projeção e implantação do Programa de Energia Solar para Todos, com foco nas famílias de baixa renda interessadas em instalar sistemas fotovoltaicos em suas residências e terem economia na conta de luz.</t>
   </si>
   <si>
     <t>8526</t>
   </si>
   <si>
     <t>MA - AMBIENTE, BEM-ESTAR ANIMAL E SUSTENTABILIDADE</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8526/requerimento_125.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8526/requerimento_125.pdf</t>
   </si>
   <si>
     <t>Que seja transformada a Reunião Ordinária do dia 04 de maio de 2023 em Audiência Pública, a ser realizada às 07:45 horas, no Plenário da Câmara Municipal, para debater sobre a perturbação por poluição sonora e a ocupação de espaços públicos/calçadas por bares da cidade, conforme demanda encaminhada a esta Comissão.</t>
   </si>
   <si>
     <t>8527</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8527/requerimento_126.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8527/requerimento_126.pdf</t>
   </si>
   <si>
     <t>Que seja enviado ofício ao Prefeito de Montes Claros, Sr. Humberto Souto, solicitando fornecer, à Guarda Municipal, instrumentos de menor potencial ofensivo, lançadores de munição não letal e sprays de pimenta, conforme o regulamentado através do Decreto 3328 de 13 de agosto de 2015.</t>
   </si>
   <si>
     <t>8528</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8528/requerimento_127.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8528/requerimento_127.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhado Oficio ao Sr. Prefeito municipal Humberto Souto, com cópia ao Sr. Vice Prefeito Guilherme Guimarães e à Sra. secretária de Saúde Dulce Pimenta, solicitando realização de estudo de viabilidade para implantação de Biofábrica de mosquitos transgênicos (modificados em laboratório) que ajudam, segundo estudos, a reduzir em até 95% os mosquitos transmissores de dengue, zika e chikungunya.</t>
   </si>
   <si>
     <t>8529</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8529/requerimento_08-assinado.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8529/requerimento_08-assinado.pdf</t>
   </si>
   <si>
     <t>Encaminhando o Anteprojeto de Decreto Municipal que concede gratificação de produtividade individual  no percentual de 20% (vinte Porcento) aos servidores ocupantes do cargo de magistério  nos termos do art. 75, inciso II, C/C art. 79, alínea “b”, ambos da Lei Municipal 3.175, de 23 de dezembro 2003.</t>
   </si>
   <si>
     <t>8530</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8530/requerimento_129.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8530/requerimento_129.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhado ofício ao Senhor Prefeito, Humberto Guimarães Souto, com cópia para o Presidente da MCTrans, o Senhor José Wilson Guimarães, solicitando um estudo de viabilidade na Rua São Paulo para instalação de semáforo nos cruzamentos com a Rua Santa Maria e a Rua Santa Lúcia.</t>
   </si>
   <si>
     <t>8531</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8531/requerimento_130.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8531/requerimento_130.pdf</t>
   </si>
   <si>
     <t>Que seja agendada para o dia 13 de abril de 2023 às 19 horas, Sessão Especial em homenagem aos 90 anos do Sindicato dos Professores do Estado de Minas Gerais (Sinpro Minas).</t>
   </si>
   <si>
     <t>8532</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8532/requerimento_131.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8532/requerimento_131.pdf</t>
   </si>
   <si>
     <t>Que seja agendada Audiência Pública para o dia 24 de maio, às 16 horas, tendo como pauta: Em defesa da educação: diga NÃO à violência contra os professores.</t>
   </si>
   <si>
     <t>8533</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8533/requerimento_132.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8533/requerimento_132.pdf</t>
   </si>
   <si>
     <t>Que seja transformada em Audiência Pública, a Reunião Ordinária do dia 1° de junho, quinta feira, e transferida para às 19h, a ser realizada na igreja Mananciais do Espírito, localizada na rua G, nº 31, no bairro Canelas.</t>
   </si>
   <si>
     <t>8534</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8534/requerimento_133.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8534/requerimento_133.pdf</t>
   </si>
   <si>
     <t>Que seja expedido ofício ao Excelentíssimo Senhor Prefeito Humberto Souto, com cópia à Secretária de Saúde Dulce Pimenta Gonçalves, solicitando a contratação de mais um(a) médico(a) veterinário(a) para o programa de controle populacional através das castrações de cães e gatos do município.</t>
   </si>
   <si>
     <t>8536</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8536/requerimento_134.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8536/requerimento_134.pdf</t>
   </si>
   <si>
     <t>Que seja expedido ofício ao prefeito Humberto Guimarães Souto, solicitando uma Quadra Esportiva no bairro Santo Antônio II (região do Conjunto Bandeirantes).</t>
   </si>
   <si>
     <t>8540</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8540/requerimento_135_corrigido.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8540/requerimento_135_corrigido.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhado ofício ao prefeito de Montes Claros, Humberto Guimarães Souto, solicitando que providencie um estudo de viabilidade técnica para a construção de uma Ponte na Rua C, bairro Santo Antônio II.</t>
   </si>
   <si>
     <t>8541</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8541/requerimentos_03.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8541/requerimentos_03.pdf</t>
   </si>
   <si>
     <t>Solicita que seja agendada uma Sessão Solene, em homenagem a IDERP (Igreja de Deus Reavivamento Pentecostal), no dia 06 de Julho de 2023, às 19 horas, no Plenário da Câmara.</t>
   </si>
   <si>
     <t>8542</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8542/requerimento_137.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8542/requerimento_137.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhado ofício ao Senhor Prefeito, Humberto Guimarães Souto, solicitando que seja feita a recomposição das linhas de transporte coletivo suspensas aos fins de semana, sobretudo aquelas que passam por hospitais públicos e unidades de saúde em sua rota.</t>
   </si>
   <si>
     <t>8543</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8543/requerimento_138.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8543/requerimento_138.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhado ofício, ao prefeito Humberto Souto, solicitando que seja realizado um levantamento para viabilizar a instalação de placas indicativas com as respectivas denominações nas ruas e bairros que ainda não estão identificadas.</t>
   </si>
   <si>
     <t>8544</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8544/requerimento_139.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8544/requerimento_139.pdf</t>
   </si>
   <si>
     <t>Que seja expedido ofício ao prefeito Humberto Souto, solicitando estudo de viabilidade para instalação de porta eletrônica com detectores de metais nas Escolas do Município de Montes Claros, utilizando recursos provenientes do FUNDEB para custeio destes dispositivos nas unidades da rede pública de ensino, bem como adoção de medidas de incentivo fiscal, como isenção de ISSQN, para que as unidades da rede particular possam igualmente adotar tal medida.</t>
   </si>
   <si>
     <t>8545</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8545/requerimento_140.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8545/requerimento_140.pdf</t>
   </si>
   <si>
     <t>Que seja enviado ofício ao prefeito de Montes Claros, Sr. Humberto Souto, solicitando que seja instalado "Botão de Pânico" em todas as escolas da rede municipal de ensino como uma medida de segurança diante das constantes ameaças de criminosos a estes educandários.</t>
   </si>
   <si>
     <t>8546</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8546/requerimento_09_assinado.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8546/requerimento_09_assinado.pdf</t>
   </si>
   <si>
     <t>Requerer, após consulta ao Plenário, que seja encaminhado o ofício ao prefeito de Montes Claros, Humberto Souto, solicitando o envio de projeto de lei complementar, referente a transformação do cargo de Agente Sanitário, previsto na Lei Municipal nº 3.194, de 24 de março de 2004, para o cargo de Agente de Combate a Endemias, de que trata a Lei Complementar Municipal n º 15, de 26 de fevereiro de 2008.</t>
   </si>
   <si>
     <t>8547</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8547/req._maria.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8547/req._maria.pdf</t>
   </si>
   <si>
     <t>Que seja expedido Ofício ao sr. Osmani Barbosa Neto, da Secretaria de Agricultura e Abastecimento, requerendo a prestação de contas referente ao programa Pró Agua dos anos 2021 e 2022.</t>
   </si>
   <si>
     <t>8548</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8548/requerimento_11-2023.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8548/requerimento_11-2023.pdf</t>
   </si>
   <si>
     <t>Que seja expedido ofício ao prefeito Humberto Souto, solicitando a doação de áreas do município para as entidades civis sem fins lucrativos de proteção animal para edificação de suas sedes, com todas as instalações, dependências e acessórios.</t>
   </si>
   <si>
     <t>8549</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8549/requerimento_144.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8549/requerimento_144.pdf</t>
   </si>
   <si>
     <t>Que seja expedido ofício ao prefeito Humberto Souto, para viabilizar a contratação de empresa especializada em segurança, com a contratação de profissionais treinados para auxiliar nas recepções das escolas e em seus variados ambientes, bem como a instalação de cercas elétricas, concertinas e sistemas de registro de imagens e monitoramento eletrônico em tempo real voltados para a segurança dos usuários.</t>
   </si>
   <si>
     <t>8550</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8550/requerimento_145.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8550/requerimento_145.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhado ao Exmo. Sr. Prefeito de Montes Claros, Humberto Guimaraes Souto, oficio, solicitando um parecer quanto a falta de cumprimento da equiparação salarial dos Agentes Sanitários com os cargos de Agentes de Combate a Endemias, conforme está fundamentado no artigo 7° da lei 3.174 de 23 de dezembro de 2003.</t>
   </si>
   <si>
     <t>8551</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8551/requerimento_146_retificado.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8551/requerimento_146_retificado.pdf</t>
   </si>
   <si>
     <t>Que seja agendada Audiência Pública para o dia 27 de Abril de 2023, às 08h30, com o tema: "O Novo Ensino Médio em Debate".</t>
   </si>
   <si>
     <t>8635</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8635/requerimento_147.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8635/requerimento_147.pdf</t>
   </si>
   <si>
     <t>Que seja agendada Audiência Pública para o dia 03 de maio de 2023, às 07:45, tendo como pauta: Revitalização da Praça Doutor João Alves, e ações de segurança ao entorno da Escola Estadual Gonçalves Chaves.</t>
   </si>
   <si>
     <t>8644</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8644/requerimento_148.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8644/requerimento_148.pdf</t>
   </si>
   <si>
     <t>Que seja expedido ofício ao prefeito Humberto Souto, solicitando a construção de uma praça com playground no bairro Raul Lourenço, na Rua D, em um terreno público ao lado da Igreja de São Miguel Arcanjo.</t>
   </si>
   <si>
     <t>8649</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8649/requerimento_149.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8649/requerimento_149.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhado ofício ao Excelentíssimo Senhor Prefeito de Montes Claros, Humberto Guimarães Souto, solicitando que providencie um estudo de viabilidade técnica para a reconstrução de uma lombada, colocação de placa de sinalização e Iluminação em Poste de Luz localizado na Rua Boa Esperança, em frente a casa 860 "B", Bairro Santa Rita II.</t>
   </si>
   <si>
     <t>8653</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8653/requerimento_150.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8653/requerimento_150.pdf</t>
   </si>
   <si>
     <t>Que seja expedido ofício ao prefeito Humberto Souto, solicitando-lhe a possibilidade de viabilizar a reforma da praça do Bairro Vera Cruz, com foco na melhoria da comodidade, bem-estar socioambiental e segurança dos usuários.</t>
   </si>
   <si>
     <t>8665</t>
   </si>
   <si>
     <t>Odair Ferreira, Marcos Nem</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8665/requerimento_151.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8665/requerimento_151.pdf</t>
   </si>
   <si>
     <t>Que seja expedido Ofício ao Excelentíssimo Prefeito Humberto Guimarães Souto, junto a MC TRANS um estudo de viabilidade técnica para implantação de sinalização semafórica na Avenida Olímpio Magalhães Filho, cruzamento com a rua Roque Ferreira Pimenta no bairro Delfino Magalhães, neste município de Montes Claros.</t>
   </si>
   <si>
     <t>8673</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8673/requerimento_152.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8673/requerimento_152.pdf</t>
   </si>
   <si>
     <t>Que seja expedido Ofício ao prefeito Humberto Guimarães Souto, solicitando a interligação da rua Ângelo de Quadros, no bairro São José, com a Avenida Atlântica (lado leste e o lado oeste da cidade), facilitando o acesso entre os bairros: Lourdes, Vila Ipiranga, Monte Carmelo, Belvedere e adjacentes, neste município de Montes Claros.</t>
   </si>
   <si>
     <t>8854</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8854/requerimento_153.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8854/requerimento_153.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhado ofício ao prefeito de Montes Claros, Humberto Guimarães Souto, e à Secretária Municipal de Educação, sra. Rejane Veloso Rodrigues, solicitando um levantamento ou diagnóstico, para as Escolas e CEMEI Rurais, com o objetivo de garantir mais segurança para os alunos e funcionários, realizando reformas como: construção ou ampliação de muro, instalação de concertina, interfone e botão de pânico, bem como, a contratação de Segurança.</t>
   </si>
   <si>
     <t>8976</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8976/requerimento_154.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8976/requerimento_154.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhado ofício ao Prefeito Humberto Guimarães Souto com cópia ao presidente da MC Trans, o Sr. José Wilson Guimarães, solicitando implementar projeto já elaborado para melhoria da travessia de pedestres na Avenida João XXIII, sentido Escola Estadual Irmã Beata.</t>
   </si>
   <si>
     <t>8977</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8977/requerimento_155.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8977/requerimento_155.pdf</t>
   </si>
   <si>
     <t>Que seja expedido ofício ao Exmo. Humberto Guimarães Souto, prefeito de Montes Claros/MG, à sra. Celeste Leite Froes, Secretária de Planejamento e Gestão e à sra. Dulce Pimenta Gonçalves, Secretária de Saúde, solicitando disponibilizar salas do município, em especial para atender os funcionários da Prefeitura e, eventualmente, a população que foram afetados pela chikungunya, por profissionais de fisioterapia, acupuntura , laserterapia.</t>
   </si>
   <si>
     <t>8978</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8978/requerimento_156.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8978/requerimento_156.pdf</t>
   </si>
   <si>
     <t>Que seja expedido Ofício ao vice-prefeito, Guilherme Augusto Guimarães Oliveira, solicitando um estudo de viabilidade e projeto a ser encaminhado ao DNIT para saber a viabilidade para ser feita a entrada do bairro São Geraldo II.</t>
   </si>
   <si>
     <t>8980</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8980/requerimento_assinado.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8980/requerimento_assinado.pdf</t>
   </si>
   <si>
     <t>Requerer, após consulta ao Plenário, que seja encaminhado o ofício ao sr. prefeito de Montes Claros, Humberto Souto, solicitando o piso salarial dos Cirurgiões Dentistas da Prefeitura de Montes Claros, nos termos da Lei Federal 3.999 e após revisão de entendimento no STF através do recurso extraordinário 1.340.676 e 1.357.537.</t>
   </si>
   <si>
     <t>8981</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8981/req._12.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8981/req._12.pdf</t>
   </si>
   <si>
     <t>Que seja enviado ofício ao Prefeito de Montes Claros, Sr Humberto Souto, solicitando que seja feita a ampliação e reforma do Cemitério localizado na Comunidade Rural de Ponta do Morro.</t>
   </si>
   <si>
     <t>8982</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8982/req._13_ok.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8982/req._13_ok.pdf</t>
   </si>
   <si>
     <t>Solicita à administração Municipal o  cumprimento do piso salarial nacional para os profissionais da educação básica, direito que é garantido pela Lei Federal 11.738 08.</t>
   </si>
   <si>
     <t>8983</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8983/req._14_rodrigo.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8983/req._14_rodrigo.pdf</t>
   </si>
   <si>
     <t>Que seja expedido ofício ao sr. Romeu Zema Neto, governador do Estado de Minas Gerais, com cópia ao Ilmo. Sr. Rogério Greco, Secretário de Estado de Segurança Pública do Estado de Minas Gerais, ao Comandante Regional da Polícia Militar, César William Passos: ao Comandante do Corpo de Bombeiros, Erlon Dias de Nascimento Botelho, ao Comandante da Guarda Municipal, Wagner Lopes de Queiroz e aos deputados estaduais e federais, solicitando que as forças de segurança ofereçam treinamento e noções de primeiros socorros aos professores, alunos e pais sobre como agir em caso de ataques, como_x000D_
 forma de minimizar os efeitos desses atos violentos.</t>
   </si>
   <si>
     <t>8984</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8984/requerimento_12-2023.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8984/requerimento_12-2023.pdf</t>
   </si>
   <si>
     <t>Que seja expedido ofício ao Excelentíssimo Senhor Prefeito Humberto Souto com cópia ao Secretário de Serviços Urbanos, Guilherme Augusto Guimarães Oliveira, solicitando que sejam instaladas câmeras de segurança no Curral Municipal, inclusive na portaria para assegurar a segurança dos animais e dos agentes no seu manejo e coibir possíveis situações de maus-tratos</t>
   </si>
   <si>
     <t>8985</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8985/req._15_daniel.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8985/req._15_daniel.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhado ofício ao prefeito de Montes Claros, Humberto Souto, encaminhando o Anteprojeto de Lei Complementar que trata sobre o piso salarial dos cirurgiões dentistas da Prefeitura Municipal de Montes Claros, em cumprimento a Lei Federal 3.999 de 1961 e revisão de entendimento no Supremo Tribunal Federal (STF) através do recurso extraordinário 1.340.676 e 1.357.537.</t>
   </si>
   <si>
     <t>8986</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8986/req._17_igor.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8986/req._17_igor.pdf</t>
   </si>
   <si>
     <t>Que seja expedido Ofício ao prefeito Humberto Souto, solicitando:  a REALIZAÇÃO DE UM ESTUDO TÉCNICO PARA A ANÁLISE E VERIFICAÇÃO DE EXPERIÊNCIAS EM OUTROS MUNICÍPIOS COM A DISPONIBILIZAÇÃO DO DISPOSITIVO DE RÁPIDA AFERIÇÃO DE GLICOSE QUE NÃO EXIJA A PUNÇÃO CAPILAR DOLOROSA, NA REDE PUBLICA MUNICIPAL DE SAÚDE.</t>
   </si>
   <si>
     <t>8990</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8990/requerimento_13-2023.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8990/requerimento_13-2023.pdf</t>
   </si>
   <si>
     <t>Que seja expedido ofício ao prefeito Humberto Souto, com cópia à Procuradoria-Geral do Município, solicitando a alteração da estrutura organizacional e administrativa da Secretaria de Meio Ambiente e Desenvolvimento Sustentável (nos termos da Lei Complementar Municipal nº 40, de 28 de dezembro de 2012, com suas alterações posteriores e do Decreto nº 3.761, de 15 de outubro de 2018) para a inclusão, no âmbito das competências, da formulação, a coordenação, a execução, a implementação, a supervisão e a fiscalização das políticas públicas relativas à proteção, à defesa e ao bem-estar dos animais domésticos no Município. Solicita-se a  implementação de políticas públicas de educação humanitária para a promoção do bem-estar animal e de manejo populacional ético dos animais domésticos, em consonância ao adotado pelo Governo do Estado.</t>
   </si>
   <si>
     <t>8991</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8991/flash_9999.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8991/flash_9999.pdf</t>
   </si>
   <si>
     <t>Que seja expedido ofício ao Exmo. Humberto Guimarães Souto, Prefeito de Montes Claros/MG, c/c ao Sr. José Wilson Guimarães, Presidente da MCTRANS, solicitando estudo de viabilidade para disponibilizar uma linha de transporte coletivo urbano que ligue ao novo cemitério, localizado na Avenida Facela, 9999, bairro Jardim Primavera.</t>
   </si>
   <si>
     <t>8992</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8992/req_166.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8992/req_166.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhado ofício ao prefeito Humberto Souto, solicitando viabilizar a reforma da praça do Bairro Esplanada, inclusive com instalação de playground, com foco na melhoria da comodidade, bem-estar socioambiental e segurança dos usuários.</t>
   </si>
   <si>
     <t>8994</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8994/requerimento_ass._no04_semafaro_avenida.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8994/requerimento_ass._no04_semafaro_avenida.pdf</t>
   </si>
   <si>
     <t>Que seja expedido Ofício ao Sr. Prefeito, Humberto Guimarães Souto, para que seja realizado um estudo técnico para a instalação de um semáfaro de Pedestre com botoeira, na Avenida Amintas Jacques de Morais, próximo ao novo Super-mercado BH, na Cidade de Montes Claros/MG.</t>
   </si>
   <si>
     <t>8995</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8995/requerimento012_faixa_elevada_av_antonio_versiani_ataide-assinado.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8995/requerimento012_faixa_elevada_av_antonio_versiani_ataide-assinado.pdf</t>
   </si>
   <si>
     <t>Solicita estudo de viabilidade para colocação de faixa elevada na Avenida Antônio Versiane Athaíde, em frente ao número 205, no bairro_x000D_
 Santo Antônio I.</t>
   </si>
   <si>
     <t>8996</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8996/req_169.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8996/req_169.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhado ao sr. Humberto Guimarães Souto, e à Secretária Municipal de Saúde, Senhora Dulce Pimenta, sugerindo o fornecimento de exames médicos admissionais para os que serão contratados nas secretarias, como os cargos de pedreiros, serventes, ajudantes de serviços gerais, cantineiras, serviços de zeladoria, como por exemplo o exame de Audiometria, também, os professores, que precisam apresentar, como por exemplo o exame de videolaringoscopia, dentre outros exames de acordo com o cargo.</t>
   </si>
   <si>
     <t>8997</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8997/req._iara_ok.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8997/req._iara_ok.pdf</t>
   </si>
   <si>
     <t>Que seja expedido ofício ao prefeito de Montes Claros, Humberto Guimarães Souto, solicitando que encaminhe a essa Casa Legislativa, Projeto que vise melhoria salarial para profissionais técnicos administrativos da rede pública municipal de educação.</t>
   </si>
   <si>
     <t>8998</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8998/req._10.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8998/req._10.pdf</t>
   </si>
   <si>
     <t>Que seja expedido ofício ao prefeito Humberto Guimarães Souto, com cópia à sra. Rejane Veloso e à sra. Solange Afonso Mota, diretora do CAIC do Maracanã, solicitando a construção de muro ao redor do CAIC do Maracanã, tendo em vista a apreensão da comunidade escolar com as ameaças de ataques a escolas que estão sendo feitas em Montes Claros, via rede social.</t>
   </si>
   <si>
     <t>8999</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8999/req._11.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8999/req._11.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhado ofício ao Prefeito de Montes Claros, Humberto Guimarães Souto, solicitando que providencie um estudo de viabilidade técnica para instalação de Semáforo na rua Januária, esquina com a Rua Doutor Veloso, localizada no Centro da nossa cidade.</t>
   </si>
   <si>
     <t>9000</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9000/req._09.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9000/req._09.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhado ofício ao Prefeito Humberto Guimarães Souto, solicitando viabilizar junto às secretarias responsáveis uma estudo para verificar a_x000D_
 possibilidade e a necessidade da realização da limpeza dos canteiros e área verde bem como revitalização da Praça Do Vila Atlântida com instalação do playground.</t>
   </si>
   <si>
     <t>9001</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9001/req._12.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9001/req._12.pdf</t>
   </si>
   <si>
     <t>Que seja agendada para o dia 31 de Maio de 2023, às 19 horas, Sessão Especial em homenagem ao Dia do (a) Assistente Social em Celebração aos 30 Anos do Código de Ética do (a) Assistente Social e o aniversário da Lei de Regulamentação Profissional (Lei 8662/1993).</t>
   </si>
   <si>
     <t>9002</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9002/requerimento_14-2023.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9002/requerimento_14-2023.pdf</t>
   </si>
   <si>
     <t>Que seja expedido ofício ao Excelentíssimo Senhor Prefeito Humberto Souto com cópia ao Secretário de Meio Ambiente e Desenvolvimento Sustentável, Soter Magno, solicitando transformar o antigo Zoológico Municipal Amaro Sátiro de Araújo em um Complexo de Referência em Educação e Bem-estar Animal, que conte com espaços para cuidados aos animais domésticos, como um CATA - Centro de Acolhimento Transitório de Animais, uma UBASA - Unidade Básica de Saúde Animal e para feiras de adoção, assim como espaços para a educação ambiental humanitária, para conscientização sobre tráfico de animais silvestres, orientações sobre bem-estar e comportamento animal, educação para guarda responsável, entre outros.</t>
   </si>
   <si>
     <t>9003</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9003/req_176.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9003/req_176.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhado o ofício ao prefeito de Montes Claros, Dr. Humberto Guimarães Souto, solicitando o patrolamento e cascalhamento nas estradas principais de acesso às comunidades: Ponta do Morro, Riacho do Fogo I e II, Mamonas, Rio Verde, Campo do Meio, Cruzinha e Facelas.</t>
   </si>
   <si>
     <t>9004</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9004/req_177.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9004/req_177.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhado anteprojeto de lei que altera a Lei Nº 3331/2004 ao Excelentíssimo Senhor Prefeito de Montes Claros, Humberto Guimarães Souto, que concede adicional especial de periculosidade aos servidores ocupantes do cargo de vigia patrimonial passando de 15% para 30%.</t>
   </si>
   <si>
     <t>9008</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9008/req.0062023--assinado.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9008/req.0062023--assinado.pdf</t>
   </si>
   <si>
     <t>Que seja agendada para o dia 15 de Maio de 2023, às 19 horas, Sessão Especial para entrega do Título de Cidadão Benemérito ao Sr. Andrey Soares de Oliveira.</t>
   </si>
   <si>
     <t>9009</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9009/requerimento_-_vila_atlantida_27.04.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9009/requerimento_-_vila_atlantida_27.04.pdf</t>
   </si>
   <si>
     <t>Solicita o recapeamento da Rua Professora Maria Luiza Avelar, Bairro Vila Atlântida.</t>
   </si>
   <si>
     <t>9010</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9010/requerimento_titulo_juliano_caldeira.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9010/requerimento_titulo_juliano_caldeira.pdf</t>
   </si>
   <si>
     <t>Que a Sessão Ordinária do dia 29 de junho de 2023 seja transformada em Sessão Especial  e realizada às 19h30.</t>
   </si>
   <si>
     <t>9011</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9011/requerimento013_pista_caminhada_av_olimpio_magalhaes_1-assinado.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9011/requerimento013_pista_caminhada_av_olimpio_magalhaes_1-assinado.pdf</t>
   </si>
   <si>
     <t>Que seja enviado ofício ao Prefeito de Montes Claros, Sr. Humberto Souto, solicitando que seja feita uma pista de caminhada (calçadão) em toda Extensão da Avenida Olímpio Magalhães, no Bairro Delfino Magalhães.</t>
   </si>
   <si>
     <t>9013</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9013/req_182.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9013/req_182.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhado ao Coronel César William Passos (50° Batalhão de Polícia Militar de Montes Claros/MG), ofício solicitando a possibilidade de aumentar a rota da patrulha rural no Distrito de Ermidinha.</t>
   </si>
   <si>
     <t>9016</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9016/req_183.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9016/req_183.pdf</t>
   </si>
   <si>
     <t>Que seja expedido ofício ao prefeito Humberto Souto, solicitando que a prefeitura forneça uniforme escolar aos alunos da Rede Municipal de Ensino, bem como a exigência do uso do mesmo.</t>
   </si>
   <si>
     <t>9017</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9017/requerimento_158_assinado_-_homenagem.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9017/requerimento_158_assinado_-_homenagem.pdf</t>
   </si>
   <si>
     <t>Que seja agendado uma reunião especial para o dia 11 de agosto de 2023, às 19h, para a realização da homenagem ao Fitas Grupo de Tradições Folclóricas pelos seus dezoito (18) anos de tradição.</t>
   </si>
   <si>
     <t>9018</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9018/req_08_iara.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9018/req_08_iara.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhado ao prefeito Humberto Guimarães Souto, pedido de providências visando garantir equipamentos de prevenção a incêndio, bem_x000D_
 como adequação estrutural e certificação mediante auto de vistoria do corpo de bombeiros no tocante às unidades de ensino municipais, escolas e CEMEIS, visando a segurança nas instituições.</t>
   </si>
   <si>
     <t>9019</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9019/requerimento_12.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9019/requerimento_12.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhado ofício ao Excelentíssimo Senhor Prefeito de Montes Claros, Dr. Humberto Guimarães Souto, solicitando que envie a essa Casa Legislativa, projeto de lei que faça a Substituição da Terminologia “Idoso” da Lei Nº 2.913 de 02 de Julho de 2001 que cria Politica Municipal do Idoso e da Lei 2.947 de 23 de Outubro de 2001 que cria o Fundo Municipal do Idoso – FMDI, para a expressão “Pessoa Idosa” e “ Pessoas Idosas”,</t>
   </si>
   <si>
     <t>9020</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9020/req.10.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9020/req.10.pdf</t>
   </si>
   <si>
     <t>Requerer, que seja encaminhado ofício ao prefeito, Humberto Guimarães Souto, solicitando que seja realizada limpeza no Cemitério da Vila Atlântida, localizado na Rua Antônio Lopes da Silva, nº 794, daquele bairro, bem como a realização de estudo de viabilidade para construção de salão de velório naquele local.</t>
   </si>
   <si>
     <t>9021</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9021/requerimento_15-2023_pagto_emendas_impositivas.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9021/requerimento_15-2023_pagto_emendas_impositivas.pdf</t>
   </si>
   <si>
     <t>Que seja expedido ofício ao Excelentíssimo Senhor Prefeito Humberto Souto, com cópia ao Secretário de Finanças, Willian César Rocha, solicitando celeridade no pagamento das emendas individuais dos vereadores (LOA 2023), em especial a destinada à Contribuição a Entidades de Proteção e Conservação Ambiental, através da Secretaria Municipal de Meio Ambiente e Desenvolvimento Sustentável, na Unidade Orçamentária 18.541.0049.4.041.000, no valor de R$ 462.616,97.</t>
   </si>
   <si>
     <t>9022</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9022/req.0072023-_reforma_da_praca_sao_geraldo-assinado.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9022/req.0072023-_reforma_da_praca_sao_geraldo-assinado.pdf</t>
   </si>
   <si>
     <t>Que seja expedido ofício ao sr. Prefeito, Humberto Souto, solicitando a reforma da Praça São Geraldo no bairro São Geraldo II.</t>
   </si>
   <si>
     <t>9023</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9023/req_190.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9023/req_190.pdf</t>
   </si>
   <si>
     <t>Que seja transformada em Reunião Especial a Reunião Ordinária do dia 15/06/2023 e transferida para o horário das 19:00 horas, objetivando a entrega do Titulo de Cidadã Benemérita à Secretária, Senhora Celeste Leite Fróes, conforme Projeto Resolução N° 16/2023.</t>
   </si>
   <si>
     <t>9024</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9024/requerimento_-_rua_espinosa_04.05.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9024/requerimento_-_rua_espinosa_04.05.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhado ofício ao prefeito de Montes Claros, Humberto Guimarães Souto, solicitando que providencie um estudo de viabilidade técnica para pavimentação asfáltica da Rua Espinosa, Bairro Bela Vista, nesta cidade.</t>
   </si>
   <si>
     <t>9026</t>
   </si>
   <si>
     <t>Edmilson Bispo dos Santos, Maria das Graças Gonçalves Dias</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9026/req_192.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9026/req_192.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhado ao prefeito, Humberto Guimarães Souto, e ao Secretário Municipal de Serviços Urbanos, Guilherme Guimarães, solicitando a possibilidade de realizar limpeza e capina nos cemitérios Bonfim e Jardim da Esperança.</t>
   </si>
   <si>
     <t>9030</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9030/req._06.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9030/req._06.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhado ofício ao prefeito Humberto Souto, solicitando que seja realizado o Serviço de Reforma do Ginásio Ana Lopes, localizado no bairro Morada do Sol.</t>
   </si>
   <si>
     <t>9034</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9034/requerimento_05-_revitalizacao_da_praca.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9034/requerimento_05-_revitalizacao_da_praca.pdf</t>
   </si>
   <si>
     <t>Que seja expedido Ofício ao Sr. Prefeito, Humberto Guimarães Souto, para que seja feita a Revitalização da Praça localizada no bairro Residencial Vitória II, na Cidade de Montes Claros/MG.</t>
   </si>
   <si>
     <t>9035</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9035/req_195.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9035/req_195.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhado ofício ao sr. Humberto Guimarães Souto e ao Secretário Municipal de Desenvolvimento Econômico e Turismo, Senhor Edilson Carlos Torquato, sugerindo a possibilidade de melhorar a segurança, com a instalação de câmeras de monitoramento no Mercado Municipal de Montes Claros.</t>
   </si>
   <si>
     <t>9036</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9036/requerimento_159-assinado_maria_helena.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9036/requerimento_159-assinado_maria_helena.pdf</t>
   </si>
   <si>
     <t>Que seja expedido Ofício ao prefeito, Humberto Guimarães Souto, solicitando a implantação de uma faixa elevada em frente a Escola Estadual João de Freitas Neto, redutores de velocidade na Avenida Mestra Rosa Chaves e na Avenida Olímpio Teixeira Guimarães localizadas no bairro Morada do Parque.</t>
   </si>
   <si>
     <t>9038</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9038/req_197.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9038/req_197.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhado ofício à Secretária Municipal de Saúde, Dulce Pimenta Gonçalves, sugerindo a contratação de servidores temporários para recompor os 207 (duzentos e sete) servidores exonerados do Hospital Universitário Clemente de Faria (HUCF).</t>
   </si>
   <si>
     <t>9039</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9039/req._15_julia.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9039/req._15_julia.pdf</t>
   </si>
   <si>
     <t>Solicita que seja encaminhado ofício ao prefeito Humberto Guimarães Souto, para que seja realizado estudo de viabilidade e execução de obras de restauração e revitalização das escadarias no bairro Vila São Francisco de Assis.</t>
   </si>
   <si>
     <t>9040</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9040/req._daniel_13.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9040/req._daniel_13.pdf</t>
   </si>
   <si>
     <t>Que seja enviado ofício ao prefeito Humberto Guimarães Souto e à secretária de educação Rejane Veloso, solicitando que seja garantido o direito ao recesso escolar aos profissionais da educação, listados a seguir, nos meses de julho e outubro: Auxiliar de Secretaria de Educação Básica (ASEB), Auxiliar de Docência, Inspetor de aluno, Monitor de Informática, Supervisor, Cantineiro, Servente de Zeladoria e demais servidores da educação, como forma de valorizar os servidores da rede municipal de ensino.</t>
   </si>
   <si>
     <t>9041</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9041/req._iara_12.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9041/req._iara_12.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhado ofício ao prefeito de Montes Claros, Humberto Guimarães Souto, com cópia ao secretário José Wilson Guimarães, solicitando maior frequência na realização de cursos e capacitações voltadas à educação e segurança no trânsito.</t>
   </si>
   <si>
     <t>9043</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9043/req._rodrigo_14.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9043/req._rodrigo_14.pdf</t>
   </si>
   <si>
     <t>Solicita que seja expedido ofício ao prefeito Humberto Guimarães Souto, com cópia ao secretário municipal, de Agricultura e Abastecimento, Osmane Barbosa Neto, solicitando o asfaltamento da estrada principal que liga o bairro São Geraldo II à Comunidade de Gameleira.</t>
   </si>
   <si>
     <t>9047</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9047/requerimento_13_assinado.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9047/requerimento_13_assinado.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhado o ofício ao prefeito de Montes Claros, Humberto Guimarães Souto, solicitando que seja feito estudo jurídico para que haja a mudança no critério na convocação das vagas do processo de seleção pública simplificado da Secretaria Municipal de Educação.</t>
   </si>
   <si>
     <t>9048</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9048/req_204.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9048/req_204.pdf</t>
   </si>
   <si>
     <t>Que seja realizada Audiência Pública, segunda-feira dia 29/05/2023, às 19:00 horas, objetivando discutir medidas efetivas que possam ser implementadas em nosso município e região para ampliar a segurança dos ciclistas no trânsito.</t>
   </si>
   <si>
     <t>9049</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9049/req_205.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9049/req_205.pdf</t>
   </si>
   <si>
     <t>Solicita aos Deputados Federais e aos Deputados Estaduais da nossa região, viabilizar junto à CODEVASF e aos DNOCS, um instrumento que desburocratize o processo de perfuração de Poços Artesianos na Zona Rural do nosso Município.</t>
   </si>
   <si>
     <t>9050</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9050/req_206.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9050/req_206.pdf</t>
   </si>
   <si>
     <t>Que seja expedido Ofício ao prefeito Humberto Guimarães Souto, encaminhando o Anteprojeto de Lei que dispõe sobre a instalação de faixas elevadas para travessia de pedestres em frente as escolas do Município de Minas Gerais, dentre elas estaduais, municipais e particulares com o intuito de proporcionar maior segurança e acessibilidade aos pedestres e dá outras providências, e que seja passado a esta casa o Anteprojeto de Lei para processo de votação.</t>
   </si>
   <si>
     <t>9053</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9053/req_207.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9053/req_207.pdf</t>
   </si>
   <si>
     <t>A Vereadora que subscreve, na forma regimental, requer o envio do expediente para solicitar o desarquivamento do projeto de lei (92/2022), de minha autoria.</t>
   </si>
   <si>
     <t>9065</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
     <t>Maria Helena Lopes, Eldair Samambaia</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9065/req_208.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9065/req_208.pdf</t>
   </si>
   <si>
     <t>Que seja expedido ofício ao Vice-Prefeito Guilherme Augusto Guimarães Oliveira, requerendo que seja adquirido e distribuído EPIs (Equipamentos de Proteção Individual) para os agentes de endemias, pedreiros, serventes de zeladoria e garis.</t>
   </si>
   <si>
     <t>9066</t>
   </si>
   <si>
     <t>Maria Helena Lopes, Edson Cabeleireiro</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9066/req_209.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9066/req_209.pdf</t>
   </si>
   <si>
     <t>Que seja expedido Ofício ao prefeito Humberto Guimarães Souto, solicitando viabilizar  a construção de uma praça, no terreno do Município, entre as ruas: Serra da Saudade e a rua Serra Dourada (bairro Morada da Serra).</t>
   </si>
   <si>
     <t>9067</t>
   </si>
   <si>
     <t>Maria Helena Lopes, Edmilson Bispo dos Santos</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9067/req_210.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9067/req_210.pdf</t>
   </si>
   <si>
     <t>Solicita-se ao sr. Martins Lima Filho (Júnior Martins), presidente da Câmara Municipal de Montes Claros/MG, a nomeação da Comissão de Representação Temporária do Pró-água, no âmbito desta casa legislativa.</t>
   </si>
   <si>
     <t>9069</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9069/requerimento_redutor_de_velocidade_jardim_primavera_assinado.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9069/requerimento_redutor_de_velocidade_jardim_primavera_assinado.pdf</t>
   </si>
   <si>
     <t>INSTALAÇÃO DE REDUTORES DE VELOCIDADE E SINALIZAÇÕES PERTINENTES NA RUA 3 (TRÊS) E NA AVENIDA A, NO BAIRRO JARDIM PRIMAVERA.</t>
   </si>
   <si>
     <t>9070</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9070/requerimento_assinado.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9070/requerimento_assinado.pdf</t>
   </si>
   <si>
     <t>Que seja expedido Ofício ao Sr. Prefeito, Humberto Guimarães Souto, para que_x000D_
 seja feita a Reforma da Estrada de São Domingos que dá acesso a Aparecida do Mundo_x000D_
 Novo, Distrito de Montes Claros/MG.</t>
   </si>
   <si>
     <t>9071</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9071/req._10_odair.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9071/req._10_odair.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhado ofício ao prefeito de Montes Claros, Humberto Guimarães Souto, solicitando construção de uma praça Pública no cruzamento da Rua Alameda dos Flamboyants com a Rua Alameda dos Salgueiros, no bairro Jaraguá, localizado neste município.</t>
   </si>
   <si>
     <t>9072</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9072/req._11_claudio.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9072/req._11_claudio.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhado o ofício ao prefeito de Montes Claros, Humberto Guimarães Souto, solicitando um estudo para viabilidade de instalação de redutores de velocidade na extensão da Avenida Leonel Beirão de Jesus.</t>
   </si>
   <si>
     <t>9073</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9073/requerimento_08.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9073/requerimento_08.pdf</t>
   </si>
   <si>
     <t>Solicitar que seja transformada em Reunião Especial a Reunião Ordinária do dia 22/06/2023 e transferida para o horário das 19 horas.</t>
   </si>
   <si>
     <t>9074</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9074/15.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9074/15.pdf</t>
   </si>
   <si>
     <t>Que seja expedido ofício ao sr. Humberto Guimarães Souto, prefeito de Montes Claros, com cópia ao sr. Osmani Barbosa Neto, secretário municipal de_x000D_
 Agricultura e Abastecimento, solicitando a sinalização da estrada que liga os Distritos de São Pedro da Garça e Aparecida do Mundo Novo.</t>
   </si>
   <si>
     <t>9075</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9075/14.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9075/14.pdf</t>
   </si>
   <si>
     <t>Que seja expedido ofício ao sr. Humberto Guimarães Souto, prefeito de Montes Claros, solicitando celeridade na conclusão da obra de asfaltamento da estrada que liga os Distritos de São Pedro da Garça e Aparecida do Mundo Novo.</t>
   </si>
   <si>
     <t>9076</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9076/13.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9076/13.pdf</t>
   </si>
   <si>
     <t>Que seja expedido ofício ao sr. Humberto Guimarães Souto, prefeito de Montes Claros, com cópia ao sr. Osmani Barbosa Neto, secretário municipal de Agricultura e Abastecimento, solicitando a construção de uma ponte de concreto na estrada que liga o Distrito de Aparecida do Mundo Novo à comunidade de Eduardos, entre o cemitério e a fazenda de José Carlos Caetano.</t>
   </si>
   <si>
     <t>9077</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/</t>
   </si>
   <si>
     <t>Que seja encaminhado ofício ao prefeito de Montes Claros, Humberto Guimarães Souto, com cópia ao secretário Aurindo José Ribeiro, solicitando informações acerca da forma de atuação, no âmbito da administração municipal, a respeito dos despejos ocorridos em nosso município, no bairro Castelo Branco.</t>
   </si>
   <si>
     <t>9078</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9078/12.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9078/12.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhado ofício ao prefeito de Montes Claros, Humberto Guimarães Souto, com cópia ao secretário Aurindo José Ribeiro, solicitando informações acerca da forma de atuação, no âmbito da administração municipal, a respeito dos despejos ocorridos em nosso município no bairro Castelo Branco.</t>
   </si>
   <si>
     <t>9084</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9084/requerimento_trans_especial_para_autistas-assinado.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9084/requerimento_trans_especial_para_autistas-assinado.pdf</t>
   </si>
   <si>
     <t>Que seja expedido requerimento ao Sr. Prefeito Humberto Souto solicitando que seja fornecido um trans especial para o para o transporte dos alunos com Transtorno do Espectro Autista - TEA para a APAE.</t>
   </si>
   <si>
     <t>9085</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9085/req_222.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9085/req_222.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhado ao Excelentíssimo Prefeito, Senhor Humberto Guimarães Souto, solicitando a construção de uma praça, no bairro Raul Lourenço.</t>
   </si>
   <si>
     <t>9086</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9086/req_223.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9086/req_223.pdf</t>
   </si>
   <si>
     <t>Que seja expedido Oficio ao Excelentíssimo Sr. Prefeito Humberto Guimarães Souto requerendo estudo de viabilidade para que seja implementada faixa elevada na rua Espanha, no bairro Independência, próximo a Escola Municipal Maria de Lourdes Pinheiro.</t>
   </si>
   <si>
     <t>9087</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9087/req_224.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9087/req_224.pdf</t>
   </si>
   <si>
     <t>Que seja enviado oficio ao Prefeito de Montes Claros, Sr. Humberto Souto, solicitando que seja feita a pavimentação asfáltica da BR 365 até a Comunidade Rural de Morro Vermelho.</t>
   </si>
   <si>
     <t>9089</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9089/requerimento_17-2023_anteprojeto.docx.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9089/requerimento_17-2023_anteprojeto.docx.pdf</t>
   </si>
   <si>
     <t>Que seja expedido ofício ao Excelentíssimo Senhor Prefeito Humberto Souto com o anteprojeto para a criação do SESMT – Serviço Especializado em Engenharia de Segurança e em Medicina do Trabalho, no âmbito da Prefeitura Municipal de Montes Claros-MG.</t>
   </si>
   <si>
     <t>9090</t>
   </si>
   <si>
     <t>Edmilson Bispo dos Santos, Aldair Fagundes</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9090/req_226.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9090/req_226.pdf</t>
   </si>
   <si>
     <t>Considerando que o Presidente da República sancionou a Lei 14581/2023 em 12 de maio de 2023, solicitamos do Sr. Prefeito que proceda, junto a Secretaria de Finanças do Município, a adequação dos salários dos Enfermeiros e técnicos de Enfermagem nos termos da Lei 14.434/2022.</t>
   </si>
   <si>
     <t>9092</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9092/req_227.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9092/req_227.pdf</t>
   </si>
   <si>
     <t>Que seja feito um estudo de viabilidade para implantação de playgrounds em todas as praças do município de Montes Claros.</t>
   </si>
   <si>
     <t>9093</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9093/req._09.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9093/req._09.pdf</t>
   </si>
   <si>
     <t>Que seja expedido Ofício ao sr. prefeito Humberto Guimarães Souto, requerendo que seja concedido ao profissional de Agente Apontador o direito a_x000D_
 gratificação de estimulo a produção individual de até 100% do vencimento básico do cargo, conforme a lei de n° 5.517/2023 que concede o direito aos seguintes profissionais: pedreiros, mecânicos, eletricistas, operadores de máquinas pesadas, motoristas carteira "D" e ajudantes de serviços gerais.</t>
   </si>
   <si>
     <t>9094</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9094/req._10.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9094/req._10.pdf</t>
   </si>
   <si>
     <t>Solicita que seja encaminhado ofício ao prefeito Humberto Guimarães Souto, com cópia para o Presidente da MC Trans, José Wilson Guimarães, solicitando que seja alterada a rota do Transporte Coletivo, mais precisamente a linha 7101, para que possa incluir a continuidade da Rua Quinca Souto, Rua Professora Maria Luiza Avelar, Rua Vicente Braga e Rua Antônio Lopes da Silva.</t>
   </si>
   <si>
     <t>9095</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9095/req._11.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9095/req._11.pdf</t>
   </si>
   <si>
     <t>O Vereador solicita que seja agendada uma Reunião Especial no dia 14 de Junho de 2023, às 19 horas, objetivando homenagear à Viação Irmãos Silva Ltda, em comemoração aos seus 50 anos de trabalho prestado à população.</t>
   </si>
   <si>
     <t>9096</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9096/req._13.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9096/req._13.pdf</t>
   </si>
   <si>
     <t>Que seja expedido ofício ao prefeito Humberto Guimarães Souto, com cópia ao sr. Guilherme Guimarães, secretário municipal de Serviços Urbanos, solicitando que seja construída uma calçada na via de acesso ao bairro São Geraldo II, prolongamento até o Residencial Montes Claros.</t>
   </si>
   <si>
     <t>9097</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9097/req._14.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9097/req._14.pdf</t>
   </si>
   <si>
     <t>Que seja agendada Audiência Pública para o dia 01 de junho de 2023, às 08h, tendo como pauta: Reivindicação de Concurso Público para o Município de Montes Claros._x000D_
 _x000D_
 OBS: a data e o horário da Audiência foram alterados em plenário.</t>
   </si>
   <si>
     <t>9098</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9098/req._12.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9098/req._12.pdf</t>
   </si>
   <si>
     <t>Que seja expedido ofício ao sr. Humberto Guimarães Souto, prefeito de Montes Claros, solicitando do Executivo o envio a esta Casa Legislativa com a maior brevidade possível, de projeto de lei para que seja implementado no Município de Montes Claros o Piso Salarial dos Profissionais de Enfermagem.</t>
   </si>
   <si>
     <t>9099</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9099/req._15.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9099/req._15.pdf</t>
   </si>
   <si>
     <t>Que seja expedido ofício ao Prefeito c/ cópia para a Secretária Municipal de Saúde, solicitando o retorno de 10 (dez) pediatras para atender nos ESFs (Estratégia de Saúde da Família) do Município, com o intuito de descentralizar o atendimento médico, em razão de |demandas apresentadas em reunião, sobre atendimento pediátrico, realizada nesta Casa Legislativa.</t>
   </si>
   <si>
     <t>9100</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9100/req.16.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9100/req.16.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhado ofício ao Prefeito de Montes Claros, Humberto Guimarães Souto, com cópia à Ilustríssima Secretária Municipal de Saúde, sra. Dulce Pimenta, solicitando que informe à Câmara Municipal de Montes Claros o impacto financeiro aos cofres do Município, em valores absolutos e percentuais, com o pagamento do piso salarial nacional dos profissionais de enfermagem, bem como se o aumento da folha de pagamento acarretará a extrapolação do limite legal de 60% (sessenta por cento) da Receita Corrente Líquida, destinada à despesa com pessoal. Solicita-se, ainda, que informe à Câmara Municipal o impacto financeiro, nos mesmos moldes solicitados para os profissionais de enfermagem, decorrente do pagamento, aos profissionais de odontologia, do piso salarial nacional, já que trata-se de um grupo menor de servidores, mas não existe aporte financeiro do Governo Federal.</t>
   </si>
   <si>
     <t>9101</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9101/req._17.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9101/req._17.pdf</t>
   </si>
   <si>
     <t>Solicito ao sr. Romeu Zema, governador do Estado, que informe à Câmara Municipal de Montes Claros, o impacto financeiro aos cofres do Estado, em valores absolutos e percentuais, com o pagamento do piso salarial nacional dos profissionais de enfermagem lotados no Hospital Universitário Clemente de Farias, localizado nesta cidade, bem como se o aumento da folha de pagamento acarretará a extrapolação do limite legal de 60% (sessenta por cento) da Receita Corrente Líquida, destinada à despesa com pessoal, já que, embora haja legislação fixando o piso salarial, também há instrumento legal destinando aporte financeiro do Governo Federal para tal fim.</t>
   </si>
   <si>
     <t>9102</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9102/req._18.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9102/req._18.pdf</t>
   </si>
   <si>
     <t>A Comissão de Saúde desta Casa Legislativa vem, por meio deste, requerer que seja encaminhado ofício Prefeito de Montes Claros, sr. Humberto Guimarães Souto, com cópia à  Secretária Municipal de Saúde, Sra. Dulce Pimenta, |Gonçalves, solicitando a implementação de, pelo menos, mais duas Unidades de Pronto de |Atendimento (UPA) na cidade de Montes Claros, no intuito de desafogar a UPA do Chiquinho Guimarães e descentralizar os atendimentos médicos, atendendo reivindicação dos profissionais da saúde em reunião realizada por esta comissão.</t>
   </si>
   <si>
     <t>9105</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9105/rquerimento_15_pdf_juntos.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9105/rquerimento_15_pdf_juntos.pdf</t>
   </si>
   <si>
     <t>O VEREADOR QUE A ESTE SUBSCREVE, vem, por meio do presente, requerer, após consulta ao Plenário, que seja encaminhado o Ante Projeto de decreto que regulamenta a concessão de gratificação por produtividade individual para os servidores ocupantes do cargo de motorista no quadro funcional do Município de Montes Claros.</t>
   </si>
   <si>
     <t>9106</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9106/requerimento_18-2023_desarquivamento.docx.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9106/requerimento_18-2023_desarquivamento.docx.pdf</t>
   </si>
   <si>
     <t>A Vereadora que subscreve, na forma regimental, requer o envio do expediente para solicitar o desarquivamento do projeto de lei nº(106/2022), que_x000D_
 institui o cadastro de protetores e entidades de proteção animal no município de Montes Claros/MG, de minha autoria.</t>
   </si>
   <si>
     <t>9118</t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9118/req_07-_assinado_residuos.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9118/req_07-_assinado_residuos.pdf</t>
   </si>
   <si>
     <t>Que seja expedido Ofício ao Sr. Prefeito, Humberto Guimarães Souto, para que seja realizado um estudo técnico, para que os entulhos e restos de materiais de construção civil retirados diáriamente nos cascos na Cidade de Montes Claros, trazendo um custo de mais de 2 milhões de reais no município, sejam reciclados e utilizados nas reformas das estradas rurais.</t>
   </si>
   <si>
     <t>9124</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9124/req._03.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9124/req._03.pdf</t>
   </si>
   <si>
     <t>Que seja enviado ofício ao Prefeito de Montes Claros, Sr Humberto Souto, solicitando viabilizar junto ao Presidente da MC Trans, Sr José Wilson Guimaråes,  um estudo de viabilidade para colocação de faixa elevada na Rua Santiago Piacenza, em frente ao número 368, no bairro de Lourdes.</t>
   </si>
   <si>
     <t>9125</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9125/req._04.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9125/req._04.pdf</t>
   </si>
   <si>
     <t>Que seja expedido Ofício ao prefeito Humberto Guimarães Souto, solicitando estudos para construção de uma praça, na Rua Rodolfo Cândido com o cruzamento da rua Leonel Beirão de Jesus, no bairro Vila Telma , neste município.</t>
   </si>
   <si>
     <t>9126</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9126/requerimento_-_09.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9126/requerimento_-_09.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhado ofício ao Excelentíssimo Senhor Prefeito de Montes Claros, Humberto Guimarães Souto, solicitando que providencie um estudo de viabilidade técnica para o recapeamento da Rua Quinca Souto, do número 2146 ao 4535, localizada no bairro Vila Atlântida.</t>
   </si>
   <si>
     <t>9127</t>
   </si>
   <si>
     <t>A VEREADORA QUE A ESTE SUBSCREVE, vem, por meio do presente, requerer, após Consulta ao Plenário, que seja encaminhado ofício ao prefeito Humberto Guimarães Souto, com cópia para a Secretaria de Infraestrutura, solicitando que seja realizada obra de drenagem na Rua Antônio Lopes da Silva, no Bairro Vila Atlântida.</t>
   </si>
   <si>
     <t>9128</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9128/req._05.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9128/req._05.pdf</t>
   </si>
   <si>
     <t>Requer que seja expedido ofício ao Exmo. Sr. Humberto Souto, Prefeito de Montes Claros e ao sr. José Wilson Ferreira Guimarães, Presidente da MCTRANS, solicitando um estudo de viabilidade para implantação de Redutores de Velocidade, na Rua: Benjamin dos Anjos, esquina com a Rua: Padre Eugenio, uma vez que, as placas de sinalização não evitam os constantes acidentes.</t>
   </si>
   <si>
     <t>9129</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9129/req._08.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9129/req._08.pdf</t>
   </si>
   <si>
     <t>Que seja agendada Audiência Pública para o dia 13 de junho, às 19h, com o tema: "Discutir a realidade, as perspectivas e os desafios enfrentados pelos profissionais: Assistentes Sociais e Psicólogos na Educação".</t>
   </si>
   <si>
     <t>9133</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9133/req_247.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9133/req_247.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhado ofício ao prefeito, sr. Humberto Guimarães Souto, e ao Secretário de Desenvolvimento Social, Aurindo Ribeiro, solicitando a construção de uma creche para idosos, com o objetivo de dar uma melhor qualidade de vida aos idosos, com atividades fÍsicas e culturais.</t>
   </si>
   <si>
     <t>9135</t>
   </si>
   <si>
     <t>FIN - FINANÇAS, ORÇAMENTO E TOMADA DE CONTAS, LJR - LEGISLAÇÃO, JUSTIÇA E REDAÇÃO</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9135/req_248_2023.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9135/req_248_2023.pdf</t>
   </si>
   <si>
     <t>Que seja realizada Audiência Pública no dia 07 de junho de 2023, às 08:00 horas, no Plenário da sede da Câmara Municipal, para debater sobre o Projeto de Lei n° 65/2023, que dispõe sobre as diretrizes para elaboração e execução da lei orçamentária para o exercício financeiro de 2024 e dá outras providências".</t>
   </si>
   <si>
     <t>9140</t>
   </si>
   <si>
     <t>249</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9140/requerimento017_faixa_elevada_belvedere.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9140/requerimento017_faixa_elevada_belvedere.pdf</t>
   </si>
   <si>
     <t>Que seja enviado ofício ao Prefeito de Montes Claros, Sr. Humberto Souto, solicitando viabilizar junto ao Presidente da MC Trans, Sr. José Wilson Guimarães, um estudo para colocação de faixa elevada no encontro da Rua 5 com Alameda Belvedere, em frente ao Condomínio Monte Fiori, no bairro Belvedere.</t>
   </si>
   <si>
     <t>9141</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9141/req_250.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9141/req_250.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhado ofício ao prefeito Humberto Guimarães Souto e ao secretário de Desenvolvimento Social, Aurindo Ribeiro, solicitando que seja encaminhado ao gabinete do vereador Daniel Dias uma relação da situação de cada um dos benefícios listados abaixo da rede socioassistencial que visam prevenir e promover o enfrentamento de situações provisórias que possam fragilizar o indivíduo e sua família, evitando o agravamento da vulnerabilidade social, tais como a quantidade de pessoas atendidas, qual valor destinado para cada benefício e quais dos benefícios estão vigentes no município de Montes Claros.</t>
   </si>
   <si>
     <t>9142</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9142/req_251.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9142/req_251.pdf</t>
   </si>
   <si>
     <t>Requer ao Exmo. Prefeito Humberto Souto que aprecie o anteprojeto de Lei que versa sobre a criação de um programa de hidroginástica para idosos na cidade de Montes Claros.</t>
   </si>
   <si>
     <t>9144</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9144/req_252_2023.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9144/req_252_2023.pdf</t>
   </si>
   <si>
     <t>Requer que seja expedido ofício ao Exmo. Sr. Humberto Souto, Prefeito de Montes Claros e ao Sr. José Wilson Ferreira Guimarães, Presidente da McTrans, para que se faça uma Intervenção "URGENTE" no cruzamento da Rua do Ateneu esquina com a Rua São Cristóvão no Bairro Maracanã que liga ao Bairro Major Prates.</t>
   </si>
   <si>
     <t>9145</t>
   </si>
   <si>
     <t>253</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9145/req_253_2023.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9145/req_253_2023.pdf</t>
   </si>
   <si>
     <t>Requer que seja encaminhado ofício ao Senhor Prefeito, Humberto Guimarães Souto, solicitando a instalação de academia ao ar livre no Bairro Vila São Francisco de Assis.</t>
   </si>
   <si>
     <t>9146</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9146/req_254_2023.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9146/req_254_2023.pdf</t>
   </si>
   <si>
     <t>Que seja expedido ofício ao Excelentíssimo Sr. Prefeito Humberto Guimarães Souto, requerendo que seja realizado o asfaltamento do trecho da estrada principal que liga a empresa Somai Nordeste S/A a BR-365.</t>
   </si>
   <si>
     <t>9147</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9147/req_255_2023.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9147/req_255_2023.pdf</t>
   </si>
   <si>
     <t>Requer que seja encaminhado ofício ao Excelentíssimo Senhor Prefeito de Montes Claros, Humberto Guimarães Souto, solicitando alteração do Decreto Municipal n° 3.387, de 05 de abril de 2016.</t>
   </si>
   <si>
     <t>9148</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9148/req_256_2023.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9148/req_256_2023.pdf</t>
   </si>
   <si>
     <t>Requer que seja encaminhado ofício ao Excelentíssimo Senhor Prefeito de Montes Claros, Humberto Guimarães Souto, solicitando equiparação salarial do valor da hora trabalhada, para os cargos de assistente administrativo - ESF.</t>
   </si>
   <si>
     <t>9150</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9150/requerimento_20-2023_baias_ccz_1.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9150/requerimento_20-2023_baias_ccz_1.pdf</t>
   </si>
   <si>
     <t>Que seja expedido ofício ao Excelentíssimo Senhor Prefeito Humberto Souto, com cópia a Secretária de Saúde, Dulce Pimenta Gonçalves, solicitando a castração preferencial e emergencial de cadelas no cio, principalmente as que estiverem em situação de rua, assim como um espaço específico no Centro de Controle de Zoonoses (CCZ) para o acolhimento e pós-operatório desses animais, com o objetivo de evitar crias indesejadas abandonados pela cidade.</t>
   </si>
   <si>
     <t>9153</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9153/req_258_2023.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9153/req_258_2023.pdf</t>
   </si>
   <si>
     <t>Que seja enviado ofício ao Prefeito de Montes Claros, Sr. Humberto Souto, solicitando viabilizar junto à Secretária de Saúde a Sra. Dulce Pimenta, para que seja feita uma redivisão da área de atendimento dos ESFs da região do bairro Delfino Magalhães.</t>
   </si>
   <si>
     <t>9160</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9160/req_259.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9160/req_259.pdf</t>
   </si>
   <si>
     <t>Que seja expedito ao Exmo. Sr. Humberto Souto, Prefeito de Montes Claros, solicitando o estudo da viabilidade de implantação de um semáforo no cruzamento da Avenida Manoel Caribé Filho com a Avenida Penápolis, que faz a ligação entre os Bairros São Geraldo e o Chiquinho Guimarães, devido o grande fluxo de veículos e transeuntes que por ali passam diariamente, inclusive com alto índice de acidentes.</t>
   </si>
   <si>
     <t>9161</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9161/req_260.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9161/req_260.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhado ao prefeito, Humberto Guimarães Souto, e ao Secretário de Agricultura e Abastecimento, Senhor Osmani Barbosa Neto, solicitando a possibilidade de comprar ou alugar 03 (três) patróis, para reforçar o trabalho de manutenção das estradas rurais, uma vez que são mais de 200 (duzentas) comunidades e essas estradas necessitam estarem em boas condições para tráfego, pois dão acesso a PSF, Escolas (transporte escolar), vias de escoamento de mercadorias e aumentou muito o fluxo de veículos no meio rural.</t>
   </si>
   <si>
     <t>9162</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9162/req_261.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9162/req_261.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhado ofício ao prefeito de Montes Claros, Humberto Guimarães Souto, solicitando que providencie pavimentação asfáltica da Avenida "A" entre os bairros São Lucas e Village do lago 2, que faz ligação com o bairro Nova América.</t>
   </si>
   <si>
     <t>9163</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9163/req_262_2023.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9163/req_262_2023.pdf</t>
   </si>
   <si>
     <t>Que seja expedido ofício ao prefeito Humberto Souto, solicitando que verifique a possibilidade da realização de um mutirão de atendimento oftalmológico, com foco nos alunos regularmente matriculados na rede municipal de ensino de Montes Claros/MG.</t>
   </si>
   <si>
     <t>9164</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9164/requerimento_21-2023_curral.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9164/requerimento_21-2023_curral.pdf</t>
   </si>
   <si>
     <t>Que seja expedido ofício ao prefeito Humberto Souto com cópia ao Vice-Prefeito e Secretário de Serviços Urbanos, Guilherme Augusto Guimarães, solicitando que sejam instaladas câmeras de segurança dentro do curral municipal visando aumentar a segurança dos animais e dos agentes.</t>
   </si>
   <si>
     <t>9165</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9165/req_264_2023.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9165/req_264_2023.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhado ofício ao Senhor Prefeito, Humberto Guimarães Souto, com cópia para a Secretária de Educação, Rejane Veloso, requerendo a implantação de núcleos de pré-vestibular municipal nos 12 polos regionais da zona urbana de Montes Claros, bem como na zona rural.</t>
   </si>
   <si>
     <t>9166</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9166/requerimento_167_-_assinado.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9166/requerimento_167_-_assinado.pdf</t>
   </si>
   <si>
     <t>Que seja expedido ofício ao prefeito Humberto Guimarães Souto, requerendo que seja instalado faixas elevadas na Rua Correia Machado no bairro Funcionários, em frente os números das casas 512, 344 e 648.</t>
   </si>
   <si>
     <t>9169</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9169/req_266_2023.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9169/req_266_2023.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhado ofício ao prefeito, Humberto Guimarães Souto, solicitando pavimentação asfáltica na estrada rural que liga o Distrito de Nova Esperança a Comunidade Rural de Buriti do Campo Santo.</t>
   </si>
   <si>
     <t>9170</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9170/req_267_2023.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9170/req_267_2023.pdf</t>
   </si>
   <si>
     <t>Que seja expedido ofício ao prefeito Humberto Souto e ao Senhor Wilson Ferreira Guimarães, presidente da MCTRANS, solicitando que seja intensificada a fiscalização da utilização das vagas de estacionamento exclusivas aos idosos e deficientes físicos.</t>
   </si>
   <si>
     <t>9171</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9171/req_268_2023.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9171/req_268_2023.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhado ofício ao prefeito Humberto Guimarães Souto, solicitando a reforma e pintura da quadra poliesportiva da Comunidade de Canto do Engenho.</t>
   </si>
   <si>
     <t>9175</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9175/req_269_2023.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9175/req_269_2023.pdf</t>
   </si>
   <si>
     <t>Que seja expedido ofício ao Sr. Prefeito Humberto Guimarães Souto, solicitando que transforme áreas que atualmente jogam entulho em campos de futebol, com o intuito de promover o esporte e parar a poluição.</t>
   </si>
   <si>
     <t>9178</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9178/req_270.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9178/req_270.pdf</t>
   </si>
   <si>
     <t>Que seja expedido ofício ao Excelentíssimo Senhor Prefeito de Montes Claros, Humberto Guimarães Souto, encaminhando o Anteprojeto de Lei que "Cria o Programa Municipal de Alfabetização Digital da Terceira Idade".</t>
   </si>
   <si>
     <t>9179</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9179/req_271_02.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9179/req_271_02.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhado ofício ao Ilustríssimo Senhor Humberto Guimarães Souto, Prefeito de Montes Claros, solicitando que seja realizado o serviço de reforma do campo de futebol localizado na Comunidade de Cabeceiras.</t>
   </si>
   <si>
     <t>9182</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9182/req_272.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9182/req_272.pdf</t>
   </si>
   <si>
     <t>Que seja expedido oficio ao Sr. Prefeito Humberto Souto encaminhando anteprojeto de lei, em anexo, que "Institui no âmbito do Município de Montes Claros a Política de Diagnóstico e Tratamento do Transtorno do Déficit de Atenção e Hiperatividade - TDAH e dá outras providências".</t>
   </si>
   <si>
     <t>9183</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9183/req_273_2023.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9183/req_273_2023.pdf</t>
   </si>
   <si>
     <t>Que seja expedido ofício ao Excelentíssimo senhor prefeito Humberto Souto, solicitando a realização de um estudo para que seja analisada a possibilidade do remanejamento do tráfego dos ônibus interestaduais da Av. Cula Mangabeira para a nova Av. Viriato Ribeiro Aquino.</t>
   </si>
   <si>
     <t>9184</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9184/req_274_2023.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9184/req_274_2023.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhado ofício ao Excelentíssimo Senhor Prefeito, Humberto Guimarães Souto, solicitando a verificação do estudo de implantação de seguro de vida para os servidores municipais, em especial aqueles servidores que exercem funções de risco à integridade física, conforme Lei Municipal nº 4.240, de 02 de julho de 2010.</t>
   </si>
   <si>
     <t>9185</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9185/requerimento_22-2023_coordenadoria_diversidade.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9185/requerimento_22-2023_coordenadoria_diversidade.pdf</t>
   </si>
   <si>
     <t>Que seja expedido ofício ao Excelentíssimo Senhor Prefeito Humberto Souto com cópia ao Secretário de Desenvolvimento Social, Aurindo José Ribeiro, solicitando que seja criado na estrutura organizacional da secretaria uma Coordenadoria Especial de Políticas de Diversidade para assegurar a igualdade e o direito à diversidade, de modo a reconhecer a heterogeneidade cultural, religiosa de gênero e orientação sexual, físico individual, étnico-racial e de nacionalidade, entre outras.</t>
   </si>
   <si>
     <t>9186</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9186/req_276_2023.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9186/req_276_2023.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhado ofício ao Senhor Prefeito, Humberto Guimarães Souto, com cópia para as Secretarias de Serviços Urbanos e Infraestrutura, requerendo a limpeza e construção de uma praça no bairro Vila Mauriceia, nas imediações da Escola Secundino Tavares.</t>
   </si>
   <si>
     <t>9187</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9187/req_277_2023.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9187/req_277_2023.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhado ofício ao Ministério do Trabalho e Emprego, Sindicato dos Trabalhadores nas Industrias de Fiação e Tecelagem, Delegacia Regional do Trabalho, Superintendência Regional do Trabalho e Emprego, Ministério Público do Trabalho, Procuradoria Jurídica do Município, ao Ministério do Desenvolvimento, Indústria, Comércio e Serviços, requerendo informações sobre ações relativas a situação dos Trabalhadores da COTEMINAS S/A.</t>
   </si>
   <si>
     <t>9189</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9189/req_278_2023.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9189/req_278_2023.pdf</t>
   </si>
   <si>
     <t>Que seja expedido ofício ao Exmo. Sr. Tadeu Martins Leite, presidente da Assembleia Legislativa do Estado de Minas Gerais, propondo a inclusão de emenda ao projeto de lei 2.803/21, estendendo a todos os proprietários de veículos o beneficio da redução da alíquota do Imposto Sobre a Propriedade dos Veículos Automotores (IPVA) na revenda.</t>
   </si>
   <si>
     <t>9198</t>
   </si>
   <si>
     <t>Marcos Nem, Martins Lima Filho (Junior Martins)</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9198/req_279_2023.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9198/req_279_2023.pdf</t>
   </si>
   <si>
     <t>Que seja agendada uma Reunião Especial desta Casa para o dia 28 de julho de 2023 e transferida para o Corredor Cultural, às 19:horas, com o objetivo de homenagear a Banda de Música do 10° Batalhão de Polícia Militar de Minas Gerais, em comemoração aos 65 anos de fundação e atuação em nosso município._x000D_
 _x000D_
 OBSERVAÇÃO: O LOCAL A SER REALIZADO A REUNIÃO ESPECIAL FOI ALTERADO PARA A PRAÇA PIO XII, LOCALIZADA EM FRENTE À CATEDRAL METROPOLITANA NOSSA SENHORA APARECIDA.</t>
   </si>
   <si>
     <t>9197</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9197/req_280_2023.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9197/req_280_2023.pdf</t>
   </si>
   <si>
     <t>Que seja expedido oficio ao Sr. Prefeito Humberto Guimarães Souto solicitando para que faça o asfalto da Rua Lagoa Azul, que tem ligação com a Rua Lagoa Amarelinha, esquina com a Rua Lagoa Baixa, no bairro Carmelo.</t>
   </si>
   <si>
     <t>9199</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9199/requerimento019_intervencoes_casaroes_abandonados-assinado.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9199/requerimento019_intervencoes_casaroes_abandonados-assinado.pdf</t>
   </si>
   <si>
     <t>Que seja enviado ofício ao Prefeito de Montes Claros, Sr. Humberto Souto, solicitando que sejam tomadas as devidas providências em relação aos casarões e motéis abandonados, como por exemplo o Motel Sonotur, no Bairro Santo Antônio, que se transformou em um local onde indivíduos fazem uso de drogas ilícitas, causando vários transtornos aos moradores do entorno.</t>
   </si>
   <si>
     <t>9200</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9200/requerimento_168_-_assinado.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9200/requerimento_168_-_assinado.pdf</t>
   </si>
   <si>
     <t>Que seja expedido Ofício ao Excelentíssimo Sr. Prefeito Humberto Guimarães Souto, requerendo que seja realizado estudos e todas as providências para que a Comunidade de Canto do Engenho seja reconhecida oficialmente como Distrito de Montes Claros.</t>
   </si>
   <si>
     <t>9203</t>
   </si>
   <si>
     <t>283</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9203/req_283_2023.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9203/req_283_2023.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhado ofício ao Excelentíssimo Senhor Prefeito de Montes Claros, Humberto Guimarães Souto, e ao Secretário de Infraestrutura e Planejamento Urbano, Senhor Vanderlino José da Silveira, solicitando a possibilidade de um estudo para construção de uma ponte que faça ligação da Alameda Belvedere com a Avenida Ruy Duarte Pinto, entre os bairros Monte Carmelo II e Belvedere II.</t>
   </si>
   <si>
     <t>9204</t>
   </si>
   <si>
     <t>284</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9204/req_284_2023.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9204/req_284_2023.pdf</t>
   </si>
   <si>
     <t>O vereador Igor Dias e demais vereadores que abaixo subscrevem vêm, através deste, requerer que seja expedido Oficio ao Excelentíssimo senhor prefeito Humberto Souto para que sejam tomadas providências por parte do município quanto ao prédio do Automóvel Clube, localizado no centro de Montes Claros, que está sendo degradado rapidamente.</t>
   </si>
   <si>
     <t>9205</t>
   </si>
   <si>
     <t>285</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9205/requerimento_23-2023_portaria_635_vet_na_saude-assinado.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9205/requerimento_23-2023_portaria_635_vet_na_saude-assinado.pdf</t>
   </si>
   <si>
     <t>Que seja expedido ofício ao Excelentíssimo Sr. Prefeito Humberto Souto, com cópia à Secretária de Saúde, Dulce Pimenta, solicitando a inclusão de médicos veterinários na Atenção Primária à Saúde (APS) do município de Montes Claros, conforme Portaria GM/MS nº 635/2023, que amplia a equipe multiprofissional.</t>
   </si>
   <si>
     <t>9206</t>
   </si>
   <si>
     <t>286</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9206/req_286_2023.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9206/req_286_2023.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhado ao Exmo. Sr. Prefeito, Humberto Souto, pedido de providências em relação a instalação de uma faixa de pedestre próxima a Escola Estadual Monsenhor Gustavo.</t>
   </si>
   <si>
     <t>9207</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9207/req_287_2023.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9207/req_287_2023.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhado ofício ao Sr. Prefeito, Humberto Guimarães Souto, com cópia para a Secretaria de Assistência Social, requerendo o estudo de viabilidade, e consequente aquisição, de kits de cobertores e agasalhos para serem destinados aos cidadãos em situação de vulnerabilidade social, cadastrados no Centro POP, nas localidades atendidas por CRAS e pessoas em locais de risco atendidos por unidades de ESFe PSF, na zona urbana e rural do Município.</t>
   </si>
   <si>
     <t>9208</t>
   </si>
   <si>
     <t>288</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9208/requerimento_20_assinado.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9208/requerimento_20_assinado.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhado ofício ao Exmo. Sr. Prefeito, Humberto Guimarães Souto, solicitando que se faça a regularização formal do Distrito de Canto do Engenho, conforme a Lei Municipal de nº 3.183, de 29 de Dezembro de 2003.</t>
   </si>
   <si>
     <t>9209</t>
   </si>
   <si>
     <t>289</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9209/req_289_2023.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9209/req_289_2023.pdf</t>
   </si>
   <si>
     <t>Que seja transformada em Reunião Especial a reunião do dia 10 de agosto e transferida para às 19h30.</t>
   </si>
   <si>
     <t>9210</t>
   </si>
   <si>
     <t>290</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9210/req_290_2023.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9210/req_290_2023.pdf</t>
   </si>
   <si>
     <t>Que seja expedido ofício ao Ilustríssimo Sr. Sócrates Borges, chefe substituto da unidade do Departamento Nacional de Infraestrutura de Transportes (DNIT) e ao Ilustríssimo Sr. Tibireça Pires Glória, coordenador do escritório do DER/MG, solicitando estudos no sentido da instalação de um redutor de _x000D_
 velocidade e de uma passarela na travessia do bairro Residencial Sul para a Avenida Dr. Mário Tourinho e rodovia BR-365.</t>
   </si>
   <si>
     <t>9211</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9211/req_291_2023.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9211/req_291_2023.pdf</t>
   </si>
   <si>
     <t>Que seja agendada Audiência Pública para o dia 05 de julho, às 19h, com o tema: A manutenção dos postos de trabalho e regularização da falta de pagamento e direitos trabalhistas dos funcionários da COTEMINAS S/A em Montes Claros._x000D_
 _x000D_
 OBSERVAÇÃO: A DATA DA AUDIÊNCIA FOI ALTERADA PARA O DIA 09/08/2023, ÀS 19H00.</t>
   </si>
   <si>
     <t>9217</t>
   </si>
   <si>
     <t>Aldair Fagundes, Cláudio Rodrigues, Daniel Dias, Igor Dias, Rodrigo Cadeirante</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9217/req_292_2023.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9217/req_292_2023.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhado ofício ao prefeito solicitando que os recursos indicados, por meio de emendas impositivas dos vereadores, abaixo relacionadas, inseridas na dotação orçamentária da Lei Orçamentária Anual - LOA para o ano de 2023, aprovada nesta Casa Legislativa, sejam destinados à entidade "Centro Dia" de Montes Claros.</t>
   </si>
   <si>
     <t>9222</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9222/req_293_2023.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9222/req_293_2023.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhado ofício ao Superintendente Executivo da Caixa Econômica Federal, o Sr. Allan de Souza Gonçalves, solicitando a reabertura da Casa Lotérica Sorte Grande Loterias LTDA, no bairro Jardim Palmeiras.</t>
   </si>
   <si>
     <t>9223</t>
   </si>
   <si>
     <t>294</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9223/req_294_2023.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9223/req_294_2023.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhado ao Prefeito, Sr. Humberto Souto, o anteprojeto que Institui a Criação do Centro de Repouso e Internação Psiquiátrico do município de Montes Claros e dá outras providências.</t>
   </si>
   <si>
     <t>9224</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9224/req_295_2023.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9224/req_295_2023.pdf</t>
   </si>
   <si>
     <t>Que seja transformada em reunião especial, a reunião ordinária ordinária do dia 17 de agosto de 2023 e transferida para às 19:00, com o objetivo de homenagear os 30 anos de criação do Banco de Leite Humano do Hospital Aroldo Tourinho.</t>
   </si>
   <si>
     <t>9225</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9225/requerimento_169_mh_-_assinado.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9225/requerimento_169_mh_-_assinado.pdf</t>
   </si>
   <si>
     <t>Que seja expedido Ofício ao prefeito Humberto Guimarães Souto, requerendo que seja realizado o asfalto para a rua principal da comunidade rural de Mato Seco, via importante que dá acesso à Escola Municipal da comunidade.</t>
   </si>
   <si>
     <t>9226</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9226/req_297_2023.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9226/req_297_2023.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhado ao prefeito de Montes Claros, Humberto Guimarães Souto, solicitando estudo de viabilidade para melhorias e possível pavimentação asfáltica na estrada de acesso as comunidades rurais de Antônio Olinto, Parque Verde, Quintas da Serra, Borá, Vale Verde até o Milivre.</t>
   </si>
   <si>
     <t>9228</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9228/requerimento_24-2023_calcamento_ccz.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9228/requerimento_24-2023_calcamento_ccz.pdf</t>
   </si>
   <si>
     <t>Que seja expedido ofício ao prefeito Humberto Souto com cópia à Secretária de Saúde, Dulce Pimenta, solicitando o pavimentação das vias internas do Centro de Controle de Zoonoses - CCZ, visando reduzir substancialmente a poeira do local e melhorando as condições de higiene e saúde.</t>
   </si>
   <si>
     <t>9230</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9230/req_299_2023.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9230/req_299_2023.pdf</t>
   </si>
   <si>
     <t>Requerer que seja transformada a reunião do dia 24 de agosto de 2023 em sessão especial com o objetivo de homenagear o povo negro de Montes Claros/MG e, ainda, que seja transferida para as 19h30.</t>
   </si>
   <si>
     <t>9231</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9231/req_300_2023.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9231/req_300_2023.pdf</t>
   </si>
   <si>
     <t>Requer que seja agendada audiência pública no dia 14 de agosto de 2023, às 19h30, para discutir a situação dos aprovados na lista de espera do concurso público realizado para provimento de cargos no Hospital Universitário Clemente de Faria.</t>
   </si>
   <si>
     <t>9232</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9232/req_301_2023.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9232/req_301_2023.pdf</t>
   </si>
   <si>
     <t>Que seja enviado ofício ao prefeito de Montes Claros, sr. Humberto Souto, para que solicite ao Secretário de Serviços Urbanos e vice prefeito, sr. Guilherme Guimarães, para que notifique as empresas de telefonia quanto a retirada dos fios soltos, que ficam expostos e pendurados, podendo causar acidentes.</t>
   </si>
   <si>
     <t>9235</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9235/req_302_2023.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9235/req_302_2023.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhado ao prefeito de Montes Claros, Humberto Guimarães Souto, ofício solicitando estudo de viabilidade para pavimentação asfáltica na estrada da comunidade rural de Pau D'óleo, com início na BR até a ponte do rio Riachão, sendo 800 metros de asfalto.</t>
   </si>
   <si>
     <t>9236</t>
   </si>
   <si>
     <t>303</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9236/req_303_2023.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9236/req_303_2023.pdf</t>
   </si>
   <si>
     <t>Que seja expedido ofício ao sr. Humberto Souto, prefeito de Montes Claros, c/c ao sr. Osmani Barbosa , secretário municipal de agricultura, para que seja feito um estudo de viabilidade para instalação de uma agência bancária na Ceanorte.</t>
   </si>
   <si>
     <t>9237</t>
   </si>
   <si>
     <t>304</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9237/req_304_2023.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9237/req_304_2023.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhado ofício ao prefeito Humberto Souto, solicitando-lhe a possibilidade de viabilizar a instalação de banheiros químicos na Praça Flamarion Wanderley nos dias da Feira de Produtos Orgânicos do Bairro São José, que funciona em todas as quintas-feiras, bem como nas outras feiras populares de Montes Claros.</t>
   </si>
   <si>
     <t>9238</t>
   </si>
   <si>
     <t>305</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9238/req_305_2023.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9238/req_305_2023.pdf</t>
   </si>
   <si>
     <t>Que sejam incluídos os nomes apresentados para fazerem parte da mesa de debates na Audiência Pública aprovada e agendada para o dia 09 de Agosto de 2023, às 19h com o tema: "A manutenção dos postos de trabalho e regularização da falta de pagamento e direitos trabalhistas dos funcionários da COTEMINAS S/A em Montes Claros".</t>
   </si>
   <si>
     <t>9239</t>
   </si>
   <si>
     <t>306</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9239/req_306_2023.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9239/req_306_2023.pdf</t>
   </si>
   <si>
     <t>Requer que sejam encaminhados ofícios ao Governador do Estado de Minas Gerais, Sr. Romeu Zema, e ao Presidente do Instituto de Previdência do Estado de Minas Gerais - IPSEMG, Sr. André Luiz Moreira dos Anjos, solicitando, que seja mantida a sra. Maura Lidiane Santos Cordeiro, no cargo de Coordenadora do Centro Regional do IPSEMG de Montes Claros, em razão da excelência dos serviços prestados frente à referida coordenaria, reconhecidos pelos servidores, assegurados do IPSEMG, colegas de trabalho, Laboratórios, Clínicas e Hospitais credenciados pelo Instituto.</t>
   </si>
   <si>
     <t>9240</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9240/req_307_2023.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9240/req_307_2023.pdf</t>
   </si>
   <si>
     <t>Requer que seja encaminhado ofício ao Excelentíssimo Sr. Prefeito de Montes Claros, Humberto Guimarães Souto, solicitando a possibilidade de uma reforma na quadra de esportes da Praça São Sebastião, localizada na Av. das Américas, no bairro Dr. João Alves, neste município.</t>
   </si>
   <si>
     <t>9241</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9241/req_308_2023.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9241/req_308_2023.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhado ao prefeito de Montes Claros, Humberto Guimarães Souto, o anteprojeto de lei que, "Altera o regime de progressão e promoção da Lei Municipal nº 3.176 de 2023 - Estatuto dos Servidores do Magistério do Município de Montes Claros", para que seja reenviado a esta Casa Legislativa, como Projeto de Lei, no intuito de garantia da valorização dos servidores públicos municipais.</t>
   </si>
   <si>
     <t>9242</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9242/req_309_2023.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9242/req_309_2023.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhado ofício ao prefeito Humberto Guimarães Souto e ao Vice-prefeito Guilherme Guimarães, solicitando a pavimentação das ruas do entorno da praça da Comunidade Rural de Buriti do Campo Santo e da rua principal na Comunidade Rural de Olhos D'Água.</t>
   </si>
   <si>
     <t>9244</t>
   </si>
   <si>
     <t>310</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9244/req_310_2023.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9244/req_310_2023.pdf</t>
   </si>
   <si>
     <t>Requerer que seja encaminhado ofício ao prefeito de Montes Claros, Humberto Guimarães Souto, solicitando a reconstrução de parte do asfalto na Av. Lago Tucuruí entre os Bairros Independência/ Acácias, local em que o asfalto está deteriorado dificultando o trânsito dos veículos.</t>
   </si>
   <si>
     <t>9245</t>
   </si>
   <si>
     <t>311</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9245/requerimento_25-2023_cultura_-_lei_paulo_gustavo.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9245/requerimento_25-2023_cultura_-_lei_paulo_gustavo.pdf</t>
   </si>
   <si>
     <t>Que seja expedido ofício prefeito Humberto Souto, com cópia à Secretária de Cultura Junia Velloso Rebello, solicitando a contratação de Comissão de Seleção para análise de julgamento dos projetos concorrentes nos Chamamentos Públicos Municipais vinculados a Lei Paulo Gustavo (Lei Complementar nº 195, de 08 de julho de 2022) e garantir aos concorrentes uma avaliação imparcial e transparente de suas propostas, pautada nos princípios aplicáveis à administração pública: legalidade, impessoalidade, eficiência, moralidade e publicidade.</t>
   </si>
   <si>
     <t>9246</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9246/req_312_2023.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9246/req_312_2023.pdf</t>
   </si>
   <si>
     <t>Que seja enviado ofício ao Prefeito de Montes Claros, Sr. Humberto Souto, solicitando viabilizar junto ao Presidente da MCTRANS, Sr. Wilson Guimarães, para que seja feito um estudo de viabilidade para colocação de faixa elevada na Av. Laudete Dias de Sá, em frente ao número 177, no bairro Jardim Olímpico.</t>
   </si>
   <si>
     <t>9247</t>
   </si>
   <si>
     <t>313</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9247/req_313_2023.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9247/req_313_2023.pdf</t>
   </si>
   <si>
     <t>Requerer que seja transformada a reunião do dia 31 de agosto de 2023, em sessão especial com o objetivo de homenagear a 11ª Subseção da Ordem dos Advogados do Brasil em Montes Claros, pelos seus 90 anos de existência, e ainda, que seja transferida para às 19:30 horas.</t>
   </si>
   <si>
     <t>9248</t>
   </si>
   <si>
     <t>314</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9248/req_314_2023.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9248/req_314_2023.pdf</t>
   </si>
   <si>
     <t>Que seja expedido ofício ao Prefeito de Montes Claros, Humberto Guimarães Souto, e ao Presidente da Empresa Municipal de Planejamento, Gestão e Educação em Trânsito e Transportes de Montes Claros - MCTRANS, José Wilson Guimarães, solicitando a instalação de semáforo no Trevo da Cowan, localizado nas avenidas Governador Magalhães Pinto e Deputado Plínio Ribeiro.</t>
   </si>
   <si>
     <t>9249</t>
   </si>
   <si>
     <t>315</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9249/requerimento_08_placas_assinado.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9249/requerimento_08_placas_assinado.pdf</t>
   </si>
   <si>
     <t>Que seja expedido ofício ao Sr. Prefeito, Humberto Guimarães Souto, para que seja feita a instalação de placas de sinalização nas estradas rurais que foram asfaltadas.</t>
   </si>
   <si>
     <t>9250</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9250/req_316_2023.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9250/req_316_2023.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhado ofício ao prefeito Humberto Souto, solicitando-lhe a possibilidade de viabilizar o asfaltamento, calçamento ou assentamento com fresas de asfalto em todos os pontos críticos das estradas da zona rural, principalmente dos trechos íngremes, onde os veículos têm grandes dificuldades para superá-los.</t>
   </si>
   <si>
     <t>9251</t>
   </si>
   <si>
     <t>317</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9251/req_317_2023.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9251/req_317_2023.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhado ofício ao prefeito Humberto Souto, solicitando a recomposição asfáltica das seguintes vias localizadas no Bairro Independência: Rua Colômbia, do n° 454 até 560; Rua República do Peru, n° 500 até 665; Rua Canadá, n° 740 até 829.</t>
   </si>
   <si>
     <t>9252</t>
   </si>
   <si>
     <t>318</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9252/req_318_2023.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9252/req_318_2023.pdf</t>
   </si>
   <si>
     <t>Que seja expedido ofício ao prefeito Humberto Guimarães Souto, para que seja realizada a ampliação dos dias de feira na Central de Abastecimento do Norte de Minas (Ceanorte). Além das segundas e quartas, solicita-se que sejam realizadas também nas sextas-feiras, a pedido dos produtores.</t>
   </si>
   <si>
     <t>9254</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9254/requerimento_21_pronto.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9254/requerimento_21_pronto.pdf</t>
   </si>
   <si>
     <t>Requerer que seja encaminhado o ofício ao prefeito de Montes Claros, Humberto Guimarães Souto, solicitando a construção de uma praça no terreno público pertencente ao município, localizado entre a Rua 25 e Rua 24 e entre a Rua 14 e a Rua 26 no Bairro Jardim Primavera.</t>
   </si>
   <si>
     <t>9255</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9255/req_320_2023.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9255/req_320_2023.pdf</t>
   </si>
   <si>
     <t>Requerer que sejam encaminhados ofícios ao Exmo. Governador do Estado de Minas Gerais, Sr. Romeu Zema e à Exma. Delegada Geral da Polícia de Minas Gerais Sra. Letícia Gamboge Reis, solicitando que a Delegacia Especializada de Crimes Contra a Mulher de Montes Claros, possa funcionar 24 horas, em razão do elevado número de todos os tipos de violência contra a mulher, inclusive feminicídios, registrados no Município.</t>
   </si>
   <si>
     <t>9257</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9257/req_321_2023.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9257/req_321_2023.pdf</t>
   </si>
   <si>
     <t>Requer que seja expedido ofício ao Exmo. Sr. Prefeito, Humberto Souto, que seja implementado um aplicativo de rotativo digital, para regularizar o estacionamento de veículos na área azul, na cidade de Montes Claros.</t>
   </si>
   <si>
     <t>9258</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9258/requerimento_26-2023_cultura_-_lei_paulo_gustavo.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9258/requerimento_26-2023_cultura_-_lei_paulo_gustavo.pdf</t>
   </si>
   <si>
     <t>Reque seja expedido ofício ao Exmo. Sr. Prefeito, Humberto Souto, com cópia à Secretária de Cultura Junia Velloso Rebello e ao Secretário de_x000D_
 Finanças Willian César Rocha, para solicitar informações acerca do atraso na divulgação do resultado do edital de Chamamento Público nº 018/2022 do Procultura – Programa Municipal de Incentivo à Cultura, bem como requerer, em respeito aos concorrentes e com base no prazo previsto no respectivo edital, a divulgação imediata de seu resultado, visto que encontra-se com mais de 45 dias de atraso da data de divulgação (item 11.4 - edital de prorrogação).</t>
   </si>
   <si>
     <t>9259</t>
   </si>
   <si>
     <t>Cláudio Rodrigues, Odair Ferreira</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9259/requerimento_22_assinado.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9259/requerimento_22_assinado.pdf</t>
   </si>
   <si>
     <t>Requerer que seja encaminhado o ofício ao Exmo. Sr. Prefeito de Montes Claros, Humberto Guimarães Souto, solicitando a construção de uma UPA (Unidade de Pronto Atendimento) na região do grande Independência.</t>
   </si>
   <si>
     <t>9260</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9260/req_324_2023.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9260/req_324_2023.pdf</t>
   </si>
   <si>
     <t>Requeiro que seja expedido ofício ao Exmo. Sr. Humberto Guimarães Souto, Prefeito de Montes Claros, com cópia ao Ilmo. Sr. Guilherme Guimarães, Secretário Municipal de Serviços Urbanos, solicitando a construção de uma Praça no Residencial Montes Claros.</t>
   </si>
   <si>
     <t>9261</t>
   </si>
   <si>
     <t>Rodrigo Cadeirante, Leãozinho</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9261/req_325_2023.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9261/req_325_2023.pdf</t>
   </si>
   <si>
     <t>Requer que seja expedido ofício ao Exmo. Sr. Humberto Guimarães Souto, Prefeito de Montes Claros, com cópia ao Ilmo. Sr. Guilherme Guimarães, Secretário Municipal de Serviços Urbanos, solicitando a reforma, revitalização e urbanização da Praça principal do bairro São Geraldo II.</t>
   </si>
   <si>
     <t>9262</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9262/req_326_2023.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9262/req_326_2023.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhado ofício ao prefeito de Montes Claros, Humberto Guimarães Souto e à Secretária Municipal de Saúde, Dulce Pimenta, solicitando melhorias nos pontos de apoio destinados aos trabalhadores do Centro de Controle de Zoonoses, com adequação para atender as trabalhadoras Mulheres contratadas a partir do último processo seletivo, como banheiros adequados para uso das mesmas.</t>
   </si>
   <si>
     <t>9263</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9263/req_327_2023.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9263/req_327_2023.pdf</t>
   </si>
   <si>
     <t>Solicita ao prefeito viabilizar junto à MCTRANS, estudo para implantação de redutores de velocidade e placas de sinalização (de PROIBIDO PARAR E ESTACIONAR), na Rua Manoel de Souza Brasil - Bairro Vila Atlântida.</t>
   </si>
   <si>
     <t>9264</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9264/req_328_2023.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9264/req_328_2023.pdf</t>
   </si>
   <si>
     <t>Requer que seja encaminhado ofício ao Exmo. Sr. Prefeito Humberto Guimarães Souto, solicitando estudos de viabilidade para recapeamento da Av. Comendador Antônio Loureiro Ramos e parte da Av. Lincoln Alves dos Santos no Distrito Industrial, bem como Rua Acesso na Vila São Francisco de Assis.</t>
   </si>
   <si>
     <t>9270</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9270/req_329_2023.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9270/req_329_2023.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhado ao prefeito de Montes Claros, Humberto Guimarães Souto, o anteprojeto de Lei que "Altera o regime de progressão e promoção da Lei Municipal n.° 3.174 de 2003 - Plano de Cargos, Carreiras e Vencimentos dos Servidores Públicos do Poder Executivo e do Município de Montes Claros", para que seja reenviado a esta Casa Legislativa, como Projeto de Lei, no intuito de garantia da valorização dos servidores públicos municipais.</t>
   </si>
   <si>
     <t>9271</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9271/requerimento_27-2023_homenagem_hm.docx.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9271/requerimento_27-2023_homenagem_hm.docx.pdf</t>
   </si>
   <si>
     <t>Requerer que seja transformada a reunião do dia 14 de setembro de 2023, em Sessão Especial, cujo o objetivo é homenagear os 10 anos do "Hospital das Clínicas Doutor Mário Ribeiro da Silveira – (HCMR)" e ainda, que seja transferido o horário para as 19 horas.</t>
   </si>
   <si>
     <t>9272</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9272/req_331_2023.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9272/req_331_2023.pdf</t>
   </si>
   <si>
     <t>Requer que seja transformada em Reunião Especial a reunião do dia 31 de agosto de 2023 e transferida para às 19 horas, para concessão de Título de Cidadão Benemérito ao Sr. Nestor Rodrigues da Silva Neto.</t>
   </si>
   <si>
     <t>9273</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9273/req_332_2023.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9273/req_332_2023.pdf</t>
   </si>
   <si>
     <t>Solicita ao prefeito de Montes Claros, Humberto Guimarães Souto, a implantação de um transporte especial destinado a pessoas inscritas no CadÚnico que necessitam realizar consultas, exames, tratamentos e ou cirurgias com agendamento confirmado. Solicita-se também avaliar a integração desse pedido ao projeto de Transporte Sanitário Eletivo, que está sendo elaborado pela Secretaria Municipal de Saúde do Município de Montes Claros.</t>
   </si>
   <si>
     <t>9274</t>
   </si>
   <si>
     <t>Martins Lima Filho (Junior Martins), Aldair Fagundes</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9274/req_333_2023.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9274/req_333_2023.pdf</t>
   </si>
   <si>
     <t>Que seja expedido ofício ao prefeito, Humberto Guimarães Souto, solicitando a construção de uma UPA (Unidade de Pronto Atendimento) na região Norte de Montes Claros, composta pelos bairros do Grande Renascença, Grande Vilage e Grande JK.</t>
   </si>
   <si>
     <t>9275</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9275/req.00102023_-_redutor_de_velocidade_-_belvedere.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9275/req.00102023_-_redutor_de_velocidade_-_belvedere.pdf</t>
   </si>
   <si>
     <t>Solicita ao prefeito Humberto Souto, a instalação de um redutor de velocidade na Avenida Ruy Duarte Pinto, em frente ao número 514, no bairro Belvedere, devido o alto índice de acidentes no local.</t>
   </si>
   <si>
     <t>9276</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9276/req_335_2023.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9276/req_335_2023.pdf</t>
   </si>
   <si>
     <t>Requer que seja encaminhado ofício ao prefeito de Montes Claros, solicitando a construção com urgência de Trincheira no Trevo da Cowan, localizado na Av. Governador Magalhães Pinto no bairro Alcides Rabelo.</t>
   </si>
   <si>
     <t>9279</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9279/req_336_2023.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9279/req_336_2023.pdf</t>
   </si>
   <si>
     <t>Que seja expedido ofício ao Gerente da COPASA /Distrito de Montes Claros, o Sr. Rômulo de Souza Lima, solicitando intervenção na rede de esgoto da rua Mármore, localizada no bairro Monte Carmelo II.</t>
   </si>
   <si>
     <t>9280</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9280/requerimento_09-_academia_assinado.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9280/requerimento_09-_academia_assinado.pdf</t>
   </si>
   <si>
     <t>Que seja expedido Ofício ao prefeito Humberto Guimarães Souto, para que seja feita a instalação de uma academia ao ar livre na Comunidade de Vaca Morta.</t>
   </si>
   <si>
     <t>9281</t>
   </si>
   <si>
     <t>Aldair Fagundes, Edmilson Bispo dos Santos</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9281/req_337_2023.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9281/req_337_2023.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhado ofício ao deputado federal Marcelo de Freitas, solicitando apoio para implantação de Base de Apoio do SAMU na Região do Grande Santos Reis.</t>
   </si>
   <si>
     <t>9282</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9282/requerimento_171_assinado.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9282/requerimento_171_assinado.pdf</t>
   </si>
   <si>
     <t>Que seja expedido Ofício ao prefeito Humberto Guimarães Souto, reiterando o Requerimento de nº 81 de 2019, solicitando a construção de uma ponte na Avenida José Corrêa Machado próximo à Rua São João, no bairro Todos os Santos.</t>
   </si>
   <si>
     <t>9283</t>
   </si>
   <si>
     <t>340</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9283/requerimento_23_pdf.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9283/requerimento_23_pdf.pdf</t>
   </si>
   <si>
     <t>Requerer que seja encaminhado o ofício ao prefeito de Montes Claros, Humberto Guimarães Souto, solicitando um estudo para a construção de um Parque ou uma Praça no terreno público do antigo Horto Municipal localizado entre a Rua do Cruzeiro/ Av. Nossa Senhora de Fátima e a Av. Manoel Caribé Filho no Bairro Maracanã.</t>
   </si>
   <si>
     <t>9284</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9284/req_341_2023.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9284/req_341_2023.pdf</t>
   </si>
   <si>
     <t>Requer ao prefeito juntamente com a MCTRANS que seja realizado um estudo técnico de viabilidade para implantações de faixas elevadas em frente às seguintes escolas: Escola Estadual Maria da Conceição Rodrigues Avelar  (na Rua Antônio Moreno nº 285 e Rua Joao Ferreira nº 119 - Bairro Santa Eugênia) e Escola Municipal Jair de Oliveira (localizada à Rua Celestino Ferreira nº 326 e Rua Sinval Pereira Fialho nº 948 - Bairro Jardim Eldorado).</t>
   </si>
   <si>
     <t>9285</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9285/req_342_2023.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9285/req_342_2023.pdf</t>
   </si>
   <si>
     <t>Requer que seja expedido ao Exmo. Sr. prefeito, Humberto Souto, solicitando a inclusão dos meios e formas de pagamento digital, tais como pix, qr code e transferência eletrônica, para pagamento da tarifa de serviço de transporte coletivo, no município de Montes Claros.</t>
   </si>
   <si>
     <t>9286</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9286/requerimento_7.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9286/requerimento_7.pdf</t>
   </si>
   <si>
     <t>Solicita instalação de semáforo na Rua Juca Prates, bairro Centro.</t>
   </si>
   <si>
     <t>9288</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9288/requerimento_20_adesao_novo_programa_minha_casa_minha_vida__assinado.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9288/requerimento_20_adesao_novo_programa_minha_casa_minha_vida__assinado.pdf</t>
   </si>
   <si>
     <t>Que seja enviado ofício ao prefeito, Humberto Guimarães Souto, e ao secretário de Desenvolvimento Social, Aurindo Ribeiro, solicitando que o Município de Montes Claros/MG faça a adesão ao novo Programa Minha Casa, Minha Vida, para atender às necessidades de moradia digna das pessoas com baixa renda, carentes, inscritas nos programas sociais do Governo Federal. Solicitamos ainda que seja reaberto o cadastro para levantamento da real necessidade de demanda habitacional do município de Montes Claros, e, posteriormente, ampla divulgação do Programa Minha Casa, Minha Vida.</t>
   </si>
   <si>
     <t>9293</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9293/req_345_2023.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9293/req_345_2023.pdf</t>
   </si>
   <si>
     <t>Requer que seja encaminhado ofício ao prefeito Humberto Souto, solicitando a possibilidade de disponibilizar veículos em melhores condições e mais confortáveis para os deslocamentos dos servidores que desenvolvem trabalhados na zona rural, entre eles os operadores de máquinas.</t>
   </si>
   <si>
     <t>9299</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9299/req.00102023-_anteprojeto_politica_municipal_de_combate_a_obesidade_infantil.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9299/req.00102023-_anteprojeto_politica_municipal_de_combate_a_obesidade_infantil.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhado ao prefeito Humberto Souto, o anteprojeto de lei, que “Institui a Política Municipal de Combate à Obesidade Infantil no Município de Montes Claros”.</t>
   </si>
   <si>
     <t>9300</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9300/req_347_2023.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9300/req_347_2023.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhado ofício ao deputado federal Marcelo de Freitas, solicitando viabilizar junto à Caixa Econômica Federal o retorno da Casa Lotérica na região do Grande Santos Reis.</t>
   </si>
   <si>
     <t>9301</t>
   </si>
   <si>
     <t>348</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9301/req_348_2023.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9301/req_348_2023.pdf</t>
   </si>
   <si>
     <t>Que seja agendado para o dia 13 de setembro do corrente ano, às 19h, Sessão Especial de Homenagem pelos 43 anos da Inter TV Grande Minas, traduzindo o reconhecimento desta Casa Legislativa, pelos relevantes serviços prestados a este município e região, contribuindo sobremaneira para o seu progresso e desenvolvimento.</t>
   </si>
   <si>
     <t>9302</t>
   </si>
   <si>
     <t>349</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9302/req_349_2023.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9302/req_349_2023.pdf</t>
   </si>
   <si>
     <t>Requer que seja expedido ofício a Humberto Guimarães Souto, Prefeito de Montes Claros/MG, solicitando a construção de 02 (dois) banheiros públicos na praça do Distrito de São Pedro da Garça, neste município de Montes Claros/MG.</t>
   </si>
   <si>
     <t>9303</t>
   </si>
   <si>
     <t>350</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9303/requerimento_24_pdf.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9303/requerimento_24_pdf.pdf</t>
   </si>
   <si>
     <t>Requerer que seja encaminhado o ofício ao prefeito, Humberto Guimarães Souto, para que seja feito o recapeamento da extensão da Av. Deputado Plínio Ribeiro.</t>
   </si>
   <si>
     <t>9304</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9304/req_351_2023.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9304/req_351_2023.pdf</t>
   </si>
   <si>
     <t>Que seja transformada em Reunião Especial, a Reunião Ordinária do dia 28 de setembro de 2023 e transferida para às 19h, com o objetivo de homenagear o " Varejão Ideal da Região do Grande Delfino".</t>
   </si>
   <si>
     <t>9305</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9305/req_352_2023.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9305/req_352_2023.pdf</t>
   </si>
   <si>
     <t>Requer que seja transformada em Reunião Especial, a Reunião do dia 09 de novembro de 2023 e transferida para às 19 horas, com objetivo de homenagear o projeto Escolinha de Futsal XV de Novembro do Maracanã.</t>
   </si>
   <si>
     <t>9307</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9307/requerimento_28-2023_praca_planalto_-_parque_infantil.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9307/requerimento_28-2023_praca_planalto_-_parque_infantil.pdf</t>
   </si>
   <si>
     <t>Que seja expedido ofício ao prefeito Humberto Souto, com cópia ao Secretário de Serviços Urbanos Guilherme Guimarães, solicitando que seja providenciada a revitalização da Praça do Planalto, bem como seja instalado um Parque Infantil (playground).</t>
   </si>
   <si>
     <t>9308</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9308/req_354_2023.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9308/req_354_2023.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhado ao prefeito de Montes Claros, Humberto Guimarães Souto, e ao Secretário de Infraestrutura e Planejamento Urbano, Vanderlino José da Silveira, solicitando licitação de extensão de rede elétrica, incluindo todos os distritos de Montes Claros.</t>
   </si>
   <si>
     <t>9309</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9309/req_355_2023.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9309/req_355_2023.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhado ofício à Agência Nacional de Telecomunicações (ANATEL) e ao Secretário Municipal de Infraestrutura e Planejamento Urbano, o sr. Vanderlino José da Silveira, solicitando informações sobre a implantação da tecnologia 5G no âmbito de Montes Claros, bem como a ampliação da rede móvel em todos as localidades da Zona Rural do Município não cobertas por nenhuma operadora de telefonia.</t>
   </si>
   <si>
     <t>9311</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9311/requerimento_25_pdf.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9311/requerimento_25_pdf.pdf</t>
   </si>
   <si>
     <t>Requerer que seja encaminhado o ofício ao prefeito de Montes Claros, Humberto Guimarães Souto, para que seja feito um estudo para o Recapeamento da Extensão da Av. Coração de Jesus. Solicita-se também a abertura das duas pistas da mesma.</t>
   </si>
   <si>
     <t>9315</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9315/requerimento_10-faixa_de_pedestre_assinado.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9315/requerimento_10-faixa_de_pedestre_assinado.pdf</t>
   </si>
   <si>
     <t>Que seja expedido Ofício ao Sr. Prefeito, Humberto Guimarães Souto, para que sejam instaladas faixas de pedestres e ciclovias nas Avenidas Amintas Jacques de Morais e Avenida das Indústrias, na Cidade de Montes Claros/MG.</t>
   </si>
   <si>
     <t>9316</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9316/req_358_2023.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9316/req_358_2023.pdf</t>
   </si>
   <si>
     <t>Requer que seja enviado ofício ao Prefeito de Montes Claros, Sr. Humberto Souto, para que autorize à Secretária de Educação a Sra. Rejane Veloso, a implantação de uma rede de conexão Wi-Fi em todas as escolas da rede municipal de ensino, a fim de melhorar o ensino através da conectividade e aumentar o acesso dos alunos à internet.</t>
   </si>
   <si>
     <t>9317</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9317/requerimento_assinado_172.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9317/requerimento_assinado_172.pdf</t>
   </si>
   <si>
     <t>Que seja expedido Ofício ao prefeito Humberto Guimarães Souto, requerendo que seja realizada com urgência a reforma do CEMEI Amiguinhos da Adelour, localizada no endereço Rua Andradita, nº609 – bairro de Lourdes.</t>
   </si>
   <si>
     <t>9318</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9318/req_360_2023.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9318/req_360_2023.pdf</t>
   </si>
   <si>
     <t>Requer que seja encaminhado ofício ao prefeito Humberto Guimarães Souto, solicitando que seja realizado o Serviço de Recapeamento Asfáltico em ruas do bairro São José, dentre elas as ruas: Mestre Janjão, Euzébio Godinho, Silvio Teixeira e Gregório Veloso.</t>
   </si>
   <si>
     <t>9319</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9319/req_361_2023.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9319/req_361_2023.pdf</t>
   </si>
   <si>
     <t>Que seja agendada para o dia 15 de dezembro de 2023, às 19h30min, Sessão Especial de Homenagem ao Hospital Pró-Vida, Complexo Médico em Montes Claros, traduzindo o reconhecimento desta Casa Legislativa pelos relevantes serviços prestados a este município._x000D_
 _x000D_
 OBS.: A DATA DA SESSÃO ESPECIAL FOI ALTERADA, EM PLENÁRIO, PARA O DIA 08/12/2023.</t>
   </si>
   <si>
     <t>9320</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9320/req_362_2023.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9320/req_362_2023.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhado ofício ao prefeito de Montes Claros, Humberto Guimarães Souto, solicitando algumas providências em relação à eleição do Conselho Tutelar de Montes Claros, tais como: disponibilização de transporte coletivo municipal gratuito, como forma de_x000D_
 incentivar a participação da população na eleição e diversificação dos locais de votação .</t>
   </si>
   <si>
     <t>9321</t>
   </si>
   <si>
     <t>Aldair Fagundes, Martins Lima Filho (Junior Martins)</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9321/req_363_2023.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9321/req_363_2023.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhado ofício ao prefeito Humberto Souto e ao Vice-Prefeito Guilherme Guimarães, solicitando a construção de uma ponte na Av. Sidney Chaves, cruzamento com Av. Carlos Ferrante, ligação entre o Grande Santos Reis e Grande Renascença.</t>
   </si>
   <si>
     <t>9323</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9323/req_364_2023.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9323/req_364_2023.pdf</t>
   </si>
   <si>
     <t>Requer que seja expedido ofício à Concessionária ECO 135 solicitando que seja encaminhado a essa Casa Legislativa as intervenções propostas a serem realizadas pela concessionária, entre os trechos limítrofes das Comunidades de Santa Rita, Pentáurea e Lagoinha na BR 135.</t>
   </si>
   <si>
     <t>9324</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9324/requerimento_29-2023_meio_ambiente.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9324/requerimento_29-2023_meio_ambiente.pdf</t>
   </si>
   <si>
     <t>Requer que seja expedido ofício ao prefeito Humberto Souto com cópias ao Vice-Prefeito de Montes Claros e Secretário de Serviços Urbanos, Guilherme Augusto Guimarães e ao Secretário de Meio Ambiente e Desenvolvimento Sustentável, Soter Magno Carmo, solicitando providências com relação ao descarte de lixos e entulhos em área de reserva ambiental em todo o trecho da Av. Osvaldo Souto no bairro Ibituruna.</t>
   </si>
   <si>
     <t>9325</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9325/req_366_2023.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9325/req_366_2023.pdf</t>
   </si>
   <si>
     <t>Requer que seja encaminhado ofício ao prefeito de Montes Claros, Humberto Guimarães Souto, solicitando a possibilidade de reforma e revitalização da Praça do bairro Santa Lúcia I, situada na Rua Agnelo Rodrigues, neste município de Montes Claros.</t>
   </si>
   <si>
     <t>9327</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9327/req.00122023_-_ponte_da_rua_aracaju_-_bairro_santo_antonio_ii.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9327/req.00122023_-_ponte_da_rua_aracaju_-_bairro_santo_antonio_ii.pdf</t>
   </si>
   <si>
     <t>Que seja expedido ofício ao prefeito Humberto Souto, solicitando empenho em estudos técnicos para a construção da ponte da Rua Aracajú, no bairro Santo Antônio II.</t>
   </si>
   <si>
     <t>9330</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9330/req_368_2023.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9330/req_368_2023.pdf</t>
   </si>
   <si>
     <t>Que seja expedido ofício ao Governador do Estado de Minas Gerais, Sr. Romeu Zema Neto, ao Deputado Estadual Sr. Gil Pereira e ao Prefeito de Montes Claros, Sr. Humberto Guimarães Souto, solicitando a instalação de uma Base Móvel Comunitária da Polícia Militar nas imediações do Hospital Dr. Alpheu Gonçalves de Quadros.</t>
   </si>
   <si>
     <t>9331</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9331/requerimento_173-_assinado.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9331/requerimento_173-_assinado.pdf</t>
   </si>
   <si>
     <t>Que seja expedido ofício ao prefeito Humberto Guimarães Souto requerendo que seja realizada a reforma da Associação da Comunidade rural de Claraval, local utilizado como ponto de apoio médico para atender a todos os moradores da comunidade rural.</t>
   </si>
   <si>
     <t>9332</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9332/req_370_2023.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9332/req_370_2023.pdf</t>
   </si>
   <si>
     <t>Que seja enviado ofício ao prefeito de Montes Claros/MG, Humberto Guimarães Souto, solicitando a realização de estudo técnico pela MCTRANS quanto a sinalização das estradas rurais e vicinais de nosso município.</t>
   </si>
   <si>
     <t>9334</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9334/requerimento_30-2023_gta_grupo_tatico_ambiental.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9334/requerimento_30-2023_gta_grupo_tatico_ambiental.pdf</t>
   </si>
   <si>
     <t>Que seja expedido ofício ao prefeito Humberto Souto, solicitando que o GTA (Grupo Tático Ambiental) da Guarda Municipal venha atuar na prevenção e repressão aos crimes de maus-tratos.</t>
   </si>
   <si>
     <t>9336</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9336/req_372_2023.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9336/req_372_2023.pdf</t>
   </si>
   <si>
     <t>Que seja transformada em Audiência Pública, a Reunião Ordinária do dia 19 de outubro de 2023, com início às 07h45m, para discutir sobre a "Segurança Pública na Região Leste e Casarões abandonados".</t>
   </si>
   <si>
     <t>9337</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9337/req_373_2023.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9337/req_373_2023.pdf</t>
   </si>
   <si>
     <t>Que seja transformada em Reunião Especial a reunião do dia 05 de outubro de 2023 e transferida para às 19h30, para entrega do Diploma Professora Ivone Silveira em comemoração ao "Dia dos Professores".</t>
   </si>
   <si>
     <t>9340</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9340/req_374_2023.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9340/req_374_2023.pdf</t>
   </si>
   <si>
     <t>Requer ao prefeito Humberto Souto, a reforma da calçada no entorno da Praça de Esportes de Montes Claros/MG.</t>
   </si>
   <si>
     <t>9341</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9341/req_375_2023.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9341/req_375_2023.pdf</t>
   </si>
   <si>
     <t>Requer que seja enviado ofício ao Prefeito de Montes Claros, Humberto Souto, solicitando para que seja feita a pavimentação asfáltica da Avenida 7, no bairro Novo Delfino.</t>
   </si>
   <si>
     <t>9342</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9342/req_376_2023.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9342/req_376_2023.pdf</t>
   </si>
   <si>
     <t>Requer que seja encaminhado ao prefeito de Montes Claros, Humberto Guimarães Souto, pedido de providências visando garantir a segurança do Hospital Dr. Alpheu Gonçalves de Quadros.</t>
   </si>
   <si>
     <t>9343</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9343/requerimento_-_melo_viana-assinado.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9343/requerimento_-_melo_viana-assinado.pdf</t>
   </si>
   <si>
     <t>Requer que seja encaminhado ao prefeito de Montes Claros, Humberto Guimarães Souto, solicitando limpeza do Viaduto, localizado na Rua Melo Viana, Morrinhos.</t>
   </si>
   <si>
     <t>9344</t>
   </si>
   <si>
     <t>Cláudio Rodrigues, Leãozinho</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9344/req_378_2023.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9344/req_378_2023.pdf</t>
   </si>
   <si>
     <t>Requer que seja encaminhado ofício ao prefeito de Montes Claros, Humberto Guimarães Souto, para que seja feito estudo para a construção de uma praça no terreno do Município, localizado no bairro Vila Castelo Branco.</t>
   </si>
   <si>
     <t>9345</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9345/req_379_2023.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9345/req_379_2023.pdf</t>
   </si>
   <si>
     <t>Requer que seja encaminhado ofício ao prefeito Humberto Souto, para que seja feito um estudo para o cercamento e iluminação do Parque Professor Antônio Jorge (Mangues), próximo ao Conjunto Habitacional José Corrêa Machado.</t>
   </si>
   <si>
     <t>9346</t>
   </si>
   <si>
     <t>Cláudio Rodrigues, Reinaldo Barbosa</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9346/req_380_2023.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9346/req_380_2023.pdf</t>
   </si>
   <si>
     <t>Requer que seja encaminhado ofício ao prefeito de Montes Claros, Humberto Guimarães Souto, para que seja feito um estudo para o recapeamento da Av. Carlos David de Alcântara.</t>
   </si>
   <si>
     <t>9347</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9347/req_381_2023.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9347/req_381_2023.pdf</t>
   </si>
   <si>
     <t>Requer que seja agendada uma Reunião Especial no dia 22 de setembro de 2023, às 19 horas, objetivando homenagear no dia do Contador, o Departamento de Ciências Contábeis da UNIMONTES em comemoração aos 50 anos do curso de graduação.</t>
   </si>
   <si>
     <t>9351</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9351/req_382_2023.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9351/req_382_2023.pdf</t>
   </si>
   <si>
     <t>Que seja transformada em Audiência Pública, a Reunião Ordinária do dia 19 de outubro de 2023, com início às 07h45m, para discutir sobre a Segurança Pública na Região Leste e Casarões abandonados.</t>
   </si>
   <si>
     <t>9352</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9352/req_383_2023.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9352/req_383_2023.pdf</t>
   </si>
   <si>
     <t>Que seja agendada para o dia 25 de outubro de 2023, às 19:00 horas, Sessão Especial de Homenagem para entrega da "Medalha de Mérito Esportivo Antônio Manoel Dias" a Sra. Anny Gabrielly Pereira Santos, traduzindo reconhecimento desta Casa Legislativa aos seus relevantes serviços desempenhados a este município.</t>
   </si>
   <si>
     <t>9353</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9353/req_384_2023.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9353/req_384_2023.pdf</t>
   </si>
   <si>
     <t>Que seja expedido ofício ao Coronel César William Passos, comandante da 11" região militar de Montes Claros, solicitando a permanência da Base Móvel Comunitária da Polícia Militar que se encontra de forma provisória na praça São José Operário, no bairro Eldorado.</t>
   </si>
   <si>
     <t>9354</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9354/req_385_2023.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9354/req_385_2023.pdf</t>
   </si>
   <si>
     <t>Que seja expedido ofício ao prefeito de Montes Claros, Humberto Guimarães Souto e a Secretária de Saúde, a Sra. Dulce Pimenta, solicitando a implantação da farmácia com funcionamento diário e nos finais de semana na UPA do Chiquinho Guimarães e no hospital Dr. Alpheu Gonçalves de Quadros.</t>
   </si>
   <si>
     <t>9356</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9356/requerimento_31-2023_unidade_movel_consulta_-assinado.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9356/requerimento_31-2023_unidade_movel_consulta_-assinado.pdf</t>
   </si>
   <si>
     <t>Que seja expedido ofício ao Exmo. Sr. Prefeito, Humberto Souto, solicitando que seja adquirido pelo município uma unidade móvel para atendimentos a animais domésticos de pequeno porte (cães e gatos).</t>
   </si>
   <si>
     <t>9357</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9357/req_387.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9357/req_387.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhado oficio ao Excelentíssimo Senhor Prefeito de Montes Claros, Humberto Guimarães Souto, solicitando que seja feita a adequação da legislação, cuja finalidade é alteração da nomenclatura da Guarda Municipal, para Polícia Municipal, conforme regras legais específicas, em especial a ADPF (Arguição de Descumprimento de Preceito Fundamental) de n°995/2023 do STF.</t>
   </si>
   <si>
     <t>9359</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9359/requerimento_174_assinado.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9359/requerimento_174_assinado.pdf</t>
   </si>
   <si>
     <t>Que seja expedido ofício ao Exmo. Sr. Prefeito, Humberto Guimarães Souto, solicitando um estudo de viabilidade para que seja implementado um semáforo na rua Geovane Soares da Cruz e na rua Rubelita, no bairro de Lourdes.</t>
   </si>
   <si>
     <t>9360</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9360/req_389_2023.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9360/req_389_2023.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhado ofício ao Exmo. Sr. Prefeito de Montes Claros, Humberto Guimarães Souto, solicitando que seja feito a reforma a revitalização da Praça São Sebastião, localizada na Av. das Américas, no bairro Dr. João Alves.</t>
   </si>
   <si>
     <t>9361</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9361/req_390_2023.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9361/req_390_2023.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhado ao Exmo. Sr. Prefeito de Montes Claros, Humberto Guimarães Souto, as propostas deliberadas pelo do Grupo de Trabalho da PREVMOC, no dia 04 de setembro de 2023, na Câmara Municipal de Montes Claros, conforme documento anexo.</t>
   </si>
   <si>
     <t>9363</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9363/req_391_2023.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9363/req_391_2023.pdf</t>
   </si>
   <si>
     <t>Que seja agendada e realizada reunião especial no dia 20 de setembro de 2023, às 19h, com o objetivo de comemorar o cinquentenário do curso de Administração da Universidade Estadual de Montes Claros - UNIMONTES.</t>
   </si>
   <si>
     <t>9364</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9364/req_392_2023.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9364/req_392_2023.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhado ofício ao Ilustríssimo Sr. Prefeito de Montes Claros, Humberto Guimarães Souto, solicitando a viabilidade para que seja realizado o serviço de pavimentação asfáltica (calçamento) nos pontos críticos em trechos de aproximadamente 100 metros (subidas/descidas) das estradas que dão acesso à algumas comunidades rurais.</t>
   </si>
   <si>
     <t>9366</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9366/req_393_2023.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9366/req_393_2023.pdf</t>
   </si>
   <si>
     <t>Que seja expedido ofício ao Exmo. Sr. Humberto Guimarães Souto, Prefeito de Montes Claros, solicitando espaço destinado a prática do Wheeling, popularmente conhecido como "Grau", prática esportiva de manobras em motocicletas e bicicletas.</t>
   </si>
   <si>
     <t>9367</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9367/requerimento_-_11.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9367/requerimento_-_11.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhado ao Exmo. Sr. Prefeito de Montes Claros, Humberto Guimarães Souto, solicitando estudo de viabilidade técnica para pavimentação asfáltica da rua Joana Francisca da Costa, no bairro Barcelona Park, nesta cidade.</t>
   </si>
   <si>
     <t>9368</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9368/req_395_2023.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9368/req_395_2023.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhado ofício ao Exmo. Sr. Prefeito de Montes Claros, Humberto Guimarães Souto, solicitando informações acerca do Programa de Investimento no Cidadão (PIC), lançado na Cidade Administrativa, no dia 25/08/2023.</t>
   </si>
   <si>
     <t>9370</t>
   </si>
   <si>
     <t>396</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9370/requerimento_22_-homenagem_ao_instituto_alpargatas_a_secretaria_rejane_veloso_e_as_professoras_-premio_educador_nota_10-assinado.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9370/requerimento_22_-homenagem_ao_instituto_alpargatas_a_secretaria_rejane_veloso_e_as_professoras_-premio_educador_nota_10-assinado.pdf</t>
   </si>
   <si>
     <t>Que seja agendada Sessão Especial na Câmara Municipal de Montes Claros para o  dia 18 de Outubro de 2023, às 19h, em Homenagem ao Instituto Alpargatas, a Secretária de Educação do Município de Montes Claros/MG Rejane Veloso e as Professoras Fernanda Rodrigues, Cássia Cilene Barbosa, Perciliana Rocha dos Santos Lopes, pelos relevantes trabalhos prestados a comunidade Montesclarense na valorização, divulgação e promoção do conhecimento.</t>
   </si>
   <si>
     <t>9374</t>
   </si>
   <si>
     <t>397</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9374/req_397_2023.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9374/req_397_2023.pdf</t>
   </si>
   <si>
     <t>Que seja expedido ofício ao prefeito de Montes Claros, Humberto Guimarães Souto, solicitando a reforma e revitalização da quadra e da Praça João Soares, localizada no bairro Vila Brasília.</t>
   </si>
   <si>
     <t>9375</t>
   </si>
   <si>
     <t>398</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9375/req_398_2023.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9375/req_398_2023.pdf</t>
   </si>
   <si>
     <t>Requer seja expedido ofício ao prefeito  Humberto Guimarães Souto, solicitando estudo de viabilidade para determinar a realização de reformas nas subprefeituras regionais do município, a fim de adequá-las para acomodarem unidades do CRAS, visando garantir os direitos do cidadão.</t>
   </si>
   <si>
     <t>9376</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9376/req_399_2023.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9376/req_399_2023.pdf</t>
   </si>
   <si>
     <t>Que seja enviado ofício ao Prefeito de Montes Claros, Sr Humberto Souto, para que viabilize junto ao Presidente da MC Trans, José Wilson Guimarães, para que seja feito um estudo de viabilidade para colocação de faixa elevada na Av. do Sol, próximo ao N°475, no bairro Jardim Olímpico.</t>
   </si>
   <si>
     <t>9377</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9377/requerimento_175_assinado_-_reforma_da_associacao_de_pacui.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9377/requerimento_175_assinado_-_reforma_da_associacao_de_pacui.pdf</t>
   </si>
   <si>
     <t>Que seja expedido ofício ao prefeito Humberto Guimarães Souto requerendo que seja realizada a reforma da Associação de Pequenos Produtores rurais de Pacuí, local utilizado como ponto de apoio médico que presta serviços de atendimentos a todos os moradores da comunidade rural.</t>
   </si>
   <si>
     <t>9379</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9379/requerimento_32-2023_meio_ambiente.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9379/requerimento_32-2023_meio_ambiente.pdf</t>
   </si>
   <si>
     <t>Que seja expedido ofício ao Excelentíssimo Senhor Prefeito Humberto Souto com cópia ao Secretário de Meio Ambiente e Desenvolvimento_x000D_
 Sustentável Soter Magno Carmo, solicitando o encaminhamento para essa casa legislativa o projeto de revitalização da Lagoa do Interlagos para apreciação de todos os vereadores bem como todas as licenças necessárias para a realização.</t>
   </si>
   <si>
     <t>9380</t>
   </si>
   <si>
     <t>402</t>
   </si>
   <si>
     <t>Maria Helena Lopes, Reinaldo Barbosa</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9380/req_402_2023.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9380/req_402_2023.pdf</t>
   </si>
   <si>
     <t>Que seja expedido Ofício ao prefeito Humberto Guimarães Souto, requerendo que seja construída uma praça na área verde localizada na rua Herculano Miranda no bairro Canelas II.</t>
   </si>
   <si>
     <t>9381</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9381/req_403_2023.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9381/req_403_2023.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhado ofício ao prefeito de Montes Claros, Humberto Guimarães Souto, solicitando que seja feito a mudança do CEMEI Dona Ruth Tupinambá para o antigo prédio Centro Educacional Coteminas.</t>
   </si>
   <si>
     <t>9382</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9382/req_404_2023.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9382/req_404_2023.pdf</t>
   </si>
   <si>
     <t>Requer ao prefeito, Humberto Souto, que aprecie o Anteprojeto de Lei que versa sobre inclusão de dispositivos na Lei nº 3.175 de 23 de dezembro de 2003, que dispõe sobre o Estatuto do Servidor Público do Município de Montes Claros.</t>
   </si>
   <si>
     <t>9385</t>
   </si>
   <si>
     <t>406</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9385/requerimento_30_finalizado.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9385/requerimento_30_finalizado.pdf</t>
   </si>
   <si>
     <t>Que seja realizada Audiência Pública na Câmara Municipal de Montes Claros no dia 25/09/2023, às 19:00 horas, para tratar da melhoria do Sistema de Previdência dos Servidores Públicos Municipais de Montes Claros em face do Projeto de Lei Complementar n º 17/2023 do Poder Executivo Municipal.</t>
   </si>
   <si>
     <t>9386</t>
   </si>
   <si>
     <t>407</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9386/requerimento_12-assinado.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9386/requerimento_12-assinado.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhado ofício ao Exmo. Sr. Prefeito, Humberto Guimarães Souto, solicitando que providencie um estudo de viabilidade técnica para a instalação de poste de iluminação pública na Rua Campo Azul, bairro Bandeirantes.</t>
   </si>
   <si>
     <t>9390</t>
   </si>
   <si>
     <t>408</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9390/requerimento_33-2023_praca_conj._cristo_rei_-_prof_maria_do_carmo_maia_e_almeida.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9390/requerimento_33-2023_praca_conj._cristo_rei_-_prof_maria_do_carmo_maia_e_almeida.pdf</t>
   </si>
   <si>
     <t>Que seja transformado em uma praça com parque infantil (playground) e academia ao ar livre, a área que atualmente é utilizada como CASCO São Judas / Cristo Rei, localizado na rua Iracema Martins Paulinio com a Av. Dr. Avilmar Gonçalves de Oliveira.</t>
   </si>
   <si>
     <t>9392</t>
   </si>
   <si>
     <t>409</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9392/requerimento_23_-_centro_dia-assinado.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9392/requerimento_23_-_centro_dia-assinado.pdf</t>
   </si>
   <si>
     <t>Que  a Reunião Ordinária do dia 26 de outubro de 2023, às 07h45min, seja transformada em Audiência Pública para discutir sobre  o tema “A garantia de recursos para a continuidade dos trabalhos realizados pelo Centro Dia (Serviço de proteção social e especial para pessoas com deficiência, idosas e suas famílias) e a importância do trabalho realizado pelas entidades".</t>
   </si>
   <si>
     <t>9394</t>
   </si>
   <si>
     <t>410</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9394/req_410_2023.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9394/req_410_2023.pdf</t>
   </si>
   <si>
     <t>Que seja realizada Sessão Especial no dia 06 de outubro de 2023, às 19 horas, em homenagem à Guarda Municipal de Montes Claros.</t>
   </si>
   <si>
     <t>9397</t>
   </si>
   <si>
     <t>411</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9397/req_411_2023.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9397/req_411_2023.pdf</t>
   </si>
   <si>
     <t>Que seja expedido ofício ao Exmo. Sr. Prefeito, Humberto Guimarães Souto, solicitando a instalação de postes de iluminação pública na Av. Pai João, no bairro Jardim Panorama.</t>
   </si>
   <si>
     <t>9398</t>
   </si>
   <si>
     <t>412</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9398/requerimento_34-2023_-_pet_place.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9398/requerimento_34-2023_-_pet_place.pdf</t>
   </si>
   <si>
     <t>Que seja expedido ofício ao Exmo. Sr. Prefeito, Humberto Guimarães Souto, solicitando a instalação de Pet Place nos parques e praças do município.</t>
   </si>
   <si>
     <t>9399</t>
   </si>
   <si>
     <t>413</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9399/req_413_2023.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9399/req_413_2023.pdf</t>
   </si>
   <si>
     <t>Que seja deliberado por esta casa legislativa para constituição de uma Comissão de Representação, nos termos dos art. 79, III e art. 85, ambos do Regimento Interno da Câmara Municipal, com a finalidade de avaliação e acompanhamento das alterações e melhorias a serem realizadas nos Centros de Referência de Assistência Social - CRAS e abrigos do Município, as quais decorrerão do Programa de Investimento no Cidadão - PIC.</t>
   </si>
   <si>
     <t>9400</t>
   </si>
   <si>
     <t>414</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9400/req_414_2023.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9400/req_414_2023.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhado ofício ao Excelentíssimo Senhor Prefeito de Montes Claros, Humberto Guimarães Souto, solicitando a possibilidade de uma ajuda de custo no deslocamento dos Agentes Comunitários de Saúde (ACS) e Agentes de Endemias da Zona Rural, uma vez que a área que eles cobrem é muito extensa.</t>
   </si>
   <si>
     <t>9401</t>
   </si>
   <si>
     <t>415</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9401/requerimento_178_assinado_-_residencial_montes_claros.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9401/requerimento_178_assinado_-_residencial_montes_claros.pdf</t>
   </si>
   <si>
     <t>Que seja expedido Ofício ao Exmo. Sr. Prefeito, Humberto Guimarães Souto, requerendo que seja realizado o recapeamento nas ruas: C, E e G localizadas no Residencial Montes Claros – MG.</t>
   </si>
   <si>
     <t>9402</t>
   </si>
   <si>
     <t>416</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9402/req_416_2023.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9402/req_416_2023.pdf</t>
   </si>
   <si>
     <t>Que verifique a possibilidade da instalação de um restaurante com preço justo e acessível, na nova sede da prefeitura de Montes Claros, para atendimento dos servidores municipais, bem como a ampliação do número de vagas de estacionamento para servidores nos espaços vagos dispostos no local, inclusive recapeamento asfáltico.</t>
   </si>
   <si>
     <t>9403</t>
   </si>
   <si>
     <t>417</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9403/req_417_2023.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9403/req_417_2023.pdf</t>
   </si>
   <si>
     <t>Que seja enviado ofício ao DNIT - Departamento Nacional de Infraestrutura de Transportes, solicitando a instalação de um semáforo na travessia entre os bairros Santo Antônio e Alto Boa Vista, Av. do Exército, (Anel Rodoviário Norte) para segurança de todos os moradores, garantindo passagem segura aos pedestres e cadeirantes daquela região.</t>
   </si>
   <si>
     <t>9404</t>
   </si>
   <si>
     <t>418</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9404/assinado_178_-_requerimento_atualizado.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9404/assinado_178_-_requerimento_atualizado.pdf</t>
   </si>
   <si>
     <t>Que seja expedido ofício ao Exmo. Sr. Prefeito, Humberto Guimarães Souto, requerendo que seja realizado o recapeamento nas ruas: E e F, localizadas no bairro Residencial Montes Claros – MG.</t>
   </si>
   <si>
     <t>9405</t>
   </si>
   <si>
     <t>419</t>
   </si>
   <si>
     <t>Maria Helena Lopes, Valdecy Contador</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9405/req_419_2023.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9405/req_419_2023.pdf</t>
   </si>
   <si>
     <t>Que seja expedido ofício ao Exmo. Sr. Prefeito, Humberto Guimarães Souto, requerendo que seja realizado o recapeamento da Av. Padre Chico, localizada no bairro Maracanã.</t>
   </si>
   <si>
     <t>9406</t>
   </si>
   <si>
     <t>420</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9406/req_420_2023.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9406/req_420_2023.pdf</t>
   </si>
   <si>
     <t>Que seja agendada Audiência Pública, tendo como pauta: Esclarecimento a sociedade dos impactos de uma possível privatização das empresas públicas de Minas Gerais, para o dia 16 de outubro de 2023, às 19 horas.</t>
   </si>
   <si>
     <t>9407</t>
   </si>
   <si>
     <t>421</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9407/req_421_2023.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9407/req_421_2023.pdf</t>
   </si>
   <si>
     <t>Que seja cancelada a homenagem ao "Varejão Ideal da Região do Grande Delfino" agendada para o dia 28 de setembro de 2023, às 19h.</t>
   </si>
   <si>
     <t>9408</t>
   </si>
   <si>
     <t>422</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9408/requerimento_31_pronto.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9408/requerimento_31_pronto.pdf</t>
   </si>
   <si>
     <t>Que seja cancelada a Audiência Pública do dia 25/09/2023, e que seja transformada a Reunião Ordinária do dia 28/09/2023, em Audiência Pública na Câmara Municipal de Montes Claros às 19:00 horas, para discutir sobre: Melhorias do sistema de previdência dos servidores públicos municipais de Montes Claros em face do Projeto de Lei Complementar n º 17/2023 do Poder Executivo Municipal.</t>
   </si>
   <si>
     <t>9415</t>
   </si>
   <si>
     <t>423</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9415/req_423_2023.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9415/req_423_2023.pdf</t>
   </si>
   <si>
     <t>Que seja agendada Audiência Pública a ser realizada no dia 29 de setembro de 2023, às 08:00 horas, no Plenário da Câmara Municipal, para debater sobre o Projeto de Lei nº 130/2023, que "Institui o Plano Municipal de Gestão Integrada de Resíduos Sólidos de Montes Claros/MG e dá outras providências", de autoria do Executivo.</t>
   </si>
   <si>
     <t>9416</t>
   </si>
   <si>
     <t>424</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9416/requerimento_32.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9416/requerimento_32.pdf</t>
   </si>
   <si>
     <t>Que seja realizada Sessão Especial na Câmara Municipal de Montes Claros no dia 04/10/2023, às 19:00 horas, em homenagem aos 15 anos do Instituto Federal do Norte de Minas Gerais (IFNMG).</t>
   </si>
   <si>
     <t>9418</t>
   </si>
   <si>
     <t>425</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9418/req_425_2023.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9418/req_425_2023.pdf</t>
   </si>
   <si>
     <t>Que seja expedido ofício ao Exmo. Humberto Guimarães Souto, Prefeito de Montes Claros, solicitando a viabilidade de adotar as medidas necessárias para a instituição de ações destinadas ao apoio à aquisição de habilitação aos servidores públicos municipais, como instrumento destinado à promoção do direito à moradia.</t>
   </si>
   <si>
     <t>9420</t>
   </si>
   <si>
     <t>426</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9420/req_426_2023.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9420/req_426_2023.pdf</t>
   </si>
   <si>
     <t>Que seja enviado ofício ao Prefeito de Montes Claros, Sr. Humberto Souto, que autorize a Secretária de Saúde a implementar um atendimento de aferição de pressão arterial e medição de glicose independente do horário que o paciente chegar no PSF neste período de intenso calor.</t>
   </si>
   <si>
     <t>9421</t>
   </si>
   <si>
     <t>427</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9421/requerimento_24_-homenagem_curso_ciencias_economicas_unimontes-assinado.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9421/requerimento_24_-homenagem_curso_ciencias_economicas_unimontes-assinado.pdf</t>
   </si>
   <si>
     <t>Que seja agendada Sessão Especial na Câmara Municipal de Montes Claros para o  dia 26 de Outubro de 2023, às 19h (Quinta-feira), em Homenagem aos 50 (cinquenta) anos do Curso de Ciências Econômicas da Universidade Estadual de Montes Claros (UNIMONTES).</t>
   </si>
   <si>
     <t>9429</t>
   </si>
   <si>
     <t>428</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9429/req_428_2023.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9429/req_428_2023.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhado ao prefeito de Montes Claros, Humberto Guimarães Souto, a pedido dos moradores e da associação, ofício solicitando a instalação um consultório odontológico na unidade de ESF do bairro Jardim Alegre / Facela.</t>
   </si>
   <si>
     <t>9431</t>
   </si>
   <si>
     <t>429</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9431/req_429_2023.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9431/req_429_2023.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhado ofício ao prefeito Humberto Souto, solicitando-Ihe a possibilidade de celebrar convênio com a Companhia de Saneamento de Minas Gerais (COPASA) para a instalação de fossas sépticas biodigestoras nas comunidades rurais do município.</t>
   </si>
   <si>
     <t>9432</t>
   </si>
   <si>
     <t>430</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9432/requerimento_179_assinado_-_construccao_taquaril.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9432/requerimento_179_assinado_-_construccao_taquaril.pdf</t>
   </si>
   <si>
     <t>Que seja expedido Ofício ao prefeito Humberto Guimarães Souto, requerendo que seja realizado a construção da Quadra de Esportes na comunidade rural de Taquaril.</t>
   </si>
   <si>
     <t>9433</t>
   </si>
   <si>
     <t>431</t>
   </si>
   <si>
     <t>Wilton Dias, Reinaldo Barbosa</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9433/req_431_2023.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9433/req_431_2023.pdf</t>
   </si>
   <si>
     <t>Que seja expedido ofício ao sr. Humberto Souto, Prefeito de Montes Claros, c/c a Ilma. Sra. Rejane Veloso, Secretária de Educação, solicitando um estudo de viabilidade para colocar a grama no campo de futebol localizado no CAIC do Maracanã.</t>
   </si>
   <si>
     <t>9434</t>
   </si>
   <si>
     <t>432</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9434/requerimento_33_em_pdf.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9434/requerimento_33_em_pdf.pdf</t>
   </si>
   <si>
     <t>Que seja realizada Sessão Especial na Câmara Municipal de Montes Claros no dia 08/11/2023, às 19 h, em homenagem aos 75 anos da EMATER e aos 62 anos do Escritório em Montes Claros.</t>
   </si>
   <si>
     <t>9435</t>
   </si>
   <si>
     <t>433</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9435/req_433_2023.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9435/req_433_2023.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhado ofício ao prefeito de Montes Claros /MG, Humberto Guimarães Souto e a Secretária de Educação Rejane Veloso, solicitando que seja garantido o direito ao recesso escolar aos profissionais Técnico-Administrativos da educação na Semana do Professor, entre os dias 09 a 13/10/2023. Solicita ainda, que seja encaminhado à Câmara Municipal Projeto de Lei para alteração do plano de carreira.</t>
   </si>
   <si>
     <t>9436</t>
   </si>
   <si>
     <t>434</t>
   </si>
   <si>
     <t>Cláudio Rodrigues, Marcos Nem</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9436/req_434_2023.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9436/req_434_2023.pdf</t>
   </si>
   <si>
     <t>Que seja realizada Sessão Especial na Câmara Municipal de Montes Claros, no dia 06/11/2023, às 19 horas, para entrega do Título de Cidadão Honorário ao Sr. Gustavo Crosara.</t>
   </si>
   <si>
     <t>9437</t>
   </si>
   <si>
     <t>435</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9437/req_435_2023.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9437/req_435_2023.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhado ofício ao prefeito de Montes Claros, Humberto Guimarães Souto, solicitando que seja feito o recapeamento da Rua Cadete Cláudio Fernandes, bairro Vera Cruz.</t>
   </si>
   <si>
     <t>9438</t>
   </si>
   <si>
     <t>436</t>
   </si>
   <si>
     <t>Maria das Graças Gonçalves Dias, Elair Gomes</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9438/req_436_2023.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9438/req_436_2023.pdf</t>
   </si>
   <si>
     <t>Que seja transformada em Reunião Especial a Reunião Ordinária do dia 23/11/2023 e transferida para o horário das 19 horas, objetivando a entrega do Titulo de Cidadão Benemérito ao Senhor Edilson de Moraes Lopes.</t>
   </si>
   <si>
     <t>9440</t>
   </si>
   <si>
     <t>437</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9440/req_437_2023.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9440/req_437_2023.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhado ofício ao prefeito de Montes Claros, Humberto Guimarães Souto, pedindo providências, visando garantir com urgência, distribuição de água para população vulnerável, em especial à população em situação de rua.</t>
   </si>
   <si>
     <t>9441</t>
   </si>
   <si>
     <t>438</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9441/req_438_2023.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9441/req_438_2023.pdf</t>
   </si>
   <si>
     <t>Requer ao Exmo. Prefeito Humberto Guimarães Souto que aprecie o anteprojeto de Lei que versa sobre a alteração de dispositivo da Lei 3.175 de 23 de dezembro de 2003, que dispõe sobre o Estatuto do Servidor Público do Município de Montes Claros.</t>
   </si>
   <si>
     <t>9442</t>
   </si>
   <si>
     <t>439</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9442/req_439_2023.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9442/req_439_2023.pdf</t>
   </si>
   <si>
     <t>Requer realização de Audiência Pública, no dia 04 de outubro de 2023, às 08 horas, no Plenário da Câmara Municipal, para debater sobre a necessidade de aprofundamento da ADPF 442, e sobre a proteção da vida do nascituro.</t>
   </si>
   <si>
     <t>9443</t>
   </si>
   <si>
     <t>440</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9443/req_440_2023.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9443/req_440_2023.pdf</t>
   </si>
   <si>
     <t>Que seja enviado ofício ao Prefeito de Montes Claros, Sr. Humberto Souto, para que viabilize junto ao secretário Infraestrutura e Planejamento, Vanderlino José da Silveira, a pavimentação asfáltica da Rua "A", no bairro Jardim Alegre (Facela).</t>
   </si>
   <si>
     <t>9445</t>
   </si>
   <si>
     <t>442</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9445/requerimento_7.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9445/requerimento_7.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhado ao Exmo. Sr. Prefeito de Montes Claros, Humberto Guimarães Souto, solicitando a pavimentação asfáltica da rua Quinca Souto, no bairro Vila Atlântida.</t>
   </si>
   <si>
     <t>9446</t>
   </si>
   <si>
     <t>443</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9446/requerimento_35-2023_-_enfrentar_altas_temperaturas.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9446/requerimento_35-2023_-_enfrentar_altas_temperaturas.pdf</t>
   </si>
   <si>
     <t>Que seja expedido ofício ao Excelentíssimo Senhor Prefeito Humberto Guimarães Souto com cópia para o Gerente do Distrito Regional da COPASA, Rômulo de Souza Lima, solicitando ações de bem-estar humano e animal para enfrentar a onda de calor, tendo em vista o alerta de alerta de grande perigo devido às altas temperaturas e risco para a saúde.</t>
   </si>
   <si>
     <t>9449</t>
   </si>
   <si>
     <t>444</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9449/requerimento_180_assinado_-_reforma_da_associacao_de_serra_verde.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9449/requerimento_180_assinado_-_reforma_da_associacao_de_serra_verde.pdf</t>
   </si>
   <si>
     <t>Que seja expedido Ofício ao prefeito Humberto Guimarães Souto, requerendo que seja realizado a reforma do ponto de atendimento médico localizado na Associação da Comunidade Rural de Serra Verde (Mato Seco).</t>
   </si>
   <si>
     <t>9450</t>
   </si>
   <si>
     <t>445</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9450/req_445_2023.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9450/req_445_2023.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhado ofício ao Exmo. Sr. Prefeito de Montes Claros, Humberto Guimarães Souto, solicitando que sejam realizadas medidas para conter o descarte irregular de lixo na área localizada no bairro Major Prates, entre as ruas Antônia Gonzaga Rosulek e a rua Benedita Ribeiro Xavier, onde há uma placa com previsão de implantação de um casco.</t>
   </si>
   <si>
     <t>9451</t>
   </si>
   <si>
     <t>446</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9451/req_446_2023.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9451/req_446_2023.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhado ofício ao Exmo. Sr. Prefeito, Humberto Guimarães Souto, solicitando uma ampla reforma no Centro de Controle de Zoonoses (CCZ) de Montes Claros na parte hidráulica, elétrica e estrutural.</t>
   </si>
   <si>
     <t>9452</t>
   </si>
   <si>
     <t>447</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9452/req.00132023_-_agendamento_sessao_de_homenagem_-_henrique_henriques.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9452/req.00132023_-_agendamento_sessao_de_homenagem_-_henrique_henriques.pdf</t>
   </si>
   <si>
     <t>Que seja agendada para o dia 20 de Outubro de 2023, às 19 horas, Sessão Especial para outorga do Título de Cidadão Honorário ao Sr. Henrique de_x000D_
 Queiroz Henriques.</t>
   </si>
   <si>
     <t>9453</t>
   </si>
   <si>
     <t>448</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9453/req_448_2023.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9453/req_448_2023.pdf</t>
   </si>
   <si>
     <t>Que seja expedido ofício ao Exmo. Sr. Prefeito, Humberto Guimarães Souto, encaminhando Anteprojeto de Lei, que dispõe sobre o parcelamento de multas aplicadas no âmbito do município de Montes Claros aos veículos automotores.</t>
   </si>
   <si>
     <t>9454</t>
   </si>
   <si>
     <t>449</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9454/req_449_2023.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9454/req_449_2023.pdf</t>
   </si>
   <si>
     <t>Que seja agendada a data do dia 22 de novembro de 2023, às 19 horas, para realização de Sessão Especial na Câmara Municipal de Montes Claros, para entrega de Título de Cidadã Benemérita à Delegada Francielle da Conceição Drumond Figueiredo.</t>
   </si>
   <si>
     <t>9457</t>
   </si>
   <si>
     <t>450</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9457/req_450_2023.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9457/req_450_2023.pdf</t>
   </si>
   <si>
     <t>Que seja expedido oficio ao sr. Humberto Guimarães Souto, Prefeito de Montes Claros/MG, com cópia ao Ilmo. Secretário de Infraestrutura e Planejamento Urbano, Sr. Vanderlino José da Silveira, solicitando a viabilidade de instalação de iluminação pública na Avenida Penápolis, no bairro São Geraldo.</t>
   </si>
   <si>
     <t>9458</t>
   </si>
   <si>
     <t>451</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9458/req_451_2023.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9458/req_451_2023.pdf</t>
   </si>
   <si>
     <t>Que seja expedido ofício ao Exmo. Sr. Prefeito, Humberto Guimarães Souto, solicitando a instalação de lixeiras de coleta seletiva pela cidade, principalmente próximo a parques e praças.</t>
   </si>
   <si>
     <t>9459</t>
   </si>
   <si>
     <t>452</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9459/req_452_2023.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9459/req_452_2023.pdf</t>
   </si>
   <si>
     <t>Que seja expedido ofício ao Exmo. Sr. Prefeito, Humberto Souto, solicitando a futura edificação de uma praça no lote localizado entre as ruas São Geraldo, Pio XII, Frei Eustáquio e Av. Dr. Avilmar Gonçalves de Oliveira, no bairro São Judas.</t>
   </si>
   <si>
     <t>9462</t>
   </si>
   <si>
     <t>453</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9462/req_453_2023.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9462/req_453_2023.pdf</t>
   </si>
   <si>
     <t>Que seja expedido ofício ao Exmo. Sr. Prefeito, Humberto Guimarães Souto, solicitando que dentro do Programa de Investimento no Cidadão (PIC) seja incluso o recapeamento da rua Manoel Bandeira, no bairro Planalto.</t>
   </si>
   <si>
     <t>9463</t>
   </si>
   <si>
     <t>454</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9463/req_454_2023.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9463/req_454_2023.pdf</t>
   </si>
   <si>
     <t>Que seja enviado ofício ao Prefeito de Montes Claros, Sr. Humberto Souto, solicitando para que seja feita a pavimentação asfáltica da Rua Maurício e da Rua Charles, no bairro Jardim Olímpico.</t>
   </si>
   <si>
     <t>9464</t>
   </si>
   <si>
     <t>455</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9464/requerimento_35.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9464/requerimento_35.pdf</t>
   </si>
   <si>
     <t>Que seja realizada a Audiência Pública na Câmara Municipal de Montes Claros no dia 29/11/2023, às 19:00 horas, para discutir a importância da Implantação da Lei de Inovação Tecnológica do Município de Montes Claros- MG.</t>
   </si>
   <si>
     <t>9466</t>
   </si>
   <si>
     <t>456</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9466/req_456_2023.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9466/req_456_2023.pdf</t>
   </si>
   <si>
     <t>Que seja agendada para o dia 20 de outubro de 2023, às 08:00 horas, Audiência Pública tendo como pauta: Escola Nhá Chica.</t>
   </si>
   <si>
     <t>9467</t>
   </si>
   <si>
     <t>457</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9467/req._odair_ferreira.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9467/req._odair_ferreira.pdf</t>
   </si>
   <si>
     <t>Solicita que a Sessão Especial para homenagem à Guarda Municipal, prevista para o dia 06 de Outubro, seja adiada. Posteriormente será marcada nova data para essa homenagem.</t>
   </si>
   <si>
     <t>9470</t>
   </si>
   <si>
     <t>458</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9470/req_458_2023.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9470/req_458_2023.pdf</t>
   </si>
   <si>
     <t>Que seja expedido ofício ao sr. Prefeito Humberto Guimarães Souto, solicitando que dentro do Programa de Investimento do Cidadão (PIC) seja inclusa a pavimentação asfáltica na Av. 200 no Bairro Jaraguá II.</t>
   </si>
   <si>
     <t>9476</t>
   </si>
   <si>
     <t>459</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9476/req_459_2023.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9476/req_459_2023.pdf</t>
   </si>
   <si>
     <t>Requer que seja agendado para o dia 13 de dezembro de 2023, às 19:00 horas, Sessão Especial de Homenagem para entrega da  "Medalha de Mérito Esportivo Antônio Manoel Dias" à Sra. Anny Gabrielly Pereira Santos, traduzindo reconhecimento desta Casa Legislativa aos seus relevantes serviços desempenhados a este município.</t>
   </si>
   <si>
     <t>9477</t>
   </si>
   <si>
     <t>460</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9477/req_460_2023.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9477/req_460_2023.pdf</t>
   </si>
   <si>
     <t>Que seja enviado ofício ao Prefeito de Montes Claros, Sr. Humberto Souto, solicitando para que autorize o Secretário de Infraestrutura e Planejamento urbano, Vanderlino da Silveira, para que seja feito um estudo de viabilidade para construção de um calçadão em toda a extensão da Av. 40, no bairro Jardim Olímpico.</t>
   </si>
   <si>
     <t>9478</t>
   </si>
   <si>
     <t>461</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9478/req_461_2023.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9478/req_461_2023.pdf</t>
   </si>
   <si>
     <t>Que seja expedido ofício ao prefeito de Montes Claros, Humberto Guimarães Souto, e à Secretária de Saúde de Montes Claros, Dulce Pimenta, solicitando a possibilidade de realizar a reforma no Ponto de Apoio da Saúde no Distrito de Vila Nova de Minas. Ressaltamos que os moradores pedem principalmente a reforma do espaço, criando salas individuais para atendimento com privacidade.</t>
   </si>
   <si>
     <t>9479</t>
   </si>
   <si>
     <t>462</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9479/requerimento_36.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9479/requerimento_36.pdf</t>
   </si>
   <si>
     <t>Que seja realizada Sessão Especial na Câmara Municipal de Montes Claros no dia  01/12/2023 às 19:00 horas, em homenagem aos 47 anos da companhia de Desenvolvimento dos Vales do São Francisco e do Parnaíba / CODEVASF do Escritório no Estado de Minas Gerais com sede em Montes Claros.</t>
   </si>
   <si>
     <t>9481</t>
   </si>
   <si>
     <t>463</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9481/req_463_2023.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9481/req_463_2023.pdf</t>
   </si>
   <si>
     <t>Que seja expedido Ofício ao prefeito Humberto Guimarães Souto, requerendo que seja realizado estudo de viabilidade técnica para implantação de uma Faixa Elevada entre a Praça da Matriz em frente a Igreja na Praça Dr. Chaves S/N, a pedido do pároco da Matriz, Padre Franscino, moradores e frequentadores da Igreja e da Praça da Matriz.</t>
   </si>
   <si>
     <t>9482</t>
   </si>
   <si>
     <t>464</t>
   </si>
   <si>
     <t>Maria Helena Lopes, Aldair Fagundes</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9482/req._mh.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9482/req._mh.pdf</t>
   </si>
   <si>
     <t>Solicita ao prefeito, viabilizar junto à Secretaria Municipal de Educação, para que não seja realizada nova licitação para  a renovação do Contrato de Transporte Escolar Rural, uma vez que, a pandemia (Covid- 19) causou prejuízos aos motoristas do transporte escolar.</t>
   </si>
   <si>
     <t>9483</t>
   </si>
   <si>
     <t>465</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9483/req._igor_ok.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9483/req._igor_ok.pdf</t>
   </si>
   <si>
     <t>Solicita ao prefeito a reativação do projeto "Tom da Terça" no Centro Cultural Hermes de Paula.</t>
   </si>
   <si>
     <t>9484</t>
   </si>
   <si>
     <t>466</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9484/req._cecilia.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9484/req._cecilia.pdf</t>
   </si>
   <si>
     <t>Que seja expedido ofício ao Prefeito Humberto Souto, com cópia à Secretária de Saúde, Dulce Pimenta Gonçalves, solicitando que os médicos veterinários do Centro de Controle de Zoonoses CCZ, que trabalham com o programa de manejo populacional de cães e gatos, recebam incentivo por_x000D_
 produtividade.</t>
   </si>
   <si>
     <t>9487</t>
   </si>
   <si>
     <t>467</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9487/requerimento_10.10.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9487/requerimento_10.10.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhado ofício ao prefeito de Montes Claros, Humberto Guimarães Souto, solicitando limpeza de área da prefeitura, localizada na rua Manoel Caribe Filho, entre os números 3.614 e 3.624, bairro Canelas.</t>
   </si>
   <si>
     <t>9488</t>
   </si>
   <si>
     <t>468</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9488/req_468_2023.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9488/req_468_2023.pdf</t>
   </si>
   <si>
     <t>1-Que a Sessão Especial  em Homenagem agendada para o dia 18/10/2023, seja adiada  e remarcada para o dia 26 de Outubro 2023; _x000D_
 2- Que a Sessão Especial aprovada por requerimento e agendada para o  dia 26 de Outubro de 2023, às 19h (Quinta-feira), em Homenagem aos 50 (cinquenta) anos do Curso de Ciências Econômicas da Universidade Estadual de Montes Claros (UNIMONTES), seja adiada.</t>
   </si>
   <si>
     <t>9489</t>
   </si>
   <si>
     <t>469</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9489/req_469_2023.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9489/req_469_2023.pdf</t>
   </si>
   <si>
     <t>Que seja cancelada a Sessão Especial de homenagem para entrega da "Medalha de Mérito Esportivo Antônio Manoel Dias" à Sra. Anny Gabrielly Pereira Santos, aprovada por requerimento e agendada para o dia 25/10/2023, às 19h, e que seja designada para essa mesma data e horário a realização de sessão de homenagens aos 30 anos do Serviço Nacional de Aprendizagem Rural (SENAR).</t>
   </si>
   <si>
     <t>9490</t>
   </si>
   <si>
     <t>470</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9490/req.00152023-_academia_ao_ar_livre_praca_itapetinga.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9490/req.00152023-_academia_ao_ar_livre_praca_itapetinga.pdf</t>
   </si>
   <si>
     <t>Solicita ao prefeito Humberto Souto, a instalação de uma Academia ao Ar Livre e brinquedos infantis na Praça Itapetinga no Bairro Alto São João.</t>
   </si>
   <si>
     <t>9491</t>
   </si>
   <si>
     <t>471</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9491/req_471_2023.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9491/req_471_2023.pdf</t>
   </si>
   <si>
     <t>Que seja agendado o dia 25 de outubro de 2023, às 09 horas, para realização de Sessão Especial de entrega de Título de Cidadão Honorário ao Sr. João Alves de Melo.</t>
   </si>
   <si>
     <t>9492</t>
   </si>
   <si>
     <t>472</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9492/req_472_2023.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9492/req_472_2023.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhado ofício ao prefeito Humberto Souto, solicitando a criação do Programa Municipal de Incremento e Modernização da Atividade Agrícola, com o objetivo de adquirir tratores equipados com grades, arados com quatro discos, roçadeiras e sulcadores para que a Secretaria Municipal de Agricultura e Abastecimento possa mecanizar o trabalho do homem do campo.</t>
   </si>
   <si>
     <t>9493</t>
   </si>
   <si>
     <t>473</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9493/requerimento_183-_reforma_de_escola_para_transformar_em_ponto_de_apoio_medico_2.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9493/requerimento_183-_reforma_de_escola_para_transformar_em_ponto_de_apoio_medico_2.pdf</t>
   </si>
   <si>
     <t>Que seja realizada uma reforma na antiga Escola Municipal Julieta Braga, localizada na Comunidade Rural Julieta Braga, para que seja transformado em ponto de atendimento médico, para atendimento da população dessa localidade.</t>
   </si>
   <si>
     <t>9494</t>
   </si>
   <si>
     <t>474</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9494/req_474_2023.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9494/req_474_2023.pdf</t>
   </si>
   <si>
     <t>Que seja realizada Sessão Especial na Câmara Municipal de Montes Claros, no dia 20 de novembro, às 19 horas, em homenagem aos 10 anos de fundação do Conselho de Segurança Pública Escolar - CONSEP ESCOLAR DA 145 CIA PM.</t>
   </si>
   <si>
     <t>9495</t>
   </si>
   <si>
     <t>475</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9495/req_475_2023.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9495/req_475_2023.pdf</t>
   </si>
   <si>
     <t>Que seja expedido ofício ao sr. Humberto Guimarães Souto, com cópia ao sr. José Wilson Guimarães (Presidente da MCTRANS) e ao  Otávio Batista Rocha (Procurador Geral do Município), solicitando viabilizar o pagamento do adicional periculosidade, conforme dispõe a Lei nº 14.684, de 20 de setembro de 2023, que prevê a necessidade deste pagamento, considerando os trabalhos prestados em condições perigosas.</t>
   </si>
   <si>
     <t>9496</t>
   </si>
   <si>
     <t>476</t>
   </si>
   <si>
     <t>Wilton Dias, Valdecy Contador</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9496/req_476_2023.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9496/req_476_2023.pdf</t>
   </si>
   <si>
     <t>Que seja expedido ofício à Ilma. Sra. Dulce Pimenta Gonçalves, Secretária de Saúde de Montes Claros/MG, solicitando que encaminhe a esta Casa Legislativa relatório informando dados referentes a quantidade de exames de mamografia realizados pelo município nos últimos 02 anos, no grupo de mulheres da faixa etária de 50 a 69 anos de idade, bem como a quantidade destes exames que foram realizados no grupo de mulheres abaixo desta faixa etária, por recomendação médica. Por fim, que seja detalhado qual o percentual destes exames que foram realizados por instituições filantrópicas e particulares.</t>
   </si>
   <si>
     <t>9498</t>
   </si>
   <si>
     <t>477</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9498/requerimento_37-assinado.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9498/requerimento_37-assinado.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhado ofício ao Exmo. Sr. Prefeito de Montes Claros, Humberto Guimarães Souto, solicitando o estudo para criação de um Parque na área de preservação permanente -APP, que está localizado entre os bairros Jardim Olímpico e o bairro Santo Antônio II, e que seja denominado oficialmente como Parque Professor Ivo Das Chagas.</t>
   </si>
   <si>
     <t>9500</t>
   </si>
   <si>
     <t>478</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9500/requemento_28_-_audiencia_publica_passe_livre.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9500/requemento_28_-_audiencia_publica_passe_livre.pdf</t>
   </si>
   <si>
     <t>Que a seja agendada Audiência Pública para o dia 24 de Novembro de 2023, às 08h no Plenário da Câmara, com o tema: “TARIFA ZERO / PASSE LIVRE ESTUDANTIL NO TRANSPORTE COLETIVO URBANO – PROJETO DE LEI Nº 111/2023 DO VEREADOR DANIEL DIAS QUE INSTITUI O PASSE LIVRE AOS ESTUDANTES DA REDE PÚBLICA E PRIVADA DE ENSINO”.</t>
   </si>
   <si>
     <t>9501</t>
   </si>
   <si>
     <t>479</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9501/req_479_2023.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9501/req_479_2023.pdf</t>
   </si>
   <si>
     <t>Que seja enviado ofício ao Prefeito de Montes Claros, Sr. Humberto Souto, para que viabilize junto ao Presidente da MCTRANS, Sr. José Wilson Guimarães, para que seja feito um estudo para colocação de um Semáforo para pedestre na Av. Laudete Dias de Sá, Frente ao n°580, no bairro Vila Anália.</t>
   </si>
   <si>
     <t>9503</t>
   </si>
   <si>
     <t>480</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9503/req_480_2023.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9503/req_480_2023.pdf</t>
   </si>
   <si>
     <t>Que seja expedido ofício ao prefeito de Montes Claros, Humberto Guimarães Souto, e ao Secretário de Finanças, o sr. Willian César Rocha, solicitando divulgação no site da prefeitura e/ou na própria guia de IPTU informações referentes a LEI 2.566/97 - isenção de IPTU, Art. 138 da Lei Orgânica Municipal, que promove a isenção de IPTU/TLRS para portadores de HIV, Neoplasia maligna, outras doenças graves e idosos conforme critérios da Lei.</t>
   </si>
   <si>
     <t>9505</t>
   </si>
   <si>
     <t>481</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9505/req_481_2023.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9505/req_481_2023.pdf</t>
   </si>
   <si>
     <t>Que seja transformada em Reunião Especial a Reunião Ordinária do dia 06 de Dezembro de 2023 e transferida para as 19h, com o objetivo de homenagear o Banco do Brasil pelos 91 anos, a Caixa de Assistência do BB pelos 79 anos, a Associação Nacional dos Funcionários do Banco do Brasil pelos 37 anos de existência e pelos seus serviços prestados contribuindo com o crescimento e desenvolvimento do nosso município.</t>
   </si>
   <si>
     <t>9507</t>
   </si>
   <si>
     <t>482</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9507/req_482_2023.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9507/req_482_2023.pdf</t>
   </si>
   <si>
     <t>Que seja agendada para o dia 10 de Novembro de 2023, às 09h30, Sessão Especial de Homenagem ao Montes Claros América Vôlei que, de forma consecutiva, chega a 10° temporada da Superliga Nacional, traduzindo reconhecimento desta Casa Legislativa aos seus relevantes serviços desempenhados a este município.</t>
   </si>
   <si>
     <t>9508</t>
   </si>
   <si>
     <t>483</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9508/req_483_2023.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9508/req_483_2023.pdf</t>
   </si>
   <si>
     <t>As Comissões de Legislação, Justiça e Redação e de Finanças, Orçamento e Tomada de Contas desta Casa, por seus presidentes e em consenso com os demais membros, vêm, por meio deste, requerer que seja realizada Audiência Pública no dia 08 de novembro de 2023, às 08:00 horas, no Plenário da sede da Câmara Municipal, para debater sobre o Projeto de Lei n° 144/2023, que "Estima a receita e fixa a despesa do Município de Montes Claros para o exercício de 2024".</t>
   </si>
   <si>
     <t>9510</t>
   </si>
   <si>
     <t>484</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9510/req_484_2023.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9510/req_484_2023.pdf</t>
   </si>
   <si>
     <t>Que seja agendada a data do dia 28 de novembro de 2023 às 19h, para realização de Sessão Especial na Câmara Municipal de Montes Claros, com finalidade de entrega de Título de Cidadão honorário ao Dr. Itagiba de Castro Filho, pelos relevantes serviços prestados a este município.</t>
   </si>
   <si>
     <t>9511</t>
   </si>
   <si>
     <t>485</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9511/req.00162023-_semaforo_av._dos_militares_com_rua_santa_efigenia-assinado.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9511/req.00162023-_semaforo_av._dos_militares_com_rua_santa_efigenia-assinado.pdf</t>
   </si>
   <si>
     <t>Que seja expedido requerimento ao Sr. Prefeito Humberto Souto, solicitando a instalação de um semáforo no cruzamento da Av. dos Militares com a Rua Santa Efigênia no Bairro Morrinhos, próximo à Praça dos Catopês.</t>
   </si>
   <si>
     <t>9517</t>
   </si>
   <si>
     <t>486</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9517/req_486_2023.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9517/req_486_2023.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhado oficio ao Excelentíssimo Senhor Prefeito de Montes Claros - MG, Humberto Guimarães Souto. Viemos por meio desde solicitar um Desmembramento do anexo da Escola Municipal Professora Maria de Lourdes Pinheiro (anos iniciais), e que a unidade possa ter uma nova denominação.</t>
   </si>
   <si>
     <t>9518</t>
   </si>
   <si>
     <t>487</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9518/req_487_2023.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9518/req_487_2023.pdf</t>
   </si>
   <si>
     <t>Que seja enviado ofício ao Prefeito de Montes Claros, Sr. Humberto Souto, solicitando ao Presidente da MCTrans, Sr. Wilson Guimarães, para que seja feito um estudo de viabilidade para colocação de Redutor de velocidade na rua G, no bairro Vila Anália.</t>
   </si>
   <si>
     <t>9519</t>
   </si>
   <si>
     <t>488</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9519/req_488_2023.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9519/req_488_2023.pdf</t>
   </si>
   <si>
     <t>Que seja expedido ofício ao Exmo. Prefeito Humberto Souto, solicitando apoio do Município ao Projeto Música no Parque, proposta apresentada pelo Conservatório Estadual de Música Lorenzo Fernandêz.</t>
   </si>
   <si>
     <t>9520</t>
   </si>
   <si>
     <t>489</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9520/req_489_2023.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9520/req_489_2023.pdf</t>
   </si>
   <si>
     <t>Que seja realizada Sessão Especial na Câmara Municipal de Montes Claros, no dia 27 de novembro de 2023, às 19 horas, em homenagem aos 10 anos de fundação do Conselho de Segurança Pública Escolar - CONSEP ESCOLAR da 145 CIA PM.</t>
   </si>
   <si>
     <t>9523</t>
   </si>
   <si>
     <t>490</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9523/requerimento_38_assinar.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9523/requerimento_38_assinar.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhado ofício ao Exmo. Prefeito, Humberto Guimarães Souto, solicitando a viabilidade para a  incorporação e o pagamento dos quinquénio para os servidores efetivos admitidos até 31/12/2003 que não recebem judicialmente e nem recebem por adesão ao acordo administrativo do município.</t>
   </si>
   <si>
     <t>9524</t>
   </si>
   <si>
     <t>491</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9524/req_491_2023.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9524/req_491_2023.pdf</t>
   </si>
   <si>
     <t>Que seja transformada em audiência pública a sessão ordinária do dia 16/11/2023, tendo como pauta "A regularização das Associações dos bairros e rurais no âmbito do Município de Montes Claros".</t>
   </si>
   <si>
     <t>9525</t>
   </si>
   <si>
     <t>492</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9525/requerimento_29_-__conselho_da_juventude.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9525/requerimento_29_-__conselho_da_juventude.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhado ofício ao prefeito de Montes Claros/MG, Humberto Guimarães Souto, solicitando a Reativação do Conselho Municipal da Juventude instituído pela Lei nº. 3.546 de 12 de Abril de 2006 de Montes Claros/MG  e a realização da Conferência Municipal 2023.</t>
   </si>
   <si>
     <t>9526</t>
   </si>
   <si>
     <t>493</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9526/requerimento_38-2023_-_ciclovia.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9526/requerimento_38-2023_-_ciclovia.pdf</t>
   </si>
   <si>
     <t>Que seja expedido ofício ao prefeito Humberto Guimarães Souto, com cópia para o Secretário de Meio Ambiente e Desenvolvimento Sustentável, Soter Magno, solicitando que em todos os parques e áreas verdes da cidade sejam instalados ciclofaixas (pistas para bicicletas) pavimentadas, preferencialmente, com pisos permeáveis, de modo a aumentar a capacidade de absorção de água, além da instalação de bicicletários e bebedouros públicos.</t>
   </si>
   <si>
     <t>9528</t>
   </si>
   <si>
     <t>494</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9528/req_494_2023.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9528/req_494_2023.pdf</t>
   </si>
   <si>
     <t>Que seja agendada Sessão Especial na Câmara de Montes Claros para o dia 16 de novembro de 2023, às 19 horas, em homenagem aos 50 anos do Curso de Ciências Econômicas da Universidade Estadual de Montes Claros - UNIMONTES.</t>
   </si>
   <si>
     <t>9529</t>
   </si>
   <si>
     <t>495</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9529/req_495_2023.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9529/req_495_2023.pdf</t>
   </si>
   <si>
     <t>Que a reunião ordinária do dia 21/12/2023 seja transformada em uma Reunião Especial e transferida para às 19 horas em homenagem de Cidadão Benemérito para o Secretário de Serviços Urbanos, Vinícius Versiani de Paula.</t>
   </si>
   <si>
     <t>9530</t>
   </si>
   <si>
     <t>496</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9530/req.0172023-_anteprojeto_a_obrigatoriedade_de_colocacao_de_banheiros_quimicos_adaptados_1.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9530/req.0172023-_anteprojeto_a_obrigatoriedade_de_colocacao_de_banheiros_quimicos_adaptados_1.pdf</t>
   </si>
   <si>
     <t>Que seja expedido ofício ao Sr. Prefeito Humberto Souto, encaminhando anteprojeto de lei, em anexo, que “Dispõe sobre a obrigatoriedade de colocação de banheiros químicos adaptados às necessidades de pessoas com deficiência nos eventos realizados no Município”.</t>
   </si>
   <si>
     <t>9532</t>
   </si>
   <si>
     <t>497</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9532/req_497_2023.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9532/req_497_2023.pdf</t>
   </si>
   <si>
     <t>Que seja cancelada a transferência da sessão ordinária do dia 09 de novembro de 2023 para reunião especial, aprovada no requerimento 352/2023 pelo plenário. Na oportunidade, requer que seja realizada reunião especial no dia 07 de novembro de 2023, às 19 horas, com o objetivo de homenagear o projeto Escolinha de Futsal XV de Novembro do Maracanã.</t>
   </si>
   <si>
     <t>9533</t>
   </si>
   <si>
     <t>498</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9533/req_498_2023.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9533/req_498_2023.pdf</t>
   </si>
   <si>
     <t>Que seja expedido oficio ao Excelentíssimo Sr. Prefeito Humberto Guimarães Souto requerendo que seja realizado o recapeamento e a reforma do canteiro central da Avenida Penápolis no Bairro Jardim São Geraldo.</t>
   </si>
   <si>
     <t>9545</t>
   </si>
   <si>
     <t>499</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9545/req_499_2023.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9545/req_499_2023.pdf</t>
   </si>
   <si>
     <t>Que seja enviado oficio ao DER -Departamento de Estradas e Rodagens solicitando a instalação de um semáforo na travessia entre os bairros Santo Antônio e Alto Boa Vista, Av. do Exército (Anel Rodoviário Norte), para segurança de todos os moradores, garantindo passagem segura aos pedestres e cadeirantes daquela região.</t>
   </si>
   <si>
     <t>9547</t>
   </si>
   <si>
     <t>500</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9547/req_500_2023.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9547/req_500_2023.pdf</t>
   </si>
   <si>
     <t>Que seja transformada em Audiência Pública a Reunião Ordinária do dia 09/11/2023, e, transferida para o horário da 10 horas, para discutir sobre a Portaria IGAN nº 33 de 21 de julho de 2023.</t>
   </si>
   <si>
     <t>9548</t>
   </si>
   <si>
     <t>501</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9548/req_501_2023.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9548/req_501_2023.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhado ofício ao Exmo. Sr. Prefeito, Humberto Souto, solicitando a pavimentação asfáltica da Av. Sebastião Gama, no bairro Camilo Prates.</t>
   </si>
   <si>
     <t>9549</t>
   </si>
   <si>
     <t>502</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9549/req_502_2023.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9549/req_502_2023.pdf</t>
   </si>
   <si>
     <t>Que seja expedido ofício ao Exmo. Sr. Prefeito Humberto Guimarães Souto com cópia para o Secretário de Meio Ambiente e Desenvolvimento Sustentável, Soter Magno Carmo, solicitando construção de novos playgrounds e reforma dos existentes nas áreas verdes e parques da cidade.</t>
   </si>
   <si>
     <t>9550</t>
   </si>
   <si>
     <t>503</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9550/req_503_2023.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9550/req_503_2023.pdf</t>
   </si>
   <si>
     <t>Que seja expedido ofício ao Exmo. Prefeito Humberto Souto e ao Secretário de Infraestrutura, Vanderlino Silveira, solicitando a urbanização ao longo do córrego, no bairro Vila Itatiaia (canalização do córrego, pavimentação e limpeza do canal).</t>
   </si>
   <si>
     <t>9551</t>
   </si>
   <si>
     <t>504</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9551/req_504_2023.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9551/req_504_2023.pdf</t>
   </si>
   <si>
     <t>Que seja expedido ofício ao Exmo. Humberto Souto, prefeito de Montes Claros/MG, solicitando a viabilidade de estabelecer o calendário anual de feriados e pontos facultativos do ano de 2024, das repartições públicas municipais, a ser publicado ainda no ano de 2023 para prévio conhecimento da população e servidores.</t>
   </si>
   <si>
     <t>9552</t>
   </si>
   <si>
     <t>505</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9552/requerimento_39_assinar.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9552/requerimento_39_assinar.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhado o ofício ao Exmo. Sr. Prefeito de Montes Claros, Humberto Guimarães Souto com cópia para o Procurador-Geral do município de Montes Claros, Dr. Otávio Rocha, solicitando a viabilidade de pagamento do abono de permanência nos termos da Lei Complementar Nº 74 , de 02 de Outubro de 2019  e o Regulamento do Decreto N º 3923, 19 de Novembro de 2019, aos servidores que tem processo administrativo, em tramitação na Procuradoria- Geral do município.</t>
   </si>
   <si>
     <t>9553</t>
   </si>
   <si>
     <t>506</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9553/req_506_2023.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9553/req_506_2023.pdf</t>
   </si>
   <si>
     <t>Que seja agendada Audiência Pública para o dia 13 de novembro de 2023, às 16 horas, tendo como pauta: Direitos e a dignidade da população em situação de rua.</t>
   </si>
   <si>
     <t>9556</t>
   </si>
   <si>
     <t>507</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9556/req_507_2023.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9556/req_507_2023.pdf</t>
   </si>
   <si>
     <t>Que seja expedido Ofício ao prefeito Humberto Guimarães Souto, solicitando que seja realizado o recapeamento da Rua E no Bairro Jardim São Geraldo.</t>
   </si>
   <si>
     <t>9557</t>
   </si>
   <si>
     <t>508</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9557/req_508_2023.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9557/req_508_2023.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhado ofício ao prefeito de Montes Claros, Humberto Guimarães Souto, e à Secretária Municipal de Educação, sra. Rejane Veloso Rodrigues, solicitando a possibilidade de adquirir tendas para serem instaladas nos educandários municipais, devido a falta de coberturas nos locais onde são realizados exercícios físicos, eventos, dentre outros.</t>
   </si>
   <si>
     <t>9558</t>
   </si>
   <si>
     <t>509</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9558/req_509_2023.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9558/req_509_2023.pdf</t>
   </si>
   <si>
     <t>Que seja enviado ofício ao Prefeito de Montes Claros, sr. Humberto Souto, para que viabilize junto ao Procurador do Município, Dr. Otávio Rocha, avaliação jurídica, para desapropriação de motel desativado e abandonado as margens da BR 135 no bairro Santo Antônio I, sendo este local usado por usuários de entorpecentes, com histórico de vários assassinatos e assaltos no local.</t>
   </si>
   <si>
     <t>9559</t>
   </si>
   <si>
     <t>510</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9559/req_510_2023.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9559/req_510_2023.pdf</t>
   </si>
   <si>
     <t>Que seja expedido Ofício ao prefeito Humberto Guimarães Souto, com cópia para à Secretária de Saúde, Dulce Pimenta, solicitando investimento e reestruturação na operacionalização do trabalho do programa de manejo populacional de cães e gatos.</t>
   </si>
   <si>
     <t>9560</t>
   </si>
   <si>
     <t>511</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9560/req_511_2023.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9560/req_511_2023.pdf</t>
   </si>
   <si>
     <t>Que seja expedido ofício ao Exmo. Sr. Prefeito, Humberto Guimarães Souto, solicitando dentro do plano de drenagem do município, seja inclusa a drenagem, especificamente, na rua Ivete Vargas e Presidente Epitácio Pessoa, no bairro Alice Maia.</t>
   </si>
   <si>
     <t>9561</t>
   </si>
   <si>
     <t>512</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9561/req_512_2023.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9561/req_512_2023.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhado ofício ao Exmo. Sr. Prefeito de Montes Claros, Humberto Souto, solicitando a reforma e reconstrução da Escola Municipal Alfredo Coutinho, no bairro Camilo Prates.</t>
   </si>
   <si>
     <t>9562</t>
   </si>
   <si>
     <t>513</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9562/req_513_2023.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9562/req_513_2023.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhado ofício ao Ilustríssimo Sr. Humberto Souto, prefeito de Montes Claros, solicitando o serviço de drenagem no bairro Raul Lourenço.</t>
   </si>
   <si>
     <t>9563</t>
   </si>
   <si>
     <t>514</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9563/requerimento_40_pronto.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9563/requerimento_40_pronto.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhado o ofício ao Exmo. Sr. Prefeito de Montes Claros, Humberto Guimarães Souto, solicitando que seja incluído no Programa de Investimento Do Cidadão- (PIC) o recapeamento e melhoramento do canteiro central da Av. Brasília no Bairro Maracanã.</t>
   </si>
   <si>
     <t>9564</t>
   </si>
   <si>
     <t>515</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9564/req_515_2023.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9564/req_515_2023.pdf</t>
   </si>
   <si>
     <t>Que seja expedido ofício ao Exmo. Sr. Humberto Guimarães Souto, prefeito de Montes Claros, com cópia ao Sr. José Wilson Ferreira Guimarães, presidente da MCTrans, solicitando a disponibilização de transporte coletivo gratuito para os estudantes que vão se submeter às provas da segunda etapa do ENEM 2023, em Montes Claros, no dia 12 de novembro.</t>
   </si>
   <si>
     <t>9567</t>
   </si>
   <si>
     <t>516</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9567/req_516_2023.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9567/req_516_2023.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhado ofício ao prefeito de Montes Claros, Humberto Souto, solicitando cópia do contrato PO 399/22-01, no valor de R$ 600.529,03 divulgado na placa da obra do Mercado Municipal de Montes Claros, com os dizeres "Reforma de parte das instalações do Restaurante Popular".</t>
   </si>
   <si>
     <t>9568</t>
   </si>
   <si>
     <t>517</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9568/requerimento_31_-__curso_smartphone.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9568/requerimento_31_-__curso_smartphone.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhado ofício ao prefeito de Montes Claros/MG, Humberto Guimarães Souto, que seja ofertado pelo município, de forma gratuita aos idosos do município, curso para operar smartphone.</t>
   </si>
   <si>
     <t>9571</t>
   </si>
   <si>
     <t>518</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9571/req_518_2023.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9571/req_518_2023.pdf</t>
   </si>
   <si>
     <t>Solicito que a reunião ordinária do dia 30 de novembro de 2023 seja transformada em Sessão Especial e transferida para as 19h, para celebrar o Dia Municipal de Combate ao Feminicídio, Lei 5.546, de 05 de abril de 2023, com o tema "Thais Vive".</t>
   </si>
   <si>
     <t>9572</t>
   </si>
   <si>
     <t>519</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9572/req_519_2023.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9572/req_519_2023.pdf</t>
   </si>
   <si>
     <t>Que seja realizada homenagem para entrega de Título de Cidadã Benemérita à deputada estadual Marilene Alves de Souza, às 15h, no dia 17 de novembro, após a Audiência Pública que acontecerá com o tema: "Medidas Protetivas de Combate à Violência contra as Mulheres no Norte de Minas" de autoria da nobre deputada.</t>
   </si>
   <si>
     <t>9583</t>
   </si>
   <si>
     <t>520</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9583/requerimento_33_assinar-assinado.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9583/requerimento_33_assinar-assinado.pdf</t>
   </si>
   <si>
     <t>Que seja realizada Sessão Especial na Câmara Municipal de Montes Claros no dia 21/11/2023, as 19:00 Hs, para homenagear o Projeto Montes Claros na Trilha da Leitura  em comemoração aos 10 anos de implantação.</t>
   </si>
   <si>
     <t>9586</t>
   </si>
   <si>
     <t>521</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9586/req_521_2023.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9586/req_521_2023.pdf</t>
   </si>
   <si>
     <t>Que seja expedido ofício ao Exmo. Humberto Guimarães Souto, Prefeito de Montes Claros/MG, com cópia ao Ilmo. Procurador Geral do Município, Sr. Otávio Batista Rocha Machado, solicitando que o Projeto de Lei Complementar n° 18, o qual "Dispõe sobre a alteração, ampliação, extinção e declaração de vacância de cargos de provimento efetivo, altera as leis municipais nº. 3.174, de 23 de dezembro de 2003, n.º 3.175, de 23 de dezembro de 2003, nº. 3.176, de 23 de dezembro de 2003, nº 51, de 30 de maio de 2016 e dá outras providências" seja reencaminhado para apreciação desta Câmara Municipal, com expressa previsão de retroatividade para que possa produzir seus efeitos a partir do mês de novembro do corrente ano.</t>
   </si>
   <si>
     <t>9587</t>
   </si>
   <si>
     <t>522</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9587/requerimento_41_finalizado.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9587/requerimento_41_finalizado.pdf</t>
   </si>
   <si>
     <t>Que seja realizada Sessão Especial na Câmara Municipal de Montes Claros, no dia 14/12/2023, às 19h, para homenagear o Projeto Montes Claros na Trilha da Leitura, em comemoração aos 10 anos de sua implantação no município (2013-2023).</t>
   </si>
   <si>
     <t>9588</t>
   </si>
   <si>
     <t>523</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9588/req_523_2023.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9588/req_523_2023.pdf</t>
   </si>
   <si>
     <t>Que seja expedido ofício ao Excelentíssimo Senhor Governador Romeu Zema Neto, solicitando a possibilidade de revogar a Portaria N°33, de 21 de julho de 2023 do IGAM, devido a mesma está causando vários transtornos e prejuízos a nossa região.</t>
   </si>
   <si>
     <t>9589</t>
   </si>
   <si>
     <t>524</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9589/req.00182023-_instalacao_de_placas_em_braille_nos_pontos_de_onibus.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9589/req.00182023-_instalacao_de_placas_em_braille_nos_pontos_de_onibus.pdf</t>
   </si>
   <si>
     <t>Que seja expedido requerimento ao Sr. Prefeito Humberto Souto, solicitando a instalação de placas em braille nos pontos de ônibus contendo número de identificação e itinerário das linhas que realizam paradas naquele local.</t>
   </si>
   <si>
     <t>9591</t>
   </si>
   <si>
     <t>525</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9591/req_525_2023.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9591/req_525_2023.pdf</t>
   </si>
   <si>
     <t>Que seja expedido ofício ao Sr. Secretário de Meio Ambiente, solicitando informações sobre a autorização de instalação de outdoors em áreas públicas, inclusive praças e parques, contrariando a legislação municipal (Lei nº 3.139 de 08 de agosto de 2003).</t>
   </si>
   <si>
     <t>9592</t>
   </si>
   <si>
     <t>526</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9592/req._ceci.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9592/req._ceci.pdf</t>
   </si>
   <si>
     <t>Solicita que seja expedido ofício ao prefeito Humberto Souto, com cópia à Secretária de Saúde Dulce Pimenta, solicitando o cadastramento do Ambulatório de Gênero, Sexualidade e Saúde Mental da Unimontes no "Sistema Vivver" do município, bem como e regulação do fluxo de encaminhamento de pacientes para tal ambulatório, para que atendimentos da saúde mental sejam prestados à população LGBTQIAP+.</t>
   </si>
   <si>
     <t>9593</t>
   </si>
   <si>
     <t>527</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9593/req._odair.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9593/req._odair.pdf</t>
   </si>
   <si>
     <t>Solicita que seja encaminhado ofício ao prefeito de Montes Claros, Humberto Guimarães Souto, para viabilizar a REFORMA E CONSTRUÇÃO DE QUADRA_x000D_
 POLIESPORTIVA do CEMEI Professora Maria da Conceição de Almeida Costa, no bairro Cintra.</t>
   </si>
   <si>
     <t>9594</t>
   </si>
   <si>
     <t>528</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9594/req.rodrigo.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9594/req.rodrigo.pdf</t>
   </si>
   <si>
     <t>Que seja expedido ofício ao prefeito Humberto Guimarães Souto, com cópia ao sr. José Wilson Ferreira Guimarães, presidente da MCTRANS, solicitando que sejam impedidos de transitar na Avenida Cula Mangabeira, os ônibus que fazem os trajetos interestaduais.</t>
   </si>
   <si>
     <t>9595</t>
   </si>
   <si>
     <t>529</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9595/req._stalin.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9595/req._stalin.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhado ofício ao prefeito de Montes Claros, Humberto Guimarães Souto, solicitando um estudo de viabilidade técnica para que seja construída a ponte na Rua Aracaju no Bairro Santo Antônio.</t>
   </si>
   <si>
     <t>9596</t>
   </si>
   <si>
     <t>530</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9596/requerimento_32_-_encarregado-assinado.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9596/requerimento_32_-_encarregado-assinado.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhado ofício ao prefeito Humberto Souto, solicitando que seja enviado a esta casa um Projeto de Lei Complementar que altera a Lei nº. 3.175, de 23 de Dezembro de 2003, para que seja incluído no art. 75, II e 79 b os servidores ligados a execução de serviços e manutenção que não foram contemplados com a gratificação concedida através da Lei Municipal nº. 5.517/2023.</t>
   </si>
   <si>
     <t>9600</t>
   </si>
   <si>
     <t>531</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9600/req_531_2023.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9600/req_531_2023.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhado ofício ao Exmo. Sr. Prefeito de Montes Claros, Humberto Souto, solicitando alteração na jornada de trabalho com horário corrido entre 07h às 13h, no cargo de agente de combate a endemias.</t>
   </si>
   <si>
     <t>9601</t>
   </si>
   <si>
     <t>532</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9601/req_532_2023.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9601/req_532_2023.pdf</t>
   </si>
   <si>
     <t>Que seja agendado para o dia 20 de dezembro de 2023, às 19 horas, Sessão Especial para a entrega do Título de Cidadão Benemérito ao Procurador Geral do Município, Sr. Otávio Batista Rocha Machado.</t>
   </si>
   <si>
     <t>9602</t>
   </si>
   <si>
     <t>533</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9602/req_533_2023.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9602/req_533_2023.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhado ofício ao prefeito de Montes Claros, Humberto Guimarães Souto, solicitando providências no que se refere a melhorias na climatização das salas de aulas dos CEMEIS e escolas públicas municipais de Montes Claros.</t>
   </si>
   <si>
     <t>9603</t>
   </si>
   <si>
     <t>534</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9603/requerimento_42_previmoc.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9603/requerimento_42_previmoc.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhado ofício ao Presidente do Instituto Municipal de Previdência dos Servidores Públicos Municipais de Montes Claros – PREVMOC, Sr. Eustáquio Filocre Saraiva, solicitando: _x000D_
 1) Acesso/cópia do processo nº 1077182 de auditoria do Tribunal de Contas do Estado de Minas Gerais, junto à PREVMOC, com todos os seus anexos._x000D_
 2) Apresentação do plano de ação para solução dos achados de auditoria.</t>
   </si>
   <si>
     <t>9604</t>
   </si>
   <si>
     <t>535</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9604/req_535_2023.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9604/req_535_2023.pdf</t>
   </si>
   <si>
     <t>Que seja enviado ofício ao Prefeito de Montes Claros, Sr. Humberto Souto, solicitando ao Presidente da ESURB, Sr. Edilson de Morais Lopes, para que seja feito a reconstituição asfáltica na rua vinte e nove, esquina com a rua dezesseis, no bairro Jardim Olímpico.</t>
   </si>
   <si>
     <t>9607</t>
   </si>
   <si>
     <t>536</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9607/requerimento_42-2023_-_doacao_cetas.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9607/requerimento_42-2023_-_doacao_cetas.pdf</t>
   </si>
   <si>
     <t>Que seja expedido ofício ao prefeito Humberto Guimarães Souto, solicitando que seja feita a doação de área do município ao Instituto Estadual de Florestas – IEF, para implantação e execução do Centro de Triagem de Animais Silvestres, visando melhorar o bem-estar dos animais e o aperfeiçoamento dos trabalhos do CETAS no município.</t>
   </si>
   <si>
     <t>9608</t>
   </si>
   <si>
     <t>537</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9608/requerimento_assinado_placa_solar_e_ar_condicionado.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9608/requerimento_assinado_placa_solar_e_ar_condicionado.pdf</t>
   </si>
   <si>
     <t>Que seja expedido ofício ao prefeito Humberto Souto solicitando que verifique a possibilidade da instalação de placas solares e ar condicionado nas escolas municipais.</t>
   </si>
   <si>
     <t>9618</t>
   </si>
   <si>
     <t>538</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9618/req.00192023-_instalacao_de_espaco_para_cadeirantes_nos_pontos_de_onibus.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9618/req.00192023-_instalacao_de_espaco_para_cadeirantes_nos_pontos_de_onibus.pdf</t>
   </si>
   <si>
     <t>Que seja expedido ofício ao Sr. Prefeito Humberto Souto, solicitando a instalação de espaço para cadeirantes e sinalização dos mesmos nos ponto de ônibus de Montes Claros.</t>
   </si>
   <si>
     <t>9619</t>
   </si>
   <si>
     <t>539</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9619/req_539_2023.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9619/req_539_2023.pdf</t>
   </si>
   <si>
     <t>Que seja expedido ofício ao sr. Humberto Souto, prefeito de Montes Claros, com cópia ao sr. José Wilson Ferreira, presidente da MCTRANS, solicitando a adoção de pontos de embarque e desembarque na rua Irmão Beata, 467 - Hospital do Rim da Santa Casa.</t>
   </si>
   <si>
     <t>9620</t>
   </si>
   <si>
     <t>540</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9620/requerimento_43_assinar.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9620/requerimento_43_assinar.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhado o ofício ao Exmo. Prefeito de Montes Claros, Humberto Guimarães Souto, solicitando estudo de viabilidade para instalação de radares nas principais vias (Avenidas e Ruas).</t>
   </si>
   <si>
     <t>9627</t>
   </si>
   <si>
     <t>541</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9627/req_541_2023.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9627/req_541_2023.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhado ofício ao prefeito Humberto Souto, solicitando-lhe empenho no sentido de viabilizar o asfaltamento do acesso entre a Estrada da Produção, passando por Mangarito, até a comunidade de Barreiras, dentro do Programa de Investimento no Cidadão (PIC).</t>
   </si>
   <si>
     <t>9628</t>
   </si>
   <si>
     <t>542</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9628/req_542_2023.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9628/req_542_2023.pdf</t>
   </si>
   <si>
     <t>Que seja expedido ofício ao sr. prefeito de Montes Claros, Humberto Guimarães Souto, e à Secretária de Saúde, sra. Dulce Pimenta, solicitando a  instalação de bebedouros em todos os pontos de atendimento à saúde no meio rural.</t>
   </si>
   <si>
     <t>9630</t>
   </si>
   <si>
     <t>543</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9630/req_543_2023.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9630/req_543_2023.pdf</t>
   </si>
   <si>
     <t>Que seja expedido ofício ao sr. Humberto Guimarães Souto, prefeito de Montes Claros/MG, solicitando a viabilidade de determinar a disponibilização de internet via Wi-Fi à população que esteja em atendimento nas Unidades de Pronto Atendimento - UPA e no Hospital Dr. Alpheu Gonçalves de Quadros, bem como de disponibilizar lanche para pequena refeição dos pacientes e acompanhantes destes locais.</t>
   </si>
   <si>
     <t>9631</t>
   </si>
   <si>
     <t>544</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9631/req_544_2023.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9631/req_544_2023.pdf</t>
   </si>
   <si>
     <t>Que seja enviado ofício ao prefeito de Montes Claros, sr. Humberto Souto, solicitando para que seja feita a drenagem e pavimentação asfáltica da Rua Alemanha do número 900 a 1000, sendo um total de 90 metros, no bairro Nova Suíça.</t>
   </si>
   <si>
     <t>9632</t>
   </si>
   <si>
     <t>545</t>
   </si>
   <si>
     <t>Rodrigo Cadeirante, Aldair Fagundes</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9632/req_545_2023.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9632/req_545_2023.pdf</t>
   </si>
   <si>
     <t>Que seja expedido ofício ao sr. Humberto Guimarães Souto, prefeito desta cidade, solicitando a aquisição de um novo teleférico para o Parque Florestal da Sapucaia "Simeão Ribeiro", recentemente formado e reaberto ao público.</t>
   </si>
   <si>
     <t>9633</t>
   </si>
   <si>
     <t>546</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9633/requerimento_7-assinado.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9633/requerimento_7-assinado.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhado ofício ao prefeito Humberto Souto, solicitando um estudo de viabilidade técnica para ligação entre duas ruas com pequeno espaço não pavimentado, localizado na rua C do nº 1.830 ao 1.861, bairro Santo Antônio.</t>
   </si>
   <si>
     <t>9634</t>
   </si>
   <si>
     <t>547</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9634/req_547_2023.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9634/req_547_2023.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhado ofício ao prefeito de Montes Claros, Humberto Souto, requerendo que seja concedido a todos os profissionais da educação atuantes no Município o pagamento de um 14º salário como forma de gratificação e estímulo pessoal ao bom trabalho.</t>
   </si>
   <si>
     <t>9636</t>
   </si>
   <si>
     <t>548</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9636/req_548_2023.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9636/req_548_2023.pdf</t>
   </si>
   <si>
     <t>Que seja expedido ofício ao Exmo. Prefeito, Humberto Guimarães Souto, solicitando estudos para a viabilidade de instalação de bebedouros com água potável nas principais praças do Município de Montes Claros.</t>
   </si>
   <si>
     <t>9643</t>
   </si>
   <si>
     <t>549</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9643/req_549_2023.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9643/req_549_2023.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhado ofício ao Exmo. Sr. Prefeito, Humberto Souto, solicitando a construção de uma arquibancada em volta da quadra esportiva, localizada na praça do bairro Alto da Boa Vista.</t>
   </si>
   <si>
     <t>9644</t>
   </si>
   <si>
     <t>550</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9644/requerimento_43_assinado.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9644/requerimento_43_assinado.pdf</t>
   </si>
   <si>
     <t>Que seja realizada Sessão Especial na Câmara Municipal de Montes Claros, no dia 18/12/2023, às 19 horas, para homenagear o Projeto “Parceria que alimenta” da Santa Casa Montes Claros.</t>
   </si>
   <si>
     <t>9645</t>
   </si>
   <si>
     <t>551</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9645/req_551_2023.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9645/req_551_2023.pdf</t>
   </si>
   <si>
     <t>Que seja expedido ofício ao prefeito Humberto Guimarães Souto, requerendo que seja instalado um semáforo entre as Ruas Benedito Helvécio Guimarães no Bairro Melo e Rua Santo Antônio no Bairro Todos os Santos, onde será construído a nova ponte.</t>
   </si>
   <si>
     <t>9646</t>
   </si>
   <si>
     <t>552</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9646/req.00202023-_academia_ao_ar_livre_independencia.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9646/req.00202023-_academia_ao_ar_livre_independencia.pdf</t>
   </si>
   <si>
     <t>Que seja expedido ofício ao Sr. Prefeito Humberto Souto, solicitando a instalação de uma academia ao ar livre ao lado da quadra localizada na rua Marquesa de Santos esquina com a rua Bélgica no bairro Independência.</t>
   </si>
   <si>
     <t>9649</t>
   </si>
   <si>
     <t>553</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9649/req_553_2023.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9649/req_553_2023.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhado ofício ao prefeito de Montes Claros, Humberto Guimarães Souto, solicitando estudo de viabilidade para pavimentação asfáltica da Avenida C, estrada da comunidade rural de Campos Elísios, tendo início na BR 251.</t>
   </si>
   <si>
     <t>9652</t>
   </si>
   <si>
     <t>554</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9652/req_554_2023.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9652/req_554_2023.pdf</t>
   </si>
   <si>
     <t>Que seja agendada reunião especial no dia 14/12/2023, às 19 horas, para entrega do título de cidadã honorária para a Professora Ellen Cássia Esteves Costa Santa Rosa. (Obs: dentro da sessão de homenagem ao Projeto Trilha da Leitura).</t>
   </si>
   <si>
     <t>9663</t>
   </si>
   <si>
     <t>555</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9663/req_555_2023.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9663/req_555_2023.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhado ofício ao prefeito Humberto Souto, solicitando-lhe empenho no sentido de viabilizar a criação do Projeto Pomar Urbano em áreas públicas do Município de Montes Claros, com plantio de mudas e reposição de árvores frutíferas.</t>
   </si>
   <si>
     <t>9664</t>
   </si>
   <si>
     <t>556</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9664/req_556_2023.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9664/req_556_2023.pdf</t>
   </si>
   <si>
     <t>Que seja enviado ofício ao Prefeito de Montes Claros, Sr. Humberto Souto, solicitando para que seja feita a pavimentação asfáltica da Rua Campo Azul no bairro Santo Antônio II.</t>
   </si>
   <si>
     <t>9665</t>
   </si>
   <si>
     <t>557</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9665/req_557_2023.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9665/req_557_2023.pdf</t>
   </si>
   <si>
     <t>Que seja agendada Audiência Pública no dia 15 de dezembro de 2023 (sexta-feira), às 08:30, com o tema: Programa Minha Casa Minha Vida do Governo Federal.</t>
   </si>
   <si>
     <t>9666</t>
   </si>
   <si>
     <t>558</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9666/requerimento_34__sessao_homenagem_servico_social_assinado.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9666/requerimento_34__sessao_homenagem_servico_social_assinado.pdf</t>
   </si>
   <si>
     <t>Que seja agendada Sessão Especial na Câmara Municipal de Montes Claros para o dia 12 de Dezembro de 2023, às 19:30h (terça-feira), em Homenagem aos 20 (vinte) anos do Curso de Serviço Social da Universidade Estadual de Montes Claros (UNIMONTES).</t>
   </si>
   <si>
     <t>9667</t>
   </si>
   <si>
     <t>559</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9667/requerimento_43_2023_-_audiencia_publica.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9667/requerimento_43_2023_-_audiencia_publica.pdf</t>
   </si>
   <si>
     <t>Que seja realizada uma Audiência Pública para o dia 11 de dezembro de 2022, às 19h (dezenove) horas, com o tema: A necessidade de prevenção, assistência e proteção dos direitos das pessoas que vivem com o HIV/Aids e outras Infecções Sexualmente Transmissíveis em Montes Claros.</t>
   </si>
   <si>
     <t>9675</t>
   </si>
   <si>
     <t>560</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9675/req_560_2023.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9675/req_560_2023.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhado o Anteprojeto de Lei que disciplina o Uso de Contêiner no Município de Montes Claros e dá outras providência.</t>
   </si>
   <si>
     <t>9677</t>
   </si>
   <si>
     <t>561</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9677/req_561_2023.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9677/req_561_2023.pdf</t>
   </si>
   <si>
     <t>Que seja agendada Audiência Pública para o dia 19 de dezembro de 2023, às 19h para discutir sobre a nova organização da carga horária da educação e contratos para início do ano letivo 2024 após aprovação do PLC 22/2023.</t>
   </si>
   <si>
     <t>9678</t>
   </si>
   <si>
     <t>562</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9678/req_562_2023.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9678/req_562_2023.pdf</t>
   </si>
   <si>
     <t>Que seja expedido ofício ao Exmo. Prefeito Humberto Guimarães Souto e a Secretária de Esportes e Juventude Celeste Leite Froes, solicitando a reforma da quadra esportiva da Comunidade Rural de Calhau.</t>
   </si>
   <si>
     <t>9682</t>
   </si>
   <si>
     <t>563</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9682/req_563_2023.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9682/req_563_2023.pdf</t>
   </si>
   <si>
     <t>Que seja expedido ofício ao Exmo. Sr. Humberto Guimarães Souto, prefeito de Montes Claros/MG, solicitando a viabilidade de adoção das medidas necessárias junto à CEMIG para instalação de extensão de rede elétrica de baixa tensão na comunidade de Campos Elíseos, a fim de possibilitar ligação e distribuição de energia elétrica às residências, comércio e demais estabelecimentos daquela localidade.</t>
   </si>
   <si>
     <t>9684</t>
   </si>
   <si>
     <t>564</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9684/req_564_2023.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9684/req_564_2023.pdf</t>
   </si>
   <si>
     <t>Que seja enviado ofício ao Prefeito de Montes Claros, Sr. Humberto Souto, solicitando para que seja feita a pavimentação asfáltica da Rua 4 (Quatro) no bairro Jardim Primavera.</t>
   </si>
   <si>
     <t>9685</t>
   </si>
   <si>
     <t>565</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9685/requerimento_dano_ao_canal_viriato_assinado.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9685/requerimento_dano_ao_canal_viriato_assinado.pdf</t>
   </si>
   <si>
     <t>Que seja expedido ofício ao Excelentíssimo senhor prefeito Humberto Souto com a seguinte solicitação: análise e prevenção de possíveis danos ao canal da Avenida Viriato Aquino.</t>
   </si>
   <si>
     <t>9687</t>
   </si>
   <si>
     <t>566</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9687/req_566_2023.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9687/req_566_2023.pdf</t>
   </si>
   <si>
     <t>Que seja realizada Audiência Pública para o dia 20 de dezembro de 2023, às 08h30, com o tema: A necessidade de prevenção, assistência e proteção dos direitos das pessoas que vivem com o HIV/Aids e outras infecções sexualmente transmissíveis em Montes Claros.</t>
   </si>
   <si>
     <t>9688</t>
   </si>
   <si>
     <t>567</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9688/req_567_2023.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9688/req_567_2023.pdf</t>
   </si>
   <si>
     <t>Que seja agendada Reunião Especial para o dia 19 de dezembro de 2023, às 16 horas, para entrega do Título de Cidadão Honorário ao Tenente Coronel Guilherme Antunes Machado.</t>
   </si>
   <si>
     <t>9689</t>
   </si>
   <si>
     <t>568</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9689/36_-_requerimento_-_esf_para_protocolar-assinado.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9689/36_-_requerimento_-_esf_para_protocolar-assinado.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhado ofício ao Exmo. Sr. Prefeito, Humberto Souto e a Secretaria de Saúde, Dulce Pimenta, requerendo que seja realizado uma redivisão das Unidades de Estratégia Saúde da Família – ESF, no intuito de aumentar a quantidade de unidades e possibilitar a contratação de novos profissionais.</t>
   </si>
   <si>
     <t>9690</t>
   </si>
   <si>
     <t>569</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9690/requerimento_44_assinado.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9690/requerimento_44_assinado.pdf</t>
   </si>
   <si>
     <t>Encaminhar o anteprojeto que estabelece a Política Municipal de Incentivo a Inovação Tecnológica ao Excelentíssimo Senhor Prefeito, Humberto Guimarães Souto, ao Sr. Procurador-Geral Otávio Batista Rocha Machado e ao Sr. Secretário de Desenvolvimento Econômico  Sr. Edílson Carlos Torquato para que seja analisado e retorne a essa casa como Projeto de Lei.</t>
   </si>
   <si>
     <t>9693</t>
   </si>
   <si>
     <t>570</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9693/req_570_2023.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9693/req_570_2023.pdf</t>
   </si>
   <si>
     <t>Que seja cancelada a Reunião Especial do dia 21/12/2023 para Homenagear o Sr. Vinícius Versiani de Paula, conforme requerimento aprovado em Plenário, e que seja retornada a Reunião Ordinária na referia data.</t>
   </si>
   <si>
     <t>9694</t>
   </si>
   <si>
     <t>571</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9694/req_571_2023.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9694/req_571_2023.pdf</t>
   </si>
   <si>
     <t>Que seja enviado ofício ao prefeito, Humberto Guimarães Souto, solicitando a instalação de uma academia popular ao ar livre no espaço São José de Anchieta.</t>
   </si>
   <si>
     <t>9695</t>
   </si>
   <si>
     <t>572</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9695/37-_requerimento_-_sinal_pro-vida.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9695/37-_requerimento_-_sinal_pro-vida.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhado ofício ao prefeito de Montes Claros – MG, Humberto Guimarães Souto, requerendo a instalação de um Semáforo de Pedestre e melhorias na sinalização em frente ao Hospital Pró-Vida na Avenida Nossa Senhora de Fátima, nº. 719, bairro São Judas Tadeu.</t>
   </si>
   <si>
     <t>9701</t>
   </si>
   <si>
     <t>573</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9701/req_573_2023.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9701/req_573_2023.pdf</t>
   </si>
   <si>
     <t>Que seja enviado ofício ao Exmo. Sr. Humberto Souto, prefeito de Montes Claros, com cópia ao Sr. Guilherme Guimarães, vice-prefeito de Montes Claros e ao Sr. Vanderlino José da Silveira, Secretário Municipal de Infraestrutura e Planejamento Urbano, solicitando a construção de uma ponte na Avenida A, com o objetivo de promover a ligação entre os bairros Nova América e Nova América II.</t>
   </si>
   <si>
     <t>9702</t>
   </si>
   <si>
     <t>574</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9702/req_574_2023.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9702/req_574_2023.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhado ao Exmo. Sr. Prefeito de Montes Claros, Humberto Guimarães Souto, solicitando a dilação do prazo para que o servidor público municipal da Educação possa fazer a opção por manter-se na carga horária vigente.</t>
   </si>
   <si>
     <t>9703</t>
   </si>
   <si>
     <t>575</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9703/req_575_2023.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9703/req_575_2023.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhado ofício ao Exmo. Sr. Prefeito de Montes Claros, Humberto Guimarães Souto, solicitado a instalação de bebedouro e climatização no Mercado Municipal.</t>
   </si>
   <si>
     <t>9704</t>
   </si>
   <si>
     <t>576</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9704/requerimento_45_assinado.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9704/requerimento_45_assinado.pdf</t>
   </si>
   <si>
     <t>Que seja enviado ofício ao Exmo. Sr. Prefeito de Montes Claros, Humberto Guimarães Souto, solicitando um estudo de viabilidade para a implantação da placa de proibido estacionar em ruas do bairro Santa Rita II.</t>
   </si>
   <si>
     <t>9705</t>
   </si>
   <si>
     <t>577</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9705/38-_requerimento_-_salario_saude_mental.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9705/38-_requerimento_-_salario_saude_mental.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhado ofício ao Excelentíssimo Senhor Prefeito de Montes Claros – MG, Humberto Guimarães Souto, requerendo que seja cumprido o estabelecido na Lei Municipal nº. 3.331 de 23 de Julho de 2004 quanto ao pagamento do adicional de 20% (vinte por cento) do salário aos servidores que atuam nas equipes de saúde mental prestando os atendimentos e cuidados necessários.</t>
   </si>
   <si>
     <t>9707</t>
   </si>
   <si>
     <t>578</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9707/requerimento_46.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9707/requerimento_46.pdf</t>
   </si>
   <si>
     <t>Que seja realizada Sessão Especial na Câmara Municipal de Montes Claros no dia 26/01/2024, às 19h, para homenagear a Companhia de Desenvolvimento dos Vales do São Francisco e do Parnaíba pelos seus 50 anos- CODEVASF.</t>
   </si>
   <si>
     <t>9708</t>
   </si>
   <si>
     <t>579</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9708/req_579_2023.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9708/req_579_2023.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhado oficio ao prefeito de Montes Claros/MG, Humberto Guimarães Souto, solicitando a instalação de um semáforo na Rua Imperatriz Leopoldina e a retirada da faixa elevada (em frente ao número 916), bairro Independência, pois a faixa elevada funciona como barreira no período de chuvas, fazendo com que a água entre nas casas e comércios locais.</t>
   </si>
   <si>
     <t>9709</t>
   </si>
   <si>
     <t>580</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9709/requerimento_188_-_assinado_-_redutor_de_velocidade_-_boulevard.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9709/requerimento_188_-_assinado_-_redutor_de_velocidade_-_boulevard.pdf</t>
   </si>
   <si>
     <t>Que seja expedido ofício ao Excelentíssimo Sr. Prefeito Humberto Guimarães Souto, requerendo um redutor de velocidade no meio da pista com sentindo para o Ginásio Ana Lopes, próximo ao Boulevard que está sendo construído no bairro Morada do Parque.</t>
   </si>
   <si>
     <t>9710</t>
   </si>
   <si>
     <t>581</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9710/req_581_2023.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9710/req_581_2023.pdf</t>
   </si>
   <si>
     <t>Que seja enviado ofício ao Exmo. Sr. Humberto Guimarães Souto, prefeito de Montes Claros, solicitando a destinação de área para empinar pipas e papagaios com segurança.</t>
   </si>
   <si>
     <t>10090</t>
   </si>
   <si>
     <t>582</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10090/flash_10.269a.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10090/flash_10.269a.pdf</t>
   </si>
   <si>
     <t>Flash 10.269A._x000D_
 Requerimentos da vereadora Júlia Aparecida Amaro Rocha Vieira, apresentados à Câmara Municipal de Montes Claros, no período de 06/03 a 14/08/2023._x000D_
 Martins Lima Filho (Presidente).</t>
   </si>
   <si>
     <t>10089</t>
   </si>
   <si>
     <t>583</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10089/flash_10.260a.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10089/flash_10.260a.pdf</t>
   </si>
   <si>
     <t>Flash 10.260A._x000D_
 Requerimentos apresentados à Câmara Municipal de Montes Claros, pelas Comissões e Mesa Diretora, no período de 07/02/2023 a 13/06/2024._x000D_
 Martins Lima Filho (Presidente).</t>
   </si>
   <si>
     <t>7979</t>
   </si>
   <si>
     <t>MOÇ</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/7979/moncao_1.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/7979/moncao_1.pdf</t>
   </si>
   <si>
     <t>A Vereadora Iara Pimentel - PT, vem na forma regimental, apresentar esta Moção de Apoio à Associação Casa de Acolhimento Nossa Senhora Rosa Mística.</t>
   </si>
   <si>
     <t>9091</t>
   </si>
   <si>
     <t>Elair Gomes, Reinaldo Barbosa</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9091/moncao_02.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9091/moncao_02.pdf</t>
   </si>
   <si>
     <t>Que seja enviada uma Moção de Apoio a Câmara dos Deputados em apoio a PEC 05/2023.</t>
   </si>
   <si>
     <t>9149</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9149/mocao_3.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9149/mocao_3.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhada ao prefeito Humberto Guimarães Souto, ao Sr. Vice-prefeito Guilherme Guimarães, ao Sr. Presidente da Assembleia Legislativa de Minas Gerais Tadeu Martins Leite, a Sra. Vice-presidente da Assembleia Marilene Alves De Souza, ao Sr. Governador do Estado Romeu Zema Neto, à Secretária de saúde de Montes Claros Dulce Pimenta Gonçalves e ao Sr. Secretário de Estado de Saúde Fábio Baccheretti Vitoresta, a Moção de Apoio ao Movimento Famílias unidas pela saúde dos Filhos Contra a Falta de Atendimento pediátrico em Montes Claros, que cobram a defesa das crianças, melhoria dos atendimentos da pediatria nos hospitais.</t>
   </si>
   <si>
     <t>9188</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9188/mocao_4.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9188/mocao_4.pdf</t>
   </si>
   <si>
     <t>Que seja apresentada Moção de Apoio e solidariedade às deputadas federais: Célia Xakriabá, Sâmia Bomfim, Talíria Petrone, Fernanda Melchionna, Érika Kokay e Juliana Cardoso, que foram alvo de um pedido de cassação de seus mandatos na Câmara dos Deputados, quando se manifestaram contrárias à aprovação do Marco Temporal.</t>
   </si>
   <si>
     <t>9384</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9384/req_405_2023.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9384/req_405_2023.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhada a Moção de Apelo ao Congresso Nacional, na pessoa do Exmo. Presidente do Senado Federal, o Sr. Rodrigo Pacheco, Senador da República, que impeça o Supremo Tribunal Federal de legalizar o aborto por meio da ADPF 442, a fim de garantir as prerrogativas constitucionais do poder legislativo.</t>
   </si>
   <si>
     <t>9430</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9430/moncao_06.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9430/moncao_06.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa, ouvido o Plenário, com fulcro no Regimento Interno desta Câmara Municipal, digne-se aprovar está moção de repúdio aos atos praticados pela vocalista da banda de forró Mastruz com Leite, "Cantora Daisi Albuquerque", que após desembarcar na cidade, no final da tarde do último sábado (23/09/2023), neste município, postou um vídeo em suas redes sociais, vexatório, desprezível e reprovável a respeito do município de Montes Claros/MG, fazendo considerações sobre o aeroporto local e sobre o município, que chamou de cidade "bem pequena". Também disse: "Acho que aqui nessa cidade só vem quem tem negócio".</t>
   </si>
   <si>
     <t>9683</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9683/moncao_07_2023.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9683/moncao_07_2023.pdf</t>
   </si>
   <si>
     <t>Que seja enviado ao Exmo. Sr. Romeu Zema Neto, governador do Estado de Minas Gerais, com cópias ao Ilmo. Sr. Reynaldo Passanezi Filho, Diretor Presidente da Cemig, e aos(a) Exmos.(a) Srs.(a) deputados estaduais com assento na Assembleia Legislativa de Minas, o mais veemente protesto desta Casa, em forma de Monção de Repúdio, à inércia das autoridades do Estado em relação às constantes e injustificáveis quedas de energia elétrica na zona rural do Município de Montes Claros, fato que está acarretando inúmeros prejuízos, notadamente aos pequenos produtores de leite, comerciantes e moradores.</t>
   </si>
   <si>
     <t>9054</t>
   </si>
   <si>
     <t>SUB</t>
   </si>
   <si>
     <t>Substitutivo</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9054/substitutivo_-_pl_54_2023.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9054/substitutivo_-_pl_54_2023.pdf</t>
   </si>
   <si>
     <t>Substitutivo do Projeto de Lei nº 54/2023 que Institui o "Dia Municipal do Nerd" no Âmbito do Município de Montes Claros/MG.</t>
   </si>
   <si>
     <t>9410</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9410/pl_substitutivo_-_cria_cmdrs_ass.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9410/pl_substitutivo_-_cria_cmdrs_ass.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a composição, objetivos e o funcionamento do Conselho Municipal de Desenvolvimento Rural Sustentável – CMDRS, revoga a Lei Nº 3.694 de 02 de março de 2007 e dá outras providências.</t>
   </si>
   <si>
     <t>9411</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9411/plc_substitutivo_-_programa_de_regularizacao_fundiaria_ass-assinado.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9411/plc_substitutivo_-_programa_de_regularizacao_fundiaria_ass-assinado.pdf</t>
   </si>
   <si>
     <t>CRIA O PROGRAMA MUNICIPAL DE REGULARIZAÇÃO FUNDIÁRIA DE INTERESSE SOCIAL NO MUNICÍPIO DE MONTES CLAROS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>9422</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9422/substitutivo_04_2023.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9422/substitutivo_04_2023.pdf</t>
   </si>
   <si>
     <t>Altera a Resolução n° 01, de 23 de fevereiro de 1996, alterada pelas Resoluções N° 13, de março de 2001 e N° 09, de 12 de abril de 2022.</t>
   </si>
   <si>
     <t>8539</t>
   </si>
   <si>
     <t>VET</t>
   </si>
   <si>
     <t>Veto</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8539/veto_01_2023.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8539/veto_01_2023.pdf</t>
   </si>
   <si>
     <t>Veto parcial ao Projeto de Lei Complementar N.° 07/2023.</t>
   </si>
   <si>
     <t>9131</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9131/veto_plc_10_assessor_parlamentar.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9131/veto_plc_10_assessor_parlamentar.pdf</t>
   </si>
   <si>
     <t>VETO INTEGRAL AO PROJETO DE LEI COMPLEMENTAR N.º 10/2023</t>
   </si>
   <si>
     <t>9555</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9555/veto_integral_-_projeto_de_lei_n.o_133-2023_ass.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9555/veto_integral_-_projeto_de_lei_n.o_133-2023_ass.pdf</t>
   </si>
   <si>
     <t>Veto integral à Proposição de Lei nº 133/2023, que “Disciplina uso de Contêiner no Município de Montes Claros e dá outras providências”</t>
   </si>
   <si>
     <t>10293</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10293/flash10.496.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10293/flash10.496.pdf</t>
   </si>
   <si>
     <t>Flash 10.496._x000D_
 VETO INTEGRAL AO PROJETO DE LEI COMPLEMENTAR Nº 10/2023. (MANTIDO). Altera o Anexo I da Lei Complementar nº 89, de 16/02/2022, que dispõe sobre a reestruturação de cargos da estrutura funcional da Câmara de Montes Claros._x000D_
 Martins Lima Filho (Presidente).</t>
   </si>
   <si>
     <t>10295</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10295/flash10.498.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10295/flash10.498.pdf</t>
   </si>
   <si>
     <t>Flash 10.498._x000D_
 VETO PARCIAL AO PROJETO DE LEI COMPLEMENTAR Nº 07/2023. (MANTIDO). Dispõe sobre a criação, no âmbito da Câmara Municipal de Montes Claros, de funções para atuação nos procedimentos licitatórios da nova Lei de Licitação, e dá outras providências._x000D_
 Martins Lima Filho (Presidente).</t>
   </si>
   <si>
     <t>10294</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10294/flash10.497.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10294/flash10.497.pdf</t>
   </si>
   <si>
     <t>Flash 10.497._x000D_
 VETO INTEGRAL AO PROJETO DE LEI Nº 133/2023. (MANTIDO). Disciplina o uso de Contêiner no Município de Montes Claros, e dá outras providências._x000D_
 Martins Lima Filho (Presidente).</t>
   </si>
   <si>
     <t>7983</t>
   </si>
   <si>
     <t>ATA</t>
   </si>
   <si>
     <t>Ata</t>
   </si>
   <si>
     <t>ATL - ATL</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/7983/ata_24-01-2023.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/7983/ata_24-01-2023.pdf</t>
   </si>
   <si>
     <t>Ata do dia 24/01/2023</t>
   </si>
   <si>
     <t>10037</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10037/flash_9877.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10037/flash_9877.pdf</t>
   </si>
   <si>
     <t>Flash 9877._x000D_
 Atas das sessões da Câmara Municipal de Montes Claros, do período de 24/01 a 27/12/2023._x000D_
 Martins Lima Filho (Presidente).</t>
   </si>
   <si>
     <t>10469</t>
   </si>
   <si>
     <t>ELOM</t>
   </si>
   <si>
     <t>Emenda à Lei Orgânica</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10469/flash10.494a.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10469/flash10.494a.pdf</t>
   </si>
   <si>
     <t>Flash 10.494A._x000D_
 EMENDA Nº 49, de 21/11/2023. Acrescenta o artigo 93-A à Lei Orgânica do Município de Montes Claros. (Dispõe sobre o enquadramento dos servidores públicos, admitidos após 05/09/2023, no Regime Próprio de Previdência do Município)._x000D_
 Martins Lima Filho (Presidente).</t>
   </si>
   <si>
     <t>10470</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10470/flash10.494b.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10470/flash10.494b.pdf</t>
   </si>
   <si>
     <t>Flash 10.494B._x000D_
 EMENDA Nº 50, de 05/12/2023. Altera o caput e revoga o parágrafo 2º, ambos do artigo 6º da Lei Orgânica do Município de Montes Claros. (Dispõe sobre criação de novos Distritos do Município de Montes Claros)._x000D_
 Martins Lima Filho (Presidente).</t>
   </si>
   <si>
     <t>10296</t>
   </si>
   <si>
     <t>RES</t>
   </si>
   <si>
     <t>Resolução</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10296/flash10.499.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10296/flash10.499.pdf</t>
   </si>
   <si>
     <t>Flash 10.499._x000D_
 RESOLUÇÃO Nº 39, de 01/12/2023. Dispõe sobre as contas da Prefeitura Municipal de Montes Claros, relativas ao exercício financeiro de 2016. (Contas rejeitadas nos termos do parecer do Tribunal de Contas do Estado de Minas Gerais)._x000D_
 Martins Lima Filho (Presidente).</t>
   </si>
   <si>
     <t>10297</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10297/flash_10.500.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10297/flash_10.500.pdf</t>
   </si>
   <si>
     <t>Flash 10.500._x000D_
 RESOLUÇÃO Nº 20, de 20/06/2023. Concede a "Medalha Ivan José Lopes de Honra Montes Claros" ao Deputado Estadual Luiz Tadeu Martins Leite (Presidente da Assembleia Legislativa de Minas Gerais)._x000D_
 Martins Lima Filho (Presidente).</t>
   </si>
   <si>
     <t>10298</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10298/flash_10.501.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10298/flash_10.501.pdf</t>
   </si>
   <si>
     <t>Flash 10.501._x000D_
 RESOLUÇÃO Nº 22, de 22/08/2023. Concede a "Medalha do Mérito Esportivo Antônio Manoel Dias” a Anny Gabrielly Pereira Santos._x000D_
 Martins Lima Filho (Presidente).</t>
   </si>
   <si>
     <t>10299</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10299/flash_10.502.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10299/flash_10.502.pdf</t>
   </si>
   <si>
     <t>Flash 10.502._x000D_
 RESOLUÇÃO Nº 02, de 07/02/2023. Concede o Título de Cidadão Benemérito de Montes Claros a Alexandre Silveira (Ministro de Minas e Energia)._x000D_
 Martins Lima Filho (Presidente).</t>
   </si>
   <si>
     <t>10300</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10300/flash_10.503.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10300/flash_10.503.pdf</t>
   </si>
   <si>
     <t>Flash 10.503._x000D_
 RESOLUÇÃO Nº 07, de 23/03/2023. Concede o Título de Cidadão Benemérito de Montes Claros a Adam Renanne Souza Felizardo._x000D_
 Martins Lima Filho (Presidente).</t>
   </si>
   <si>
     <t>10301</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10301/flash_10.504.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10301/flash_10.504.pdf</t>
   </si>
   <si>
     <t>Flash 10.504._x000D_
 RESOLUÇÃO Nº 09, de 23/03/2023. Concede o Título de Cidadão Benemérito de Montes Claros a Ricardo Lima Júnior._x000D_
 Martins Lima Filho (Presidente).</t>
   </si>
   <si>
     <t>10302</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10302/flash_10.505.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10302/flash_10.505.pdf</t>
   </si>
   <si>
     <t>Flash 10.505._x000D_
 RESOLUÇÃO Nº 11, de 04/04/2023. Concede o Título de Cidadão Benemérito de Montes Claros a Cleipison Alves da Silva._x000D_
 Martins Lima Filho (Presidente).</t>
   </si>
   <si>
     <t>10303</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10303/flash_10.506.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10303/flash_10.506.pdf</t>
   </si>
   <si>
     <t>Flash 10.506._x000D_
 RESOLUÇÃO Nº 12, de 04/04/2023. Concede o Título de Cidadão Benemérito de Montes Claros ao Coronel Gildásio Rômulo Gonçalves (Polícia Militar)._x000D_
 Martins Lima Filho (Presidente).</t>
   </si>
   <si>
     <t>10304</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10304/flash_10.507.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10304/flash_10.507.pdf</t>
   </si>
   <si>
     <t>Flash 10.507._x000D_
 RESOLUÇÃO Nº 15, de 25/04/2023. Concede o Título de Cidadã Benemérita de Montes Claros a Celeste Leite Fróes (Secretária Municipal de Planejamento e Gestão, e, de Esportes e Juventude)._x000D_
 Martins Lima Filho (Presidente).</t>
   </si>
   <si>
     <t>10305</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10305/flash_10.508.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10305/flash_10.508.pdf</t>
   </si>
   <si>
     <t>Flash 10.508._x000D_
 RESOLUÇÃO Nº 16, de 25/04/2023. Concede o Título de Cidadão Benemérito de Montes Claros a Andrey Soares de Oliveira (Delegado da Receita Federal)._x000D_
 Martins Lima Filho (Presidente).</t>
   </si>
   <si>
     <t>10306</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10306/flash_10.509.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10306/flash_10.509.pdf</t>
   </si>
   <si>
     <t>Flash 10.509._x000D_
 RESOLUÇÃO Nº 17, de 02/05/2023. Concede o Título de Cidadão Benemérito de Montes Claros ao Dr. Otávio Batista Rocha Machado._x000D_
 Martins Lima Filho (Presidente).</t>
   </si>
   <si>
     <t>10307</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10307/flash_10.510.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10307/flash_10.510.pdf</t>
   </si>
   <si>
     <t>Flash 10.510._x000D_
 RESOLUÇÃO Nº 21, de 15/08/2023. Concede o Título de Cidadão Benemérito de Montes Claros ao Dr. Bernardo Carvalho Brant Maia._x000D_
 Martins Lima Filho (Presidente).</t>
   </si>
   <si>
     <t>10308</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10308/flash_10.511.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10308/flash_10.511.pdf</t>
   </si>
   <si>
     <t>Flash 10.511._x000D_
 RESOLUÇÃO Nº 24, de 12/09/2023. Concede o Título de Cidadão Benemérito de Montes Claros a Edilson de Moraes Lopes._x000D_
 Martins Lima Filho (Presidente).</t>
   </si>
   <si>
     <t>10309</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10309/flash_10.512.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10309/flash_10.512.pdf</t>
   </si>
   <si>
     <t>Flash 10.512._x000D_
 RESOLUÇÃO Nº 26, de 19/09/2023. Concede o Título de Cidadão Benemérito de Montes Claros a Paulo José Carlos Guedes (Deputado Federal)._x000D_
 Martins Lima Filho (Presidente).</t>
   </si>
   <si>
     <t>10310</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10310/flash_10.513.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10310/flash_10.513.pdf</t>
   </si>
   <si>
     <t>Flash 10.513._x000D_
 RESOLUÇÃO Nº 27, de 26/09/2023. Concede o Título de Cidadã Benemérita de Montes Claros a Marilene Alves de Souza (Deputada Estadual)._x000D_
 Martins Lima Filho (Presidente).</t>
   </si>
   <si>
     <t>10311</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10311/flash_10.514.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10311/flash_10.514.pdf</t>
   </si>
   <si>
     <t>Flash 10.514._x000D_
 RESOLUÇÃO Nº 28, de 26/09/2023. Concede o Título de Cidadã Benemérita de Montes Claros à Dra. Francielle da Conceição Drumond Figueiredo._x000D_
 Martins Lima Filho (Presidente).</t>
   </si>
   <si>
     <t>10312</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10312/flash_10.515.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10312/flash_10.515.pdf</t>
   </si>
   <si>
     <t>Flash 10.515._x000D_
 RESOLUÇÃO Nº 33, de 24/10/2023. Concede o Título de Cidadão Benemérito de Montes Claros a Vinícius Versiani de Paula (Secretário Municipal de Serviços Urbanos)._x000D_
 Martins Lima Filho (Presidente).</t>
   </si>
   <si>
     <t>10313</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10313/flash_10.516.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10313/flash_10.516.pdf</t>
   </si>
   <si>
     <t>Flash 10.516._x000D_
 RESOLUÇÃO Nº 35, de 07/11/2023. Concede o Título de Cidadão Benemérito de Montes Claros ao Dr. Daniel Silva Ramos._x000D_
 Martins Lima Filho (Presidente).</t>
   </si>
   <si>
     <t>10314</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10314/flash_10.517.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10314/flash_10.517.pdf</t>
   </si>
   <si>
     <t>Flash 10.517._x000D_
 RESOLUÇÃO Nº 37, de 14/11/2023. Concede o Título de Cidadã Benemérita de Montes Claros a Terezinha Brandão de Carvalho._x000D_
 Martins Lima Filho (Presidente).</t>
   </si>
   <si>
     <t>10315</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10315/flash_10.518.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10315/flash_10.518.pdf</t>
   </si>
   <si>
     <t>Flash 10.518._x000D_
 RESOLUÇÃO Nº 01, de 31/01/2023. Concede o Título de Cidadão Honorário de Montes Claros a Marcelo Vinícius Santos Chaves._x000D_
 Martins Lima Filho (Presidente).</t>
   </si>
   <si>
     <t>10316</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10316/flash_10.519.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10316/flash_10.519.pdf</t>
   </si>
   <si>
     <t>Flash 10.519._x000D_
 RESOLUÇÃO Nº 04, de 14/02/2023. Concede o Título de Cidadão Honorário de Montes Claros a Gustavo Crosara._x000D_
 Martins Lima Filho (Presidente).</t>
   </si>
   <si>
     <t>10317</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10317/flash_10.520.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10317/flash_10.520.pdf</t>
   </si>
   <si>
     <t>Flash 10.520._x000D_
 RESOLUÇÃO Nº 03, de 14/02/2023. Concede o Título de Cidadã Honorária de Montes Claros a Isa Pereira Dias._x000D_
 Martins Lima Filho (Presidente).</t>
   </si>
   <si>
     <t>10318</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10318/flash_10.521.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10318/flash_10.521.pdf</t>
   </si>
   <si>
     <t>Flash 10.521._x000D_
 RESOLUÇÃO Nº 05, de 21/03/2023. Concede o Título de Cidadã Honorária de Montes Claros à Dra. Aline Brito._x000D_
 Martins Lima Filho (Presidente).</t>
   </si>
   <si>
     <t>10319</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10319/flash_10.522.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10319/flash_10.522.pdf</t>
   </si>
   <si>
     <t>Flash 10.522._x000D_
 RESOLUÇÃO Nº 06, de 21/03/2023. Concede o Título de Cidadão Honorário de Montes Claros a Altair da Paixão Barreto Nobre._x000D_
 Martins Lima Filho (Presidente).</t>
   </si>
   <si>
     <t>10320</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10320/flash_10.523.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10320/flash_10.523.pdf</t>
   </si>
   <si>
     <t>Flash 10.523._x000D_
 RESOLUÇÃO Nº 08, de 23/03/2023. Concede o Título de Cidadão Honorário de Montes Claros ao Dr. Rodrigo Machado de Andrade._x000D_
 Martins Lima Filho (Presidente).</t>
   </si>
   <si>
     <t>10321</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10321/flash_10.524.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10321/flash_10.524.pdf</t>
   </si>
   <si>
     <t>Flash 10.524._x000D_
 RESOLUÇÃO Nº 13, de 18/04/2023. Concede o Título de Cidadão Honorário de Montes Claros ao Coronel César William Passos (Polícia Militar)._x000D_
 Martins Lima Filho (Presidente).</t>
   </si>
   <si>
     <t>10322</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10322/flash_10.525.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10322/flash_10.525.pdf</t>
   </si>
   <si>
     <t>Flash 10.525._x000D_
 RESOLUÇÃO Nº 14, de 25/04/2023. Concede o Título de Cidadão Honorário de Montes Claros ao Dr. João Batista Silvério._x000D_
 Martins Lima Filho (Presidente).</t>
   </si>
   <si>
     <t>10323</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10323/flash_10.526.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10323/flash_10.526.pdf</t>
   </si>
   <si>
     <t>Flash 10.526._x000D_
 RESOLUÇÃO Nº 18, de 09/05/2023. Concede o Título de Cidadão Honorário de Montes Claros a José Francisco da Silva (Coordenador-Geral de Análise e Desenvolvimento de Pessoal em Segurança Pública)._x000D_
 Martins Lima Filho (Presidente).</t>
   </si>
   <si>
     <t>10324</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10324/flash_10.527.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10324/flash_10.527.pdf</t>
   </si>
   <si>
     <t>Flash 10.527._x000D_
 RESOLUÇÃO Nº 23, de 05/09/2023. Concede o Título de Cidadão Honorário de Montes Claros ao Tenente Coronel Henrique de Queiroz Henriques (Batalhão de Infantaria)._x000D_
 Martins Lima Filho (Presidente).</t>
   </si>
   <si>
     <t>10325</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10325/flash_10.528.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10325/flash_10.528.pdf</t>
   </si>
   <si>
     <t>Flash 10.528._x000D_
 RESOLUÇÃO Nº 25, de 19/09/2023. Concede o Título de Cidadão Honorário de Montes Claros ao Dr. Helder Leone Alves de Carvalho._x000D_
 Martins Lima Filho (Presidente).</t>
   </si>
   <si>
     <t>10326</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10326/flash_10.529.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10326/flash_10.529.pdf</t>
   </si>
   <si>
     <t>Flash 10.529._x000D_
 RESOLUÇÃO Nº 29, de 03/10/2023. Concede o Título de Cidadão Honorário de Montes Claros ao Dr. Itagiba de Castro Filho._x000D_
 Martins Lima Filho (Presidente).</t>
   </si>
   <si>
     <t>10327</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10327/flash_10.530.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10327/flash_10.530.pdf</t>
   </si>
   <si>
     <t>Flash 10.530._x000D_
 RESOLUÇÃO Nº 32, de 17/10/2023. Concede o Título de Cidadão Honorário de Montes Claros a Viltomiro de Souza Ferreira (Miro Vídeo)._x000D_
 Martins Lima Filho (Presidente).</t>
   </si>
   <si>
     <t>10328</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10328/flash_10.531.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10328/flash_10.531.pdf</t>
   </si>
   <si>
     <t>Flash 10.531._x000D_
 RESOLUÇÃO Nº 30, de 17/10/2023. Concede o Título de Cidadão Honorário de Montes Claros ao Dr. João Alves de Melo._x000D_
 Martins Lima Filho (Presidente).</t>
   </si>
   <si>
     <t>10329</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10329/flash_10.532.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10329/flash_10.532.pdf</t>
   </si>
   <si>
     <t>Flash 10.532._x000D_
 RESOLUÇÃO Nº 31, de 17/10/2023. Concede o Título de Cidadão Honorário de Montes Claros ao Dr. Osiris José Dutra Martuscelli._x000D_
 Martins Lima Filho (Presidente).</t>
   </si>
   <si>
     <t>10330</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10330/flash_10.533.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10330/flash_10.533.pdf</t>
   </si>
   <si>
     <t>Flash 10.533._x000D_
 RESOLUÇÃO Nº 36, de 07/11/2023. Concede o Título de Cidadão Honorário de Montes Claros ao Dr. Marcílio Monteiro Catarino._x000D_
 Martins Lima Filho (Presidente).</t>
   </si>
   <si>
     <t>10331</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10331/flash_10.534.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10331/flash_10.534.pdf</t>
   </si>
   <si>
     <t>Flash 10.534._x000D_
 RESOLUÇÃO Nº 38, de 21/11/2023. Concede o Título de Cidadã Honorária de Montes Claros a Éllen Cássia Esteves Costa Santa Rosa._x000D_
 Martins Lima Filho (Presidente).</t>
   </si>
   <si>
     <t>10332</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10332/flash_10.535.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10332/flash_10.535.pdf</t>
   </si>
   <si>
     <t>Flash 10.535._x000D_
 RESOLUÇÃO Nº 40, de 05/12/2023. Concede o Título de Cidadão Honorário de Montes Claros ao Tenente Coronel Guilherme Antunes Machado (Batalhão de Infantaria)._x000D_
 Martins Lima Filho (Presidente).</t>
   </si>
   <si>
     <t>10333</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10333/flash_10.536.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10333/flash_10.536.pdf</t>
   </si>
   <si>
     <t>Flash 10.536._x000D_
 RESOLUÇÃO Nº 10, de 28/03/2023. Altera o artigo 5º da Resolução nº 34, de 06/12/2022, que estabelece normas para descontos consignados em folha de pagamento dos servidores públicos ativos e folha de subsídios dos vereadores da Câmara Municipal de Montes Claros._x000D_
 Martins Lima Filho (Presidente).</t>
   </si>
   <si>
     <t>10334</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10334/flash_10.537.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10334/flash_10.537.pdf</t>
   </si>
   <si>
     <t>Flash 10.537._x000D_
 RESOLUÇÃO Nº 19, de 09/05/2023. Altera dispositivos da Resolução nº 04, de 27/03/2018 e da Resolução nº 21, de 24/08/2021, que dispõem sobre a regulamentação da jornada de trabalho dos assessores parlamentares lotados nos gabinetes dos vereadores e as regras para registro do controle eletrônico de frequência dos servidores públicos da Câmara Municipal de Montes Claros._x000D_
 Martins Lima Filho (Presidente).</t>
   </si>
   <si>
     <t>10335</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10335/flash_10.538.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10335/flash_10.538.pdf</t>
   </si>
   <si>
     <t>Flash 10.538._x000D_
 RESOLUÇÃO Nº 34, de 24/10/2023. Altera a Resolução nº 001, de 23/02/1996, alterada pelas Resoluções nº 13, de 13/03/2001 e nº 09, de 12/04/2022, que dispõem sobre a contratação de Plano de Saúde para o pessoal da Câmara Municipal de Montes Claros._x000D_
 Martins Lima Filho (Presidente).</t>
   </si>
   <si>
     <t>10336</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10336/flash_10.539.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10336/flash_10.539.pdf</t>
   </si>
   <si>
     <t>Flash 10.539._x000D_
 RESOLUÇÃO Nº 41, de 21/12/2023. Atualiza o valor do Auxílio-alimentação para R$ 704,00, instituído pela Lei nº 5.532, de 28/03/2023._x000D_
 Martins Lima Filho (Presidente).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
@@ -13475,68 +13475,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9469/emenda_a_lei_organica_previdencia_ass.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9527/nova_emenda_a_lei_organica_previdencia_ass.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9590/pelom_03_2023.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10292/flash10.495.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8360/pl_complementar_1.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8361/pl_complementar_2.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8469/pl_complementar_3.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8474/plc.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8504/plc_5_2023.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8505/plc_6_2023.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8506/plc_7_2023.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8538/plc_08_2023.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9005/plc_9_2023.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9014/plc_10_2023.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9046/plc_-_agente_contratacao_prevmoc_assinado_eletronicamente.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9104/plc_vencimento_agentes_2023_maio.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9119/plc_altera_lei_complementar_91.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9193/plc_cargo_terapeuta_integrativo_e_complementar_ass.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9216/plc_15_2023.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9372/plc_-_programa_de_regularizacao_fundiaria_ass.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9373/plc_-_regime_previdenciario_ass.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9468/plc_alteracao_de_normativos_de_servidores_municipais_ass.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9570/plc_19_2023_-_com_anexo.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9615/plc_alteracao_de_normativos_de_servidores_municipais_ass.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9668/plc_-_regime_previdenciario.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9672/plc_alteracao_de_normativos_de_servidores_municipais_vf_ass.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9679/plc_-_altera_lc_115_cargos_municipio_ass.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9698/plc_-_licenciamento_ambiental_ass.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9712/plc_-_altera_lc_115_cargos_prazo_jornada_ass.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10174/flash_10.405.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10143/flash_10.378.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10178/flash_10.409.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10164/flash_10.397.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10145/flash_10.380.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10149/flash_10.383.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10154/flash_10.388.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10176/flash_10.407.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10047/flash_10.303.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10092/flash_10.344.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10100/flash_10.347.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10142/flash_10.377.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10144/flash_10.379.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10147/flash_10.382.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10150/flash_10.384.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10165/flash_10.398.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10166/flash_10.399.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10167/flash_10.400.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10173/flash_10.404.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10177/flash_10.408.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10180/flash_10.411.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10181/flash_10.412.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10266/flash10.488.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10267/flash10.489.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10268/flash10.490.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10289/flash10.492.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/7973/pl_01_2023.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/7974/pl_02_2023.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/7981/pl_03_2023.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8338/pl_04_2023.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8355/pl_05_2023.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8356/pl_6_2023.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8357/pl_07_2023.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8358/pl_8_2023.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8359/pl_09_2023.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8362/pl_10_2023.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8370/pl_11_2023.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8374/pl_12_2023.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8384/pl_13_2023.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8400/pl_14_2023.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8401/pl_15_2023.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8422/projeto_de_lei_no_16_de_2023.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8423/pl_17_2023.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8430/pl_18_2023.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8438/pl_19_2023.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8456/pl_20_2023.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8457/pl_21_2023.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8458/pl_22_2023.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8467/pl_23_2023.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8468/pl_24_2023.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8470/pl_25_2023.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8473/pl_rua.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8475/pl_27_2023.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8490/pl_28_2023.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8491/pl_29_2023.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8492/pl_30_2023.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8493/pl_31_2023.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8494/pl_32_2023.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8495/pl_33_2023.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8496/pl_34_2023.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8497/pl_35_2023.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8498/pl_36_2023.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8499/pl_37_2023.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8500/pl_38_2023.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8501/pl_39_2023.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8502/pl_40_2023_-_02.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8503/pl_41_2023.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8537/pl_42_2023.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8552/projeto_de_lei_-_semana_de_orientacao_prevencao_e_conscientizacao_da_depressao_transtorno_de_ansiedade_e_sindrome_do_panico.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8699/pl_44_2023.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8918/pl_45_2023.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8966/projeto_de_lei_-_semana_municipal_de_educacao_preventiva_e_de_enfrentamento_a_endometriose.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8979/pl_47_2023.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8993/pl_48_2023.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9006/pl_49_2023.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9025/pl_50_2023.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9029/2023_junho_arco-iris_e_dia_do_orgulho_lgbtqia.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9032/pl_52_2023.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9033/pl_53_2023.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9037/pl_54_2023.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9044/pl_-_cria_componente_de_auditoria_de_saude_assinado_eletronicamente.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9045/pl_-_programa_municipal_incentivo_ao_futebol_de_campo_assinado_eletronicamente.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9051/pl_57_2023.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9079/pl_reajuste_servidores_2023_assinado.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9081/pl_59_2023.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9082/2023_programa_de_incentivo_ao_emprego_para_as_maes_solo.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9083/semana_de_conscientizacao_da_saude_mentalde_criancas_e_adolescentes.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9088/projeto_de_lei_-_dia_municipal_de_luta_contra_a_lgbtfobia.docx.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9103/pl_estrada_rural_vicinal.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9107/projeto_de_lei_dia_da_mae_solo.docx.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9120/pl_ldo_2024.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9121/pl_-_altera_a_lei_3631.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9122/pl_-_altera_a_lei_3626.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9123/pl_desafetacao_e_alienacao_prolongamento_todos_os_santos.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9132/pl_69_2023.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9134/pl_70_2023.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9143/pl_71_2023.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9151/pl_72_2023.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9152/pl_73_2023.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9167/pl_74_2023.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9168/pl_75_2023.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9172/pl_cessao_milivre_e_velorio_ass.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9174/pl_77_2023.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9176/pl_78_2023.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9181/pl_79_2023.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9190/pl_doacao_imovel_a_policia_federal_ass.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9191/pl_doacao_imovel_a_ctev_ass.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9192/pl_dacao_em_pagamento_ancora_ass.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9194/pl_83_2023.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9195/pl_84_2023.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9196/pl_85_2023.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9201/pl_86_2023.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9202/pl_87_2023.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9212/pl_altera_lei_5500_esurb_ass.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9213/pl_autoriza_repasse_a_sociedade_rural_v_final_ass.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9214/pl_autoriza_convenio_hospital_unimontes_ass.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9215/pl_dacao_em_pagamento_ancora_ass.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9218/pl_92_2023.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9219/pl_93_2023.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9220/pl_94_23.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9221/semana_de__conscientizacao_da_saude_mental_de_criancas_e_adolescentes.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9229/projeto_de_lei_-semana_de__conscientizacao_e_prevencao_da_doenca_de_alzheimer_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9234/pl_97_2023.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9243/pl_98_2023.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9253/flash_4392.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9256/pl_100_2023.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9265/projeto_de_lei_nao_se_cale_assinado.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9266/pl_-_transposicao_e_transferencia_orcamentaria_ass.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9267/pl_altera_lei_5575_ancora_ass.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9268/pl_autoriza_repasse_a_aci_ass.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9269/pl_denomina_via_publica_ass.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9277/pl_106_2023.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9287/pl_-_transposicao_e_transferencia_orcamentaria_ass_2.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9289/pl_108_2023.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9290/pl_109_2023.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9292/pl_110_2023.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9306/projeto_de_lei_passe_livre-assinado.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9310/pl_112_2023.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9312/prestar_socorro_animais_atropelados.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9313/projeto_de_lei_-_dia_municipal_da_familia_multiespecie.docx.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9314/projeto_de_lei_multas.docx.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9322/pl_116_2023.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9326/pl_altera_lei_5085_adao_mucio.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9328/pl_118_2023.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9333/pl_119_2023.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9335/pl_120_2023.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9338/pl_121_2023_-_02.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9339/pl_122_2023.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9348/pl_repasse_america_2023.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9349/pl_criacao_distrito_de_pedra_preta_dos_montes.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9350/pl_125_2023.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9355/pl_126_2023.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9362/pl_127_2023.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9365/pl_128_2023.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9369/pl_-_cria_cmdrs_ass.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9371/pl_plano_municipal_de_residuos_ass.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9383/pl_131_2023.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9389/pl_credito_especial_2023_enfermeiros.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9391/pl_133_2023.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9395/pl_134_2023.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9409/pl_135_2023.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9413/pl_136_2023.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9414/pl_137_2023.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9424/pl_138_2023.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9425/pl_139_2023.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9426/pl_140_2023.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9428/pl_141_2023.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9439/pl_142_2023.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9447/pl_143_2023.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9456/pl_proposta_orcamentaria_2024_ass.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9465/pl_145_2023.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9472/projeto_de_lei_-_semana_do_eca_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9485/pl_147_2023.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9499/pl_148_2023.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9502/pl_149_2023.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9506/pl_150_2023.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9521/pl_151_2023.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9522/pl_152_2023.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9531/pl_153_2023.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9546/pl_altera_3720_12_e_meio_area_publica_ass.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9554/pl_155_2023.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9565/pl_156_2023.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9569/pl_157_2023.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9584/pl_158_2023.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9597/pl_permuta_brow_ass.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9605/pl_160_2023.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9609/pl_161_2023.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9611/projeto_de_lei_-_semana_municipal_do_eca.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9612/projeto_de_lei_-_mes_maio_furta-cor_dedicado_as_acoes_de_conscientizacao_incentivo_ao_cuidado_e_promocao_da_saude_mental_materna.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9613/pl_164_2023.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9614/pl_165_2023.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9616/pl_incentivo_hospitalar_ass.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9617/pl_passe_livre_ass.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9629/pl_168_2023.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9635/pl_incentivo_hospitalar_atual_ass.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9647/projeto_de_lei_-_semana_de_orientacao_prevencao_e_conscientizacao_sobre_a_sindrome_de_burnout..pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9648/pl_171_2023.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9650/pl_172_2023.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9653/pl_173_2023.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9669/pl_concede_autorizacao_legislativa.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9670/pl_-_transposicao_e_transferencia_lc_171_lc_172.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9671/pl_permuta_brow_novo.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9673/pl_177_2023.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9676/pl_178_2023.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9680/pl_179_2023.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9681/pl_permuta_brow_08_12_ass.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9691/pl_181_2023.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9692/pl_182_2023.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9696/pl_uso_de_drones_ass.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9697/pl_autoriza_repasse_a_rosa_mistica_ass.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9699/pl_185_2023.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9706/pl_autoriza_obras_cassimiro_ass.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10025/flash_10.282.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10026/flash_10.283.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10027/flash_10.284.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10028/flash_10.285.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10029/flash_10.286.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10030/flash_10.287.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10031/flash_10.288.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10032/flash_10.289.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10033/flash_10.290.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10034/flash_10.291.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10035/flash_10.292.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10036/flash_10.293.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10038/flash_10.294.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10039/flash_10.295.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10040/flash_10.296.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10041/flash_10.297.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10042/flash_10.298.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10043/flash_10.299.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10044/flash_10.300.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10045/flash_10.301.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10046/flash_10.302.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10048/flash_10.304.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10049/flash_10.305.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10050/flash_10.306.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10053/flash_10.307.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10054/flash_10.308.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10055/flash_10.309.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10056/flash_10.310.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10057/flash_10.311.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10058/flash_10.312.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10059/flash_10.313.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10060/flash_10.314.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10061/flash_10.315.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10062/flash_10.316.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10063/flash_10.317.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10064/flash_10.318.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10065/flash_10.319.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10066/flash_10.320.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10067/flash_10.321.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10068/flash_10.332.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10069/flash_10.323.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10070/flash_10.324.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10071/flash_10.325.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10072/flash_10.326.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10073/flash_10.327.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10074/flash_10.328.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10075/flash_10.329.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10076/flash_10.330.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10077/flash_10.331.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10078/flash_10.332.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10079/flash_10.333.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10080/flash_10.334.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10082/flash_10.336.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10083/flash_10.337.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10084/flash_10.338.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10085/flash_10.339.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10086/flash_10.340.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10087/flash_10.341.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10088/flash_10.342.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10091/flash_10.343.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10093/flash_10.345.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10097/flash_10.335.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10099/flash_10.346.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10101/flash_10.348.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10102/flash_10.349.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10103/flash_10.350.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10104/flash_10.351.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10105/flash_10.352.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10107/flash_10.353.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10108/flash_10.354.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10120/flash_3045.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10121/flash_10.356.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10122/flash_10.357.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10123/flash_10.358.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10124/flash_10.359.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10125/flash_10.360.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10126/flash_10.361.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10127/flash_10.362.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10128/flash_10.363.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10129/flash_10.364.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10130/flash_10.365.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10131/flash_10.366.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10132/flash_10.367.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10133/flash_10.368.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10134/flash_10.369.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10135/flash_10.370.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10136/flash_10.371.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10137/flash_10.372.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10138/flash_10.373.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10139/flash_10.374.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10140/flash_10.375.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10141/flash_10.376.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10146/flash_10.381.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10151/flash_10.385.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10152/flash_10.386.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10153/flash_10.387.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10155/flash_10.389.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10156/flash_10.390.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10157/flash_10.391.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10158/flash_10.392.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10159/flash_10.393.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10160/flash_10.394.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10161/flash_10.395.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10162/flash_10.396.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10169/flash_10.401.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10170/flash_10.402.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10171/flash_10.403.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10175/flash_10.406.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10179/flash_10.410.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10182/flash_10.413.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10183/flash_10.414.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10184/flash_10.415.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10185/flash_10.416.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10186/flash_10.417.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10187/flash_10.418.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10188/flash_10.419.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10189/flash_10.420.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10191/flash_10.421.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10192/flash_10.422.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10193/flash_10.423.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10194/flash_10.424.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10195/flash_10.425.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10196/flash_10.426.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10197/flash_10.427.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10198/flash_10.428.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10199/flash_10.429.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10200/flash_10.430.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10201/flash_10.431.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10202/flash_10.432.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10203/flash_10.433.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10205/flash_10.435.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10206/flash_10.434.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10207/flash_10.436.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10208/flash_10.437.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10209/flash_10.438.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10210/flash_10.439.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10211/flash_10.440.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10216/flash_10.443.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10217/flash_10.444.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10218/flash_10.445.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10220/flash_10.446.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10221/flash_10.447.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10222/flash_10.448.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10223/flash_10.449.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10224/flash_10.450.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10226/flash_10.451.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10227/flash_10.452.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10228/flash_10.453.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10231/flash_10.454.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10232/flash_10.455.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10233/flash_10.456.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10234/flash_10.457.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10235/flash_10.458.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10236/flash_10.459.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10237/flash_10.460.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10238/flash_10.461.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10239/flash_10.462.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10240/flash_10.463.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10241/flash_10.464.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10242/flash_10.465.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10243/flash_10.466.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10244/flash_10.467.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10245/flash_10.468.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10246/flash_10.469.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10247/flash_10.470.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10248/flash_10.471.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10249/flash_10.472.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10250/flash_10.473.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10252/flash_10.474.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10253/flash_10.475.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10254/flash_10.476.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10255/flash_10.477.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10256/flash_10.478.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10257/flash_10.479.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10258/flash_10.480.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10259/flash_10.481.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10260/flash_10.482.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10261/flash_10.483.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10262/flash_10.484.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10263/flash_10485.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10264/flash_10.486.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10265/flash10.487.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10286/flash_10.441.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10287/flash_10.442.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10288/flash10.491.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10290/flash10.493.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10291/flash10.494.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/7971/pr_01_2023-1.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/7972/pr_02_2023.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/7996/pr_03_2023.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8306/projeto_de_resolucao_assinado.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8336/pr_05_2023.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8442/titulo_de_cidada_honoraria_-_assinado_2023.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8447/projeto_de_resolucao_assinado.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8460/pr_08_2023.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8465/pr_09_2023.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8466/pr_10_2023.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8507/pr_11_2023.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8508/pr_12_2023.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8509/pr_13_2023.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8535/pr_14_2023.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8553/pr_15_2023.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8554/pr_16_2023.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8958/pr_17_2023.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9007/pr_18_2023.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9012/pr_19_2023_-_correcao.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9015/pr_20_2023.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9052/pr_21_2023.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9173/pr_22_2023.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9227/pr_23_2023.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9233/pr_24_2023.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9291/pr_25_2023.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9329/pr_26_2023.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9358/pr_27_2023.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9378/pr_28_2023.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9387/pr_29_2023.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9393/pr_30_2023.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9396/projeto_de_lei_-_homenagem_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9412/pr_32_2023.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9419/pr_33_2023.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9423/pr_34_2023.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9448/pr_35_2023.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9474/pr_36_2023.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9480/pr_37_2023.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9486/pr_38_2023.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9497/pr_39_2023.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9512/pr_40_2023.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9513/pr_41_2023.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9566/pr_42_2023.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9585/pr_43_2023.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9598/pr_44_2023.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9610/pr_45_2023.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9711/pr_46_2023.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10337/flash_10.540.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10339/flash_10.541.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10340/flash_10.542.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10341/flash_10.543.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10342/flash_10.544.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10343/flash_10.545.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9031/emenda_ao_pl_49_cria_comseg_1.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9108/emenda_02_2023.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9136/emenda_03_2023.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9154/emenda_04_2023.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9155/projeto_de_lei_emenda_ldo_inciso_viii_2024.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9156/projeto_de_lei_emenda_ldo_inciso_ix_2024.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9157/emenda_manutencao.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9158/emenda_contribuicao.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9159/emenda_construcao_e_ampliacao.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9180/emenda_10_2023.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9427/emenda_11_2023.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9455/emenda_12_2023.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9460/emenda_13_2023.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9461/emenda_14_2023.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9471/emenda_15_2023.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9473/emenda_16_2023.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9475/emenda_17_2023.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9509/emenda_18_2023.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9514/emenda_19_2023.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9515/emenda_20_2023.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9516/emenda_21_2023.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9573/emenda_22_2023.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9574/emenda_23_2023.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9575/emenda_24_2023.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9576/emenda_25_2023.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9577/emenda_26_2023.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9578/emenda_27_2023.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9579/emenda_28_2023.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9580/emenda_29_2023.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9581/emenda_30_2023.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9582/emenda_31_2023.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9599/emenda_32_2023.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9606/emenda_modificativa_pl_144_-_valores_1.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9621/emenda_34_2023.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9622/emenda_35_2023.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9623/emenda_36_2023.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9624/emenda_37_2023.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9625/emenda_38_2023.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9626/emenda_39_2023.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9637/emenda_40_2023.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9638/emenda_41_2023.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9639/emenda_42_2023.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9640/emenda_43_2023.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9641/emenda_44_2023.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9642/emenda_45_2023.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9651/emenda_46_2023.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9654/emenda_47.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9655/emenda_48_2023.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9656/emenda_49_2023.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9657/emenda_50_2023.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9658/emenda_51_2023.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9659/emenda_52_2023.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9660/emenda_53_2023.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9661/emenda_54_2023.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9662/emenda_55_2023.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9674/emenda_56_2023_-_com_anexos.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9686/emenda_57_2023.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/7975/requerimento_1.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/7976/requerimento_2.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/7977/requerimento_3.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/7978/requerimento_4.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/7980/requerimento_6_ceci.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/7982/req_1_edmilson_bispo.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/7984/requerimento_148_-_vereadora_maria_helena.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/7985/requerimento_anteprojeto_lei_servidor_assinado.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/7986/req_iara_3101.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/7987/req_graca_3101.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/7988/req_wilton_3101.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/7990/req_ceci_3001.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/7991/requerimento__01_2023_ok.pdf" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/7992/req_1__rodrigo_3101.pdf" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/7993/req_2_rodrigo_3101.pdf" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/7994/req_3_rodrigo_3101.pdf" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/7995/requerimento_18.pdf" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/7997/requerimento_19.pdf" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/7998/requerimento_03-2023_convenio_assinado.pdf" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8243/requerimento_21.pdf" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8280/requerimento_22.pdf" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8288/requerimento_23.pdf" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8290/requerimento_24.pdf" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8295/requerimento_149_-_vereadora_maria_helena_..pdf" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8304/requerimento_04-2023_cascos_assinado.pdf" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8305/requerimento_ok.pdf" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8307/requerimentos_academia_ao_ar_livre_santa_lucia_assinado.pdf" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8332/requerimento_29.pdf" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8333/requerimento_30.pdf" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8334/requerimento_31.pdf" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8335/requerimento_32.pdf" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8339/req_agr_01_2023.pdf" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8346/requerimento_assinado.pdf" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8341/requerimento_35.pdf" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8342/requerimento_36.pdf" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8343/requerimento_37.pdf" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8344/requerimento_38.pdf" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8345/requerimento_150_-_vereadora_maria_helena_1_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8347/requerimento_40.pdf" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8349/requerimento_05-2023_dia_nacional_dos_animais-assinado.pdf" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8350/requerimento_03_assinado.pdf" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8351/requerimento_43.pdf" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8352/requerimento_44.pdf" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8353/requerimento_45.pdf" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8354/requerimento_46.pdf" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8367/requerimento._02_estudo_tecnico_na_rua_prof._monteiro_1.pdf" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8369/requerimento_49.pdf" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8372/requerimento_02.pdf" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8373/requerimento_51.pdf" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8375/req._rodrigo.pdf" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8379/requerimento_53.pdf" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8381/requerimento_54.pdf" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8382/requerimento_55.pdf" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8383/requerimento_56.pdf" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8385/requerimento_57.pdf" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8386/requerimento_6-2023.pdf" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8387/requerimento_59.pdf" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8388/req._09.pdf" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8389/req._08.pdf" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8390/requerimento_62_c.pdf" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8399/requerimento_63.pdf" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8406/requerimento_64.pdf" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8407/requerimento_65.pdf" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8408/requerimento_66.pdf" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8409/requerimento_67.pdf" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8410/requerimento_musica_nas_escolas_assinado.pdf" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8411/req._daniel.pdf" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8413/requerimento_7-2023.pdf" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8414/requerimento_042023-assinado.pdf" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8415/req._wilton_08.pdf" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8416/req._rodrigo_09.pdf" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8417/req._rodrigo_10.pdf" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8418/req._edson.pdf" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8419/req._edson.pdf" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8421/req._14.pdf" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8435/requerimento_79.pdf" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8437/requerimento_80.pdf" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8439/requerimento_81.pdf" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8440/requerimento_82_correcao.pdf" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8441/requerimento_153_-_assinado_vereadora_maria_helena.pdf" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8443/req._wilton_2.pdf" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8444/req._wilton_2.pdf" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8445/req._07_valdecy.pdf" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8446/req._08_odair.pdf" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8448/requerimento_08-2023.pdf" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8449/req._13_iara.pdf" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8450/req._mesa_diretora.pdf" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8451/requerimento_05_assinado.pdf" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8459/requerimento_92.pdf" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8471/requerimento_93.pdf" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8472/req._aldair_ok.pdf" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8476/requerimento_95.pdf" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8477/requerimento_96.pdf" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8478/requerimento_97.pdf" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8479/requerimento_98.pdf" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8480/requerimneto_6_.pdf" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8481/requerimento_100.pdf" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8482/requerimento_101.pdf" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8483/requerimento_102.pdf" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8484/requerimento_103.pdf" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8485/requerimento_104.pdf" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8486/requerimento_105.pdf" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8487/requerimento_106.pdf" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8488/requerimento_107.pdf" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8489/requerimento_108.pdf" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8511/requerimento_109.pdf" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8510/requerimento_110.pdf" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8512/requerimento_111.pdf" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8513/requerimento_112.pdf" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8514/requerimento_113.pdf" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8515/requerimento_114.pdf" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8516/requerimento_115.pdf" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8517/requerimento_116.pdf" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8518/requerimento_117.pdf" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8519/requerimento_118.pdf" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8520/requerimento_119.pdf" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8521/requerimento_120.pdf" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8522/requerimento_121.pdf" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8523/requerimento_122.pdf" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8524/requerimento_123.pdf" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8525/requerimento_124.pdf" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8526/requerimento_125.pdf" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8527/requerimento_126.pdf" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8528/requerimento_127.pdf" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8529/requerimento_08-assinado.pdf" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8530/requerimento_129.pdf" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8531/requerimento_130.pdf" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8532/requerimento_131.pdf" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8533/requerimento_132.pdf" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8534/requerimento_133.pdf" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8536/requerimento_134.pdf" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8540/requerimento_135_corrigido.pdf" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8541/requerimentos_03.pdf" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8542/requerimento_137.pdf" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8543/requerimento_138.pdf" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8544/requerimento_139.pdf" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8545/requerimento_140.pdf" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8546/requerimento_09_assinado.pdf" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8547/req._maria.pdf" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8548/requerimento_11-2023.pdf" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8549/requerimento_144.pdf" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8550/requerimento_145.pdf" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8551/requerimento_146_retificado.pdf" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8635/requerimento_147.pdf" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8644/requerimento_148.pdf" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8649/requerimento_149.pdf" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8653/requerimento_150.pdf" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8665/requerimento_151.pdf" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8673/requerimento_152.pdf" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8854/requerimento_153.pdf" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8976/requerimento_154.pdf" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8977/requerimento_155.pdf" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8978/requerimento_156.pdf" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8980/requerimento_assinado.pdf" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8981/req._12.pdf" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8982/req._13_ok.pdf" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8983/req._14_rodrigo.pdf" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8984/requerimento_12-2023.pdf" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8985/req._15_daniel.pdf" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8986/req._17_igor.pdf" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8990/requerimento_13-2023.pdf" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8991/flash_9999.pdf" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8992/req_166.pdf" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8994/requerimento_ass._no04_semafaro_avenida.pdf" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8995/requerimento012_faixa_elevada_av_antonio_versiani_ataide-assinado.pdf" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8996/req_169.pdf" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8997/req._iara_ok.pdf" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8998/req._10.pdf" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8999/req._11.pdf" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9000/req._09.pdf" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9001/req._12.pdf" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9002/requerimento_14-2023.pdf" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9003/req_176.pdf" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9004/req_177.pdf" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9008/req.0062023--assinado.pdf" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9009/requerimento_-_vila_atlantida_27.04.pdf" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9010/requerimento_titulo_juliano_caldeira.pdf" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9011/requerimento013_pista_caminhada_av_olimpio_magalhaes_1-assinado.pdf" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9013/req_182.pdf" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9016/req_183.pdf" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9017/requerimento_158_assinado_-_homenagem.pdf" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9018/req_08_iara.pdf" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9019/requerimento_12.pdf" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9020/req.10.pdf" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9021/requerimento_15-2023_pagto_emendas_impositivas.pdf" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9022/req.0072023-_reforma_da_praca_sao_geraldo-assinado.pdf" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9023/req_190.pdf" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9024/requerimento_-_rua_espinosa_04.05.pdf" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9026/req_192.pdf" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9030/req._06.pdf" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9034/requerimento_05-_revitalizacao_da_praca.pdf" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9035/req_195.pdf" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9036/requerimento_159-assinado_maria_helena.pdf" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9038/req_197.pdf" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9039/req._15_julia.pdf" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9040/req._daniel_13.pdf" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9041/req._iara_12.pdf" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9043/req._rodrigo_14.pdf" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9047/requerimento_13_assinado.pdf" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9048/req_204.pdf" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9049/req_205.pdf" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9050/req_206.pdf" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9053/req_207.pdf" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9065/req_208.pdf" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9066/req_209.pdf" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9067/req_210.pdf" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9069/requerimento_redutor_de_velocidade_jardim_primavera_assinado.pdf" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9070/requerimento_assinado.pdf" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9071/req._10_odair.pdf" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9072/req._11_claudio.pdf" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9073/requerimento_08.pdf" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9074/15.pdf" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9075/14.pdf" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9076/13.pdf" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9078/12.pdf" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9084/requerimento_trans_especial_para_autistas-assinado.pdf" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9085/req_222.pdf" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9086/req_223.pdf" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9087/req_224.pdf" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9089/requerimento_17-2023_anteprojeto.docx.pdf" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9090/req_226.pdf" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9092/req_227.pdf" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9093/req._09.pdf" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9094/req._10.pdf" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9095/req._11.pdf" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9096/req._13.pdf" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9097/req._14.pdf" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9098/req._12.pdf" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9099/req._15.pdf" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9100/req.16.pdf" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9101/req._17.pdf" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9102/req._18.pdf" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9105/rquerimento_15_pdf_juntos.pdf" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9106/requerimento_18-2023_desarquivamento.docx.pdf" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9118/req_07-_assinado_residuos.pdf" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9124/req._03.pdf" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9125/req._04.pdf" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9126/requerimento_-_09.pdf" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9128/req._05.pdf" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9129/req._08.pdf" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9133/req_247.pdf" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9135/req_248_2023.pdf" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9140/requerimento017_faixa_elevada_belvedere.pdf" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9141/req_250.pdf" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9142/req_251.pdf" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9144/req_252_2023.pdf" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9145/req_253_2023.pdf" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9146/req_254_2023.pdf" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9147/req_255_2023.pdf" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9148/req_256_2023.pdf" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9150/requerimento_20-2023_baias_ccz_1.pdf" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9153/req_258_2023.pdf" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9160/req_259.pdf" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9161/req_260.pdf" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9162/req_261.pdf" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9163/req_262_2023.pdf" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9164/requerimento_21-2023_curral.pdf" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9165/req_264_2023.pdf" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9166/requerimento_167_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9169/req_266_2023.pdf" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9170/req_267_2023.pdf" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9171/req_268_2023.pdf" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9175/req_269_2023.pdf" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9178/req_270.pdf" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9179/req_271_02.pdf" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9182/req_272.pdf" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9183/req_273_2023.pdf" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9184/req_274_2023.pdf" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9185/requerimento_22-2023_coordenadoria_diversidade.pdf" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9186/req_276_2023.pdf" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9187/req_277_2023.pdf" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9189/req_278_2023.pdf" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9198/req_279_2023.pdf" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9197/req_280_2023.pdf" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9199/requerimento019_intervencoes_casaroes_abandonados-assinado.pdf" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9200/requerimento_168_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9203/req_283_2023.pdf" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9204/req_284_2023.pdf" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9205/requerimento_23-2023_portaria_635_vet_na_saude-assinado.pdf" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9206/req_286_2023.pdf" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9207/req_287_2023.pdf" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9208/requerimento_20_assinado.pdf" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9209/req_289_2023.pdf" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9210/req_290_2023.pdf" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9211/req_291_2023.pdf" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9217/req_292_2023.pdf" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9222/req_293_2023.pdf" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9223/req_294_2023.pdf" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9224/req_295_2023.pdf" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9225/requerimento_169_mh_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9226/req_297_2023.pdf" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9228/requerimento_24-2023_calcamento_ccz.pdf" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9230/req_299_2023.pdf" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9231/req_300_2023.pdf" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9232/req_301_2023.pdf" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9235/req_302_2023.pdf" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9236/req_303_2023.pdf" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9237/req_304_2023.pdf" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9238/req_305_2023.pdf" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9239/req_306_2023.pdf" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9240/req_307_2023.pdf" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9241/req_308_2023.pdf" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9242/req_309_2023.pdf" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9244/req_310_2023.pdf" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9245/requerimento_25-2023_cultura_-_lei_paulo_gustavo.pdf" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9246/req_312_2023.pdf" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9247/req_313_2023.pdf" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9248/req_314_2023.pdf" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9249/requerimento_08_placas_assinado.pdf" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9250/req_316_2023.pdf" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9251/req_317_2023.pdf" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9252/req_318_2023.pdf" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9254/requerimento_21_pronto.pdf" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9255/req_320_2023.pdf" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9257/req_321_2023.pdf" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9258/requerimento_26-2023_cultura_-_lei_paulo_gustavo.pdf" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9259/requerimento_22_assinado.pdf" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9260/req_324_2023.pdf" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9261/req_325_2023.pdf" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9262/req_326_2023.pdf" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9263/req_327_2023.pdf" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9264/req_328_2023.pdf" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9270/req_329_2023.pdf" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9271/requerimento_27-2023_homenagem_hm.docx.pdf" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9272/req_331_2023.pdf" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9273/req_332_2023.pdf" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9274/req_333_2023.pdf" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9275/req.00102023_-_redutor_de_velocidade_-_belvedere.pdf" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9276/req_335_2023.pdf" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9279/req_336_2023.pdf" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9280/requerimento_09-_academia_assinado.pdf" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9281/req_337_2023.pdf" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9282/requerimento_171_assinado.pdf" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9283/requerimento_23_pdf.pdf" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9284/req_341_2023.pdf" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9285/req_342_2023.pdf" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9286/requerimento_7.pdf" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9288/requerimento_20_adesao_novo_programa_minha_casa_minha_vida__assinado.pdf" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9293/req_345_2023.pdf" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9299/req.00102023-_anteprojeto_politica_municipal_de_combate_a_obesidade_infantil.pdf" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9300/req_347_2023.pdf" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9301/req_348_2023.pdf" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9302/req_349_2023.pdf" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9303/requerimento_24_pdf.pdf" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9304/req_351_2023.pdf" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9305/req_352_2023.pdf" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9307/requerimento_28-2023_praca_planalto_-_parque_infantil.pdf" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9308/req_354_2023.pdf" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9309/req_355_2023.pdf" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9311/requerimento_25_pdf.pdf" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9315/requerimento_10-faixa_de_pedestre_assinado.pdf" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9316/req_358_2023.pdf" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9317/requerimento_assinado_172.pdf" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9318/req_360_2023.pdf" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9319/req_361_2023.pdf" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9320/req_362_2023.pdf" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9321/req_363_2023.pdf" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9323/req_364_2023.pdf" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9324/requerimento_29-2023_meio_ambiente.pdf" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9325/req_366_2023.pdf" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9327/req.00122023_-_ponte_da_rua_aracaju_-_bairro_santo_antonio_ii.pdf" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9330/req_368_2023.pdf" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9331/requerimento_173-_assinado.pdf" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9332/req_370_2023.pdf" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9334/requerimento_30-2023_gta_grupo_tatico_ambiental.pdf" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9336/req_372_2023.pdf" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9337/req_373_2023.pdf" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9340/req_374_2023.pdf" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9341/req_375_2023.pdf" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9342/req_376_2023.pdf" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9343/requerimento_-_melo_viana-assinado.pdf" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9344/req_378_2023.pdf" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9345/req_379_2023.pdf" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9346/req_380_2023.pdf" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9347/req_381_2023.pdf" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9351/req_382_2023.pdf" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9352/req_383_2023.pdf" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9353/req_384_2023.pdf" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9354/req_385_2023.pdf" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9356/requerimento_31-2023_unidade_movel_consulta_-assinado.pdf" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9357/req_387.pdf" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9359/requerimento_174_assinado.pdf" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9360/req_389_2023.pdf" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9361/req_390_2023.pdf" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9363/req_391_2023.pdf" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9364/req_392_2023.pdf" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9366/req_393_2023.pdf" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9367/requerimento_-_11.pdf" TargetMode="External"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9368/req_395_2023.pdf" TargetMode="External"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9370/requerimento_22_-homenagem_ao_instituto_alpargatas_a_secretaria_rejane_veloso_e_as_professoras_-premio_educador_nota_10-assinado.pdf" TargetMode="External"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9374/req_397_2023.pdf" TargetMode="External"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9375/req_398_2023.pdf" TargetMode="External"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9376/req_399_2023.pdf" TargetMode="External"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9377/requerimento_175_assinado_-_reforma_da_associacao_de_pacui.pdf" TargetMode="External"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9379/requerimento_32-2023_meio_ambiente.pdf" TargetMode="External"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9380/req_402_2023.pdf" TargetMode="External"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9381/req_403_2023.pdf" TargetMode="External"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9382/req_404_2023.pdf" TargetMode="External"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9385/requerimento_30_finalizado.pdf" TargetMode="External"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9386/requerimento_12-assinado.pdf" TargetMode="External"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9390/requerimento_33-2023_praca_conj._cristo_rei_-_prof_maria_do_carmo_maia_e_almeida.pdf" TargetMode="External"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9392/requerimento_23_-_centro_dia-assinado.pdf" TargetMode="External"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9394/req_410_2023.pdf" TargetMode="External"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9397/req_411_2023.pdf" TargetMode="External"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9398/requerimento_34-2023_-_pet_place.pdf" TargetMode="External"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9399/req_413_2023.pdf" TargetMode="External"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9400/req_414_2023.pdf" TargetMode="External"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9401/requerimento_178_assinado_-_residencial_montes_claros.pdf" TargetMode="External"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9402/req_416_2023.pdf" TargetMode="External"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9403/req_417_2023.pdf" TargetMode="External"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9404/assinado_178_-_requerimento_atualizado.pdf" TargetMode="External"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9405/req_419_2023.pdf" TargetMode="External"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9406/req_420_2023.pdf" TargetMode="External"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9407/req_421_2023.pdf" TargetMode="External"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9408/requerimento_31_pronto.pdf" TargetMode="External"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9415/req_423_2023.pdf" TargetMode="External"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9416/requerimento_32.pdf" TargetMode="External"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9418/req_425_2023.pdf" TargetMode="External"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9420/req_426_2023.pdf" TargetMode="External"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9421/requerimento_24_-homenagem_curso_ciencias_economicas_unimontes-assinado.pdf" TargetMode="External"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9429/req_428_2023.pdf" TargetMode="External"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9431/req_429_2023.pdf" TargetMode="External"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9432/requerimento_179_assinado_-_construccao_taquaril.pdf" TargetMode="External"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9433/req_431_2023.pdf" TargetMode="External"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9434/requerimento_33_em_pdf.pdf" TargetMode="External"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9435/req_433_2023.pdf" TargetMode="External"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9436/req_434_2023.pdf" TargetMode="External"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9437/req_435_2023.pdf" TargetMode="External"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9438/req_436_2023.pdf" TargetMode="External"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9440/req_437_2023.pdf" TargetMode="External"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9441/req_438_2023.pdf" TargetMode="External"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9442/req_439_2023.pdf" TargetMode="External"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9443/req_440_2023.pdf" TargetMode="External"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9445/requerimento_7.pdf" TargetMode="External"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9446/requerimento_35-2023_-_enfrentar_altas_temperaturas.pdf" TargetMode="External"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9449/requerimento_180_assinado_-_reforma_da_associacao_de_serra_verde.pdf" TargetMode="External"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9450/req_445_2023.pdf" TargetMode="External"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9451/req_446_2023.pdf" TargetMode="External"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9452/req.00132023_-_agendamento_sessao_de_homenagem_-_henrique_henriques.pdf" TargetMode="External"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9453/req_448_2023.pdf" TargetMode="External"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9454/req_449_2023.pdf" TargetMode="External"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9457/req_450_2023.pdf" TargetMode="External"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9458/req_451_2023.pdf" TargetMode="External"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9459/req_452_2023.pdf" TargetMode="External"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9462/req_453_2023.pdf" TargetMode="External"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9463/req_454_2023.pdf" TargetMode="External"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9464/requerimento_35.pdf" TargetMode="External"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9466/req_456_2023.pdf" TargetMode="External"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9467/req._odair_ferreira.pdf" TargetMode="External"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9470/req_458_2023.pdf" TargetMode="External"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9476/req_459_2023.pdf" TargetMode="External"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9477/req_460_2023.pdf" TargetMode="External"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9478/req_461_2023.pdf" TargetMode="External"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9479/requerimento_36.pdf" TargetMode="External"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9481/req_463_2023.pdf" TargetMode="External"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9482/req._mh.pdf" TargetMode="External"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9483/req._igor_ok.pdf" TargetMode="External"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9484/req._cecilia.pdf" TargetMode="External"/><Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9487/requerimento_10.10.pdf" TargetMode="External"/><Relationship Id="rId999" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9488/req_468_2023.pdf" TargetMode="External"/><Relationship Id="rId1000" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9489/req_469_2023.pdf" TargetMode="External"/><Relationship Id="rId1001" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9490/req.00152023-_academia_ao_ar_livre_praca_itapetinga.pdf" TargetMode="External"/><Relationship Id="rId1002" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9491/req_471_2023.pdf" TargetMode="External"/><Relationship Id="rId1003" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9492/req_472_2023.pdf" TargetMode="External"/><Relationship Id="rId1004" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9493/requerimento_183-_reforma_de_escola_para_transformar_em_ponto_de_apoio_medico_2.pdf" TargetMode="External"/><Relationship Id="rId1005" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9494/req_474_2023.pdf" TargetMode="External"/><Relationship Id="rId1006" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9495/req_475_2023.pdf" TargetMode="External"/><Relationship Id="rId1007" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9496/req_476_2023.pdf" TargetMode="External"/><Relationship Id="rId1008" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9498/requerimento_37-assinado.pdf" TargetMode="External"/><Relationship Id="rId1009" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9500/requemento_28_-_audiencia_publica_passe_livre.pdf" TargetMode="External"/><Relationship Id="rId1010" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9501/req_479_2023.pdf" TargetMode="External"/><Relationship Id="rId1011" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9503/req_480_2023.pdf" TargetMode="External"/><Relationship Id="rId1012" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9505/req_481_2023.pdf" TargetMode="External"/><Relationship Id="rId1013" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9507/req_482_2023.pdf" TargetMode="External"/><Relationship Id="rId1014" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9508/req_483_2023.pdf" TargetMode="External"/><Relationship Id="rId1015" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9510/req_484_2023.pdf" TargetMode="External"/><Relationship Id="rId1016" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9511/req.00162023-_semaforo_av._dos_militares_com_rua_santa_efigenia-assinado.pdf" TargetMode="External"/><Relationship Id="rId1017" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9517/req_486_2023.pdf" TargetMode="External"/><Relationship Id="rId1018" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9518/req_487_2023.pdf" TargetMode="External"/><Relationship Id="rId1019" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9519/req_488_2023.pdf" TargetMode="External"/><Relationship Id="rId1020" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9520/req_489_2023.pdf" TargetMode="External"/><Relationship Id="rId1021" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9523/requerimento_38_assinar.pdf" TargetMode="External"/><Relationship Id="rId1022" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9524/req_491_2023.pdf" TargetMode="External"/><Relationship Id="rId1023" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9525/requerimento_29_-__conselho_da_juventude.pdf" TargetMode="External"/><Relationship Id="rId1024" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9526/requerimento_38-2023_-_ciclovia.pdf" TargetMode="External"/><Relationship Id="rId1025" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9528/req_494_2023.pdf" TargetMode="External"/><Relationship Id="rId1026" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9529/req_495_2023.pdf" TargetMode="External"/><Relationship Id="rId1027" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9530/req.0172023-_anteprojeto_a_obrigatoriedade_de_colocacao_de_banheiros_quimicos_adaptados_1.pdf" TargetMode="External"/><Relationship Id="rId1028" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9532/req_497_2023.pdf" TargetMode="External"/><Relationship Id="rId1029" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9533/req_498_2023.pdf" TargetMode="External"/><Relationship Id="rId1030" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9545/req_499_2023.pdf" TargetMode="External"/><Relationship Id="rId1031" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9547/req_500_2023.pdf" TargetMode="External"/><Relationship Id="rId1032" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9548/req_501_2023.pdf" TargetMode="External"/><Relationship Id="rId1033" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9549/req_502_2023.pdf" TargetMode="External"/><Relationship Id="rId1034" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9550/req_503_2023.pdf" TargetMode="External"/><Relationship Id="rId1035" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9551/req_504_2023.pdf" TargetMode="External"/><Relationship Id="rId1036" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9552/requerimento_39_assinar.pdf" TargetMode="External"/><Relationship Id="rId1037" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9553/req_506_2023.pdf" TargetMode="External"/><Relationship Id="rId1038" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9556/req_507_2023.pdf" TargetMode="External"/><Relationship Id="rId1039" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9557/req_508_2023.pdf" TargetMode="External"/><Relationship Id="rId1040" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9558/req_509_2023.pdf" TargetMode="External"/><Relationship Id="rId1041" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9559/req_510_2023.pdf" TargetMode="External"/><Relationship Id="rId1042" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9560/req_511_2023.pdf" TargetMode="External"/><Relationship Id="rId1043" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9561/req_512_2023.pdf" TargetMode="External"/><Relationship Id="rId1044" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9562/req_513_2023.pdf" TargetMode="External"/><Relationship Id="rId1045" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9563/requerimento_40_pronto.pdf" TargetMode="External"/><Relationship Id="rId1046" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9564/req_515_2023.pdf" TargetMode="External"/><Relationship Id="rId1047" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9567/req_516_2023.pdf" TargetMode="External"/><Relationship Id="rId1048" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9568/requerimento_31_-__curso_smartphone.pdf" TargetMode="External"/><Relationship Id="rId1049" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9571/req_518_2023.pdf" TargetMode="External"/><Relationship Id="rId1050" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9572/req_519_2023.pdf" TargetMode="External"/><Relationship Id="rId1051" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9583/requerimento_33_assinar-assinado.pdf" TargetMode="External"/><Relationship Id="rId1052" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9586/req_521_2023.pdf" TargetMode="External"/><Relationship Id="rId1053" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9587/requerimento_41_finalizado.pdf" TargetMode="External"/><Relationship Id="rId1054" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9588/req_523_2023.pdf" TargetMode="External"/><Relationship Id="rId1055" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9589/req.00182023-_instalacao_de_placas_em_braille_nos_pontos_de_onibus.pdf" TargetMode="External"/><Relationship Id="rId1056" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9591/req_525_2023.pdf" TargetMode="External"/><Relationship Id="rId1057" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9592/req._ceci.pdf" TargetMode="External"/><Relationship Id="rId1058" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9593/req._odair.pdf" TargetMode="External"/><Relationship Id="rId1059" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9594/req.rodrigo.pdf" TargetMode="External"/><Relationship Id="rId1060" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9595/req._stalin.pdf" TargetMode="External"/><Relationship Id="rId1061" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9596/requerimento_32_-_encarregado-assinado.pdf" TargetMode="External"/><Relationship Id="rId1062" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9600/req_531_2023.pdf" TargetMode="External"/><Relationship Id="rId1063" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9601/req_532_2023.pdf" TargetMode="External"/><Relationship Id="rId1064" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9602/req_533_2023.pdf" TargetMode="External"/><Relationship Id="rId1065" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9603/requerimento_42_previmoc.pdf" TargetMode="External"/><Relationship Id="rId1066" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9604/req_535_2023.pdf" TargetMode="External"/><Relationship Id="rId1067" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9607/requerimento_42-2023_-_doacao_cetas.pdf" TargetMode="External"/><Relationship Id="rId1068" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9608/requerimento_assinado_placa_solar_e_ar_condicionado.pdf" TargetMode="External"/><Relationship Id="rId1069" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9618/req.00192023-_instalacao_de_espaco_para_cadeirantes_nos_pontos_de_onibus.pdf" TargetMode="External"/><Relationship Id="rId1070" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9619/req_539_2023.pdf" TargetMode="External"/><Relationship Id="rId1071" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9620/requerimento_43_assinar.pdf" TargetMode="External"/><Relationship Id="rId1072" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9627/req_541_2023.pdf" TargetMode="External"/><Relationship Id="rId1073" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9628/req_542_2023.pdf" TargetMode="External"/><Relationship Id="rId1074" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9630/req_543_2023.pdf" TargetMode="External"/><Relationship Id="rId1075" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9631/req_544_2023.pdf" TargetMode="External"/><Relationship Id="rId1076" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9632/req_545_2023.pdf" TargetMode="External"/><Relationship Id="rId1077" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9633/requerimento_7-assinado.pdf" TargetMode="External"/><Relationship Id="rId1078" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9634/req_547_2023.pdf" TargetMode="External"/><Relationship Id="rId1079" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9636/req_548_2023.pdf" TargetMode="External"/><Relationship Id="rId1080" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9643/req_549_2023.pdf" TargetMode="External"/><Relationship Id="rId1081" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9644/requerimento_43_assinado.pdf" TargetMode="External"/><Relationship Id="rId1082" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9645/req_551_2023.pdf" TargetMode="External"/><Relationship Id="rId1083" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9646/req.00202023-_academia_ao_ar_livre_independencia.pdf" TargetMode="External"/><Relationship Id="rId1084" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9649/req_553_2023.pdf" TargetMode="External"/><Relationship Id="rId1085" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9652/req_554_2023.pdf" TargetMode="External"/><Relationship Id="rId1086" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9663/req_555_2023.pdf" TargetMode="External"/><Relationship Id="rId1087" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9664/req_556_2023.pdf" TargetMode="External"/><Relationship Id="rId1088" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9665/req_557_2023.pdf" TargetMode="External"/><Relationship Id="rId1089" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9666/requerimento_34__sessao_homenagem_servico_social_assinado.pdf" TargetMode="External"/><Relationship Id="rId1090" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9667/requerimento_43_2023_-_audiencia_publica.pdf" TargetMode="External"/><Relationship Id="rId1091" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9675/req_560_2023.pdf" TargetMode="External"/><Relationship Id="rId1092" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9677/req_561_2023.pdf" TargetMode="External"/><Relationship Id="rId1093" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9678/req_562_2023.pdf" TargetMode="External"/><Relationship Id="rId1094" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9682/req_563_2023.pdf" TargetMode="External"/><Relationship Id="rId1095" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9684/req_564_2023.pdf" TargetMode="External"/><Relationship Id="rId1096" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9685/requerimento_dano_ao_canal_viriato_assinado.pdf" TargetMode="External"/><Relationship Id="rId1097" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9687/req_566_2023.pdf" TargetMode="External"/><Relationship Id="rId1098" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9688/req_567_2023.pdf" TargetMode="External"/><Relationship Id="rId1099" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9689/36_-_requerimento_-_esf_para_protocolar-assinado.pdf" TargetMode="External"/><Relationship Id="rId1100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9690/requerimento_44_assinado.pdf" TargetMode="External"/><Relationship Id="rId1101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9693/req_570_2023.pdf" TargetMode="External"/><Relationship Id="rId1102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9694/req_571_2023.pdf" TargetMode="External"/><Relationship Id="rId1103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9695/37-_requerimento_-_sinal_pro-vida.pdf" TargetMode="External"/><Relationship Id="rId1104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9701/req_573_2023.pdf" TargetMode="External"/><Relationship Id="rId1105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9702/req_574_2023.pdf" TargetMode="External"/><Relationship Id="rId1106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9703/req_575_2023.pdf" TargetMode="External"/><Relationship Id="rId1107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9704/requerimento_45_assinado.pdf" TargetMode="External"/><Relationship Id="rId1108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9705/38-_requerimento_-_salario_saude_mental.pdf" TargetMode="External"/><Relationship Id="rId1109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9707/requerimento_46.pdf" TargetMode="External"/><Relationship Id="rId1110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9708/req_579_2023.pdf" TargetMode="External"/><Relationship Id="rId1111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9709/requerimento_188_-_assinado_-_redutor_de_velocidade_-_boulevard.pdf" TargetMode="External"/><Relationship Id="rId1112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9710/req_581_2023.pdf" TargetMode="External"/><Relationship Id="rId1113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10090/flash_10.269a.pdf" TargetMode="External"/><Relationship Id="rId1114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10089/flash_10.260a.pdf" TargetMode="External"/><Relationship Id="rId1115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/7979/moncao_1.pdf" TargetMode="External"/><Relationship Id="rId1116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9091/moncao_02.pdf" TargetMode="External"/><Relationship Id="rId1117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9149/mocao_3.pdf" TargetMode="External"/><Relationship Id="rId1118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9188/mocao_4.pdf" TargetMode="External"/><Relationship Id="rId1119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9384/req_405_2023.pdf" TargetMode="External"/><Relationship Id="rId1120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9430/moncao_06.pdf" TargetMode="External"/><Relationship Id="rId1121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9683/moncao_07_2023.pdf" TargetMode="External"/><Relationship Id="rId1122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9054/substitutivo_-_pl_54_2023.pdf" TargetMode="External"/><Relationship Id="rId1123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9410/pl_substitutivo_-_cria_cmdrs_ass.pdf" TargetMode="External"/><Relationship Id="rId1124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9411/plc_substitutivo_-_programa_de_regularizacao_fundiaria_ass-assinado.pdf" TargetMode="External"/><Relationship Id="rId1125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9422/substitutivo_04_2023.pdf" TargetMode="External"/><Relationship Id="rId1126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8539/veto_01_2023.pdf" TargetMode="External"/><Relationship Id="rId1127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9131/veto_plc_10_assessor_parlamentar.pdf" TargetMode="External"/><Relationship Id="rId1128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9555/veto_integral_-_projeto_de_lei_n.o_133-2023_ass.pdf" TargetMode="External"/><Relationship Id="rId1129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10293/flash10.496.pdf" TargetMode="External"/><Relationship Id="rId1130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10295/flash10.498.pdf" TargetMode="External"/><Relationship Id="rId1131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10294/flash10.497.pdf" TargetMode="External"/><Relationship Id="rId1132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/7983/ata_24-01-2023.pdf" TargetMode="External"/><Relationship Id="rId1133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10037/flash_9877.pdf" TargetMode="External"/><Relationship Id="rId1134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10469/flash10.494a.pdf" TargetMode="External"/><Relationship Id="rId1135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10470/flash10.494b.pdf" TargetMode="External"/><Relationship Id="rId1136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10296/flash10.499.pdf" TargetMode="External"/><Relationship Id="rId1137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10297/flash_10.500.pdf" TargetMode="External"/><Relationship Id="rId1138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10298/flash_10.501.pdf" TargetMode="External"/><Relationship Id="rId1139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10299/flash_10.502.pdf" TargetMode="External"/><Relationship Id="rId1140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10300/flash_10.503.pdf" TargetMode="External"/><Relationship Id="rId1141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10301/flash_10.504.pdf" TargetMode="External"/><Relationship Id="rId1142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10302/flash_10.505.pdf" TargetMode="External"/><Relationship Id="rId1143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10303/flash_10.506.pdf" TargetMode="External"/><Relationship Id="rId1144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10304/flash_10.507.pdf" TargetMode="External"/><Relationship Id="rId1145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10305/flash_10.508.pdf" TargetMode="External"/><Relationship Id="rId1146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10306/flash_10.509.pdf" TargetMode="External"/><Relationship Id="rId1147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10307/flash_10.510.pdf" TargetMode="External"/><Relationship Id="rId1148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10308/flash_10.511.pdf" TargetMode="External"/><Relationship Id="rId1149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10309/flash_10.512.pdf" TargetMode="External"/><Relationship Id="rId1150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10310/flash_10.513.pdf" TargetMode="External"/><Relationship Id="rId1151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10311/flash_10.514.pdf" TargetMode="External"/><Relationship Id="rId1152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10312/flash_10.515.pdf" TargetMode="External"/><Relationship Id="rId1153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10313/flash_10.516.pdf" TargetMode="External"/><Relationship Id="rId1154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10314/flash_10.517.pdf" TargetMode="External"/><Relationship Id="rId1155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10315/flash_10.518.pdf" TargetMode="External"/><Relationship Id="rId1156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10316/flash_10.519.pdf" TargetMode="External"/><Relationship Id="rId1157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10317/flash_10.520.pdf" TargetMode="External"/><Relationship Id="rId1158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10318/flash_10.521.pdf" TargetMode="External"/><Relationship Id="rId1159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10319/flash_10.522.pdf" TargetMode="External"/><Relationship Id="rId1160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10320/flash_10.523.pdf" TargetMode="External"/><Relationship Id="rId1161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10321/flash_10.524.pdf" TargetMode="External"/><Relationship Id="rId1162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10322/flash_10.525.pdf" TargetMode="External"/><Relationship Id="rId1163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10323/flash_10.526.pdf" TargetMode="External"/><Relationship Id="rId1164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10324/flash_10.527.pdf" TargetMode="External"/><Relationship Id="rId1165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10325/flash_10.528.pdf" TargetMode="External"/><Relationship Id="rId1166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10326/flash_10.529.pdf" TargetMode="External"/><Relationship Id="rId1167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10327/flash_10.530.pdf" TargetMode="External"/><Relationship Id="rId1168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10328/flash_10.531.pdf" TargetMode="External"/><Relationship Id="rId1169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10329/flash_10.532.pdf" TargetMode="External"/><Relationship Id="rId1170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10330/flash_10.533.pdf" TargetMode="External"/><Relationship Id="rId1171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10331/flash_10.534.pdf" TargetMode="External"/><Relationship Id="rId1172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10332/flash_10.535.pdf" TargetMode="External"/><Relationship Id="rId1173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10333/flash_10.536.pdf" TargetMode="External"/><Relationship Id="rId1174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10334/flash_10.537.pdf" TargetMode="External"/><Relationship Id="rId1175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10335/flash_10.538.pdf" TargetMode="External"/><Relationship Id="rId1176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10336/flash_10.539.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9469/emenda_a_lei_organica_previdencia_ass.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9527/nova_emenda_a_lei_organica_previdencia_ass.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9590/pelom_03_2023.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10292/flash10.495.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8360/pl_complementar_1.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8361/pl_complementar_2.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8469/pl_complementar_3.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8474/plc.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8504/plc_5_2023.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8505/plc_6_2023.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8506/plc_7_2023.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8538/plc_08_2023.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9005/plc_9_2023.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9014/plc_10_2023.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9046/plc_-_agente_contratacao_prevmoc_assinado_eletronicamente.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9104/plc_vencimento_agentes_2023_maio.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9119/plc_altera_lei_complementar_91.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9193/plc_cargo_terapeuta_integrativo_e_complementar_ass.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9216/plc_15_2023.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9372/plc_-_programa_de_regularizacao_fundiaria_ass.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9373/plc_-_regime_previdenciario_ass.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9468/plc_alteracao_de_normativos_de_servidores_municipais_ass.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9570/plc_19_2023_-_com_anexo.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9615/plc_alteracao_de_normativos_de_servidores_municipais_ass.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9668/plc_-_regime_previdenciario.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9672/plc_alteracao_de_normativos_de_servidores_municipais_vf_ass.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9679/plc_-_altera_lc_115_cargos_municipio_ass.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9698/plc_-_licenciamento_ambiental_ass.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9712/plc_-_altera_lc_115_cargos_prazo_jornada_ass.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10174/flash_10.405.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10143/flash_10.378.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10178/flash_10.409.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10164/flash_10.397.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10145/flash_10.380.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10149/flash_10.383.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10154/flash_10.388.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10176/flash_10.407.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10047/flash_10.303.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10092/flash_10.344.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10100/flash_10.347.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10142/flash_10.377.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10144/flash_10.379.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10147/flash_10.382.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10150/flash_10.384.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10165/flash_10.398.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10166/flash_10.399.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10167/flash_10.400.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10173/flash_10.404.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10177/flash_10.408.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10180/flash_10.411.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10181/flash_10.412.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10266/flash10.488.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10267/flash10.489.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10268/flash10.490.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10289/flash10.492.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/7973/pl_01_2023.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/7974/pl_02_2023.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/7981/pl_03_2023.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8338/pl_04_2023.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8355/pl_05_2023.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8356/pl_6_2023.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8357/pl_07_2023.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8358/pl_8_2023.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8359/pl_09_2023.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8362/pl_10_2023.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8370/pl_11_2023.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8374/pl_12_2023.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8384/pl_13_2023.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8400/pl_14_2023.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8401/pl_15_2023.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8422/projeto_de_lei_no_16_de_2023.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8423/pl_17_2023.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8430/pl_18_2023.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8438/pl_19_2023.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8456/pl_20_2023.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8457/pl_21_2023.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8458/pl_22_2023.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8467/pl_23_2023.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8468/pl_24_2023.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8470/pl_25_2023.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8473/pl_rua.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8475/pl_27_2023.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8490/pl_28_2023.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8491/pl_29_2023.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8492/pl_30_2023.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8493/pl_31_2023.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8494/pl_32_2023.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8495/pl_33_2023.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8496/pl_34_2023.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8497/pl_35_2023.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8498/pl_36_2023.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8499/pl_37_2023.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8500/pl_38_2023.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8501/pl_39_2023.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8502/pl_40_2023_-_02.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8503/pl_41_2023.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8537/pl_42_2023.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8552/projeto_de_lei_-_semana_de_orientacao_prevencao_e_conscientizacao_da_depressao_transtorno_de_ansiedade_e_sindrome_do_panico.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8699/pl_44_2023.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8918/pl_45_2023.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8966/projeto_de_lei_-_semana_municipal_de_educacao_preventiva_e_de_enfrentamento_a_endometriose.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8979/pl_47_2023.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8993/pl_48_2023.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9006/pl_49_2023.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9025/pl_50_2023.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9029/2023_junho_arco-iris_e_dia_do_orgulho_lgbtqia.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9032/pl_52_2023.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9033/pl_53_2023.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9037/pl_54_2023.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9044/pl_-_cria_componente_de_auditoria_de_saude_assinado_eletronicamente.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9045/pl_-_programa_municipal_incentivo_ao_futebol_de_campo_assinado_eletronicamente.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9051/pl_57_2023.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9079/pl_reajuste_servidores_2023_assinado.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9081/pl_59_2023.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9082/2023_programa_de_incentivo_ao_emprego_para_as_maes_solo.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9083/semana_de_conscientizacao_da_saude_mentalde_criancas_e_adolescentes.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9088/projeto_de_lei_-_dia_municipal_de_luta_contra_a_lgbtfobia.docx.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9103/pl_estrada_rural_vicinal.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9107/projeto_de_lei_dia_da_mae_solo.docx.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9120/pl_ldo_2024.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9121/pl_-_altera_a_lei_3631.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9122/pl_-_altera_a_lei_3626.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9123/pl_desafetacao_e_alienacao_prolongamento_todos_os_santos.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9132/pl_69_2023.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9134/pl_70_2023.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9143/pl_71_2023.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9151/pl_72_2023.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9152/pl_73_2023.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9167/pl_74_2023.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9168/pl_75_2023.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9172/pl_cessao_milivre_e_velorio_ass.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9174/pl_77_2023.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9176/pl_78_2023.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9181/pl_79_2023.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9190/pl_doacao_imovel_a_policia_federal_ass.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9191/pl_doacao_imovel_a_ctev_ass.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9192/pl_dacao_em_pagamento_ancora_ass.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9194/pl_83_2023.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9195/pl_84_2023.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9196/pl_85_2023.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9201/pl_86_2023.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9202/pl_87_2023.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9212/pl_altera_lei_5500_esurb_ass.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9213/pl_autoriza_repasse_a_sociedade_rural_v_final_ass.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9214/pl_autoriza_convenio_hospital_unimontes_ass.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9215/pl_dacao_em_pagamento_ancora_ass.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9218/pl_92_2023.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9219/pl_93_2023.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9220/pl_94_23.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9221/semana_de__conscientizacao_da_saude_mental_de_criancas_e_adolescentes.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9229/projeto_de_lei_-semana_de__conscientizacao_e_prevencao_da_doenca_de_alzheimer_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9234/pl_97_2023.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9243/pl_98_2023.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9253/flash_4392.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9256/pl_100_2023.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9265/projeto_de_lei_nao_se_cale_assinado.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9266/pl_-_transposicao_e_transferencia_orcamentaria_ass.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9267/pl_altera_lei_5575_ancora_ass.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9268/pl_autoriza_repasse_a_aci_ass.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9269/pl_denomina_via_publica_ass.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9277/pl_106_2023.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9287/pl_-_transposicao_e_transferencia_orcamentaria_ass_2.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9289/pl_108_2023.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9290/pl_109_2023.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9292/pl_110_2023.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9306/projeto_de_lei_passe_livre-assinado.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9310/pl_112_2023.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9312/prestar_socorro_animais_atropelados.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9313/projeto_de_lei_-_dia_municipal_da_familia_multiespecie.docx.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9314/projeto_de_lei_multas.docx.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9322/pl_116_2023.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9326/pl_altera_lei_5085_adao_mucio.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9328/pl_118_2023.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9333/pl_119_2023.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9335/pl_120_2023.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9338/pl_121_2023_-_02.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9339/pl_122_2023.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9348/pl_repasse_america_2023.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9349/pl_criacao_distrito_de_pedra_preta_dos_montes.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9350/pl_125_2023.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9355/pl_126_2023.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9362/pl_127_2023.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9365/pl_128_2023.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9369/pl_-_cria_cmdrs_ass.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9371/pl_plano_municipal_de_residuos_ass.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9383/pl_131_2023.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9389/pl_credito_especial_2023_enfermeiros.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9391/pl_133_2023.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9395/pl_134_2023.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9409/pl_135_2023.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9413/pl_136_2023.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9414/pl_137_2023.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9424/pl_138_2023.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9425/pl_139_2023.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9426/pl_140_2023.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9428/pl_141_2023.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9439/pl_142_2023.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9447/pl_143_2023.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9456/pl_proposta_orcamentaria_2024_ass.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9465/pl_145_2023.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9472/projeto_de_lei_-_semana_do_eca_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9485/pl_147_2023.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9499/pl_148_2023.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9502/pl_149_2023.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9506/pl_150_2023.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9521/pl_151_2023.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9522/pl_152_2023.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9531/pl_153_2023.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9546/pl_altera_3720_12_e_meio_area_publica_ass.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9554/pl_155_2023.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9565/pl_156_2023.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9569/pl_157_2023.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9584/pl_158_2023.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9597/pl_permuta_brow_ass.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9605/pl_160_2023.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9609/pl_161_2023.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9611/projeto_de_lei_-_semana_municipal_do_eca.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9612/projeto_de_lei_-_mes_maio_furta-cor_dedicado_as_acoes_de_conscientizacao_incentivo_ao_cuidado_e_promocao_da_saude_mental_materna.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9613/pl_164_2023.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9614/pl_165_2023.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9616/pl_incentivo_hospitalar_ass.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9617/pl_passe_livre_ass.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9629/pl_168_2023.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9635/pl_incentivo_hospitalar_atual_ass.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9647/projeto_de_lei_-_semana_de_orientacao_prevencao_e_conscientizacao_sobre_a_sindrome_de_burnout..pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9648/pl_171_2023.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9650/pl_172_2023.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9653/pl_173_2023.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9669/pl_concede_autorizacao_legislativa.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9670/pl_-_transposicao_e_transferencia_lc_171_lc_172.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9671/pl_permuta_brow_novo.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9673/pl_177_2023.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9676/pl_178_2023.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9680/pl_179_2023.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9681/pl_permuta_brow_08_12_ass.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9691/pl_181_2023.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9692/pl_182_2023.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9696/pl_uso_de_drones_ass.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9697/pl_autoriza_repasse_a_rosa_mistica_ass.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9699/pl_185_2023.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9706/pl_autoriza_obras_cassimiro_ass.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10025/flash_10.282.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10026/flash_10.283.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10027/flash_10.284.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10028/flash_10.285.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10029/flash_10.286.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10030/flash_10.287.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10031/flash_10.288.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10032/flash_10.289.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10033/flash_10.290.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10034/flash_10.291.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10035/flash_10.292.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10036/flash_10.293.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10038/flash_10.294.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10039/flash_10.295.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10040/flash_10.296.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10041/flash_10.297.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10042/flash_10.298.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10043/flash_10.299.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10044/flash_10.300.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10045/flash_10.301.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10046/flash_10.302.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10048/flash_10.304.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10049/flash_10.305.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10050/flash_10.306.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10053/flash_10.307.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10054/flash_10.308.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10055/flash_10.309.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10056/flash_10.310.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10057/flash_10.311.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10058/flash_10.312.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10059/flash_10.313.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10060/flash_10.314.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10061/flash_10.315.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10062/flash_10.316.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10063/flash_10.317.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10064/flash_10.318.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10065/flash_10.319.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10066/flash_10.320.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10067/flash_10.321.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10068/flash_10.332.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10069/flash_10.323.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10070/flash_10.324.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10071/flash_10.325.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10072/flash_10.326.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10073/flash_10.327.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10074/flash_10.328.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10075/flash_10.329.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10076/flash_10.330.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10077/flash_10.331.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10078/flash_10.332.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10079/flash_10.333.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10080/flash_10.334.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10082/flash_10.336.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10083/flash_10.337.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10084/flash_10.338.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10085/flash_10.339.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10086/flash_10.340.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10087/flash_10.341.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10088/flash_10.342.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10091/flash_10.343.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10093/flash_10.345.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10097/flash_10.335.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10099/flash_10.346.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10101/flash_10.348.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10102/flash_10.349.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10103/flash_10.350.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10104/flash_10.351.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10105/flash_10.352.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10107/flash_10.353.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10108/flash_10.354.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10120/flash_3045.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10121/flash_10.356.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10122/flash_10.357.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10123/flash_10.358.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10124/flash_10.359.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10125/flash_10.360.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10126/flash_10.361.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10127/flash_10.362.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10128/flash_10.363.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10129/flash_10.364.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10130/flash_10.365.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10131/flash_10.366.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10132/flash_10.367.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10133/flash_10.368.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10134/flash_10.369.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10135/flash_10.370.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10136/flash_10.371.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10137/flash_10.372.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10138/flash_10.373.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10139/flash_10.374.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10140/flash_10.375.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10141/flash_10.376.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10146/flash_10.381.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10151/flash_10.385.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10152/flash_10.386.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10153/flash_10.387.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10155/flash_10.389.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10156/flash_10.390.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10157/flash_10.391.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10158/flash_10.392.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10159/flash_10.393.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10160/flash_10.394.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10161/flash_10.395.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10162/flash_10.396.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10169/flash_10.401.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10170/flash_10.402.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10171/flash_10.403.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10175/flash_10.406.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10179/flash_10.410.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10182/flash_10.413.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10183/flash_10.414.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10184/flash_10.415.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10185/flash_10.416.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10186/flash_10.417.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10187/flash_10.418.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10188/flash_10.419.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10189/flash_10.420.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10191/flash_10.421.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10192/flash_10.422.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10193/flash_10.423.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10194/flash_10.424.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10195/flash_10.425.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10196/flash_10.426.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10197/flash_10.427.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10198/flash_10.428.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10199/flash_10.429.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10200/flash_10.430.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10201/flash_10.431.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10202/flash_10.432.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10203/flash_10.433.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10205/flash_10.435.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10206/flash_10.434.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10207/flash_10.436.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10208/flash_10.437.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10209/flash_10.438.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10210/flash_10.439.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10211/flash_10.440.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10216/flash_10.443.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10217/flash_10.444.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10218/flash_10.445.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10220/flash_10.446.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10221/flash_10.447.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10222/flash_10.448.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10223/flash_10.449.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10224/flash_10.450.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10226/flash_10.451.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10227/flash_10.452.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10228/flash_10.453.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10231/flash_10.454.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10232/flash_10.455.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10233/flash_10.456.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10234/flash_10.457.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10235/flash_10.458.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10236/flash_10.459.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10237/flash_10.460.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10238/flash_10.461.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10239/flash_10.462.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10240/flash_10.463.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10241/flash_10.464.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10242/flash_10.465.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10243/flash_10.466.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10244/flash_10.467.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10245/flash_10.468.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10246/flash_10.469.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10247/flash_10.470.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10248/flash_10.471.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10249/flash_10.472.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10250/flash_10.473.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10252/flash_10.474.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10253/flash_10.475.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10254/flash_10.476.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10255/flash_10.477.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10256/flash_10.478.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10257/flash_10.479.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10258/flash_10.480.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10259/flash_10.481.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10260/flash_10.482.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10261/flash_10.483.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10262/flash_10.484.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10263/flash_10485.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10264/flash_10.486.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10265/flash10.487.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10286/flash_10.441.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10287/flash_10.442.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10288/flash10.491.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10290/flash10.493.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10291/flash10.494.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/7971/pr_01_2023-1.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/7972/pr_02_2023.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/7996/pr_03_2023.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8306/projeto_de_resolucao_assinado.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8336/pr_05_2023.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8442/titulo_de_cidada_honoraria_-_assinado_2023.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8447/projeto_de_resolucao_assinado.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8460/pr_08_2023.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8465/pr_09_2023.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8466/pr_10_2023.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8507/pr_11_2023.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8508/pr_12_2023.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8509/pr_13_2023.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8535/pr_14_2023.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8553/pr_15_2023.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8554/pr_16_2023.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8958/pr_17_2023.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9007/pr_18_2023.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9012/pr_19_2023_-_correcao.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9015/pr_20_2023.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9052/pr_21_2023.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9173/pr_22_2023.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9227/pr_23_2023.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9233/pr_24_2023.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9291/pr_25_2023.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9329/pr_26_2023.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9358/pr_27_2023.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9378/pr_28_2023.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9387/pr_29_2023.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9393/pr_30_2023.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9396/projeto_de_lei_-_homenagem_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9412/pr_32_2023.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9419/pr_33_2023.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9423/pr_34_2023.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9448/pr_35_2023.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9474/pr_36_2023.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9480/pr_37_2023.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9486/pr_38_2023.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9497/pr_39_2023.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9512/pr_40_2023.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9513/pr_41_2023.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9566/pr_42_2023.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9585/pr_43_2023.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9598/pr_44_2023.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9610/pr_45_2023.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9711/pr_46_2023.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10337/flash_10.540.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10339/flash_10.541.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10340/flash_10.542.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10341/flash_10.543.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10342/flash_10.544.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10343/flash_10.545.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9031/emenda_ao_pl_49_cria_comseg_1.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9108/emenda_02_2023.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9136/emenda_03_2023.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9154/emenda_04_2023.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9155/projeto_de_lei_emenda_ldo_inciso_viii_2024.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9156/projeto_de_lei_emenda_ldo_inciso_ix_2024.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9157/emenda_manutencao.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9158/emenda_contribuicao.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9159/emenda_construcao_e_ampliacao.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9180/emenda_10_2023.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9427/emenda_11_2023.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9455/emenda_12_2023.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9460/emenda_13_2023.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9461/emenda_14_2023.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9471/emenda_15_2023.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9473/emenda_16_2023.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9475/emenda_17_2023.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9509/emenda_18_2023.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9514/emenda_19_2023.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9515/emenda_20_2023.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9516/emenda_21_2023.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9573/emenda_22_2023.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9574/emenda_23_2023.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9575/emenda_24_2023.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9576/emenda_25_2023.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9577/emenda_26_2023.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9578/emenda_27_2023.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9579/emenda_28_2023.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9580/emenda_29_2023.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9581/emenda_30_2023.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9582/emenda_31_2023.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9599/emenda_32_2023.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9606/emenda_modificativa_pl_144_-_valores_1.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9621/emenda_34_2023.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9622/emenda_35_2023.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9623/emenda_36_2023.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9624/emenda_37_2023.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9625/emenda_38_2023.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9626/emenda_39_2023.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9637/emenda_40_2023.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9638/emenda_41_2023.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9639/emenda_42_2023.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9640/emenda_43_2023.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9641/emenda_44_2023.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9642/emenda_45_2023.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9651/emenda_46_2023.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9654/emenda_47.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9655/emenda_48_2023.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9656/emenda_49_2023.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9657/emenda_50_2023.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9658/emenda_51_2023.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9659/emenda_52_2023.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9660/emenda_53_2023.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9661/emenda_54_2023.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9662/emenda_55_2023.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9674/emenda_56_2023_-_com_anexos.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9686/emenda_57_2023.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/7975/requerimento_1.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/7976/requerimento_2.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/7977/requerimento_3.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/7978/requerimento_4.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/7980/requerimento_6_ceci.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/7982/req_1_edmilson_bispo.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/7984/requerimento_148_-_vereadora_maria_helena.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/7985/requerimento_anteprojeto_lei_servidor_assinado.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/7986/req_iara_3101.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/7987/req_graca_3101.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/7988/req_wilton_3101.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/7990/req_ceci_3001.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/7991/requerimento__01_2023_ok.pdf" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/7992/req_1__rodrigo_3101.pdf" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/7993/req_2_rodrigo_3101.pdf" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/7994/req_3_rodrigo_3101.pdf" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/7995/requerimento_18.pdf" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/7997/requerimento_19.pdf" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/7998/requerimento_03-2023_convenio_assinado.pdf" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8243/requerimento_21.pdf" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8280/requerimento_22.pdf" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8288/requerimento_23.pdf" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8290/requerimento_24.pdf" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8295/requerimento_149_-_vereadora_maria_helena_..pdf" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8304/requerimento_04-2023_cascos_assinado.pdf" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8305/requerimento_ok.pdf" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8307/requerimentos_academia_ao_ar_livre_santa_lucia_assinado.pdf" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8332/requerimento_29.pdf" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8333/requerimento_30.pdf" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8334/requerimento_31.pdf" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8335/requerimento_32.pdf" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8339/req_agr_01_2023.pdf" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8346/requerimento_assinado.pdf" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8341/requerimento_35.pdf" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8342/requerimento_36.pdf" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8343/requerimento_37.pdf" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8344/requerimento_38.pdf" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8345/requerimento_150_-_vereadora_maria_helena_1_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8347/requerimento_40.pdf" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8349/requerimento_05-2023_dia_nacional_dos_animais-assinado.pdf" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8350/requerimento_03_assinado.pdf" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8351/requerimento_43.pdf" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8352/requerimento_44.pdf" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8353/requerimento_45.pdf" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8354/requerimento_46.pdf" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8367/requerimento._02_estudo_tecnico_na_rua_prof._monteiro_1.pdf" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8369/requerimento_49.pdf" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8372/requerimento_02.pdf" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8373/requerimento_51.pdf" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8375/req._rodrigo.pdf" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8379/requerimento_53.pdf" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8381/requerimento_54.pdf" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8382/requerimento_55.pdf" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8383/requerimento_56.pdf" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8385/requerimento_57.pdf" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8386/requerimento_6-2023.pdf" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8387/requerimento_59.pdf" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8388/req._09.pdf" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8389/req._08.pdf" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8390/requerimento_62_c.pdf" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8399/requerimento_63.pdf" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8406/requerimento_64.pdf" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8407/requerimento_65.pdf" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8408/requerimento_66.pdf" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8409/requerimento_67.pdf" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8410/requerimento_musica_nas_escolas_assinado.pdf" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8411/req._daniel.pdf" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8413/requerimento_7-2023.pdf" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8414/requerimento_042023-assinado.pdf" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8415/req._wilton_08.pdf" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8416/req._rodrigo_09.pdf" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8417/req._rodrigo_10.pdf" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8418/req._edson.pdf" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8419/req._edson.pdf" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8421/req._14.pdf" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8435/requerimento_79.pdf" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8437/requerimento_80.pdf" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8439/requerimento_81.pdf" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8440/requerimento_82_correcao.pdf" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8441/requerimento_153_-_assinado_vereadora_maria_helena.pdf" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8443/req._wilton_2.pdf" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8444/req._wilton_2.pdf" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8445/req._07_valdecy.pdf" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8446/req._08_odair.pdf" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8448/requerimento_08-2023.pdf" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8449/req._13_iara.pdf" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8450/req._mesa_diretora.pdf" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8451/requerimento_05_assinado.pdf" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8459/requerimento_92.pdf" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8471/requerimento_93.pdf" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8472/req._aldair_ok.pdf" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8476/requerimento_95.pdf" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8477/requerimento_96.pdf" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8478/requerimento_97.pdf" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8479/requerimento_98.pdf" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8480/requerimneto_6_.pdf" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8481/requerimento_100.pdf" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8482/requerimento_101.pdf" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8483/requerimento_102.pdf" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8484/requerimento_103.pdf" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8485/requerimento_104.pdf" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8486/requerimento_105.pdf" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8487/requerimento_106.pdf" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8488/requerimento_107.pdf" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8489/requerimento_108.pdf" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8511/requerimento_109.pdf" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8510/requerimento_110.pdf" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8512/requerimento_111.pdf" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8513/requerimento_112.pdf" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8514/requerimento_113.pdf" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8515/requerimento_114.pdf" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8516/requerimento_115.pdf" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8517/requerimento_116.pdf" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8518/requerimento_117.pdf" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8519/requerimento_118.pdf" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8520/requerimento_119.pdf" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8521/requerimento_120.pdf" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8522/requerimento_121.pdf" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8523/requerimento_122.pdf" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8524/requerimento_123.pdf" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8525/requerimento_124.pdf" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8526/requerimento_125.pdf" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8527/requerimento_126.pdf" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8528/requerimento_127.pdf" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8529/requerimento_08-assinado.pdf" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8530/requerimento_129.pdf" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8531/requerimento_130.pdf" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8532/requerimento_131.pdf" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8533/requerimento_132.pdf" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8534/requerimento_133.pdf" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8536/requerimento_134.pdf" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8540/requerimento_135_corrigido.pdf" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8541/requerimentos_03.pdf" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8542/requerimento_137.pdf" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8543/requerimento_138.pdf" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8544/requerimento_139.pdf" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8545/requerimento_140.pdf" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8546/requerimento_09_assinado.pdf" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8547/req._maria.pdf" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8548/requerimento_11-2023.pdf" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8549/requerimento_144.pdf" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8550/requerimento_145.pdf" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8551/requerimento_146_retificado.pdf" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8635/requerimento_147.pdf" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8644/requerimento_148.pdf" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8649/requerimento_149.pdf" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8653/requerimento_150.pdf" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8665/requerimento_151.pdf" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8673/requerimento_152.pdf" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8854/requerimento_153.pdf" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8976/requerimento_154.pdf" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8977/requerimento_155.pdf" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8978/requerimento_156.pdf" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8980/requerimento_assinado.pdf" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8981/req._12.pdf" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8982/req._13_ok.pdf" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8983/req._14_rodrigo.pdf" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8984/requerimento_12-2023.pdf" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8985/req._15_daniel.pdf" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8986/req._17_igor.pdf" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8990/requerimento_13-2023.pdf" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8991/flash_9999.pdf" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8992/req_166.pdf" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8994/requerimento_ass._no04_semafaro_avenida.pdf" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8995/requerimento012_faixa_elevada_av_antonio_versiani_ataide-assinado.pdf" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8996/req_169.pdf" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8997/req._iara_ok.pdf" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8998/req._10.pdf" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8999/req._11.pdf" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9000/req._09.pdf" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9001/req._12.pdf" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9002/requerimento_14-2023.pdf" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9003/req_176.pdf" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9004/req_177.pdf" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9008/req.0062023--assinado.pdf" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9009/requerimento_-_vila_atlantida_27.04.pdf" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9010/requerimento_titulo_juliano_caldeira.pdf" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9011/requerimento013_pista_caminhada_av_olimpio_magalhaes_1-assinado.pdf" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9013/req_182.pdf" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9016/req_183.pdf" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9017/requerimento_158_assinado_-_homenagem.pdf" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9018/req_08_iara.pdf" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9019/requerimento_12.pdf" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9020/req.10.pdf" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9021/requerimento_15-2023_pagto_emendas_impositivas.pdf" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9022/req.0072023-_reforma_da_praca_sao_geraldo-assinado.pdf" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9023/req_190.pdf" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9024/requerimento_-_rua_espinosa_04.05.pdf" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9026/req_192.pdf" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9030/req._06.pdf" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9034/requerimento_05-_revitalizacao_da_praca.pdf" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9035/req_195.pdf" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9036/requerimento_159-assinado_maria_helena.pdf" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9038/req_197.pdf" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9039/req._15_julia.pdf" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9040/req._daniel_13.pdf" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9041/req._iara_12.pdf" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9043/req._rodrigo_14.pdf" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9047/requerimento_13_assinado.pdf" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9048/req_204.pdf" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9049/req_205.pdf" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9050/req_206.pdf" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9053/req_207.pdf" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9065/req_208.pdf" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9066/req_209.pdf" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9067/req_210.pdf" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9069/requerimento_redutor_de_velocidade_jardim_primavera_assinado.pdf" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9070/requerimento_assinado.pdf" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9071/req._10_odair.pdf" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9072/req._11_claudio.pdf" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9073/requerimento_08.pdf" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9074/15.pdf" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9075/14.pdf" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9076/13.pdf" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9078/12.pdf" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9084/requerimento_trans_especial_para_autistas-assinado.pdf" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9085/req_222.pdf" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9086/req_223.pdf" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9087/req_224.pdf" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9089/requerimento_17-2023_anteprojeto.docx.pdf" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9090/req_226.pdf" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9092/req_227.pdf" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9093/req._09.pdf" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9094/req._10.pdf" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9095/req._11.pdf" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9096/req._13.pdf" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9097/req._14.pdf" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9098/req._12.pdf" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9099/req._15.pdf" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9100/req.16.pdf" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9101/req._17.pdf" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9102/req._18.pdf" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9105/rquerimento_15_pdf_juntos.pdf" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9106/requerimento_18-2023_desarquivamento.docx.pdf" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9118/req_07-_assinado_residuos.pdf" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9124/req._03.pdf" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9125/req._04.pdf" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9126/requerimento_-_09.pdf" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9128/req._05.pdf" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9129/req._08.pdf" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9133/req_247.pdf" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9135/req_248_2023.pdf" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9140/requerimento017_faixa_elevada_belvedere.pdf" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9141/req_250.pdf" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9142/req_251.pdf" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9144/req_252_2023.pdf" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9145/req_253_2023.pdf" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9146/req_254_2023.pdf" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9147/req_255_2023.pdf" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9148/req_256_2023.pdf" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9150/requerimento_20-2023_baias_ccz_1.pdf" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9153/req_258_2023.pdf" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9160/req_259.pdf" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9161/req_260.pdf" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9162/req_261.pdf" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9163/req_262_2023.pdf" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9164/requerimento_21-2023_curral.pdf" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9165/req_264_2023.pdf" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9166/requerimento_167_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9169/req_266_2023.pdf" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9170/req_267_2023.pdf" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9171/req_268_2023.pdf" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9175/req_269_2023.pdf" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9178/req_270.pdf" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9179/req_271_02.pdf" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9182/req_272.pdf" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9183/req_273_2023.pdf" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9184/req_274_2023.pdf" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9185/requerimento_22-2023_coordenadoria_diversidade.pdf" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9186/req_276_2023.pdf" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9187/req_277_2023.pdf" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9189/req_278_2023.pdf" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9198/req_279_2023.pdf" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9197/req_280_2023.pdf" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9199/requerimento019_intervencoes_casaroes_abandonados-assinado.pdf" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9200/requerimento_168_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9203/req_283_2023.pdf" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9204/req_284_2023.pdf" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9205/requerimento_23-2023_portaria_635_vet_na_saude-assinado.pdf" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9206/req_286_2023.pdf" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9207/req_287_2023.pdf" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9208/requerimento_20_assinado.pdf" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9209/req_289_2023.pdf" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9210/req_290_2023.pdf" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9211/req_291_2023.pdf" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9217/req_292_2023.pdf" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9222/req_293_2023.pdf" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9223/req_294_2023.pdf" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9224/req_295_2023.pdf" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9225/requerimento_169_mh_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9226/req_297_2023.pdf" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9228/requerimento_24-2023_calcamento_ccz.pdf" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9230/req_299_2023.pdf" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9231/req_300_2023.pdf" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9232/req_301_2023.pdf" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9235/req_302_2023.pdf" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9236/req_303_2023.pdf" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9237/req_304_2023.pdf" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9238/req_305_2023.pdf" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9239/req_306_2023.pdf" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9240/req_307_2023.pdf" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9241/req_308_2023.pdf" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9242/req_309_2023.pdf" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9244/req_310_2023.pdf" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9245/requerimento_25-2023_cultura_-_lei_paulo_gustavo.pdf" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9246/req_312_2023.pdf" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9247/req_313_2023.pdf" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9248/req_314_2023.pdf" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9249/requerimento_08_placas_assinado.pdf" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9250/req_316_2023.pdf" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9251/req_317_2023.pdf" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9252/req_318_2023.pdf" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9254/requerimento_21_pronto.pdf" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9255/req_320_2023.pdf" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9257/req_321_2023.pdf" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9258/requerimento_26-2023_cultura_-_lei_paulo_gustavo.pdf" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9259/requerimento_22_assinado.pdf" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9260/req_324_2023.pdf" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9261/req_325_2023.pdf" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9262/req_326_2023.pdf" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9263/req_327_2023.pdf" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9264/req_328_2023.pdf" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9270/req_329_2023.pdf" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9271/requerimento_27-2023_homenagem_hm.docx.pdf" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9272/req_331_2023.pdf" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9273/req_332_2023.pdf" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9274/req_333_2023.pdf" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9275/req.00102023_-_redutor_de_velocidade_-_belvedere.pdf" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9276/req_335_2023.pdf" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9279/req_336_2023.pdf" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9280/requerimento_09-_academia_assinado.pdf" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9281/req_337_2023.pdf" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9282/requerimento_171_assinado.pdf" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9283/requerimento_23_pdf.pdf" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9284/req_341_2023.pdf" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9285/req_342_2023.pdf" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9286/requerimento_7.pdf" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9288/requerimento_20_adesao_novo_programa_minha_casa_minha_vida__assinado.pdf" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9293/req_345_2023.pdf" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9299/req.00102023-_anteprojeto_politica_municipal_de_combate_a_obesidade_infantil.pdf" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9300/req_347_2023.pdf" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9301/req_348_2023.pdf" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9302/req_349_2023.pdf" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9303/requerimento_24_pdf.pdf" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9304/req_351_2023.pdf" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9305/req_352_2023.pdf" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9307/requerimento_28-2023_praca_planalto_-_parque_infantil.pdf" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9308/req_354_2023.pdf" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9309/req_355_2023.pdf" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9311/requerimento_25_pdf.pdf" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9315/requerimento_10-faixa_de_pedestre_assinado.pdf" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9316/req_358_2023.pdf" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9317/requerimento_assinado_172.pdf" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9318/req_360_2023.pdf" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9319/req_361_2023.pdf" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9320/req_362_2023.pdf" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9321/req_363_2023.pdf" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9323/req_364_2023.pdf" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9324/requerimento_29-2023_meio_ambiente.pdf" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9325/req_366_2023.pdf" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9327/req.00122023_-_ponte_da_rua_aracaju_-_bairro_santo_antonio_ii.pdf" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9330/req_368_2023.pdf" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9331/requerimento_173-_assinado.pdf" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9332/req_370_2023.pdf" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9334/requerimento_30-2023_gta_grupo_tatico_ambiental.pdf" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9336/req_372_2023.pdf" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9337/req_373_2023.pdf" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9340/req_374_2023.pdf" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9341/req_375_2023.pdf" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9342/req_376_2023.pdf" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9343/requerimento_-_melo_viana-assinado.pdf" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9344/req_378_2023.pdf" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9345/req_379_2023.pdf" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9346/req_380_2023.pdf" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9347/req_381_2023.pdf" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9351/req_382_2023.pdf" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9352/req_383_2023.pdf" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9353/req_384_2023.pdf" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9354/req_385_2023.pdf" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9356/requerimento_31-2023_unidade_movel_consulta_-assinado.pdf" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9357/req_387.pdf" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9359/requerimento_174_assinado.pdf" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9360/req_389_2023.pdf" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9361/req_390_2023.pdf" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9363/req_391_2023.pdf" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9364/req_392_2023.pdf" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9366/req_393_2023.pdf" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9367/requerimento_-_11.pdf" TargetMode="External"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9368/req_395_2023.pdf" TargetMode="External"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9370/requerimento_22_-homenagem_ao_instituto_alpargatas_a_secretaria_rejane_veloso_e_as_professoras_-premio_educador_nota_10-assinado.pdf" TargetMode="External"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9374/req_397_2023.pdf" TargetMode="External"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9375/req_398_2023.pdf" TargetMode="External"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9376/req_399_2023.pdf" TargetMode="External"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9377/requerimento_175_assinado_-_reforma_da_associacao_de_pacui.pdf" TargetMode="External"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9379/requerimento_32-2023_meio_ambiente.pdf" TargetMode="External"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9380/req_402_2023.pdf" TargetMode="External"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9381/req_403_2023.pdf" TargetMode="External"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9382/req_404_2023.pdf" TargetMode="External"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9385/requerimento_30_finalizado.pdf" TargetMode="External"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9386/requerimento_12-assinado.pdf" TargetMode="External"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9390/requerimento_33-2023_praca_conj._cristo_rei_-_prof_maria_do_carmo_maia_e_almeida.pdf" TargetMode="External"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9392/requerimento_23_-_centro_dia-assinado.pdf" TargetMode="External"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9394/req_410_2023.pdf" TargetMode="External"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9397/req_411_2023.pdf" TargetMode="External"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9398/requerimento_34-2023_-_pet_place.pdf" TargetMode="External"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9399/req_413_2023.pdf" TargetMode="External"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9400/req_414_2023.pdf" TargetMode="External"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9401/requerimento_178_assinado_-_residencial_montes_claros.pdf" TargetMode="External"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9402/req_416_2023.pdf" TargetMode="External"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9403/req_417_2023.pdf" TargetMode="External"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9404/assinado_178_-_requerimento_atualizado.pdf" TargetMode="External"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9405/req_419_2023.pdf" TargetMode="External"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9406/req_420_2023.pdf" TargetMode="External"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9407/req_421_2023.pdf" TargetMode="External"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9408/requerimento_31_pronto.pdf" TargetMode="External"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9415/req_423_2023.pdf" TargetMode="External"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9416/requerimento_32.pdf" TargetMode="External"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9418/req_425_2023.pdf" TargetMode="External"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9420/req_426_2023.pdf" TargetMode="External"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9421/requerimento_24_-homenagem_curso_ciencias_economicas_unimontes-assinado.pdf" TargetMode="External"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9429/req_428_2023.pdf" TargetMode="External"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9431/req_429_2023.pdf" TargetMode="External"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9432/requerimento_179_assinado_-_construccao_taquaril.pdf" TargetMode="External"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9433/req_431_2023.pdf" TargetMode="External"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9434/requerimento_33_em_pdf.pdf" TargetMode="External"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9435/req_433_2023.pdf" TargetMode="External"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9436/req_434_2023.pdf" TargetMode="External"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9437/req_435_2023.pdf" TargetMode="External"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9438/req_436_2023.pdf" TargetMode="External"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9440/req_437_2023.pdf" TargetMode="External"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9441/req_438_2023.pdf" TargetMode="External"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9442/req_439_2023.pdf" TargetMode="External"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9443/req_440_2023.pdf" TargetMode="External"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9445/requerimento_7.pdf" TargetMode="External"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9446/requerimento_35-2023_-_enfrentar_altas_temperaturas.pdf" TargetMode="External"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9449/requerimento_180_assinado_-_reforma_da_associacao_de_serra_verde.pdf" TargetMode="External"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9450/req_445_2023.pdf" TargetMode="External"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9451/req_446_2023.pdf" TargetMode="External"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9452/req.00132023_-_agendamento_sessao_de_homenagem_-_henrique_henriques.pdf" TargetMode="External"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9453/req_448_2023.pdf" TargetMode="External"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9454/req_449_2023.pdf" TargetMode="External"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9457/req_450_2023.pdf" TargetMode="External"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9458/req_451_2023.pdf" TargetMode="External"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9459/req_452_2023.pdf" TargetMode="External"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9462/req_453_2023.pdf" TargetMode="External"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9463/req_454_2023.pdf" TargetMode="External"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9464/requerimento_35.pdf" TargetMode="External"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9466/req_456_2023.pdf" TargetMode="External"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9467/req._odair_ferreira.pdf" TargetMode="External"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9470/req_458_2023.pdf" TargetMode="External"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9476/req_459_2023.pdf" TargetMode="External"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9477/req_460_2023.pdf" TargetMode="External"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9478/req_461_2023.pdf" TargetMode="External"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9479/requerimento_36.pdf" TargetMode="External"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9481/req_463_2023.pdf" TargetMode="External"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9482/req._mh.pdf" TargetMode="External"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9483/req._igor_ok.pdf" TargetMode="External"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9484/req._cecilia.pdf" TargetMode="External"/><Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9487/requerimento_10.10.pdf" TargetMode="External"/><Relationship Id="rId999" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9488/req_468_2023.pdf" TargetMode="External"/><Relationship Id="rId1000" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9489/req_469_2023.pdf" TargetMode="External"/><Relationship Id="rId1001" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9490/req.00152023-_academia_ao_ar_livre_praca_itapetinga.pdf" TargetMode="External"/><Relationship Id="rId1002" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9491/req_471_2023.pdf" TargetMode="External"/><Relationship Id="rId1003" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9492/req_472_2023.pdf" TargetMode="External"/><Relationship Id="rId1004" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9493/requerimento_183-_reforma_de_escola_para_transformar_em_ponto_de_apoio_medico_2.pdf" TargetMode="External"/><Relationship Id="rId1005" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9494/req_474_2023.pdf" TargetMode="External"/><Relationship Id="rId1006" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9495/req_475_2023.pdf" TargetMode="External"/><Relationship Id="rId1007" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9496/req_476_2023.pdf" TargetMode="External"/><Relationship Id="rId1008" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9498/requerimento_37-assinado.pdf" TargetMode="External"/><Relationship Id="rId1009" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9500/requemento_28_-_audiencia_publica_passe_livre.pdf" TargetMode="External"/><Relationship Id="rId1010" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9501/req_479_2023.pdf" TargetMode="External"/><Relationship Id="rId1011" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9503/req_480_2023.pdf" TargetMode="External"/><Relationship Id="rId1012" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9505/req_481_2023.pdf" TargetMode="External"/><Relationship Id="rId1013" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9507/req_482_2023.pdf" TargetMode="External"/><Relationship Id="rId1014" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9508/req_483_2023.pdf" TargetMode="External"/><Relationship Id="rId1015" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9510/req_484_2023.pdf" TargetMode="External"/><Relationship Id="rId1016" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9511/req.00162023-_semaforo_av._dos_militares_com_rua_santa_efigenia-assinado.pdf" TargetMode="External"/><Relationship Id="rId1017" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9517/req_486_2023.pdf" TargetMode="External"/><Relationship Id="rId1018" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9518/req_487_2023.pdf" TargetMode="External"/><Relationship Id="rId1019" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9519/req_488_2023.pdf" TargetMode="External"/><Relationship Id="rId1020" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9520/req_489_2023.pdf" TargetMode="External"/><Relationship Id="rId1021" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9523/requerimento_38_assinar.pdf" TargetMode="External"/><Relationship Id="rId1022" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9524/req_491_2023.pdf" TargetMode="External"/><Relationship Id="rId1023" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9525/requerimento_29_-__conselho_da_juventude.pdf" TargetMode="External"/><Relationship Id="rId1024" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9526/requerimento_38-2023_-_ciclovia.pdf" TargetMode="External"/><Relationship Id="rId1025" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9528/req_494_2023.pdf" TargetMode="External"/><Relationship Id="rId1026" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9529/req_495_2023.pdf" TargetMode="External"/><Relationship Id="rId1027" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9530/req.0172023-_anteprojeto_a_obrigatoriedade_de_colocacao_de_banheiros_quimicos_adaptados_1.pdf" TargetMode="External"/><Relationship Id="rId1028" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9532/req_497_2023.pdf" TargetMode="External"/><Relationship Id="rId1029" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9533/req_498_2023.pdf" TargetMode="External"/><Relationship Id="rId1030" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9545/req_499_2023.pdf" TargetMode="External"/><Relationship Id="rId1031" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9547/req_500_2023.pdf" TargetMode="External"/><Relationship Id="rId1032" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9548/req_501_2023.pdf" TargetMode="External"/><Relationship Id="rId1033" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9549/req_502_2023.pdf" TargetMode="External"/><Relationship Id="rId1034" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9550/req_503_2023.pdf" TargetMode="External"/><Relationship Id="rId1035" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9551/req_504_2023.pdf" TargetMode="External"/><Relationship Id="rId1036" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9552/requerimento_39_assinar.pdf" TargetMode="External"/><Relationship Id="rId1037" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9553/req_506_2023.pdf" TargetMode="External"/><Relationship Id="rId1038" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9556/req_507_2023.pdf" TargetMode="External"/><Relationship Id="rId1039" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9557/req_508_2023.pdf" TargetMode="External"/><Relationship Id="rId1040" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9558/req_509_2023.pdf" TargetMode="External"/><Relationship Id="rId1041" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9559/req_510_2023.pdf" TargetMode="External"/><Relationship Id="rId1042" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9560/req_511_2023.pdf" TargetMode="External"/><Relationship Id="rId1043" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9561/req_512_2023.pdf" TargetMode="External"/><Relationship Id="rId1044" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9562/req_513_2023.pdf" TargetMode="External"/><Relationship Id="rId1045" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9563/requerimento_40_pronto.pdf" TargetMode="External"/><Relationship Id="rId1046" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9564/req_515_2023.pdf" TargetMode="External"/><Relationship Id="rId1047" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9567/req_516_2023.pdf" TargetMode="External"/><Relationship Id="rId1048" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9568/requerimento_31_-__curso_smartphone.pdf" TargetMode="External"/><Relationship Id="rId1049" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9571/req_518_2023.pdf" TargetMode="External"/><Relationship Id="rId1050" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9572/req_519_2023.pdf" TargetMode="External"/><Relationship Id="rId1051" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9583/requerimento_33_assinar-assinado.pdf" TargetMode="External"/><Relationship Id="rId1052" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9586/req_521_2023.pdf" TargetMode="External"/><Relationship Id="rId1053" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9587/requerimento_41_finalizado.pdf" TargetMode="External"/><Relationship Id="rId1054" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9588/req_523_2023.pdf" TargetMode="External"/><Relationship Id="rId1055" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9589/req.00182023-_instalacao_de_placas_em_braille_nos_pontos_de_onibus.pdf" TargetMode="External"/><Relationship Id="rId1056" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9591/req_525_2023.pdf" TargetMode="External"/><Relationship Id="rId1057" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9592/req._ceci.pdf" TargetMode="External"/><Relationship Id="rId1058" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9593/req._odair.pdf" TargetMode="External"/><Relationship Id="rId1059" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9594/req.rodrigo.pdf" TargetMode="External"/><Relationship Id="rId1060" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9595/req._stalin.pdf" TargetMode="External"/><Relationship Id="rId1061" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9596/requerimento_32_-_encarregado-assinado.pdf" TargetMode="External"/><Relationship Id="rId1062" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9600/req_531_2023.pdf" TargetMode="External"/><Relationship Id="rId1063" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9601/req_532_2023.pdf" TargetMode="External"/><Relationship Id="rId1064" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9602/req_533_2023.pdf" TargetMode="External"/><Relationship Id="rId1065" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9603/requerimento_42_previmoc.pdf" TargetMode="External"/><Relationship Id="rId1066" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9604/req_535_2023.pdf" TargetMode="External"/><Relationship Id="rId1067" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9607/requerimento_42-2023_-_doacao_cetas.pdf" TargetMode="External"/><Relationship Id="rId1068" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9608/requerimento_assinado_placa_solar_e_ar_condicionado.pdf" TargetMode="External"/><Relationship Id="rId1069" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9618/req.00192023-_instalacao_de_espaco_para_cadeirantes_nos_pontos_de_onibus.pdf" TargetMode="External"/><Relationship Id="rId1070" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9619/req_539_2023.pdf" TargetMode="External"/><Relationship Id="rId1071" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9620/requerimento_43_assinar.pdf" TargetMode="External"/><Relationship Id="rId1072" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9627/req_541_2023.pdf" TargetMode="External"/><Relationship Id="rId1073" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9628/req_542_2023.pdf" TargetMode="External"/><Relationship Id="rId1074" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9630/req_543_2023.pdf" TargetMode="External"/><Relationship Id="rId1075" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9631/req_544_2023.pdf" TargetMode="External"/><Relationship Id="rId1076" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9632/req_545_2023.pdf" TargetMode="External"/><Relationship Id="rId1077" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9633/requerimento_7-assinado.pdf" TargetMode="External"/><Relationship Id="rId1078" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9634/req_547_2023.pdf" TargetMode="External"/><Relationship Id="rId1079" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9636/req_548_2023.pdf" TargetMode="External"/><Relationship Id="rId1080" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9643/req_549_2023.pdf" TargetMode="External"/><Relationship Id="rId1081" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9644/requerimento_43_assinado.pdf" TargetMode="External"/><Relationship Id="rId1082" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9645/req_551_2023.pdf" TargetMode="External"/><Relationship Id="rId1083" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9646/req.00202023-_academia_ao_ar_livre_independencia.pdf" TargetMode="External"/><Relationship Id="rId1084" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9649/req_553_2023.pdf" TargetMode="External"/><Relationship Id="rId1085" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9652/req_554_2023.pdf" TargetMode="External"/><Relationship Id="rId1086" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9663/req_555_2023.pdf" TargetMode="External"/><Relationship Id="rId1087" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9664/req_556_2023.pdf" TargetMode="External"/><Relationship Id="rId1088" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9665/req_557_2023.pdf" TargetMode="External"/><Relationship Id="rId1089" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9666/requerimento_34__sessao_homenagem_servico_social_assinado.pdf" TargetMode="External"/><Relationship Id="rId1090" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9667/requerimento_43_2023_-_audiencia_publica.pdf" TargetMode="External"/><Relationship Id="rId1091" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9675/req_560_2023.pdf" TargetMode="External"/><Relationship Id="rId1092" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9677/req_561_2023.pdf" TargetMode="External"/><Relationship Id="rId1093" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9678/req_562_2023.pdf" TargetMode="External"/><Relationship Id="rId1094" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9682/req_563_2023.pdf" TargetMode="External"/><Relationship Id="rId1095" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9684/req_564_2023.pdf" TargetMode="External"/><Relationship Id="rId1096" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9685/requerimento_dano_ao_canal_viriato_assinado.pdf" TargetMode="External"/><Relationship Id="rId1097" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9687/req_566_2023.pdf" TargetMode="External"/><Relationship Id="rId1098" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9688/req_567_2023.pdf" TargetMode="External"/><Relationship Id="rId1099" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9689/36_-_requerimento_-_esf_para_protocolar-assinado.pdf" TargetMode="External"/><Relationship Id="rId1100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9690/requerimento_44_assinado.pdf" TargetMode="External"/><Relationship Id="rId1101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9693/req_570_2023.pdf" TargetMode="External"/><Relationship Id="rId1102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9694/req_571_2023.pdf" TargetMode="External"/><Relationship Id="rId1103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9695/37-_requerimento_-_sinal_pro-vida.pdf" TargetMode="External"/><Relationship Id="rId1104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9701/req_573_2023.pdf" TargetMode="External"/><Relationship Id="rId1105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9702/req_574_2023.pdf" TargetMode="External"/><Relationship Id="rId1106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9703/req_575_2023.pdf" TargetMode="External"/><Relationship Id="rId1107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9704/requerimento_45_assinado.pdf" TargetMode="External"/><Relationship Id="rId1108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9705/38-_requerimento_-_salario_saude_mental.pdf" TargetMode="External"/><Relationship Id="rId1109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9707/requerimento_46.pdf" TargetMode="External"/><Relationship Id="rId1110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9708/req_579_2023.pdf" TargetMode="External"/><Relationship Id="rId1111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9709/requerimento_188_-_assinado_-_redutor_de_velocidade_-_boulevard.pdf" TargetMode="External"/><Relationship Id="rId1112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9710/req_581_2023.pdf" TargetMode="External"/><Relationship Id="rId1113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10090/flash_10.269a.pdf" TargetMode="External"/><Relationship Id="rId1114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10089/flash_10.260a.pdf" TargetMode="External"/><Relationship Id="rId1115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/7979/moncao_1.pdf" TargetMode="External"/><Relationship Id="rId1116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9091/moncao_02.pdf" TargetMode="External"/><Relationship Id="rId1117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9149/mocao_3.pdf" TargetMode="External"/><Relationship Id="rId1118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9188/mocao_4.pdf" TargetMode="External"/><Relationship Id="rId1119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9384/req_405_2023.pdf" TargetMode="External"/><Relationship Id="rId1120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9430/moncao_06.pdf" TargetMode="External"/><Relationship Id="rId1121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9683/moncao_07_2023.pdf" TargetMode="External"/><Relationship Id="rId1122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9054/substitutivo_-_pl_54_2023.pdf" TargetMode="External"/><Relationship Id="rId1123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9410/pl_substitutivo_-_cria_cmdrs_ass.pdf" TargetMode="External"/><Relationship Id="rId1124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9411/plc_substitutivo_-_programa_de_regularizacao_fundiaria_ass-assinado.pdf" TargetMode="External"/><Relationship Id="rId1125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9422/substitutivo_04_2023.pdf" TargetMode="External"/><Relationship Id="rId1126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/8539/veto_01_2023.pdf" TargetMode="External"/><Relationship Id="rId1127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9131/veto_plc_10_assessor_parlamentar.pdf" TargetMode="External"/><Relationship Id="rId1128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/9555/veto_integral_-_projeto_de_lei_n.o_133-2023_ass.pdf" TargetMode="External"/><Relationship Id="rId1129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10293/flash10.496.pdf" TargetMode="External"/><Relationship Id="rId1130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10295/flash10.498.pdf" TargetMode="External"/><Relationship Id="rId1131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10294/flash10.497.pdf" TargetMode="External"/><Relationship Id="rId1132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/7983/ata_24-01-2023.pdf" TargetMode="External"/><Relationship Id="rId1133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10037/flash_9877.pdf" TargetMode="External"/><Relationship Id="rId1134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10469/flash10.494a.pdf" TargetMode="External"/><Relationship Id="rId1135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10470/flash10.494b.pdf" TargetMode="External"/><Relationship Id="rId1136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10296/flash10.499.pdf" TargetMode="External"/><Relationship Id="rId1137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10297/flash_10.500.pdf" TargetMode="External"/><Relationship Id="rId1138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10298/flash_10.501.pdf" TargetMode="External"/><Relationship Id="rId1139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10299/flash_10.502.pdf" TargetMode="External"/><Relationship Id="rId1140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10300/flash_10.503.pdf" TargetMode="External"/><Relationship Id="rId1141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10301/flash_10.504.pdf" TargetMode="External"/><Relationship Id="rId1142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10302/flash_10.505.pdf" TargetMode="External"/><Relationship Id="rId1143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10303/flash_10.506.pdf" TargetMode="External"/><Relationship Id="rId1144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10304/flash_10.507.pdf" TargetMode="External"/><Relationship Id="rId1145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10305/flash_10.508.pdf" TargetMode="External"/><Relationship Id="rId1146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10306/flash_10.509.pdf" TargetMode="External"/><Relationship Id="rId1147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10307/flash_10.510.pdf" TargetMode="External"/><Relationship Id="rId1148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10308/flash_10.511.pdf" TargetMode="External"/><Relationship Id="rId1149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10309/flash_10.512.pdf" TargetMode="External"/><Relationship Id="rId1150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10310/flash_10.513.pdf" TargetMode="External"/><Relationship Id="rId1151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10311/flash_10.514.pdf" TargetMode="External"/><Relationship Id="rId1152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10312/flash_10.515.pdf" TargetMode="External"/><Relationship Id="rId1153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10313/flash_10.516.pdf" TargetMode="External"/><Relationship Id="rId1154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10314/flash_10.517.pdf" TargetMode="External"/><Relationship Id="rId1155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10315/flash_10.518.pdf" TargetMode="External"/><Relationship Id="rId1156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10316/flash_10.519.pdf" TargetMode="External"/><Relationship Id="rId1157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10317/flash_10.520.pdf" TargetMode="External"/><Relationship Id="rId1158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10318/flash_10.521.pdf" TargetMode="External"/><Relationship Id="rId1159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10319/flash_10.522.pdf" TargetMode="External"/><Relationship Id="rId1160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10320/flash_10.523.pdf" TargetMode="External"/><Relationship Id="rId1161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10321/flash_10.524.pdf" TargetMode="External"/><Relationship Id="rId1162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10322/flash_10.525.pdf" TargetMode="External"/><Relationship Id="rId1163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10323/flash_10.526.pdf" TargetMode="External"/><Relationship Id="rId1164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10324/flash_10.527.pdf" TargetMode="External"/><Relationship Id="rId1165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10325/flash_10.528.pdf" TargetMode="External"/><Relationship Id="rId1166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10326/flash_10.529.pdf" TargetMode="External"/><Relationship Id="rId1167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10327/flash_10.530.pdf" TargetMode="External"/><Relationship Id="rId1168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10328/flash_10.531.pdf" TargetMode="External"/><Relationship Id="rId1169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10329/flash_10.532.pdf" TargetMode="External"/><Relationship Id="rId1170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10330/flash_10.533.pdf" TargetMode="External"/><Relationship Id="rId1171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10331/flash_10.534.pdf" TargetMode="External"/><Relationship Id="rId1172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10332/flash_10.535.pdf" TargetMode="External"/><Relationship Id="rId1173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10333/flash_10.536.pdf" TargetMode="External"/><Relationship Id="rId1174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10334/flash_10.537.pdf" TargetMode="External"/><Relationship Id="rId1175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10335/flash_10.538.pdf" TargetMode="External"/><Relationship Id="rId1176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2023/10336/flash_10.539.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H1177"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="6" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="39.85546875" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="215.140625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="208.28515625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="207.42578125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>