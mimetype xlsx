--- v0 (2026-02-04)
+++ v1 (2026-04-15)
@@ -54,13044 +54,13044 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>10738</t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PELOM</t>
   </si>
   <si>
     <t>Projeto de Emenda à Lei Orgânica Municipal</t>
   </si>
   <si>
     <t>Cecília Meireles Ferreira, Ailton do Vilage, Carol Figueiredo, Cláudio Rodrigues, Crisóstomo da Minas Brasil, Daniel Dias, Eldair Samambaia, Igor Dias, Maria Helena Lopes, Odair Ferreira, Paulo César Landim, Professora Iara Pimentel, Rena de Nova Esperança, Rodrigo Cadeirante</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10738/pelom_01_2025.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10738/pelom_01_2025.pdf</t>
   </si>
   <si>
     <t>Emenda ao parágrafo §5º e §7º do art. 156º da Lei Orgânica do Município de Montes Claros.</t>
   </si>
   <si>
     <t>11718</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>Cecília Meireles Ferreira, Ailton do Vilage, Carol Figueiredo, Crisóstomo da Minas Brasil, Daniel Dias, Igor Dias, Marlus do Independência, Paulo César Landim, Professora Iara Pimentel</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11718/pelom_02_2025.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11718/pelom_02_2025.pdf</t>
   </si>
   <si>
     <t>Acrescenta os artigos 216-A e 216-B na Lei Orgânica do Município de Montes Claros para dispor sobre a proteção e defesa dos animais, a proibição de maus-tratos, o estabelecimento de políticas públicas voltadas à causa animal, a previsão de sanções administrativas e a substituição gradativa de tração animal.</t>
   </si>
   <si>
     <t>11851</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>Cecília Meireles Ferreira</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11851/emenda_a_lo.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11851/emenda_a_lo.pdf</t>
   </si>
   <si>
     <t>Acrescenta incisos: XVIII, XIX e XX ao Artigo 216 da Lei Orgânica do Município de Montes Claros.</t>
   </si>
   <si>
     <t>11966</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>Ailton do Vilage, Cláudio Rodrigues, Daniel Dias, Eduardo Preto, Eldair Samambaia, Marlus do Independência, Martins Lima Filho (Junior Martins), Rena de Nova Esperança, Rodrigo Cadeirante</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11966/pelom_04_2025.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11966/pelom_04_2025.pdf</t>
   </si>
   <si>
     <t>Altera a redação do caput do art. 21, e acrescenta os parágrafos 4º, 5º, 6º e 7º ao art. 40 da Lei Orgânica do Município de Montes Claros-MG, LOM e dá outras providências.</t>
   </si>
   <si>
     <t>10880</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
     <t>Executivo Municipal - EXEC</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10880/plc_vencimento_agentes_2025_1..pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10880/plc_vencimento_agentes_2025_1..pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a atualização do piso salarial dos Agentes Comunitários de Saúde, Agentes de Combate às Endemias e Agentes Comunitários de Saúde Pública – PSF e dá outras providências.</t>
   </si>
   <si>
     <t>10895</t>
   </si>
   <si>
     <t>Mesa Diretora</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10895/plc_02_2025.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10895/plc_02_2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a extinção, criação e reestruturação de cargos da Câmara Municipal de Montes Claros e dá outras providências.</t>
   </si>
   <si>
     <t>11797</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11797/plc_01.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11797/plc_01.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Complementar nº 04, de 07 de dezembro de 2005 (Código Tributário do Município) para dispor sobre a incidência do Imposto Sobre Serviços de Qualquer Natureza (ISS) sobre a prestação de serviços por meio de plataformas digitais.</t>
   </si>
   <si>
     <t>11798</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11798/plc_02.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11798/plc_02.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos da Lei Complementar nº 04, de 07 de dezembro de 2005 (Código Tributário Municipal), para classificar e especificar a tributação dos serviços de apostas de quota fixa no Imposto Sobre Serviços de Qualquer Natureza (ISSQN), em conformidade com a regulamentação federal.</t>
   </si>
   <si>
     <t>10727</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>Projeto de Lei</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10727/pl_01_2025.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10727/pl_01_2025.pdf</t>
   </si>
   <si>
     <t>Proíbe o manuseio, a utilização, a queima e a soltura de fogos de estampido e de artifício, assim como de quaisquer artefatos pirotécnicos de efeito sonoro ruidoso no Município, e dá outras providências.</t>
   </si>
   <si>
     <t>10730</t>
   </si>
   <si>
     <t>Marcos Nem</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10730/pl_02_2025.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10730/pl_02_2025.pdf</t>
   </si>
   <si>
     <t>Concede Titulo Declaratório de Utilidade Pública ao Instituto de Desenvolvimento de Saúde São José.</t>
   </si>
   <si>
     <t>10758</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10758/pl_03_2025.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10758/pl_03_2025.pdf</t>
   </si>
   <si>
     <t>Concede Título Declaratório de Utilidade Pública à Associação de Pequenos Produtores Rurais Alphaville.</t>
   </si>
   <si>
     <t>10771</t>
   </si>
   <si>
     <t>Soter Magno</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10771/pl_04_2025.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10771/pl_04_2025.pdf</t>
   </si>
   <si>
     <t>Concede Título Declaratório de Utilidade Pública ao Centro de Convívio Sementes da Esperança.</t>
   </si>
   <si>
     <t>10772</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10772/pl_05_2025.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10772/pl_05_2025.pdf</t>
   </si>
   <si>
     <t>Concede Título Declaratório de Utilidade Pública à Associação de Pequenos Produtores Rurais do Mirante da Serra - Município de Montes Claros - MG.</t>
   </si>
   <si>
     <t>10782</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10782/pl_credito_especial_2025_nova_estrutura_administrativa-assinado.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10782/pl_credito_especial_2025_nova_estrutura_administrativa-assinado.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a abrir crédito adicional especial ao orçamento vigente e dá outras providências.</t>
   </si>
   <si>
     <t>10787</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10787/cadastro_do_protetor.docx.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10787/cadastro_do_protetor.docx.pdf</t>
   </si>
   <si>
     <t>Institui o Cadastro de Protetores Independentes no Município de Montes Claros/MG e dá outras providências.</t>
   </si>
   <si>
     <t>10789</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10789/projeto_de_lei_-_protetor_microempreendedor.docx.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10789/projeto_de_lei_-_protetor_microempreendedor.docx.pdf</t>
   </si>
   <si>
     <t>Cria o Programa Protetor Microempreendedor, define os parâmetros para lar temporário de animais no município de Montes Claros e dá outras providências.</t>
   </si>
   <si>
     <t>10804</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10804/pl_conveniadas_educacao_20251_assinado2.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10804/pl_conveniadas_educacao_20251_assinado2.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a firmar parceria com as entidades que menciona, repassar recursos financeiros e dá outras providências.</t>
   </si>
   <si>
     <t>10805</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>Professora Iara Pimentel</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10805/pl_10_2025.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10805/pl_10_2025.pdf</t>
   </si>
   <si>
     <t>Fica instituída a Política Municipal de Proteção dos Direitos da Pessoa com Fibromialgia no município de Montes Claros e dá outras providências.</t>
   </si>
   <si>
     <t>10835</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10835/pl_11_2025.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10835/pl_11_2025.pdf</t>
   </si>
   <si>
     <t>Denomina Ponte Benjamin Pereira Castro.</t>
   </si>
   <si>
     <t>10840</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>Daniel Dias</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10840/pl_12_2025.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10840/pl_12_2025.pdf</t>
   </si>
   <si>
     <t>Denomina Rua Elza Sampaio dos Santos no Bairro Jardim Alegre (Facela).</t>
   </si>
   <si>
     <t>10841</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>Paulo César Landim</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10841/pl_13_2025.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10841/pl_13_2025.pdf</t>
   </si>
   <si>
     <t>Concede Título Declaratório de Utilidade Pública ao Instituto de Educação para o Desenvolvimento Sustentável.</t>
   </si>
   <si>
     <t>10850</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10850/pl_14_2025.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10850/pl_14_2025.pdf</t>
   </si>
   <si>
     <t>Concede Título Declaratório de Utilidade Pública à Associação North Esporte Clube.</t>
   </si>
   <si>
     <t>10857</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10857/pl_15_2025.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10857/pl_15_2025.pdf</t>
   </si>
   <si>
     <t>Altera a Lei nº 4.392, de 23 de setembro de 2021.</t>
   </si>
   <si>
     <t>10865</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
     <t>Wilton Dias</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10865/pl_16_2025.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10865/pl_16_2025.pdf</t>
   </si>
   <si>
     <t>Concede Título Declaratório de Utilidade Pública para a Associação Rural e Ambiental Amigos do Recanto - ARAAR.</t>
   </si>
   <si>
     <t>10867</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10867/pl_atualizado_cadastro_do_protetor.docx.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10867/pl_atualizado_cadastro_do_protetor.docx.pdf</t>
   </si>
   <si>
     <t>Institui o Cadastro de Protetores de Animais Independentes de Montes Claros-MG e dá outras providências.</t>
   </si>
   <si>
     <t>10876</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
     <t>Carol Figueiredo</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10876/pl_18_2025.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10876/pl_18_2025.pdf</t>
   </si>
   <si>
     <t>Concede Título Declaratório de Utilidade Pública ao Centro de Reabilitação Contra Dependência Química Gileade.</t>
   </si>
   <si>
     <t>10887</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
     <t>Eldair Samambaia</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10887/pl_19_2025.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10887/pl_19_2025.pdf</t>
   </si>
   <si>
     <t>Concede Título Declaratório de Utilidade Pública à Associação de Moradores e Produtores Rurais da Comunidade do Gandu.</t>
   </si>
   <si>
     <t>10888</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
     <t>Martins Lima Filho (Junior Martins)</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10888/pl_20_2025.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10888/pl_20_2025.pdf</t>
   </si>
   <si>
     <t>Denomina o bairro Vila Verde do Norte.</t>
   </si>
   <si>
     <t>10890</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
     <t>Marlus do Independência</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10890/pl_21_2025.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10890/pl_21_2025.pdf</t>
   </si>
   <si>
     <t>Denomina UPA Humberto Guimarães Souto.</t>
   </si>
   <si>
     <t>10896</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10896/pl_22_2025.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10896/pl_22_2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a fixação da pontuação prevista na Lei 3.906, de 14 de março de 2008.</t>
   </si>
   <si>
     <t>10897</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10897/pl_23_2025.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10897/pl_23_2025.pdf</t>
   </si>
   <si>
     <t>Denomina Escola Municipal Professora Marina Lorenzo Fernândez.</t>
   </si>
   <si>
     <t>10898</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10898/pl_24_2025.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10898/pl_24_2025.pdf</t>
   </si>
   <si>
     <t>Altera a lei n° 4.392, de 23 de setembro de 2011.</t>
   </si>
   <si>
     <t>10928</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10928/pl_25_2025.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10928/pl_25_2025.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a contratar operação de crédito com a Caixa Econômica Federal – CEF ou outro banco oficial, com a garantia da União e dá outras providências.</t>
   </si>
   <si>
     <t>10997</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10997/pl_26_2025.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10997/pl_26_2025.pdf</t>
   </si>
   <si>
     <t>Concede Título Declaratório de Utilidade Pública ao Instituto Plus.</t>
   </si>
   <si>
     <t>11071</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11071/pl_27_2025.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11071/pl_27_2025.pdf</t>
   </si>
   <si>
     <t>Denomina Cemei Conceição Mendonça.</t>
   </si>
   <si>
     <t>11100</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
     <t>Eduardo Preto</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11100/pl_28_2025.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11100/pl_28_2025.pdf</t>
   </si>
   <si>
     <t>Assegura ao indivíduo com fibromialgia os direitos e benefícios já previstos na Constituição do Estado de Minas Gerais e na legislação estadual no âmbito do Município de Montes Claros.</t>
   </si>
   <si>
     <t>11112</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11112/pl_29_2025.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11112/pl_29_2025.pdf</t>
   </si>
   <si>
     <t>Denomina Avenida Francisco Peres Corrêa Machado.</t>
   </si>
   <si>
     <t>11118</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11118/pl_30_2025.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11118/pl_30_2025.pdf</t>
   </si>
   <si>
     <t>Reconhece o "Carnaval de Rua" como manifestação artístico-cultural, o inclui no calendário oficial de eventos municipais e dá outras providências.</t>
   </si>
   <si>
     <t>11184</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
     <t>Igor Dias</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11184/pl_31_2025.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11184/pl_31_2025.pdf</t>
   </si>
   <si>
     <t>Denomina Praça Deusdete José Cardoso, no bairro São Judas.</t>
   </si>
   <si>
     <t>11185</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11185/pl_32_2025.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11185/pl_32_2025.pdf</t>
   </si>
   <si>
     <t>Denomina Rua José Aragão Neto, no bairro Jardim Planalto.</t>
   </si>
   <si>
     <t>11187</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11187/pl_33_2025.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11187/pl_33_2025.pdf</t>
   </si>
   <si>
     <t>Concede Título Declaratório de Utilidade Pública à Associação dos Pequenos Produtores Rurais de Monte Rural.</t>
   </si>
   <si>
     <t>11188</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11188/pl_34_2025.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11188/pl_34_2025.pdf</t>
   </si>
   <si>
     <t>Concede Título Declaratório de Utilidade Pública à Associação dos Pequenos Produtores e Trabalhadores Rurais de Mumbuca e Laranjão.</t>
   </si>
   <si>
     <t>11209</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11209/pl_35_2025.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11209/pl_35_2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Política Municipal de Fomento e de Incentivo ao Terceiro Setor.</t>
   </si>
   <si>
     <t>11213</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11213/pl_36_2025.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11213/pl_36_2025.pdf</t>
   </si>
   <si>
     <t>Estabelece a obrigatoriedade para os estabelecimentos da rede municipal de saúde orientar e esclarecer às gestantes sobre os riscos e as consequências do procedimento abortivo.</t>
   </si>
   <si>
     <t>11220</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11220/pl_repasse_emater__01.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11220/pl_repasse_emater__01.pdf</t>
   </si>
   <si>
     <t>Autoriza o repasse de recursos financeiros pelo Poder Executivo Municipal à Empresa de Assistência Técnica e Extensão Rural do Estado de Minas Gerais - EMATER/MG e dá outras providências.</t>
   </si>
   <si>
     <t>11225</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11225/pl_38_2025.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11225/pl_38_2025.pdf</t>
   </si>
   <si>
     <t>Concede Título Declaratório de Utilidade Pública à Associação Instituto Novo Norte - INN.</t>
   </si>
   <si>
     <t>11230</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11230/projeto_de_lei_-_semana_mudancas_climaticas-assinado.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11230/projeto_de_lei_-_semana_mudancas_climaticas-assinado.pdf</t>
   </si>
   <si>
     <t>Institui no Calendário Oficial de Eventos do Município a Semana Municipal de Conscientização sobre as Mudanças Climáticas.</t>
   </si>
   <si>
     <t>11246</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11246/pl_40_2025.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11246/pl_40_2025.pdf</t>
   </si>
   <si>
     <t>Concede Título Declaratório de Utilidade Pública ao Projeto Social Jeová Jireh.</t>
   </si>
   <si>
     <t>11249</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11249/pl_41_2025.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11249/pl_41_2025.pdf</t>
   </si>
   <si>
     <t>Concede Título Declaratório de Utilidade Pública à Associação Norte Mineira de Esporte Equestre - ANMEE.</t>
   </si>
   <si>
     <t>11251</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
     <t>Maria Helena Lopes</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11251/pl_42_2025.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11251/pl_42_2025.pdf</t>
   </si>
   <si>
     <t>Concede Título Declaratório de Utilidade Pública à Associação de Profissionais da Imprensa Mineira.</t>
   </si>
   <si>
     <t>11252</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11252/pl_43_2025.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11252/pl_43_2025.pdf</t>
   </si>
   <si>
     <t>Denomina Rua Maria Izabela Oliveira, no Bairro Nova América.</t>
   </si>
   <si>
     <t>11255</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11255/pl.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11255/pl.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Serviço Voluntário no âmbito do Município de Montes Claros/MG.</t>
   </si>
   <si>
     <t>11257</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
     <t>Cláudio Rodrigues</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11257/pl_45_2025.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11257/pl_45_2025.pdf</t>
   </si>
   <si>
     <t>Denomina a Rua Major José Geraldo dos Santos no Bairro Residencial Vitória II.</t>
   </si>
   <si>
     <t>11270</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11270/pl_46_2025.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11270/pl_46_2025.pdf</t>
   </si>
   <si>
     <t>Concede Título Declaratório de Utilidade Pública para Augusta e Respeitável Loja Simbólica Pureza 389.</t>
   </si>
   <si>
     <t>11272</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
     <t>Maria das Graças Gonçalves Dias</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11272/pl_47_2025.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11272/pl_47_2025.pdf</t>
   </si>
   <si>
     <t>Denomina Rua Manoel Viana, no Bairro de Lourdes.</t>
   </si>
   <si>
     <t>11273</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11273/pl_48_2025.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11273/pl_48_2025.pdf</t>
   </si>
   <si>
     <t>Cria o Estatuto Municipal da Pessoa com Transtorno do Espectro Autista - TEA, a Semana Municipal de Conscientização do Autismo, Institui a Política Municipal de Atendimento aos Direitos da Pessoa com TEA e a Carteirinha de Identificação no Município de Montes Claros/MG e dá outras providências.</t>
   </si>
   <si>
     <t>11274</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11274/projeto_de_lei_-_junho_arco-iris.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11274/projeto_de_lei_-_junho_arco-iris.pdf</t>
   </si>
   <si>
     <t>Institui e inclui no Calendário Oficial de Eventos do Município de Montes Claros/MG o mês "Junho Arco-Íris"</t>
   </si>
   <si>
     <t>11280</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11280/pl_50_2025.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11280/pl_50_2025.pdf</t>
   </si>
   <si>
     <t>Institui a Semana Municipal do Empreendedorismo com o intuito de potencializar a cultura empreendedora no município de Montes Claros/MG.</t>
   </si>
   <si>
     <t>11281</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11281/pl_51_2025.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11281/pl_51_2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a promoção da inclusão, conscientização e garantia de direitos das pessoas com Síndrome de Down no Município de Montes Claros - MG e dá outras providências.</t>
   </si>
   <si>
     <t>11285</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11285/projeto_de_lei_-_institui_semana_do_gestor_publico_e_privado.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11285/projeto_de_lei_-_institui_semana_do_gestor_publico_e_privado.pdf</t>
   </si>
   <si>
     <t>Institui a Semana do Gestor Público e Privado e dá outras providências.</t>
   </si>
   <si>
     <t>11290</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11290/pl_53_2025.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11290/pl_53_2025.pdf</t>
   </si>
   <si>
     <t>Concede Título Declaratório de Utilidade Pública à Associação Comunitária Rural de Califórnia.</t>
   </si>
   <si>
     <t>11291</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11291/pl_54_2025.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11291/pl_54_2025.pdf</t>
   </si>
   <si>
     <t>Concede Título Declaratório de Utilidade Pública à Associação dos Pequenos Produtores e Trabalhadores Rurais da Região de Bora.</t>
   </si>
   <si>
     <t>11297</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11297/girassol.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11297/girassol.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre regulamentação do uso do Cordão de Girassol como Instrumento Auxiliar de Orientação para Identificação de Pessoas com Deficiência Oculta no âmbito do Município de Montes Claros - MG e dá outras providencias.</t>
   </si>
   <si>
     <t>11300</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11300/pl_56_2025.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11300/pl_56_2025.pdf</t>
   </si>
   <si>
     <t>Concede Título Declaratório de Utilidade Pública à Associação Alimento Solar.</t>
   </si>
   <si>
     <t>11305</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11305/pl_57_2025.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11305/pl_57_2025.pdf</t>
   </si>
   <si>
     <t>11306</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11306/pl_58_2025.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11306/pl_58_2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Serviço Voluntário no âmbito do Município de Montes Claros.</t>
   </si>
   <si>
     <t>11309</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11309/pl_59_2025.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11309/pl_59_2025.pdf</t>
   </si>
   <si>
     <t>Denomina Praça José Rodrigues Neves, no bairro Maria Cândida.</t>
   </si>
   <si>
     <t>11319</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11319/pl_60_2025.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11319/pl_60_2025.pdf</t>
   </si>
   <si>
     <t>Institui o "Dia Municipal do Rock" no Município de Montes Claros e dá outras providências.</t>
   </si>
   <si>
     <t>11327</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11327/pl_61_2025.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11327/pl_61_2025.pdf</t>
   </si>
   <si>
     <t>Institui diretrizes para o fomento do Terceiro Setor no âmbito do Município de Montes Claros e dá outras providências.</t>
   </si>
   <si>
     <t>11328</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
     <t>Rodrigo Cadeirante</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11328/pl_62_2025.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11328/pl_62_2025.pdf</t>
   </si>
   <si>
     <t>Concede Título Declaratório de Utilidade Pública à Associação Comunitária Vale das Hortênsias.</t>
   </si>
   <si>
     <t>11330</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11330/pl_63_2025.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11330/pl_63_2025.pdf</t>
   </si>
   <si>
     <t>Denomina Avenida Maria do Carmo Santana Silva no Bairro Jardim Primavera.</t>
   </si>
   <si>
     <t>11335</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11335/pl_altera_lei_3511_subsidio_conselheiro_tutelar_-_assinado_2.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11335/pl_altera_lei_3511_subsidio_conselheiro_tutelar_-_assinado_2.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal N.º 3.511, de 29 de dezembro de 2005, que: “Dispõe sobre a função pública de conselheiro tutelar do Município de Montes Claros e dá outras providências”</t>
   </si>
   <si>
     <t>11349</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11349/pl_incentivo_hospitais_2025_02.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11349/pl_incentivo_hospitais_2025_02.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre incentivo para fortalecimento da atenção à saúde nas portas de entrada dos serviços de urgência e emergência do Município de Montes Claros, em caráter excepcional e temporário e dá outras providências.</t>
   </si>
   <si>
     <t>11351</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11351/pl_66_2025.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11351/pl_66_2025.pdf</t>
   </si>
   <si>
     <t>11355</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11355/pl_67_2025.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11355/pl_67_2025.pdf</t>
   </si>
   <si>
     <t>Concede Título Declaratório de Utilidade Pública ao Instituto Restauração.</t>
   </si>
   <si>
     <t>11356</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11356/pl_ldo_2026_02.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11356/pl_ldo_2026_02.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as diretrizes para elaboração e execução da Lei Orçamentária para o Exercício Financeiro de 2026 e dá outras providências.</t>
   </si>
   <si>
     <t>11358</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11358/pl_69_2025.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11358/pl_69_2025.pdf</t>
   </si>
   <si>
     <t>Concede Título Declaratório de Utilidade Pública para Associação Casa Vida de Montes Claros-MG.</t>
   </si>
   <si>
     <t>11367</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11367/pl_libras.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11367/pl_libras.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a obrigatoriedade da presença de profissional intérprete da Língua Brasileira de Sinais (LIBRAS) em Unidades Municipais de Atendimento ao Público, durante o horário de atendimento ao público, e dá outras providências.</t>
   </si>
   <si>
     <t>11368</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11368/assinado_atualizado_-_projeto_de_lei_-_patrulha_guardia.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11368/assinado_atualizado_-_projeto_de_lei_-_patrulha_guardia.pdf</t>
   </si>
   <si>
     <t>Institui a Patrulha Guardiã Maria da Penha no âmbito da Guarda Civil Municipal de Montes Claros e dá outras providências.</t>
   </si>
   <si>
     <t>11369</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11369/pl_cessao_divina_providencia_02.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11369/pl_cessao_divina_providencia_02.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a firmar parceria com a entidade que menciona, ceder-lhe equipamentos e dá outras providências.</t>
   </si>
   <si>
     <t>11385</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11385/pl_73_2025.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11385/pl_73_2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a inclusão do dia 21 de março - Dia Internacional da Síndrome de Down - no calendário oficial de eventos do município de Montes Claros e dá outras providências.</t>
   </si>
   <si>
     <t>11386</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11386/pl_74_2025.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11386/pl_74_2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a política de diagnóstico e tratamento da depressão pós-parto nas redes públicas de saúde do munícipio de Montes Claros e dá outras providências.</t>
   </si>
   <si>
     <t>11392</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11392/pl_75_2025.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11392/pl_75_2025.pdf</t>
   </si>
   <si>
     <t>Concede Título Declaratório de Utilidade Pública à Associação Brasileira de Bares e Restaurantes Regional do Norte de Minas - ABRASEL.</t>
   </si>
   <si>
     <t>11393</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11393/pl_reajuste_servidores_2025_3.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11393/pl_reajuste_servidores_2025_3.pdf</t>
   </si>
   <si>
     <t>Estabelece reajuste de vencimento dos servidores públicos do Município de Montes Claros.</t>
   </si>
   <si>
     <t>11394</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11394/estrutura_assinada_2.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11394/estrutura_assinada_2.pdf</t>
   </si>
   <si>
     <t>11395</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11395/pl_78_2025.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11395/pl_78_2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre regulamentação do uso do Cordão de Girassol como Instrumento auxiliar de orientação para identificação de pessoas com deficiência oculta no âmbito do Município de Montes Claros - MG e dá outras providências.</t>
   </si>
   <si>
     <t>11396</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11396/pl_79_2025.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11396/pl_79_2025.pdf</t>
   </si>
   <si>
     <t>Denomina Praça José Rodrigues Neves, no Bairro Maria Cândida.</t>
   </si>
   <si>
     <t>11398</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11398/pl_2.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11398/pl_2.pdf</t>
   </si>
   <si>
     <t>Denomina Concha Acústica Marina Lorenzo Fernandez.</t>
   </si>
   <si>
     <t>11405</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11405/pl_81_2025.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11405/pl_81_2025.pdf</t>
   </si>
   <si>
     <t>Denomina UPA Jason Teixeira da Silva, no bairro Independência.</t>
   </si>
   <si>
     <t>11418</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11418/pl_82_2025.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11418/pl_82_2025.pdf</t>
   </si>
   <si>
     <t>Denomina UPA Alvimar Gonçalves de Oliveira, no bairro Alice Maia.</t>
   </si>
   <si>
     <t>11423</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11423/pl_83_2025.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11423/pl_83_2025.pdf</t>
   </si>
   <si>
     <t>Concede Título Declaratório de Utilidade Pública à Associação dos Pequenos Produtores Rurais de Paraíso dos Sonhos da Região do Mimoso.</t>
   </si>
   <si>
     <t>11438</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11438/pl_repasse_emater_novo_1.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11438/pl_repasse_emater_novo_1.pdf</t>
   </si>
   <si>
     <t>11439</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11439/pl_concede_autorizacao_legislativa_sagarana_emp_1.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11439/pl_concede_autorizacao_legislativa_sagarana_emp_1.pdf</t>
   </si>
   <si>
     <t>Concede autorização legislativa que especifica e denomina logradouros públicos.</t>
   </si>
   <si>
     <t>11441</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11441/pl_86_2025.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11441/pl_86_2025.pdf</t>
   </si>
   <si>
     <t>Institui a Semana Municipal de Prevenção e Conscientização ao Combate às Drogas no Município de Montes Claros e dá outras providências.</t>
   </si>
   <si>
     <t>11455</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11455/pl_87_2025.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11455/pl_87_2025.pdf</t>
   </si>
   <si>
     <t>Institui a Política Municipal de Atendimento aos Direitos da Pessoa com Transtorno de Espectro Autista - TEA no âmbito do Município de Montes Claros e dá outras providências.</t>
   </si>
   <si>
     <t>11456</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11456/pl_88_2025.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11456/pl_88_2025.pdf</t>
   </si>
   <si>
     <t>Concede Título Declaratório de Utilidade Pública ao Instituto Reconstruir.</t>
   </si>
   <si>
     <t>11461</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11461/pl_21-05.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11461/pl_21-05.pdf</t>
   </si>
   <si>
     <t>Denomina rua Cardoso Santos, na Vila Áurea.</t>
   </si>
   <si>
     <t>11463</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11463/pl_90_2025.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11463/pl_90_2025.pdf</t>
   </si>
   <si>
     <t>Denomina Centro Municipal de Educação Infantil - CEMEI Professora Maria do Carmo Maia e Almeida.</t>
   </si>
   <si>
     <t>11470</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11470/pl_91_2025.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11470/pl_91_2025.pdf</t>
   </si>
   <si>
     <t>Denomina Rua Tomásia Cardoso Brito, no Bairro Nova Morada.</t>
   </si>
   <si>
     <t>11473</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
     <t>Rena de Nova Esperança</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11473/pl_92_2025.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11473/pl_92_2025.pdf</t>
   </si>
   <si>
     <t>Concede Título Declaratório de Utilidade Pública à Associação de Apicultores Meliponicultores de Nova Boqueirão - APINOVA.</t>
   </si>
   <si>
     <t>11487</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11487/pl_93_2025.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11487/pl_93_2025.pdf</t>
   </si>
   <si>
     <t>Institui a Semana Municipal de Conscientização sobre a Humanização na Saúde no Município de Montes Claros e dá outras providências.</t>
   </si>
   <si>
     <t>11489</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11489/pl_94_2025.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11489/pl_94_2025.pdf</t>
   </si>
   <si>
     <t>Denomina Rua dos Pequis, Comunidade Santa Rita Rural, Zona Rural de Montes Claros.</t>
   </si>
   <si>
     <t>11492</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11492/pl_95_2025.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11492/pl_95_2025.pdf</t>
   </si>
   <si>
     <t>Denomina Rua Maria Joaquina da Silva.</t>
   </si>
   <si>
     <t>11493</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11493/pl_96_2025.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11493/pl_96_2025.pdf</t>
   </si>
   <si>
     <t>Denomina Praça Josias Maurício dos Santos.</t>
   </si>
   <si>
     <t>11494</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11494/pl_97_2025.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11494/pl_97_2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a substituição de sinais sonoros nos estabelecimentos da rede pública e privada de ensino por sinais musicais, a fim de não gerar incômodos sensoriais às pessoas com Transtorno do Espectro Autista - TEA e dá outras providências.</t>
   </si>
   <si>
     <t>11496</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11496/pl_convalida_doacao_instituto_federal.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11496/pl_convalida_doacao_instituto_federal.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a retificação da descrição de imóvel e a convalidação da doação ao Instituto Federal de Educação, Ciência e Tecnologia do Norte de Minas Gerais, nos termos da Lei Municipal de n.º 4.318, de 17 de março de 2011.</t>
   </si>
   <si>
     <t>11505</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11505/pl_99_2025.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11505/pl_99_2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a dispensação de medicamentos nas Unidades de Pronto Atendimento (UPA) e Unidade de Pronto Atendimento Municipal Alpheu de Quadros, no Município de Montes Claros/MG, e dá outras providências.</t>
   </si>
   <si>
     <t>11514</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11514/pl_100_2025.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11514/pl_100_2025.pdf</t>
   </si>
   <si>
     <t>Institui a Política Municipal de Incentivo ao Protetor Microempreendedor de Animais no Município de Montes Claros e dá outras providências.</t>
   </si>
   <si>
     <t>11520</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11520/pl.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11520/pl.pdf</t>
   </si>
   <si>
     <t>Concede Título Declaratório de Utilidade Pública à Associação Belém de Assistência Social aos Carentes de Montes Claros.</t>
   </si>
   <si>
     <t>11521</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11521/pl_102_2025.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11521/pl_102_2025.pdf</t>
   </si>
   <si>
     <t>Concede Título Declaratório de Utilidade Pública à Instituição de Caridade Trabalhadores da Última Hora.</t>
   </si>
   <si>
     <t>11533</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
     <t>Ailton do Vilage</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11533/pl.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11533/pl.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Prioridade de atendimento às mães atípicas e seus filhos nas unidades públicas de saúde, assistência social e educação.</t>
   </si>
   <si>
     <t>11534</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11534/pl_02.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11534/pl_02.pdf</t>
   </si>
   <si>
     <t>Denomina CEMEI Maria Aparecida Neves Lima (Vó Du), no bairro Floresta.</t>
   </si>
   <si>
     <t>11535</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11535/pl_programa_de_extensao_rural_ass.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11535/pl_programa_de_extensao_rural_ass.pdf</t>
   </si>
   <si>
     <t>Institui o Programa Municipal de Assistência Técnica, Extensão e Desenvolvimento Rural, Ministro Alysson Paolinelli e dá outras providências.</t>
   </si>
   <si>
     <t>11536</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11536/pl_lei_incentivo_uti_pediatrica.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11536/pl_lei_incentivo_uti_pediatrica.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre incentivo financeiro de custeio de unidades de tratamento intensivo – UTI Pediátrico, em caráter excepcional e temporário e dá outras providências.</t>
   </si>
   <si>
     <t>11537</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11537/pl_107_2025.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11537/pl_107_2025.pdf</t>
   </si>
   <si>
     <t>Reconhece as pessoas com fibromialgia como pessoas com deficiência e estabelece diretrizes para a proteção dos direitos da pessoa com fibromialgia no âmbito do Município de Montes Claros - MG.</t>
   </si>
   <si>
     <t>11540</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11540/pl_108_2025.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11540/pl_108_2025.pdf</t>
   </si>
   <si>
     <t>Denomina Centro de Iniciação ao Esporte – CIE – Manoel Borges Oliveira.</t>
   </si>
   <si>
     <t>11541</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11541/pl_109_2025.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11541/pl_109_2025.pdf</t>
   </si>
   <si>
     <t>Denomina Rua Ulisses Alves Ribeiro no Bairro Santo Antônio.</t>
   </si>
   <si>
     <t>11543</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11543/pl_repasse_festas_de_agosto_assinada_1.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11543/pl_repasse_festas_de_agosto_assinada_1.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o fomento da cultura popular no Município de Monte Claros, mediante o repasse de recursos financeiros aos grupos folclóricos responsáveis pelas tradicionais Festas de Agosto e dá outras providências.</t>
   </si>
   <si>
     <t>11544</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11544/pl_pc.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11544/pl_pc.pdf</t>
   </si>
   <si>
     <t>Institui o Programa Adote uma Escola, no município de Montes Claros/MG.</t>
   </si>
   <si>
     <t>11553</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11553/pl_repasse_volei_2025_assinada.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11553/pl_repasse_volei_2025_assinada.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a repassar recursos financeiros e firmar parceria com a Associação Educacional, Esportiva e Social do Brasil – AEESB e dá outras providências.</t>
   </si>
   <si>
     <t>11554</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11554/pl_repasse_rosa_mistica_2025_asssinada.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11554/pl_repasse_rosa_mistica_2025_asssinada.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a firmar parceria com a Clínica Solidária Nossa Senhora Rosa Mística e repassar recursos financeiros e dá outras providências.</t>
   </si>
   <si>
     <t>11555</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11555/pl_repasse_aci_2025_assinada.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11555/pl_repasse_aci_2025_assinada.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a firmar parceria com a Associação Comercial, Industrial e de Serviços de Montes Claros – ACI, repassar recursos financeiros e dá outras providências.</t>
   </si>
   <si>
     <t>11556</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11556/pl_repasse_conveniadas_de_assistencia_assinada__2025.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11556/pl_repasse_conveniadas_de_assistencia_assinada__2025.pdf</t>
   </si>
   <si>
     <t>11557</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11557/pl_repasse_sociedade_rural_01_assinada_2025.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11557/pl_repasse_sociedade_rural_01_assinada_2025.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a firmar parceria com a Sociedade Rural de Montes Claros, repassar recursos financeiros e dá outras providências.</t>
   </si>
   <si>
     <t>11558</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11558/pl_repasse_north_esporte_assinada_2025.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11558/pl_repasse_north_esporte_assinada_2025.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a repassar recursos financeiros e firmar parceria com a Associação North Esporte Clube e dá outras providências.</t>
   </si>
   <si>
     <t>11567</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11567/pl_i_23-06.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11567/pl_i_23-06.pdf</t>
   </si>
   <si>
     <t>Concede Título Declaratório de Utilidade Pública à Associação Beneficente de Assistência Social - ABASS.</t>
   </si>
   <si>
     <t>11568</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11568/pl_parceria_capela_velorio.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11568/pl_parceria_capela_velorio.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a firmar parceria com o Conselho Central de Montes Claros da Sociedade São Vicente de Paulo a dá outras providências.</t>
   </si>
   <si>
     <t>11569</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11569/pl_120_2025.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11569/pl_120_2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a substituição de sinais sonoros nos estabelecimentos da rede pública municipal e privada de ensino por sinais musicais.</t>
   </si>
   <si>
     <t>11570</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11570/pl_121_2025.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11570/pl_121_2025.pdf</t>
   </si>
   <si>
     <t>Institui o Programa Adote uma Escola, no Município de Montes Claros/MG.</t>
   </si>
   <si>
     <t>11583</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11583/pl_122_2025.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11583/pl_122_2025.pdf</t>
   </si>
   <si>
     <t>Concede Título Declaratório de Utilidade Pública à Associação de Moradores do Residencial de Montes Claros.</t>
   </si>
   <si>
     <t>11590</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11590/pl_subsidio_transporte_coletivo_modificado_ass.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11590/pl_subsidio_transporte_coletivo_modificado_ass.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre subsídios para a melhoria do transporte coletivo urbano.</t>
   </si>
   <si>
     <t>11591</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11591/pl_124_2025.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11591/pl_124_2025.pdf</t>
   </si>
   <si>
     <t>Altera a redação da Lei 5.532 de 28 de março de 2023.</t>
   </si>
   <si>
     <t>11593</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11593/pl_01-07.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11593/pl_01-07.pdf</t>
   </si>
   <si>
     <t>Concede Título Declaratório de Utilidade Pública à Associação de Amigos e Trabalhadores Rurais dos Moradores de Chapada do Sol.</t>
   </si>
   <si>
     <t>11613</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11613/pl.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11613/pl.pdf</t>
   </si>
   <si>
     <t>Institui e inclui no Calendário Oficial de Eventos do Município de Montes Claros o Dia Florescer da Autoestima da Mulher.</t>
   </si>
   <si>
     <t>11618</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11618/pl_127_2025.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11618/pl_127_2025.pdf</t>
   </si>
   <si>
     <t>Denomina Rua Rosa Amador, no Bairro Vila Antônio Narciso.</t>
   </si>
   <si>
     <t>11621</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11621/pl.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11621/pl.pdf</t>
   </si>
   <si>
     <t>Concede Título Declaratório de Utilidade Pública à Associação Jovens com uma Missão em Montes Claros.</t>
   </si>
   <si>
     <t>11622</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11622/pl_atualizacao_do_plano_municipal_de_saneamento_ass.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11622/pl_atualizacao_do_plano_municipal_de_saneamento_ass.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a inclusão de indicadores e metas progressivas operacionais para avaliação e monitoramento da prestação dos serviços públicos de abastecimento de água e de esgotamento sanitário, no Plano de Saneamento Básico do Município de Montes Claros e dá outras providências.</t>
   </si>
   <si>
     <t>11624</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11624/pl_130_2025.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11624/pl_130_2025.pdf</t>
   </si>
   <si>
     <t>Concede Título Declaratório de Utilidade Pública à Associação dos Pequenos Produtores Rurais de Gameleira do Pacuí.</t>
   </si>
   <si>
     <t>11630</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11630/pl.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11630/pl.pdf</t>
   </si>
   <si>
     <t>Dispões  sobre a utilização de vagas de estacionamento rotativo (área azul) por pessoas com deficiência no município de Montes Claros/MG e dá outras providências.</t>
   </si>
   <si>
     <t>11636</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11636/pl_02.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11636/pl_02.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o acompanhamento integral para educandos com dislexia, transtorno de déficit de atenção e hiperatividade (TDAH) e/ou outros transtornos de aprendizagem no município de Montes Claros/MG.</t>
   </si>
   <si>
     <t>11635</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11635/pl01.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11635/pl01.pdf</t>
   </si>
   <si>
     <t>Institui medidas de incentivo à Musicalização e à Prática de Esportes como estratégias de inclusão social e prevenção de violência no Município de Montes Claros/MG, e dá outras providências.</t>
   </si>
   <si>
     <t>11639</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11639/pl_denomina_usf_3_independencia_ass.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11639/pl_denomina_usf_3_independencia_ass.pdf</t>
   </si>
   <si>
     <t>Denomina Unidade Saúde da Família - USF Leslie Charles Scofield Júnior.</t>
   </si>
   <si>
     <t>11642</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11642/pl_135_2025.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11642/pl_135_2025.pdf</t>
   </si>
   <si>
     <t>Concede Título Declaratório de Utilidade Pública para a Associação de Pequenos Produtores Rurais das Comunidades de Palmeiras e Vargem do Retiro.</t>
   </si>
   <si>
     <t>11644</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11644/pl_01.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11644/pl_01.pdf</t>
   </si>
   <si>
     <t>Denomina a Rua José Gonçalves de Freitas, no bairro Vila Real.</t>
   </si>
   <si>
     <t>11645</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11645/pl_02.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11645/pl_02.pdf</t>
   </si>
   <si>
     <t>Denomina Rotatória Natalino Borges de Carvalho, no bairro Independência.</t>
   </si>
   <si>
     <t>11646</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11646/pl_03.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11646/pl_03.pdf</t>
   </si>
   <si>
     <t>Denomina Praça Valdete Fernandes de Souza, no bairro Acácias.</t>
   </si>
   <si>
     <t>11648</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11648/pl_139_2025.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11648/pl_139_2025.pdf</t>
   </si>
   <si>
     <t>Altera a Lei 5.847, de 27 de Junho de 2025, que "Denomina Rua Ulisses Alves Ribeiro, no Bairro Santo Antônio".</t>
   </si>
   <si>
     <t>11649</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11649/pl.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11649/pl.pdf</t>
   </si>
   <si>
     <t>Denomina Unidade de Saúde da Família - Valdomiro Soares Machado (Frei Valdo), no Distrito de Nova Esperança, Montes Claros/MG.</t>
   </si>
   <si>
     <t>11651</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11651/pl.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11651/pl.pdf</t>
   </si>
   <si>
     <t>Institui a Política Pública Municipal de Prevenção e Combate Violência Doméstica e Familiar Contra a Mulher no Município de Montes Claros/MG e outras_x000D_
 providências.</t>
   </si>
   <si>
     <t>11658</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11658/projeto_rosimeire_dantas.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11658/projeto_rosimeire_dantas.pdf</t>
   </si>
   <si>
     <t>Altera a Lei nº 4.253, de 13 de julho de 2010 que “ Denomina a Rua Rosimeire Dantas localizada no Condomínio Zona Sul, no bairro Mangues”.</t>
   </si>
   <si>
     <t>11660</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11660/pl_12.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11660/pl_12.pdf</t>
   </si>
   <si>
     <t>Considera bem cultural para fins de natureza imaterial municipal a “Banda de Música da 11ª Região de Polícia Militar de Minas Gerais”.</t>
   </si>
   <si>
     <t>11670</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11670/pl_144_2025.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11670/pl_144_2025.pdf</t>
   </si>
   <si>
     <t>Denomina Rua Elias Xavier no Bairro Amazonas.</t>
   </si>
   <si>
     <t>11672</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11672/pl.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11672/pl.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação da Rotatória José Alberto de Souza, no bairro Interlagos.</t>
   </si>
   <si>
     <t>11679</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11679/pl_cursinho.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11679/pl_cursinho.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a instituição da Política Municipal de Incentivo aos Cursinhos Populares e Comunitários em Montes Claros e dá outras providencias.</t>
   </si>
   <si>
     <t>11686</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11686/pl_01.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11686/pl_01.pdf</t>
   </si>
   <si>
     <t>Institui no âmbito do município de Montes Claros/MG, a presente Lei, que estabelece medidas de prevenção, fiscalização, enfrentamento, conscientização e penalidades sobre crimes de pedofilia, sexualização e adultização infantil, com ênfase na proteção em ambientes digitais e dá outras providências.</t>
   </si>
   <si>
     <t>11691</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11691/pl.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11691/pl.pdf</t>
   </si>
   <si>
     <t>Institui no âmbito do município de Montes Claros, o Programa Municipal de Apoio às Pessoas com Doença de Alzheimer e outras demências e a seus familiares e dá outras providências.</t>
   </si>
   <si>
     <t>11692</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11692/pl_desafetacao_efetacao_panorama_ass.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11692/pl_desafetacao_efetacao_panorama_ass.pdf</t>
   </si>
   <si>
     <t>Autoriza desafetação e afetação de áreas públicas e dá outras providências.</t>
   </si>
   <si>
     <t>11693</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11693/pl_concede_autorizacao_legislativa_alamo_ass.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11693/pl_concede_autorizacao_legislativa_alamo_ass.pdf</t>
   </si>
   <si>
     <t>Concede autorização legislativa que especifica e denomina logradouro público.</t>
   </si>
   <si>
     <t>11694</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11694/pl_altera_lei_5105_cetas_ass.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11694/pl_altera_lei_5105_cetas_ass.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal n.º 5.105, de 21 de dezembro de 2018, que: “Autoriza a concessão de direito real de uso de imóvel ao Instituto Estadual de Florestas – IEF, para implantação e execução do Centro de Triagem de Animais Silvestres, em atividades próprias de CETAS e dá outras providências".</t>
   </si>
   <si>
     <t>11696</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11696/pl_152_2025.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11696/pl_152_2025.pdf</t>
   </si>
   <si>
     <t>Denomina a Rua Elias Rodrigues Xavier no Bairro Amazonas.</t>
   </si>
   <si>
     <t>11699</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11699/pl.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11699/pl.pdf</t>
   </si>
   <si>
     <t>Concede Título Declaratório de Utilidade Pública à Associação Beneficente de Resgate da Auto-Estima, Cidadania e Esperança</t>
   </si>
   <si>
     <t>11700</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11700/pl_154_2025.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11700/pl_154_2025.pdf</t>
   </si>
   <si>
     <t>Concede Título Declaratório de Utilidade Pública à Associação dos Produtores Rurais Recanto da Serra e Adjacências.</t>
   </si>
   <si>
     <t>11701</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11701/pl_155_2025.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11701/pl_155_2025.pdf</t>
   </si>
   <si>
     <t>Institui, no âmbito do Município de Montes Claros, o Cordão de Identificação para Pessoas com Doenças Raras e dá outras providências.</t>
   </si>
   <si>
     <t>11707</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11707/pl.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11707/pl.pdf</t>
   </si>
   <si>
     <t>Concede Título Declaratório de Utilidade Pública ao Instituto Roseiral.</t>
   </si>
   <si>
     <t>11711</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11711/pl.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11711/pl.pdf</t>
   </si>
   <si>
     <t>Institui a Política Municipal de Conscientização e Atenção Integral à Saúde da Mulher no Climatério e Menopausa.</t>
   </si>
   <si>
     <t>11715</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11715/pl-_proteca_infancia.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11715/pl-_proteca_infancia.pdf</t>
   </si>
   <si>
     <t>Institui o Programa Municipal de Proteção da Infância no Ambiente Digital e dá outras providências.</t>
   </si>
   <si>
     <t>11716</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11716/pl_159_2025.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11716/pl_159_2025.pdf</t>
   </si>
   <si>
     <t>Denomina Concha Acústica Dona Marina Helena Lorenzo Fernandez, no bairro Morada do Sol</t>
   </si>
   <si>
     <t>11717</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11717/pl_160_2025.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11717/pl_160_2025.pdf</t>
   </si>
   <si>
     <t>Dispensa a exigência de laudo médico atualizado para concessão e renovação do benefício de transporte gratuito a crianças com Transtorno do Espectro Autista - TEA, no âmbito do Município de Montes Claros, e dá outras providências.</t>
   </si>
   <si>
     <t>11720</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11720/pl.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11720/pl.pdf</t>
   </si>
   <si>
     <t>Concede Título Declaratório de Utilidade Pública à entidade Instituto Mãos que Salvam e dá outras providências.</t>
   </si>
   <si>
     <t>11722</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11722/pl_ppa_2026_2029_ass.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11722/pl_ppa_2026_2029_ass.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Plano Plurianual do Município de Montes Claros para o período de 2026 a 2029 e dá outras providências.</t>
   </si>
   <si>
     <t>11729</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11729/pl.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11729/pl.pdf</t>
   </si>
   <si>
     <t>Concede Título Declaratório de Utilidade Pública para o INSTITUTO AMOR DOWN.</t>
   </si>
   <si>
     <t>11733</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11733/pl_01.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11733/pl_01.pdf</t>
   </si>
   <si>
     <t>Institui no Calendário Oficial de Montes Claros, o "Dia Municipal do Nascituro e de Conscientização sobre os riscos do aborto".</t>
   </si>
   <si>
     <t>11734</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11734/pl_02.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11734/pl_02.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre Leitura Bíblica como recurso paradidático nas Escolas Públicas e Particulares do município de Montes Claros.</t>
   </si>
   <si>
     <t>11736</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11736/pl_ok.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11736/pl_ok.pdf</t>
   </si>
   <si>
     <t>Institui no âmbito do município de Montes Claros/MG, o Setembro Vermelho - mês de prevenção e conscientização sobre doenças cardiovasculares e de promoção da Cultura da Cardioproteção e dá Outras providências.</t>
   </si>
   <si>
     <t>11743</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11743/lei.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11743/lei.pdf</t>
   </si>
   <si>
     <t>Altera o artigo 1° da lei 5.453/2022, que concede Título Declaratório de Utilidade Pública à Associação Bora Viver.</t>
   </si>
   <si>
     <t>11761</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11761/pl_aumento_capital_esurb.2.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11761/pl_aumento_capital_esurb.2.pdf</t>
   </si>
   <si>
     <t>Autoriza aumento de capital da Empresa Municipal de Serviços, Obras e Urbanização – ESURB, autoriza o Poder Executivo a abrir crédito adicional especial ao orçamento vigente e dá outras providências.</t>
   </si>
   <si>
     <t>11762</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11762/pl_169_2025.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11762/pl_169_2025.pdf</t>
   </si>
   <si>
     <t>Institui, no âmbito do Município de Montes Claros/MG, o Setembro Vermelho - Mês de Prevenção e Conscientização sobre Doenças Cardiovasculares e de Promoção da Cultura da Cardioproteção, e dá outras providências.</t>
   </si>
   <si>
     <t>11784</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11784/pl.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11784/pl.pdf</t>
   </si>
   <si>
     <t>Institui o Programa Municipal de Incentivo à Denúncia de Descarte Irregular de Resíduos Sólidos no Município de Montes Claros.</t>
   </si>
   <si>
     <t>11796</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11796/pl.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11796/pl.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação da rua São Padre Pio, no bairro Jardim Panorama.</t>
   </si>
   <si>
     <t>11799</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11799/pl_altera_a_lei_5052.1.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11799/pl_altera_a_lei_5052.1.pdf</t>
   </si>
   <si>
     <t>Altera a Lei 5.052, de 05 de abril de 2018.</t>
   </si>
   <si>
     <t>11800</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11800/pl_173_2025.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11800/pl_173_2025.pdf</t>
   </si>
   <si>
     <t>Institui o Protocolo de Prevenção de Crises e Manejo Comportamental, que disciplina a conduta das instituições de ensino públicas e privadas no Município de Montes Claros/MG diante de ocorrências que envolvam crianças e adolescentes com deficiência ou neurodivergentes e dá outras providências.</t>
   </si>
   <si>
     <t>11801</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11801/projeto_de_lei_das_ruas__termo_ok.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11801/projeto_de_lei_das_ruas__termo_ok.pdf</t>
   </si>
   <si>
     <t>Denomina Oficialmente as Ruas: Rua Josefa Pereira De Almeida, Rua José Dantas Pereira Do Santos , Rua Elieva Rodrigues Da Silva  no Bairro Vila Castelo Branco.</t>
   </si>
   <si>
     <t>11802</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11802/projeto__termo_assinar_finalizado.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11802/projeto__termo_assinar_finalizado.pdf</t>
   </si>
   <si>
     <t>Denomina Oficialmente os Becos : Beco  José Ademir Dos Santos , Beco Beatriz Lopes Silva, Beco Luciene Pinheiro De Carvalho, Beco Anteria Gonçalves Da Silva , Beco Cristina Fraga, Beco Belino Ferreira Da Silva no Bairro Vila Castelo Branco.</t>
   </si>
   <si>
     <t>11803</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11803/pl_176_2025.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11803/pl_176_2025.pdf</t>
   </si>
   <si>
     <t>Concede Título Declaratório de Utilidade Pública para a Associação de Assistência Social Jeová Sabaoth de Montes Claros e Região.</t>
   </si>
   <si>
     <t>11807</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11807/projeto_juntado.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11807/projeto_juntado.pdf</t>
   </si>
   <si>
     <t>Denomina a Avenida Jair de Sá Miranda no Bairro Jardim Independência.</t>
   </si>
   <si>
     <t>11808</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11808/projeto_de_lei_rua_5_juntado.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11808/projeto_de_lei_rua_5_juntado.pdf</t>
   </si>
   <si>
     <t>Denomina a Rua Antônio Wilson Cândido de Sá no Bairro Jardim Independência.</t>
   </si>
   <si>
     <t>11809</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11809/alteracao_de_lei_assinar.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11809/alteracao_de_lei_assinar.pdf</t>
   </si>
   <si>
     <t>Altera Lei 5.763, de 19 de Dezembro de 2024.</t>
   </si>
   <si>
     <t>11819</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11819/pl_180_2025.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11819/pl_180_2025.pdf</t>
   </si>
   <si>
     <t>Concede Título Declaratório de Utilidade Pública para o Conselho de Segurança Rural de Montes Claros - CONSERMOC.</t>
   </si>
   <si>
     <t>11821</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11821/pl.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11821/pl.pdf</t>
   </si>
   <si>
     <t>Concede Título Declaratório de Utilidade Pública à Associação de Trabalhadores Rurais da Comunidade Córrego do Chapéu e Adjacências.</t>
   </si>
   <si>
     <t>11833</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11833/projeto_de_lei_da_rua_6_no_bairro_jardim_independencia.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11833/projeto_de_lei_da_rua_6_no_bairro_jardim_independencia.pdf</t>
   </si>
   <si>
     <t>Denomina a Rua Vereador Geraldo Lima de Jesus no Bairro Jardim Independência.</t>
   </si>
   <si>
     <t>11847</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11847/pl_defesa_civil.1.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11847/pl_defesa_civil.1.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Sistema Municipal de Defesa Civil e revoga a Lei Municipal n.º 3.677, de 21 de novembro de 2006.</t>
   </si>
   <si>
     <t>11852</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11852/pl_184_2025.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11852/pl_184_2025.pdf</t>
   </si>
   <si>
     <t>Altera Lei 5.763, de 19 de dezembro de 2024.</t>
   </si>
   <si>
     <t>11848</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11848/projeto_de_lei_da_quadra_poliesportiva_no_bairro_santos_dumont.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11848/projeto_de_lei_da_quadra_poliesportiva_no_bairro_santos_dumont.pdf</t>
   </si>
   <si>
     <t>Denomina a Quadra Poliesportiva Antônio Wilson Cândido de Sá no Bairro Santos Dumont.</t>
   </si>
   <si>
     <t>11849</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11849/pl_orcamento_2026_1_assinado_pg_2.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11849/pl_orcamento_2026_1_assinado_pg_2.pdf</t>
   </si>
   <si>
     <t>Estima a receita e fixa a despesa do Município de Montes Claros para o Exercício de 2026.</t>
   </si>
   <si>
     <t>11858</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11858/pl_direito_real_uso__mariele_ass.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11858/pl_direito_real_uso__mariele_ass.pdf</t>
   </si>
   <si>
     <t>Autoriza a concessão de imóveis a Associação Esperança de um Novo Milênio e dá outras providências.</t>
   </si>
   <si>
     <t>11861</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11861/pl_188_2025.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11861/pl_188_2025.pdf</t>
   </si>
   <si>
     <t>Institui o Dia do Católico Apostólico Romano no Município de Montes Claros/MG e dá outras providências.</t>
   </si>
   <si>
     <t>11866</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
     <t>Odair Ferreira</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11866/pl.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11866/pl.pdf</t>
   </si>
   <si>
     <t>Denomina rua Flor de Girassol, no bairro Jardim Olímpico.</t>
   </si>
   <si>
     <t>11873</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11873/pl_pc.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11873/pl_pc.pdf</t>
   </si>
   <si>
     <t>Concede Título Declaratório de Utilidade Pública ao Instituto Pegada Ambiental</t>
   </si>
   <si>
     <t>11875</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11875/pl_direito_real_uso__mariele_3.1.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11875/pl_direito_real_uso__mariele_3.1.pdf</t>
   </si>
   <si>
     <t>11876</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11876/pl_192_2025.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11876/pl_192_2025.pdf</t>
   </si>
   <si>
     <t>Denomina Rua Santa Teresa no Bairro Todos os Santos (Prolongamento).</t>
   </si>
   <si>
     <t>11877</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11877/pl_193_2025.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11877/pl_193_2025.pdf</t>
   </si>
   <si>
     <t>Institui no Calendário Oficial de Montes Claros o Dia Municipal do Nascituro e de Conscientização sobre os Riscos do Aborto.</t>
   </si>
   <si>
     <t>11886</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11886/pl_194_2025.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11886/pl_194_2025.pdf</t>
   </si>
   <si>
     <t>Altera o artigo 1° da lei 5.453/2022, que concede Titulo Declaratório de Utilidade Pública à Associação Bora Viver.</t>
   </si>
   <si>
     <t>11899</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11899/pl.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11899/pl.pdf</t>
   </si>
   <si>
     <t>Concede Título Declaratório de Utilidade Pública à Loja Maçônica Ordem dos Cavaleiros Templários de Montes Claros.</t>
   </si>
   <si>
     <t>11902</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11902/pl_ok.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11902/pl_ok.pdf</t>
   </si>
   <si>
     <t>Institui o Dia 31/10 como o Dia da Fé Cristã, no calendário oficial do Município de Montes Claros.</t>
   </si>
   <si>
     <t>11903</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11903/pl_197_2025.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11903/pl_197_2025.pdf</t>
   </si>
   <si>
     <t>Altera a Lei 5.763, de 19 de dezembro de 2024.</t>
   </si>
   <si>
     <t>11905</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11905/pl.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11905/pl.pdf</t>
   </si>
   <si>
     <t>Denomina rua Irenir Araújo, no bairro Vila Atlântida.</t>
   </si>
   <si>
     <t>11916</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11916/pl_199_2025.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11916/pl_199_2025.pdf</t>
   </si>
   <si>
     <t>Altera a Lei 5.772 de 19 de dezembro de 2024.</t>
   </si>
   <si>
     <t>11930</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11930/pl_200_2025.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11930/pl_200_2025.pdf</t>
   </si>
   <si>
     <t>Institui o dia 31/10 como "Dia da Fé Cristã" no calendário oficial do Município de Montes Claros-MG.</t>
   </si>
   <si>
     <t>11933</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11933/pl_direito_real_uso__mariele.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11933/pl_direito_real_uso__mariele.pdf</t>
   </si>
   <si>
     <t>11944</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11944/pl_altera_a_lei_5045..pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11944/pl_altera_a_lei_5045..pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a prorrogação dos prazos que especifica, constantes na Lei Municipal nº 5.045, de 27 de dezembro de 2017.</t>
   </si>
   <si>
     <t>11959</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11959/pl.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11959/pl.pdf</t>
   </si>
   <si>
     <t>Concede Título Declaratório de Utilidade Pública à Comunidade Palavra Aberta.</t>
   </si>
   <si>
     <t>11968</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11968/pl_204_2025.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11968/pl_204_2025.pdf</t>
   </si>
   <si>
     <t>Concede o Título Declaratório de Utilidade Pública à Associação dos Pequenos Produtores Rurais Moradores de Gameleira.</t>
   </si>
   <si>
     <t>11969</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11969/pl_205_2025.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11969/pl_205_2025.pdf</t>
   </si>
   <si>
     <t>Condiciona que a delegação à iniciativa privada da gestão e da prestação dos serviços públicos de abastecimento de água e de saneamento básico no Município de Montes Claros seja aprovada por plebiscito popular, e dá outras providências.</t>
   </si>
   <si>
     <t>11980</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11980/projeto_de_lei_proibicao_do_plantio_de_nim.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11980/projeto_de_lei_proibicao_do_plantio_de_nim.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a proibição do plantio, replantio, comercialização e cultivo da espécie exótica Azadirachta indica A. Juss. (Nim Indiano) no Município de Montes Claros/MG, e dá outras providências.</t>
   </si>
   <si>
     <t>11981</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11981/pl_207_2025.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11981/pl_207_2025.pdf</t>
   </si>
   <si>
     <t>Denomina oficialmente as ruas no Bairro Jardim Olímpico.</t>
   </si>
   <si>
     <t>11982</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11982/pl.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11982/pl.pdf</t>
   </si>
   <si>
     <t>Denomina Ruas na Comunidade Rural Terra de Santa Cruz.</t>
   </si>
   <si>
     <t>11987</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11987/pl_10-11.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11987/pl_10-11.pdf</t>
   </si>
   <si>
     <t>Denomina rua Professora Vanda de Souza Alckmim, no bairro Jardim Panorama - Prolongamento.</t>
   </si>
   <si>
     <t>11988</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11988/pl_ok.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11988/pl_ok.pdf</t>
   </si>
   <si>
     <t>Concede Título Declaratório de Utilidade Pública ao Espaço Novo - Instituto de Desenvolvimento e Aprendizagem.</t>
   </si>
   <si>
     <t>11993</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11993/pl_211_2025.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11993/pl_211_2025.pdf</t>
   </si>
   <si>
     <t>Concede Título Declaratório de Utilidade Pública à Associação Beneficente Caminho da Paz.</t>
   </si>
   <si>
     <t>11996</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11996/pl_denomina.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11996/pl_denomina.pdf</t>
   </si>
   <si>
     <t>Denomina Rua Wilson José da Cunha, no bairro Prolongamento Jardim Panorama II.</t>
   </si>
   <si>
     <t>12003</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/12003/pl.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/12003/pl.pdf</t>
   </si>
   <si>
     <t>Denomina a rua João Francisco Soares, na Comunidade de Antônio Olinto.</t>
   </si>
   <si>
     <t>12008</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/12008/pl_cria_fundo_municipal_de_seguranca.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/12008/pl_cria_fundo_municipal_de_seguranca.pdf</t>
   </si>
   <si>
     <t>Cria o Fundo Municipal de Segurança Pública do Município de Montes Claros – FUMSEP e dá outras providências.</t>
   </si>
   <si>
     <t>12016</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/12016/pl_componentes_do_sisan.pdf-assinado.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/12016/pl_componentes_do_sisan.pdf-assinado.pdf</t>
   </si>
   <si>
     <t>Estabelece os componentes municipais do Sistema Nacional de Segurança Alimentar e Nutricional – SISAN, criado pela Lei Federal nº 11.346, de 15 de setembro de 2006.</t>
   </si>
   <si>
     <t>12017</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/12017/pl_tecnologia_e_inovacao.pdf-assinado.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/12017/pl_tecnologia_e_inovacao.pdf-assinado.pdf</t>
   </si>
   <si>
     <t>Institui a Política Municipal de Incentivo à Ciência, Tecnologia e Inovação, cria o Conselho e o Fundo Municipal de Incentivo à Ciência, Tecnologia e Inovação e dá outras providências.</t>
   </si>
   <si>
     <t>12030</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/12030/pl.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/12030/pl.pdf</t>
   </si>
   <si>
     <t>Institui o "Dia Municipal do Fonoaudiólogo".</t>
   </si>
   <si>
     <t>12039</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/12039/pl_218_2025.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/12039/pl_218_2025.pdf</t>
   </si>
   <si>
     <t>Denomina Campo Globo Jomar Macedo no Bairro Augusta Mota.</t>
   </si>
   <si>
     <t>12047</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/12047/projeto_de_lei_de_utilidade_publica.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/12047/projeto_de_lei_de_utilidade_publica.pdf</t>
   </si>
   <si>
     <t>Concede Título Declaratório de Utilidade Pública a Associação de Desenvolvimento e Produção Rural Bela Vista.</t>
   </si>
   <si>
     <t>12066</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/12066/pl_doacao_estado_de_minas_para_policia_civil_ass.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/12066/pl_doacao_estado_de_minas_para_policia_civil_ass.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a firmar convênio com o Estado de Minas Gerais, doar-lhe equipamentos e dá outras providências.</t>
   </si>
   <si>
     <t>12067</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/12067/pl_doacao_unimontes_para_hospital_universitario_ass.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/12067/pl_doacao_unimontes_para_hospital_universitario_ass.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a firmar convênio com a Universidade Estadual de Montes Claros – UNIMONTES, doar-lhe equipamentos e dá outras providências.</t>
   </si>
   <si>
     <t>12068</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/12068/pl_doacao_aroldo_tourinho_e_apae_ass.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/12068/pl_doacao_aroldo_tourinho_e_apae_ass.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a firmar parceria com as entidades que menciona, doar-lhes veículo automotor e dá outras providências.</t>
   </si>
   <si>
     <t>12069</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/12069/pl_223_2025_merged.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/12069/pl_223_2025_merged.pdf</t>
   </si>
   <si>
     <t>Institui o Dia Municipal do Fonoaudiólogo no âmbito do Município de Montes Claros e dá outras providências.</t>
   </si>
   <si>
     <t>12070</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/12070/pl_altera_a_lei_5052_ass.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/12070/pl_altera_a_lei_5052_ass.pdf</t>
   </si>
   <si>
     <t>12073</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/12073/pl_225_2025.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/12073/pl_225_2025.pdf</t>
   </si>
   <si>
     <t>12075</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
     <t>Edson Cabeleireiro</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/12075/pl.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/12075/pl.pdf</t>
   </si>
   <si>
     <t>Denomina Rua Das Marcenarias, no bairro Santo Amaro.</t>
   </si>
   <si>
     <t>12076</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/12076/pl.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/12076/pl.pdf</t>
   </si>
   <si>
     <t>Altera o Código de Posturas do Município de Montes Claros (Lei nº 9, de 30 de dezembro de 1976) para dispor sobre a responsabilidade pela remoção de fiação aérea solta, rompida ou abandonada em postes localizados em logradouros públicos e dá Outras Providências.</t>
   </si>
   <si>
     <t>12078</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/12078/pl_228_2025.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/12078/pl_228_2025.pdf</t>
   </si>
   <si>
     <t>Concede Título Declaratório de Utilidade Pública para a Associação dos Moradores do Bairro Ceres Adjacências.</t>
   </si>
   <si>
     <t>12086</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/12086/pl.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/12086/pl.pdf</t>
   </si>
   <si>
     <t>Institui a Política Municipal de Transição e Requalificação Profissional dos Condutores de Veículos de Tração Animal no município de Montes Claros e estabelece diretrizes para substituição e extinção gradual do uso de animais para tração de cargas e pessoas no perímetro urbano.</t>
   </si>
   <si>
     <t>12090</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/12090/pl.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/12090/pl.pdf</t>
   </si>
   <si>
     <t>Denomina ruas: Aruanda, Teodomiro Pereira, Vila Aurora e Vila Encantada, no bairro Vila Verde do Norte.</t>
   </si>
   <si>
     <t>12092</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/12092/pl_cuidados_paliativos.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/12092/pl_cuidados_paliativos.pdf</t>
   </si>
   <si>
     <t>Institui a Política Municipal de Cuidados Paliativos, o Dia Municipal e a Semana Municipal de Cuidados Paliativos e dá outras providências.</t>
   </si>
   <si>
     <t>12095</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/12095/pl_232_2025.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/12095/pl_232_2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a proibição do plantio, replantio, comercialização e cultivo da espécie exótica Nim Indiano (Azadirachta Indica A. Juss.), no Município de Montes Claros/MG, e dá outras providências.</t>
   </si>
   <si>
     <t>12109</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/12109/pl.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/12109/pl.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Instituição do Programa a Semana Municipal do Brincar e dá outras providências.</t>
   </si>
   <si>
     <t>12114</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/12114/pl_altera_lei_2689_comtur.pdf</t>
-[...2 lines deleted...]
-    <t>ALTERA LEI MUNICIPAL N.º 2.689, DE 09 DE MARÇO DE 1999 E REVOGA A LEI MUNICIPAL N.º 4.298, DE 28 DE DEZEMBRO DE 2010.</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/12114/pl_altera_lei_2689_comtur.pdf</t>
+  </si>
+  <si>
+    <t>Altera Lei Municipal n.º 2.689, de 09 de março de 1999, e revoga a Lei Municipal n.º 4.298, de 28 de dezembro de 2010.</t>
   </si>
   <si>
     <t>12115</t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/12115/pl_repasse_apae_2025.pdf</t>
-[...2 lines deleted...]
-    <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A FIRMAR PARCERIA COM A ASSOCIAÇÃO DE PAIS E AMIGOS DOS EXCEPCIONAIS DE MONTES CLAROS – APAE, REPASSAR RECURSOS FINANCEIROS E DÁ OUTRAS PROVIDÊNCIAS.</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/12115/pl_repasse_apae_2025.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza o Poder Executivo Municipal a firmar parceria com a Associação de Pais e Amigos dos Excepcionais de Montes Claros – APAE, repassar recursos financeiros e dá outras providências.</t>
   </si>
   <si>
     <t>12116</t>
   </si>
   <si>
     <t>236</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/12116/pl_concede_autorizacao_legislativa_regularizacao_monte_siao_iii_ass.pdf</t>
-[...2 lines deleted...]
-    <t>CONCEDE AUTORIZAÇÃO LEGISLATIVA PARA REGULARIZAÇÃO DO LOTEAMENTO MONTE SIÃO III</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/12116/pl_concede_autorizacao_legislativa_regularizacao_monte_siao_iii_ass.pdf</t>
+  </si>
+  <si>
+    <t>Concede autorização legislativa para regularização do Loteamento Monte Sião III.</t>
   </si>
   <si>
     <t>12117</t>
   </si>
   <si>
     <t>237</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/12117/pl_cessao_escolas_estado_de_minas_gerais.pdf</t>
-[...2 lines deleted...]
-    <t>AUTORIZA A CESSÃO DE IMÓVEIS AO ESTADO DE MINAS GERAIS E DÁ OUTRAS PROVIDÊNCIAS.</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/12117/pl_cessao_escolas_estado_de_minas_gerais.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza a cessão de imóveis ao Estado de Minas Gerais e dá outras providências.</t>
   </si>
   <si>
     <t>12118</t>
   </si>
   <si>
     <t>238</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/12118/pl.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/12118/pl.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal nº 4.228/2010 - Que Concede Título Declaratório de Utilidade Pública à Associação Recreativa Cultural Aberrê Capoeira.</t>
   </si>
   <si>
     <t>12119</t>
   </si>
   <si>
     <t>239</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/12119/pl.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/12119/pl.pdf</t>
   </si>
   <si>
     <t>Altera a Lei nº 1.091, de 23 de Julho de 1976, que institui o Código de Posturas do Município de Montes Claros.</t>
   </si>
   <si>
     <t>12120</t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/12120/pl.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/12120/pl.pdf</t>
   </si>
   <si>
     <t>Institui a Dia Municipal e a Semana Municipal de Cuidados Paliativos e dá Outras Providências.</t>
   </si>
   <si>
     <t>12123</t>
   </si>
   <si>
     <t>241</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/12123/pl.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/12123/pl.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a destinação de espaços reservados e adaptados para pessoas com transtorno do espectro autista (TEA) em estádios, arenas esportivas e grandes eventos culturais no âmbito do município de Montes Claros/MG.</t>
   </si>
   <si>
     <t>12124</t>
   </si>
   <si>
     <t>242</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/12124/pl_patrocionio_north_ass.pdf</t>
-[...2 lines deleted...]
-    <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A CONCEDER PATROCÍNIO INSTITUCIONAL AO NORTH ESPORTE CLUBE, CEDER O USO E A EXPLORAÇÃO DO ESTÁDIO MUNICIPAL JUVÊNCIO AUGUSTO SOARES, ESTABELECER CONTRAPARTIDAS SOCIAIS, ESPORTIVAS E INSTITUCIONAIS E DÁ OUTRAS PROVIDÊNCIAS.</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/12124/pl_patrocionio_north_ass.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza o Poder Executivo Municipal a conceder patrocínio institucional ao North Esporte Clube, ceder o uso e a exploração do Estádio Municipal Juvêncio Augusto Soares, estabelecer contrapartidas sociais, esportivas e institucionais e dá outras providências.</t>
   </si>
   <si>
     <t>12125</t>
   </si>
   <si>
     <t>243</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/12125/pl_anistia_multas_covid_19_-_v2_ass.pdf</t>
-[...2 lines deleted...]
-    <t>DISPÕE SOBRE ANISTIA DE MULTAS ADMINISTRATIVAS PARA PESSOAS FÍSICAS E JURÍDICAS, APLICADAS EM DECORRÊNCIA DAS MEDIDAS DE ENFRENTAMENTO DA COVID-19</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/12125/pl_anistia_multas_covid_19_-_v2_ass.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre anistia de multas administrativas para pessoas físicas e jurídicas, aplicadas em decorrência das medidas de enfrentamento da Covid-19.</t>
   </si>
   <si>
     <t>12126</t>
   </si>
   <si>
     <t>244</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/12126/pl_doacao_associacao_amigos_de_jesus_ass.pdf</t>
-[...2 lines deleted...]
-    <t>AUTORIZA A DESAFETAÇÃO E DOAÇÃO DE IMÓVEL À ASSOCIAÇÃO BENEFICENTE NORTEMINEIRA DOS AMIGOS DE JESUS  E DÁ OUTRAS PROVIDÊNCIAS</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/12126/pl_doacao_associacao_amigos_de_jesus_ass.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza a desafetação e doação de imóvel à Associação Beneficente Nortemineira dos Amigos de Jesus e dá outras providências.</t>
   </si>
   <si>
     <t>12134</t>
   </si>
   <si>
     <t>245</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/12134/pl_altera_leis_5787_e_5860_-_operacao_de_credito_ass.pdf</t>
-[...2 lines deleted...]
-    <t>ALTERA A LEI Nº 5.787, DE 26 DE FEVEREIRO DE 2025 E A LEI Nº 5.860, DE 15 DE JULHO DE 2025, PARA ADEQUAR AS MODALIDADES DE GARANTIA E AS FONTES DE FINANCIAMENTO PARA OPERAÇÕES DE CRÉDITO.</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/12134/pl_altera_leis_5787_e_5860_-_operacao_de_credito_ass.pdf</t>
+  </si>
+  <si>
+    <t>Altera a Lei nº 5.787, de 26 de fevereiro de 2025, e a Lei nº 5.860, de 15 de julho de 2025, para adequar as modalidades de garantia e as fontes de financiamento para operações de crédito.</t>
   </si>
   <si>
     <t>10711</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10711/pr_01_2025.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10711/pr_01_2025.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadã Honorária à Sra. Euna Duarte Gonçalves Guimarães.</t>
   </si>
   <si>
     <t>10715</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10715/assinado_-_projeto_que_cria_a_procuradoria_da_mulher.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10715/assinado_-_projeto_que_cria_a_procuradoria_da_mulher.pdf</t>
   </si>
   <si>
     <t>Cria a Procuradoria da Mulher no âmbito da Câmara Municipal de Montes Claros/MG.</t>
   </si>
   <si>
     <t>10716</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10716/assinado_-_projeto_atualizado_pro_agua.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10716/assinado_-_projeto_atualizado_pro_agua.pdf</t>
   </si>
   <si>
     <t>Cria a comissão temporária do Pro-água.</t>
   </si>
   <si>
     <t>10719</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10719/assinado_-_1_projeto_interno_da_camara_municipal.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10719/assinado_-_1_projeto_interno_da_camara_municipal.pdf</t>
   </si>
   <si>
     <t>Revoga o parágrafo 3º do Art. 178 do Regimento Interno da Câmara Municipal de Montes Claros – MG.</t>
   </si>
   <si>
     <t>10731</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10731/atualizado_-_assinado_2_-_regimento_interno.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10731/atualizado_-_assinado_2_-_regimento_interno.pdf</t>
   </si>
   <si>
     <t>Altera o parágrafo 3º do Art. 178 do Regimento Interno da Câmara Municipal de Montes Claros – MG.</t>
   </si>
   <si>
     <t>10743</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10743/pr_06_2025.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10743/pr_06_2025.pdf</t>
   </si>
   <si>
     <t>Cria a Comissão Permanente do Pró-água.</t>
   </si>
   <si>
     <t>10795</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10795/pr_07_2025.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10795/pr_07_2025.pdf</t>
   </si>
   <si>
     <t>Cria a Frente Parlamentar em Defesa do Empreendedor.</t>
   </si>
   <si>
     <t>10881</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10881/projeto_de_resolucaoi_-_dra._leticia_gamboge.docx-assinado.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10881/projeto_de_resolucaoi_-_dra._leticia_gamboge.docx-assinado.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadã Honorária a Chefe da Polícia Civil Dra. Letícia Baptista Gamboge Reis.</t>
   </si>
   <si>
     <t>10883</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10883/projeto_de_resolucao_no_9_de_2025.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10883/projeto_de_resolucao_no_9_de_2025.pdf</t>
   </si>
   <si>
     <t>Cria a Medalha de Mérito Humberto Guimarães Souto.</t>
   </si>
   <si>
     <t>10885</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10885/pr_10_2025.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10885/pr_10_2025.pdf</t>
   </si>
   <si>
     <t>Revoga o inciso VIII do art. 64 e art. 75 do Regimento Interno da Câmara Municipal de Montes Claros.</t>
   </si>
   <si>
     <t>10894</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10894/pr_11_2025.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10894/pr_11_2025.pdf</t>
   </si>
   <si>
     <t>Fixa o valor do auxílio-alimentação, instituído pela Lei n° 5.532, de 28 de março de 2023.</t>
   </si>
   <si>
     <t>10922</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10922/pr_12_2025.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10922/pr_12_2025.pdf</t>
   </si>
   <si>
     <t>Concede Placa de Prata "Alferes José Lopes de Carvalho" ao Núcleo de Atenção à Saúde e Práticas Profissionalizantes (NASPP).</t>
   </si>
   <si>
     <t>10929</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10929/pr_13_2025.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10929/pr_13_2025.pdf</t>
   </si>
   <si>
     <t>Concede Titulo de Cidadão Benemérito ao Sr. Juvenal Caldeira Durães.</t>
   </si>
   <si>
     <t>11194</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11194/pr_14_2025.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11194/pr_14_2025.pdf</t>
   </si>
   <si>
     <t>Concede Placa de Prata Alferes José Lopes de Carvalho ao 170° Grupo de Escoteiros Darcy Ribeiro.</t>
   </si>
   <si>
     <t>11201</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11201/pr_15_2025.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11201/pr_15_2025.pdf</t>
   </si>
   <si>
     <t>Cria a Frente Parlamentar "Pró-Vida e pela Família".</t>
   </si>
   <si>
     <t>11202</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11202/pr_16_2025.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11202/pr_16_2025.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Benemérito ao Senhor José Henrique de Carvalho Veloso.</t>
   </si>
   <si>
     <t>11206</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11206/pr_17_2025.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11206/pr_17_2025.pdf</t>
   </si>
   <si>
     <t>Concede Placa de Prata Alferes José Lopes de Carvalho ao  Sicoob Credinor.</t>
   </si>
   <si>
     <t>11236</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11236/pr_-_atualizado_-_comissao_ambiente_bem-estar_animal_e_sustentabilidade.docx.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11236/pr_-_atualizado_-_comissao_ambiente_bem-estar_animal_e_sustentabilidade.docx.pdf</t>
   </si>
   <si>
     <t>Altera o Regimento Interno da Câmara Municipal de Montes Claros.</t>
   </si>
   <si>
     <t>11244</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11244/pr.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11244/pr.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Honorário ao Sr. Cláudio Fabiano Pimenta.</t>
   </si>
   <si>
     <t>11258</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11258/pr_20_2025.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11258/pr_20_2025.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Honorário ao Sr. Michael Stephan da Silva.</t>
   </si>
   <si>
     <t>11269</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11269/pr_21_2025.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11269/pr_21_2025.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Benemérito ao Sr. Ricardo Alves Froes.</t>
   </si>
   <si>
     <t>11271</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11271/pr_22_2025.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11271/pr_22_2025.pdf</t>
   </si>
   <si>
     <t>Concede Placa Alferes José Lopes de Carvalho à Associação de Profissionais da Imprensa Mineira - APIM.</t>
   </si>
   <si>
     <t>11275</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11275/pr_23_2025.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11275/pr_23_2025.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadã Honorária à Sra. Rosiane Rodrigues Vieira.</t>
   </si>
   <si>
     <t>11276</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11276/pr_24_2025.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11276/pr_24_2025.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadã Honorária à Sra. Daniele Alves Rizzo.</t>
   </si>
   <si>
     <t>11283</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11283/pr_25_2025.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11283/pr_25_2025.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Benemérito ao Sr. Flávio Gonçalves Oliveira.</t>
   </si>
   <si>
     <t>11311</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11311/pr.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11311/pr.pdf</t>
   </si>
   <si>
     <t>Concede Titulo de Cidadão Honorário de Montes Claros ao sr. Gilson José Fróes.</t>
   </si>
   <si>
     <t>11332</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11332/projeto_resolucao_-_comenda_trabalhador.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11332/projeto_resolucao_-_comenda_trabalhador.pdf</t>
   </si>
   <si>
     <t>Institui o Diploma Áureo Fabiano Soares de Souza em Mérito aos Trabalhadores e Trabalhadoras.</t>
   </si>
   <si>
     <t>11333</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11333/projeto_de_resolucao_no_28_de_2025.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11333/projeto_de_resolucao_no_28_de_2025.pdf</t>
   </si>
   <si>
     <t>Cria a Frente Parlamentar em Defesa do Servidor e Empregado Público Municipal de Montes Claros e dá outras providências.</t>
   </si>
   <si>
     <t>11334</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11334/projeto_honorario_sr._edenilson_assinado.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11334/projeto_honorario_sr._edenilson_assinado.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Honorário de Montes Claros ao sr. Edenilson Durães de Oliveira</t>
   </si>
   <si>
     <t>11340</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11340/pr_2.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11340/pr_2.pdf</t>
   </si>
   <si>
     <t>Altera a redação do Art. 159 do Regimento Interno da Câmara Municipal de Montes Claros.</t>
   </si>
   <si>
     <t>11412</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11412/pr_31_2025.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11412/pr_31_2025.pdf</t>
   </si>
   <si>
     <t>Institui a Frente Parlamentar em Defesa da Assistência e Desenvolvimento Social no Município de Montes Claros e dá outras providências.</t>
   </si>
   <si>
     <t>11415</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11415/pr_32_2025.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11415/pr_32_2025.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadã Honorária de Montes Claros à Sra. Zenaide Maria Zampieron.</t>
   </si>
   <si>
     <t>11435</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11435/pr_33_2025.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11435/pr_33_2025.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Honorário de Montes Claros ao Dr. Fábio Baccheretti Vitor.</t>
   </si>
   <si>
     <t>11437</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11437/pr_34_2025.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11437/pr_34_2025.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Benemérito ao Sr. Christoff Rafael Gomes Freitas.</t>
   </si>
   <si>
     <t>11464</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11464/pr_35_2025.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11464/pr_35_2025.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Benemérito ao Sr. Fellipe André Souza Freitas.</t>
   </si>
   <si>
     <t>11465</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11465/pr_36_2025.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11465/pr_36_2025.pdf</t>
   </si>
   <si>
     <t>Concede Diploma de Honra ao Mérito ao Conselho Regional de Fisioterapia e Terapia Ocupacional da 4ª Região - CREFITO-4.</t>
   </si>
   <si>
     <t>11468</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11468/pr_37_2025.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11468/pr_37_2025.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Honorário ao Sr. Paulo Elmo Pinheiro.</t>
   </si>
   <si>
     <t>11483</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11483/pr_38_2025.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11483/pr_38_2025.pdf</t>
   </si>
   <si>
     <t>Cria a Frete Parlamentar em Defesa do Terceiro Setor no âmbito da Câmara Municipal de Montes Claros e dá outras providências.</t>
   </si>
   <si>
     <t>11488</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11488/pr_39_2025.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11488/pr_39_2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a filiação desta Câmara Municipal à Associação para a Mobilização e União das Câmaras Municipais de Minas Gerais.</t>
   </si>
   <si>
     <t>11491</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11491/pr_40_2025.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11491/pr_40_2025.pdf</t>
   </si>
   <si>
     <t>Concede o Título de Cidadão Honorário do Município de Montes Claros ao Sr. Nelson Fonseca Leite.</t>
   </si>
   <si>
     <t>11495</t>
   </si>
   <si>
     <t>Raimundo Pereira da Silva</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11495/pr_41_2025.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11495/pr_41_2025.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Honorário de Montes Claros ao Sr. Pedro Ramos Pereira.</t>
   </si>
   <si>
     <t>11513</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11513/pr_42_2025.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11513/pr_42_2025.pdf</t>
   </si>
   <si>
     <t>11538</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11538/pr_43_2025.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11538/pr_43_2025.pdf</t>
   </si>
   <si>
     <t>Concede Medalha Ivan José Lopes de Honra a Montes Claros ao sr. Mateus Simões de Almeida.</t>
   </si>
   <si>
     <t>11539</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11539/pr_44_2025.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11539/pr_44_2025.pdf</t>
   </si>
   <si>
     <t>Cria Frente Parlamentar em Defesa do Terceiro Setor no âmbito da Câmara Municipal de Montes Claros e dá outras providências.</t>
   </si>
   <si>
     <t>11564</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11564/pr_45_2025.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11564/pr_45_2025.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadã Honorária a Sra. Cleidis Beatriz Lopes Nogueira.</t>
   </si>
   <si>
     <t>11592</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11592/pr_46_2025.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11592/pr_46_2025.pdf</t>
   </si>
   <si>
     <t>Regulamenta as regras para registro do controle eletrônico da frequência dos servidores públicos da Câmara Municipal de Montes Claros e revoga as resoluções nº 21, de 24 de agosto de 2021 e 27, de 17 de setembro de 2024.</t>
   </si>
   <si>
     <t>11600</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11600/pr_47_2025.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11600/pr_47_2025.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Honorário do Município de Montes Claros ao Padre Jânio César Barbosa dos Santos.</t>
   </si>
   <si>
     <t>11610</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11610/pr_07-07.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11610/pr_07-07.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Honorário de Montes Claros ao Padre Raimundo Donato.</t>
   </si>
   <si>
     <t>11619</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11619/pr_49_2025.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11619/pr_49_2025.pdf</t>
   </si>
   <si>
     <t>Concede a Medalha de Mérito Esportivo Antônio Manoel Dias à Associação North Esporte Clube.</t>
   </si>
   <si>
     <t>11652</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11652/pr_50_2025.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11652/pr_50_2025.pdf</t>
   </si>
   <si>
     <t>Concede a Medalha de Mérito Ecológico José Gonçalves Ulhôa ao Senhor Marcelo Machado Condé, In Memoriam, e dá outras providências.</t>
   </si>
   <si>
     <t>11665</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11665/pr.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11665/pr.pdf</t>
   </si>
   <si>
     <t>Concede Placa Alferes José Lopes de Carvalho ao Núcleo de Práticas Jurídicas (NPJ) do Curso de Direito do Centro Universitário FIPMOC, em comemoração aos seus 20 anos.</t>
   </si>
   <si>
     <t>11666</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11666/camscanner_11-08-2025_16.38.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11666/camscanner_11-08-2025_16.38.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Benemérito de Montes Claros ao sr. Pedro Pereira Santos.</t>
   </si>
   <si>
     <t>11668</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11668/pr.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11668/pr.pdf</t>
   </si>
   <si>
     <t>Altera a redação da Resolução nº 05, de 14 de fevereiro de 1991, que institui a Medalha de Mérito Ecológico, para permitir a concessão da homenagem também a pessoas falecidas que tenham prestado relevantes serviços ambientais ao Município de Montes Claros.</t>
   </si>
   <si>
     <t>11671</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11671/pr_54_2025.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11671/pr_54_2025.pdf</t>
   </si>
   <si>
     <t>Concede Placa de Prata Alferes José Lopes de Carvalho ao Curso de Direito da Universidade Estadual de Montes Claros.</t>
   </si>
   <si>
     <t>11676</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11676/projeto_de_resolucao_cidadao_honorario_senhor_jose_mansano_bauman.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11676/projeto_de_resolucao_cidadao_honorario_senhor_jose_mansano_bauman.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Honorário ao sr. José Mansano Bauman.</t>
   </si>
   <si>
     <t>11684</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11684/pr.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11684/pr.pdf</t>
   </si>
   <si>
     <t>Concede o Título de Cidadão Benemérito de Montes Claros ao Tenente Brigadeiro do Ar, sr. Maurício Augusto Silveira de Medeiros.</t>
   </si>
   <si>
     <t>11695</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11695/pr_57_2025.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11695/pr_57_2025.pdf</t>
   </si>
   <si>
     <t>Altera a Resolução nº 05, de 14 de fevereiro de 1991, que institui a Medalha de Mérito Ecológico.</t>
   </si>
   <si>
     <t>11728</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11728/pr_02.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11728/pr_02.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Honorário ao MAJOR BM, sr. NORTON ORNELAS PRATES.</t>
   </si>
   <si>
     <t>11738</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11738/projeto_de_resolucao_placa_alferes_conselho_de_administracao.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11738/projeto_de_resolucao_placa_alferes_conselho_de_administracao.pdf</t>
   </si>
   <si>
     <t>Concede a Placa de Prata Alferes José Lopes de Carvalho ao Conselho Regional de Administração.</t>
   </si>
   <si>
     <t>11741</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11741/pr_60_2025.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11741/pr_60_2025.pdf</t>
   </si>
   <si>
     <t>Concede Placa Alferes José Lopes de Carvalho ao Centro Oftalmológico do Norte de Minas.</t>
   </si>
   <si>
     <t>11742</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11742/pr_61_2025.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11742/pr_61_2025.pdf</t>
   </si>
   <si>
     <t>Concede a Medalha de Mérito Ecológico "José Gonçalves Ulhôa" ao Senhor Marcelo Machado Condé, in memoriam, e dá outras providências.</t>
   </si>
   <si>
     <t>11746</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11746/pr_62_2025.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11746/pr_62_2025.pdf</t>
   </si>
   <si>
     <t>Concede Placa de Prata Alferes José Lopes de Carvalho ao Centro Acadêmico Cyro dos Anjos (CACYRO) da Universidade Estadual de Montes Claros.</t>
   </si>
   <si>
     <t>11749</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11749/pr_63_2025.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11749/pr_63_2025.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Benemérito ao sr. Frederico Veloso Rocha.</t>
   </si>
   <si>
     <t>11771</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11771/pr.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11771/pr.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadã Honorária de Montes Claros à sra. Maria Ivanilde Pereira Santos.</t>
   </si>
   <si>
     <t>11772</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11772/pr_65_2025.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11772/pr_65_2025.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Honorário ao sr. Luiz Carlos de Azevedo Corrêa Júnior.</t>
   </si>
   <si>
     <t>11783</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11783/pr.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11783/pr.pdf</t>
   </si>
   <si>
     <t>Concede Diploma de Honra ao Mérito à Câmara de Conciliação, Mediação e Arbitragem de Montes Claros - CAMOC.</t>
   </si>
   <si>
     <t>11812</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11812/pr.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11812/pr.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Benemérito de Montes Claros ao Sr. Silvano Tolentino Câmara.</t>
   </si>
   <si>
     <t>11850</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11850/pr.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11850/pr.pdf</t>
   </si>
   <si>
     <t>Concede a Medalha de Mérito Humberto Guimarães Souto, ao sr. Guilherme Augusto Guimarães Oliveira.</t>
   </si>
   <si>
     <t>11884</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11884/pr_69_2025.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11884/pr_69_2025.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Benemérito ao Senhor Wilandell Neves Fernandes Rocha.</t>
   </si>
   <si>
     <t>11885</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11885/pr_70_2025.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11885/pr_70_2025.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Honorário do Município de Montes Claros ao Senhor Osanan Gonçalves dos Santos.</t>
   </si>
   <si>
     <t>11915</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11915/projeto__de_resolucao__titullo_de_cidadao_honorario.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11915/projeto__de_resolucao__titullo_de_cidadao_honorario.pdf</t>
   </si>
   <si>
     <t>Concede título de Cidadão Honorário ao Dr. Eduardo Robson Monteiro Tolentino</t>
   </si>
   <si>
     <t>11929</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11929/pr_72_2025.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11929/pr_72_2025.pdf</t>
   </si>
   <si>
     <t>Concede Placa de Prata Alferes José Lopes de Carvalho ao Parque Estadual da Lapa Grande.</t>
   </si>
   <si>
     <t>11945</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11945/pr_73_2025.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11945/pr_73_2025.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Honorário ao Presidente do CIMAMS Adaildo Rocha Moreira.</t>
   </si>
   <si>
     <t>11954</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11954/pr.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11954/pr.pdf</t>
   </si>
   <si>
     <t>Concede a Placa de Prata Alferes José Lopes de Carvalho à Catedral Metropolitana Nossa Senhora Aparecida.</t>
   </si>
   <si>
     <t>11961</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11961/pr.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11961/pr.pdf</t>
   </si>
   <si>
     <t>Concede a Medalha de Mérito Presidente Tancredo Neves ao sr. Filipe Araújo Florêncio.</t>
   </si>
   <si>
     <t>11963</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11963/dilson_godinho.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11963/dilson_godinho.pdf</t>
   </si>
   <si>
     <t>Concede Placa de Prata Alferes José Lopes de Carvalho à Fundação de Saúde Dilson de Quaros Godinho.</t>
   </si>
   <si>
     <t>11964</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11964/pr_77_2025.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11964/pr_77_2025.pdf</t>
   </si>
   <si>
     <t>Concede Placa de Prata Alferes José Lopes de Carvalho à Superintendência Regional de Saúde (SRS).</t>
   </si>
   <si>
     <t>11965</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11965/pr_78_2025.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11965/pr_78_2025.pdf</t>
   </si>
   <si>
     <t>Acrescenta os parágrafos 1°, 2°, 3° e 4°e altera a redação do artigo 113 da Resolução nº 39/1991 (Regimento Interno) e dá outras providências.</t>
   </si>
   <si>
     <t>11967</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11967/pr_-_abmcj.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11967/pr_-_abmcj.pdf</t>
   </si>
   <si>
     <t>Concede Placa de Prata Alferes José Lopes de Carvalho à Associação Brasileira das Mulheres de Carreira Jurídicas (ABMCJ) em comemoração aos 40 anos.</t>
   </si>
   <si>
     <t>11975</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11975/pr.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11975/pr.pdf</t>
   </si>
   <si>
     <t>Concede o Título de Cidadão Honorário de Montes Claros ao Dr. Roberto Simão.</t>
   </si>
   <si>
     <t>11983</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11983/pr_81_2025.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11983/pr_81_2025.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Honorário ao sr. Jairo Marques Lopes Bahia.</t>
   </si>
   <si>
     <t>11986</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11986/pr_82_2025.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11986/pr_82_2025.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Benemérito de Montes Claros/MG, ao sr. Luiz Denison Batista Rocha.</t>
   </si>
   <si>
     <t>11992</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11992/pr_83_2025.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11992/pr_83_2025.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadã Honorária à Sra. Kárin Liliane de Lima Emmerich e Mendonça.</t>
   </si>
   <si>
     <t>11994</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11994/pr_84_2025.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11994/pr_84_2025.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Honorário a Edson Wagner Silva Cangussu.</t>
   </si>
   <si>
     <t>11997</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11997/pr.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11997/pr.pdf</t>
   </si>
   <si>
     <t>Concede a Placa de Prata "Alferes José Lopes de Carvalho" ao Instituto Federal de Educação, Ciência e Tecnologia do Norte de Minas (IFNMG), nas comemorações de seus 15 anos.</t>
   </si>
   <si>
     <t>12015</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/12015/pr.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/12015/pr.pdf</t>
   </si>
   <si>
     <t>Concede o Título de Cidadão Honorário de Montes Claros ao sr. José Soares da Silva.</t>
   </si>
   <si>
     <t>12037</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/12037/pr_87_2025.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/12037/pr_87_2025.pdf</t>
   </si>
   <si>
     <t>Acrescenta os parágrafos: 1º, 2º, 3º e 4º ao art. 16 e altera a redação do art. 113, ambos da Resolução nº 39/1991 (Regimento Interno) e dá outras providências.</t>
   </si>
   <si>
     <t>12060</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/12060/pr_88_2025.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/12060/pr_88_2025.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Honorário ao sr. Hélder dos Anjos Augusto.</t>
   </si>
   <si>
     <t>12063</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/12063/titulo_wadson.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/12063/titulo_wadson.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Honorário ao sr. Wádson Nathaniel Ribeiro.</t>
   </si>
   <si>
     <t>12094</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/12094/pr_90_2025.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/12094/pr_90_2025.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Honorário ao Sr. Eduardo Luiz da Silva.</t>
   </si>
   <si>
     <t>10791</t>
   </si>
   <si>
     <t>EM</t>
   </si>
   <si>
     <t>Emenda</t>
   </si>
   <si>
     <t>FIN - FINANÇAS, ORÇAMENTO E TOMADA DE CONTAS</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10791/emenda_01_2025.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10791/emenda_01_2025.pdf</t>
   </si>
   <si>
     <t>Emenda ao Projeto de Lei nº 06/2025, que “Autoriza o Poder Executivo a abrir crédito adicional especial ao orçamento vigente e dá outras providências”.</t>
   </si>
   <si>
     <t>11197</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11197/emenda_02_2025.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11197/emenda_02_2025.pdf</t>
   </si>
   <si>
     <t>Emenda Modificativa ao Projeto de Lei nº 33/2025 que Concede Título Declaratório de Utilidade Pública a Associação de Pequenos Produtores Rurais de Monte Rural.</t>
   </si>
   <si>
     <t>11377</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11377/emenda_03_2025.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11377/emenda_03_2025.pdf</t>
   </si>
   <si>
     <t>Emenda Modificativa ao Projeto de Lei nº 51/2025 que "Dispõe sobre a promoção da inclusão, conscientização e garantia de direitos das pessoas com Síndrome de Down no Município de Montes Claros - MG e dá outras providências".</t>
   </si>
   <si>
     <t>11421</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11421/emenda_04_2025.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11421/emenda_04_2025.pdf</t>
   </si>
   <si>
     <t>Emenda Supressiva ao Projeto de Resolução nº 31/2025 que "Institui a Frente Parlamentar em Defesa da Assistência e Desenvolvimento Social no Município de Montes Claros e dá outras providências".</t>
   </si>
   <si>
     <t>11516</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11516/emenda_05_2025.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11516/emenda_05_2025.pdf</t>
   </si>
   <si>
     <t>Emenda Modificativa ao Projeto de Lei nº 92/2025 que "Concede Título Declaratório de Utilidade Pública Municipal à Associação de Apicultores e Meliponicultores de Nova Boqueirão".</t>
   </si>
   <si>
     <t>11561</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11561/emenda_06_2025.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11561/emenda_06_2025.pdf</t>
   </si>
   <si>
     <t>Emenda ao Projeto de Lei nº 68/2025, que "Dispõe sobre as diretrizes para elaboração e execução da Lei Orçamentária para o Exercício Financeiro de 2026 e dá outras providências".</t>
   </si>
   <si>
     <t>11574</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11574/art._9_-_passe_livre.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11574/art._9_-_passe_livre.pdf</t>
   </si>
   <si>
     <t>Emenda ao Substitutivo do Projeto de Lei nº 68/2025 que “Dispõe sobre as diretrizes para elaboração e execução da Lei Orçamentária para o Exercício Financeiro de 2026 e dá outras providências”.</t>
   </si>
   <si>
     <t>11576</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11576/art._11_-_varios_pedidos.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11576/art._11_-_varios_pedidos.pdf</t>
   </si>
   <si>
     <t>11577</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11577/art._16_-_iluminacao_publica.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11577/art._16_-_iluminacao_publica.pdf</t>
   </si>
   <si>
     <t>11578</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11578/art._40_ii_-_iluminacao_publica.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11578/art._40_ii_-_iluminacao_publica.pdf</t>
   </si>
   <si>
     <t>11579</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11579/art._41_-_iluminacao_publica.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11579/art._41_-_iluminacao_publica.pdf</t>
   </si>
   <si>
     <t>11599</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11599/01-emenda_3a_-_tarifa_zero.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11599/01-emenda_3a_-_tarifa_zero.pdf</t>
   </si>
   <si>
     <t>Emenda ao Projeto de Lei nº 123/2025 que "Dispõe sobre subsídios para a melhoria do transporte coletivo urbano".</t>
   </si>
   <si>
     <t>11818</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11818/emenda_aditiva_01.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11818/emenda_aditiva_01.pdf</t>
   </si>
   <si>
     <t>Emenda ao art. 5º do Projeto de Lei nº 162/2025 - Dispõe sobre o Plano Plurianual do Município de Montes Claros para o período de 2026 a 2029 e dá Outras Providências.</t>
   </si>
   <si>
     <t>11820</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11820/emenda_02.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11820/emenda_02.pdf</t>
   </si>
   <si>
     <t>Emenda aditiva ao artigo 3º do Projeto de Lei nº 162/2025 - Dispõe sobre o Plano Plurianual do Município de Montes Claros para o período de 2026 a 2029 e dá Outras Providências.</t>
   </si>
   <si>
     <t>11823</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11823/emenda.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11823/emenda.pdf</t>
   </si>
   <si>
     <t>Emenda Modificativa - Altera o artigo 5º do Projeto de Lei nº 01/2025.</t>
   </si>
   <si>
     <t>11824</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11824/01.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11824/01.pdf</t>
   </si>
   <si>
     <t>Emenda Modificativa - Altera a redação do Inciso VIII do artigo 3º do PL nº 162/2025 - Dispõe sobre o Plano Plurianual do Município de Montes Claros para o período 2026/2029 e dá outras providências.</t>
   </si>
   <si>
     <t>11825</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11825/02.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11825/02.pdf</t>
   </si>
   <si>
     <t>Emenda Aditiva - Acrescenta o inciso XII ao artigo 3º do PL nº 162/2025 - Dispõe sobre o Plano Plurianual do Município de Montes Claros para o período 2026/2029 e dá outras providências.</t>
   </si>
   <si>
     <t>11826</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11826/03.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11826/03.pdf</t>
   </si>
   <si>
     <t>Emenda Aditiva - Acrescenta o inciso XIII ao artigo 3º do PL nº 162/2025 - Dispõe sobre o Plano Plurianual do Município de Montes Claros para o período 2026/2029 e dá outras providências.</t>
   </si>
   <si>
     <t>11827</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11827/04.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11827/04.pdf</t>
   </si>
   <si>
     <t>Emenda Aditiva - Acrescenta o inciso XIV ao artigo 3º do PL nº 162/2025 - Dispõe sobre o Plano Plurianual do Município de Montes Claros para o período 2026/2029 e dá outras providências.</t>
   </si>
   <si>
     <t>11828</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11828/05.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11828/05.pdf</t>
   </si>
   <si>
     <t>Emenda Aditiva - Acrescenta o inciso XV ao artigo 3º do PL nº 162/2025 - Dispõe sobre o Plano Plurianual do Município de Montes Claros para o período 2026/2029 e dá outras providências.</t>
   </si>
   <si>
     <t>11829</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11829/06.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11829/06.pdf</t>
   </si>
   <si>
     <t>Emenda Aditiva - Acrescenta o inciso XVI ao artigo 3º do PL nº 162/2025 - Dispõe sobre o Plano Plurianual do Município de Montes Claros para o período 2026/2029 e dá outras providências.</t>
   </si>
   <si>
     <t>11830</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11830/07.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11830/07.pdf</t>
   </si>
   <si>
     <t>Emenda Aditiva - Acrescenta o inciso VII ao artigo 5º do PL nº 162/2025 - Dispõe sobre o Plano Plurianual do Município de Montes Claros para o período 2026/2029 e dá outras providências.</t>
   </si>
   <si>
     <t>11834</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11834/emenda_08.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11834/emenda_08.pdf</t>
   </si>
   <si>
     <t>Altera o artigo 8º do Projeto de Lei 162/2025 -Dispõe sobre o Plano Plurianual do Município de Montes Claros para o período 2026/2029 e dá outras providências.</t>
   </si>
   <si>
     <t>11854</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11854/emenda_24_2025.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11854/emenda_24_2025.pdf</t>
   </si>
   <si>
     <t>Emenda ao Projeto de Lei nº 183/2025, que "Dispõe sobre o Sistema Municipal de Defesa Civil e revoga a Lei Municipal nº 3.677, de 21 de novembro de 2006".</t>
   </si>
   <si>
     <t>11881</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11881/emenda_25_2025.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11881/emenda_25_2025.pdf</t>
   </si>
   <si>
     <t>Emenda ao Projeto de Lei nº 162/2025 que "Dispõe sobre o Plano Plurianual do Município de Montes Claros para o período 2026/2029 e dá outras providências".</t>
   </si>
   <si>
     <t>11904</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11904/emenda_26_2025.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11904/emenda_26_2025.pdf</t>
   </si>
   <si>
     <t>Emenda ao Projeto de Lei nº 162/2025, que "Dispõe sobre o Plano Plurianual do Município de Montes Claros para o período de 2026 a 2029 e dá outras providências".</t>
   </si>
   <si>
     <t>11907</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11907/emenda.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11907/emenda.pdf</t>
   </si>
   <si>
     <t>Emenda ao Projeto de Lei nº 162/2025 - Altera a redação do artigo 3º do referido Projeto de Lei.</t>
   </si>
   <si>
     <t>11910</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11910/art_3_-_transporte.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11910/art_3_-_transporte.pdf</t>
   </si>
   <si>
     <t>11911</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11911/emenda_-_cosip.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11911/emenda_-_cosip.pdf</t>
   </si>
   <si>
     <t>11970</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11970/emenda_30_2025.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11970/emenda_30_2025.pdf</t>
   </si>
   <si>
     <t>Emenda ao Projeto de Emenda à Lei Orgânica nº 04/2025 que "Altera a redação do Caput do art. 21, e acrescentam os parágrafos 4°, 5°, 6° e 7° ao art. 40 da Lei Orgânica do Município de Montes Claros-MG (LOM) e dá outras providências".</t>
   </si>
   <si>
     <t>12019</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/12019/emenda_31_2025.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/12019/emenda_31_2025.pdf</t>
   </si>
   <si>
     <t>Emenda ao Projeto de Lei nº 214/2025 que Cria o Fundo Municipal de Segurança Pública do Município de Montes Claros - FUMSEP e dá outras providências.</t>
   </si>
   <si>
     <t>12020</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/12020/emenda_32_2025.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/12020/emenda_32_2025.pdf</t>
   </si>
   <si>
     <t>12021</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/12021/emenda_33_2025_-_emendas_impositivas.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/12021/emenda_33_2025_-_emendas_impositivas.pdf</t>
   </si>
   <si>
     <t>Emenda ao Projeto de Lei nº 186/2025 que "Estima a Receita e Fixa a Despesa do Município de Montes Claros para o Exercício Financeiro de 2026".</t>
   </si>
   <si>
     <t>12041</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/12041/emenda_01.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/12041/emenda_01.pdf</t>
   </si>
   <si>
     <t>Emenda Aditiva ao PL nº 216/2025 - Acrescenta inciso X ao artigo 4º.</t>
   </si>
   <si>
     <t>12042</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/12042/emenda_02.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/12042/emenda_02.pdf</t>
   </si>
   <si>
     <t>Emenda Modificativa ao PL 216/2025 - Acrescenta o inciso XXI ao art. 29.</t>
   </si>
   <si>
     <t>12043</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/12043/emenda_03.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/12043/emenda_03.pdf</t>
   </si>
   <si>
     <t>Emenda Modificativa ao PL 215/2025 - Altera a redação do inciso II, do § 1º do art. 7º e acrescenta § 6º.</t>
   </si>
   <si>
     <t>12044</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/12044/emenda_04.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/12044/emenda_04.pdf</t>
   </si>
   <si>
     <t>Emenda Aditiva ao PL 215/2025 - Acrescenta o inciso VI ao art. 5º.</t>
   </si>
   <si>
     <t>12045</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/12045/emenda_05.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/12045/emenda_05.pdf</t>
   </si>
   <si>
     <t>Emenda Aditiva ao PL 215/2025 - Acrescenta o inciso III ao art. 3º.</t>
   </si>
   <si>
     <t>12050</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/12050/em_03_28-11.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/12050/em_03_28-11.pdf</t>
   </si>
   <si>
     <t>Emenda Aditiva ao PL 216/2025 - Acrescenta o inciso XXII ao artigo 29.</t>
   </si>
   <si>
     <t>12051</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/12051/em__02_28-11.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/12051/em__02_28-11.pdf</t>
   </si>
   <si>
     <t>Emenda Aditiva ao PL 216/2025- Acrescenta o inciso XI ao art. 4º.</t>
   </si>
   <si>
     <t>12052</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/12052/em_28-11.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/12052/em_28-11.pdf</t>
   </si>
   <si>
     <t>Emenda Modificativa ao PL 216/2025 - Altera a redação do artigo 24.</t>
   </si>
   <si>
     <t>12072</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/12072/emenda_42_2025.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/12072/emenda_42_2025.pdf</t>
   </si>
   <si>
     <t>Emenda ao Projeto de Lei nº 01/2025 que Proíbe o manuseio, a utilização, a queima e a soltura de fogos de estampido e de artifício, assim como quaisquer artefatos pirotécnicos de efeito sonoro ruidoso no Município, e dá outras providências.</t>
   </si>
   <si>
     <t>12128</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/12128/emenda_43_2025.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/12128/emenda_43_2025.pdf</t>
   </si>
   <si>
     <t>Emenda ao art. 6º do Projeto de Lei nº 224/2025, que altera a Lei 5.052, de 05 de abril de 2018.</t>
   </si>
   <si>
     <t>12129</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/12129/emenda_44_2025.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/12129/emenda_44_2025.pdf</t>
   </si>
   <si>
     <t>Emenda ao art. 7º do Projeto de Lei nº 224/2025, que altera a Lei 5.052, de 05 de abril de 2018.</t>
   </si>
   <si>
     <t>10709</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10709/req_01_2025.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10709/req_01_2025.pdf</t>
   </si>
   <si>
     <t>Que seja enviado ofício ao prefeito de Montes Claros /MG, Guilherme Guimarães, solicitando que seja mantida a concessão do Passe Livre Estudantil, uma vez que o programa fora instituído através da Lei nº 5.625 de 06 de dezembro de 2023. A legislação garantia a concessão do benefício apenas até 31 de dezembro de 2024, com a possibilidade de prorrogação, conforme o Art. 1°, §2° da referida lei.</t>
   </si>
   <si>
     <t>10710</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10710/req_02_2025.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10710/req_02_2025.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhado ofício ao prefeito de Montes Claros, Guilherme Guimarães, para que seja viabilizada junto à MCTRANS, a implantação de quebra-molas na Av. Central, no bairro Vila Sion.</t>
   </si>
   <si>
     <t>10712</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10712/req_03_2025.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10712/req_03_2025.pdf</t>
   </si>
   <si>
     <t>Que seja enviado ofício ao Prefeito de Montes Claros, Sr. Guilherme Guimarães, solicitando manutenção, barreiras de proteção e passarela de pedestre para a ponte da Avenida Rui de Albuquerque no bairro Village I.</t>
   </si>
   <si>
     <t>10713</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10713/requerimento_220_-_assinado_-_retorno_dos_pediatras_ao_esf.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10713/requerimento_220_-_assinado_-_retorno_dos_pediatras_ao_esf.pdf</t>
   </si>
   <si>
     <t>Que seja expedido ofício ao prefeito Guilherme Guimarães e ao Secretário de Saúde, Sr. Eduardo Luiz da Silva, solicitando o retorno dos atendimentos à Pediatria nos ESFs - Estratégia de Saúde da Família.</t>
   </si>
   <si>
     <t>10714</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10714/req_05_2025.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10714/req_05_2025.pdf</t>
   </si>
   <si>
     <t>Que seja expedido ofício ao prefeito, Guilherme Augusto Guimarães, solicitando a revitalização da Praça Itapetinga, localizada no bairro Alto São João.</t>
   </si>
   <si>
     <t>10717</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10717/req_06_2025.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10717/req_06_2025.pdf</t>
   </si>
   <si>
     <t>Que seja expedido ofício ao sr. Guilherme Guimarães, prefeito de Montes Claros, encaminhando anteprojeto de lei que "Dispõe sobre a emissão de ruídos sonoros excessivos provenientes de escapamentos de motocicletas, veículos similares, e dá outras providências".</t>
   </si>
   <si>
     <t>10718</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10718/req_07_2025.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10718/req_07_2025.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhado ofício ao prefeito Guilherme Guimarães, solicitando o patrolamento e cascalhamento das estradas entre os distritos de Santa Rosa de Lima e São Pedro da Garça, e das estradas de Capivara, Matos, Maganagem, Crispim, Campos e Patrona, todas no distrito de Santa Rosa de Lima.</t>
   </si>
   <si>
     <t>10720</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10720/req_08_2025.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10720/req_08_2025.pdf</t>
   </si>
   <si>
     <t>Que seja expedido ofício ao prefeito Guilherme Guimarães, solicitando a reforma do Centro Cultural de Montes Claros, com melhorias na infraestrutura, modernização dos equipamentos de som e iluminação, e adequação às normas de acessibilidade.</t>
   </si>
   <si>
     <t>10721</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10721/req_09_2025.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10721/req_09_2025.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhado ofício ao Exmo. Sr. Prefeito de Montes Claros, Guilherme Guimarães, solicitando que seja feito o reajuste do "Piso Salarial dos Agentes Comunitários e Agentes de Combates a Endemias", nos termos da Emenda Constitucional nº 120 de 05/08/2022 e o Decreto Presidencial nº 12.342/2024, e retroativo ao mês de janeiro.</t>
   </si>
   <si>
     <t>10722</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10722/req_10_2025.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10722/req_10_2025.pdf</t>
   </si>
   <si>
     <t>Que seja enviado ofício ao Prefeito de Montes Claros, Sr. Guilherme Guimarães, solicitando a inclusão de mensagens publicitárias nos caminhões compactadores de lixo, com o objetivo de promover e incentivar a prática da coleta seletiva de resíduos.</t>
   </si>
   <si>
     <t>10723</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10723/req_11_2025.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10723/req_11_2025.pdf</t>
   </si>
   <si>
     <t>Que seja enviado ofício ao Prefeito de Montes Claros, Sr. Guilherme Guimarães, solicitando um redutor de velocidade na rua Leonel Beirão de Jesus, no bairro Dr. João Alves, sendo ele na frente da Paróquia Nossa Senhora Aparecida e São José.</t>
   </si>
   <si>
     <t>10724</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10724/req._carol.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10724/req._carol.pdf</t>
   </si>
   <si>
     <t>Que seja enviado ofício ao sr. Guilherme Guimarães, solicitando a reforma e adequação das rampas de acessibilidade no Centro (Rua Dr. Carlos com Rui Barbosa e Rua Gonçalves Figueira, calçada da antiga Papelaria Palimontes), bem como na Avenida Sanitária (em frente ao Restaurante Mapa de Minas).</t>
   </si>
   <si>
     <t>10725</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10725/req_13_2025.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10725/req_13_2025.pdf</t>
   </si>
   <si>
     <t>Que seja enviado ofício ao Prefeito de Montes Claros, Sr. Guilherme Guimarães, solicitando a instalação de um banheiro público no Parque Sagarana.</t>
   </si>
   <si>
     <t>10726</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10726/req_14_2025.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10726/req_14_2025.pdf</t>
   </si>
   <si>
     <t>Que seja expedido ofício ao prefeito Guilherme Guimarães, com cópia ao Secretário de Educação, Charles Gutemberg Alencar, solicitando que a Emenda Impositiva de sua autoria, no valor de R$290.206,07, destinada aos caixas escolares do município, venha se utilizada em ações de educação para a proteção e bem-estar animal.</t>
   </si>
   <si>
     <t>10728</t>
   </si>
   <si>
     <t>Maria Helena Lopes, Raimundo Pereira da Silva</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10728/req._15.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10728/req._15.pdf</t>
   </si>
   <si>
     <t>Que seja expedido Ofício encaminhando ao sr. Prefeito Guilherme Guimarães, o Anteprojeto de lei que dispõe sobre a instalação de Faixas Elevadas para travessia de pedestres em frente as Escolas do Município: Estaduais, Municipais e Particulares, para proporcionar maior segurança e acessibilidade aos pedestres.</t>
   </si>
   <si>
     <t>10729</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10729/req_16_2025.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10729/req_16_2025.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhado ofício ao Prefeito de Montes Claros, Guilherme Guimarães e ao Secretário de Infraestrutura e Planejamento Urbano, Sr. Vanderlino Silveira, solicitando iluminação no trecho que liga a BR ao bairro Jardim Alegre/Facela.</t>
   </si>
   <si>
     <t>10732</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10732/req_17_2025.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10732/req_17_2025.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhado ofício ao prefeito Guilherme Guimarães, solicitando-lhe empenho no sentido de viabilizar o asfaltamento do acesso entre a Estrada da Produção e a comunidade de Tabuas: do acesso entre o distrito de Santa Rosa de Lima ao distrito de São Pedro da Garça/Estrada da Produção; do acesso entre os distritos de Ermidinha e Pedra Preta dos Montes: da estrada entre os distritos de Miralta e Vila Nova de Minas: e da BR-135 à comunidade de Marcela.</t>
   </si>
   <si>
     <t>10733</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10733/req_18_2025.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10733/req_18_2025.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhado ao prefeito de Montes Claros, Guilherme Guimarães, e ao Secretário de Infraestrutura e Planejamento Urbano, Senhor Vanderlino José da Silveira, solicitando a reforma geral, bem como trocas de lâmpadas queimadas e iluminação no calçadão da Praça de Esportes (Calçadão Conrado Pereira), situada em frente as bancas de comércio e em torno da praça.</t>
   </si>
   <si>
     <t>10734</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10734/req_19_2025.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10734/req_19_2025.pdf</t>
   </si>
   <si>
     <t>Que seja expedido ofício ao Prefeito Municipal, Sr. Guilherme Augusto Guimarães de Oliveira, solicitando todo empenho e providências necessárias para que seja feito um estudo para recapeamento da Rua Roque Ferreira Pimenta que liga o Delfino ao Camilo Prates.</t>
   </si>
   <si>
     <t>10735</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10735/req_20_2025.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10735/req_20_2025.pdf</t>
   </si>
   <si>
     <t>Que seja enviado ofício ao Prefeito de Montes Claros, Sr. Guilherme Guimarães, solicitando a construção do Parque da região do Grande Village que ficará localizado ao lado Cras.</t>
   </si>
   <si>
     <t>10736</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10736/req_21_2025.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10736/req_21_2025.pdf</t>
   </si>
   <si>
     <t>Que seja enviado ofício ao Prefeito de Montes Claros, Sr. Guilherme Augusto Guimarães de Oliveira, solicitando a construção de um centro de saúde no bairro Santo Inácio, com salas amplas para atendimento odontológico e uma recepção adequada para recepcionar os pacientes.</t>
   </si>
   <si>
     <t>10737</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10737/requerimento_222_-_assinado_-_rampa_de_acesso_para_cadeirantes.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10737/requerimento_222_-_assinado_-_rampa_de_acesso_para_cadeirantes.pdf</t>
   </si>
   <si>
     <t>Que seja expedido ofício ao prefeito Guilherme Guimarães e ao Presidente da MCTRANS, Sr. Vinícius Pereira Santos, para que seja realizada a construção de uma rampa de acessibilidade para cadeirantes próximo a faixa de pedestres na Av. Viriato Ribeiro Aquino, no bairro Canelas.</t>
   </si>
   <si>
     <t>10739</t>
   </si>
   <si>
     <t>Crisóstomo da Minas Brasil</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10739/req_23_2025.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10739/req_23_2025.pdf</t>
   </si>
   <si>
     <t>Que seja enviado ofício ao prefeito Guilherme Guimarães, para viabilizar junto ao Presidente da MCTRANS, Sr. Vinícius Pereira, a implantação de um redutor de velocidade na Av. Sol Nascente com Rua João Pereira da Silva, no bairro Vila Sion.</t>
   </si>
   <si>
     <t>10740</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10740/req_24_2025.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10740/req_24_2025.pdf</t>
   </si>
   <si>
     <t>Que seja enviado ofício ao prefeito de Montes Claros, Sr. Guilherme Guimarães, solicitando que seja feito faixa elevada na rua Euzébio Alves Sarmento, 488, em frente ao Colégio Ímpar, no bairro Jardim São Luís.</t>
   </si>
   <si>
     <t>10741</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10741/req_25_2025.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10741/req_25_2025.pdf</t>
   </si>
   <si>
     <t>Que seja enviado ofício ao prefeito de Montes Claros, Sr. Guilherme Guimarães, solicitando fiscalização e limpeza urbana no entorno da lagoa Interlagos.</t>
   </si>
   <si>
     <t>10742</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10742/req_26_2025.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10742/req_26_2025.pdf</t>
   </si>
   <si>
     <t>Que seja enviado ofício ao prefeito de Montes Claros, Sr. Guilherme Guimarães, solicitando a reforma e adequação da Casa da Cidadania de Montes Claros.</t>
   </si>
   <si>
     <t>10746</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10746/req_27_2025.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10746/req_27_2025.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhado ao prefeito de Montes Claros, Guilherme Guimarães, e a COPASA, Rômulo de Souza Lima, solicitando a possibilidade da construção de reservatório de água no Distrito de Nova Esperança. Ressaltamos também a necessidade de um poço artesiano para melhor atender a população.</t>
   </si>
   <si>
     <t>10747</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10747/req_28_2025.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10747/req_28_2025.pdf</t>
   </si>
   <si>
     <t>Que seja expedido ofício ao prefeito, Guilherme Augusto Guimarães, solicitando recuperação da calçada ao longo da Avenida Sidney Chaves, bem como a construção do muro de arrimo e calçadas entre a referida avenida e a rua Zélia Maria, localizada no bairro Renascença.</t>
   </si>
   <si>
     <t>10748</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10748/req_29_2025.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10748/req_29_2025.pdf</t>
   </si>
   <si>
     <t>Que seja expedido ofício ao prefeito Guilherme Augusto Guimarães, solicitando-lhe providências no sentido de viabilizar a construção de canaletas nos locais onde ficaram faltando, assim como o reparo das canaletas danificadas nas rodovias pavimentadas pelo Programa Municipal de Mobilidade Rural. Que também seja viabilizada a limpeza às margens das estradas, com a roçada do mato.</t>
   </si>
   <si>
     <t>10749</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10749/req_30_2025.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10749/req_30_2025.pdf</t>
   </si>
   <si>
     <t>Que seja enviado ofício ao prefeito de Montes Claros, Sr. Guilherme Guimarães, solicitando a construção de uma Unidade Básica de Saúde (UBS) tipo 2 no bairro Morada do Sol, ponto estratégico que atenderá não apenas os moradores do próprio bairro, mas também das localidades vizinhas, como Augusta Mota, São Luiz, Ibituruna e Funcionários.</t>
   </si>
   <si>
     <t>10750</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10750/req_31_2025.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10750/req_31_2025.pdf</t>
   </si>
   <si>
     <t>Que seja expedido ofício ao Prefeito Municipal, sr. Guilherme Augusto Guimarães de Oliveira, solicitando todo empenho e providências necessárias para instalação de vestuários no campo de futebol na comunidade de Barreiras.</t>
   </si>
   <si>
     <t>10751</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10751/req_32_2025.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10751/req_32_2025.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhado o anteprojeto que estabelece a Política Municipal de Incentivo à Inovação Tecnológica ao prefeito de Montes Claros, Guilherme Augusto Guimarães de Oliveira, com cópia para o Secretário Municipal de Inovação e Projetos Especiais e Vice-prefeito, Otávio Batista Rocha Machado, e ao Secretário Municipal de Aceleração Econômica, Glenn Andrade.</t>
   </si>
   <si>
     <t>10752</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10752/req_33_2025.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10752/req_33_2025.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhado ofício ao prefeito de Montes Claros/MG, Guilherme Guimarães, verificando a possibilidade de inclusão de um sistema de monitoramento de câmara Olho Vivo no Grande Independência e no bairro Esplanada.</t>
   </si>
   <si>
     <t>10753</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10753/req_34_2025.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10753/req_34_2025.pdf</t>
   </si>
   <si>
     <t>Que seja enviado ofício ao Prefeito de Montes Claros, Sr. Guilherme Augusto Guimarães de Oliveira, solicitando a realização de um estudo de viabilidade para a construção e reforma das unidades dos Centros de Referência de Assistência Social (CRAS) de nossa cidade.</t>
   </si>
   <si>
     <t>10754</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10754/requerimento_223_assinado_-_linha_ferrea.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10754/requerimento_223_assinado_-_linha_ferrea.pdf</t>
   </si>
   <si>
     <t>Que seja expedido ofício ao prefeito Guilherme Guimarães, solicitando que sejam tomadas as devidas providências para que seja realizada a abertura da passagem da linha férrea que liga o bairro de Lourdes com a rua Ângelo de Quadros, do bairro São José, Vila Ipiranga, Monte Carmelo, Avenida Atlântica e adjacentes, para desafogar o fluxo do trânsito de veículos dessas localidades.</t>
   </si>
   <si>
     <t>10755</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10755/req_36_2025.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10755/req_36_2025.pdf</t>
   </si>
   <si>
     <t>Que seja enviado ofício ao Exmo. Sr. Guilherme Guimarães, Prefeito de Montes Claros, com o anteprojeto que “Dispõe sobre a garantia de matrícula de estudantes com Transtorno do Espectro Autista - TEA em escolas municipais próximas à residência ou ao trabalho dos responsáveis, e dá outras providências”.</t>
   </si>
   <si>
     <t>10756</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10756/req_37_2025.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10756/req_37_2025.pdf</t>
   </si>
   <si>
     <t>Que seja expedido ofício ao Excelentíssimo Prefeito Guilherme Guimarães com a seguinte solicitação: retorno do processo de revitalização da praça de esportes e de todo o seu complexo de equipamentos esportivos.</t>
   </si>
   <si>
     <t>10757</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10757/req.12.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10757/req.12.pdf</t>
   </si>
   <si>
     <t>Solicita que seja realizada a duplicação da MGC-135 entre o km 342 e 344, no distrito de Nova Esperança - Montes Claros/MG.</t>
   </si>
   <si>
     <t>10760</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10760/req._14.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10760/req._14.pdf</t>
   </si>
   <si>
     <t>Solicita viabilizar a construção de uma Creche na região do Grande Delfino Magalhães, neste município.</t>
   </si>
   <si>
     <t>10761</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10761/req_40_2025.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10761/req_40_2025.pdf</t>
   </si>
   <si>
     <t>Que seja expedido ofício ao Exmo. Sr. Prefeito Guilherme Guimarães, solicitando a viabilidade de incluir no Plano Plurianual - PPA e na Lei de Diretrizes Orçamentárias (LDO) para o exercício de 2026 a construção de 11 (onze) Centro de Referência de Assistência Social - CRAS.</t>
   </si>
   <si>
     <t>10762</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10762/req_41_2025.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10762/req_41_2025.pdf</t>
   </si>
   <si>
     <t>Que seja enviado ofício ao prefeito de Montes Claros, Sr. Guilherme Guimarães, solicitando informações sobre o número de abortos induzidos ocorridos no Município nos últimos 4 anos.</t>
   </si>
   <si>
     <t>10763</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10763/req_42_2025.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10763/req_42_2025.pdf</t>
   </si>
   <si>
     <t>Que seja expedido ofício ao prefeito Guilherme Guimarães, com cópia ao Secretário de Ambiente, Bem-estar Animal e Sustentabilidade, Fabiano de Oliveira, solicitando a inclusão de denúncias de : violência, maus-tratos e abandonos de: cães, gatos, equinos, muares e asininos, nos canais de comunicação da secretaria.</t>
   </si>
   <si>
     <t>10764</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10764/req_43_2025.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10764/req_43_2025.pdf</t>
   </si>
   <si>
     <t>Que seja enviado ofício ao prefeito de Montes Claros, Sr. Guilherme Augusto, solicitando a criação de cadastramento municipal de portadores de Fibromialgia, com o intuito de obter levantamento estatístico.</t>
   </si>
   <si>
     <t>10765</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10765/req_44_2025.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10765/req_44_2025.pdf</t>
   </si>
   <si>
     <t>Que seja expedido ofício ao sr. Guilherme Guimarães, prefeito de Montes Claros, com cópia ao Secretário Municipal de Saúde, Eduardo Luiz da Silva, solicitando que seja instituído políticas públicas objetivando concessão de carteirinha de identificação de pessoas com fibromialgia.</t>
   </si>
   <si>
     <t>10766</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10766/req_45_2025.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10766/req_45_2025.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhado ofício ao Exmo. Sr. Prefeito de Montes Claros, Guilherme Guimarães, requerendo que seja concedido gratificação no valor de até 100% para os servidores ocupantes dos cargos de Bombeiro Hidráulico, Serralheiro, Pintor, Carpinteiro e Eletricista, bem como que seja realizada a alteração do salário base dos servidores que exercem a função de Encarregado de Serviços Gerais e Encarregado de Setor.</t>
   </si>
   <si>
     <t>10767</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10767/req_46_2025.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10767/req_46_2025.pdf</t>
   </si>
   <si>
     <t>Que seja enviado ofício ao prefeito Guilherme Guimarães junto ao Secretário Municipal de Saúde, Eduardo Luiz da Silva, solicitando a criação de um cadastramento municipal de pessoas com Transtorno do Espectro Autista (TEA).</t>
   </si>
   <si>
     <t>10768</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10768/req_47_2025.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10768/req_47_2025.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhado ofício ao prefeito Guilherme Guimarães, solicitando a construção de uma praça entre as ruas Dois, rua C e av. Osmani Barbosa, no bairro Planalto.</t>
   </si>
   <si>
     <t>10769</t>
   </si>
   <si>
     <t>Rodrigo Cadeirante, Cecília Meireles Ferreira, Edson Cabeleireiro, Rena de Nova Esperança</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10769/req_48_2025.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10769/req_48_2025.pdf</t>
   </si>
   <si>
     <t>Que seja expedido ofício ao prefeito Guilherme Guimarães, com cópia ao secretário municipal de Educação, Charles Gutemberg, solicitando celeridade no processo para pagamento das escolas conveniadas.</t>
   </si>
   <si>
     <t>10770</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10770/req_49_2025.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10770/req_49_2025.pdf</t>
   </si>
   <si>
     <t>Que seja enviado ofício ao prefeito Guilherme Guimarães, solicitando o desenvolvimento de um aplicativo de comunicação que viabilize e simplifique o contato entre os cidadãos e os serviços públicos municipais.</t>
   </si>
   <si>
     <t>10773</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10773/req_50_2025.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10773/req_50_2025.pdf</t>
   </si>
   <si>
     <t>Que seja expedido ofício ao prefeito Guilherme Guimarães solicitando a possibilidade de instalar sistemas de energia solar fotovoltaica em todos os poços artesianos públicos da zona rural.</t>
   </si>
   <si>
     <t>10774</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10774/req_51_2025.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10774/req_51_2025.pdf</t>
   </si>
   <si>
     <t>Que seja expedido ofício ao Prefeito Municipal, Guilherme Augusto Guimarães de Oliveira, solicitando todo empenho e providências necessárias para que seja feito um estudo para a possibilidade da extensão da rede da Vila Sion á comunidade de Antônio Olinto.</t>
   </si>
   <si>
     <t>10775</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10775/req_52_2025.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10775/req_52_2025.pdf</t>
   </si>
   <si>
     <t>Que seja enviado ofício ao Prefeito de Montes Claros, Guilherme Augusto Guimarães de Oliveira, solicitando o reenquadramento salarial dos conselheiros tutelares de Grau I para Grau V, em razão da importância e da complexidade das atribuições desempenhadas por esses profissionais.</t>
   </si>
   <si>
     <t>10776</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10776/req_53_2025.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10776/req_53_2025.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhado ao prefeito de Montes Claros, Guilherme Guimarães, e ao Secretário de Saúde, Senhor Eduardo Luiz da Silva, solicitando a possibilidade de realizar a reforma da UBS do Bairro Planalto I.</t>
   </si>
   <si>
     <t>10777</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10777/requerimento_224_-_assinado_-_praca_do_morada_do_sol.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10777/requerimento_224_-_assinado_-_praca_do_morada_do_sol.pdf</t>
   </si>
   <si>
     <t>Que seja expedido ofício ao Excelentíssimo Sr. Prefeito Guilherme Guimarães, requerendo que seja realizada a construção da Praça identificada como Praça Capitão José Maria Rodrigues de Souza, localizada no bairro Morada do Sol, e que seja realizada a construção de uma pista de caminhada para os moradores daquela região e adjacências.</t>
   </si>
   <si>
     <t>10778</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10778/req_55_2025.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10778/req_55_2025.pdf</t>
   </si>
   <si>
     <t>Que seja expedido ofício ao prefeito Guilherme Guimarães, reiterando a solicitação do requerimento 176/2024, que consiste no estudo e planejamento para a construção de um complexo social e de lazer com a humanização do canteiro central da Av. Beija-flor, no bairro Jardim Primavera.</t>
   </si>
   <si>
     <t>10779</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10779/req_56_2025.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10779/req_56_2025.pdf</t>
   </si>
   <si>
     <t>Que seja enviado ofício ao prefeito Guilherme Guimarães, solicitando o recapeamento da Av. Tito Versiane dos Anjos, no bairro Augusta Mota.</t>
   </si>
   <si>
     <t>10780</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10780/req_57_2025.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10780/req_57_2025.pdf</t>
   </si>
   <si>
     <t>Que seja enviado ofício ao prefeito Guilherme Guimarães solicitando sinalização adequada na Av. 200, com início no bairro Jaraguá II e término até o Village I.</t>
   </si>
   <si>
     <t>10781</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10781/req_-_landim.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10781/req_-_landim.pdf</t>
   </si>
   <si>
     <t>Que seja enviado ofício ao prefeito Guilherme Guimarães, solicitando a aquisição de um micro-ônibus para a Secretaria de Esporte.</t>
   </si>
   <si>
     <t>10783</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10783/03-_homenagem_ao_hosp._dilson_goldinho_1.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10783/03-_homenagem_ao_hosp._dilson_goldinho_1.pdf</t>
   </si>
   <si>
     <t>Que seja agendada Sessão Especial na Câmara Municipal de Montes Claros para o dia 19 de Novembro de 2025, às 19h (Quarta-feira), em Homenagem aos 30 anos da Fundação de saúde Dilson de Quadros Godinho.</t>
   </si>
   <si>
     <t>10784</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10784/requerimento_225_-_assinado_-_drenagem_morada_do_parque.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10784/requerimento_225_-_assinado_-_drenagem_morada_do_parque.pdf</t>
   </si>
   <si>
     <t>Que seja expedido ofício ao Excelentíssimo Sr. Prefeito Guilherme Guimarães, requerendo que seja realizado serviço de drenagem na rotatória sentindo Av. Pedro Augusto Veloso, localizada no final da Av. Mestra Fininha, e que seja estendido o mesmo serviço na Av. Corinto Crisóstomo Freire do bairro Morada do Parque.</t>
   </si>
   <si>
     <t>10785</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10785/req_61_2025.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10785/req_61_2025.pdf</t>
   </si>
   <si>
     <t>Que seja enviado ofício ao prefeito de Montes Claros, Sr. Guilherme Guimarães, solicitando a revitalização/desassoreamento da Lagoa do Parque Municipal Milton Prates, com implementação de um sistema de drenagem pluvial adequado para suportar o grande volume de água durante o período chuvoso.</t>
   </si>
   <si>
     <t>10786</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10786/req_62_2025.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10786/req_62_2025.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhado ao Excelentíssimo Sr. Prefeito de Montes Claros, Guilherme Guimarães, ao diretor da ECO 135, Sr. Silvio Caldas, ao Secretário da Secretaria de Estado de Infraestrutura, Mobilidade e Parcerias, Sr. Pedro Bruno Barros de Souza e ao Deputado estadual Sr. Arlen Santiago, solicitando a pavimentação asfáltica de um trecho que corresponde da rua Verinaldo Silva, no bairro Vila Sion, até a entrada da comunidade rural de Antônio Olinto e da via principal até o asfalto da BR, totalizando 2,3 km.</t>
   </si>
   <si>
     <t>10788</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10788/req_63_2025.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10788/req_63_2025.pdf</t>
   </si>
   <si>
     <t>Que seja enviado oficio ao Prefeito de Montes Claros, Sr. Guilherme Augusto Guimarães de Oliveira, solicitando providências para regulamentar o uso de celulares nas escolas municipais em conformidade com a legislação federal vigente, tendo em vista a Lei 15.100/2025.</t>
   </si>
   <si>
     <t>10790</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10790/req_64_2025.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10790/req_64_2025.pdf</t>
   </si>
   <si>
     <t>Que seja enviado ofício ao prefeito Guilherme Guimarães, solicitando a construção de um centro de referência e atendimento às pessoas neurodivergentes.</t>
   </si>
   <si>
     <t>10792</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10792/req_65_2025.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10792/req_65_2025.pdf</t>
   </si>
   <si>
     <t>Que seja expedido ofício ao Prefeito Municipal, Sr. Guilherme Augusto Guimarães de Oliveira, solicitando providências para o atendimento à comunidade de Miralta, com o término da infraestrutura da praça do Bonfim, pavimentação das ruas Padre Lucas (50m), Beco do Curió (50m) e Beco do Bonfim (55m) e a iluminação pública: 02 postes na rua Montes Claros, 01 poste no beco do Curió e 01 poste na rua Bonfim.</t>
   </si>
   <si>
     <t>10793</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10793/req_66_2025.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10793/req_66_2025.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhado ofício ao prefeito de Montes Claros, Guilherme Guimarães, solicitando que seja autorizada a recuperação do asfalto em torno da Escola Estadual Egídio Cordeiro, localizada na Avenida Alameda das Américas, nº 580, principalmente a lateral da escola pela Rua Jorge Washington, no Bairro Independência.</t>
   </si>
   <si>
     <t>10794</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10794/req_67_2025.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10794/req_67_2025.pdf</t>
   </si>
   <si>
     <t>Que seja expedido ofício ao prefeito Guilherme Augusto Guimarães de Oliveira, solicitando a adoção das medidas necessárias para que seja realizada ligação asfáltica da BR-251 à Comunidade de Campos Elísios.</t>
   </si>
   <si>
     <t>10796</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10796/req_68_2025.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10796/req_68_2025.pdf</t>
   </si>
   <si>
     <t>Que seja expedido ofício ao prefeito Guilherme Guimarães, solicitando o recuo das defensas metálicas na Av. Dr. Alvimar Gonçalves de Oliveira, entre suas travessias de pistas das ruas Júlio Canela e Frei Eustáquio, com o objetivo de ampliar o campo de visão para motoristas e motociclistas.</t>
   </si>
   <si>
     <t>10797</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10797/req_69_2025.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10797/req_69_2025.pdf</t>
   </si>
   <si>
     <t>Que seja enviado ofício ao prefeito Guilherme Guimarães, solicitando um estudo de viabilidade para o fechamento de parte da via que conecta o Parque Sagarana ao Parque Municipal Milton Prates, aos domingos, com o objetivo de promover a prática esportiva, o lazer e a segurança das famílias.</t>
   </si>
   <si>
     <t>10798</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10798/req_70_2025.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10798/req_70_2025.pdf</t>
   </si>
   <si>
     <t>Reitera o requerimento 006/2023, solicitando ao prefeito a interligação da rua Ângelo de Quadros, no bairro São José, com a Av. Atlântica no bairro de Lourdes.</t>
   </si>
   <si>
     <t>10799</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10799/req_71_2025.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10799/req_71_2025.pdf</t>
   </si>
   <si>
     <t>Que seja expedido ofício ao prefeito Guilherme Guimarães, solicitando estudos técnicos para a urbanização do trecho final conhecido como Córrego das Lages, nas margens dos bairros Santa Cecília, Vila Tiradentes, JK, Renascença, Floresta e Vila Verde.</t>
   </si>
   <si>
     <t>10800</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10800/req_72_2025.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10800/req_72_2025.pdf</t>
   </si>
   <si>
     <t>Que seja expedido ofício à Assembleia Legislativa de Minas Gerais, solicitando que seja adicionada a Comissão de Direitos Humanos daquela Casa para que apure as circunstâncias da morte de Lucas Botelho.</t>
   </si>
   <si>
     <t>10801</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10801/req_73_2025.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10801/req_73_2025.pdf</t>
   </si>
   <si>
     <t>Requer ao Secretário Municipal de Defesa Civil, Anderson Chaves, estudo técnico para avaliação da construção edificada da IEC, para coordenação de reformas.</t>
   </si>
   <si>
     <t>10802</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10802/req_74_2025.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10802/req_74_2025.pdf</t>
   </si>
   <si>
     <t>Que seja enviado ofício ao prefeito Guilherme Guimarães, solicitando a reforma da Praça Natalício Durães, no bairro Santa Lúcia, bem como a colocação de sinalização ou redutor de velocidade na rua Edvaldo Agostinho da Rocha, perpendicular à rua Agnelo Rodrigues.</t>
   </si>
   <si>
     <t>10803</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10803/requerimento_03-2025_baias_de_pre_e_pos_operatorio.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10803/requerimento_03-2025_baias_de_pre_e_pos_operatorio.pdf</t>
   </si>
   <si>
     <t>Que seja expedido ofício ao prefeito Guilherme Guimarães, com cópia ao Secretário de Saúde, Eduardo Luiz da Silva, solicitando urgentemente iniciação da construção das baias de pré e pós-operatório individuais, com foco exclusivo para cadelas no cio capturadas na rua, em cumprimento às emendas impositivas da LOA 2024, no valor de R$ 140.357,58.</t>
   </si>
   <si>
     <t>10806</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10806/requerimento_226_assinado_-_construcao_de_uma_praca_-_jardim_liberdade.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10806/requerimento_226_assinado_-_construcao_de_uma_praca_-_jardim_liberdade.pdf</t>
   </si>
   <si>
     <t>Que seja expedido ofício ao prefeito Guilherme Guimarães, requerendo que seja realizada a construção de uma praça na área verde do bairro Jardim Liberdade, localizada entre as ruas Rua Joaquim José da Silva Xavier e Rua Professor Waldir Rameta.</t>
   </si>
   <si>
     <t>10807</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10807/req_77_2025.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10807/req_77_2025.pdf</t>
   </si>
   <si>
     <t>Que seja enviado ofício ao Prefeito de Montes Claros, Sr. Guilherme Guimarães, junto ao Secretário Municipal de Infraestrutura e Planejamento Urbano, Sr. Vanderlino José Silveira, para que seja solicitado a construção de uma ponte ligando a Rua Monte Sião, no bairro Esplanada, à Rua Geraldo Francisco de Assis, no bairro Santa Laura.</t>
   </si>
   <si>
     <t>10808</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10808/req_78_2025.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10808/req_78_2025.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhado ao prefeito de Montes Claros, Guilherme Guimarães, solicitando autorização para realizar a abertura de uma entrada de acesso a Rua Herculano Cândido Rabelo, no Bairro Alcides Rabelo.</t>
   </si>
   <si>
     <t>10809</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10809/req_79_2025.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10809/req_79_2025.pdf</t>
   </si>
   <si>
     <t>Que seja expedido ofício ao. Exmo. Sr. Prefeito Guilherme Augusto Guimarães de Oliveira, solicitando a viabilidade da construção de Unidade Básica de Saúde (UBS), CEMEI e praça no bairro Residencial Sul, neste município de Montes Claros - MG, no qual atenderá os bairros adjacentes Mirante do Sol e Monte Belo.</t>
   </si>
   <si>
     <t>10810</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10810/req_80_2025.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10810/req_80_2025.pdf</t>
   </si>
   <si>
     <t>Que seja enviado ofício ao Prefeito de Montes Claros, Sr. Guilherme Augusto Guimarães de Oliveira, solicitando a realização de uma campanha publicitária de mobilização para conscientizar e incentivar a população sobre a possibilidade de destinar parte do Imposto de Renda para as entidades beneficentes da cidade de Montes Claros.</t>
   </si>
   <si>
     <t>10811</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10811/req_81_2025.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10811/req_81_2025.pdf</t>
   </si>
   <si>
     <t>Que seja enviado ofício ao Prefeito de Montes Claros, Sr. Guilherme Augusto Guimarães de Oliveira, solicitando estudo para a Construção de Ponte para acesso à comunidade Extrema - Zona Rural de Montes Claros.</t>
   </si>
   <si>
     <t>10812</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10812/req_82_2025.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10812/req_82_2025.pdf</t>
   </si>
   <si>
     <t>Que seja enviado ofício ao prefeito de Montes Claros, Sr. Guilherme Guimarães, solicitando reforma da Praça Manoel José, no bairro São José, em frente a Escola Estadual Antônio Figueira, reiterando oficio 098 de 06 de junho de 2024.</t>
   </si>
   <si>
     <t>10813</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10813/req_83_2025.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10813/req_83_2025.pdf</t>
   </si>
   <si>
     <t>Que seja expedido ofício ao prefeito Guilherme Guimarães, com cópia ao vice-prefeito Otávio Rocha, solicitando a construção de um campo de futebol no lote público, localizado entre as ruas quatro, Hercules Vieira Silva e Josefina Chaves, no bairro Regina Peres.</t>
   </si>
   <si>
     <t>10814</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10814/req_84_2025.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10814/req_84_2025.pdf</t>
   </si>
   <si>
     <t>Que seja enviado ofício ao prefeito Guilherme Guimarães e a presidente da ESURB, Maria Lúcia Pereira, solicitando o serviço de tapa-buracos no distrito de Nova Esperança.</t>
   </si>
   <si>
     <t>10815</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10815/req_85_2025.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10815/req_85_2025.pdf</t>
   </si>
   <si>
     <t>Solicita ao prefeito Guilherme Guimarães a construção de uma Unidade Básica de Saúde (UBS) no bairro Vila Anália.</t>
   </si>
   <si>
     <t>10816</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10816/req_86_2025.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10816/req_86_2025.pdf</t>
   </si>
   <si>
     <t>Que seja expedido ofício ao prefeito Guilherme Guimarães, solicitando a implantação de um semáforo na Av. das Indústrias ou um redutor de velocidade na região do Mart Minas e supermercado BH.</t>
   </si>
   <si>
     <t>10817</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10817/req_87_2025.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10817/req_87_2025.pdf</t>
   </si>
   <si>
     <t>Que seja expedido ofício ao prefeito Guilherme Guimarães e a secretária de esportes e juventude, Juliana Peixoto, solicitando a manutenção das academias ao ar livre instaladas na cidade.</t>
   </si>
   <si>
     <t>10818</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10818/req_88_2025.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10818/req_88_2025.pdf</t>
   </si>
   <si>
     <t>Que seja enviado ofício ao prefeito Guilherme Guilherme, solicitando a entrega do kit material escolar, no início deste ano.</t>
   </si>
   <si>
     <t>10819</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10819/requerimento_04_2025_contratacao_de_comportamentalista_animal.docx_1.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10819/requerimento_04_2025_contratacao_de_comportamentalista_animal.docx_1.pdf</t>
   </si>
   <si>
     <t>Que seja expedido ofício ao prefeito Guilherme Guimarães, solicitando urgentemente que seja providenciada a contratação de um(a) profissional comportamentalista animal ou de uma empresa especializada para atender as demandas relacionadas ao diagnóstico e ressocialização de cães apreendidos pelo Corpo de Bombeiros e encaminhados ao Centro de Controle de Zoonoses (CCZ).</t>
   </si>
   <si>
     <t>10820</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10820/req_90_2025.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10820/req_90_2025.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhado ofício ao prefeito de Montes Claros, Guilherme Guimarães, e a secretaria de Aceleração Econômica, Sr. Glenn Andrade, solicitando a reforma e manutenção com prioridade e celeridade para finalizar a obra no Mercado Central de Montes Claros.</t>
   </si>
   <si>
     <t>10821</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10821/req_91_2025.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10821/req_91_2025.pdf</t>
   </si>
   <si>
     <t>Que seja expedido ofício ao Prefeito Municipal, sr. Guilherme Guimarães, solicitando todo empenho e providências necessárias para viabilizar a instalação de redutores de velocidade na Rua Francisco Muniz Magalhães, esquina com a Rua Teófilo de Almeida, localizadas no bairro Jardim Brasil, pelo grande índice de acidentes no local.</t>
   </si>
   <si>
     <t>10822</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10822/req_92_2025.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10822/req_92_2025.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhado ofício ao Excelentíssimo Senhor Prefeito de Montes Claros - MG, Guilherme Guimarães, com o objetivo de avaliar a viabilidade da criação de uma praça em terreno de responsabilidade do município, localizada na Rua Lagoa Rodrigues de Freitas, no bairro Carmelo.</t>
   </si>
   <si>
     <t>10823</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10823/req_93_2025.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10823/req_93_2025.pdf</t>
   </si>
   <si>
     <t>Que seja enviado ofício ao prefeito de Montes Claros, Sr. Guilherme Guimarães, solicitando a construção de uma calçada no lado esquerdo de quem sobe a ponte no bairro Jardim Liberdade, estendendo-se até o final da Rua José Joaquim da Silva Xavier.</t>
   </si>
   <si>
     <t>10824</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10824/req_94_2025.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10824/req_94_2025.pdf</t>
   </si>
   <si>
     <t>Que seja expedido ofício ao prefeito Guilherme Guimarães, solicitando-o a possibilidade de viabilizar a construção de uma ponte sobre o Córrego do Cintra, na Rua Altair Pereira de Souza, bairro Vera Cruz.</t>
   </si>
   <si>
     <t>10825</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10825/req_95_2025.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10825/req_95_2025.pdf</t>
   </si>
   <si>
     <t>Que seja expedido ofício ao prefeito Guilherme Guimarães, solicitando a construção de uma pista de caminhada no entorno do campo do primavera, precisamente sob a calçada que margeia o campo.</t>
   </si>
   <si>
     <t>10826</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10826/req_96_2025.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10826/req_96_2025.pdf</t>
   </si>
   <si>
     <t>Que seja expedido ofício ao Exmo. Prefeito Guilherme Guimarães e Secretária de Esportes e Juventude, Juliana Peixoto, solicitando a manutenção dos campos de futebol da cidade.</t>
   </si>
   <si>
     <t>10827</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10827/req_97_2025.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10827/req_97_2025.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhado ofício ao prefeito Guilherme Guimarães, solicitando a instalação provisória de luminária solar no trecho da ponte que interliga os bairros Santo Antônio e Jardim Olímpico e na Av. Maceió, conforme solicitação da Associação dos Moradores do Bairro Jardim Olímpico.</t>
   </si>
   <si>
     <t>10828</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10828/req_98_2025.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10828/req_98_2025.pdf</t>
   </si>
   <si>
     <t>Que seja enviado ofício ao prefeito Guilherme Guimarães, solicitando estudo sobre a possibilidade de fazer uma rede água intermediária desde a adutora da COPASA na Comunidade de Rebentão dos Ferros até o distrito de Nova Esperança.</t>
   </si>
   <si>
     <t>10829</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10829/req_99_2025.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10829/req_99_2025.pdf</t>
   </si>
   <si>
     <t>Solicita ao prefeito Guilherme Guimarães a construção de uma cobertura para a quadra de esportes localizada na rua Um, no bairro Vila Sion.</t>
   </si>
   <si>
     <t>10830</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10830/req_100_2025.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10830/req_100_2025.pdf</t>
   </si>
   <si>
     <t>Que seja enviado ofício ao prefeito Guilherme Guimarães, solicitando que seja intensificado a fiscalização, contenção e abordagem por parte da Secretaria de Ação Social, apoiada pela Guarda Municipal, para coibir a intimidação provocada pela atitude de várias interferências, cometidas contra os transeuntes na Rodoviária.</t>
   </si>
   <si>
     <t>10831</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10831/req_101_2025.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10831/req_101_2025.pdf</t>
   </si>
   <si>
     <t>Que seja expedido ofício ao prefeito Guilherme Guimarães, com cópia ao sr. Osmani Barbosa, Secretário de Agricultura, solicitando o patrolamento e cascalhamento da estrada rural da Comunidade de Campos Elísios que liga à Comunidade de Canaci, dando continuidade até a Estrada da Produção.</t>
   </si>
   <si>
     <t>10832</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10832/req_102_2025.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10832/req_102_2025.pdf</t>
   </si>
   <si>
     <t>Que seja enviado ofício ao prefeito Guilherme Guimarães, solicitando a limpeza ao redor do campo de terra preta, localizado no bairro Canelas II.</t>
   </si>
   <si>
     <t>10833</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10833/req_103_2025.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10833/req_103_2025.pdf</t>
   </si>
   <si>
     <t>Que seja enviado ofício ao Prefeito, Exmo. Sr. Guilherme Guimarães, solicitando a criação de um ponto de apoio para motoboys e entregadores de aplicativos, localizado na Av. Sanitária, no centro da cidade.</t>
   </si>
   <si>
     <t>10834</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10834/req_104_2025.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10834/req_104_2025.pdf</t>
   </si>
   <si>
     <t>Que seja enviado ofício ao prefeito Guilherme Guimarães, junto ao Secretário de Saúde Eduardo Silva, solicitando a construção de um Centro de Saúde no bairro Vila Telma.</t>
   </si>
   <si>
     <t>10836</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10836/requerimento_05-2025_censo.docx.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10836/requerimento_05-2025_censo.docx.pdf</t>
   </si>
   <si>
     <t>Que seja expedido ofício ao Exmo. Sr. Prefeito Guilherme Guimarães, solicitando, com urgência, a efetivação da ação conjunta entre a MCTRANS, Secretaria de Serviços Urbanos, Secretaria de Ambiente, Bem-Estar Animal e Sustentabilidade e Secretaria de Desenvolvimento Social, visando o censo completo dos carroceiros, identificação individualizada das carroças e microchipagem obrigatória dos equinos.</t>
   </si>
   <si>
     <t>10837</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10837/req_106_2025.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10837/req_106_2025.pdf</t>
   </si>
   <si>
     <t>Que a reunião ordinária do dia 06 de fevereiro de 2025 seja transformada em Audiência Pública e transferida para às 08h30, na Câmara Municipal de Montes Claros, com o objetivo de discutir o tema: "Melhorias Estruturais para o Conselho Tutelar".</t>
   </si>
   <si>
     <t>10838</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10838/req_107_2025.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10838/req_107_2025.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhado ofício ao prefeito Guilherme Guimarães, solicitando estudo de viabilidade técnica para a canalização do córrego e pavimentação asfáltica ao longo das margens, localizado na Av. Olímpio Magalhães Filho, bairro Santo Antônio II.</t>
   </si>
   <si>
     <t>10839</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10839/04-_req._piso_professor.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10839/04-_req._piso_professor.pdf</t>
   </si>
   <si>
     <t>Que seja enviado ofício ao prefeito Guilherme Guimarães, solicitando o pagamento do reajuste do piso salarial do magistério previsto na Lei Federal 11.738 de 16 de Julho de 2008.</t>
   </si>
   <si>
     <t>10842</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10842/req_109_2025.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10842/req_109_2025.pdf</t>
   </si>
   <si>
     <t>Que seja expedido ofício ao Exmo. Sr. Prefeito Guilherme Guimarães, solicitando o recapeamento da Av. Dr. Sidney Chaves.</t>
   </si>
   <si>
     <t>10843</t>
   </si>
   <si>
     <t>Maria Helena Lopes, Daniel Dias</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10843/req_110_2025.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10843/req_110_2025.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhado o Anteprojeto de Lei ao prefeito de Montes Claros, Sr. Guilherme Guimarães, que dispõe sobre a proposta de reajuste salarial dos Agentes Comunitários de Saúde e Agentes de Combate à Endemias do Município de Montes Claros – MG, nos termos da Emenda Constitucional nº 120 de 05/08/2022.</t>
   </si>
   <si>
     <t>10844</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10844/req_111_2025.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10844/req_111_2025.pdf</t>
   </si>
   <si>
     <t>Que seja expedido ofício ao Prefeito Municipal, Sr. Guilherme Augusto Guimarães de Oliveira, solicitando todo empenho e providências necessárias para que seja feito 130 metros de asfalto na Rua Rio das Velhas no Bairro Guarujá.</t>
   </si>
   <si>
     <t>10845</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10845/req_112_2025.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10845/req_112_2025.pdf</t>
   </si>
   <si>
     <t>Que seja enviado ofício ao Prefeito de Montes Claros, Sr. Guilherme Guimarães, junto a Secretária Municipal de Esporte, Sra. Juliana Peixoto, solicitando a reforma da Praça Altino Miranda no Bairro Esplanada.</t>
   </si>
   <si>
     <t>10846</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10846/req_113_2025.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10846/req_113_2025.pdf</t>
   </si>
   <si>
     <t>Que seja expedido ofício ao prefeito Guilherme Guimarães com cópia para o Secretário de Saúde, Sr. Eduardo Luiz da Silva, e para o Secretário de Educação, Sr. Charles Gutemberg, solicitando análise e inclusão do município no projeto Cidade Angels, em parceria com a associação AVC Montes Claros.</t>
   </si>
   <si>
     <t>10847</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10847/req_114_2025.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10847/req_114_2025.pdf</t>
   </si>
   <si>
     <t>Que seja expedido ofício ao. Exmo. Sr. Prefeito Guilherme Augusto Guimarães de Oliveira, solicitando a viabilidade da construção de uma Quadra Coberta para São Pedro da Garça, neste município de Montes Claros - MG.</t>
   </si>
   <si>
     <t>10848</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10848/requerimento_05_assinar.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10848/requerimento_05_assinar.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhando ofício ao Exmo. Sr. Prefeito Guilherme Guimarães, solicitando estudo de viabilidade para a construção de uma quadra de esportes e um campo de futebol em área institucional já existente no bairro Jardim Olímpico, conforme solicitação da Associação dos Moradores do bairro Jardim Olímpico.</t>
   </si>
   <si>
     <t>10849</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10849/req_116_2025.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10849/req_116_2025.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhado ao prefeito de Montes Claros, Guilherme Guimarães e ao Secretário de Desenvolvimento Social, Sr. André Kevny Gomes, solicitando a reforma do CRAS RURAL, localizado dentro do mercado central.</t>
   </si>
   <si>
     <t>10851</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10851/req_117_2025.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10851/req_117_2025.pdf</t>
   </si>
   <si>
     <t>Solicita ao prefeito Guilherme Guimarães a construção de uma cobertura para a quadra de esportes localizada no bairro Alto da Boa Vista, especificamente na Praça João Batista Moura, na rua Antônio Fiuza dos Santos.</t>
   </si>
   <si>
     <t>10852</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10852/req_118_2025.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10852/req_118_2025.pdf</t>
   </si>
   <si>
     <t>Que seja enviado ofício ao prefeito de Montes Claros, Sr. Guilherme Guimarães, solicitando a reforma da Praça Professora Luciola Dias Ferreira e da Praça João de Deus Boaventura, localizadas na Av. Mestra Fininha, no bairro Augusta Mota.</t>
   </si>
   <si>
     <t>10853</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10853/req_119_2025.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10853/req_119_2025.pdf</t>
   </si>
   <si>
     <t>Que seja enviado ofício ao Exmo. Sr. Prefeito Guilherme Guimarães e ao Secretário de Agricultura, Pecuária e Desenvolvimento Rural, Osmani Barbosa, solicitando a manutenção, patrolamento e cascalhamento das seguintes estradas rurais: Comunidade de Camarinhas I e II, estrada de Cavaleira e estrada de Poço do Banho.</t>
   </si>
   <si>
     <t>10854</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10854/req_120_2025.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10854/req_120_2025.pdf</t>
   </si>
   <si>
     <t>Que seja enviado ofício ao Prefeito de Montes Claros, Sr. Guilherme Guimarães e ao Secretário de Infraestrutura e Planejamento Urbano, Sr. Vanderlino Silveira, solicitando a finalização e atualização de andamento da pavimentação na Av. Hermelinda Sena, no bairro São Judas II, bem como a pavimentação de toda a sua extensão até o bairro Vila Telma.</t>
   </si>
   <si>
     <t>10855</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10855/req_121_2025.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10855/req_121_2025.pdf</t>
   </si>
   <si>
     <t>Que seja expedido ofício ao Exmo. Sr. Guilherme Guimarães, prefeito de Montes Claros, solicitando a construção de uma área coberta no salão de velórios do bairro Maracanã, além do plantio de árvores e a colocação de bancos de concreto.</t>
   </si>
   <si>
     <t>10856</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10856/requerimento_06-2025_castracao_positivo_leishimaniose.docx_1.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10856/requerimento_06-2025_castracao_positivo_leishimaniose.docx_1.pdf</t>
   </si>
   <si>
     <t>Que seja expedido ofício ao Exmo. Sr. Prefeito Guilherme Augusto Guimarães Oliveira, com cópia ao Secretário de Saúde, Eduardo Luiz da Silva, solicitando a inclusão dos cães com tutores que testaram positivo para leishmaniose visceral canina no Programa de Manejo Populacional de Cães e Gatos, da Secretaria Municipal de Saúde e Centro de Controle de Zoonoses (CCZ).</t>
   </si>
   <si>
     <t>10858</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10858/req_123_2025.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10858/req_123_2025.pdf</t>
   </si>
   <si>
     <t>Que seja enviado ofício ao prefeito de Montes Claros, Sr. Guilherme Guimarães, solicitando a atenção da administração e dos órgãos competentes para melhorias na sinalização das vias públicas, estacionamento, limpeza urbana e lixeiras públicas no bairro Distrito Industrial.</t>
   </si>
   <si>
     <t>10859</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10859/req_124_2025.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10859/req_124_2025.pdf</t>
   </si>
   <si>
     <t>Que seja enviado ofício ao Prefeito de Montes Claros, Exmo. Sr. Guilherme Guimarães, solicitando asfaltamento em toda região do Grande Village.</t>
   </si>
   <si>
     <t>10860</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10860/req_125_2025.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10860/req_125_2025.pdf</t>
   </si>
   <si>
     <t>Que seja enviado ofício ao Prefeito de Montes Claros, Exmo. Sr. Guilherme Guimarães, junto à Secretária de Esportes, Lazer e Juventude, Sra. Juliana Peixoto, solicitando a revitalização da praça e a cobertura da quadra poliesportiva do bairro Portal dos Ipês.</t>
   </si>
   <si>
     <t>10861</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10861/01.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10861/01.pdf</t>
   </si>
   <si>
     <t>Solicita ao prefeito Guilherme Guimarães e ao Secretário de Infraestrutura, Vanderlino Silveira, a execução de obras de drenagem e pavimentação da rua Clarindo Pereira Lopes, no bairro Vila Antônio Narciso (Região do Grande Santos Reis).</t>
   </si>
   <si>
     <t>10862</t>
   </si>
   <si>
     <t>Rodrigo Cadeirante, Crisóstomo da Minas Brasil</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10862/02.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10862/02.pdf</t>
   </si>
   <si>
     <t>Solicita ao sr. Rômulo de Souza Lima, gerente Regional da COPASA, providências quanto à rede de esgoto da rua Clarindo Pereira Lopes, no bairro Vila Antônio Narciso, região do Grande Santos Reis.</t>
   </si>
   <si>
     <t>10863</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10863/req_128_2025.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10863/req_128_2025.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhado ofício solicitando a criação de um programa com intuito de promover a conscientização dos pecuaristas e equinocultores quanto a animais soltos nas vias, objetivando promover segurança aos que trafegam nas estradas vicinais e BR's.</t>
   </si>
   <si>
     <t>10864</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10864/req_129_2025.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10864/req_129_2025.pdf</t>
   </si>
   <si>
     <t>Que seja enviado ofício ao Prefeito de Montes Claros, sr. Guilherme Guimarães, solicitando atendimento médico 24h na região do Grande Village.</t>
   </si>
   <si>
     <t>10866</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10866/req_130_2025.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10866/req_130_2025.pdf</t>
   </si>
   <si>
     <t>Que seja expedido ofício ao prefeito Guilherme Augusto Guimarães de Oliveira, solicitando a viabilidade de fixar a data base do servidor público municipal para o mês de março de cada ano.</t>
   </si>
   <si>
     <t>10868</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10868/req_131_2025.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10868/req_131_2025.pdf</t>
   </si>
   <si>
     <t>Que seja expedido ofício ao Prefeito Municipal, Sr. Guilherme Augusto Guimarães de Oliveira, solicitando todo empenho e providências necessárias para que seja feita uma extensão da rede elétrica entre o Posto Potência e a Comunidade de Valentina.</t>
   </si>
   <si>
     <t>10869</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10869/req_132_2025.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10869/req_132_2025.pdf</t>
   </si>
   <si>
     <t>Que seja enviado ofício ao prefeito de Montes Claros, Sr. Guilherme Guimarães, solicitando o retorno do Programa Vale Verde, o qual oferece transporte de ônibus gratuito todos os domingos das 7h às 17h, saindo de vários pontos da cidade com destino ao Parque Municipal e Parque Sapucaia.</t>
   </si>
   <si>
     <t>10870</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10870/req_133_2025.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10870/req_133_2025.pdf</t>
   </si>
   <si>
     <t>Que seja expedido ofício ao prefeito Guilherme Guimarães, solicitando empenho no sentido de viabilizar o recapeamento da Rua Manoel Bandeira, corredor de escoamento viário de grande fluxo de veículos de todos os portes, inclusive do transporte coletivo urbano, no Bairro Planalto.</t>
   </si>
   <si>
     <t>10871</t>
   </si>
   <si>
     <t>Wilton Dias, Paulo César Landim</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10871/req_134_2025.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10871/req_134_2025.pdf</t>
   </si>
   <si>
     <t>Que seja expedido ofício ao Exmo. Sr. Prefeito Guilherme Augusto Guimarães de Oliveira, solicitando a viabilidade de encaminhar projeto de lei de incentivo e apoio ao esporte, inclusive com dotação orçamentária própria na LDO.</t>
   </si>
   <si>
     <t>10872</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10872/req_135_2025.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10872/req_135_2025.pdf</t>
   </si>
   <si>
     <t>Solicita ao prefeito Guilherme Guimarães a construção de uma cobertura para a quadra de esportes localizada na Praça Doutora Zilda Arns, no bairro Santo Antônio.</t>
   </si>
   <si>
     <t>10873</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10873/req_136_2025.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10873/req_136_2025.pdf</t>
   </si>
   <si>
     <t>Que seja enviado ofício ao Prefeito de Montes Claros, Sr. Guilherme Guimarães e à Secretaria de Meio Ambiente, solicitando urgência na poda de árvore de grande porte, localizada na Av. João XXIII, nº 910, no bairro Edgar Pereira.</t>
   </si>
   <si>
     <t>10874</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10874/req_137_2025.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10874/req_137_2025.pdf</t>
   </si>
   <si>
     <t>Que seja enviado ofício ao prefeito Guilherme Guimarães e ao Secretário de Agricultura, Osmani Barbosa, solicitando, a reforma da ponte da Comunidade de Cabeceiras, Comunidade de Mucambo Firme e de Cabeceiras de Baixo.</t>
   </si>
   <si>
     <t>10875</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10875/req_138_2025.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10875/req_138_2025.pdf</t>
   </si>
   <si>
     <t>Que seja expedido ofício ao prefeito Guilherme Guimarães, solicitando a instalação de câmeras de segurança na Av. Bio Lopes com Av. João Martins e Av. Minas Gerais com Av. Três Poderes, no bairro Renascença, dentro do programa Guardiã dos Montes.</t>
   </si>
   <si>
     <t>10877</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10877/req_139_2025.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10877/req_139_2025.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhado ofício ao prefeito de Montes Claros, Guilherme Guimarães, solicitando estudo de viabilidade para instalação de rede de esgoto e extensão de rede na Rua Paulo Ferreira Lima, no bairro Nossa Senhora de Fátima.</t>
   </si>
   <si>
     <t>10878</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10878/requerimento_07-2025_ubasa_e_samu_animal.docx.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10878/requerimento_07-2025_ubasa_e_samu_animal.docx.pdf</t>
   </si>
   <si>
     <t>Que seja expedido ofício ao Exmo. Sr. Prefeito Guilherme Guimarães, com cópia ao Secretário de Saúde, Eduardo Luiz da Silva e ao Secretário de Ambiente, Bem-Estar Animal e Sustentabilidade, Fabiano de Oliveira, solicitando celeridade na implementação da UBASA (Unidade Básica de Saúde Animal) e SAMU Animal (Serviço de Atendimento Móvel de Urgência Animal).</t>
   </si>
   <si>
     <t>10879</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10879/req_141_2025.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10879/req_141_2025.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhado ofício ao Exmo. Sr. Presidente da MCTRANS, Vinícius Pereira Santos, solicitando estudo de viabilidade técnica para instalação de semáforos na interseção da Av. Antônio Lafetá Rebelo com a Av. Dulce Sarmento e Rua Quinze, bairro Monte Carmelo.</t>
   </si>
   <si>
     <t>10886</t>
   </si>
   <si>
     <t>Eduardo Preto, Daniel Dias</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10886/req_142_2025.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10886/req_142_2025.pdf</t>
   </si>
   <si>
     <t>Que a reunião ordinária do dia 20 de fevereiro de 2025 seja transformada em Audiência Pública e transferida para às 8h30 na Câmara Municipal de Montes Claros, com o objetivo de discutir o tema: "Melhorias Estruturais para o Conselho Tutelar".</t>
   </si>
   <si>
     <t>10889</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10889/req_143_2025.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10889/req_143_2025.pdf</t>
   </si>
   <si>
     <t>Que seja expedido ofício ao Exmo. Sr. Prefeito Guilherme Guimarães, sugerindo homenagem à memória de dona Marina Helena Lorenzo Fernândez Silva, na nova concha acústica a ser construída na Praça dos Jatobás.</t>
   </si>
   <si>
     <t>10891</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10891/requerimento_229_assinado_-_reforma_da_escola_municipal_de_canto_do_engenho.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10891/requerimento_229_assinado_-_reforma_da_escola_municipal_de_canto_do_engenho.pdf</t>
   </si>
   <si>
     <t>Que seja expedido ofício ao prefeito Guilherme Guimarães, requerendo que seja realizada a reforma do telhado da Escola Municipal Nair Fonseca Brandão, localizada na Comunidade Rural de Canto do Engenho.</t>
   </si>
   <si>
     <t>10892</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10892/req_145_2025.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10892/req_145_2025.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhado ao prefeito de Montes Claros, Guilherme Guimarães, com cópia para o Exmo. Sr. Secretário Municipal de Educação, Charles Gutemberg, o anteprojeto de Lei Complementar que "altera a Lei Complementar nº 115, de 06 de dezembro de 2023, o seu Art. 6º".</t>
   </si>
   <si>
     <t>10893</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10893/req_146_2025.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10893/req_146_2025.pdf</t>
   </si>
   <si>
     <t>Que seja expedido ofício ao prefeito Guilherme Guimarães e ao Secretário de Agricultura e abastecimento Osmani Barbosa, solicitando a manutenção das estradas rurais que interligam o distrito de Nova Esperança às comunidades de Olhos D'Água, Buriti do Campo Santo, Lagoa do Barro e Calhau.</t>
   </si>
   <si>
     <t>10899</t>
   </si>
   <si>
     <t>EDU - EDUCAÇÃO</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10899/req_147_2025.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10899/req_147_2025.pdf</t>
   </si>
   <si>
     <t>Que seja transformada a Reunião Ordinária do dia 27 de fevereiro de 2025 (quinta-feira) em Audiência Pública a ser realizada às 08:00 horas, no Plenário da sede da Câmara Municipal, para debater sobre "Assistentes sociais e psicólogos na educação: nucleação, desafios e valorização dos serviços na Rede Municipal de Ensino".</t>
   </si>
   <si>
     <t>10900</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10900/req_148_2025.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10900/req_148_2025.pdf</t>
   </si>
   <si>
     <t>Que a reunião ordinária do dia 13 de março de 2025 seja transformada em Audiência Pública e transferida para às 19h, na Câmara Municipal de Montes Claros, com o objetivo de discutir sobre a Campanha da Fraternidade 2025.</t>
   </si>
   <si>
     <t>10901</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10901/req_149_2025.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10901/req_149_2025.pdf</t>
   </si>
   <si>
     <t>Que seja expedido ofício ao Prefeito Municipal, Guilherme Guimarães, solicitando todo empenho e providências no sentido de fazer e acesso de asfalto que liga de Facela/Jardim Alegre e as comunidades de Pau Ferro, Copacabana, Laranjão Mumbuca, Monte das Oliveiras I e II e região do Rio Verde.</t>
   </si>
   <si>
     <t>10902</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10902/req_150_2025.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10902/req_150_2025.pdf</t>
   </si>
   <si>
     <t>Que seja enviado ofício ao Prefeito de Montes Claros, Guilherme Guimarães, solicitando fiscalização, correção e manutenção da calçada no fundo do Shopping Popular.</t>
   </si>
   <si>
     <t>10903</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10903/req_151_2025.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10903/req_151_2025.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhado ofício ao Exmo. Sr. Prefeito Guilherme Guimarães com cópia para o Sr. Secretário de Infraestrutura e Planejamento Urbano, Vanderlino Silveira, pedindo que viabilize o serviço de iluminação da praça central, da praça de frente à igreja católica e do canteiro central da Av. Joaquim de Abreu em Nova Esperança.</t>
   </si>
   <si>
     <t>10904</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10904/req_152_2025.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10904/req_152_2025.pdf</t>
   </si>
   <si>
     <t>Que seja enviado ofício ao prefeito de Montes Claros, Sr. Guilherme Guimarães, junto ao Secretário Municipal de Infraestrutura e Planejamento Urbano, Sr. Vanderlino Silveira, solicitando o saneamento Básico, canalização do córrego e pavimentação asfáltica na Rua 32, no bairro Alto da Boa Vista.</t>
   </si>
   <si>
     <t>10905</t>
   </si>
   <si>
     <t>Martins Lima Filho (Junior Martins), Ailton do Vilage</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10905/req_153_2025.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10905/req_153_2025.pdf</t>
   </si>
   <si>
     <t>Que seja expedido ofício ao Exmo. Sr. Prefeito Guilherme Guimarães, solicitando a possibilidade de instalar as passarelas para pedestres no viaduto JK e na ponte da Av. Ruy de Albuquerque.</t>
   </si>
   <si>
     <t>10906</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10906/req_154_2025.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10906/req_154_2025.pdf</t>
   </si>
   <si>
     <t>Que seja enviado ofício ao Prefeito de Montes Claros, Sr. Guilherme Guimarães, solicitando atenção urgente ao CREAS 1, localizado na Rua Tiradentes, 465, Centro.</t>
   </si>
   <si>
     <t>10907</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10907/req_155_2025.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10907/req_155_2025.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhado ofício ao Exmo. Sr. Presidente da MCTRANS, Vinícius Pereira Santos, solicitando que providencie estudo de viabilidade técnica para instalação de radares ou lombadas na Av. Osmani Barbosa, bairro Planalto.</t>
   </si>
   <si>
     <t>10908</t>
   </si>
   <si>
     <t>Crisóstomo da Minas Brasil, Rodrigo Cadeirante</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10908/req_156_2025.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10908/req_156_2025.pdf</t>
   </si>
   <si>
     <t>Que seja enviado ofício prefeito de Montes Claros, Sr. Guilherme Guimarães, junto ao Secretário Municipal de Infraestrutura e Planejamento Urbano, Sr. Vanderlino Silveira, solicitando a construção da ponte com passagem lateral para pedestre na Rua 33, no bairro Alto da Boa Vista.</t>
   </si>
   <si>
     <t>10909</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10909/assinado_-_requerimento_228_-_audiencia_publica_-_mercado_municipal.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10909/assinado_-_requerimento_228_-_audiencia_publica_-_mercado_municipal.pdf</t>
   </si>
   <si>
     <t>Que seja agendada Audiência Pública para o dia 13 de março, às 08:30, na Câmara Municipal de Montes Claros, com o objetivo de discutir sobre a reforma do Mercado Municipal.</t>
   </si>
   <si>
     <t>10910</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10910/req_158_2025.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10910/req_158_2025.pdf</t>
   </si>
   <si>
     <t>Que seja expedido ofício ao prefeito Guilherme Guimarães, com cópia ao secretário de Segurança Integrada, Sr. Járson Sebástian Hansen Ferreira, solicitando a viabilidade de adotar as medidas necessárias para instituir o Plano de Carreira para a Guarda Municipal de Montes Claros, bem como a viabilidade de regulamentar o porte de arma de fogo em serviço por seus agentes.</t>
   </si>
   <si>
     <t>10911</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10911/req_159_2025.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10911/req_159_2025.pdf</t>
   </si>
   <si>
     <t>Que seja enviado ofício ao prefeito de Montes Claros, Sr. Guilherme Guimarães, solicitando a continuidade da duplicação da Av. Osmane Barbosa, do semáforo até a entrada da UFMG.</t>
   </si>
   <si>
     <t>10912</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10912/req_160_2025.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10912/req_160_2025.pdf</t>
   </si>
   <si>
     <t>Que seja expedido ofício ao Prefeito de Montes Claros Sr. Guilherme Guimarães e à Secretária de Esporte, Lazer e Juventude, Sra. Juliana Peixoto, encaminhando o Anteprojeto de Lei que institui o Programa Bolsa Atleta Municipal; Cria o Conselho Municipal de Políticas de Esportes e o Fundo Municipal de Esporte e Lazer e dá outras providências.</t>
   </si>
   <si>
     <t>10913</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10913/req_161_2025.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10913/req_161_2025.pdf</t>
   </si>
   <si>
     <t>Que seja transformada em Audiência Pública a Reunião Ordinária do dia 20/03/2025 e transferida para o horário das 09:00 horas, objetivando discutir sobre reservas de água.</t>
   </si>
   <si>
     <t>10914</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10914/req_162_2025.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10914/req_162_2025.pdf</t>
   </si>
   <si>
     <t>Que seja expedido ofício ao prefeito Guilherme Guimarães, solicitando estudo e planejamento para a elaboração e implementação de um projeto paisagístico para a pista de caminhada do bairro São Judas, com revitalização dos canteiros e arborização adequada, visando o embelezamento do local.</t>
   </si>
   <si>
     <t>10915</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10915/req_163_2025.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10915/req_163_2025.pdf</t>
   </si>
   <si>
     <t>Que seja expedido ofício ao Exmo. Sr. Prefeito Guilherme Guimarães, solicitando que sejam adotadas as medidas necessárias para a proibição do trânsito de veículos pesados dentro dos bairros, sobretudo na Av. Minas Gerais, que corta os bairros JK e Renascença, com a devida sinalização e o reforço da fiscalização no local para garantir a efetividade da medida.</t>
   </si>
   <si>
     <t>10916</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10916/req_164_2025.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10916/req_164_2025.pdf</t>
   </si>
   <si>
     <t>Que seja expedido ofício ao prefeito Guilherme Guimarães, solicitando empenho no sentido de viabilizar a instalação de alarmes na Unidade de Saúde da comunidade de Brejinho e demais unidades de saúde e de ensino da zona rural, para inibir ataques e roubos, como ocorreram recentemente.</t>
   </si>
   <si>
     <t>10917</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10917/req_165_2025.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10917/req_165_2025.pdf</t>
   </si>
   <si>
     <t>Que seja expedido ofício ao Prefeito Municipal, Sr. Guilherme Augusto Guimarães de Oliveira, solicitando todo empenho e providências no sentido de reforma da cobertura da quadra poliesportiva, localizada ao lado da Escola Municipal Alcides Carvalho no Bairro Vera Cruz.</t>
   </si>
   <si>
     <t>10918</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10918/req_166_2025.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10918/req_166_2025.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhado ofício ao prefeito Guilherme Guimarães, com a finalidade de verificar a viabilidade de transformar o anexo do CEMEI Ana Lúcia Mota em uma nova escola, a fim de atender às demandas dos bairros: Independência, Nova Suíça, Santos Dumont, Portal dos Ypês e áreas adjacentes.</t>
   </si>
   <si>
     <t>10919</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10919/req_167_2025.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10919/req_167_2025.pdf</t>
   </si>
   <si>
     <t>Que seja enviado ofício ao Prefeito de Montes Claros, Exmo. Sr. Guilherme Guimarães, junto à Secretária Municipal de Esporte, Lazer e Juventude, Sra. Juliana Peixoto, solicitando a cobertura e revitalização da praça do bairro Joaquim Costa, localizada na rua Olga Benário Prestes, esquina com a rua 10.</t>
   </si>
   <si>
     <t>10920</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10920/req_168_2025.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10920/req_168_2025.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhada ao Exmo. Sr. Prefeito de Montes Claros Guilherme Guimarães e ao Procurador-Geral do Município, Danilo Soares, a proposta de Anteprojeto de Lei que institui o "Fundo de Amparo a ações voltadas para o custeio do bem-estar do Servidor Público Municipal de Montes Claros".</t>
   </si>
   <si>
     <t>10921</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10921/req_169_2025.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10921/req_169_2025.pdf</t>
   </si>
   <si>
     <t>Que seja enviado ofício ao prefeito de Montes Claros, Sr. Guilherme Guimarães, com cópia para a Procuradoria-Geral, Secretaria de Serviços Urbanos, Secretaria de Desenvolvimento Social, Secretaria de Segurança Integrada e Secretaria de Infraestrutura, solicitando a adoção de medidas administrativas cabíveis em face do proprietário do imóvel localizado na Av. do Exército com Av. Lauro Dias Sá, no bairro Alto da Boa Vista, em razão de situação de abandono e das consequências advindas desse estado.</t>
   </si>
   <si>
     <t>10923</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10923/req_170_2025.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10923/req_170_2025.pdf</t>
   </si>
   <si>
     <t>Que seja enviado ofício ao Prefeito de Montes Claros, Sr. Guilherme Guimarães, solicitando a pavimentação asfáltica e melhoria na iluminação pública  na Rua São Marcos, altura do nº 600 até o final da rua, no bairro Todos os Santos.</t>
   </si>
   <si>
     <t>10924</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10924/req_171_2025.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10924/req_171_2025.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhado ofício ao Exmo. Sr. Prefeito de Montes Claros, Guilherme Guimarães, solicitando limpeza de área da Prefeitura, localizada na Rua Ouvernor Fernandes, bairro Edgar Pereira.</t>
   </si>
   <si>
     <t>10925</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10925/req_172_2025.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10925/req_172_2025.pdf</t>
   </si>
   <si>
     <t>Que seja enviado ofício ao Prefeito de Montes Claros/MG, Sr. Guilherme Guimarães, solicitando a instalação de iluminação pública na Rua Walter Ferreira Barreto, a partir da lateral do Condomínio Portal Aroeiras, próximo a sede do novo Fórum do Tribunal de Justiça até a Av. Guimarães Rosa, no bairro Ibituruna.</t>
   </si>
   <si>
     <t>10926</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10926/req_173_2025.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10926/req_173_2025.pdf</t>
   </si>
   <si>
     <t>Que seja expedido ofício ao Exmo. Prefeito Guilherme Guimarães e a Secretária de Esportes e Juventude, solicitando a manutenção do projeto "Esportes aos Montes".</t>
   </si>
   <si>
     <t>10927</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10927/req_174_2025.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10927/req_174_2025.pdf</t>
   </si>
   <si>
     <t>Que seja enviado ofício ao prefeito Guilherme Guimarães, solicitando a ampliação da distribuição de material escolar realizada nas escolas municipais para as escolas conveniadas que atendem crianças com necessidades especiais.</t>
   </si>
   <si>
     <t>10930</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10930/req_175_2025.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10930/req_175_2025.pdf</t>
   </si>
   <si>
     <t>Que seja expedido ofício ao Prefeito de Montes Claros, Sr. Guilherme Guimarães, e à Secretária de Esporte, Lazer e Juventude, Sra. Juliana Leonel Dutra Peixoto, encaminhando o Anteprojeto de Lei que Institui o Programa Bolsa Atleta Municipal e dá outras providências.</t>
   </si>
   <si>
     <t>10931</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10931/requerimento_08-2025_homenagem_cidada_honoraria.docx.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10931/requerimento_08-2025_homenagem_cidada_honoraria.docx.pdf</t>
   </si>
   <si>
     <t>Que seja realizada Sessão Especial de homenagem na Câmara Municipal de Montes Claros no dia 10 de março de 2025, às 10h, para a entrega do Título de Cidadã Honorária à Dra. Letícia Baptista Gamboge Reis.</t>
   </si>
   <si>
     <t>10932</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10932/req_177_2025.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10932/req_177_2025.pdf</t>
   </si>
   <si>
     <t>Que seja enviado ofício ao prefeito Guilherme Guimarães com cópia para a Secretaria de Infraestrutura, Secretaria de Saúde e Secretaria de Serviços Urbanos, solicitando providências urgentes para a revitalização do córrego localizado no Bairro Vila Sion, na Rua Francisco Azevedo nº 430 A.</t>
   </si>
   <si>
     <t>10952</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10952/req_178_2025.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10952/req_178_2025.pdf</t>
   </si>
   <si>
     <t>Que seja enviado ofício ao Prefeito de Montes Claros, Guilherme Guimarães, solicitando a construção de uma pista de caminhada na Av. 200, entre os bairros Jaraguá II e Village I.</t>
   </si>
   <si>
     <t>10982</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10982/req_179_2025.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10982/req_179_2025.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhando ofício ao prefeito de Montes Claros, Guilherme Guimarães, solicitando a implantação do seguro de vida para os servidores municipais, em especial àqueles servidores que exercem funções de risco à integridade física.</t>
   </si>
   <si>
     <t>10983</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10983/req_180_2025.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10983/req_180_2025.pdf</t>
   </si>
   <si>
     <t>Que seja expedido ofício ao Prefeito Municipal, Guilherme Augusto Guimarães de Oliveira, solicitando providências para a instalação de uma lixeira Comunitária na Comunidade de Santa Rita de Mandacaru.</t>
   </si>
   <si>
     <t>11093</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11093/requerimento_230_assinado_-_reforma_da_ponte_do_rio_pacui_-_regiao_ribeirinha.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11093/requerimento_230_assinado_-_reforma_da_ponte_do_rio_pacui_-_regiao_ribeirinha.pdf</t>
   </si>
   <si>
     <t>Que seja expedido ofício ao prefeito Guilherme Guimarães, requerendo que seja realizada a reforma da ponte que liga o Rio Pacuí, divisa de Montes Claros com a Cidade de São João da Lagoa, no qual interfere na passagem dos moradores da Região de Ribeirinha, comprometendo a segurança e o desenvolvimento de todos daquela região.</t>
   </si>
   <si>
     <t>11094</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11094/req_182_2025.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11094/req_182_2025.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhado ofício ao prefeito de Montes Claros/MG, Guilherme Guimarães, com o intuito de avaliar a viabilidade da instalação de um semáforo para pedestres na Avenida Independência no cruzamento com a Rua Belize.</t>
   </si>
   <si>
     <t>11095</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11095/req_183_2025.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11095/req_183_2025.pdf</t>
   </si>
   <si>
     <t>Que seja enviado ofício ao Prefeito de Montes Claros, Guilherme Guimarães, e à Secretaria Municipal de Saúde, solicitado melhorias na infraestrutura geral da ESF Renascença.</t>
   </si>
   <si>
     <t>11096</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11096/req_184_2025.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11096/req_184_2025.pdf</t>
   </si>
   <si>
     <t>Que seja enviado ofício ao Prefeito de Montes Claros, Exmo. Sr. Guilherme Augusto Guimarães Oliveira, junto à Secretária Municipal de Esporte, Lazer e Juventude, Sra. Juliana Peixoto, solicitando a construção de uma quadra poliesportiva na Praça do Conjunto Residencial Vitória II.</t>
   </si>
   <si>
     <t>11108</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11108/req_185_2025.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11108/req_185_2025.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhado ao prefeito de Montes Claros, Guilherme Guimarães, e à Secretária de Cultura e Turismo, sra. Júnia Velloso Rebello, solicitando providências quanto a obra do prédio onde funcionava o Colégio Tiradentes, localizado na rua Camilo Prates, nº 351, esquina com rua Dom João Pimenta. O local está com tapumes há mais de 8 anos, interditando a calçada, colocando em risco os pedestres e dificultando o trânsito local.</t>
   </si>
   <si>
     <t>11109</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11109/req_186_2025.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11109/req_186_2025.pdf</t>
   </si>
   <si>
     <t>Que seja expedido ofício ao coordenador da Unidade Regional do Departamento de Estradas de Rodagem de Minas Gerais (DER-MG) - Montes Claros, Sr. Tibireça Pires Glória, solicitando a possibilidade de viabilizar a instalação de redutores de velocidade ou controles de velocidade eletrônicos na MGT-135 na estrada do acesso para a Comunidade de Camarinhas.</t>
   </si>
   <si>
     <t>11110</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11110/req_187_2025.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11110/req_187_2025.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhado ao Prefeito Sr. Guilherme Guimarães o anteprojeto de lei que institui o Programa IPTU Verde no Município de Montes Claros e dá outras providências.</t>
   </si>
   <si>
     <t>11111</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11111/req_188_2025.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11111/req_188_2025.pdf</t>
   </si>
   <si>
     <t>Que seja expedido ofício ao prefeito de Montes Claros, Guilherme Guimarães, para que seja providenciada a aquisição de banheiros químicos para todas as feirinhas realizadas no município de Montes Claros.</t>
   </si>
   <si>
     <t>11113</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11113/req_189_2025.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11113/req_189_2025.pdf</t>
   </si>
   <si>
     <t>Que seja expedido ofício ao prefeito Guilherme Guimarães, com cópia ao Secretário de Segurança Integrada, sr. Járson Sebástian Ferreira, solicitando a viabilidade de determinar a instalação de um sistema de monitoramento com câmera de segurança na entrada da comunidade Vale dos Ipês.</t>
   </si>
   <si>
     <t>11114</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11114/req_190_2025.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11114/req_190_2025.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhado ofício ao prefeito de Montes Claros, Guilherme Guimarães, com cópia ao secretário Municipal de Educação, Charles Gutemberg, solicitando que seja garantido aos atuais servidores ocupantes dos cargos da educação municipal que permaneceram na carga horária anterior a optarem e migrarem para a carga horária de 40 horais semanais.</t>
   </si>
   <si>
     <t>11115</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11115/req_191_2025.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11115/req_191_2025.pdf</t>
   </si>
   <si>
     <t>Que seja expedido ofício a Amanda Cruvinel Marçal, Diretora Superintendente da ECO 135, solicitando informações da concessionária, respectivamente no que tange a implementação da automação da cobrança nas praças de pedágio, sem a utilização da mão de obra humana.</t>
   </si>
   <si>
     <t>11116</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11116/req_192_2025.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11116/req_192_2025.pdf</t>
   </si>
   <si>
     <t>Que seja expedido ofício ao prefeito Guilherme Guimarães, solicitando a instalação de tendas provisórias de hidratação nos principais pontos de concentração dos blocos carnavalescos, com o fornecimento gratuito de água potável durante as festividades do carnaval de rua, para garantir a segurança e o bem-estar dos foliões.</t>
   </si>
   <si>
     <t>11117</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11117/req_193_2025.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11117/req_193_2025.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhado ofício ao prefeito de Montes Claros, Guilherme Guimarães, solicitando que providencie estudo de viabilidade técnica para reconstrução de lombada, colocação de placa de sinalização e iluminação em poste de luz, na Rua Boa Esperança, em frente a casa 860 B, bairro Santa Rita II.</t>
   </si>
   <si>
     <t>11119</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11119/05-_adicional_de_insalubridade.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11119/05-_adicional_de_insalubridade.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhado ofício ao prefeito de Montes Claros/MG, Guilherme Guimarães, solicitando o pagamento do adicional de insalubridade e/ou periculosidade aos Serventes de Zeladoria, Cantineiros, Auxiliares de Serviços Gerais, Auxiliar de Docência, Agentes Administrativos e Auxiliares Administrativos de Saúde da Família.</t>
   </si>
   <si>
     <t>11120</t>
   </si>
   <si>
     <t>Professora Iara Pimentel, Rodrigo Cadeirante</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11120/req..pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11120/req..pdf</t>
   </si>
   <si>
     <t>Solicita que seja encaminhado ofício ao prefeito Guilherme Guimarães, com cópia ao secretário de Educação, Charles Gutemberg, para que seja feita a publicação de Decreto que regulamente a distribuição da carga horária dos professores da rede municipal que possuem jornada de trabalho interior a 40 horas semanais.</t>
   </si>
   <si>
     <t>11182</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11182/req_196_2025.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11182/req_196_2025.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhada ao Exmo. Sr. Prefeito Guilherme Guimarães e ao Procurador-Geral Danilo Soares, a proposta de Anteprojeto de Lei Complementar que "Dispõe sobre o Programa de Prorrogação da Licença Paternidade de que trata o art. 1º, inciso II, da Lei Federal nº 11.770, de 09 de setembro de 2008, e altera a Lei Municipal nº 3.175, de 23 de dezembro de 2003".</t>
   </si>
   <si>
     <t>11183</t>
   </si>
   <si>
     <t>AGR - AGRICULTURA</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11183/req_197_2025.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11183/req_197_2025.pdf</t>
   </si>
   <si>
     <t>Que seja transformada a Reunião Ordinária do dia 27 de março de 2025 em Audiência Pública a ser realizada às 08:00, no Plenário da sede da Câmara Municipal de Montes Claros para debater sobre "Frequentes quedas no fornecimento de energia elétrica na Zona Rural de Montes Claros".</t>
   </si>
   <si>
     <t>11186</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11186/req_198_2025.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11186/req_198_2025.pdf</t>
   </si>
   <si>
     <t>Que seja enviado ofício ao Prefeito de Montes Claros, Sr. Guilherme Guimarães, com cópia para a Secretaria de Ambiente, bem-estar animal e Sustentabilidade e a Secretaria de Serviços Urbanos, solicitando a averiguação do desnível do passeio e poda das árvores em área escolar localizado na Escola Estadual Professor Hamilton Lopes.</t>
   </si>
   <si>
     <t>11189</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11189/requerimento_231_assinado_-_boulevard_morada_do_parque.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11189/requerimento_231_assinado_-_boulevard_morada_do_parque.pdf</t>
   </si>
   <si>
     <t>Que seja expedido ofício ao prefeito Guilherme Guimarães, requerendo que seja realizada a conclusão das obras que liga ao Boulevard, localizado no bairro Morada do Parque.</t>
   </si>
   <si>
     <t>11190</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11190/req_200_2025.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11190/req_200_2025.pdf</t>
   </si>
   <si>
     <t>Que seja enviado ofício ao Prefeito de Montes Claros, Sr. Guilherme Guimarães, solicitando a reforma, estruturação e melhorias no Centro de Referência de Atendimento às Mulheres em Situação de Violência (CRAM) de Montes Claros.</t>
   </si>
   <si>
     <t>11191</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11191/req_201_2025.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11191/req_201_2025.pdf</t>
   </si>
   <si>
     <t>Que seja expedido ofício ao prefeito Guilherme Guimarães, com cópia à Secretária Municipal de Esporte, Lazer e Juventude, sra. Juliana Peixoto, solicitando a viabilidade da execução de melhorias no Campo de São Pedro da Garça.</t>
   </si>
   <si>
     <t>11192</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11192/req_202_2025.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11192/req_202_2025.pdf</t>
   </si>
   <si>
     <t>Que seja enviado ofício ao Prefeito de Montes Claros, Sr. Guilherme Guimarães, junto à Secretária de Esporte, Sra. Juliana Peixoto e ao Secretário de Meio Ambiente, Sr. Fabiano Oliveira, solicitando a revitalização do Parque Marcelo Condé.</t>
   </si>
   <si>
     <t>11193</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11193/req_203_2025.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11193/req_203_2025.pdf</t>
   </si>
   <si>
     <t>Que seja expedido ofício ao Prefeito Municipal, Sr. Guilherme Guimarães, solicitando todo empenho e providências necessárias para que seja feita a instalação de semáforo na rotatória do Sion, na Avenida Dulce Sarmento com a Avenida Deputado Plínio Ribeiro.</t>
   </si>
   <si>
     <t>11195</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11195/req_204_2025.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11195/req_204_2025.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhado ao prefeito de Montes Claros, Guilherme Guimarães, e ao Secretário de Infraestrutura e Planejamento Urbano, sr. Vanderlino José da Silveira, solicitando agilidade na licitação para Construção das três pontes que dão acesso ao Distrito de Ermidinha, Cabeceiras/Miralta e Mucambo Firme.</t>
   </si>
   <si>
     <t>11196</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11196/req_013_passarela_sagarana.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11196/req_013_passarela_sagarana.pdf</t>
   </si>
   <si>
     <t>Que seja enviado ofício ao prefeito de Montes Claros, Sr. Guilherme Guimarães, solicitando a construção de uma passarela para pedestres sobre a Avenida José Corrêa Machado, em frente ao Parque Sagarana.</t>
   </si>
   <si>
     <t>11198</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11198/req_206_2025.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11198/req_206_2025.pdf</t>
   </si>
   <si>
     <t>Que seja agendada para o dia 31 de março do corrente ano, às 19h, Reunião Especial em Comemoração ao Dia Internacional da Mulher.</t>
   </si>
   <si>
     <t>11199</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11199/req_207_2025.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11199/req_207_2025.pdf</t>
   </si>
   <si>
     <t>Que seja enviado ofício ao Excelentíssimo Sr. Prefeito Guilherme Guimarães, com cópia para o Secretário Municipal de Infraestrutura e Planejamento Urbano, Sr. Vanderlino José Silveira, solicitando a construção de uma ponte na Rua Aracajú, localizada no Bairro Santo Antônio II.</t>
   </si>
   <si>
     <t>11200</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11200/req_208_2025.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11200/req_208_2025.pdf</t>
   </si>
   <si>
     <t>Que seja enviado ofício ao Prefeito de Montes Claros, Exmo. Sr. Guilherme Augusto Guimarães Oliveira, solicitando a instalação de uma faixa elevada para pedestres na Avenida Padre Chico, em frente ao Supermercado BH, no Centro da cidade.</t>
   </si>
   <si>
     <t>11203</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11203/req_209_2025.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11203/req_209_2025.pdf</t>
   </si>
   <si>
     <t>Que seja expedido ofício ao prefeito Guilherme Guimarães, solicitando-lhe que autorize a MCTrans a realizar um estudo de viabilidade técnica para a instalação de quebra-molas nas rodovias recém-pavimentadas nas proximidades das entradas/saídas das propriedades rurais e também dentro dos distritos e povoados, visando reduzir os riscos de acidentes.</t>
   </si>
   <si>
     <t>11204</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11204/req_210_2025.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11204/req_210_2025.pdf</t>
   </si>
   <si>
     <t>Que seja expedido ofício ao Prefeito Municipal, Guilherme Guimarães, solicitando todo empenho e providências necessárias para que seja feita uma ligação da Avenida Itamar Caldeira, no bairro Vila Ipiranga, a Avenida Francisco Gonçalves do Santos, na lateral da Havan, no bairro Vera Cruz, com o objetivo de desafogar trânsito da Avenida Dulce Sarmento.</t>
   </si>
   <si>
     <t>11205</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11205/req_211_2025.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11205/req_211_2025.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhando ofício ao prefeito de Montes Claros, Guilherme Guimarães, solicitando estudo de viabilidade para criação de um parque ecológico em uma área verde, que fica situada entre a Av. Irmão Jaime Damião e Av. João XXIII, nos Bairros Jardim Brasil e Edgar Pereira.</t>
   </si>
   <si>
     <t>11207</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11207/req_212_2025.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11207/req_212_2025.pdf</t>
   </si>
   <si>
     <t>Que seja enviado ofício ao prefeito Guilherme Guimarães, solicitando a construção da quadra poliesportiva coberta e reforçando o pedido da reforma do CEMEI Nossa Senhora da Conceição, no bairro Santos Reis.</t>
   </si>
   <si>
     <t>11208</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11208/req_213_2025.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11208/req_213_2025.pdf</t>
   </si>
   <si>
     <t>Que seja expedido ofício ao prefeito Guilherme Guimarães, solicitando a instalação de alambrados nas laterais das quadras da Praça João Batista Moura (Bairro Alto da Boa Vista) e da Praça Doutora Zilda Arns (Bairro Santo Antônio).</t>
   </si>
   <si>
     <t>11210</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11210/req_214_2025.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11210/req_214_2025.pdf</t>
   </si>
   <si>
     <t>Que seja enviado ofício ao Prefeito de Montes Claros, Sr. Guilherme Guimarães, solicitando o recapeamento na Av. Leonel Beirão de Jesus, altura do nº 2.280 até a entrada da Ceanorte.</t>
   </si>
   <si>
     <t>11211</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11211/requerimento_232_-_assinado_-_casa_de_apoio_a_mulher.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11211/requerimento_232_-_assinado_-_casa_de_apoio_a_mulher.pdf</t>
   </si>
   <si>
     <t>Que seja expedido ofício ao prefeito Guilherme Guimarães, requerendo a implantação de uma Casa de apoio a Mulher.</t>
   </si>
   <si>
     <t>11212</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11212/req_216_2025.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11212/req_216_2025.pdf</t>
   </si>
   <si>
     <t>Que seja expedido ofício ao prefeito Guilherme Guimarães, solicitando a continuidade e fiscalização das obras do Armazém da Central do Brasil - Armazém Cultural.</t>
   </si>
   <si>
     <t>11214</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11214/req_217_2025.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11214/req_217_2025.pdf</t>
   </si>
   <si>
     <t>Que seja enviado ofício ao Prefeito de Montes Claros, Sr. Guilherme Guimarães, solicitando atenção urgente para a construção de quebra-molas ou implantação de redutor de velocidade no cruzamento da Rua Correia Machado com a Rua Cônego Chaves, na altura do número 419, no bairro Morrinhos.</t>
   </si>
   <si>
     <t>11215</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11215/req_218_2025.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11215/req_218_2025.pdf</t>
   </si>
   <si>
     <t>Que seja expedido ofício ao prefeito Guilherme Guimarães, com cópia ao Secretário de Ambiente, Bem-Estar Animal e Sustentabilidade, Fabiano de Oliveira, solicitando que o GTA (Grupo Tático Ambiental) da Guarda Municipal venha atuar na prevenção e repressão aos crimes de maus-tratos.</t>
   </si>
   <si>
     <t>11216</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11216/req_219_2025.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11216/req_219_2025.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhado ofício ao prefeito de Montes Claros, Guilherme Guimarães, solicitando que providencie estudo de viabilidade técnica para a canalização, pavimentação asfáltica e muretas de proteção às margens do Córrego do Cintra.</t>
   </si>
   <si>
     <t>11217</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11217/requerimento_semaforo_.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11217/requerimento_semaforo_.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhado ofício ao prefeito de Montes Claros/MG, Guilherme Augusto Guimarães de Oliveira, solicitando a instalação de Semáforo de Pedestre na Avenida Dulce Sarmento, esquina com a Rua Padre Eustáquio, no bairro São José.</t>
   </si>
   <si>
     <t>11218</t>
   </si>
   <si>
     <t>Igor Dias, Cláudio Rodrigues, Daniel Dias</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11218/req_221_2025.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11218/req_221_2025.pdf</t>
   </si>
   <si>
     <t>Que seja expedido ofício ao Exmo. Sr. Prefeito de Montes Claros, Guilherme Guimarães e ao Secretário de Educação Charles, solicitando a realização de um planejamento para a verificação das possibilidades técnicas e orçamentárias a fim de promover a implementação de um projeto permanente de instalação de usinas fotovoltaicas na escolas municipais.</t>
   </si>
   <si>
     <t>11219</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11219/req_222_2025.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11219/req_222_2025.pdf</t>
   </si>
   <si>
     <t>Que seja enviado ofício ao Prefeito de Montes Claros, Exmo. Guilherme Guimarães, solicitando que a assistência em órtese e prótese, bem como a disponibilização de auxiliares de locomoção sejam reestabelecidas.</t>
   </si>
   <si>
     <t>11221</t>
   </si>
   <si>
     <t>SDH - SEGURANÇA E DIREITOS HUMANOS</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11221/req_223_2025.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11221/req_223_2025.pdf</t>
   </si>
   <si>
     <t>Que seja transformada a Reunião Ordinária do dia 03 de abril de 2025 (quinta-feira) em Audiência Pública a ser realizada às 19:00 horas, no Plenário da sede da Câmara Municipal de Montes Claros, para debater sobre "Esclarecimentos e conscientização da população e dos empreendedores a respeito da possibilidade de destinar os valores do Imposto de Renda aos Fundos Municipais que são fundamentais para o financiamento de projetos sociais do Município de Montes Claros".</t>
   </si>
   <si>
     <t>11222</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11222/req_224_2025.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11222/req_224_2025.pdf</t>
   </si>
   <si>
     <t>Que seja enviado ofício ao Prefeito de Montes Claros, Sr. Guilherme Augusto Guimarães de Oliveira, solicitando melhorias na infraestrutura geral do espaço da Central de Abastecimento do Norte de Minas, Ceanorte.</t>
   </si>
   <si>
     <t>11223</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11223/req_225_2025.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11223/req_225_2025.pdf</t>
   </si>
   <si>
     <t>Que seja expedido ofício ao Exmo. Sr. Guilherme Augusto Guimarães Oliveira, prefeito de Montes Claros, exigindo que os comércios sejam fiscalizados a respeito da obrigatoriedade quanto a aplicação da Lei 5.686 de 03 de Abril de 2024, que obrigam dos estabelecimentos comerciais de alimentação a afixar cartazes com orientações de desengasgo.</t>
   </si>
   <si>
     <t>11226</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11226/req_014_implementacao_coleta_seletiva.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11226/req_014_implementacao_coleta_seletiva.pdf</t>
   </si>
   <si>
     <t>Que seja enviado ofício ao Prefeito de Montes Claros, Sr. Guilherme Guimarães, solicitando a implementação da coleta seletiva porta a porta em todos os bairros da cidade.</t>
   </si>
   <si>
     <t>11227</t>
   </si>
   <si>
     <t>Cláudio Rodrigues, Edson Cabeleireiro</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11227/req_227_2025.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11227/req_227_2025.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhando ofício ao Excelentíssimo Senhor Prefeito de Montes Claros, Dr. Guilherme Augusto Guimarães de Oliveira, solicitando o pagamento de adicional por exercer atividades especiais, no percentual de 40% (quarenta por cento), a todas as Serventes de Zeladorias e Ajudantes de Serviços Gerais da Secretaria de Educação e demais secretarias que desempenham atividades de limpeza e higienização de banheiros e instalações sanitárias de uso público ou coletivo de grande circulação.</t>
   </si>
   <si>
     <t>11228</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11228/req..pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11228/req..pdf</t>
   </si>
   <si>
     <t>Solicita que seja enviado ofício ao prefeito Guilherme Guimarães, reivindicando a reforma da Praça do bairro Planalto, localizada na rua Cecília Meireles, ao lado da Escola Municipal Bolivar de Andrade, com instalação de piso intertravado e melhorias na iluminação.</t>
   </si>
   <si>
     <t>11229</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11229/requerimento_11-2025_vacinacao_polivalente.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11229/requerimento_11-2025_vacinacao_polivalente.pdf</t>
   </si>
   <si>
     <t>Que seja expedido ofício ao Excelentíssimo Senhor Prefeito Guilherme Augusto Guimarães Oliveira, solicitando a implementação de um Programa Municipal de Vacinação Canina, com a vacina polivalente importada (V8 ou V10), para cães que estão sob a tutela de pessoas classificadas de baixa renda (inscritas no CadÚnico), de ONGs ou de protetores independentes (inscritos no Cadastro de Protetores de Animais Independentes de Montes Claros, Lei nº 5.785/2025).</t>
   </si>
   <si>
     <t>11231</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11231/req_230_2025.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11231/req_230_2025.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhado ofício ao prefeito Guilherme Augusto Guimarães, solicitando-lhe que autorize a MCTrans a realizar um estudo de viabilidade técnica para a instalação de semáforos e faixas para pedestres no Trevo da Sion, entre as avenidas Dulce Sarmento e Deputado Plínio Ribeiro, para controlar o tráfego e reduzir os congestionamentos, o tempo de espera e os riscos de acidentes.</t>
   </si>
   <si>
     <t>11232</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11232/req_231_2025.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11232/req_231_2025.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhado ao Excelentíssimo Senhor Prefeito de Montes Claros, Guilherme Guimarães, e ao Secretário de Infraestrutura e Planejamento Urbano, Senhor Vanderlino José da Silveira, solicitando construção de casas de velórios em todos os distritos que não têm, bem como reformas nos que necessitam.</t>
   </si>
   <si>
     <t>11233</t>
   </si>
   <si>
     <t>Maria Helena Lopes, Eduardo Preto</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11233/req_232_2025.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11233/req_232_2025.pdf</t>
   </si>
   <si>
     <t>Que seja expedito ofício ao Excelentíssimo Sr. Prefeito Guilherme Guimarães, requerendo que seja realizada a reforma do CEMEI Amiguinhos da Adelour, localizada na rua Geovane Soares da Cruz, n°609 bairro de Lourdes.</t>
   </si>
   <si>
     <t>11234</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11234/17_requerimento_assinado_-_reforma_do_mercado_municipal.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11234/17_requerimento_assinado_-_reforma_do_mercado_municipal.pdf</t>
   </si>
   <si>
     <t>Que seja transformada em Audiência Pública a Reunião Ordinária do dia 10/04/2025 a ser realizada às 08hs, objetivando discutir sobre a Reforma do Mercado Municipal de Montes Claros.</t>
   </si>
   <si>
     <t>11235</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11235/req_233_2025.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11235/req_233_2025.pdf</t>
   </si>
   <si>
     <t>Que seja expedido ofício ao Exmo. Sr. Guilherme Guimarães, Prefeito de Montes Claros, encaminhando anteprojeto de lei que "Dispõe sobre a redução da jornada de trabalho do servido que tenha filho ou dependente portador de Transtorno do Espectro Autista - TEA".</t>
   </si>
   <si>
     <t>11237</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11237/req._01.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11237/req._01.pdf</t>
   </si>
   <si>
     <t>Solicita que seja enviado ofício ao prefeito Guilherme Guimarães, reivindicando a instalação de semáforos na Avenida Dulce Sarmento, cruzamento com a Avenida Antônio Lafetá Rabelo e Rua Januário Juliano.</t>
   </si>
   <si>
     <t>11238</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11238/req._02.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11238/req._02.pdf</t>
   </si>
   <si>
     <t>Que seja agendada Audiência Pública para o dia vinte e oito (28) de março, as 9h, tendo como pauta: O papel do Poder Público na garantia de direitos e o fortalecimento da Rede de Enfrentamento à Violência Contra a Mulher - REVICOM e do Fórum Norte Mineiro em Defesa da Vida de Mulheres e Meninas -FEMINORTE.</t>
   </si>
   <si>
     <t>11239</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11239/req._08.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11239/req._08.pdf</t>
   </si>
   <si>
     <t>Que seja expedido Ofício ao prefeito Guilherme Augusto Guimarães, solicitando a revitalização do passeio ao longo de toda a Avenida Antônio Lafetá Rebelo (Córrego das Melancias), localizada no bairro Santa Lúcia, bem como a reposição das grades de proteção ao longo da referida via</t>
   </si>
   <si>
     <t>11240</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11240/req._14.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11240/req._14.pdf</t>
   </si>
   <si>
     <t>Que seja enviado ofício ao prefeito Guilherme Guimarães com cópia para o Secretário de Saúde, Eduardo Luiz da Silva, solicitando a ampliação da Unidade de Saúde da Família (USF) do Bairro Vila Sion.</t>
   </si>
   <si>
     <t>11241</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11241/req..pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11241/req..pdf</t>
   </si>
   <si>
     <t>Que seja enviado ofício ao prefeito Guilherme Guimarães, solicitando a atualização sobre o plano de atuação para a revitalização da Lagoa do_x000D_
 Interlagos, considerando a importância desse espaço para a qualidade de vida da população e a preservação ambiental.</t>
   </si>
   <si>
     <t>11242</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11242/req._08_ok.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11242/req._08_ok.pdf</t>
   </si>
   <si>
     <t>Solicita que seja enviado ofício ao prefeito Guilherme Guimarães, a manutenção de duas importantes pontes na Zona Rural de Cabeceiras/Baixa.</t>
   </si>
   <si>
     <t>11243</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11243/req._09.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11243/req._09.pdf</t>
   </si>
   <si>
     <t>Solicita ao prefeito que providencie a instalação de Faixa de Pedestre e Placa de Sinalização em frente ao CEMEI Prof. Maria das Dores Martins, localizado na Rua Sete de Setembro,1140, bairro Maracanã.</t>
   </si>
   <si>
     <t>11247</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11247/req_242_2025.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11247/req_242_2025.pdf</t>
   </si>
   <si>
     <t>Que seja enviado ofício ao prefeito de Montes Claros, Guilherme Guimarães, solicitando que sejam adotadas medidas urgentes para a organização e adequação das vias públicas, passeios, órgãos públicos e demais espaços urbanos, visando garantir acessibilidade para todas as pessoas.</t>
   </si>
   <si>
     <t>11248</t>
   </si>
   <si>
     <t>Eduardo Preto, Carol Figueiredo, Edson Cabeleireiro</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11248/req_243_2025.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11248/req_243_2025.pdf</t>
   </si>
   <si>
     <t>Que seja enviado ofício ao Prefeito de Montes Claros, Exmo. Sr. Guilherme Guimarães, solicitando a instalação de tendas ou outro tipo de cobertura em todas as escolas municipais e CEMEIs que não possuem espaço coberto para lazer e atividades ao ar livre.</t>
   </si>
   <si>
     <t>11250</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11250/req_244_2025.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11250/req_244_2025.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhado ao prefeito de Montes Claros, Guilherme Guimarães, e ao Secretário de Infraestrutura e Planejamento Urbano, sr. Vanderlino José da Silveira, solicitando andamento e viabilização para construção de uma praça na área verde localizada no bairro São Mateus.</t>
   </si>
   <si>
     <t>11253</t>
   </si>
   <si>
     <t>Eduardo Preto, Maria Helena Lopes</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11253/req_245_2025.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11253/req_245_2025.pdf</t>
   </si>
   <si>
     <t>Que seja agendada Audiência Pública para o dia 03 de abril de 2025 às 9h00, na Câmara Municipal de Montes Claros, com o objetivo de discutir o tema: "Defesa das pessoas com Transtorno do Espectro Autista (TEA)".</t>
   </si>
   <si>
     <t>11254</t>
   </si>
   <si>
     <t>246</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11254/req._08.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11254/req._08.pdf</t>
   </si>
   <si>
     <t>Solicita que seja enviado ofício ao prefeito Guilherme Guimarães, reivindicando uma parceria junto à Sociedade São Vicente de Paula para a reconstrução do Salão dos Vicentinos, localizado na rua Curvelo, esquina com Rua Menino Jesus de Praga, no bairro Renascença.</t>
   </si>
   <si>
     <t>11256</t>
   </si>
   <si>
     <t>247</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11256/req_247_2025.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11256/req_247_2025.pdf</t>
   </si>
   <si>
     <t>Que seja expedido ofício ao Prefeito Municipal, Sr. Guilherme Guimarães, solicitando todo empenho e providências necessárias para que seja feito um estudo de viabilidade para que sejam instalados semáforos no cruzamento da Avenida Ipanema com a Rua Bernardino Souto e Rua João Martins.</t>
   </si>
   <si>
     <t>11259</t>
   </si>
   <si>
     <t>248</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11259/req_015_plotagem_caminhoes_compactadores_1.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11259/req_015_plotagem_caminhoes_compactadores_1.pdf</t>
   </si>
   <si>
     <t>Que seja enviado ofício ao Prefeito de Montes Claros, Sr. Guilherme Guimarães, reiterando o requerimento aprovado por esta Casa Legislativa no dia 07 de janeiro do corrente ano, solicitando a inclusão de mensagens publicitárias nas laterais dos caminhões compactadores de lixo, com o objetivo de promover e incentivar a prática da coleta seletiva de resíduos.</t>
   </si>
   <si>
     <t>11260</t>
   </si>
   <si>
     <t>249</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11260/req_249_2025.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11260/req_249_2025.pdf</t>
   </si>
   <si>
     <t>Que seja expedido ofício ao prefeito Guilherme Guimarães, solicitando viabilizar a implantação de uma faixa elevada para travessia de pedestres na Av. dos Militares, em frente ao Colégio Tiradentes.</t>
   </si>
   <si>
     <t>11261</t>
   </si>
   <si>
     <t>250</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11261/req_250_2025.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11261/req_250_2025.pdf</t>
   </si>
   <si>
     <t>Que seja expedido ofício ao Exmo. Prefeito Guilherme Guimarães, solicitando a substituição do gramado do Campo do Magalhães, localizado no bairro Delfino Magalhães, bem como a revitalização da Praça Madre Olmira Lacerda Franca, também situada no referido bairro (no mesmo local).</t>
   </si>
   <si>
     <t>11262</t>
   </si>
   <si>
     <t>251</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11262/req_251_2025.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11262/req_251_2025.pdf</t>
   </si>
   <si>
     <t>Que seja expedido ofícios aos Exmos. Srs. Davi Alcolumbre, presidente do Senado, e Hugo Motta, presidente da Câmara dos Deputados, solicitando empenho no sentido de dar celeridade à tramitação do Projeto de Lei nº 3.834/23.</t>
   </si>
   <si>
     <t>11263</t>
   </si>
   <si>
     <t>252</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11263/req_252_2025.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11263/req_252_2025.pdf</t>
   </si>
   <si>
     <t>Que seja enviado ofício ao prefeito de Montes Claros, Guilherme Guimarães, solicitando recursos por parte da prefeitura para realização de ação global a se realizar no dia 12 de maio definido como Dia Mundial de Conscientização e Enfrentamento à Fibromialgia em Montes Claros.</t>
   </si>
   <si>
     <t>11264</t>
   </si>
   <si>
     <t>253</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11264/req_253_2025.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11264/req_253_2025.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhado ofício ao Exmo. Sr. Prefeito de Montes Claros, Guilherme Guimarães, solicitando o pagamento de adicional por exercer atividade especial/insalubridade aos motoristas de ambulâncias, especialmente  aqueles que atuam no transporte de pacientes em programas: Melhor em Casa, Campanha de Vacinação, UPA, etc.</t>
   </si>
   <si>
     <t>11265</t>
   </si>
   <si>
     <t>254</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11265/req_254_2025.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11265/req_254_2025.pdf</t>
   </si>
   <si>
     <t>Que seja enviado ofício ao Prefeito de Montes Claros, Guilherme Guimarães, solicitando esclarecimento sobre a existência e utilização de plataforma eletrônica municipal para acompanhamento e prestação de contas dos Termos de Fomento firmados entre o Município e as Organizações da Sociedade Civil (OSCs).</t>
   </si>
   <si>
     <t>11266</t>
   </si>
   <si>
     <t>255</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11266/req_255_2025.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11266/req_255_2025.pdf</t>
   </si>
   <si>
     <t>Que seja expedido ofício ao prefeito Guilherme Guimarães com a sugestão de criação de um canal de comunicação seguro e sigiloso nas escolas da rede municipal de ensino.</t>
   </si>
   <si>
     <t>11267</t>
   </si>
   <si>
     <t>256</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11267/07-_tempo_integral.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11267/07-_tempo_integral.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhado ofício ao prefeito de Montes Claros/MG , Guilherme Augusto Guimarães de Oliveira e ao Secretário de Educação, Charles Gutemberg Alencar Soares , solicitando a ampliação do Programa de Educação Ampliada de Tempo Integral e/ou Projeto de Intervenção Pedagógica para todos os níveis de escolaridades oferecido pelo município.</t>
   </si>
   <si>
     <t>11268</t>
   </si>
   <si>
     <t>257</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11268/req_257_2025.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11268/req_257_2025.pdf</t>
   </si>
   <si>
     <t>Que seja agendada Audiência Pública para o dia 16 de abril de 2025, às 19h, tendo como pauta: Reinvindicação dos auxiliares de docência - redução da carga horária para as 30h, sem prejuízo na remuneração.</t>
   </si>
   <si>
     <t>11277</t>
   </si>
   <si>
     <t>258</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11277/req_258_2025.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11277/req_258_2025.pdf</t>
   </si>
   <si>
     <t>Que seja enviado ofício ao Prefeito de Montes Claros, Sr. Guilherme Augusto Guimarães de Oliveira, solicitando uma análise técnica da Defesa Civil sobre a possibilidade de construção de muro de contenção para evitar possíveis desastres no Bairro Santos Reis, Rua Itatiaia (todos os imóveis da rua).</t>
   </si>
   <si>
     <t>11278</t>
   </si>
   <si>
     <t>259</t>
   </si>
   <si>
     <t>Eduardo Preto, Martins Lima Filho (Junior Martins)</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11278/req_259_2025.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11278/req_259_2025.pdf</t>
   </si>
   <si>
     <t>Que seja enviado ofício ao prefeito de Montes Claros, sr. Guilherme Guimarães, solicitando a criação de uma nova equipe de Estratégia de Saúde da Família (ESF) para atender aos bairros JK, Raul Lourenço e Jardim Niemeyer, tendo em vista a crescente demanda por serviços de saúde naquelas regiões, o que tem gerado impacto na qualidade do atendimento à população local.</t>
   </si>
   <si>
     <t>11279</t>
   </si>
   <si>
     <t>260</t>
   </si>
   <si>
     <t>Maria Helena Lopes, Edson Cabeleireiro</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11279/req_260_2025.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11279/req_260_2025.pdf</t>
   </si>
   <si>
     <t>Que seja expedido ofício ao prefeito Guilherme Guimarães, para que seja realizada com urgência o serviço de drenagem na Rua Geracina de Souza Madureira, antiga rua 02, no bairro Santa Eugênia.</t>
   </si>
   <si>
     <t>11282</t>
   </si>
   <si>
     <t>261</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11282/req_261_2025.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11282/req_261_2025.pdf</t>
   </si>
   <si>
     <t>Que seja enviado ofício ao Prefeito de Montes Claros, Exmo. Sr. Guilherme Guimarães e à Secretaria de Aceleração Econômica com a seguinte demanda: implantação de cursos de capacitação para trabalhadores e empregadores do comércio e serviços de Montes Claros, garantindo mão de obra qualificada e fortalecendo desenvolvimento econômico.</t>
   </si>
   <si>
     <t>11284</t>
   </si>
   <si>
     <t>262</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11284/req_016_faixa_elevada_funorte.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11284/req_016_faixa_elevada_funorte.pdf</t>
   </si>
   <si>
     <t>Que seja enviado ofício ao Prefeito de Montes Claros, sr. Guilherme Guimarães, solicitando que seja feita faixa elevada na Rua Lírio Brant, 787, bairro Melo, em frente ao Centro Universitário da FUNORTE - Campus São Luís.</t>
   </si>
   <si>
     <t>11286</t>
   </si>
   <si>
     <t>263</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11286/req_263_2025.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11286/req_263_2025.pdf</t>
   </si>
   <si>
     <t>Que seja expedido ofício ao prefeito Guilherme Guimarães, solicitando a adoção das medidas necessárias para que o Município implemente, no ambiente de trabalho de seus servidores, as disposições atualizadas da NR-01 do Ministério do Trabalho e Emprego (MTE), bem como desenvolva um programa para orientação das empresas locais quanto à norma mencionada.</t>
   </si>
   <si>
     <t>11287</t>
   </si>
   <si>
     <t>264</t>
   </si>
   <si>
     <t>Eduardo Preto, Eldair Samambaia</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11287/req_264_2025.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11287/req_264_2025.pdf</t>
   </si>
   <si>
     <t>Que seja enviado ofício ao Prefeito de Montes Claros, Exmo. Sr. Guilherme Guimarães, requerendo que seja pago aos agentes de combate a endemias e agentes comunitários de saúde o adicional de insalubridade conforme determina o parágrafo 3º do art. 3º da Lei Federal 13.342/2016.</t>
   </si>
   <si>
     <t>11288</t>
   </si>
   <si>
     <t>265</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11288/req_265_2025.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11288/req_265_2025.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhado ofício ao prefeito de Montes Claros/MG, Guilherme Guimarães, com a finalidade de avaliar a viabilidade da doação de um terreno institucional localizado no bairro Nova Suíça, entre as ruas Inglaterra e Itália, para a construção de uma nova escola estadual de nível médio.</t>
   </si>
   <si>
     <t>11289</t>
   </si>
   <si>
     <t>266</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11289/req_266_2025.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11289/req_266_2025.pdf</t>
   </si>
   <si>
     <t>Que seja expedido ofício ao Prefeito Municipal, Sr. Guilherme Guimarães, solicitando empenho e providências necessárias na implantação de semáforo na Av. Antônio Lopes com Av. Vicente Braga, no bairro Vila Atlântica.</t>
   </si>
   <si>
     <t>11292</t>
   </si>
   <si>
     <t>267</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11292/requerimento_236_assinado_-_distritos_de_serra_verde_e_santa_barbara.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11292/requerimento_236_assinado_-_distritos_de_serra_verde_e_santa_barbara.pdf</t>
   </si>
   <si>
     <t>Que seja expedido Oficio ao Exmo. Sr. Prefeito Guilherme Guimarães, solicitando a viabilização junto com a Fundação João Pinheiro, de dois distritos na região Sul, sendo os Distritos de Santa Bárbara e Serra Verde.</t>
   </si>
   <si>
     <t>11293</t>
   </si>
   <si>
     <t>268</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11293/req_268_2025.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11293/req_268_2025.pdf</t>
   </si>
   <si>
     <t>Que seja enviado ofício ao sr. prefeito Guilherme Guimarães, solicitando que seja feita uma extensão de rede para iluminação pública no Distrito de Nova Esperança.</t>
   </si>
   <si>
     <t>11294</t>
   </si>
   <si>
     <t>269</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11294/req_269_2025.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11294/req_269_2025.pdf</t>
   </si>
   <si>
     <t>Solicita ao Exmo. Sr. Prefeito de Montes Claros, Guilherme Guimarães, que seja viabilizada a realização de um show do Padre Frei Gilson, durante e Expomontes 2025, especificamente na Noite Católica.</t>
   </si>
   <si>
     <t>11295</t>
   </si>
   <si>
     <t>270</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11295/requerimento_13_pdf.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11295/requerimento_13_pdf.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhando ofício ao Exmo. Sr. Prefeito de Montes Claros, Guilherme Guimarães, solicitando a construção de mais 3 (três) salas para atender as equipes de Estratégia de Saúde da Família (ESF) na UBS do Bairro Independência I, que fica situado na Rua Espanha nº 150. Além disso, a possibilidade de consertar o ar condicionado do Consultório Odontológico que está com defeito.</t>
   </si>
   <si>
     <t>11296</t>
   </si>
   <si>
     <t>271</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11296/01-_requerimento_girassol.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11296/01-_requerimento_girassol.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhado ofício ao prefeito de Montes Claros MG, Guilherme Guimarães, solicitando o fornecimento de forma gratuita do Cordão de Girassol e o Crachá de identificação às pessoas residentes neste município que comprovarem serem portadores de deficiência oculta .</t>
   </si>
   <si>
     <t>11298</t>
   </si>
   <si>
     <t>272</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11298/requerimento_12-2025_audiencia_publica.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11298/requerimento_12-2025_audiencia_publica.pdf</t>
   </si>
   <si>
     <t>Que seja realizada uma Audiência Pública no dia 07 de abril às 19 horas, na Câmara Municipal de Montes Claros para discutir o tema: Da necessidade de transparência, efetividade e impessoalidade no manejo populacional de cães e gatos realizados pelo Centro de Controle de Zoonoses do município de Montes Claros.</t>
   </si>
   <si>
     <t>11299</t>
   </si>
   <si>
     <t>273</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11299/req._18.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11299/req._18.pdf</t>
   </si>
   <si>
     <t>Solicita ao prefeito, a ampliação da equipe técnica, reforma, estruturação e melhorias no espaço físico da Unidade de Acolhimento Dona Joana Campos e do Lar Betânia, com o objetivo de garantir um atendimento digno, seguro e eficiente aos assistidos pelo serviço.</t>
   </si>
   <si>
     <t>11301</t>
   </si>
   <si>
     <t>274</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11301/req_274_2025.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11301/req_274_2025.pdf</t>
   </si>
   <si>
     <t>Que a Reunião Ordinária do dia 24 de abril de 2025 seja transformada em Audiência Pública e transferida para às 08h30, na Câmara Municipal de Montes Claros, com o objetivo de discutir o tema: Enfrentamento da Fibromialgia.</t>
   </si>
   <si>
     <t>11302</t>
   </si>
   <si>
     <t>275</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11302/req_275_2025.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11302/req_275_2025.pdf</t>
   </si>
   <si>
     <t>Que seja expedido ofício ao prefeito Guilherme Guimarães, solicitando que sejam encaminhadas informações sobre a realização de capacitação para os auxiliares de docência, professores e demais funcionários que atuam diretamente nas escolas e CEMEIs Municipais, voltada para o atendimento de alunos que se enquadram no Transtorno de Espectro Autista.</t>
   </si>
   <si>
     <t>11303</t>
   </si>
   <si>
     <t>276</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11303/req_276_2025.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11303/req_276_2025.pdf</t>
   </si>
   <si>
     <t>Que seja expedido ofício ao sr. Guilherme Guimarães, prefeito de Montes Claros, solicitando empenho e providências no sentido de viabilizar a reforma do Mercado Sul, localizado no bairro Morrinhos.</t>
   </si>
   <si>
     <t>11304</t>
   </si>
   <si>
     <t>277</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11304/req_277_2025.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11304/req_277_2025.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhado ofício ao prefeito de Montes Claros, Guilherme Guimarães, solicitando que providencie estudo de viabilidade técnica para canalização, pavimentação asfáltica da Rua Vinte e Oito entre os números 330 e 355, bairro Santo Antônio II.</t>
   </si>
   <si>
     <t>11307</t>
   </si>
   <si>
     <t>278</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11307/req_278_2025.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11307/req_278_2025.pdf</t>
   </si>
   <si>
     <t>Que seja enviado ofício ao prefeito de Montes Claros, Guilherme Guimarães, solicitando uma área pública na região do Grande Village, destinada à construção de um salão de velório.</t>
   </si>
   <si>
     <t>11308</t>
   </si>
   <si>
     <t>279</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11308/requerimento_14_assinar.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11308/requerimento_14_assinar.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhando ofício ao Coronel César William Passos, 11ª (RPM), solicitando o apoio do policiamento nos dias de domingo, segunda-feira, terça-feira e quarta-feira no CEANORTE.</t>
   </si>
   <si>
     <t>11310</t>
   </si>
   <si>
     <t>280</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11310/01-_requerimento_abafador.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11310/01-_requerimento_abafador.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhado ofício ao prefeito de Montes Claros, Guilherme Guimarães, solicitando o fornecimento de forma gratuita de abafadores de ruído para crianças com TEA - Transtorno do Espectro Autista da rede pública municipal.</t>
   </si>
   <si>
     <t>11312</t>
   </si>
   <si>
     <t>281</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11312/req_281_2025.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11312/req_281_2025.pdf</t>
   </si>
   <si>
     <t>Que seja expedido ofício ao prefeito Guilherme Guimarães, solicitando o recapeamento da rua Ponte Nova e rua Alferes Lopes Carvalho, ambas no bairro Alto São João.</t>
   </si>
   <si>
     <t>11313</t>
   </si>
   <si>
     <t>282</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11313/req_282_2025.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11313/req_282_2025.pdf</t>
   </si>
   <si>
     <t>Que seja expedido ofício ao prefeito de Montes Claros, Guilherme Guimarães e ao Secretário de Educação, Charles Gutemberg, encaminhando Anteprojeto de Lei que institui a temática do empreendedorismo na rede municipal de ensino, com foco na promoção e desenvolvimento da cultura empreendedora e dá outras providências.</t>
   </si>
   <si>
     <t>11314</t>
   </si>
   <si>
     <t>283</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11314/req_283_2025.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11314/req_283_2025.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhado ao prefeito de Montes Claros, Guilherme Guimarães, e ao Secretário de Infraestrutura e Planejamento Urbano, Vanderlino José da Silveira, solicitando estudo de viabilidade para realizar a pavimentação asfáltica no estacionamento da Cidade Administrativa.</t>
   </si>
   <si>
     <t>11315</t>
   </si>
   <si>
     <t>284</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11315/req_284_2025.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11315/req_284_2025.pdf</t>
   </si>
   <si>
     <t>Que seja enviado ofício ao prefeito de Montes Claros, Sr. Guilherme Guimarães, solicitando a limpeza na R. Ramiro Veloso, 101 no Bairro Vila Brasília, na área da antiga granja PROAVE, virou depósito de lixo, trazendo prejuízo aos moradores da região, proliferação de animais peçonhentos.</t>
   </si>
   <si>
     <t>11316</t>
   </si>
   <si>
     <t>285</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11316/requerimeto_237_-_assinado_-_criacao_do_distrito_de_canto_do_engenho.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11316/requerimeto_237_-_assinado_-_criacao_do_distrito_de_canto_do_engenho.pdf</t>
   </si>
   <si>
     <t>Que seja expedido ofício ao prefeito Guilherme Guimarães, requerendo que o Município de Montes Claros contrate a Fundação João Pinheiro, órgão oficial do Estado de Minas Gerais com atribuições exclusivas para tratar das linhas divisórias distritais, com o objetivo de oficializar a elevação do povoado de Canto do Engenho à categoria de distrito deste município.</t>
   </si>
   <si>
     <t>11317</t>
   </si>
   <si>
     <t>286</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11317/req_017_redutores_de_velocidade_av_domingos_de_abreu_vieira.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11317/req_017_redutores_de_velocidade_av_domingos_de_abreu_vieira.pdf</t>
   </si>
   <si>
     <t>Que seja enviado ofício ao Prefeito de Montes Claros, Sr. Guilherme Guimarães, solicitando que seja instalados 02 (dois) redutores de velocidade na Avenida Domingos de Abreu Vieira, no bairro Sapucaia, em frente ao número 230, e outro em frente ao número 450.</t>
   </si>
   <si>
     <t>11318</t>
   </si>
   <si>
     <t>287</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11318/req_287_2025.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11318/req_287_2025.pdf</t>
   </si>
   <si>
     <t>Que seja enviado ofício ao prefeito, Guilherme Guimarães, solicitando a execução de drenagem pluvial na rua Sebastião Duarte, bairro Vila Campos.</t>
   </si>
   <si>
     <t>11320</t>
   </si>
   <si>
     <t>288</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11320/req_288_2025.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11320/req_288_2025.pdf</t>
   </si>
   <si>
     <t>Solicita ao prefeito Guilherme Guimarães, que seja viabilizado estudo técnico para a aquisição e instalação de lixeiras nas praças dos bairros: Delfino Magalhães, Santo Antônio, Santa Lúcia, Alto da Boa Vista, Doutor João Alves e em toda extensão da cidade.</t>
   </si>
   <si>
     <t>11321</t>
   </si>
   <si>
     <t>289</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11321/req_289_2025.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11321/req_289_2025.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhado ofício ao prefeito Guilherme Guimarães, solicitando que providencie estudo de viabilidade técnica para construção de duas salas de aula e uma quadra poliesportiva na Escola Municipal Sônia Quadros.</t>
   </si>
   <si>
     <t>11322</t>
   </si>
   <si>
     <t>290</t>
   </si>
   <si>
     <t>Cláudio Rodrigues, Crisóstomo da Minas Brasil</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11322/req_290_2025.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11322/req_290_2025.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhado ofício ao prefeito Guilherme Guimarães, solicitando o pagamento de adicional por exercer atividade especial/insalubridade aos motoristas que conduzem os ônibus da Secretaria de Educação.</t>
   </si>
   <si>
     <t>11323</t>
   </si>
   <si>
     <t>291</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11323/req_291_2025.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11323/req_291_2025.pdf</t>
   </si>
   <si>
     <t>Que seja expedido ofício ao Prefeito Guilherme Guimarães, solicitando empenho e providências necessárias para que seja feito estudo de viabilidade para instalação de uma faixa elevada em frente à Escola Municipal Afonso Salgado.</t>
   </si>
   <si>
     <t>11324</t>
   </si>
   <si>
     <t>292</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11324/req_292_2025.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11324/req_292_2025.pdf</t>
   </si>
   <si>
     <t>Que seja enviado ofício ao Prefeito Guilherme Guimarães, junto ao Secretário Municipal de Infraestrutura, Vanderlino Silveira, solicitando a construção de uma pista de caminhada ao longo de toda a extensão da Av. Leonel Beirão de Jesus.</t>
   </si>
   <si>
     <t>11325</t>
   </si>
   <si>
     <t>293</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11325/req_293_2025.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11325/req_293_2025.pdf</t>
   </si>
   <si>
     <t>Que seja transformada em Audiência Pública a Reunião Ordinária do dia 08 de maio de 2025, e transferida para às 09h, objetivado discutir sobre a prestação de serviços de água e esgoto sanitário no município de Montes Claros e suas consequências.</t>
   </si>
   <si>
     <t>11326</t>
   </si>
   <si>
     <t>294</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11326/requerimento_13-2025__castracao_na_zona_rual_.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11326/requerimento_13-2025__castracao_na_zona_rual_.pdf</t>
   </si>
   <si>
     <t>Que seja expedido ofício ao prefeito Guilherme Guimarães, com cópia ao Secretário de Saúde, Eduardo Luiz da Silva, solicitando a castração de cães e gatos das comunidades da zona rural de Montes Claros, disponibilizando ainda o transporte de tais animais por parte do Centro de Controle de  Zoonoses - CCZ,  por meio do Veículo de Transporte Animal - VTA, garantindo que os mesmos sejam conduzidos de forma segura de sua localidade até o local do procedimento e, posteriormente, devolvidos aos seus tutores.</t>
   </si>
   <si>
     <t>11329</t>
   </si>
   <si>
     <t>295</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11329/req..pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11329/req..pdf</t>
   </si>
   <si>
     <t>Solicita que a Sessão Ordinária do dia 29 de Maio de 2025 (quinta-feira), seja transformada em Reunião Especial e transferida para o horário de 08h, em parceria com a Coordenadoria das Organizações e Associações de Minas Gerais – CORDAM e OAB - Subseção de Montes Claros, para realização do IV ENCONTRO DE PRESIDENTES DE ASSOCIAÇÕES COMUNITÁRIAS URBANAS E RURAIS DE MONTES CLAROS.</t>
   </si>
   <si>
     <t>11331</t>
   </si>
   <si>
     <t>296</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11331/req_296_2025.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11331/req_296_2025.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhado ao prefeito de Montes Claros, Guilherme Guimarães, e à Secretária de Administração, sra. Celeste Fróes, e ao Secretário de Saúde, Eduardo Luiz da Silva, diante da solicitação dos Assistente Administrativos - ESF, o adicional de insalubridade, pois, os mesmos relatam que na prática, em contato constante com todos os tipos de pacientes, incluindo aqueles com Covid, Tuberculose, Hanseníase e outros.</t>
   </si>
   <si>
     <t>11336</t>
   </si>
   <si>
     <t>297</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11336/01-_requerimento_obesidade.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11336/01-_requerimento_obesidade.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhado ofício ao prefeito de Montes Claros, Guilherme Guimarães e ao Secretário de Saúde, Eduardo Luiz da Silva, solicitando a realização de um estudo de viabilidade para a inclusão de medicamentos  para tratamento da obesidade como: Wegovy (semaglutida 2,4 mg), Saxenda (liraglutida 3 mg) e/ou Ozempic (semaglutida 1 mg) nos protocolos terapêuticos municipais, visando o tratamento de pacientes com obesidade grave e/ou diabetes tipo 2, como forma de reduzir a fila de cirurgias bariátricas no município.</t>
   </si>
   <si>
     <t>11337</t>
   </si>
   <si>
     <t>298</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11337/req_298_2025.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11337/req_298_2025.pdf</t>
   </si>
   <si>
     <t>Que seja expedido ofício ao Prefeito Municipal, Sr. Guilherme Augusto Guimarães de Oliveira, solicitando todo empenho e providências necessárias para que seja feito um estudo de viabilidade para instalação de semáforos de trânsito na Avenida Manoel Caribé Filho com a Avenida Crisantino Borém, no Bairro Vargem Grande com Bairro Joaquim Costa.</t>
   </si>
   <si>
     <t>11338</t>
   </si>
   <si>
     <t>299</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11338/req_299_2025.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11338/req_299_2025.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhado ofício ao prefeito Guilherme Guimarães, sobre demanda apresentada pelo Diretório Central dos Estudantes (DCE) da Universidade Estadual de Montes Claros (UNIMONTES), solicitando que o coletivo urbano circule dentro do Campus Darcy Ribeiro para que a comunidade acadêmica usuária desse serviço não precise se deslocar para fora das dependências da Instituição para ter acesso ao direito de ir e vir.</t>
   </si>
   <si>
     <t>11339</t>
   </si>
   <si>
     <t>300</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11339/req_018_semaforo_na_av._tito_versiane_dos_anjos_e_avenida_castelar_prates-assinado.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11339/req_018_semaforo_na_av._tito_versiane_dos_anjos_e_avenida_castelar_prates-assinado.pdf</t>
   </si>
   <si>
     <t>Que seja enviado ofício ao Prefeito de Montes Claros, Guilherme Guimarães, solicitando que seja instalado um semáforo no cruzamento da Avenida Tito Versiane dos Anjos com a Avenida Castelar Prates no Bairro Major Prates.</t>
   </si>
   <si>
     <t>11341</t>
   </si>
   <si>
     <t>301</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11341/req_301_2025.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11341/req_301_2025.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhado ofício ao Exmo. Sr. Prefeito Guilherme Guimarães, ao Secretário de Meio Ambiente, Bem Estar Animal e Sustentabilidade, à Secretaria de Educação, à Secretaria de Serviços Urbanos e à Secretaria de Agricultura Pecuária e Desenvolvimento Rural, solicitando que seja estudada e elaborada a criação do Plano Municipal de Transição Energética Sustentável.</t>
   </si>
   <si>
     <t>11342</t>
   </si>
   <si>
     <t>302</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11342/req_302_2025.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11342/req_302_2025.pdf</t>
   </si>
   <si>
     <t>Que seja expedido ofício ao Exmo. Sr. Prefeito Guilherme Augusto para um estudo de viabilidade de implantação da REURB no distrito de São Pedro da Garça, no município de Montes Claros/MG.</t>
   </si>
   <si>
     <t>11343</t>
   </si>
   <si>
     <t>303</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11343/req_303_2025.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11343/req_303_2025.pdf</t>
   </si>
   <si>
     <t>Que seja enviado ofício ao Prefeito de Montes Claros, o Sr. Guilherme Guimarães, solicitando a limpeza de mato, revitalização e instalação de mais bancos na praça Itapetinga do Bairro Alto São João.</t>
   </si>
   <si>
     <t>11344</t>
   </si>
   <si>
     <t>304</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11344/req_304_2025.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11344/req_304_2025.pdf</t>
   </si>
   <si>
     <t>Que seja transformada em Audiência Pública a Reunião Ordinária do dia 05 de junho de 2025, e transferida para às 08h, com objetivo de discutir a situação dos moradores em situação de rua no bairro Santo Antônio, especialmente na Rua Santos.</t>
   </si>
   <si>
     <t>11345</t>
   </si>
   <si>
     <t>305</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11345/req_305_2025.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11345/req_305_2025.pdf</t>
   </si>
   <si>
     <t>Que seja enviado ofício ao Exmo. Sr. Prefeito Guilherme Guimarães com cópia para a Secretária Municipal de Esporte, Lazer e Juventude, Sra. Juliana Peixoto, solicitando a realização de melhorias estruturais no campo do Democrata Futebol Clube.</t>
   </si>
   <si>
     <t>11346</t>
   </si>
   <si>
     <t>306</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11346/req_306_2025.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11346/req_306_2025.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhado ofício ao Exmo. Sr. Prefeito de Montes Claros, Guilherme Guimarães, verificando a possibilidade da construção de um parque com um campo de futebol na área verde do Município, localizada entre Av. Alameda Quita Guimarães e Rua N, bairro Acácias.</t>
   </si>
   <si>
     <t>11347</t>
   </si>
   <si>
     <t>307</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11347/req_307_2025.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11347/req_307_2025.pdf</t>
   </si>
   <si>
     <t>Que seja enviado ofício ao Prefeito de Montes Claros, Sr. Guilherme Guimarães, solicitando recapeamento asfáltico e implantação de sistema de drenagem na rua 27, localizada entre os bairros São Lucas e Recanto das Águas.</t>
   </si>
   <si>
     <t>11350</t>
   </si>
   <si>
     <t>308</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11350/requerimento_14-2025__regulamentacao_do_cadastro_de_protetores_.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11350/requerimento_14-2025__regulamentacao_do_cadastro_de_protetores_.pdf</t>
   </si>
   <si>
     <t>Que seja expedido ofício ao prefeito Guilherme Guimarães, para que adote as providências necessárias à regulamentação da Lei 5.785, de 19 de fevereiro de 2025 que "Institui o Cadastro de Protetores de Animais Independentes de Montes Claros/MG e dá outras providências", bem como, a realização de um censo de cães e gatos do município.</t>
   </si>
   <si>
     <t>11352</t>
   </si>
   <si>
     <t>309</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11352/req_309_2025.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11352/req_309_2025.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhado ofício ao prefeito de Montes Claros, sr. Guilherme Guimarães , com cópia ao secretário Municipal de Saúde, sr. Charles Gutemberg, solicitando que seja encaminhada a esta Comissão manifestação oficial do Poder Executivo em relação à situação dos Assistentes Sociais e Psicólogos na Rede Municipal de Ensino; bem como que seja esclarecida de forma detalhada as funções a serem desempenhadas pelos Assistentes Sociais e Psicólogos dentro das unidades escolares municipais e que, em razão da demanda da Rede Municipal de Ensino, seja nomeado um número maior de Assistentes Sociais e Psicólogos (tanto o número indicado no Edital quanto o número de excedentes classificados na lista do Concurso Público).</t>
   </si>
   <si>
     <t>11353</t>
   </si>
   <si>
     <t>310</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11353/req_310_2025.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11353/req_310_2025.pdf</t>
   </si>
   <si>
     <t>Que seja enviado ofício ao Prefeito de Montes Claros, Exmo. Sr. Guilherme Guimarães, solicitando providências necessárias para a construção de uma praça no bairro Raul Lourenço.</t>
   </si>
   <si>
     <t>11354</t>
   </si>
   <si>
     <t>311</t>
   </si>
   <si>
     <t>Eduardo Preto, Carol Figueiredo</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11354/req_311_2025.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11354/req_311_2025.pdf</t>
   </si>
   <si>
     <t>Que seja enviado ofício ao Prefeito de Montes Claros, Exmo. Sr. Guilherme Guimarães, junto à Secretária de Cultura e Turismo, Sra. Júnia Rebello, solicitando que inclua no calendário oficial de eventos do município ações que contemplem e valorizem os artistas locais.</t>
   </si>
   <si>
     <t>11357</t>
   </si>
   <si>
     <t>312</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11357/req_312_2025.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11357/req_312_2025.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhado ao prefeito, Guilherme Guimarães, solicitando a construção de uma praça e quadra no terreno do município, localizado na Rua D, cruzamento com a Rua E, uma vez que não dispõe de um local apropriado para lazer, recreação e realização de eventos sociais, culturais, religiosos etc.</t>
   </si>
   <si>
     <t>11359</t>
   </si>
   <si>
     <t>313</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11359/req_313_2025.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11359/req_313_2025.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhado ofício ao prefeito Guilherme Guimarães, com cópia ao Secretário Osmani Barbosa, solicitando em nome dos moradores das comunidades de Cabeceira de Baixo, Serra Verde, Rebentão dos Ferros e Fazenda Santa Lúcia, para que seja tomado as devidas providências de melhoria nas estradas desta região a fim de  viabilizar o trânsito do transporte escolar e demais usuários da via.</t>
   </si>
   <si>
     <t>11360</t>
   </si>
   <si>
     <t>314</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11360/req_314_2025.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11360/req_314_2025.pdf</t>
   </si>
   <si>
     <t>Que seja expedido ofício ao prefeito Guilherme Guimarães, solicitando um estudo de viabilidade de implantação de redutores de velocidade na Av. Leonel Beirão de Jesus, no trecho entre a Av. das Américas até a CEANORTE.</t>
   </si>
   <si>
     <t>11361</t>
   </si>
   <si>
     <t>315</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11361/req_019_recapeamento_da_avenida_domingos_de_abreu_vieira.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11361/req_019_recapeamento_da_avenida_domingos_de_abreu_vieira.pdf</t>
   </si>
   <si>
     <t>Que seja enviado ofício ao prefeito de Montes Claros, Guilherme Guimarães, solicitando o término do recapeamento da Avenida Domingos de Abreu Vieira, no bairro Sapucaia.</t>
   </si>
   <si>
     <t>11362</t>
   </si>
   <si>
     <t>316</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11362/req_316_2025.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11362/req_316_2025.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhada ao Exmo. Sr. Prefeito, Guilherme Guimarães, e ao Procurador-Geral do Município, Danilo Soares, a proposta do Anteprojeto de Lei Complementar que "Dispõe sobre a regulamentação do cargo de sepultador e dá outras providências".</t>
   </si>
   <si>
     <t>11363</t>
   </si>
   <si>
     <t>317</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11363/req_317_2025.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11363/req_317_2025.pdf</t>
   </si>
   <si>
     <t>Que seja expedido e enviado ofício ao Prefeito de Montes Claros, Guilherme Augusto, solicitando atenção especial na infraestrutura interna, segurança e situação dos funcionários do Cemitério Municipal Jardim da Esperança e Bonfim.</t>
   </si>
   <si>
     <t>11364</t>
   </si>
   <si>
     <t>318</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11364/req._limpeza_manutencao_e_restauracao_da_praca_do_bairro_jardim_alvorada.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11364/req._limpeza_manutencao_e_restauracao_da_praca_do_bairro_jardim_alvorada.pdf</t>
   </si>
   <si>
     <t>Que seja expedido ofício ao Prefeito Municipal, Guilherme Guimarães, solicitando todo empenho e providências no sentido de limpeza, manutenção e restauração da praça do Bairro Jardim Alvorada próxima ao Presídio Alvorada.</t>
   </si>
   <si>
     <t>11365</t>
   </si>
   <si>
     <t>319</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11365/requerimento_15-2025__conselho_lgbt.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11365/requerimento_15-2025__conselho_lgbt.pdf</t>
   </si>
   <si>
     <t>Que seja expedido ofício ao prefeito Guilherme Guimarães, para que seja criado o Conselho Municipal dos Direitos das Pessoas LGBTQIA+, atendendo à proposição de diretriz definida na 1ª Conferência Municipal de Política das Pessoas LGBTQIAPN+ de Montes Claros.</t>
   </si>
   <si>
     <t>11366</t>
   </si>
   <si>
     <t>320</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11366/01-_requerimento_pediatra.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11366/01-_requerimento_pediatra.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhado ofício ao prefeito de Montes Claros/MG, Guilherme Guimarães e ao Secretário de Saúde, Eduardo Luiz Silva, uma vez que está ocorrendo um aumento do número de casos de síndromes respiratórias graves no país, solicito providências pelo município de Montes Claros em relação ao reforço do atendimento pediátrico em cárter excepcional e temporário.</t>
   </si>
   <si>
     <t>11371</t>
   </si>
   <si>
     <t>321</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11371/requerimento_238_-_assinado_-_drenagem_rosa_mistica.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11371/requerimento_238_-_assinado_-_drenagem_rosa_mistica.pdf</t>
   </si>
   <si>
     <t>Que seja expedido ofício ao Excelentíssimo Sr. Prefeito Guilherme Guimarães, requerendo que seja realizado com urgência o serviço de drenagem em todo o entorno da Paróquia Nossa Senhora Rosa Mística, localizada na Rua Olímpio Dias de Abreu, nº513, no bairro Jardim São Luiz.</t>
   </si>
   <si>
     <t>11372</t>
   </si>
   <si>
     <t>322</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11372/req_322_2025.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11372/req_322_2025.pdf</t>
   </si>
   <si>
     <t>Que seja transformada em Audiência Pública a Reunião Ordinária do dia 15/05/2025, e transferida para o horário das 10:00 horas. Objetivando discutir a responsabilidade da empresa ECO 135 Concessionária de Rodovias S.A pelas obras na BR-135 e suas consequências.</t>
   </si>
   <si>
     <t>11373</t>
   </si>
   <si>
     <t>323</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11373/req_323_2025.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11373/req_323_2025.pdf</t>
   </si>
   <si>
     <t>Que seja enviado ofício ao Prefeito de Montes Claros, Sr. Guilherme Guimarães, solicitando à Secretaria Municipal de Cultura e Turismo a realização de ações culturais e sociais nos bairros periféricos, com o objetivo de descentralizar o acesso à cultura e fomentar a inclusão social por meio da arte.</t>
   </si>
   <si>
     <t>11374</t>
   </si>
   <si>
     <t>324</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11374/req_324_2025.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11374/req_324_2025.pdf</t>
   </si>
   <si>
     <t>Que seja expedido ofício ao Prefeito Municipal, Sr. Guilherme Augusto Guimarães de Oliveira, solicitando todo empenho e providências necessárias para estudo de viabilidade para instalação de 02 postes para extensão da rede na rua José Soares no povoado de Miralta.</t>
   </si>
   <si>
     <t>11375</t>
   </si>
   <si>
     <t>325</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11375/req_325_2025.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11375/req_325_2025.pdf</t>
   </si>
   <si>
     <t>Que seja expedido ofício ao Excelentíssimo Senhor Prefeito Guilherme Augusto Guimarães, solicitando aquisição de kits completo para todas as lavanderias comunitárias do município, contendo máquinas de lavar roupas, secadora de roupas, tanquinho e ferro de passar.</t>
   </si>
   <si>
     <t>11376</t>
   </si>
   <si>
     <t>326</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11376/req_326_2025.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11376/req_326_2025.pdf</t>
   </si>
   <si>
     <t>Que seja enviado ofício ao Exmo. Sr. Guilherme Guimarães, Prefeito de Montes Claros, encaminhando o anteprojeto que "Dispõe sobre a instituição do censo qualificado do Transtorno de Espectro Autista no município de Montes Claros e dá outras providências".</t>
   </si>
   <si>
     <t>11378</t>
   </si>
   <si>
     <t>327</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11378/req_327_2025.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11378/req_327_2025.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhado ofício ao prefeito de Montes Claros, Guilherme Guimarães de Oliveira, encaminhando anteprojeto de lei que altera o Art. 116, incluindo os incisos I e II ao § 3° da Lei Municipal Nº 3.176, de 23/12/2003 (Estatuto do Magistério), com nova redação garantindo para os profissionais docentes em exercício o pagamento do adicional de 1/3 (um terço) de férias incidente sobre os 45 (quarenta e cinco) dias de férias anuais, conforme prevê o Estatuto.</t>
   </si>
   <si>
     <t>11379</t>
   </si>
   <si>
     <t>328</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11379/req_328_2025.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11379/req_328_2025.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhado ao Prefeito Sr. Guilherme Guimarães, o Anteprojeto de Lei que dispõe sobre o reconhecimento oficial da Língua Brasileira de Sinais (Libras) no município de Montes Claros e dá outras providências.</t>
   </si>
   <si>
     <t>11380</t>
   </si>
   <si>
     <t>329</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11380/req_329_2025.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11380/req_329_2025.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhado ao Exmo. Sr. Prefeito de Montes Claros, Guilherme Augusto Guimarães Oliveira, com cópia para o Exmo. Sr. Secretário Municipal de Educação, Charles Gutemberg Alencar Soares, o anteprojeto de lei intitulado como "Programa Capoeira nas Escolas".</t>
   </si>
   <si>
     <t>11381</t>
   </si>
   <si>
     <t>330</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11381/cemei_edgar_pereira.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11381/cemei_edgar_pereira.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhado ofício ao Excelentíssimo Senhor Prefeito de Montes Claros – MG, Guilherme Augusto Guimarães de Oliveira, solicitando a construção de um CEMEI – CENTRO MUNICIPAL DE EDUCAÇÃO INFANTIL no bairro Edgar Pereira.</t>
   </si>
   <si>
     <t>11382</t>
   </si>
   <si>
     <t>331</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11382/req_331_2025.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11382/req_331_2025.pdf</t>
   </si>
   <si>
     <t>Que seja expedido ofício ao Exmo. Sr. Prefeito Guilherme Guimarães, solicitando a criação de um núcleo do projeto Saúde aos Montes no Parque Sagarana.</t>
   </si>
   <si>
     <t>11383</t>
   </si>
   <si>
     <t>332</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11383/req_332_2025.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11383/req_332_2025.pdf</t>
   </si>
   <si>
     <t>Que seja expedido e enviado ofício ao Prefeito de Montes Claros, Sr. Guilherme Guimarães, solicitando que a Secretaria Municipal de Esporte, Lazer e Juventude estude a possibilidade de criação de mecanismos de valorização dos atletas locais.</t>
   </si>
   <si>
     <t>11384</t>
   </si>
   <si>
     <t>333</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11384/req_333_2025.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11384/req_333_2025.pdf</t>
   </si>
   <si>
     <t>Solicita ao Prefeito Guilherme Guimarães, com cópia ao Secretário Osmai Barbosa, a manutenção das estradas: Estrada do Poção, estrada antiga que dá acesso a estrada de Rebentão dos Ferros e estrada de acesso à Capivara.</t>
   </si>
   <si>
     <t>11387</t>
   </si>
   <si>
     <t>334</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11387/req_334_2025.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11387/req_334_2025.pdf</t>
   </si>
   <si>
     <t>Que seja enviado ofício ao Prefeito de Montes Claros, Exmo. Sr. Guilherme Guimarães, solicitando a adequação de uma área plana cimentada na Praça do Planalto.</t>
   </si>
   <si>
     <t>11388</t>
   </si>
   <si>
     <t>335</t>
   </si>
   <si>
     <t>Cecília Meireles Ferreira, Marlus do Independência</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11388/req._17.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11388/req._17.pdf</t>
   </si>
   <si>
     <t>Que seja expedido ofício ao prefeito Guilherme Guimarães, solicitando o encoleiramento em massa de cães do município com a coleira impregnada com inseticida (deltametrina a 4%), distribuída pelo Ministério da Saúde para o controle da leishmaniose visceral, visando reduzir a infecção_x000D_
 em humanos e a morte de cães pela eutanásia.</t>
   </si>
   <si>
     <t>11389</t>
   </si>
   <si>
     <t>336</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11389/req_336_2025.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11389/req_336_2025.pdf</t>
   </si>
   <si>
     <t>Que seja expedido ofício ao Exmo. Sr. Prefeito Guilherme Guimarães, solicitando a inclusão de médicos veterinários na composição das equipes Multiprofissionais na Atenção Primária à Saúde do município, conforme previsto na Portaria GM/MS nº 635/2023.</t>
   </si>
   <si>
     <t>11390</t>
   </si>
   <si>
     <t>337</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11390/req_337_2025.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11390/req_337_2025.pdf</t>
   </si>
   <si>
     <t>Que seja enviado ofício ao Prefeito de Montes Claros, Exmo. Sr. Guilherme Augusto e ao Secretário de Infraestrutura e Planejamento Urbano, Sr. Vanderlino Silveira, solicitando a ampliação da via, a execução de drenagem e o recapeamento asfáltico da Rua Leonel Beirão de Jesus, trecho que se inicia na esquina com a Av. das Américas até a Ceanorte, abrangendo o percurso do bairro Doutor João Alves até o bairro Vila Telma.</t>
   </si>
   <si>
     <t>11397</t>
   </si>
   <si>
     <t>338</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11397/req_338_2025.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11397/req_338_2025.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhado ofício ao prefeito Guilherme Guimarães, solicitando manutenção e melhorias com patrolamento, instalação de traves, alambrado e plantio de grama nos campos de futebol das comunidades rurais de Camela, Barreiras, Campos Elísios e Jardim Alegre/Facela.</t>
   </si>
   <si>
     <t>11399</t>
   </si>
   <si>
     <t>339</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11399/req_339_2025.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11399/req_339_2025.pdf</t>
   </si>
   <si>
     <t>Que seja enviado ofício ao Exmo. Sr. Prefeito Guilherme Guimarães com cópia para a Secretaria de Infraestrutura, Secretaria de Esportes e Secretaria de Serviços Urbanos, solicitando a construção de uma praça com playground, academia ao ar livre e pista de cooper no bairro Guarujá.</t>
   </si>
   <si>
     <t>11400</t>
   </si>
   <si>
     <t>340</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11400/requerimento_239_assinado_-_semaforo_no_antigo_heliporto.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11400/requerimento_239_assinado_-_semaforo_no_antigo_heliporto.pdf</t>
   </si>
   <si>
     <t>Que seja expedido ofício ao prefeito, Guilherme Guimarães, reiterando o pedido do Requerimento de número 215/2024, requerer que seja realizada a instalação de um Semáforo próximo ao cruzamento do antigo Heliporto, entre as Av. Vicente Guimarães, Av. Mestra Fininha e Av. José Corrêa Machado, sentido os bairros Morada do Sol e Morada do Parque.</t>
   </si>
   <si>
     <t>11401</t>
   </si>
   <si>
     <t>341</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11401/requerimento_21_construcao_cobertura_parque.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11401/requerimento_21_construcao_cobertura_parque.pdf</t>
   </si>
   <si>
     <t>Que seja enviado ofício ao prefeito de Montes Claros, Sr. Guilherme Guimarães, solicitando a construção de uma cobertura na quadra aberta do Parque Municipal Milton Prates, onde são executadas as atividades do Projeto Saúde aos Montes.</t>
   </si>
   <si>
     <t>11402</t>
   </si>
   <si>
     <t>342</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11402/req_342_2025.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11402/req_342_2025.pdf</t>
   </si>
   <si>
     <t>Que seja expedido ofício ao prefeito, Guilherme Guimarães, solicitando todo empenho e providências necessárias para estudo de viabilidade para complementação de asfalto no trecho de 40 metros ligando a Rua Treze, no Bairro Monte Carmelo, com a Avenida Independência.</t>
   </si>
   <si>
     <t>11403</t>
   </si>
   <si>
     <t>343</t>
   </si>
   <si>
     <t>Maria Helena Lopes, Eldair Samambaia</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11403/req_343_2025.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11403/req_343_2025.pdf</t>
   </si>
   <si>
     <t>Que seja expedido ofício ao prefeito, Guilherme Guimarães, requerendo que seja realizado o recapeamento da Av. Maria Conceição de Oliveira, localizada entre os bairros Vila Oliveira e Jardim Panorama.</t>
   </si>
   <si>
     <t>11404</t>
   </si>
   <si>
     <t>344</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11404/req._01.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11404/req._01.pdf</t>
   </si>
   <si>
     <t>Solicita ao prefeito Guilherme Guimarães, agilidade do projeto de reforma da quadra da praça do bairro Vila Brasília, conforme já demandado anteriormente, e a instalação de uma academia ao ar livre no mesmo espaço, de forma a ampliar as possibilidades de utilização pelos moradores.</t>
   </si>
   <si>
     <t>11406</t>
   </si>
   <si>
     <t>345</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11406/req_345_2025.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11406/req_345_2025.pdf</t>
   </si>
   <si>
     <t>Que seja enviado ofício ao Comando do 50º Batalhão de Polícia Militar de Minas Gerais, ao Tenente-Coronel Wellington Eduardo Ferreira Mourão, solicitando a permanência fixa da unidade policial móvel nas imediações da Av. Ruy de Albuquerque, no bairro Village do Lago II.</t>
   </si>
   <si>
     <t>11407</t>
   </si>
   <si>
     <t>346</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11407/requerimento_19_2_novo.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11407/requerimento_19_2_novo.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhado ofício ao prefeito, Guilherme Guimarães, solicitando um estudo de viabilidade para a revitalização, infraestrutura e a limpeza em torno do Parque Marcelo Mameluque Mota.</t>
   </si>
   <si>
     <t>11408</t>
   </si>
   <si>
     <t>347</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11408/req_347_2025.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11408/req_347_2025.pdf</t>
   </si>
   <si>
     <t>Que seja enviado ofício ao Prefeito de Montes Claros, Sr. Guilherme Guimarães, solicitando a implantação de bebedouros com água potável, tanto para os seres humanos quanto para animais domésticos, em todos os parques municipais de Montes Claros/MG.</t>
   </si>
   <si>
     <t>11409</t>
   </si>
   <si>
     <t>348</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11409/req_348_2025.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11409/req_348_2025.pdf</t>
   </si>
   <si>
     <t>Que seja enviado ofício ao Prefeito de Montes Claros, Guilherme Guimarães, à Secretária de Esporte, Lazer e Juventude, Sra. Juliana Peixoto e à Secretária de Serviços Urbanos, Sra. Jeane Caetano, solicitando a construção de uma academia ao ar livre e um playground infantil no cruzamento das ruas Piauí com Bocaiuva, no bairro Morrinhos.</t>
   </si>
   <si>
     <t>11410</t>
   </si>
   <si>
     <t>349</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11410/req_349_2025.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11410/req_349_2025.pdf</t>
   </si>
   <si>
     <t>Que seja enviado ofício ao prefeito Guilherme Guimarães, com cópia para a Secretaria de Infraestrutura, Secretaria de Esportes e Secretaria de Serviços Urbanos, solicitando a construção de uma quadra de esportes no bairro Guarujá.</t>
   </si>
   <si>
     <t>11411</t>
   </si>
   <si>
     <t>350</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11411/req_350_2025.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11411/req_350_2025.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhado ao prefeito, Guilherme Guimarães, com cópia para o Secretário de Educação, Charles Gutemberg, ofício solicitando medidas de valorização salarial, redução de carga horária e melhoria das condições de trabalho das cantineiras das unidades: escolas e CEMEIs.</t>
   </si>
   <si>
     <t>11413</t>
   </si>
   <si>
     <t>351</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11413/req_351_2025.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11413/req_351_2025.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhado ofício ao prefeito, Guilherme Guimarães, solicitando que providencie estudo de viabilidade técnica para instalação de iluminação pública e pavimentação asfáltica na Av. Nilo do Couto, bairro Novo Delfino.</t>
   </si>
   <si>
     <t>11414</t>
   </si>
   <si>
     <t>352</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11414/req_352_2025.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11414/req_352_2025.pdf</t>
   </si>
   <si>
     <t>Que seja expedido ofício ao prefeito, Guilherme Guimarães, solicitando a realização do censo dos carroceiros no município de Montes Claros.</t>
   </si>
   <si>
     <t>11416</t>
   </si>
   <si>
     <t>353</t>
   </si>
   <si>
     <t>Daniel Dias, Rena de Nova Esperança</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11416/req_353_2025.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11416/req_353_2025.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhado ofício ao prefeito de Montes Claros/MG, Guilherme Guimarães, para que seja ofertado pelo município, curso para operar smartphone de forma gratuita aos idosos, podendo para tanto o município realizar contrato ou convenio com pessoas jurídica de direito privado.</t>
   </si>
   <si>
     <t>11417</t>
   </si>
   <si>
     <t>354</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11417/req_354_2025.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11417/req_354_2025.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhado ao Excelentíssimo Senhor Prefeito de Montes Claros, Guilherme Guimarães, e ao Secretário de Infraestrutura e Planejamento Urbano, Senhor Vanderlino José da Silveira, diante da reivindicação dos moradores, solicitamos estudo de viabilidade para realizar drenagem e pavimentação asfáltica na Avenida Francisco Gaetani (parte de baixo, entrada ao lado da Construmaia), bairro Major Prates.</t>
   </si>
   <si>
     <t>11419</t>
   </si>
   <si>
     <t>355</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11419/requerimento_22_construcao_da_praca_eunice_pires_morada_do_sol.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11419/requerimento_22_construcao_da_praca_eunice_pires_morada_do_sol.pdf</t>
   </si>
   <si>
     <t>Que seja enviado ofício ao Prefeito de Montes Claros, Sr. Guilherme Guimarães, solicitando a construção da Praça Eunice Pires Rocha Souza, localizada entre a Rua Carmino Abreu, Iluminato Borges e Avenida Mestra Fininha, no Bairro Morada do Sol.</t>
   </si>
   <si>
     <t>11420</t>
   </si>
   <si>
     <t>356</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11420/req_356_2025.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11420/req_356_2025.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhado ofício ao prefeito solicitando que os recursos indicados, por meio de emendas impositivas dos vereadores abaixo relacionadas, inseridas na dotação orçamentária da Lei Orçamentária Anual - LOA para o ano de 2025, aprovada nesta Casa Legislativa, sejam destinados à entidade "Centro Dia" de Montes Claros.</t>
   </si>
   <si>
     <t>11422</t>
   </si>
   <si>
     <t>357</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11422/req_357_2025.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11422/req_357_2025.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhado ao prefeito de Montes Claros, Guilherme Guimarães, ofício solicitando que o Município de Montes Claros decrete emergência em saúde pública após detectado aumento das doenças respiratórias.</t>
   </si>
   <si>
     <t>11425</t>
   </si>
   <si>
     <t>358</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11425/req_358_2025.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11425/req_358_2025.pdf</t>
   </si>
   <si>
     <t>Que seja enviado ofício ao Prefeito de Montes Claros, Sr. Guilherme Augusto Guimarães de Oliveira, solicitando a instalação de grades de proteção para pedestres na ponte situada na Avenida Antônio Manoel Dias, que interliga os bairros Delfino e Novo Delfino, bem como a implementação de melhorias na sinalização do local.</t>
   </si>
   <si>
     <t>11424</t>
   </si>
   <si>
     <t>359</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11424/req_359_2025.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11424/req_359_2025.pdf</t>
   </si>
   <si>
     <t>Que seja expedido ofício ao prefeito Guilherme Guimarães solicitando a criação de um complexo esportivo no bairro Regina Peres, dotado de campo de futebol gramado ou sintético, nas proximidades do Ginásio Poliesportivo Tancredo Neves, em um lote público situado na lateral da Escola Municipal Geraldo Pereira de Souza.</t>
   </si>
   <si>
     <t>11426</t>
   </si>
   <si>
     <t>360</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11426/req_360_2025.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11426/req_360_2025.pdf</t>
   </si>
   <si>
     <t>Que seja expedido ofício ao prefeito Municipal, Guilherme Guimarães, solicitando empenho e providências necessárias no sentido de construir um passeio da BR 365 na entrada do povoado São Geraldo até a comunidade.</t>
   </si>
   <si>
     <t>11427</t>
   </si>
   <si>
     <t>361</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11427/requerimento_20_pdf.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11427/requerimento_20_pdf.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhado ofício ao prefeito de Montes Claros, Guilherme Guimarães, com cópia para o Procurador-Geral, Danilo Soares, solicitando a viabilidade do pagamento do abono de permanência, nos termos da Lei Complementar nº 74, de 02 de Outubro de 2019, regulamentada pelo Decreto Municipal nº 3.923, de 19 de Novembro de 2019, aos servidores que possuem processo administrativo em tramitação na Procuradoria-Geral do Município.</t>
   </si>
   <si>
     <t>11428</t>
   </si>
   <si>
     <t>362</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11428/req_362_2025.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11428/req_362_2025.pdf</t>
   </si>
   <si>
     <t>Que seja enviado ofício ao prefeito de Montes Claros, Guilherme Guimarães, encaminhando anteprojeto de lei que "Dispõe sobre a criação do Programa Municipal de Melhorias Habitacionais em Moradias Precárias do Município de Montes Claros e dá outras providências".</t>
   </si>
   <si>
     <t>11429</t>
   </si>
   <si>
     <t>363</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11429/req_363_2025.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11429/req_363_2025.pdf</t>
   </si>
   <si>
     <t>Que seja expedido ofício ao prefeito Guilherme Guimarães, solicitando a viabilidade de determinar a implantação de um semáforo na Av. Nossa Senhora de Fátima, em frente ao imóvel de número 719, Hospital Pró-Vida, no Maracanã.</t>
   </si>
   <si>
     <t>11430</t>
   </si>
   <si>
     <t>364</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11430/req_364_2025.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11430/req_364_2025.pdf</t>
   </si>
   <si>
     <t>Que seja enviado ofício ao prefeito de Montes Claros/MG, Guilherme Guimarães, e à Secretária de Esporte, Lazer e Juventude, Juliana Peixoto, solicitando que a modalidade de esporte badminton seja incluída nas aulas de educação física nas escolas do Município.</t>
   </si>
   <si>
     <t>11431</t>
   </si>
   <si>
     <t>365</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11431/requerimento_19-2025_plano_mun_politicas_lgbt.docx.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11431/requerimento_19-2025_plano_mun_politicas_lgbt.docx.pdf</t>
   </si>
   <si>
     <t>Que seja expedido ofício ao prefeito Guilherme Guimarães, solicitando a elaboração de um Plano Municipal de Políticas para a população LGBTQIAPN+, a partir das propostas discutidas e aprovadas na Conferência Municipal de Políticas Públicas das pessoas LGBTQIAPN+, realizada em Montes Claros no dia 04/04/2025.</t>
   </si>
   <si>
     <t>11432</t>
   </si>
   <si>
     <t>366</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11432/req_366_2025.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11432/req_366_2025.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhado ofício ao prefeito de Montes Claros, Guilherme Guimarães, solicitando que providencie estudo de viabilidade para limpeza da Praça Altino Miranda.</t>
   </si>
   <si>
     <t>11433</t>
   </si>
   <si>
     <t>367</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11433/req_367_2025.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11433/req_367_2025.pdf</t>
   </si>
   <si>
     <t>Que seja enviado ofício ao prefeito de Montes Claros/MG, Guilherme Guimarães, solicitando à Secretaria Municipal de Obras e Serviços Urbanos, a reforma das pontes localizadas na Rua O, nº 581 e na Rua Ruy de Albuquerque, nº 2.081, no bairro Village I, bem como a construção de uma passarela de pedestre entre as vias.</t>
   </si>
   <si>
     <t>11434</t>
   </si>
   <si>
     <t>368</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11434/01-_requerimento_enfermagem.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11434/01-_requerimento_enfermagem.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhado ofício ao prefeito de Montes Claros/MG, Guilherme Guimarães, requerendo a implementação da jornada de trabalho de 30 (trinta) horas semanais para os profissionais da enfermagem (enfermeiros, técnicos e auxiliares) vinculados à rede municipal de saúde.</t>
   </si>
   <si>
     <t>11436</t>
   </si>
   <si>
     <t>369</t>
   </si>
   <si>
     <t>FIN - FINANÇAS, ORÇAMENTO E TOMADA DE CONTAS, LJR - LEGISLAÇÃO, JUSTIÇA E REDAÇÃO</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11436/req_369_2025.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11436/req_369_2025.pdf</t>
   </si>
   <si>
     <t>As Comissões de Legislação, Justiça e Redação e de Finanças, Orçamento e Tomada de Contas desta Casa, por seus presidentes e em consenso com os demais membros, vêm, por meio deste, requerer que seja realizada Audiência Pública no dia 26 de junho de 2025 (quinta-feira), às 08:00 horas, no Plenário da sede da Câmara Municipal, para debater sobre o Projeto de Lei nº 68/2025, que "Dispõe sobre as diretrizes para elaboração e execução da lei orçamentária para o exercício financeiro de 2026 e dá outras providências".</t>
   </si>
   <si>
     <t>11440</t>
   </si>
   <si>
     <t>370</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11440/req_370_2025.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11440/req_370_2025.pdf</t>
   </si>
   <si>
     <t>Que seja enviado ofício ao prefeito de Montes Claros, Guilherme Guimarães, com cópia à Secretária de Serviços Urbanos, Jeane Cristina Caetano da Cruz, com pedido para implantação de um "Ponto Certo" - área de descarte legal - em frente ao número 519, na Rua Altamiro Parrela, esquina coma Rua José Maria Souto, no Bairro Dona Gregória.</t>
   </si>
   <si>
     <t>11442</t>
   </si>
   <si>
     <t>371</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11442/requerimento_23_sinalizacao_raul_correa.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11442/requerimento_23_sinalizacao_raul_correa.pdf</t>
   </si>
   <si>
     <t>Que seja enviado ofício ao prefeito de Montes Claros, Guilherme Guimarães, solicitando a implantação de semáforo na Rua Raul Corrêa, esquina com Rua Aimorés, no bairro Cândida Câmara.</t>
   </si>
   <si>
     <t>11443</t>
   </si>
   <si>
     <t>372</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11443/req_372_2025.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11443/req_372_2025.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhado ao prefeito, Guilherme Guimarães, solicitando o benefício de quinquênio, férias prêmio e o adicional de 1/6 do salário aos Servidores Públicos Municipais efetivos admitidos após 31/12/2003.</t>
   </si>
   <si>
     <t>11444</t>
   </si>
   <si>
     <t>373</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11444/req_373_2025.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11444/req_373_2025.pdf</t>
   </si>
   <si>
     <t>Que seja expedido ofício ao prefeito Guilherme Guimarães, solicitando estudo de viabilidade para a implantação de 2 (dois) redutores de velocidade (quebra-molas) e uma faixa elevada na Avenida Governador Magalhães Pinto, em frente ao Max Min Clube.</t>
   </si>
   <si>
     <t>11445</t>
   </si>
   <si>
     <t>374</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11445/requerimento_241_assinado_-_implantacao_do_cras_rural.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11445/requerimento_241_assinado_-_implantacao_do_cras_rural.pdf</t>
   </si>
   <si>
     <t>Que seja expedido ofício ao prefeito Guilherme Guimarães, e ao Secretário de Desenvolvimento Social, Sr. André Kevny Luiz Alves Gomes, requerendo que seja realizado o estudo e a implantação do CRAS Rural (Centro de Referência de Assistência Social), para a região Sul de Montes Claros – MG.</t>
   </si>
   <si>
     <t>11446</t>
   </si>
   <si>
     <t>375</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11446/req_375_2025.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11446/req_375_2025.pdf</t>
   </si>
   <si>
     <t>Que seja agendada Audiência Pública para o dia 29 de maio de 2025, às 19h, tendo como pauta: Implantação do Programa Capoeira na Escola.</t>
   </si>
   <si>
     <t>11447</t>
   </si>
   <si>
     <t>376</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11447/req_376_2025.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11447/req_376_2025.pdf</t>
   </si>
   <si>
     <t>Que seja enviado ofício ao prefeito de Montes Claros, Guilherme Guimarães, solicitando a revitalização da praça localizada no bairro Edgar Pereira, na Rua Henrique Sapori Neto, em frente ao número 332, bem como a instalação de uma academia ao ar livre no referido local.</t>
   </si>
   <si>
     <t>11448</t>
   </si>
   <si>
     <t>377</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11448/req_377_2025.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11448/req_377_2025.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhado ao prefeito de Montes Claros, Guilherme Guimarães, a solicitação de estudo para a revitalização do Parque Natural Municipal Lagoa dos Portugueses, localizado na região do bairro Belvedere.</t>
   </si>
   <si>
     <t>11449</t>
   </si>
   <si>
     <t>378</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11449/req_378_2025.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11449/req_378_2025.pdf</t>
   </si>
   <si>
     <t>Que seja enviado ofício à COPASA solicitando o conserto definitivo da tubulação de esgoto na Rua Ruy de Albuquerque, no bairro Village I.</t>
   </si>
   <si>
     <t>11450</t>
   </si>
   <si>
     <t>379</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11450/req_379_2025.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11450/req_379_2025.pdf</t>
   </si>
   <si>
     <t>Que seja enviado ofício ao Prefeito de Montes Claros, Sr. Guilherme Guimarães, solicitando a implantação de uma unidade de Ponto Certo no bairro Canela.</t>
   </si>
   <si>
     <t>11451</t>
   </si>
   <si>
     <t>380</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11451/14-_protese.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11451/14-_protese.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhado ofício ao prefeito de Montes Claros, Guilherme Guimarães, para que seja realizado um mutirão para realização de prótese odontológica unitária, parcial e total no município de Montes Claros – MG.</t>
   </si>
   <si>
     <t>11452</t>
   </si>
   <si>
     <t>381</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11452/req_381_2025.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11452/req_381_2025.pdf</t>
   </si>
   <si>
     <t>Que seja expedido ofício ao prefeito Guilherme Guimarães, solicitando a construção de um kartódromo em Montes Claros a fim de prestigiar mais uma modalidade esportiva mundial em Montes Claros.</t>
   </si>
   <si>
     <t>11453</t>
   </si>
   <si>
     <t>382</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11453/requerimento_20-2025__feiras_de_adocao.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11453/requerimento_20-2025__feiras_de_adocao.pdf</t>
   </si>
   <si>
     <t>Que seja expedido ofício ao prefeito Guilherme Guimarães, solicitando a criação de espaços reservados para a realização de eventos de adoção de cães e gatos nos parques do município, em parceria com as Organizações da Sociedade Civil de proteção animal, como ação integrante do Programa de Manejo Populacional de Cães e Gatos.</t>
   </si>
   <si>
     <t>11454</t>
   </si>
   <si>
     <t>383</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11454/req_383_2025.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11454/req_383_2025.pdf</t>
   </si>
   <si>
     <t>Que seja expedido ofício ao Prefeito Municipal, Guilherme Guimarães, solicitando todo empenho e providências necessárias para um estudo de viabilidade para implantação de faixas elevadas na extensão da Rua Geraldinho Machado no Bairro Santos Reis, em especial na altura do n° 893, pois há uma grande taxa de acidentes no local.</t>
   </si>
   <si>
     <t>11457</t>
   </si>
   <si>
     <t>384</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11457/req_384_2025.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11457/req_384_2025.pdf</t>
   </si>
   <si>
     <t>Que seja expedido ofício ao prefeito Guilherme Augusto Guimarães, solicitando criação de um casco modelo, também conhecido como "Ponto Certo", no terreno localizado na Avenida Dr. Sidney Chaves, no bairro Amazonas.</t>
   </si>
   <si>
     <t>11458</t>
   </si>
   <si>
     <t>385</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11458/req_385_2025.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11458/req_385_2025.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhado ao Excelentíssimo Senhor Prefeito de Montes Claros, Guilherme Guimarães, e ao Secretário de Infraestrutura e Planejamento Urbano, Senhor Vanderlino José da Silveira, solicitando a regularização dos imóveis rurais no Programa de Regularização Fundiária de Interesse Social (REURB).</t>
   </si>
   <si>
     <t>11459</t>
   </si>
   <si>
     <t>386</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11459/req_386_2025.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11459/req_386_2025.pdf</t>
   </si>
   <si>
     <t>Que seja enviado ofício ao Prefeito de Montes Claros, Sr. Guilherme Guimarães, solicitando a viabilidade de termos o Dia D contra a fraude do INSS, realizando uma força tarefa no município com o objetivo de identificar e apurar eventuais irregularidades cometidas contra os segurados, em especial os idosos, que são os mais vulneráveis a esse tipo de golpe.</t>
   </si>
   <si>
     <t>11460</t>
   </si>
   <si>
     <t>387</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11460/req_387_2025.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11460/req_387_2025.pdf</t>
   </si>
   <si>
     <t>Que seja enviado ofício à Sra. Amanda Cruvinel Marçal, Diretora Superintendente da concessionária Eco135, com cópia para a Agência Nacional de Transportes Terrestres (ANTT), solicitando a construção de faixa de desaceleração e melhorias na sinalização no acesso ao bairro Vila Sion, pela rodovia BR-135, em Montes Claros/MG, até a conclusão do projeto definitivo da via planejada para a região.</t>
   </si>
   <si>
     <t>11462</t>
   </si>
   <si>
     <t>388</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11462/req..pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11462/req..pdf</t>
   </si>
   <si>
     <t>Que seja enviado ofício à Secretaria Municipal de Saúde, à Secretaria de Desenvolvimento Social e à Secretaria Municipal de Educação, solicitando um cadastro das mães atípicas no município, com atenção especial às mães solo, visando garantir acompanhamento e assistência especializada.</t>
   </si>
   <si>
     <t>11466</t>
   </si>
   <si>
     <t>389</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11466/req_389_2025.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11466/req_389_2025.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhado ofício ao prefeito de Montes Claros, Guilherme Guimarães, ao Procurador do Município, Danilo Soares de Oliveira, e ao Secretário de Educação, Charles Gutemberg, solicitando estudo técnico acerca dos gestores das unidades públicas municipais, escolas e CEMEIs, no intuito de minimizar os prejuízos e garantir os direitos para servidores que ocupam cargos comissionados na direção destas unidades.</t>
   </si>
   <si>
     <t>11467</t>
   </si>
   <si>
     <t>390</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11467/1_requerimento_242_-_assinado_criacao_de_espaco_multiuso_para_pratica_de_esportes_a_cavalo.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11467/1_requerimento_242_-_assinado_criacao_de_espaco_multiuso_para_pratica_de_esportes_a_cavalo.pdf</t>
   </si>
   <si>
     <t>Que seja expedido ofício ao prefeito Guilherme Guimarães, requerendo que o Município de Montes Claros realize a criação de um Parque Multiuso para a prática de esportes equestres.</t>
   </si>
   <si>
     <t>11469</t>
   </si>
   <si>
     <t>391</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11469/requerimento_24_substituicao_lampadas_no_jardim_liberdade.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11469/requerimento_24_substituicao_lampadas_no_jardim_liberdade.pdf</t>
   </si>
   <si>
     <t>Que seja enviado ofício ao Prefeito de Montes Claros, Guilherme Guimarães, solicitando a substituição das lâmpadas de LED, localizadas na entrada do bairro Jardim Liberdade, da Avenida Corinto Crisóstomo Freire, passando pela ponte, até a Rua José Joaquim da Silva Xavier.</t>
   </si>
   <si>
     <t>11471</t>
   </si>
   <si>
     <t>392</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11471/req._19.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11471/req._19.pdf</t>
   </si>
   <si>
     <t>Solicita a realização de um estudo técnico e ambiental para avaliar a possibilidade de poda de taboas na lagoa do Parque Municipal Milton Prates, localizado na Av. Pedro Augusto Veloso, 855-929 no Bairro Morada do Sol.</t>
   </si>
   <si>
     <t>11472</t>
   </si>
   <si>
     <t>393</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11472/req_393_2025.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11472/req_393_2025.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhado ofício ao prefeito Guilherme Augusto Guimarães, solicitando-lhe a viabilização da reforma da praça do Bairro Vera Cruz, que está em precárias condições de uso.</t>
   </si>
   <si>
     <t>11474</t>
   </si>
   <si>
     <t>394</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11474/requerimento_22_pdf-assinado.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11474/requerimento_22_pdf-assinado.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhada ao prefeito, Guilherme Guimarães, solicitando a construção de uma quadra poliesportiva coberta e um campo de futebol gramado no bairro Vila Castelo Branco.</t>
   </si>
   <si>
     <t>11475</t>
   </si>
   <si>
     <t>395</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11475/req_395_2025.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11475/req_395_2025.pdf</t>
   </si>
   <si>
     <t>Que seja expedido ofício ao prefeito, Guilherme Guimarães, solicitando empenho e providências necessárias para que seja feito estudo de viabilidade para instalação de faixa elevada e placas de sinalização na Rua João Martins no bairro Alice Maia.</t>
   </si>
   <si>
     <t>11476</t>
   </si>
   <si>
     <t>396</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11476/req_396_2025.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11476/req_396_2025.pdf</t>
   </si>
   <si>
     <t>Que seja expedido ofício ao sr. Guilherme Guimarães, prefeito de Montes Claros, encaminhando anteprojeto de lei que "Acrescenta o art. 117-A à Lei nº 3.175, de 23 de dezembro de 2003 (Estatuto do Servidor Público do Município de Montes Claros), para assegurar dispensa do expediente ao servidor público municipal no dia do seu aniversário, e dá outras providências".</t>
   </si>
   <si>
     <t>11477</t>
   </si>
   <si>
     <t>397</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11477/req_397_2025.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11477/req_397_2025.pdf</t>
   </si>
   <si>
     <t>Que seja expedido ofício ao Exmo. Sr. Prefeito Guilherme Guimarães, solicitando a criação de uma pista de atletismo no Município.</t>
   </si>
   <si>
     <t>11478</t>
   </si>
   <si>
     <t>398</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11478/req_398_2025.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11478/req_398_2025.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhado ao prefeito de Montes Claros, Guilherme Guimarães, a solicitação de estudo para a implantação de um Centro de Especialidades Odontológicas na região do Grande Delfino.</t>
   </si>
   <si>
     <t>11479</t>
   </si>
   <si>
     <t>399</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11479/req_399_2025.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11479/req_399_2025.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhado ao prefeito Guilherme Guimarães, ofício solicitando a aquisição de cobertores visando o fortalecimento do enfrentamento ao frio intenso na cidade.</t>
   </si>
   <si>
     <t>11480</t>
   </si>
   <si>
     <t>400</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11480/req_400_2025.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11480/req_400_2025.pdf</t>
   </si>
   <si>
     <t>Que seja expedido ofício ao sr. Guilherme Guimarães, prefeito de Montes Claros, com cópia ao sr. Alexandre Braga, Diretor do Procon Municipal, solicitando, que sejam disponibilizadas cadeiras de rodas em todos os órgãos públicos municipais, em conformidade com o art. 12-A da Lei nº 10.098/2000 e com o Estatuto da Pessoa com Deficiência, que garantem o direito à acessibilidade das pessoas com deficiência.</t>
   </si>
   <si>
     <t>11481</t>
   </si>
   <si>
     <t>401</t>
   </si>
   <si>
     <t>Wilton Dias, Crisóstomo da Minas Brasil</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11481/req_401_2025.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11481/req_401_2025.pdf</t>
   </si>
   <si>
     <t>Que seja transformada em Audiência Pública a Reunião Ordinária do dia 12 de junho de 2025 e transferida para o horário das 10h, objetivando discutir sobre a prestação de serviços de água e esgoto sanitário no município de Montes Claros e suas consequências.</t>
   </si>
   <si>
     <t>11482</t>
   </si>
   <si>
     <t>402</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11482/req_402_2025.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11482/req_402_2025.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhado ofício ao prefeito Municipal de Montes Claros e à Secretaria Municipal de Infraestrutura, Mobilidade e Serviços Urbanos, solicitando a continuidade do asfaltamento da Av. 200 (Avenida Agenor José de Moraes), no trecho que liga a Avenida da Estrada da Produção à Avenida Rui de Albuquerque, bem como a construção de uma pista de caminhada ao longo da referida via.</t>
   </si>
   <si>
     <t>11484</t>
   </si>
   <si>
     <t>403</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11484/req_403_2025.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11484/req_403_2025.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhado ofício ao prefeito de Montes Claros, Guilherme Guimarães, solicitando que providencie estudo de viabilidade para limpeza de área da prefeitura , localizada na Rua Ouvernor Fernandes, bairro Edgar Pereira.</t>
   </si>
   <si>
     <t>11485</t>
   </si>
   <si>
     <t>404</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11485/req_404_2025.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11485/req_404_2025.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhado ofício ao prefeito Guilherme Guimarães e ao Secretário Municipal de Educação, Charles Gutemberg, solicitando a criação de programa emergencial para entrega de agasalhos, meias e cobertores aos alunos da rede municipal em situação de vulnerabilidade social.</t>
   </si>
   <si>
     <t>11486</t>
   </si>
   <si>
     <t>405</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11486/req_405_2025.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11486/req_405_2025.pdf</t>
   </si>
   <si>
     <t>Que seja enviado ofício ao prefeito de Montes Claros, Guilherme Guimarães, e às secretarias responsáveis, solicitando atenção urgente para o Distrito Industrial em Montes Claros, com relação à sinalização das vias, melhoria na iluminação pública e reforço da segurança na região.</t>
   </si>
   <si>
     <t>11490</t>
   </si>
   <si>
     <t>406</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11490/16_-_saude_mental.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11490/16_-_saude_mental.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhado ofício ao prefeito de Montes Claros, Guilherme Guimarães, requerendo que seja cumprido o estabelecido na Lei Municipal nº. 3.331 de 23 de Julho de 2004 quanto ao pagamento do adicional de 20% do salário aos servidores que atuam nas equipes de saúde mental prestando os atendimentos e cuidados necessários.</t>
   </si>
   <si>
     <t>11497</t>
   </si>
   <si>
     <t>407</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11497/req_407_2025.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11497/req_407_2025.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhado ofício ao prefeito de Montes Claros, Guilherme Guimarães, e ao Secretário de Agricultura, sr. Osmani Barbosa, solicitando a manutenção da estrada que liga a Vila Sion até as comunidades rurais: Antônio Olinto, Parque Verde, Mucambinho, Borá, Milivre, Vale Verde, Rio do Peixe, Quintas da Serra e Mirante dos Anjos.</t>
   </si>
   <si>
     <t>11498</t>
   </si>
   <si>
     <t>408</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11498/req_408_2025.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11498/req_408_2025.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhado ofício ao prefeito Guilherme Augusto Guimarães, solicitando a viabilização da reforma e ampliação da unidade de saúde do distrito de Vila Nova de Minas.</t>
   </si>
   <si>
     <t>11499</t>
   </si>
   <si>
     <t>409</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11499/req_409_2025.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11499/req_409_2025.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhado ofício ao prefeito Guilherme Guimarães, com cópia para o secretário Municipal de Educação, Charles Gutenberg Alencar Soares, com o anteprojeto de lei que "Autoriza a criação, no âmbito da Secretaria Municipal de Educação, do Curso Pré-Vestibular e Preparatório para o Ingresso no Ensino Superior e para Concursos Públicos, e dá outras providências".</t>
   </si>
   <si>
     <t>11500</t>
   </si>
   <si>
     <t>410</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11500/req_410_2025.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11500/req_410_2025.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhado um ofício ao Excelentíssimo Senhor Prefeito de Montes Claros, Guilherme Guimarães, com o objetivo de avaliar a viabilidade de implantar o programa "Internet nas Praças", que prevê a instalação de internet Wi-Fi gratuita nas praças do Grande Independência.</t>
   </si>
   <si>
     <t>11501</t>
   </si>
   <si>
     <t>411</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11501/requerimento_23_pdf.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11501/requerimento_23_pdf.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhada ao prefeito municipal, Guilherme Guimarães, solicitando o asfaltamento da Avenida B/Avenida Lauro Azevedo Maia, que dá acesso do Bairro Vila Castelo Branco ao Bairro Distrito Industrial.</t>
   </si>
   <si>
     <t>11502</t>
   </si>
   <si>
     <t>412</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11502/req_412_2025.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11502/req_412_2025.pdf</t>
   </si>
   <si>
     <t>Que seja enviado ofício ao prefeito de Montes Claros, Sr. Guilherme Guimarães, para que estude a viabilidade de implantar uma política pública integrada de informação e conscientização sobre a bronquiolite, com foco na prevenção, nos cuidados e no alerta à população, especialmente aos pais e responsáveis por crianças pequenas.</t>
   </si>
   <si>
     <t>11503</t>
   </si>
   <si>
     <t>413</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11503/requerimento_25_solicita_alargamento_da_ponte_da_sion.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11503/requerimento_25_solicita_alargamento_da_ponte_da_sion.pdf</t>
   </si>
   <si>
     <t>Que seja enviado ofício ao prefeito de Montes Claros, Guilherme Guimarães, solicitando o alargamento da ponte localizada na Avenida Dulce Sarmento, popularmente conhecida como Ponte da Sion, nos dois sentidos da via.</t>
   </si>
   <si>
     <t>11504</t>
   </si>
   <si>
     <t>414</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11504/req_414_2025.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11504/req_414_2025.pdf</t>
   </si>
   <si>
     <t>Que seja expedido ofício ao Prefeito Municipal, Sr. Guilherme Guimarães, solicitando empenho e providências necessárias para que seja feito estudo de viabilidade para instalação de faixa elevada em frente a Escola Municipal Dona Vidinha Pires no bairro Vargem Grande.</t>
   </si>
   <si>
     <t>11506</t>
   </si>
   <si>
     <t>415</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11506/req_415_2025.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11506/req_415_2025.pdf</t>
   </si>
   <si>
     <t>Que seja expedido ofício ao prefeito Guilherme Guimarães, solicitando a instalação de banheiros públicos autolimpantes nos parques municipais, com prioridade para os parques Sagarana, Cândido Canela e Milton Prates.</t>
   </si>
   <si>
     <t>11507</t>
   </si>
   <si>
     <t>416</t>
   </si>
   <si>
     <t>Eduardo Preto, Crisóstomo da Minas Brasil</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11507/req_416_2025.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11507/req_416_2025.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhado ofício ao prefeito Guilherme Guimarães, solicitando a instalação de iluminação pública nas pistas pavimentadas do Parque Municipal Milton Prates, bem como nos demais parques públicos da cidade.</t>
   </si>
   <si>
     <t>11508</t>
   </si>
   <si>
     <t>417</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11508/req_417_2025.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11508/req_417_2025.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhado ao Exmo. Sr. Prefeito de Montes Claros, Guilherme Guimarães a solicitação de estudo para a revitalização da Praça Doutora Zilda Arns Neumann, localizada no bairro Santo Antônio.</t>
   </si>
   <si>
     <t>11509</t>
   </si>
   <si>
     <t>418</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11509/req_418_2025.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11509/req_418_2025.pdf</t>
   </si>
   <si>
     <t>Que seja enviado ofício ao prefeito Guilherme Guimarães com cópia ao Secretário de Serviços Sociais, Sr. André Kevny, para que seja feito estudo a fim de viabilizar a instalação de um CRAS Rural no distrito de Nova Esperança.</t>
   </si>
   <si>
     <t>11510</t>
   </si>
   <si>
     <t>419</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11510/req_419_2025.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11510/req_419_2025.pdf</t>
   </si>
   <si>
     <t>Que seja enviado ofício ao Prefeito de Montes Claros/MG, Sr. Guilherme Guimarães e às secretarias responsáveis, solicitando a implantação de banheiros públicos autolimpantes em pontos estratégicos da cidade, quais sejam: Praça Dr. Carlos; Praça Coronel Ribeiro, bairro Major Prates e na Lagoa do Interlagos.</t>
   </si>
   <si>
     <t>11511</t>
   </si>
   <si>
     <t>420</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11511/req_420_2025.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11511/req_420_2025.pdf</t>
   </si>
   <si>
     <t>Que seja agendada Audiência Pública para o dia 13 de junho de 2025, às 19h, tendo como pauta: a saúde mental dos trabalhadores e trabalhadoras em educação do município de Montes Claros.</t>
   </si>
   <si>
     <t>11512</t>
   </si>
   <si>
     <t>421</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11512/req_421_2025.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11512/req_421_2025.pdf</t>
   </si>
   <si>
     <t>Que seja expedido ofício ao prefeito Guilherme Guimarães, solicitando a habilitação e o cadastro do município para o recebimento de ICMS Ecológico, a fim de melhorar e ampliar a gestão ambiental do município e contribuir com mais ações de sustentabilidade e de preservação do meio ambiente.</t>
   </si>
   <si>
     <t>11515</t>
   </si>
   <si>
     <t>422</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11515/req._04-06.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11515/req._04-06.pdf</t>
   </si>
   <si>
     <t>Solicita, a pedido dos moradores do bairro Vila Atlântida, em caráter de urgência, a execução das obras de Drenagem e Recapeamento da Rua Quinca Souto, especialmente a partir do nº 288, em toda sua extensão.</t>
   </si>
   <si>
     <t>11517</t>
   </si>
   <si>
     <t>423</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11517/req_423_2025.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11517/req_423_2025.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhado ao Excelentíssimo Senhor Prefeito de Montes Claros, Guilherme Guimarães, e ao Secretário de Infraestrutura e Planejamento Urbano, Senhor Vanderlino José da Silveira, solicitando construção de uma Casa de Velório na Comunidade Rural de Campos Elíseos.</t>
   </si>
   <si>
     <t>11518</t>
   </si>
   <si>
     <t>424</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11518/req_424_2025.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11518/req_424_2025.pdf</t>
   </si>
   <si>
     <t>Que seja enviado ofício ao Excelentíssimo Sr. Prefeito Guilherme Guimarães solicitando a realização de um Estudo Técnico de Viabilidade para a construção de uma passarela para pedestres e a melhoria na iluminação pública na entrada da Rua João Xavier Mendonça, no Bairro Vila Sion.</t>
   </si>
   <si>
     <t>11519</t>
   </si>
   <si>
     <t>425</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11519/requerimento_26_solicita_acostamento_das_pistas_de_acesso_ao_aeroporto.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11519/requerimento_26_solicita_acostamento_das_pistas_de_acesso_ao_aeroporto.pdf</t>
   </si>
   <si>
     <t>Solicita ao prefeito que seja feito o acostamento das duas pistas de acesso ao Aeroporto de Montes Claros.</t>
   </si>
   <si>
     <t>11522</t>
   </si>
   <si>
     <t>426</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11522/req_426_2025.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11522/req_426_2025.pdf</t>
   </si>
   <si>
     <t>Que seja expedido ofício ao Prefeito Municipal, Sr. Guilherme Augusto Guimarães de Oliveira, solicitando todo empenho e providências necessárias para que seja feita a manutenção e programar asfaltamento da rua Santa Cristina e limpeza, através de carpina, da rua Afrânio Nunes Temponi no bairro Vila Ipiranga.</t>
   </si>
   <si>
     <t>11523</t>
   </si>
   <si>
     <t>427</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11523/req._21.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11523/req._21.pdf</t>
   </si>
   <si>
     <t>Que seja enviado ofício ao prefeito de Montes Claros, Guilherme Guimarães, solicitando viabilizar a revitalização da Praça Portugal (Praça dos Catopês).</t>
   </si>
   <si>
     <t>11524</t>
   </si>
   <si>
     <t>428</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11524/req_428_2025.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11524/req_428_2025.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhado ofício ao Excelentíssimo Senhor Prefeito de Montes Claros, Guilherme Augusto Guimarães de Oliveira, solicitando a criação de equipes permanentes de manutenção para os parques municipais da cidade.</t>
   </si>
   <si>
     <t>11525</t>
   </si>
   <si>
     <t>429</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11525/requerimento_09-06.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11525/requerimento_09-06.pdf</t>
   </si>
   <si>
     <t>Que seja expedido ofício ao prefeito Guilherme Guimarães, com cópia ao secretário Vanderlino Silveira e ao diretor da AMASBE, solicitando  a retomada da obra para finalizar o canal do Cintra, entre a Avenida Coronel Luiz Maia e a Praça das Tilápias._x000D_
  .</t>
   </si>
   <si>
     <t>11526</t>
   </si>
   <si>
     <t>430</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/</t>
   </si>
   <si>
     <t>Solicita ao prefeito Guilherme Guimarães, o recapeamento asfáltico da rua Manoel Bandeira, no bairro Planalto.</t>
   </si>
   <si>
     <t>11527</t>
   </si>
   <si>
     <t>431</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11527/requer._igor.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11527/requer._igor.pdf</t>
   </si>
   <si>
     <t>Solicita ao prefeito Guilherme Guimarães, apoio institucional e logístico à realização de encontros e circuitos gastronômicos nas praças públicas do município, com apresentações musicais e valorização da culinária típica regional.</t>
   </si>
   <si>
     <t>11528</t>
   </si>
   <si>
     <t>432</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11528/requer._04.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11528/requer._04.pdf</t>
   </si>
   <si>
     <t>Que seja expedido ofício ao prefeito Guilherme Guimarães, com cópia ao secretário de Saúde, sr. Eduardo Luiz da Silva, solicitando que o município ofereça o serviço de disposição final de cadáveres de animais domésticos para a população de baixa renda.</t>
   </si>
   <si>
     <t>11529</t>
   </si>
   <si>
     <t>433</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11529/req._05.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11529/req._05.pdf</t>
   </si>
   <si>
     <t>Solicita ao prefeito Guilherme Guimarães, a implantação de uma quadra esportiva na futura praça pública do bairro Canelas II.</t>
   </si>
   <si>
     <t>11530</t>
   </si>
   <si>
     <t>434</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11530/req._06.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11530/req._06.pdf</t>
   </si>
   <si>
     <t>Solicita ao prefeito Guilherme Guimarães e ao secretário de Saúde Eduardo Luiz, o pagamento da produtividade para os profissionais que atuam na Atenção Básica ou Primária de Saúde.</t>
   </si>
   <si>
     <t>11531</t>
   </si>
   <si>
     <t>435</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11531/req._07.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11531/req._07.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhado ao prefeito Guilherme Guimarães, anteprojeto que "Institui o Programa de Garantia de Renda Mínima Associada a Ações Socioeducativas , Bolsa- Escola e dá outras providências."</t>
   </si>
   <si>
     <t>11532</t>
   </si>
   <si>
     <t>436</t>
   </si>
   <si>
     <t>Eduardo Preto, Rena de Nova Esperança</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11532/req._07.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11532/req._07.pdf</t>
   </si>
   <si>
     <t>11542</t>
   </si>
   <si>
     <t>437</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11542/req._10.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11542/req._10.pdf</t>
   </si>
   <si>
     <t>Solicita ao prefeito Guilherme Guimarães, a reforma total da pista de Skate/RollerBlanding, localizada na avenida Mestra Fininha, nº 3891, bairro Morada do Sol.</t>
   </si>
   <si>
     <t>11545</t>
   </si>
   <si>
     <t>438</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11545/req._12.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11545/req._12.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhado ofício ao prefeito Guilherme Guimarães e à secretaria de Meio Ambiente, solicitando providências em relação às queimadas que ocorrem no lixão nas proximidades do bairro São Geraldo II, causando transtornos, riscos para a saúde e impacto ambiental.</t>
   </si>
   <si>
     <t>11546</t>
   </si>
   <si>
     <t>439</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11546/requerimento_27_solicita_sinalizacao_proximo_ao_carmelo.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11546/requerimento_27_solicita_sinalizacao_proximo_ao_carmelo.pdf</t>
   </si>
   <si>
     <t>Que seja enviado ofício ao Prefeito de Montes Claros, Exmo. Sr. Guilherme Guimarães, solicitando estudo de viabilidade, para que seja instalado semáforo na interseção da Avenida Independência com a Rua Lagoa Comprida, no bairro Carmelo, próximo ao Convento Carmelo Maria Mãe da Igreja e Paulo VI.</t>
   </si>
   <si>
     <t>11547</t>
   </si>
   <si>
     <t>440</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11547/req._16.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11547/req._16.pdf</t>
   </si>
   <si>
     <t>Que seja enviado ofício ao prefeito Guilherme Guimarães, com cópia ao presidente da CEMIG, sr. Reynaldo Passanezi e ao secretário de planejamento, sr. Vanderlino Silveira, solicitando solução para os constantes problemas no fornecimento de energia elétrica nos bairros: Alto da Boa Vista, Santo Antônio, Jardim Olímpico e Vila Sion.</t>
   </si>
   <si>
     <t>11548</t>
   </si>
   <si>
     <t>441</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11548/requerimento_24_pdf.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11548/requerimento_24_pdf.pdf</t>
   </si>
   <si>
     <t>Que seja solicitado ao prefeito municipal, Guilherme Guimarães, a cobertura da quadra poliesportiva, localizada entre as Ruas: Portugal e a Rua Marquesa de Santos, no Bairro Independência.</t>
   </si>
   <si>
     <t>11549</t>
   </si>
   <si>
     <t>442</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11549/req._33.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11549/req._33.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhado ofício ao prefeito Guilherme Guimarães, solicitando o recapeamento das ruas: Amadeu Marques e Fagundes Varela, no bairro Maria Cândida.</t>
   </si>
   <si>
     <t>11550</t>
   </si>
   <si>
     <t>443</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11550/req._34.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11550/req._34.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhado ao prefeito Guilherme Guimarães, ofício solicitando a ampliação de lixeiras nos parques públicos e nos espaços onde são realizadas as feiras livres no município.</t>
   </si>
   <si>
     <t>11551</t>
   </si>
   <si>
     <t>444</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11551/req._29.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11551/req._29.pdf</t>
   </si>
   <si>
     <t>Que seja enviado ofício ao prefeito Guilherme Guimarães, solicitando atenção especial ao mapeamento, sinalização e infraestrutura das trilhas do município de Montes Claros, onde são praticados: ciclismo, motocross, quadriciclos e trilhas de caminhada, visando segurança e turismo sustentável.</t>
   </si>
   <si>
     <t>11552</t>
   </si>
   <si>
     <t>445</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11552/req.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11552/req.pdf</t>
   </si>
   <si>
     <t>Solicita ao prefeito Guilherme Guimarães, a construção de uma praça no cruzamento da rua José Maria Souto com a rua Altamiro Parrela, no bairro Vila Campos.</t>
   </si>
   <si>
     <t>11559</t>
   </si>
   <si>
     <t>446</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11559/req_446_2025.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11559/req_446_2025.pdf</t>
   </si>
   <si>
     <t>Que seja expedido ofício ao Prefeito Municipal, Sr. Guilherme Augusto Guimarães de Oliveira, solicitando todo empenho e providências necessárias para que seja feito um estudo de viabilidade para asfaltamento do trecho da Rua N no Bairro Acácias, no trecho entre o número 221 até a Creche do Acácias.</t>
   </si>
   <si>
     <t>11560</t>
   </si>
   <si>
     <t>447</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11560/anteprojeto_de_lei_assinado3.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11560/anteprojeto_de_lei_assinado3.pdf</t>
   </si>
   <si>
     <t>Requer que seja expedido ofício ao Exmo. Sr. Guilherme Guimarães, Prefeito de Montes Claros, encaminhado anteprojeto de lei que "Institui o Programa Municipal de Aquisição de Alimentos da Agricultura Familiar - PMAAF, no Município de Montes Claros, e dá outras providências".</t>
   </si>
   <si>
     <t>11562</t>
   </si>
   <si>
     <t>448</t>
   </si>
   <si>
     <t>Eduardo Preto, Marlus do Independência</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11562/req_448_2025.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11562/req_448_2025.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhado ofício ao prefeito de Montes Claros, Guilherme Guimarães, e ao Secretário de Agricultura, sr. Osmani Barbosa, solicitando, com urgência, a manutenção da estrada que liga as comunidades de: Antônio Olinto, Borá, Parque Verde e Quinta da Serra, bem como a substituição da referida ponte de acesso à Antônio Olinto por uma de concreto, juntamente a sinalização da ponte e do trecho da linha férrea.</t>
   </si>
   <si>
     <t>11563</t>
   </si>
   <si>
     <t>449</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11563/requerimento_28_solicita_termino_da_avenida_atlantica.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11563/requerimento_28_solicita_termino_da_avenida_atlantica.pdf</t>
   </si>
   <si>
     <t>Que seja enviado ofício ao Prefeito de Montes Claros, Sr. Guilherme Guimarães, solicitando o término da Avenida Atlântica, da rua Antônio Viana, ligando Avenida Antônio Lafetá Rebello, e à Avenida Independência no bairro Monte Carmelo, aproximadamente 525 m.</t>
   </si>
   <si>
     <t>11565</t>
   </si>
   <si>
     <t>450</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11565/pl_23-06.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11565/pl_23-06.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhado ofício ao prefeito Guilherme Guimarães, ao secretário de Meio Ambiente, Fabiano Oliveira solicitando projeto e implementação de reforma e manutenção da praça Dr. Carlos Versiane.</t>
   </si>
   <si>
     <t>11566</t>
   </si>
   <si>
     <t>451</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11566/req._23-06.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11566/req._23-06.pdf</t>
   </si>
   <si>
     <t>Solicita ao prefeito Guilherme Guimarães, com a devida antecedência e conforme os trâmites legais previstos no Estatuto da Cidade (Lei Federal nº 10.257/2001), o processo de elaboração de um novo Plano Diretor para o Município de Montes Claros, considerando que a vigência do atual Plano Diretor se encerra no ano de 2026.</t>
   </si>
   <si>
     <t>11571</t>
   </si>
   <si>
     <t>452</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11571/req._26.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11571/req._26.pdf</t>
   </si>
   <si>
     <t>Solicita ao prefeito Guilherme Guimarães e ao secretário de agricultura, Osmani Barbosa, manutenção e aplicação de fresa asfáltica na estrada de acesso à Comunidade Santa Bárbara II.</t>
   </si>
   <si>
     <t>11572</t>
   </si>
   <si>
     <t>453</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11572/req._2_26.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11572/req._2_26.pdf</t>
   </si>
   <si>
     <t>Solicita que seja enviado ao prefeito Guilherme Guimarães, ofício pedindo transparência sobre a intervenção e agendamentos de primeira consulta para alguns casos de suspeição de câncer e determinados exames relacionados a pacientes já inseridos no tratamento de câncer, em hospitais da cidade.</t>
   </si>
   <si>
     <t>11573</t>
   </si>
   <si>
     <t>454</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11573/requerimento_245_assinado_-_reforma_das_quadras_das_comunidades_rurais.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11573/requerimento_245_assinado_-_reforma_das_quadras_das_comunidades_rurais.pdf</t>
   </si>
   <si>
     <t>Que seja expedido ofício ao prefeito Guilherme Guimarães, requerendo que seja realizada a reforma das quadras das comunidades rurais de Lagoinha e Olhos D'água.</t>
   </si>
   <si>
     <t>11575</t>
   </si>
   <si>
     <t>455</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11575/requerimento_29_solicita_sinalizacao_proximo_ao_carmelo.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11575/requerimento_29_solicita_sinalizacao_proximo_ao_carmelo.pdf</t>
   </si>
   <si>
     <t>Que seja enviado ofício ao Prefeito de Montes Claros, Exmo. Sr. Guilherme Guimarães, solicitando estudo de viabilidade, para que seja instalado semáforo na interseção da Avenida Independência com a Rua Lagoa Comprida, no bairro Carmelo, próximo ao Convento Carmelo Maria Mãe da Igreja e Paulo VI e ao CEMEI que será inaugurado em breve.</t>
   </si>
   <si>
     <t>11580</t>
   </si>
   <si>
     <t>456</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11580/req_456_2025.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11580/req_456_2025.pdf</t>
   </si>
   <si>
     <t>Que seja expedido ofício ao prefeito, Guilherme Guimarães, solicitando todo empenho e providências necessárias para que seja feita uma operação tapa buracos na Rua L no Bairro Vila Anália.</t>
   </si>
   <si>
     <t>11581</t>
   </si>
   <si>
     <t>457</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11581/req_457_2025.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11581/req_457_2025.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhado ofício ao Excelentíssimo Senhor Prefeito Guilherme Augusto Guimarães de Oliveira com o anteprojeto de lei que "Cria o Fundo Municipal de Empreendimento Coletivo, Qualificação e Inserção Profissional - FMEC e dá outras providências".</t>
   </si>
   <si>
     <t>11582</t>
   </si>
   <si>
     <t>458</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11582/req_458_2025.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11582/req_458_2025.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhado ao prefeito municipal, Guilherme Guimarães, solicitando o asfaltamento/pavimentação da estrada rural principal de Atoleiro, do trecho que se inicia na entrada do quilômetro 13 da BR 365 da Comunidade Rural de Riacho do Meio até a Comunidade de Pederneiras.</t>
   </si>
   <si>
     <t>11584</t>
   </si>
   <si>
     <t>459</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11584/req._iara.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11584/req._iara.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhado ofício ao prefeito, Guilherme Guimarães, com cópia ao secretário de Educação, Charles Gutemberg, solicitando a suspensão de qualquer medida punitiva, inclusive prejuízo no salário, referente à paralisação dos Auxiliares de Docência, nos dias: 25 e 26 de Junho de 2025.</t>
   </si>
   <si>
     <t>11585</t>
   </si>
   <si>
     <t>460</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11585/req.30.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11585/req.30.pdf</t>
   </si>
   <si>
     <t>Solicita ao prefeito Guilherme Guimarães, que apresente a esta Casa Legislativa, informações sobre a nova data de abertura de processo licitatório para a construção da Arena MOC.</t>
   </si>
   <si>
     <t>11586</t>
   </si>
   <si>
     <t>461</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11586/req._igor.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11586/req._igor.pdf</t>
   </si>
   <si>
     <t>Solicita ao prefeito Guilherme Guimarães, a construção de uma praça pública no bairro Jardim Primavera, na quadra abaixo da linha de transmissão, em frente à Igreja Católica.</t>
   </si>
   <si>
     <t>11587</t>
   </si>
   <si>
     <t>462</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11587/req._rodrigo.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11587/req._rodrigo.pdf</t>
   </si>
   <si>
     <t>Que seja expedido ofício ao prefeito Guilherme Guimarães, com cópia ao sr. Vinícius Pereira, presidente da MCTRANS, solicitando instalação de um conjunto semafórico no cruzamento da rua Claudionor Antônio de Brito com a rua Antônio Costa, no bairro Cintra.</t>
   </si>
   <si>
     <t>11588</t>
   </si>
   <si>
     <t>463</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11588/requerimento_24-2025_fogos_de_artificio.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11588/requerimento_24-2025_fogos_de_artificio.pdf</t>
   </si>
   <si>
     <t>Que seja expedido ofício ao prefeito Guilherme Guimarães, solicitando que as festividades promovidas pelo Município, especialmente o Réveillon, sejam realizadas sem a utilização de fogos de artifício com estampido, optando-se exclusivamente por fogos silenciosos e luminosos. Solicita-se, ainda, que a Prefeitura, por meio de seus canais oficiais de comunicação, incentive a população a adotar a mesma prática, promovendo a conscientização sobre os benefícios da utilização de fogos sem estampido.</t>
   </si>
   <si>
     <t>11589</t>
   </si>
   <si>
     <t>464</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11589/17-_requerimento_-_iluminacao_publica_revisao_assinado.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11589/17-_requerimento_-_iluminacao_publica_revisao_assinado.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhado ofício ao prefeito de Montes Claros, Guilherme Guimarães, requerendo que seja realizada uma revisão para conceder desconto na COSIP – Custeio do Serviço de Iluminação Pública, tendo em vista o saldo existente no caixa do município.</t>
   </si>
   <si>
     <t>11594</t>
   </si>
   <si>
     <t>465</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11594/req..pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11594/req..pdf</t>
   </si>
   <si>
     <t>Solicita ao prefeito, Guilherme Guimarães, e ao Secretário Municipal de Infraestrutura e Planejamento Urbano, sr. Vanderlino José da Silveira, a construção de um Salão de Velório no bairro Alto da Boa Vista.</t>
   </si>
   <si>
     <t>11595</t>
   </si>
   <si>
     <t>466</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11595/req_466_2025.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11595/req_466_2025.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhado ao prefeito Guilherme Guimarães e à Secretária de Serviços Urbano, sra. Jeane Cristina Caetano da Cruz, ofício solicitando a instalação de 01 (uma) gaiola de coleta de lixo na comunidade de Marcela.</t>
   </si>
   <si>
     <t>11596</t>
   </si>
   <si>
     <t>467</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11596/req_467_2025.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11596/req_467_2025.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhado ofício a Diretora Superintendente da concessionária Eco-135, sra. Amanda Cruvinel Marçal, e ao sr. Tibireça Pires Glória, coordenador do escritório do DER/MG, solicitando, com urgência, a instalação de uma faixa elevada para travessia de pedestres no anel rodoviário leste, que dá acesso ao bairro Portal dos Ipês, bem como a realização de estudo técnico para a redução da velocidade permitida no radar local, dos atuais 60 km/h para 40 km/h.</t>
   </si>
   <si>
     <t>11597</t>
   </si>
   <si>
     <t>468</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11597/req_468_2025.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11597/req_468_2025.pdf</t>
   </si>
   <si>
     <t>Que seja expedido ofício ao Prefeito Municipal, Guilherme Guimarães, solicitando todo empenho e providências necessárias para que seja feito um reparo do asfalto e passeio da Avenida Professor Monteiro Fonseca, enfrente ao nº 1201, no Bairro Vila Brasília.</t>
   </si>
   <si>
     <t>11598</t>
   </si>
   <si>
     <t>469</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11598/req_469_2025.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11598/req_469_2025.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhado ao Excelentíssimo Prefeito de Montes Claros, Sr. Guilherme Guimarães, que seja colocado o nome de Simael Ferreira da Silva, produtor rural que faleceu, como forma de homenagem pelos serviços prestados, na pedra principal no galpão da Ceanorte localizado na Avenida Ceanorte, nº 3597, no Bairro Vila Telma.</t>
   </si>
   <si>
     <t>11601</t>
   </si>
   <si>
     <t>470</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11601/requerimento_26_pdf.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11601/requerimento_26_pdf.pdf</t>
   </si>
   <si>
     <t>Que seja solicitado ao prefeito Municipal, Guilherme Guimarães, a cobertura da quadra poliesportiva do Bairro Monte Sião IV.</t>
   </si>
   <si>
     <t>11602</t>
   </si>
   <si>
     <t>471</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11602/req._21_07.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11602/req._21_07.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhado ofício ao prefeito Guilherme Guimarães, com cópia ao secretário Vanderlino Silveira, solicitando a construção de um salão de velório no bairro Vila Sion.</t>
   </si>
   <si>
     <t>11603</t>
   </si>
   <si>
     <t>472</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11603/req._26_07.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11603/req._26_07.pdf</t>
   </si>
   <si>
     <t>Solicita que a Reunião Ordinária do dia 31/07/2025 seja transformada em Audiência Pública e transferida para às 8h30, para tratar da recente intensificação da fiscalização e proibição de apresentações musicais ao vivo em bares e similares do município e demais impactos sociais, como o trabalho infantil.</t>
   </si>
   <si>
     <t>11604</t>
   </si>
   <si>
     <t>473</t>
   </si>
   <si>
     <t>Maria Helena Lopes, Marlus do Independência</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11604/req._0707.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11604/req._0707.pdf</t>
   </si>
   <si>
     <t>Solicita ao prefeito Guilherme Guimarães que seja realizado o calçamento da Comunidade Rural de Taperinha, no sentido: Fazenda de Cedro em Extrema.</t>
   </si>
   <si>
     <t>11605</t>
   </si>
   <si>
     <t>474</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11605/req._igor_07.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11605/req._igor_07.pdf</t>
   </si>
   <si>
     <t>Solicita ao prefeito Guilherme Guimarães a ampliação da calçada lateral do Parque Cândido Canela.</t>
   </si>
   <si>
     <t>11606</t>
   </si>
   <si>
     <t>475</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11606/req_._12_07.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11606/req_._12_07.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhado ofício ao prefeito Guilherme Guimarães solicitando que seja determinado às secretarias responsáveis pela realização e fiscalização de eventos (corridas de rua, feirinhas de rua que gerem resíduos sólidos recicláveis, que, ao término do evento, a imediata coleta de todo o resíduo sólido reciclável, por até 24 horas após o término.</t>
   </si>
   <si>
     <t>11607</t>
   </si>
   <si>
     <t>476</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11607/req._pc.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11607/req._pc.pdf</t>
   </si>
   <si>
     <t>Solicita ao prefeito Guilherme Guimarães e às secretarias competentes o recapeamento da avenida Valdomiro Marcondes de Oliveira, da rua Dr. Walter Ferreira Barreto, da rua Flávio Maurício, bem como limpeza e manutenção dos canteiros centrais do bairro Ibituruna.</t>
   </si>
   <si>
     <t>11608</t>
   </si>
   <si>
     <t>477</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11608/req_iara_07.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11608/req_iara_07.pdf</t>
   </si>
   <si>
     <t>Que seja transformada em Audiência Pública e transferida para as 19 horas, a Reunião Ordinária do dia 07 de Agosto para discutir o tema: Direitos dos professores da educação básica das escolas municipais e CEMEIS de Montes Claros/MG.</t>
   </si>
   <si>
     <t>11611</t>
   </si>
   <si>
     <t>478</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11611/18-_anteprojeto.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11611/18-_anteprojeto.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhado ofício ao prefeito de Montes Claros/MG, Guilherme Guimarães, encaminhando o anteprojeto de Lei que “Institui o Programa Tarifa Zero no Transporte Coletivo Urbano do Município de Montes Claros e dá outras providências”.</t>
   </si>
   <si>
     <t>11612</t>
   </si>
   <si>
     <t>479</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11612/req_479_2025.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11612/req_479_2025.pdf</t>
   </si>
   <si>
     <t>Que seja transformada em Reunião Especial a Reunião Ordinária do dia 14 de agosto de 2025, e transferida para as 19h, para a entrega do Diploma Hermindo de Souza Pinto, em homenagem ao Dia dos Pais.</t>
   </si>
   <si>
     <t>11614</t>
   </si>
   <si>
     <t>480</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11614/req._11.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11614/req._11.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhado ofício ao prefeito Guilherme Guimarães, com cópia ao sr. Otávio Rocha, solicitando que os novos ônibus a serem adquiridos pelo município disponibilizem duas vagas para pessoas com deficiência (PCD'S).</t>
   </si>
   <si>
     <t>11615</t>
   </si>
   <si>
     <t>481</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11615/req_481_2025.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11615/req_481_2025.pdf</t>
   </si>
   <si>
     <t>Que seja expedido ofício ao prefeito Guilherme Guimarães solicitando a abertura de concorrência pública para a habilitação de convênios com empresas que ofertem cartões de desconto de saúde aos servidores municipais, como modalidade complementar aos planos de saúde já existentes.</t>
   </si>
   <si>
     <t>11616</t>
   </si>
   <si>
     <t>482</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11616/req_482_2025.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11616/req_482_2025.pdf</t>
   </si>
   <si>
     <t>Que seja agendada Sessão Especial de homenagem ao Curso de Direito e ao Centro Acadêmico Cyro dos Anjos (CACYRO) da Universidade Estadual de Montes Claros (UNIMONTES) para o dia 15 de agosto de 2025, ás 19h.</t>
   </si>
   <si>
     <t>11617</t>
   </si>
   <si>
     <t>483</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11617/req_483_2025.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11617/req_483_2025.pdf</t>
   </si>
   <si>
     <t>Que seja expedido ofício ao Exmo. Sr. Prefeito Guilherme Augusto Guimarães de Oliveira solicitando a viabilidade para conceder isenção de pagamento de estacionamento rotativo "área azul" para os veículos oficiais do Município devidamente identificados, quando em objeto de serviço no perímetro das áreas especiais para o estacionamento rotativo de veículos automotores.</t>
   </si>
   <si>
     <t>11620</t>
   </si>
   <si>
     <t>484</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11620/req_484_2025.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11620/req_484_2025.pdf</t>
   </si>
   <si>
     <t>Que seja realizada Audiência Pública na Câmara Municipal de Montes Claros no dia 12/08/2025, às 19:00, para discutir a importância da Implantação da Lei de Inovação Tecnológica do Município de Montes Claros.</t>
   </si>
   <si>
     <t>11623</t>
   </si>
   <si>
     <t>485</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11623/requerimento_248_assinado_-_iluminacao_publica_riachinho.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11623/requerimento_248_assinado_-_iluminacao_publica_riachinho.pdf</t>
   </si>
   <si>
     <t>Que seja expedido ofício ao prefeito Guilherme Guimarães, solicitando a implementação de 06 Postes de iluminação pública completos na Comunidade Rural de Riachinho.</t>
   </si>
   <si>
     <t>11625</t>
   </si>
   <si>
     <t>486</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11625/requerimento_31_solicita_instalacao_de_redutores_eletronicos_de_velocidade.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11625/requerimento_31_solicita_instalacao_de_redutores_eletronicos_de_velocidade.pdf</t>
   </si>
   <si>
     <t>Que seja enviado ofício ao Prefeito de Montes Claros, Sr. Guilherme Guimarães, solicitando que sejam instalados Redutores Eletrônicos de Velocidade  nas principais avenidas de acesso da cidade de Montes Claros.</t>
   </si>
   <si>
     <t>11626</t>
   </si>
   <si>
     <t>487</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11626/req_487_2025.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11626/req_487_2025.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhado ofício ao prefeito Guilherme Guimarães e ao Secretário de Agricultura, Osmani Barbosa, solicitando patrolamento e cascalhamento na via principal da BR ligando à Comunidade de Marcela.</t>
   </si>
   <si>
     <t>11627</t>
   </si>
   <si>
     <t>488</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11627/req_488_2025.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11627/req_488_2025.pdf</t>
   </si>
   <si>
     <t>Que seja convertida a Sessão Ordinária do dia 21/08/2025 (quinta-feira), em Reunião Especial para Solenidade de Concessão de Título de Cidadão Honorário de Montes Claros ao Sr. Pedro Ramos Pereira, cumpre destacar que no dia da solenidade de entrega da Honraria a Câmara Municipal de Montes Claros deverá Homenagear a Impresilk Comunicação Visual LTDA. Tal solenidade ocorrerá no dia 21/08/2025, às 19:30.</t>
   </si>
   <si>
     <t>11628</t>
   </si>
   <si>
     <t>489</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11628/req_489_2025.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11628/req_489_2025.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhado ofício ao prefeito Guilherme Guimarães, com cópia para a Secretaria Municipal de Infraestrutura e Planejamento Urbano, Secretaria de Saúde e Secretaria de Serviços Urbanos, solicitando a reforma urgente da calçada da Unidade de Saúde da Família Esplanada, localizada na Rua Coronel Coelho, nº 195, no Bairro Esplanada.</t>
   </si>
   <si>
     <t>11629</t>
   </si>
   <si>
     <t>490</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11629/req_490_2025.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11629/req_490_2025.pdf</t>
   </si>
   <si>
     <t>Requer a construção de uma Unidade Básica de Saúde (UBS) tipo II, no bairro Monte Carmelo, na Avenida Antônio Lafetá Rebelo, no município de Montes Claros/MG.</t>
   </si>
   <si>
     <t>11631</t>
   </si>
   <si>
     <t>491</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11631/req.13.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11631/req.13.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhado ofício ao sr. Guilherme Guimarães, prefeito de Montes Claros, com cópia ao Secretário de Saúde, Ilmo. Sr. Eduardo Luiz da Silva, solicitando a construção de uma Unidade Básica de Saúde (UBS) no bairro Portal dos Ipês.</t>
   </si>
   <si>
     <t>11632</t>
   </si>
   <si>
     <t>492</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11632/req..pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11632/req..pdf</t>
   </si>
   <si>
     <t>Que seja enviado ofício ao prefeito de Montes Claros, sr. Guilherme Guimarães, solicitando a limpeza e nivelamento com máquina motoniveladora (patrol) na estrada que dá acesso aos povoados de Olhos D'Água e Buritis, localizada na primeira entrada antes do cemitério de Nova Esperança.</t>
   </si>
   <si>
     <t>11633</t>
   </si>
   <si>
     <t>493</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11633/req._pc.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11633/req._pc.pdf</t>
   </si>
   <si>
     <t>Que seja enviado ofício ao prefeito de Montes Claros, Guilherme Guimarães, solicitando atenção especial à limpeza das vias públicas do bairro lbituruna, com ênfase nas Ruas: Waldemar de Oliveira Santos e Olímpio Ferreira dos Santos, que apresentam acúmulo de lixo, entulhos e mato em diversos trechos.</t>
   </si>
   <si>
     <t>11637</t>
   </si>
   <si>
     <t>494</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11637/requerimento_25-2025_gratificacao_de_estimulo_a_produtividade_individual.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11637/requerimento_25-2025_gratificacao_de_estimulo_a_produtividade_individual.pdf</t>
   </si>
   <si>
     <t>Que seja expedido ofício ao prefeito Guilherme Guimarães, solicitando a concessão de gratificação de estímulo à produtividade individual aos Médicos Veterinários que trabalham no Programa de Manejo Populacional de Cães e Gatos do município, considerando a grande demanda para os procedimentos de castração.</t>
   </si>
   <si>
     <t>11638</t>
   </si>
   <si>
     <t>495</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11638/01-_requerimento_recesso_alteracao_compressed.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11638/01-_requerimento_recesso_alteracao_compressed.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhado ofício ao prefeito de Montes Claros, Guilherme Guimarães, solicitando a implantação, de forma permanente , do recesso escolar para todos os servidores da educação.</t>
   </si>
   <si>
     <t>11640</t>
   </si>
   <si>
     <t>496</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11640/req_496_2025.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11640/req_496_2025.pdf</t>
   </si>
   <si>
     <t>Que seja expedido ofício ao Prefeito Municipal, Sr. Guilherme Augusto Guimarães de Oliveira, solicitando todo empenho e providências necessárias para implantação de uma lombada (quebra molas) na rua "G", esquina com rua I, no bairro Vila Anália, no trecho entre aos n°s 677a 729.</t>
   </si>
   <si>
     <t>11641</t>
   </si>
   <si>
     <t>497</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11641/requerimento_249_-_homenagem_sr_flavio_goncalves_-_assinado.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11641/requerimento_249_-_homenagem_sr_flavio_goncalves_-_assinado.pdf</t>
   </si>
   <si>
     <t>Que seja agendada uma reunião especial no dia 01 de Setembro de 2025, às 19h30, para a entrega do Título de Cidadão Benemérito ao sr. Flávio Gonçalves Oliveira, presidente da Sociedade Rural de Montes Claros.</t>
   </si>
   <si>
     <t>11643</t>
   </si>
   <si>
     <t>498</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11643/requerimento_32_solicita_iluminacao_av_francisco_caetani_1.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11643/requerimento_32_solicita_iluminacao_av_francisco_caetani_1.pdf</t>
   </si>
   <si>
     <t>Que seja enviado ofício ao Prefeito de Montes Claros, Sr. Guilherme Guimarães, solicitando que seja instalada iluminação pública na Avenida Francisco Caetani, no bairro Major Prates, do lado esquerdo, no sentido centro-bairro.</t>
   </si>
   <si>
     <t>11647</t>
   </si>
   <si>
     <t>499</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11647/req.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11647/req.pdf</t>
   </si>
   <si>
     <t>Que seja expedido ofício ao prefeito Guilherme Guimarães, solicitando a realização de estudos técnicos e de viabilidade para a abertura de uma passagem viária que interligue o bairro Jardim Niemeyer ao Distrito Industrial, tendo como traçado a Av. Osmani Barbosa (coordenada 16°40'43,25"ss) até a Rua H. Hendersen (coordenada 43°51120,3"ss).</t>
   </si>
   <si>
     <t>11650</t>
   </si>
   <si>
     <t>500</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11650/req..pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11650/req..pdf</t>
   </si>
   <si>
     <t>Que seja enviado ofício ao prefeito de Montes Claros, Guilherme Guimarães, solicitando a inclusão dos programas de apoio à parentalidade, como o Famílias Fortes e o ACT (Adults and Children Together), no Plano Plurianual (PPA) do Município de Montes Claros/MG.</t>
   </si>
   <si>
     <t>11653</t>
   </si>
   <si>
     <t>501</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11653/req_501_2025.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11653/req_501_2025.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhado ofício ao prefeito Guilherme Augusto Guimarães, solicitando a viabilização da construção de vestiários e instalação de alambrados nos campos de futebol das comunidades de Monte Alto e de Tabuas.</t>
   </si>
   <si>
     <t>11654</t>
   </si>
   <si>
     <t>502</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11654/req_502_2025.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11654/req_502_2025.pdf</t>
   </si>
   <si>
     <t>Que seja transformada em Audiência Pública a reunião ordinária do dia 28 de agosto do corrente ano, tendo como pauta: Direitos dos Professores da Educação Básica, das escolas municipais e Cemeis de Montes Claros. Horário: 19h.</t>
   </si>
   <si>
     <t>11655</t>
   </si>
   <si>
     <t>503</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11655/req_503_2025.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11655/req_503_2025.pdf</t>
   </si>
   <si>
     <t>Que seja expedido ofício ao prefeito Guilherme Guimarães, requerendo em nome da Comunidade Rural de Espigão de Cima, que seja atendida a solicitação de extensão de rede completa e pavimentação asfáltica na rua João Ribeiro Leal.</t>
   </si>
   <si>
     <t>11656</t>
   </si>
   <si>
     <t>504</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11656/requerimento_28__assinar.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11656/requerimento_28__assinar.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhado ao  prefeito Municipal, Guilherme Guimarães, o anteprojeto do Decreto Municipal que altera o Decreto Municipal nº 2.177, de 06 de Dezembro de 2005, para assegurar o direito da contagem de tempo para fins da progressão e promoção ao Servidor que estiver em readaptação funcional (READ).</t>
   </si>
   <si>
     <t>11657</t>
   </si>
   <si>
     <t>505</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11657/20-_portal_dos_ventos.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11657/20-_portal_dos_ventos.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhado ofício ao prefeito, Guilherme Guimarães, e ao Secretário Municipal de Agricultura, Osmani Barbosa, solicitando a reforma da estrada de acesso à comunidade Portal dos Ventos (Gameleira 2), localizada na BR-135, Km 376, sentido Montes Claros/Belo Horizonte, com entrada à direita e extensão aproximada de 5 km.</t>
   </si>
   <si>
     <t>11659</t>
   </si>
   <si>
     <t>506</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11659/024-2025_cercado_do_morro_vl_sao_francisco_de_assis.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11659/024-2025_cercado_do_morro_vl_sao_francisco_de_assis.pdf</t>
   </si>
   <si>
     <t>Requer seja expedido ofício ao prefeito Guilherme Guimarães, solicitando a viabilidade do cercamento com alambrado de parte do morro (Vila São Francisco de Assis) especificamente na área onde as pessoas têm acessibilidade, com o objetivo de evitar acidentes e aumentar a segurança da população.</t>
   </si>
   <si>
     <t>11661</t>
   </si>
   <si>
     <t>507</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11661/req._ed..pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11661/req._ed..pdf</t>
   </si>
   <si>
     <t>Solicita ao prefeito Guilherme Guimarães, a instalação de iluminação pública na Avenida Dr. Mário Tourinho, no acesso ao bairro Residencial Sul.</t>
   </si>
   <si>
     <t>11662</t>
   </si>
   <si>
     <t>508</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11662/req._ailton.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11662/req._ailton.pdf</t>
   </si>
   <si>
     <t>Que seja expedido ofício ao prefeito Guilherme Guimarães, solicitando a instalação da rede de esgoto nas ruas: 21, 28 e 29, no bairro Jaraguá II.</t>
   </si>
   <si>
     <t>11663</t>
   </si>
   <si>
     <t>509</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11663/req._odair.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11663/req._odair.pdf</t>
   </si>
   <si>
     <t>Solicita ao prefeito a criação de uma Policlínica na área pública, situada na rua Edvaldo Augustinho da Rocha, para atender aos moradores dos bairros: Santa Lúcia, Monte Carmelo, Belvedere, Veneza Parque e bairros adjacentes.</t>
   </si>
   <si>
     <t>11664</t>
   </si>
   <si>
     <t>510</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11664/req._igor.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11664/req._igor.pdf</t>
   </si>
   <si>
     <t>Que seja enviado ofício ao prefeito Guilherme Guimarães, com cópia ao Secretário de Infraestrutura e para a MCTRANS, solicitando viabilizar a implantação e padronização de novas e modernas edificações (abrigo) nos pontos de ônibus da cidade.</t>
   </si>
   <si>
     <t>11667</t>
   </si>
   <si>
     <t>511</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11667/req._23.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11667/req._23.pdf</t>
   </si>
   <si>
     <t>Que seja enviado ofício ao prefeito Guilherme Guimarães com cópia para a Secretária de Esportes, Juliana Peixoto, e Secretário de Infraestrutura, Vanderlino Silveira, solicitando a reforma da Quadra Poliesportiva localizada no Bairro Vera Cruz.</t>
   </si>
   <si>
     <t>11669</t>
   </si>
   <si>
     <t>512</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11669/requerimento_26-2025_agosto_caramelo.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11669/requerimento_26-2025_agosto_caramelo.pdf</t>
   </si>
   <si>
     <t>Que seja expedido ofício ao prefeito Guilherme Guimarães, solicitando a adesão do município na campanha "Agosto Caramelo", lançada pelo Governo de Minas Gerais para combater abandono e maus-tratos de animais, e que sejam realizadas ações como: atividades educativas em escolas, eventos de adoção, mutirões de castração e microchipagem, além de intervenções culturais e campanhas de conscientização.</t>
   </si>
   <si>
     <t>11673</t>
   </si>
   <si>
     <t>513</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11673/req_513_2025.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11673/req_513_2025.pdf</t>
   </si>
   <si>
     <t>Que seja expedido ofício ao Prefeito Municipal, Sr. Guilherme Augusto Guimarães de Oliveira, solicitando todo empenho em viabilizar um estudo na Avenida Itamar Caldeira Brant, no cruzamento da Rua Geovane Soares Cruz, para devida providência de uma sinalização que reduza e evite acidentes no local.</t>
   </si>
   <si>
     <t>11674</t>
   </si>
   <si>
     <t>514</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11674/req_514_2025_-_02.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11674/req_514_2025_-_02.pdf</t>
   </si>
   <si>
     <t>Que seja expedido ofício ao prefeito Guilherme Augusto Guimarães, solicitando o asfaltamento da via localizada à margem da linha férrea, nas proximidades do Parque de Exposições, no trecho compreendido entre os bairros: Alcides Rabelo e Vila Exposição.</t>
   </si>
   <si>
     <t>11675</t>
   </si>
   <si>
     <t>515</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11675/req..pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11675/req..pdf</t>
   </si>
   <si>
     <t>Que seja enviado ofício ao prefeito Guilherme Guimarães, solicitando a complementação de pavimentação asfáltica em ruas no distrito de Nova Esperança.</t>
   </si>
   <si>
     <t>11677</t>
   </si>
   <si>
     <t>516</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11677/requerimento_33_solicita_reforma_na_praca_prof_luciola_dias_moreira.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11677/requerimento_33_solicita_reforma_na_praca_prof_luciola_dias_moreira.pdf</t>
   </si>
   <si>
     <t>Que seja enviado ofício ao Prefeito de Montes Claros, Exmo. Sr. Guilherme Guimarães,  solicitando que seja feita a reforma da Praça Professora Lucíola Dias Moreira, no bairro Augusta Mota.</t>
   </si>
   <si>
     <t>11678</t>
   </si>
   <si>
     <t>517</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11678/requerimento_251_-_assinado_recuperacao_do_gramado_campo_terra_preta.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11678/requerimento_251_-_assinado_recuperacao_do_gramado_campo_terra_preta.pdf</t>
   </si>
   <si>
     <t>Que seja expedido ofício ao prefeito Guilherme Guimarães, requerendo em nome dos moradores do bairro Canelas II, que seja realizado a recuperação do gramado do Campo Terra Preta.</t>
   </si>
   <si>
     <t>11680</t>
   </si>
   <si>
     <t>518</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11680/25-2025_instalacao_de_cameras_de_suguranca.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11680/25-2025_instalacao_de_cameras_de_suguranca.pdf</t>
   </si>
   <si>
     <t>Que seja expedido ofício ao prefeito Guilherme Guimarães, solicitando viabilizar a instalação de câmeras de segurança nas entradas de acesso de cada distrito do município de Montes Claros-MG.</t>
   </si>
   <si>
     <t>11681</t>
   </si>
   <si>
     <t>519</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11681/requerimento_pronto.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11681/requerimento_pronto.pdf</t>
   </si>
   <si>
     <t>Solicita que seja encaminhado o anteprojeto atualizado que estabelece a Política Municipal de Incentivo à Inovação Tecnológica ao prefeito de Montes Claros, Guilherme Guimarães, com cópia para o Secretário Municipal de Inovação e Projetos Especiais e Vice- Prefeito, Otávio Rocha com cópia ao Secretário Municipal Aceleração Econômica, Sr. Glenn Andrade.</t>
   </si>
   <si>
     <t>11682</t>
   </si>
   <si>
     <t>520</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11682/req._odair.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11682/req._odair.pdf</t>
   </si>
   <si>
     <t>0 Vereador requerer ao Plenário que no dia 29 de agosto de 2025 (sexta-feira) seja realizada Sessão Especial, às 19 horas, para homenagem ao Núcleo de Práticas Jurídicas (NPJ) do curso de Direito do Centro Universitário FIPMOC.</t>
   </si>
   <si>
     <t>11685</t>
   </si>
   <si>
     <t>521</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11685/req._crisostomo.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11685/req._crisostomo.pdf</t>
   </si>
   <si>
     <t>Que seja enviado ofício ao prefeito Guilherme Guimarães, à presidente da ESURB, sra. Maria Lúcia Pereira Ramos e ao Secretário de Infraestrutura, Vanderlino Silveira, solicitando o recapeamento da Avenida Lauro Dias de Sá, localizada entre os bairros: Alto da Boa Vista e Santo Antônio I e II.</t>
   </si>
   <si>
     <t>11687</t>
   </si>
   <si>
     <t>522</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11687/req._25.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11687/req._25.pdf</t>
   </si>
   <si>
     <t>Que seja enviado ofício ao Prefeito de Montes Claros, sr. Guilherme Augusto Guimarães de Oliveira, solicitando a pavimentação asfáltica da Rua Trinta e Seis, bairro Santo Amaro, onde se localiza o CEMEI Professora Udilma Porto de Souza.</t>
   </si>
   <si>
     <t>11688</t>
   </si>
   <si>
     <t>523</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11688/req._33.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11688/req._33.pdf</t>
   </si>
   <si>
     <t>Que seja enviado ofício ao Prefeito de Montes Claros, sr. Guilherme Guimarães, solicitando a construção de uma pista municipal de atletismo, estruturada e acessível à comunidade.</t>
   </si>
   <si>
     <t>11689</t>
   </si>
   <si>
     <t>524</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11689/req._42.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11689/req._42.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhado ofício ao sr. Guilherme Augusto Guimarães, Prefeito de Montes Claros, com cópia para o Secretário de Infraestrutura e Planejamento Urbano, Vanderlino José Silveira, solicitando a pavimentação da Rua Venezuela, no bairro Dr. João Alves, no trecho compreendido entre os números 367 e 441.</t>
   </si>
   <si>
     <t>11690</t>
   </si>
   <si>
     <t>525</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11690/req._09.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11690/req._09.pdf</t>
   </si>
   <si>
     <t>Que seja expedido ofício ao Prefeito Guilherme Guimarães e ao Secretário de Agricultura Pecuária e Desenvolvimento Rural Osmani Barbosa, solicitando, o asfaltamento da estrada rural que ligar a estrada da produção a MC-20 passando pelas comunidades de Canoas e Assentamento de Mucambo firme, obra muito importante para os produtores e os moradores da região.</t>
   </si>
   <si>
     <t>11697</t>
   </si>
   <si>
     <t>526</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11697/requerimento_34_solicita_olho_vivo_na_rotatoria_do_morada_do_parque.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11697/requerimento_34_solicita_olho_vivo_na_rotatoria_do_morada_do_parque.pdf</t>
   </si>
   <si>
     <t>Que seja enviado ofício ao prefeito Guilherme Guimarães, solicitando a instalação de uma câmera do sistema “Olho Vivo” na rotatória do Bairro Morada do Parque, sentido BR-365, localizada na Avenida Olímpio Teixeira Guimarães com a Avenida Mestra Rosa Chaves.</t>
   </si>
   <si>
     <t>11698</t>
   </si>
   <si>
     <t>527</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11698/req_527_2025.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11698/req_527_2025.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhado ofício ao prefeito Guilherme Guimarães e ao Secretário de Infraestrutura e Planejamento Urbano, Vanderlino José da Silveira, solicitando pavimentação asfáltica de ruas no distrito de Aparecida de Mundo Novo.</t>
   </si>
   <si>
     <t>11702</t>
   </si>
   <si>
     <t>528</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11702/req_528_2025.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11702/req_528_2025.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhado ofício ao prefeito Guilherme Guimarães, com o intuito de avaliar a viabilidade da implantação de uma segunda via de acesso à região do bairro Acácias, localizada na interseção da Avenida Lago do Tucuruí com a Quita Guimarães, o objetivo é melhorar o acesso à área.</t>
   </si>
   <si>
     <t>11703</t>
   </si>
   <si>
     <t>529</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11703/requerimento_30.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11703/requerimento_30.pdf</t>
   </si>
   <si>
     <t>Que seja solicitado ao prefeito Guilherme Guimarães, alambrado em torno do campo de futebol e a instalação da grama, na Rua George Washington, esquina com a Rua Luxemburgo, no Bairro Santos Dumont.</t>
   </si>
   <si>
     <t>11705</t>
   </si>
   <si>
     <t>530</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11705/requerimento_assinado__252_-_veiculos_oficiais_-_apontadores.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11705/requerimento_assinado__252_-_veiculos_oficiais_-_apontadores.pdf</t>
   </si>
   <si>
     <t>Que seja expedido ofício ao prefeito Guilherme Guimarães, requerendo que sejam disponibilizados 06 Veículos (automóveis) oficiais, diante da grande demanda de trabalho e dificuldades que os profissionais de Apontadores do município enfrentam.</t>
   </si>
   <si>
     <t>11706</t>
   </si>
   <si>
     <t>531</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11706/req._01.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11706/req._01.pdf</t>
   </si>
   <si>
     <t>Que seja expedido Ofício ao Prefeito Guilherme Guimarães, solicitando providências para que seja instalado um quebra-mola na rua Bernadino Souto no trecho entre as ruas: Baltazar Geraldo Gonçalves e Rita Fernandes Medeiros.</t>
   </si>
   <si>
     <t>11708</t>
   </si>
   <si>
     <t>532</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11708/req._02.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11708/req._02.pdf</t>
   </si>
   <si>
     <t>Solicita ao prefeito a reforma e manutenção da Praça Natalício Narciso Durães, na Rua Agnelo Rodrigues, no Bairro Santa Lúcia, bem como a reforma e manutenção da Praça do Bairro Planalto, na Avenida Lúcio Narciso, ambas com calçadas no modelo da Praça do Maracanã com Pavimentação Asfáltica.</t>
   </si>
   <si>
     <t>11709</t>
   </si>
   <si>
     <t>533</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11709/req._03.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11709/req._03.pdf</t>
   </si>
   <si>
     <t>Solicita ao prefeito Guilherme Guimarães, a revitalização da Praça Luiz Bahia, localizada entre as ruas: José Soares de Paulo e Antônio Costa, no bairro Cintra.</t>
   </si>
   <si>
     <t>11710</t>
   </si>
   <si>
     <t>534</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11710/req._25.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11710/req._25.pdf</t>
   </si>
   <si>
     <t>Que seja enviado ofício ao Prefeito Guilherme Guimarães, com cópia para o Presidente da MCTRANS, sr. Vinícius Pereira Santos, solicitando a realização de estudo técnico para verificar a viabilidade de implantação de redutores de velocidade na Rua Aderaldino Fernandes da Silva, especificamente no_x000D_
 trecho compreendido entre os números: 200e 700, no bairro Barcelona Park.</t>
   </si>
   <si>
     <t>11712</t>
   </si>
   <si>
     <t>535</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11712/req._15.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11712/req._15.pdf</t>
   </si>
   <si>
     <t>Que seja expedido ofício ao prefeito Guilherme Guimarães, solicitando que seja avaliada a possibilidade de incluir no projeto da futura praça do Bairro Universitário, a construção de quadras de beach tennis, para valorizar a prática esportiva, o espaço público e atender à demanda da comunidade local.</t>
   </si>
   <si>
     <t>11713</t>
   </si>
   <si>
     <t>536</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11713/01-_requerimento_vale_alimentacao.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11713/01-_requerimento_vale_alimentacao.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhado ofício ao prefeito Guilherme Guimarães, solicitando a realização de um estudo de viabilidade econômico-financeira para a concessão do Vale-Alimentação a todos os servidores municipais, incluindo os vinculados às empresas públicas municipais, como a MCTRANS, a ESURB, bem como às autarquias.</t>
   </si>
   <si>
     <t>11714</t>
   </si>
   <si>
     <t>537</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11714/req._unidade.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11714/req._unidade.pdf</t>
   </si>
   <si>
     <t>Que seja enviado ofício ao Prefeito de Montes Claros, sr. Guilherme Guimarães de Oliveira, solicitando a construção das sedes próprias da Unidade de Acolhimento Dona Joana Campos e do Lar Betânia.</t>
   </si>
   <si>
     <t>11719</t>
   </si>
   <si>
     <t>538</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11719/req_538_2025.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11719/req_538_2025.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhado ofício ao prefeito de Montes Claros, Guilherme Guimarães, diante da solicitação da Associação de Moradores, Amigos e Trabalhadores Rurais de Facela e outros moradores, solicitando a construção de uma praça com quadra dentro da Comunidade (Jardim Alegre).</t>
   </si>
   <si>
     <t>11721</t>
   </si>
   <si>
     <t>539</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11721/requerimento_253_assinado_-_conego_michel.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11721/requerimento_253_assinado_-_conego_michel.pdf</t>
   </si>
   <si>
     <t>Que a reunião ordinária do dia 25 de setembro de 2025 seja transformada em reunião especial e transferida para as 19h30, para a entrega do Título de Cidadão Honorário ao Cônego Michel Júnior Valério, O. Praem, Religioso da Ordem Premonstratense, presidente da Clínica Solidaria da Rosa Mística e Administrador da Paróquia Nossa Senhora Rosa Mística.</t>
   </si>
   <si>
     <t>11723</t>
   </si>
   <si>
     <t>540</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11723/requerimento_35_sinalizacao_raul_correa.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11723/requerimento_35_sinalizacao_raul_correa.pdf</t>
   </si>
   <si>
     <t>Que seja enviado ofício ao prefeito de Montes Claros, Sr. Guilherme Guimarães, reiterando a solicitação feita através do requerimento nº 023/2025, aprovada na Reunião Ordinária do dia 20 de maio, na qual solicita a implantação de semáforo na Rua Raul Correa, esquina com Rua Aimorés, no bairro Cândida Câmara.</t>
   </si>
   <si>
     <t>11724</t>
   </si>
   <si>
     <t>541</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11724/requerimento_31-assinado.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11724/requerimento_31-assinado.pdf</t>
   </si>
   <si>
     <t>Solicita ao prefeito Guilherme Guimarães, a construção de uma praça em área pública, entre a  Av. Manoel Caribé Filho e a Rua B, no Bairro: Ciro Dos Anjos.</t>
   </si>
   <si>
     <t>11725</t>
   </si>
   <si>
     <t>542</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11725/req._ver..pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11725/req._ver..pdf</t>
   </si>
   <si>
     <t>Solicita ao prefeito Guilherme Guimarães,  a instalação de passarelas de pedestres na Avenida Vicente Guimarães, ligando os dois lados da via nas proximidades da Igreja Nossa Senhora da Boa Viagem, no bairro Canelas.</t>
   </si>
   <si>
     <t>11726</t>
   </si>
   <si>
     <t>543</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11726/req._igor.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11726/req._igor.pdf</t>
   </si>
   <si>
     <t>Solicita ao prefeito a inclusão da nova praça do bairro Jardim Primavera, no Projeto "Conecta MOC", iniciativa que visa disponibilizar internet gratuita em praças públicas de Montes Claros, promovendo acesso à informação, educação, comunicação e inclusão digital à população.</t>
   </si>
   <si>
     <t>11730</t>
   </si>
   <si>
     <t>544</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11730/req._iara.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11730/req._iara.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhado ofício ao prefeito, Guilherme Guimarães, com a solicitação, do Diretório Central dos Estudantes (DCE) da Universidade Estadual de Montes Claros (Unimontes) pleiteando a doação de um terreno do município para a construção da primeira Moradia Estudantil da UNIMONTES.</t>
   </si>
   <si>
     <t>11731</t>
   </si>
   <si>
     <t>545</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11731/req._25.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11731/req._25.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhada ao Prefeito Guilherme Guimarães, com cópia para a Secretaria de Esporte e Lazer, Secretaria de Infraestrutura, a solicitação de reforma da quadra poliesportiva do Bairro Santa Laura, com a instalação de arquibancada, colocação de alambrado, melhoria na iluminação pública da área e Instalação de uma academia ao ar livre.</t>
   </si>
   <si>
     <t>11732</t>
   </si>
   <si>
     <t>546</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11732/01-_requerimento_passe_livre.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11732/01-_requerimento_passe_livre.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhado ofício ao prefeito, Guilherme Guimarães, solicitando estudo de viabilidade para a implantação do Passe Livre/Tarifa Zero para todos os estudantes de Montes Claros, transformando este benefício em política pública permanente e ampliando os critérios de concessão, de forma que nenhum aluno, seja de reque público ao privada, supletivo, curso superior, técnico profissionalizante ou pós-graduação fique sem acesso à escola por dificuldades financeiras ou de deslocamento.</t>
   </si>
   <si>
     <t>11735</t>
   </si>
   <si>
     <t>547</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11735/req._34.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11735/req._34.pdf</t>
   </si>
   <si>
     <t>Solicita ao prefeito providências quanto à implantação de medidas de segurança viária no cruzamento entre as Ruas: General Carneiro e Rua Bocaiúva.</t>
   </si>
   <si>
     <t>11737</t>
   </si>
   <si>
     <t>548</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11737/req_548_2025.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11737/req_548_2025.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhado ofício ao prefeito de Montes Claros, sr. Guilherme Guimarães, solicitando que sejam encaminhadas as repostas aos Ofícios/Comissões/EDU/ nº 20/2025 e nº 21/2025 (cópias anexas), emitidos pela Comissão de Educação e recebidos no Gabinete do Prefeito em 17/07/2025, referentes às reivindicações da Rede Municipal de Ensino, bem como às reivindicações dos representantes da categoria dos Auxiliares de Docência, no prazo de até 15 (quinze) dias, conforme estabelecido no artigo 71, inciso XIII, da Lei Orgânica do Municipal.</t>
   </si>
   <si>
     <t>11739</t>
   </si>
   <si>
     <t>549</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11739/req_549_2025.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11739/req_549_2025.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhado ofício ao prefeito Guilherme Guimarães, com cópia ao Secretário Municipal de Saúde, Eduardo Luiz da Silva, encaminhando o Anteprojeto de Lei que "Dispõe sobre a criação do aplicativo Consulta Fácil MOC, destinado ao agendamento e cancelamento de consultas e exames nas unidades básicas de saúde e policlínicas do município de Montes Claros e dá outras providências".</t>
   </si>
   <si>
     <t>11740</t>
   </si>
   <si>
     <t>550</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11740/req_550_2025.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11740/req_550_2025.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhado ofício ao sr. Guilherme Guimarães, Prefeito de Montes Claros, solicitando a construção de uma quadra de beach tênis na praça do Conjunto José Carlos Vale de Lima.</t>
   </si>
   <si>
     <t>11744</t>
   </si>
   <si>
     <t>551</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11744/req..pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11744/req..pdf</t>
   </si>
   <si>
     <t>Que seja enviado ofício ao prefeito de Montes Claros, sr. Guilherme Guimarães, solicitando viabilizar junto à Secretaria Municipal de Saúde, a continuidade da construção da Unidade Básica de Saúde (UBS) Clarice Athaíde.</t>
   </si>
   <si>
     <t>11745</t>
   </si>
   <si>
     <t>552</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11745/req._ok.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11745/req._ok.pdf</t>
   </si>
   <si>
     <t>Que seja enviado ofício ao prefeito, sr. Guilherme Guimarães, solicitando que seja dada prioridade para a construção de uma praça pública ao lado do "Campo de Terra Preta" do bairro Canelas, situado na Rua G.</t>
   </si>
   <si>
     <t>11747</t>
   </si>
   <si>
     <t>553</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11747/req_553_2025.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11747/req_553_2025.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhado ofício ao prefeito, Guilherme Guimarães, solicitando manutenção e recuperação da Praça Itapetinga, localizada no bairro Alto São João, e a possibilidade de instalação de uma academia ao ar livre.</t>
   </si>
   <si>
     <t>11748</t>
   </si>
   <si>
     <t>554</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11748/requerimento_36_revitalizacao_area_verde_jd_liberd-assinado.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11748/requerimento_36_revitalizacao_area_verde_jd_liberd-assinado.pdf</t>
   </si>
   <si>
     <t>Que seja enviado ofício ao prefeito de Montes Claros, Sr. Guilherme Guimarães, solicitando a revitalização da área verde na entrada do Bairro Jardim Liberdade.</t>
   </si>
   <si>
     <t>11750</t>
   </si>
   <si>
     <t>555</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11750/req_555_2025.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11750/req_555_2025.pdf</t>
   </si>
   <si>
     <t>Que seja expedido ofício ao Prefeito Municipal, Sr. Guilherme Augusto Guimarães de Oliveira, solicitando todo empenho na agilidade por meio da  MCTrans na instalação das placas indicativas no percurso da Estrada que liga o Distrito de Nova Esperança à comunidade de Calhau.</t>
   </si>
   <si>
     <t>11751</t>
   </si>
   <si>
     <t>556</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11751/26-2025_antecipacao_de_50_do_13o_salario_do_servidor-assinado.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11751/26-2025_antecipacao_de_50_do_13o_salario_do_servidor-assinado.pdf</t>
   </si>
   <si>
     <t>Requer que seja expedido ofício ao Exmo. Sr. Prefeito Guilherme Guimarães solicitando a viabilidade da antecipação de 50% do 13º salário, para o mês que antecede o aniversário do servidor.</t>
   </si>
   <si>
     <t>11752</t>
   </si>
   <si>
     <t>557</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11752/requerimento_no____32.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11752/requerimento_no____32.pdf</t>
   </si>
   <si>
     <t>Vem, por meio do presente, requerer, após consulta ao Plenário que a Sessão Ordinária do dia 18 de Setembro de 2025 (quinta-feira), que seja transformada em Reunião Especial e transferida para o horário de 19:00, para entrega de Título De Cidadão Benemérito De Montes Claros ao Sr. Ricardo Alves Froes , conforme Resolução n º 15, de 01 de Abril de 2025.</t>
   </si>
   <si>
     <t>11753</t>
   </si>
   <si>
     <t>558</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11753/req.01.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11753/req.01.pdf</t>
   </si>
   <si>
     <t>Que seja enviado ofício ao prefeito Guilherme Guimarães, solicitando a notificação do proprietário do lote da Avenida Dr. Sidney Chaves, altura do nº 420, no bairro Vila Regina, que atualmente se encontra em estado de abandono e está sendo utilizado para descarte irregular de resíduos.</t>
   </si>
   <si>
     <t>11754</t>
   </si>
   <si>
     <t>559</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11754/req.02.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11754/req.02.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhado ofício ao prefeito Guilherme Guimarães, solicitando a realização do Plano Municipal de Enfrentamento da Miséria, em consonância com o Plano Minas Sem Miséria, com a participação popular e dessa Casa Legislativa.</t>
   </si>
   <si>
     <t>11755</t>
   </si>
   <si>
     <t>560</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11755/req.03.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11755/req.03.pdf</t>
   </si>
   <si>
     <t>Solicita ao prefeito Guilherme Guimarães, viabilizar junto à administração municipal, a continuação do asfaltamento da rua Vinte e Sete, bem como da Avenida Maria José Nunes, no bairro Jardim Primavera.</t>
   </si>
   <si>
     <t>11757</t>
   </si>
   <si>
     <t>561</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11757/req.04.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11757/req.04.pdf</t>
   </si>
   <si>
     <t>Solicita que seja enviado ofício ao prefeito Guilherme Guimarães, com cópia ao Procurador- Geral do Município, sr. Danilo Soares de Oliveira, encaminhando o anteprojeto de Lei que: Dispõe sobre a isenção/anistia de mutas aplicadas a estabelecimentos comerciais e ambulantes durante a pandemia do COVID-19 no município.</t>
   </si>
   <si>
     <t>11758</t>
   </si>
   <si>
     <t>562</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11758/req._05.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11758/req._05.pdf</t>
   </si>
   <si>
     <t>Solicita ao prefeito Guilherme Guimarães, providências para a estruturação e potencialização da Coordenadoria de Emprego e Renda vinculada à Secretaria de Desenvolvimento Social.</t>
   </si>
   <si>
     <t>11759</t>
   </si>
   <si>
     <t>563</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11759/req._ceci.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11759/req._ceci.pdf</t>
   </si>
   <si>
     <t>Solicita ao prefeito Guilherme Guimarães, que sejam adotadas as medidas necessárias para garantir o direito dos animais comunitários que vivem em espaços, logradouros e órgãos públicos do município de Montes Claros, a permanecerem nesses locais e com livre fornecimento de alimento e água por cidadãos e servidores, em conformidade com a legislação estadual vigente, Lei nº 21.970/2016, alterada pelas leis 23.949/2021 e n 23.863/2021.</t>
   </si>
   <si>
     <t>11760</t>
   </si>
   <si>
     <t>564</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11760/01-_requerimento_redutor_velocidade.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11760/01-_requerimento_redutor_velocidade.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhado ofício ao prefeito Guilherme Guimarães, solicitando a instalação de dois redutores de velocidade na Avenida São Judas, atendendo à solicitação da comunidade local.</t>
   </si>
   <si>
     <t>11763</t>
   </si>
   <si>
     <t>565</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11763/req_recapeamento.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11763/req_recapeamento.pdf</t>
   </si>
   <si>
     <t>Que seja enviado ofício ao prefeito de Montes Claros, Sr. Guilherme Guimarães, reiterando a solicitação feita através do requerimento nº 42/2024, para que seja feito o recapeamento asfáltico em toda a extensão da Avenida Olímpio Teixeira Guimarães, no Bairro Morada do Parque.</t>
   </si>
   <si>
     <t>11764</t>
   </si>
   <si>
     <t>566</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11764/req..pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11764/req..pdf</t>
   </si>
   <si>
     <t>Que seja encaminhado ofício ao sr. Guilherme Guimarães, Prefeito de Montes Claros, com cópia ao sr. Vinícius, Presidente da MCTRANS, solicitando a instalação de dois redutores de velocidade (lombadas), na Rua Manoel Bandeira, bairro Planalto (Um próximo à esquina com a Rua Geraldo Alves Pereira e o outro próximo à esquina com a Rua Luiz Camões).</t>
   </si>
   <si>
     <t>11765</t>
   </si>
   <si>
     <t>567</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11765/req._01.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11765/req._01.pdf</t>
   </si>
   <si>
     <t>Que seja expedido ofício ao prefeito, Guilherme Guimarães, solicitando a disponibilização de cartão de vacina para todos os animais imunizados pelo Município nas campanhas de vacinação antirrábica.</t>
   </si>
   <si>
     <t>11766</t>
   </si>
   <si>
     <t>568</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11766/req._04.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11766/req._04.pdf</t>
   </si>
   <si>
     <t>Solicita ao prefeito, Guilherme Guimarães, viabilizar junto à MCTRANS, a implantação de faixas elevadas nas ruas: D e G (bairro: Novo Jaraguá) e na Avenida Antônio de Freitas, altura do nº 611, próximo à Paróquia Sagrada Família (bairro: Clarice Ataíde).</t>
   </si>
   <si>
     <t>11767</t>
   </si>
   <si>
     <t>569</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11767/req._05.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11767/req._05.pdf</t>
   </si>
   <si>
     <t>Que seja enviado ofício ao prefeito Guilherme Guimarães, solicitando a criação de uma plataforma digital de intermediação de emprego, para conectar trabalhadores em busca de oportunidades profissionais e empresas que ofertam vagas no município.</t>
   </si>
   <si>
     <t>11768</t>
   </si>
   <si>
     <t>570</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11768/req_570_2025.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11768/req_570_2025.pdf</t>
   </si>
   <si>
     <t>Que seja transformada a Reunião Ordinária do dia 02 de outubro de 2025 (quinta-feira) em Audiência Pública a ser realizada às 08:00 horas, no Plenário da sede da Câmara Municipal, para debater sobre o Projeto de Lei nº 162/2025, que "Dispõe sobre o Plano Plurianual do Município de Montes Claros para o período de 2026 a 2029 e dá outras providências.".</t>
   </si>
   <si>
     <t>11769</t>
   </si>
   <si>
     <t>571</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11769/req_571_2025.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11769/req_571_2025.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhado ao prefeito de Montes Claros, Guilherme Guimarães, e ao Secretário de Infraestrutura e Planejamento Urbano, sr. Vanderlino José da Silveira, solicitando a reforma geral do calçadão da Praça de Esportes (Calçadão Conrado Pereira), situado em frente as bancas de comércio e em torno da praça.</t>
   </si>
   <si>
     <t>11770</t>
   </si>
   <si>
     <t>572</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11770/req_572_2025.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11770/req_572_2025.pdf</t>
   </si>
   <si>
     <t>Que seja expedido ofício ao prefeito Guilherme Guimarães, solicitando que sejam realizados estudos técnicos e de viabilidade para a instalação de sinalização semafórica no cruzamento da Rua Bernardino Souto / Avenida João Martins com Avenida Ipanema, localizado no bairro Vila Regina.</t>
   </si>
   <si>
     <t>11773</t>
   </si>
   <si>
     <t>573</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11773/req_573_2025.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11773/req_573_2025.pdf</t>
   </si>
   <si>
     <t>Solicita ao prefeito de Montes Claros, Guilherme Guimarães, estudo de viabilidade técnica para a instalação de uma faixa elevada para travessia de pedestres na Rua Lagoa Comprida, nº 685, Bairro Carmelo, em frente ao CEMEI Professora Ana Lúcia Mota.</t>
   </si>
   <si>
     <t>11774</t>
   </si>
   <si>
     <t>574</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11774/req_574_2025.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11774/req_574_2025.pdf</t>
   </si>
   <si>
     <t>Que seja expedido ofício ao prefeito Guilherme Guimarães, requerendo, em nome dos moradores da Comunidade Rural de Santa Rosa de Lima, que seja disponibilizada uma nova Caixa d'água para solucionar o problema de abastecimento de água daquela região.</t>
   </si>
   <si>
     <t>11776</t>
   </si>
   <si>
     <t>575</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11776/27-2025_plataforma_de_bem-estar.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11776/27-2025_plataforma_de_bem-estar.pdf</t>
   </si>
   <si>
     <t>Que seja expedido ofício ao prefeito Guilherme Guimarães, solicitando providências necessárias para que o Município promova a adesão a uma plataforma de Bem-estar Corporativo, voltada aos seus servidores.</t>
   </si>
   <si>
     <t>11777</t>
   </si>
   <si>
     <t>576</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11777/requerimento_33-assinado.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11777/requerimento_33-assinado.pdf</t>
   </si>
   <si>
     <t>Que seja enviado ofício ao prefeito Municipal, Guilherme Guimarães, com cópia ao Gerente Regional da Companhia Energética de Minas Gerais (CEMIG), Carlos Augusto Alves Alencar Filho, com cópia à Companhia de Saneamento de Minas Gerais (COPASA), Eduardo Luiz Rigotto, solicitando a ligação da rede elétrica e a ligação de rede de água e esgoto na área que está sendo regularizado através da REURB no Bairro Cidade Industrial.</t>
   </si>
   <si>
     <t>11778</t>
   </si>
   <si>
     <t>577</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11778/req_577_2025.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11778/req_577_2025.pdf</t>
   </si>
   <si>
     <t>Que seja transformada em Audiência Pública a reunião ordinária do dia 09 de outubro do corrente ano, às 9 horas. Tendo como pauta: A grave situação enfrentada pela população carcerária atualmente custodiada no Presídio Regional desta cidade - especialmente no Pavilhão H, ocupado pela comunidade LGBTQIAPN+.</t>
   </si>
   <si>
     <t>11779</t>
   </si>
   <si>
     <t>578</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11779/req_578_2025.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11779/req_578_2025.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhado ofício ao sr. Guilherme Guimarães, Prefeito de Montes Claros, solicitando que a ornamentação natalina da cidade neste fim de ano inclua espaços adaptados para crianças com Transtorno do Espectro Autista (TEA).</t>
   </si>
   <si>
     <t>11780</t>
   </si>
   <si>
     <t>579</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11780/req_579_2025.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11780/req_579_2025.pdf</t>
   </si>
   <si>
     <t>Que seja enviado ofício ao Prefeito, Guilherme Guimarães, solicitando a notificação do proprietário do lote na Avenida Ipanema, esquina com a Avenida Feliciano Martins de Freitas, Bairro Vila Regina, que atualmente se encontra em estado de abandono e tem sido utilizado como ponto de descarte irregular de resíduos de diversos tipos.</t>
   </si>
   <si>
     <t>11781</t>
   </si>
   <si>
     <t>580</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11781/req_580_2025.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11781/req_580_2025.pdf</t>
   </si>
   <si>
     <t>Que seja enviado ofício ao prefeito de Montes Claros, Sr. Guilherme Guimarães, solicitando a inclusão do Jiu-Jitsu como modalidade esportiva nas escolas municipais.</t>
   </si>
   <si>
     <t>11782</t>
   </si>
   <si>
     <t>581</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11782/requerimento_254_assinado_-_programa_de_universalidade.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11782/requerimento_254_assinado_-_programa_de_universalidade.pdf</t>
   </si>
   <si>
     <t>Que seja expedido ofício ao Excelentíssimo Sr. Prefeito Guilherme Guimarães e ao Ilustríssimo Sr. Christopher Laguna, Assessor Executivo do Diretor-Presidente da COPASA, requerendo a inclusão das comunidades rurais de Planalto Rural, Serra Verde (Mato Seco), Claraval e Palmito no Programa de Universalidade (Universalização do Acesso ao Abastecimento de Água e Esgotamento Sanitário).</t>
   </si>
   <si>
     <t>11795</t>
   </si>
   <si>
     <t>582</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11795/req_582_2025.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11795/req_582_2025.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhado ofício ao Excelentíssimo Senhor Prefeito de Montes Claros, Guilherme Guimarães, e ao Procurador-Geral do Município, Danilo Soares de Oliveira, solicitando providências acerca da liberação de protocolo de numeração para ligação de luz, água e esgoto para comunidades rurais.</t>
   </si>
   <si>
     <t>11804</t>
   </si>
   <si>
     <t>583</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11804/req_583_2025.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11804/req_583_2025.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhado ofício ao prefeito Guilherme Augusto Guimarães, solicitando a viabilização da reforma das Praças Divino Soares e Santa Terezinha no distrito de Vila Nova de Minas.</t>
   </si>
   <si>
     <t>11805</t>
   </si>
   <si>
     <t>584</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11805/req_584_2025.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11805/req_584_2025.pdf</t>
   </si>
   <si>
     <t>Que seja expedido ofício ao Exmo. Sr. Prefeito Guilherme Augusto Guimarães de Oliveira solicitando a viabilidade da criação e/ou adaptação dos espaços de alimentação e convivência no prédio da nova prefeitura, atendendo a uma inciativa conjunta dos servidores das secretarias de Saúde, Educação e Desenvolvimento.</t>
   </si>
   <si>
     <t>11806</t>
   </si>
   <si>
     <t>585</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11806/requerimento_38_construcao_da_praca_alu_marques.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11806/requerimento_38_construcao_da_praca_alu_marques.pdf</t>
   </si>
   <si>
     <t>Que seja enviado ofício ao Prefeito de Montes Claros, Sr. Guilherme Guimarães, solicitando a construção da Praça Alu Marques, localizada entre a Rua Olinda Maria Dias, Rua Orvenor Fernandes e Avenida Sidney Chaves.</t>
   </si>
   <si>
     <t>11810</t>
   </si>
   <si>
     <t>586</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11810/requerimento_34.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11810/requerimento_34.pdf</t>
   </si>
   <si>
     <t>Vem, por meio do presente instrumento, requerer, após consulta ao Plenário, que seja encaminhado o ofício  ao Excelentíssimo Senhor Prefeito Municipal, Dr. Guilherme Augusto Guimarães De Oliveira, com cópia ao Presidente da MCTrans Sr. Vinícius Pereira Santos, solicitando o estudo de viabilidade para instalação de redutor de velocidade na Rua Das Bromélias no Bairro Conjunto Habitacional Vitória I.</t>
   </si>
   <si>
     <t>11811</t>
   </si>
   <si>
     <t>587</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11811/req..pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11811/req..pdf</t>
   </si>
   <si>
     <t>Solicita ao prefeito um estudo técnico para a revitalização e melhorias na infraestrutura da Praça "O Nosso Lar", no bairro São Judas Tadeu.</t>
   </si>
   <si>
     <t>11813</t>
   </si>
   <si>
     <t>588</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11813/req..pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11813/req..pdf</t>
   </si>
   <si>
     <t>Solicita que seja enviado ofício ao prefeito Guilherme Guimarães, com cópia para Secretária Municipal de Planejamento, Orçamento e Tecnologia, sra. Priscila Batista Almeida, reivindicando a inclusão no Projeto Conecta MOC, das seguintes praças:  Altino Miranda, João Batista Moura, Gonçalo Ramos, Natalício Narciso Durães e Santo Antônio.</t>
   </si>
   <si>
     <t>11815</t>
   </si>
   <si>
     <t>589</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11815/req..pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11815/req..pdf</t>
   </si>
   <si>
     <t>Solicita a realização de Audiência Pública, dia 29 de setembro, às 19 horas para discutir sobre a obrigatoriedade e formas de implantação do uso de Desfibriladores Externos Automáticos (DEA) em eventos públicos e privados do município de Montes Claros/MG.</t>
   </si>
   <si>
     <t>11816</t>
   </si>
   <si>
     <t>590</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11816/requerimento_28-2025_nao_utilizacao_de_fogos_de_artificio_com_estampido.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11816/requerimento_28-2025_nao_utilizacao_de_fogos_de_artificio_com_estampido.pdf</t>
   </si>
   <si>
     <t>Que seja expedido ofício ao prefeito Guilherme Guimarães, solicitando a não utilização de fogos de artifício com estampido em todos os eventos promovidos pelo município, em especial na festividade de Réveillon, bem como nos eventos realizados com apoio municipal</t>
   </si>
   <si>
     <t>11817</t>
   </si>
   <si>
     <t>591</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11817/01-_requerimento_-_parque_dos_mangues.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11817/01-_requerimento_-_parque_dos_mangues.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhado ofício ao prefeito Guilherme Guimarães, à Agência Municipal de Saneamento Básico e Esgotamento – AMASBE, ao Secretário   Municipal de Meio Ambiente, Fabiano Oliveira, ao Conselho Municipal de Defesa e Conservação do Meio Ambiente –  CODEMA, à Gerencia Regional da COPASA, sr. Rômulo Soares  e ao  Ministério Público do Estado de Minas Gerais, na pessoa do Procurador de Meio Ambiente, sr. Guilherme Roedel, solicitando a adoção das medidas necessárias para a execução de serviços de saneamento básico e tratamento de esgoto na região do Parque dos Mangues.</t>
   </si>
   <si>
     <t>11822</t>
   </si>
   <si>
     <t>592</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11822/01-_requerimento_recesso_outubro_compressed.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11822/01-_requerimento_recesso_outubro_compressed.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhado ofício ao Excelentíssimo Senhor Prefeito de Montes Claros - MG, Guilherme Augusto Guimarães de Oliveira, e ao o Secretário de Educação, Charles Gutenberg Alencar Soares, solicitando que seja concedido o recesso escolar do mês de Outubro para todos os servidores da educação, independe do servidor cumprir mais 15 minutos diários por turno.</t>
   </si>
   <si>
     <t>11831</t>
   </si>
   <si>
     <t>593</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11831/req..pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11831/req..pdf</t>
   </si>
   <si>
     <t>Que seja transformada em Reunião Especial a Reunião Ordinária do dia 16/10/2025 e transferida para às 14 horas para entrega do Título de Cidadão Honorário ao Dr. Luiz Carlos de Azevedo Corrêa Júnior.</t>
   </si>
   <si>
     <t>11832</t>
   </si>
   <si>
     <t>594</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11832/requerimento_255_assinado_-_doacao_de_terreno_jabs.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11832/requerimento_255_assinado_-_doacao_de_terreno_jabs.pdf</t>
   </si>
   <si>
     <t>Que seja expedido ofício ao Excelentíssimo Sr. Prefeito Guilherme Guimarães requerendo em nome da Associação Cultural JABS, inscrita no CNPJ 21.414.946/0001-74 (Jovens e Adolescentes em Busca de Superação), a doação de um terreno de 520m², localizado na Rua José Avelino Pereira, no fundo da Igreja Divino Espírito Santo, em frente ao número 162, no bairro Santa Rita II.</t>
   </si>
   <si>
     <t>11835</t>
   </si>
   <si>
     <t>595</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11835/requerimento_39_faixa_elevada_rosa_mistica.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11835/requerimento_39_faixa_elevada_rosa_mistica.pdf</t>
   </si>
   <si>
     <t>Que seja enviado ofício ao Prefeito de Montes Claros, Sr. Guilherme Guimarães, solicitando  um estudo de viabilidade para implantação de uma faixa elevada para pedestres na Avenida Dr. João Chaves, número 611, em frente à Praça Ubaldino Assis.</t>
   </si>
   <si>
     <t>11836</t>
   </si>
   <si>
     <t>596</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11836/01.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11836/01.pdf</t>
   </si>
   <si>
     <t>Solicita ao prefeito para viabilizar a desobstrução e dimensionamento das galerias pluviais e canaletas sob o viaduto Radial Leste, na Avenida Dulce Sarmento, entre os bairros: Vera Cruz e Vila Ipiranga.</t>
   </si>
   <si>
     <t>11837</t>
   </si>
   <si>
     <t>597</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11837/02.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11837/02.pdf</t>
   </si>
   <si>
     <t>Que seja enviado ofício ao prefeito Guilherme Guimarães, com cópia ao sr. Vinícius Pereira, presidente da MCTRANS, solicitando estudo para implantação de uma faixa elevada para a travessia de pedestres na Avenida Padre Bretano, nas proximidades do nº 105, bairro Roxo Verde.</t>
   </si>
   <si>
     <t>11838</t>
   </si>
   <si>
     <t>598</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11838/03.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11838/03.pdf</t>
   </si>
   <si>
     <t>Solicita ao prefeito Guilherme Guimarães e à Secretária de Planejamento, Orçamento e Tecnologia, Priscila Batista Almeida, a ampliação do Projeto CONECTAMOC para as praças e locais onde são realizadas as feirinhas comunitárias.</t>
   </si>
   <si>
     <t>11839</t>
   </si>
   <si>
     <t>599</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11839/29-2025_inclusao_de_comunidade_no_programa_da_copasa.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11839/29-2025_inclusao_de_comunidade_no_programa_da_copasa.pdf</t>
   </si>
   <si>
     <t>Que seja expedido ofício ao prefeito Guilherme Guimarães e ao sr. Christopher Laguna (Assessor Executivo o Diretor-Presidente da COPASA), requerendo a inclusão das comunidades Rurais de Campos Elísios e Canaci no Programa de Universalidade (Universalização do Acesso ao Abastecimento de Água e Esgotamento Sanitário).</t>
   </si>
   <si>
     <t>11840</t>
   </si>
   <si>
     <t>600</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11840/requerimento_35_.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11840/requerimento_35_.pdf</t>
   </si>
   <si>
     <t>Solicita que encaminhe ofício ao prefeito Guilherme Guimarães, com cópia ao Secretário Municipal de Saúde, Eduardo Luiz da Silva, encaminhando o anteprojeto que altera a Lei Complementar nº 45 de 14 Outubro de 2014, para reabrir o prazo para realização da opção de que trata o seu artigo 6º.</t>
   </si>
   <si>
     <t>11841</t>
   </si>
   <si>
     <t>601</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11841/req..pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11841/req..pdf</t>
   </si>
   <si>
     <t>Solicita ao prefeito Guilherme Guimarães, a liberação e a instalação de oito (08) aparelhos de ar condicionado para a Unidade Básica de Saúde (UBS) Aliança, no bairro Monte Sião 4, para atender prioritariamente aos consultórios odontológicos.</t>
   </si>
   <si>
     <t>11842</t>
   </si>
   <si>
     <t>602</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11842/req..pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11842/req..pdf</t>
   </si>
   <si>
     <t>Solicita ao prefeito Guilherme Guimarães, o recapeamento asfáltico da rua Aliança (bairro: Santa Lúcia) e da rua Ruy Duarte de Pinto (bairro Belvedere).</t>
   </si>
   <si>
     <t>11843</t>
   </si>
   <si>
     <t>603</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11843/req..pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11843/req..pdf</t>
   </si>
   <si>
     <t>Solicita ao prefeito Guilherme Guimarães, a construção de um campo gramado na Travessa Manoel Ferreira Lopes, nº: 1.255, no bairro Vila Atlântida para atender aos moradores locais, atletas dos bairros que compõem o Grande Santos Reis.</t>
   </si>
   <si>
     <t>11844</t>
   </si>
   <si>
     <t>604</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11844/req..pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11844/req..pdf</t>
   </si>
   <si>
     <t>Solicita a execução de obra de cobertura da quadra municipal da Escola Municipal Dr. Mário Tourinho, na Avenida Ampere, nº 27, no bairro de Lourdes.</t>
   </si>
   <si>
     <t>11845</t>
   </si>
   <si>
     <t>605</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11845/req._02.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11845/req._02.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhada a Moção de Apoio ao Supremo Tribunal Federal e ao Conselho Regional de Enfermagem (COREN) aos profissionais de enfermagem que defendem o piso salarial baseado em índices inflacionários como INPC para garantir o poder de compra e valorizar a profissão.</t>
   </si>
   <si>
     <t>11846</t>
   </si>
   <si>
     <t>606</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11846/req..pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11846/req..pdf</t>
   </si>
   <si>
     <t>Solicita ao prefeito Guilherme Guimarães que, por meio das secretarias competentes, sejam apresentadas as informações e adotadas as devidas providências quanto à fiscalização e controle de parcelamentos irregulares do solo no município de Montes Claros.</t>
   </si>
   <si>
     <t>11855</t>
   </si>
   <si>
     <t>607</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11855/req_607_2025.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11855/req_607_2025.pdf</t>
   </si>
   <si>
     <t>Que seja transformada a Reunião Ordinária do dia 23/10/2025, às 07:45 horas, em Audiência Pública. Objetivando discutir o zoneamento do Parque Estadual Lapa Grande, sua expansão e zona de amortecimento.</t>
   </si>
   <si>
     <t>11859</t>
   </si>
   <si>
     <t>608</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11859/req_608_2025.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11859/req_608_2025.pdf</t>
   </si>
   <si>
     <t>Que seja expedido ofício ao prefeito Guilherme Guimarães, requerendo em nome dos moradores dos bairros Vila Oliveira e Vila Mauricéia a doação do terreno que se encontra ocioso, próximo a Praça Joel Corrêa de Melo, no bairro Vila Oliveira, próximo a Av. Maria Conceição Oliveira, e que seja construído um Salão de Velório no local.</t>
   </si>
   <si>
     <t>11860</t>
   </si>
   <si>
     <t>609</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11860/req_609_2025.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11860/req_609_2025.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhado ao prefeito de Montes Claros, Guilherme Guimarães, e ao Secretário de Agricultura, Osmani Barbosa, solicitando autorização para realização de novo chamamento público para o programa Pró-Agua, visto que algumas comunidades estão fora do programa e as associações estão devidamente regulamentadas e organizadas.</t>
   </si>
   <si>
     <t>11862</t>
   </si>
   <si>
     <t>610</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11862/req_610_2025.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11862/req_610_2025.pdf</t>
   </si>
   <si>
     <t>Solicito que seja transformada em Audiência Pública, a reunião ordinária do dia 30 de outubro de 2025 e transferida para às 9h00, na Câmara Municipal de Montes Claros, com o objetivo de discutir o tema: Credenciamento de Estacionamento para Pessoas com Deficiência (PCDs).</t>
   </si>
   <si>
     <t>11863</t>
   </si>
   <si>
     <t>611</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11863/req._06.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11863/req._06.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhado ofício ao prefeito Guilherme Guimarães, com cópia ao secretário de Infraestrutura, Vandelino Silveira, solicitando a retirada da rotatória do trevo da Sion e adequação da via em cruzamento organizado.</t>
   </si>
   <si>
     <t>11864</t>
   </si>
   <si>
     <t>612</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11864/30-2025_linha_de_onibus_residencial_sul.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11864/30-2025_linha_de_onibus_residencial_sul.pdf</t>
   </si>
   <si>
     <t>Requer seja expedido ofício ao prefeito Guilherme Guimarães,  solicitando que seja encaminhado à empresa MCTRANS, o estudo de  viabilidade para melhorias no transporte coletivo do bairro Residencial Sul,  linha 6604, Praça de Esportes sentido Residencial Sul.</t>
   </si>
   <si>
     <t>11865</t>
   </si>
   <si>
     <t>613</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11865/requerimento_36_com_o__ante_projeto_de_lei-assinado.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11865/requerimento_36_com_o__ante_projeto_de_lei-assinado.pdf</t>
   </si>
   <si>
     <t>Solicita que seja encaminhado ao  prefeito Municipal, Guilherme Guimarães, o anteprojeto de Lei, que dispõe sobre fornecer gratuitamente o sensor de monitoramento contínuo de glicose aos pacientes com diabetes Tipo 1.</t>
   </si>
   <si>
     <t>11867</t>
   </si>
   <si>
     <t>614</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11867/req._maria.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11867/req._maria.pdf</t>
   </si>
   <si>
     <t>Solicita que seja agendada Reunião Especial para o dia 23/10/2025, às 19h, para entrega do Título de Cidadão Benemérito ao sr. Frederico Veloso Rocha.</t>
   </si>
   <si>
     <t>11868</t>
   </si>
   <si>
     <t>615</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11868/req._igor.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11868/req._igor.pdf</t>
   </si>
   <si>
     <t>Solicita ao prefeito Guilherme Guimarães que, por meio da Secretaria competente, viabilize a implantação e exploração de quiosques dentro dos parques municipais de Montes Claros, mediante parceria com a iniciativa privada, sem ônus para o erário público.</t>
   </si>
   <si>
     <t>11869</t>
   </si>
   <si>
     <t>616</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11869/req._06.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11869/req._06.pdf</t>
   </si>
   <si>
     <t>Solicita ao prefeito Guilherme Guimarães e à Secretaria de Infraestrutura, o asfaltamento da Avenida I (bairro: Vilage do Lago I).</t>
   </si>
   <si>
     <t>11870</t>
   </si>
   <si>
     <t>617</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11870/req._06.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11870/req._06.pdf</t>
   </si>
   <si>
     <t>Solicita ao prefeito Guilherme Guimarães, a aquisição de 04 unidades de ar condicionado, a serem instalados na Unidade Básica de Saúde (UBS) Aliança/ Monte Sião (rua: E, nº: 29), nos consultórios odontológicos e médicos.</t>
   </si>
   <si>
     <t>11871</t>
   </si>
   <si>
     <t>618</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11871/req_iara.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11871/req_iara.pdf</t>
   </si>
   <si>
     <t>Que seja agendada Audiência Pública para o dia 20/10/2025, às 19 h, para discutir sobre: A responsabilidade social das empresas CEMIG e COPASA com a população norte mineira.</t>
   </si>
   <si>
     <t>11872</t>
   </si>
   <si>
     <t>619</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11872/req._ceci.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11872/req._ceci.pdf</t>
   </si>
   <si>
     <t>Solicita a implantação de forma integrada, contínua e permanente, de conteúdos e práticas de Educação Ambiental em toda a educação básica sob a gestão municipal.</t>
   </si>
   <si>
     <t>11874</t>
   </si>
   <si>
     <t>620</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11874/req._pc.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11874/req._pc.pdf</t>
   </si>
   <si>
     <t>Que seja realizada Audiência Pública para o dia 12 de Novembro de 2025, às 19h, para discutir a importância e implementação do Programa Bolsa Atleta Municipal.</t>
   </si>
   <si>
     <t>11878</t>
   </si>
   <si>
     <t>621</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11878/req.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11878/req.pdf</t>
   </si>
   <si>
     <t>Que seja transformada em Audiência Pública, a Reunião Ordinária do dia 06 de Novembro de 2025 (quinta-feira), e transferida para às 8 horas, para discutir sobre as constantes interrupções no fornecimento de energia elétrica nos diversos bairros da cidade.</t>
   </si>
   <si>
     <t>11879</t>
   </si>
   <si>
     <t>622</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11879/req.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11879/req.pdf</t>
   </si>
   <si>
     <t>Que seja transformada em Reunião Especial, a Reunião Ordinária do dia 13 de Novembro de 2025 (quinta-feira) e transferida para às 19 horas para entrega de Título de Cidadã Honorária à sra. Maria Ivanilde Pereira dos Santos.</t>
   </si>
   <si>
     <t>11880</t>
   </si>
   <si>
     <t>623</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11880/01-_requerimento_-_cemig.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11880/01-_requerimento_-_cemig.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhado ofício ao prefeito, Guilherme Guimarães, ao Secretário de Finanças, o Sr. Willian César Rocha, e ao Gerente Regional de Distribuição da Cemig em Montes Claros, o Sr. Mateus de Moura Amaral, solicitando a apresentação das seguintes informações: o número total de consumidores pagantes atendidos pela Cemig no município de Montes Claros; quantos desses consomem até 49 kwh por mês e são isentos do pagamento da COSIP.</t>
   </si>
   <si>
     <t>11882</t>
   </si>
   <si>
     <t>624</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11882/req.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11882/req.pdf</t>
   </si>
   <si>
     <t>Que seja expedido ofício ao prefeito Guilherme Guimarães e ao Secretário Charles Gutemberg, solicitando a doação de uniformes escolares aos alunos da rede municipal de ensino para o próximo ano.</t>
   </si>
   <si>
     <t>11883</t>
   </si>
   <si>
     <t>625</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11883/req..pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11883/req..pdf</t>
   </si>
   <si>
     <t>Que seja agendada Audiência Pública para o dia 14 de Novembro, às 19h, com o Tema: Como as ações socias da Arquidiocese (pastorais, serviços e projetos) podem se conectar de forma mais estruturada com as associações de bairros, universidades, poderes púbicos, movimentos populares e organizações sociais.</t>
   </si>
   <si>
     <t>11887</t>
   </si>
   <si>
     <t>626</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11887/req_626_2025.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11887/req_626_2025.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhado ofício ao Exmo. Sr. Guilherme Augusto Guimarães Oliveira, Prefeito de Montes Claros, com cópia ao Secretário de Ambiente, Bem-Estar Animal e Sustentabilidade, Ilustríssimo Sr. Fabiano Oliveira, solicitando a instalação de brinquedos adaptados e a criação de jardins sensoriais nos parques e praças públicas do município.</t>
   </si>
   <si>
     <t>11888</t>
   </si>
   <si>
     <t>627</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11888/requerimento_40_mudanca__no_transito_jd_sao_luis.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11888/requerimento_40_mudanca__no_transito_jd_sao_luis.pdf</t>
   </si>
   <si>
     <t>Que seja enviado ofício ao Prefeito de Montes Claros, Sr. Guilherme Guimarães, solicitando um estudo de viabilidade para possíveis mudanças de ordenamento urbano no bairro Jardim São Luís</t>
   </si>
   <si>
     <t>11889</t>
   </si>
   <si>
     <t>628</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11889/req_628_2025.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11889/req_628_2025.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhado ofício ao prefeito de Montes Claros, Guilherme Guimarães, com o objetivo de avaliar a viabilidade da manutenção do alambrado, pintura e melhorar a iluminação da quadra situada na Rua Portugal, no bairro Independência.</t>
   </si>
   <si>
     <t>11890</t>
   </si>
   <si>
     <t>629</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11890/req_629_2025.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11890/req_629_2025.pdf</t>
   </si>
   <si>
     <t>Que seja expedido ofício ao prefeito Guilherme Guimarães, solicitando que avalie a possibilidade de expandir o projeto "Conecta MOC" para disponibilização de Internet gratuita na praça do bairro Jardim Primavera, no parque Cândido canela e no parque Sagarana.</t>
   </si>
   <si>
     <t>11891</t>
   </si>
   <si>
     <t>630</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11891/req_630_2025.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11891/req_630_2025.pdf</t>
   </si>
   <si>
     <t>Que seja agendada Audiência Pública, no dia 07/11/2025, às 9:00 horas, na Câmara Municipal de Montes Claros, objetivando discutir o tema: Liberação de protocolos para ligação de luz, alto custo para extensão de rede e adequação da Lei Complementar 113/2023, para fins de moradia nas comunidades rurais.</t>
   </si>
   <si>
     <t>11893</t>
   </si>
   <si>
     <t>631</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11893/req._aud..pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11893/req._aud..pdf</t>
   </si>
   <si>
     <t>Solicita que seja transformada em Audiência Pública, a Reunião Ordinária do dia 27/11/2025 e transferida para às 19 horas, para discutir os impactos dos serviços de entrega de produtos por motociclistas, enquanto serviço que integra as relações de consumo, tanto no trânsito quanto no sistema de saúde, com o objetivo de garantir a saúde e a segurança dos consumidores diretos e por equiparação, nos termos do Código de Defesa do Consumidor (CDC).</t>
   </si>
   <si>
     <t>11894</t>
   </si>
   <si>
     <t>632</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11894/requerimento_37.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11894/requerimento_37.pdf</t>
   </si>
   <si>
     <t>Solicita ao prefeito de Montes Claros, Guilherme Guimarães , com cópia ao Secretário Municipal de Saúde, Eduardo Luiz da Silva, um estudo de viabilidade para fins do pagamento de um auxílio transporte referente a título indenizatório para os profissionais do Centro De Controle De Zoonoses (CCZ) - Agentes De Combates a Endemias que trabalham no programa de pragas urbanas.</t>
   </si>
   <si>
     <t>11895</t>
   </si>
   <si>
     <t>633</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11895/req.31.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11895/req.31.pdf</t>
   </si>
   <si>
     <t>Solicita ao prefeito Guilherme Guimarães, a pavimentação asfáltica da rua Escócia, no bairro Ibituruna, entre os números: 339 até o final da via.</t>
   </si>
   <si>
     <t>11896</t>
   </si>
   <si>
     <t>634</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11896/31_-_2025_centro_de_iniciacao_esportiva.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11896/31_-_2025_centro_de_iniciacao_esportiva.pdf</t>
   </si>
   <si>
     <t>Requer seja expedido ofício ao prefeito Guilherme Guimarães, c/c ao Exmo. Sr. Otávio Batista Rocha Machado, Secretário de Inovação e Projetos Especiais, solicitando a implantação de um Centro de Iniciação Esportiva nas dependências da Praça de Esportes de Montes Claros, destinado prioritariamente aos alunos da rede pública municipal de ensino.</t>
   </si>
   <si>
     <t>11897</t>
   </si>
   <si>
     <t>635</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11897/req_ceci.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11897/req_ceci.pdf</t>
   </si>
   <si>
     <t>Solicita ao prefeito que adote as medidas para cadastrar e identificar os veículos de tração animal (carroças) que circulam na zona urbana do município, bem como os respectivos condutores envolvidos em descarte irregular.</t>
   </si>
   <si>
     <t>11898</t>
   </si>
   <si>
     <t>636</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11898/req._ailton.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11898/req._ailton.pdf</t>
   </si>
   <si>
     <t>Solicita ao prefeito Guilherme Guimarães, a construção de Unidade Básica de Saúde no bairro Clarice Ataíde, na Avenida Antônio de Freitas, bairro Clarice Ataíde.</t>
   </si>
   <si>
     <t>11900</t>
   </si>
   <si>
     <t>637</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11900/req_iara.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11900/req_iara.pdf</t>
   </si>
   <si>
     <t>Solicita ao prefeito Guilherme Guimarães a garantia de acessibilidade linguística para a comunidade surda nos eventos do município de Montes Claros.</t>
   </si>
   <si>
     <t>11901</t>
   </si>
   <si>
     <t>638</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11901/req._rodrigo.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11901/req._rodrigo.pdf</t>
   </si>
   <si>
     <t>Solicita ao prefeito Guilherme Guimarães, que o município libere alvará apenas quando a empresa responsável pela realização de eventos socioculturais apresente projeto demonstrando que está apta a cumprir a Lei 5.605.</t>
   </si>
   <si>
     <t>11906</t>
   </si>
   <si>
     <t>639</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11906/requerimento_41_internet_gratuita_nas_pracas-assinado.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11906/requerimento_41_internet_gratuita_nas_pracas-assinado.pdf</t>
   </si>
   <si>
     <t>Que seja enviado ofício ao Prefeito de Montes Claros, Sr. Guilherme Guimarães, solicitando a expansão do projeto “Conecta MOC”, que oferece acesso gratuito à internet em praças públicas da cidade, para a Praça do Bairro Major Prates, localizada na Avenida Olímpio Prates, a Praça da Pista de Skate, localizada na Avenida Mestra Fininha e a Praça Ubaldino Assis, no Bairro Jardim São Luís.</t>
   </si>
   <si>
     <t>11908</t>
   </si>
   <si>
     <t>640</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11908/req_640_2025.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11908/req_640_2025.pdf</t>
   </si>
   <si>
     <t>Que seja enviado ofício ao prefeito, Guilherme Guimarães, com cópia ao Presidente da MCTRANS, Vinícius Pereira Santos, solicitando estudo técnico e implantação de faixa elevada em frente ao CEMEI do Bairro Vila Sion.</t>
   </si>
   <si>
     <t>11909</t>
   </si>
   <si>
     <t>641</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11909/requerimento_258_-_assinado_asfalto_comunidade_rural_de__pederneiras.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11909/requerimento_258_-_assinado_asfalto_comunidade_rural_de__pederneiras.pdf</t>
   </si>
   <si>
     <t>Que seja expedido ofício ao prefeito Guilherme Guimarães, requerendo em nome dos moradores da Comunidade Rural de Pederneiras, que seja atendida a solicitação do asfaltamento de 800 metros na rua Central da comunidade.</t>
   </si>
   <si>
     <t>11912</t>
   </si>
   <si>
     <t>642</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11912/req..pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11912/req..pdf</t>
   </si>
   <si>
     <t>Que seja enviado ofício ao prefeito Guilherme Guimarães, solicitando a reativação do Conselho Municipal de Segurança Alimentar e Nutricional - COMSEA em nossa cidade.</t>
   </si>
   <si>
     <t>11913</t>
   </si>
   <si>
     <t>643</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11913/req._rodrigo.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11913/req._rodrigo.pdf</t>
   </si>
   <si>
     <t>Solicita ao prefeito que os parques e as principais praças sejam equipados com brinquedos acessíveis às crianças com deficiência (PCD).</t>
   </si>
   <si>
     <t>11914</t>
   </si>
   <si>
     <t>644</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11914/req_644_2025.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11914/req_644_2025.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhado ofício ao prefeito de Montes Claros, Guilherme Guimarães, com a solicitação da comunidade do Distrito de Aparecida do Mundo Novo, referente à necessidade de melhorias no cemitério comunitário local, especificamente da região popularmente conhecida como "Pelados".</t>
   </si>
   <si>
     <t>11917</t>
   </si>
   <si>
     <t>645</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11917/requerimento_38.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11917/requerimento_38.pdf</t>
   </si>
   <si>
     <t>Solicita ao prefeito Municipal, Guilherme Guimarães, com cópia ao Secretário de Infraestrutura, Vanderlino José da Silveira, a troca de lâmpadas (Manutenção) Convencionas para as Lâmpadas de Led na Pista de Caminhada “Caminhos da Cé”, na extensão da Ponte Preta até o Bairro Santo  Inácio.</t>
   </si>
   <si>
     <t>11918</t>
   </si>
   <si>
     <t>646</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11918/requerimento_14_20_10_-_cascos.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11918/requerimento_14_20_10_-_cascos.pdf</t>
   </si>
   <si>
     <t>Que seja enviado ofício ao prefeito Guilherme Guimarães, solicitando a instalação de um ponto de descarte de lixo e entulho (CASCO's) em Nova Esperança.</t>
   </si>
   <si>
     <t>11919</t>
   </si>
   <si>
     <t>647</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11919/req._ceci.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11919/req._ceci.pdf</t>
   </si>
   <si>
     <t>Que seja expedido ofício ao prefeito, encaminhando Anteprojeto de Lei que dispõe sobre a Lei Municipal nº 1091/76 (Código de Posturas) e das alterações promovidas nela por meio da Lei 3.645/2006, no tocante à apreensão de animais pelo município de Montes Claros/MG e, após a apreciação, que seja devolvido a essa Casa Legislativa como projeto de lei.</t>
   </si>
   <si>
     <t>11920</t>
   </si>
   <si>
     <t>648</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11920/req._odair.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11920/req._odair.pdf</t>
   </si>
   <si>
     <t>Solicita ao prefeito Guilherme Guimarães, a construção de uma Unidade Básica (UBS) própria no bairro Melo.</t>
   </si>
   <si>
     <t>11921</t>
   </si>
   <si>
     <t>649</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11921/req._pc.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11921/req._pc.pdf</t>
   </si>
   <si>
     <t>Solicita ao prefeito Guilherme Guimarães, a reforma estrutural na Escola Municipal Rotary São Luís.</t>
   </si>
   <si>
     <t>11922</t>
   </si>
   <si>
     <t>650</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11922/req._ailton.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11922/req._ailton.pdf</t>
   </si>
   <si>
     <t>Solicita ao prefeito Guilherme Guimarães viabilizar junto à Secretaria Municipal de Saúde, o reforço da segurança na infraestrutura do CAPS II/ TM.</t>
   </si>
   <si>
     <t>11923</t>
   </si>
   <si>
     <t>651</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11923/req._carol.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11923/req._carol.pdf</t>
   </si>
   <si>
     <t>Solicita ao prefeito Guilherme Guimarães, a reforma urgente do canteiro central, localizado na Avenida Mestra Fininha, em frente à Santa Casa.</t>
   </si>
   <si>
     <t>11926</t>
   </si>
   <si>
     <t>652</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11926/req._igor.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11926/req._igor.pdf</t>
   </si>
   <si>
     <t>Solicita à COPASA informações detalhadas quanto à obra em andamento na Avenida Doutor Chaves, no bairro Edgar Pereira.</t>
   </si>
   <si>
     <t>11927</t>
   </si>
   <si>
     <t>653</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11927/32-2025_-_guardas_municipais.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11927/32-2025_-_guardas_municipais.pdf</t>
   </si>
   <si>
     <t>Requer seja expedido ofício ao prefeito Guilherme Guimarães De Oliveira, com cópia ao Ilmo. Sr. Járson Sebástian Hansen Ferreira, Secretário Municipal de Segurança Integrada, solicitando a adoção das medidas necessárias para adesão do Município ao Programa Município Mais Seguro do Governo Federal voltado à Guarda Municipal.</t>
   </si>
   <si>
     <t>11928</t>
   </si>
   <si>
     <t>654</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11928/req..pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11928/req..pdf</t>
   </si>
   <si>
     <t>Solicita a manutenção e fixação das tampas de bueiro na Avenida Magalhães Pinto, bairro Alcides Rabelo.</t>
   </si>
   <si>
     <t>11931</t>
   </si>
   <si>
     <t>655</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11931/req_655_2025.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11931/req_655_2025.pdf</t>
   </si>
   <si>
     <t>Que a Sessão Ordinária do dia 18 de dezembro de 2025 seja transformada em Sessão Especial, a ser realizada às 19:00 horas, para entrega do Título de Cidadão Benemérito ao Tenente-Brigadeiro do Ar, Senhor Maurício Augusto Silveira de Medeiros.</t>
   </si>
   <si>
     <t>11932</t>
   </si>
   <si>
     <t>656</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11932/requerimento_42_redutor_de_velocidade_na_santa_maria.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11932/requerimento_42_redutor_de_velocidade_na_santa_maria.pdf</t>
   </si>
   <si>
     <t>Que seja enviado ofício ao prefeito de Montes Claros, Guilherme Guimarães, solicitando   que seja realizado um estudo de viabilidade técnica para a instalação de um redutor de velocidade na Rua Santa Maria, em frente ao nº 1175, no Bairro Todos os Santos.</t>
   </si>
   <si>
     <t>11934</t>
   </si>
   <si>
     <t>657</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11934/req_657_2025.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11934/req_657_2025.pdf</t>
   </si>
   <si>
     <t>Que seja agendada Audiência Pública a ser realizada no dia 11 de novembro de 2025 (terça-feira), às 19:00 horas, no Plenário da sede da Câmara Municipal de Montes Claros, para debater sobre "Estruturação Administrativa e Financeira dos Conselhos Municipais de Direito em Montes Claros-MG".</t>
   </si>
   <si>
     <t>11935</t>
   </si>
   <si>
     <t>658</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11935/requerimento_259_-_assinado_-_boqueirao_do_bonito_morro_vermelho_e_trairas.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11935/requerimento_259_-_assinado_-_boqueirao_do_bonito_morro_vermelho_e_trairas.pdf</t>
   </si>
   <si>
     <t>Que seja expedido ofício ao prefeito Guilherme Guimarães, requerendo em nome das Comunidades Rurais de Boqueirão do Bonito, Morro Vermelho e Traíras, que seja realizada a recuperação da Passagem Molhada que liga o acesso a essas comunidades rurais.</t>
   </si>
   <si>
     <t>11936</t>
   </si>
   <si>
     <t>659</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11936/req_659_2025.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11936/req_659_2025.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhado ao prefeito de Montes Claros Guilherme Guimarães, o Anteprojeto de Lei solicitando a Criação da Creche para Idosos no Município de Montes Claros/MG.</t>
   </si>
   <si>
     <t>11938</t>
   </si>
   <si>
     <t>660</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11938/req._19.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11938/req._19.pdf</t>
   </si>
   <si>
     <t>Solicita ao prefeito Guilherme Guimarães, a instalação de banheiros químicos nas feiras livres da praça das Tilápias e na praça do bairro Santa Lúcia, nos dias de funcionamento das feiras.</t>
   </si>
   <si>
     <t>11939</t>
   </si>
   <si>
     <t>661</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11939/req._24.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11939/req._24.pdf</t>
   </si>
   <si>
     <t>Que seja enviado ofício ao prefeito solicitando que os protetores independentes e as entidades de proteção animal sejam convidados a acompanhar e colaborar na identificação e captura de animais durante as ações de bloqueio contra a raiva realizadas pelo CCZ.</t>
   </si>
   <si>
     <t>11940</t>
   </si>
   <si>
     <t>662</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11940/req._45.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11940/req._45.pdf</t>
   </si>
   <si>
     <t>Solicita ao prefeito Guilherme Guimarães, a reforma e reestruturação da quadra na rua Olga Benário, Conjunto Joaquim Costa.</t>
   </si>
   <si>
     <t>11941</t>
   </si>
   <si>
     <t>663</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11941/req._55.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11941/req._55.pdf</t>
   </si>
   <si>
     <t>Que seja expedido ofício ao prefeito Guilherme Guimarães, com cópia ao Secretário, Charles Gutemberg, solicitando a reforma do CEMEI São Judas, no bairro São Judas Tadeu.</t>
   </si>
   <si>
     <t>11942</t>
   </si>
   <si>
     <t>664</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11942/req..pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11942/req..pdf</t>
   </si>
   <si>
     <t>Solicita ao prefeito Guilherme Guimarães, viabilizar o asfaltamento da rua Salvador Viana, na Vila Oliveira.</t>
   </si>
   <si>
     <t>11943</t>
   </si>
   <si>
     <t>665</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11943/req..pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11943/req..pdf</t>
   </si>
   <si>
     <t>Solicita ao prefeito Guilherme Guimarães, a drenagem nos bairros: Raul Lourenço e JK.</t>
   </si>
   <si>
     <t>11946</t>
   </si>
   <si>
     <t>666</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11946/requerimento_260_assinado_-_redutor_de_velocidade_-_jardim_liberdade.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11946/requerimento_260_assinado_-_redutor_de_velocidade_-_jardim_liberdade.pdf</t>
   </si>
   <si>
     <t>Que seja expedido ofício ao prefeito Guilherme Guimarães e ao Secretário da MCTrans, Sr. Vinícius Pereira Santos, solicitando a implementação de Redutores de Velocidades na rua Joaquim José da Silva Xavier, em frente ao número 25, do bairro Jardim Liberdade.</t>
   </si>
   <si>
     <t>11947</t>
   </si>
   <si>
     <t>667</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11947/req_667_2025.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11947/req_667_2025.pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo Municipal, por meio do setor competente, que seja realizada com urgência a aplicação do carro fumacê em diversos pontos da cidade de Montes Claros, como medida de combate à infestação e ao excesso de mosquitos que tem causado incômodo e preocupação à população.</t>
   </si>
   <si>
     <t>11948</t>
   </si>
   <si>
     <t>668</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11948/req..pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11948/req..pdf</t>
   </si>
   <si>
     <t>Que seja enviado ofício ao prefeito Guilherme Guimarães, com cópia ao secretário Vinícius Pereira, para facilitar o estacionamento no Centro de Montes Claros, pois, o aplicativo CidadeMOB ainda não tem o sistema de compra online da Área Azul ativo.</t>
   </si>
   <si>
     <t>11949</t>
   </si>
   <si>
     <t>669</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11949/req_669_2025.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11949/req_669_2025.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhado ofício ao Coordenador do Departamento de Estradas de Rodagem do Estado de Minas Gerais - DER, Tibireçá Pires Glória, solicitando a recuperação da pavimentação asfáltica, pintura das faixas e toda sinalização, na Rodovia BR 135, no KM 03, (tendo como referência a empresa JLX Mineração até a Empresa CROS Mineração).</t>
   </si>
   <si>
     <t>11950</t>
   </si>
   <si>
     <t>670</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11950/requerimento_43_melhorias_bairro_jardim_liberdade.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11950/requerimento_43_melhorias_bairro_jardim_liberdade.pdf</t>
   </si>
   <si>
     <t>Que seja enviado ofício ao Prefeito de Montes Claros, Sr. Guilherme Guimarães, solicitando a construção de uma pista de caminhada, instalação de iluminação pública e implantação de uma academia ao ar livre na área verde, na entrada à direita do bairro Jardim Liberdade, entre as Ruas José Joaquim da Silva Xavier e Padre Oliveira Rolim.</t>
   </si>
   <si>
     <t>11951</t>
   </si>
   <si>
     <t>671</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11951/req_671_2025.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11951/req_671_2025.pdf</t>
   </si>
   <si>
     <t>Que seja agendada Audiência Pública no dia 13 de novembro de 2025 (quinta-feira), às 08:00 horas, no Plenário da sede da Câmara Municipal, para debater sobre o Projeto de Lei nº 186/2025, que "Estima a receita e fixa a despesa do Município de Montes Claros para o Exercício de 2026".</t>
   </si>
   <si>
     <t>11952</t>
   </si>
   <si>
     <t>672</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11952/req..pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11952/req..pdf</t>
   </si>
   <si>
     <t>Que seja enviado ofício ao prefeito Guilherme Guimarães com cópia ao Secretário de Educação, Charles Gutemberg, solicitando viabilizar que o município assuma através de Convênio, o transporte escolar de alunos das Escolas de Educação Especial: Vovó Clarice, Capelo Gaivota e APAE.</t>
   </si>
   <si>
     <t>11955</t>
   </si>
   <si>
     <t>673</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11955/req._33.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11955/req._33.pdf</t>
   </si>
   <si>
     <t>Que seja enviado ofício ao prefeito de Montes Claros, Guilherme Guimarães, solicitando o fechamento da Rua Alan Kardec, no bairro São José.</t>
   </si>
   <si>
     <t>11956</t>
   </si>
   <si>
     <t>674</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11956/req._57.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11956/req._57.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhado ofício ao prefeito Guilherme Guimarães, com cópia para o Secretário de Infraestrutura e Planejamento Urbano, Vanderlino Silveira., solicitando o recapeamento asfáltico em toda extensão da Rua Carlos David de Alcântara que inicia no Bairro Santo Inácio.</t>
   </si>
   <si>
     <t>11957</t>
   </si>
   <si>
     <t>675</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11957/req..pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11957/req..pdf</t>
   </si>
   <si>
     <t>Solicita ao prefeito Guilherme Guimarães, que seja construída uma praça com infraestrutura completa (academia ao ar livre, plaground, iluminação de LED), no bairro Santo Amaro.</t>
   </si>
   <si>
     <t>11958</t>
   </si>
   <si>
     <t>676</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11958/req..pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11958/req..pdf</t>
   </si>
   <si>
     <t>Solicita ao prefeito Guilherme Guimarães, a aquisição e fornecimento contínuo de insumos destinados ao atendimento de animais sob a guarda do Centro de Controle de Zoonoses (CCZ).</t>
   </si>
   <si>
     <t>11962</t>
   </si>
   <si>
     <t>677</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11962/27-_auxiliar_de_docencia_-_justificativa.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11962/27-_auxiliar_de_docencia_-_justificativa.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhado ofício ao prefeito de Montes Claros, Guilherme Guimarães, solicitando a redução da carga horária de trabalho dos Auxiliares de Docência de 40 horas para 30 horas semanais, a equiparação do vencimento base ao Cargo de Agente Administrativo e o reajuste dos vencimentos dos demais cargos da área da Educação.</t>
   </si>
   <si>
     <t>11971</t>
   </si>
   <si>
     <t>678</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11971/req_678_2025.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11971/req_678_2025.pdf</t>
   </si>
   <si>
     <t>Que seja expedido ofício ao prefeito Guilherme Guimarães encaminhando anteprojeto de lei que “Dispõe sobre a isenção do pagamento de multas de trânsito de natureza leve em Montes Claros mediante comprovação de doação de sangue, e dá outras providências”.</t>
   </si>
   <si>
     <t>11972</t>
   </si>
   <si>
     <t>679</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11972/req..pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11972/req..pdf</t>
   </si>
   <si>
     <t>Solicita que seja encaminhado ofício ao diretor-geral do PROCON, sr. Alexandre Augusto Braga, solicitando que o órgão ofereça serviços itinerantes, previamente agendados, nos distritos do município de Montes Claros.</t>
   </si>
   <si>
     <t>11973</t>
   </si>
   <si>
     <t>680</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11973/requerimento_262_assinado_-_reforma_do_cemiterio_e_construcao_de_salao_de_velorio.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11973/requerimento_262_assinado_-_reforma_do_cemiterio_e_construcao_de_salao_de_velorio.pdf</t>
   </si>
   <si>
     <t>Que seja expedido ofício ao Excelentíssimo Sr. Prefeito Guilherme Guimarães, para que seja realizada a reforma do Cemitério e a construção de um Salão de Velório na Comunidade Rural de Canto do Engenho.</t>
   </si>
   <si>
     <t>11974</t>
   </si>
   <si>
     <t>681</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11974/req._odair.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11974/req._odair.pdf</t>
   </si>
   <si>
     <t>Que seja expedido ofício ao prefeito Guilherme Augusto Guimarães, solicitando a construção de passeio ao de longo de toda a Avenida Antônio Manoel Dias (Avenida L), localizada no bairro Delfino Magalhães com extensão ao bairro Novo Delfino.</t>
   </si>
   <si>
     <t>11976</t>
   </si>
   <si>
     <t>682</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11976/req_682_2025.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11976/req_682_2025.pdf</t>
   </si>
   <si>
     <t>Que seja enviado ofício ao prefeito Guilherme Guimarães, com cópia para a Secretária de Esporte, Juliana Leonel Dutra Peixoto, com a solicitação da cobertura da quadra da Praça João Paulo Il no Bairro Antônio Pimenta</t>
   </si>
   <si>
     <t>11977</t>
   </si>
   <si>
     <t>683</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11977/requerimento_44_iluminacao_praca_alu_marques.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11977/requerimento_44_iluminacao_praca_alu_marques.pdf</t>
   </si>
   <si>
     <t>Que seja enviado ofício ao Prefeito de Montes Claros, Sr. Guilherme Guimarães, solicitando para que sejam colocados 03 (três) braços de iluminação virados para dentro da Praça Alu Marques da Fonseca, localizada entre a Rua Olinda Maria Dias, Rua Orvenor Fernandes e Avenida Sidney Chaves, no Bairro Edgar Pereira.</t>
   </si>
   <si>
     <t>11978</t>
   </si>
   <si>
     <t>684</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11978/req_684_2025.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11978/req_684_2025.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhado ofício ao Exmo. Sr. Prefeito e Montes Claros, atendendo solicitação da categoria da educação, no intuito de garantir a concessão de abono para profissionais da Educação Básica em cumprimento ao disposto na nossa Constituição Federal, em seu artigo 212-A, inciso XI.</t>
   </si>
   <si>
     <t>11979</t>
   </si>
   <si>
     <t>685</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11979/req_685_2025.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11979/req_685_2025.pdf</t>
   </si>
   <si>
     <t>Que seja expedido ofício ao Prefeito Municipal, Sr. Guilherme Augusto Guimarães de Oliveira, com cópia ao secretário de saúde, Sr. Eduardo Luiz da Silva, solicitando todo empenho e providências necessárias para ver a possibilidade de instalação de uma farmácia no hospital Alpheu de Quadros, para atender exclusivamente no período noturno, feriados e finais de semana.</t>
   </si>
   <si>
     <t>11984</t>
   </si>
   <si>
     <t>686</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11984/req._10-11.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11984/req._10-11.pdf</t>
   </si>
   <si>
     <t>Solicita ao prefeito Guilherme Guimarães e ao Superintendente da CEMIG, Fabiano Mendonça, verificar o contrato com o município para viabilizar o serviço de extensão da rede trifásica com baixa e média tensão para atender a demanda do município.</t>
   </si>
   <si>
     <t>11985</t>
   </si>
   <si>
     <t>687</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11985/req._ceci.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11985/req._ceci.pdf</t>
   </si>
   <si>
     <t>Solicita ao prefeito Guilherme Guimarães, a implantação de caçambas públicas para coleta de inservíveis em todos os bairros do município.</t>
   </si>
   <si>
     <t>11989</t>
   </si>
   <si>
     <t>688</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11989/requerimento_262_assinado_-_gratificacao_aos_motoristas.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11989/requerimento_262_assinado_-_gratificacao_aos_motoristas.pdf</t>
   </si>
   <si>
     <t>Que seja reavaliado o pagamento de gratificação aos motoristas dos maquinários pesados da secretaria de agricultura , mediante o período chuvoso previsto para essa época do ano, pois correm o risco de perder tal benefício por eventos da natureza que não dependem de sua capacidade de trabalho, bem como quando ocorre algum dano ao maquinário, comprometendo o orçamento mensal.</t>
   </si>
   <si>
     <t>11990</t>
   </si>
   <si>
     <t>689</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11990/audiencia_publica_11_de_dezembro_ok.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11990/audiencia_publica_11_de_dezembro_ok.pdf</t>
   </si>
   <si>
     <t>Requer que seja transformada em Audiência Pública a Reunião Ordinária do dia 11 de dezembro de 2025, às 9h, com objetivo de debater soluções para o grave problema da poluição visual provocada pelo excesso de fiação nas vias urbanas da cidade de Montes Claros, especialmente por redes elétricas e de telecomunicações.</t>
   </si>
   <si>
     <t>11991</t>
   </si>
   <si>
     <t>690</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11991/01-_requerimento_ubs_jose_correia_machado.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11991/01-_requerimento_ubs_jose_correia_machado.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhado ofício ao prefeito de Montes Claros/MG, Guilherme Guimarães, ao secretário de Saúde, Eduardo Luiz da Silva, requerendo que seja realizado um estudo de viabilidade técnica para a ampliação da Unidade Básica de Saúde (UBS), do bairro José Correia Machado.</t>
   </si>
   <si>
     <t>11995</t>
   </si>
   <si>
     <t>691</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11995/req._12-11.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11995/req._12-11.pdf</t>
   </si>
   <si>
     <t>Que seja expedido ofício ao prefeito Guilherme Guimarães, encaminhando Anteprojeto de Lei que dispõe sobre a implantação de Farmácia na UPA e no Pronto Atendimento Alfeu de Quadros.</t>
   </si>
   <si>
     <t>11998</t>
   </si>
   <si>
     <t>692</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11998/requerimento_263_-_assinado_-_ampliacao_dos_atendimentos_do_creas_1.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11998/requerimento_263_-_assinado_-_ampliacao_dos_atendimentos_do_creas_1.pdf</t>
   </si>
   <si>
     <t>Que seja expedido ofício ao prefeito Guilherme Guimarães, solicitando que seja realizada a ampliação do funcionamento do CREAS 1, localizado na rua Tiradentes, nº465, Centro, que atualmente funciona somente de segunda a sexta-feira, das 8 às 18h, sendo de extrema importância a ampliação dos atendimentos para os finais de semana e plantões noturnos.</t>
   </si>
   <si>
     <t>11999</t>
   </si>
   <si>
     <t>693</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11999/req_693_2025.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11999/req_693_2025.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhado ofício ao prefeito de Montes Claros, Guilherme Guimarães, e ao Secretário de Infraestrutura e Planejamento Urbano, Vanderlino José da Silveira, solicitando a reforma geral no calçadão da Praça de Esportes (Calçadão Conrado Pereira), situado em frente as bancas de comércio e em torno da praça.</t>
   </si>
   <si>
     <t>12000</t>
   </si>
   <si>
     <t>694</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/12000/requerimento_45_substituicao_lampadas_pca_orpheu_froes-assinado.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/12000/requerimento_45_substituicao_lampadas_pca_orpheu_froes-assinado.pdf</t>
   </si>
   <si>
     <t>Que seja enviado ofício ao Prefeito de Montes Claros, Sr. Guilherme Guimarães, solicitando a substituição das lâmpadas convencionais por lâmpadas de Led das luminárias na Praça Orpheu Fróes, no bairro Morada do Parque.</t>
   </si>
   <si>
     <t>12001</t>
   </si>
   <si>
     <t>695</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/12001/req_695_2025.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/12001/req_695_2025.pdf</t>
   </si>
   <si>
     <t>Que seja expedido ofício ao Prefeito Municipal, Guilherme Guimarães, solicitando todo empenho e providências necessárias para ver a possibilidade de uma boca de lobo para escoamento de água, próximo ao depósito da Construmaia, na Rua João Pereira Lima, no Bairro Vera Cruz.</t>
   </si>
   <si>
     <t>12002</t>
   </si>
   <si>
     <t>696</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/12002/req._17-11.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/12002/req._17-11.pdf</t>
   </si>
   <si>
     <t>Solicita ao prefeito Guilherme Guimarães, viabilizar um projeto paisagístico na pista de caminhada do bairro São Judas, incluindo revitalização dos canteiros e arborização.</t>
   </si>
   <si>
     <t>12004</t>
   </si>
   <si>
     <t>697</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/12004/requerimento_41.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/12004/requerimento_41.pdf</t>
   </si>
   <si>
     <t>Que seja solicitado ao prefeito Municipal, Guilherme Guimarães, com cópia para o Secretário de Educação Charles Gutemberg, um estudo de viabilidade para aquisição de duas tendas e a construção de um piso de cimento no CEMEI Rosita Aquino, localizada na Rua: E , nº 39, no Bairro Residencial Monte Sião IV.</t>
   </si>
   <si>
     <t>12005</t>
   </si>
   <si>
     <t>698</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/12005/req._17-11.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/12005/req._17-11.pdf</t>
   </si>
   <si>
     <t>Que seja enviado ofício ao prefeito Guilherme Guimarães, com cópia ao secretário de Meio Ambiente, sr. Fabiano Oliveira, solicitando o funcionamento ininterrupto do Curral Municipal (24h) para apreensão e acolhimento de animais de grande porte soltos nas vias públicas.</t>
   </si>
   <si>
     <t>12006</t>
   </si>
   <si>
     <t>699</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/12006/req._17-11.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/12006/req._17-11.pdf</t>
   </si>
   <si>
     <t>Solicita ao prefeito Guilherme Guimarães que a Secretaria de Educação apresente prestação de contas à Câmara Municipal de forma quadrimestral.</t>
   </si>
   <si>
     <t>12009</t>
   </si>
   <si>
     <t>700</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/12009/req._17-11.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/12009/req._17-11.pdf</t>
   </si>
   <si>
     <t>Solicita ao prefeito Guilherme Guimarães, a decoração e iluminação natalina nos prédios públicos e demais espaços urbanos do município.</t>
   </si>
   <si>
     <t>12010</t>
   </si>
   <si>
     <t>701</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/12010/req_01.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/12010/req_01.pdf</t>
   </si>
   <si>
     <t>Solicita ao prefeito a construção de uma ponte de alvenaria que liga Montes Claros a São João da Ponte, entre os distritos de Aparecida do Mundo Novo e Simão Campos (São João da Ponte).</t>
   </si>
   <si>
     <t>12011</t>
   </si>
   <si>
     <t>702</t>
   </si>
   <si>
     <t>Rodrigo Cadeirante, Eldair Samambaia</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/12011/req._02.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/12011/req._02.pdf</t>
   </si>
   <si>
     <t>Solicita ao prefeito Guilherme Guimarães, uma ponte de alvenaria na Comunidade Lagoa dos Freitas.</t>
   </si>
   <si>
     <t>12012</t>
   </si>
   <si>
     <t>703</t>
   </si>
   <si>
     <t>Rodrigo Cadeirante, Rena de Nova Esperança</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/12012/req._03.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/12012/req._03.pdf</t>
   </si>
   <si>
     <t>Solicita ao prefeito Guilherme Guimarães, uma ponte de alvenaria que liga o distrito de Aparecida do Mundo Novo à Comunidade de Eduardos.</t>
   </si>
   <si>
     <t>12013</t>
   </si>
   <si>
     <t>704</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/12013/req._04.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/12013/req._04.pdf</t>
   </si>
   <si>
     <t>Que seja enviado ofício ao prefeito Guilherme Guimarães, com cópia ao secretário de agricultura, solicitando a construção de ponte de alvenaria que liga Montes Claros a Capitão Enéas, passando pela Estrada da Produção.</t>
   </si>
   <si>
     <t>12014</t>
   </si>
   <si>
     <t>705</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/12014/req._17-11.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/12014/req._17-11.pdf</t>
   </si>
   <si>
     <t>Solicita ao prefeito Guilherme Guimarães, a instalação de grades de proteção nas pontes localizadas na rua Roque Ferreira Pimenta (bairro: Delfino Magalhães) e Avenida Antônio Manoel Dias (Avenida L) - (Bairro: Novo Delfino).</t>
   </si>
   <si>
     <t>12018</t>
   </si>
   <si>
     <t>706</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/12018/req_706_2025.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/12018/req_706_2025.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhado ofício, ao Exmo. Sr. Prefeito de Montes Claros, Guilherme Augusto Guimarães Oliveira, solicitando que faça o chamamento público para eleição do Comitê de Monitoramento e Assessoramento da Política Municipal para Pessoas em Situação de Rua.</t>
   </si>
   <si>
     <t>12022</t>
   </si>
   <si>
     <t>707</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/12022/req_707_2025.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/12022/req_707_2025.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhado ao prefeito, Guilherme Guimarães, e ao Secretário de Infraestrutura e Planejamento Urbano, Vanderlino Silveira, solicitando que seja instalada sarjeta, valeta de drenagem destinadas a conduzir as águas que incidem sobre o corpo estradal e a recuperação da pavimentação asfáltica que já estragou com a falta desses acabamentos na BR 135, no Distrito de Panorâmica, principalmente na descida onde está mais danificada.</t>
   </si>
   <si>
     <t>12023</t>
   </si>
   <si>
     <t>708</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/12023/req_708_2025.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/12023/req_708_2025.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhado ofício ao prefeito Guilherme Augusto Guimarães, solicitando empenho no sentido de viabilizar a instalação de meios-fios na Rua Nilo Peçanha, no trecho entre a Rua João Afonso de Carvalho e a Avenida Dulce Sarmento, no Bairro Vera Cruz.</t>
   </si>
   <si>
     <t>12024</t>
   </si>
   <si>
     <t>709</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/12024/req_709_2025.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/12024/req_709_2025.pdf</t>
   </si>
   <si>
     <t>Que seja enviado ofício ao Exmo. Senhor Prefeito Guilherme Guimarães, com cópia para o secretário de saúde Eduardo Luiz, para que seja observada a possibilidade de instalação dos equipamentos de ar-condicionado na UBS de Nova Esperança.</t>
   </si>
   <si>
     <t>12025</t>
   </si>
   <si>
     <t>710</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/12025/requerimento_46_espaco_de_lazer_na_lagoa_do_interlagos.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/12025/requerimento_46_espaco_de_lazer_na_lagoa_do_interlagos.pdf</t>
   </si>
   <si>
     <t>Que seja enviado ofício ao Prefeito de Montes Claros, Sr. Guilherme Guimarães, solicitando  a possibilidade de implantação de um espaço público de lazer na área situada entre o maciço da Lagoa do Interlagos e a Avenida Governador Magalhães Pinto.</t>
   </si>
   <si>
     <t>12027</t>
   </si>
   <si>
     <t>711</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/12027/requerimento_42.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/12027/requerimento_42.pdf</t>
   </si>
   <si>
     <t>Solicita ao prefeito Municipal, Guilherme Guimarães, com cópia para o Secretário de Educação, Charles Gutemberg Alencar Soares, um estudo de viabilidade para Aquisição de um Parque Multidisciplinar iup6D, para terapias de desenvolvimentos Sensorial Cognitivo e Motor para atender alunos da Escola Municipal Egídio Cordeiro Aquino, localizada na Avenida Alameda das Américas, Nº 580 no Bairro Independência.</t>
   </si>
   <si>
     <t>12028</t>
   </si>
   <si>
     <t>712</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/12028/req._58.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/12028/req._58.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhado ao prefeito Guilherme Guimarães, com cópia ao Secretário de Saúde, Eduardo Luiz da Silva, ofício com Anteprojeto de Lei que Institui o Programa Municipal de atenção Integral à Mulher com Endometriose.</t>
   </si>
   <si>
     <t>12029</t>
   </si>
   <si>
     <t>713</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/12029/req..pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/12029/req..pdf</t>
   </si>
   <si>
     <t>Solicita ao prefeito Guilherme Guimarães, a construção de uma unidade de saúde própria do município no bairro Vila Guilhermina e adjacências, contemplando consultórios médicos, odontológicos e demais serviços essenciais.</t>
   </si>
   <si>
     <t>12031</t>
   </si>
   <si>
     <t>714</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/12031/req.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/12031/req.pdf</t>
   </si>
   <si>
     <t>Solicita que seja enviado ofício ao prefeito Guilherme Guimarães, solicitando a expansão do estádio Juvêncio Augusto Soares ("João Botelho"), para que seja garantido à pessoa com deficiência o cumprimento da Lei Municipal nº 5.605, de 21 de setembro de 2023.</t>
   </si>
   <si>
     <t>12032</t>
   </si>
   <si>
     <t>715</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/12032/req._34.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/12032/req._34.pdf</t>
   </si>
   <si>
     <t>Solicita à Secretaria de Educação que sejam mantidas as turmas de Maternal: I e II no CEMEI Aurora Monteiro, no bairro Jaraguá.</t>
   </si>
   <si>
     <t>12033</t>
   </si>
   <si>
     <t>716</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/12033/req._22.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/12033/req._22.pdf</t>
   </si>
   <si>
     <t>Solicita ao prefeito Guilherme Guimarães, a instalação de iluminação pública no Loteamento Bosque das Palmeiras, especificamente na praça sem denominação oficial, nas imediações da Rua 06.</t>
   </si>
   <si>
     <t>12034</t>
   </si>
   <si>
     <t>717</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/12034/req..pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/12034/req..pdf</t>
   </si>
   <si>
     <t>Que seja enviado ofício ao prefeito Guilherme Guimarães, com cópia ao Secretário de Saúde, sr. Eduardo Luiz da Silva, solicitando a disponibilização de coleiras refletivas para os animais que são capturados, castrados e devolvidos às vias públicas pelo Centro de Controle de Zoonoses (CCZ).</t>
   </si>
   <si>
     <t>12035</t>
   </si>
   <si>
     <t>718</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/12035/req..pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/12035/req..pdf</t>
   </si>
   <si>
     <t>Que seja enviado ofício ao prefeito Guilherme Guimarães, com cópia ao secretário de saúde, Eduardo Luiz da Silva, solicitando levantamento epidemiológico atualizado sobre os casos de Infarto Agudo do Miocárdio (IAM) e Acidente Vascular Cerebral (AVC) registrados no município de Montes Claros (de 2019 a 2025).</t>
   </si>
   <si>
     <t>12036</t>
   </si>
   <si>
     <t>719</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/12036/35-2025_-_gratificacao_operadores_de_maquinas_1_1.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/12036/35-2025_-_gratificacao_operadores_de_maquinas_1_1.pdf</t>
   </si>
   <si>
     <t>Que seja expedido ofício ao prefeito Guilherme Guimarães, com cópia ao sr. Osmani Barbosa Neto, Secretário Municipal de Agricultura, solicitando a adoção das medidas necessárias para a alteração dos critérios legais referentes ao pagamento de gratificações aos servidores municipais que operam as máquinas utilizadas na manutenção das estradas rurais.</t>
   </si>
   <si>
     <t>12038</t>
   </si>
   <si>
     <t>720</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/12038/req_720_2025.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/12038/req_720_2025.pdf</t>
   </si>
   <si>
     <t>Que seja enviado ofício ao Excelentíssimo Senhor Prefeito, Guilherme Guimarães, bem como à Secretaria Municipal de Educação, para que prestem informações e adotem as devidas providências quanto à aplicação, no âmbito da rede municipal de ensino, da recente decisão do STF que reconhece, em regra, o período de recreio ou intervalo escolar como tempo de efetivo trabalho para fins de cômputo da jornada dos professores.</t>
   </si>
   <si>
     <t>12040</t>
   </si>
   <si>
     <t>721</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/12040/requerimento_264_assinado_-_reforma_da_quadra_de_olhos_d_agua.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/12040/requerimento_264_assinado_-_reforma_da_quadra_de_olhos_d_agua.pdf</t>
   </si>
   <si>
     <t>Que seja expedido ofício ao prefeito Guilherme Guimarães, requerendo que seja realizado a reforma da Quadra da Comunidade Rural de Olhos D’água.</t>
   </si>
   <si>
     <t>12048</t>
   </si>
   <si>
     <t>722</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/12048/requerimento_43.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/12048/requerimento_43.pdf</t>
   </si>
   <si>
     <t>Que seja solicitado ao Excelentíssimo Senhor Prefeito Municipal, Dr. Guilherme Augusto Guimarães de Oliveira, estudo de viabilidade para solicitar extensão de redes nos endereços listados.</t>
   </si>
   <si>
     <t>12049</t>
   </si>
   <si>
     <t>723</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/12049/req_723_2025.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/12049/req_723_2025.pdf</t>
   </si>
   <si>
     <t>Que seja expedido ofício ao Exmo. Sr. Guilherme Augusto Guimarães de Oliveira, prefeito de Montes Claros, com cópia ao Ilmo. Sr. Vinícius Pereira Santos, presidente da MCTrans, solicitando que a linha de ônibus coletivo que serve ao bairro São Geraldo II estenda seu percurso até a parte alta (Loteamento Zacalex).</t>
   </si>
   <si>
     <t>12053</t>
   </si>
   <si>
     <t>724</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/12053/req._59.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/12053/req._59.pdf</t>
   </si>
   <si>
     <t>Que seja expedido ofício ao prefeito Guilherme Guimarães, solicitando a criação do Programa Municipal de Pontos de Apoio para Trabalhadores de Aplicativos de Entrega e Transporte Individual Privado de Passageiros, mediante parceria entre o Poder Executivo Municipal e empresas privadas, e dá outras providências.</t>
   </si>
   <si>
     <t>12054</t>
   </si>
   <si>
     <t>725</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/12054/requerimento_43.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/12054/requerimento_43.pdf</t>
   </si>
   <si>
     <t>Que seja solicitado ao Excelentíssimo Senhor Prefeito Municipal, Dr. Guilherme Augusto Guimarães de Oliveira, com cópia ao Secretário de Infraestrutura Sr. Vanderlino José da Silveira, estudo de viabilidade para solicitar extensão de redes nos endereços listados.</t>
   </si>
   <si>
     <t>12055</t>
   </si>
   <si>
     <t>726</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/12055/req_726_2025.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/12055/req_726_2025.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhado ofício ao Excelentíssimo Senhor Prefeito de Montes Claros MG, Guilherme Guimarães, com o objetivo de avaliar a viabilidade da manutenção dos alambrados, pintura e reforma dos gols da quadra situada no residencial Portal dos Ipês.</t>
   </si>
   <si>
     <t>12056</t>
   </si>
   <si>
     <t>727</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/12056/req_727_2025.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/12056/req_727_2025.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhado ofício ao prefeito Guilherme Guimarães, solicitando empenho no sentido de viabilizar a extensão de rede de energia elétrica com lâmpadas de LED na comunidade de Tabuas, com foco na melhoria da prestação de serviços, iluminação pública e segurança dos habitantes.</t>
   </si>
   <si>
     <t>12057</t>
   </si>
   <si>
     <t>728</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/12057/req_728_2025.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/12057/req_728_2025.pdf</t>
   </si>
   <si>
     <t>Que seja expedido ofício ao Excelentíssimo Senhor Prefeito Guilherme Guimarães com a seguinte solicitação: recapeamento das ruas Cristiano do O e Padre Rafael, localizadas no bairro Vila Guilhermina, bem como, posteriormente, o recapeamento de todas as demais vias do referido bairro que apresentem necessidade semelhante.</t>
   </si>
   <si>
     <t>12058</t>
   </si>
   <si>
     <t>729</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/12058/35-2025_-_ifa_aos_ace_e_acs.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/12058/35-2025_-_ifa_aos_ace_e_acs.pdf</t>
   </si>
   <si>
     <t>Que seja expedido ofício ao Exmo. Sr. Prefeito Guilherme Augusto Guimarães de Oliveira solicitando a adoção das medidas necessárias para repasse do Incentivo Financeiro Adicional – IFA aos Agentes Comunitários de Saúde – ACS e aos Agentes de Combate às Endemias – ACE.</t>
   </si>
   <si>
     <t>12059</t>
   </si>
   <si>
     <t>730</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/12059/requerimento_47_faixa_elevada_igreja_adventista.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/12059/requerimento_47_faixa_elevada_igreja_adventista.pdf</t>
   </si>
   <si>
     <t>Que seja enviado ofício ao Prefeito de Montes Claros, Sr. Guilherme Guimarães, solicitando  um estudo de viabilidade para implantação de uma faixa elevada para pedestres na Avenida Francisco Gaetani, em frente número 778, no bairro Major Prates.</t>
   </si>
   <si>
     <t>12062</t>
   </si>
   <si>
     <t>731</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/12062/req._21.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/12062/req._21.pdf</t>
   </si>
   <si>
     <t>Solicita ao prefeito Guilherme Guimarães, a construção de uma quadra esportiva no bairro Santo Antônio II.</t>
   </si>
   <si>
     <t>12064</t>
   </si>
   <si>
     <t>732</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/12064/req.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/12064/req.pdf</t>
   </si>
   <si>
     <t>Solicita ao presidente da Câmara Municipal, sr. Martins Lima Filho, a concessão de Regime de Urgência para o Projeto de Lei nº 01/2025 que Proíbe o manuseio, a utilização, a queima e a soltura de fogos estampido e de artifício, assim como de quaisquer artefatos pirotécnicos de efeito sonoro ruidoso no município e dá outras providências.</t>
   </si>
   <si>
     <t>12065</t>
   </si>
   <si>
     <t>733</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/12065/req.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/12065/req.pdf</t>
   </si>
   <si>
     <t>Solicita ao prefeito Guilherme Guimarães, a instalação de iluminação pública ao longo da rua 176, bairro Ibituruna.</t>
   </si>
   <si>
     <t>12071</t>
   </si>
   <si>
     <t>734</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/12071/req.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/12071/req.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhado ofício ao prefeito Guilherme Guimarães, com cópia à Secretária de Serviços Urbanos, Jeane Caetano, solicitando a realização urgente de limpeza geral dos bueiros e bocas de lobo em toda a cidade, bem como um mutirão intensivo de limpeza, considerando a chegada do período chuvoso.</t>
   </si>
   <si>
     <t>12074</t>
   </si>
   <si>
     <t>735</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/12074/req.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/12074/req.pdf</t>
   </si>
   <si>
     <t>Que seja enviado ofício ao prefeito Guilherme Guimarães, com cópia ao Secretário de Meio Ambiente, Fabiano Oliveira, solicitando a doação de plantas frutíferas e ornamentais para os produtores rurais do município.</t>
   </si>
   <si>
     <t>12077</t>
   </si>
   <si>
     <t>736</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/12077/req_736_2025.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/12077/req_736_2025.pdf</t>
   </si>
   <si>
     <t>Requer a inclusão, em Regime de Urgência, do Projeto de Lei nº 01/2025, que dispõe sobre a proibição de fogos de estampido e artifícios de efeito sonoro ruidoso no Município.</t>
   </si>
   <si>
     <t>12079</t>
   </si>
   <si>
     <t>737</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/12079/req_737_2025.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/12079/req_737_2025.pdf</t>
   </si>
   <si>
     <t>Que seja expedido ofício ao prefeito Guilherme Guimarães e ao Secretário da Secretaria de Saúde, Eduardo Luiz da Silva, solicitando com urgência a reforma do ESF da Comunidade de Planalto Rural, que, durante o período chuvoso, tem apresentado condições inadequadas para atendimento e trabalho.</t>
   </si>
   <si>
     <t>12080</t>
   </si>
   <si>
     <t>738</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/12080/req_738_2025.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/12080/req_738_2025.pdf</t>
   </si>
   <si>
     <t>Que seja expedido ofício ao prefeito Guilherme Guimarães, solicitando a ampliação estrutural do CEMEI Major Prates, localizado na Rua Laura Prates, nº 54, Bairro Major Prates, com a construção de novas salas de aula e melhorias gerais no espaço físico.</t>
   </si>
   <si>
     <t>12081</t>
   </si>
   <si>
     <t>739</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/12081/req_739_2025.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/12081/req_739_2025.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhado ofício ao prefeito de Montes Claros, Guilherme Guimarães, solicitando a contratação de Técnico em Agropecuária e/ou Engenheiro Agrônomo para a unidade da EMATER - sede de Montes Claros.</t>
   </si>
   <si>
     <t>12082</t>
   </si>
   <si>
     <t>740</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/12082/req_740_2025.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/12082/req_740_2025.pdf</t>
   </si>
   <si>
     <t>Que seja enviado ofício ao prefeito Guilherme Guimarães, com cópia para o secretário de saúde Eduardo Luiz, solicitando a realização do dia "D - Ação Integrada de Limpeza contra a Dengue" pela equipe de zoonoses.</t>
   </si>
   <si>
     <t>12083</t>
   </si>
   <si>
     <t>741</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/12083/requerimento_48_recapeamento_av_olimpio_teixeira_e_tito_versiani.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/12083/requerimento_48_recapeamento_av_olimpio_teixeira_e_tito_versiani.pdf</t>
   </si>
   <si>
     <t>Que seja enviado ofício ao prefeito de Montes Claros, Guilherme Guimarães, reiterando a solicitação feita através dos requerimentos nº 42/2024, nº 37/2025, para que seja feito o recapeamento asfáltico em toda a extensão da Avenida Olímpio Teixeira Guimarães, no Bairro Morada do Parque, e reiterando também o requerimento nº 04/2025, solicitando o recapeamento da Avenida Tito Versiane dos Anjos, no bairro Augusta Mota.</t>
   </si>
   <si>
     <t>12084</t>
   </si>
   <si>
     <t>742</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/12084/req_742_2025.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/12084/req_742_2025.pdf</t>
   </si>
   <si>
     <t>Que seja solicitado ao prefeito Municipal, Guilherme Guimarães, com cópia para o Secretário de Educação, Charles Gutemberg Alencar Soares, solicitando estudo de viabilidade para construção de grades para fazer a cobertura das valas de drenagem e desníveis do terreno no pátio da Escola Municipal Alcides Carvalho, no Bairro Vera Cruz.</t>
   </si>
   <si>
     <t>12085</t>
   </si>
   <si>
     <t>743</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/12085/req._21.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/12085/req._21.pdf</t>
   </si>
   <si>
     <t>Solicita ao prefeito Guilherme Guimarães, um estudo para viabilizar a construção de uma quadra poliesportiva coberta e uma praça pública no bairro Camilo Prates.</t>
   </si>
   <si>
     <t>12087</t>
   </si>
   <si>
     <t>744</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/12087/req..pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/12087/req..pdf</t>
   </si>
   <si>
     <t>Que seja enviado ofício ao prefeito Guilherme Guimarães, com cópia à MCTRANS, para que solicite à MOCBUS providências relativas à identificação visual dos ônibus que circulam no município, nas lateiras e traseiras dos veículos.</t>
   </si>
   <si>
     <t>12089</t>
   </si>
   <si>
     <t>745</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/12089/req..pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/12089/req..pdf</t>
   </si>
   <si>
     <t>Que seja expedido ofício ao prefeito Guilherme Guimarães, com cópia ao sr. Charles Gutemberg, secretário de Educação, solicitando a construção de um CEMEI no Residencial Sul.</t>
   </si>
   <si>
     <t>12091</t>
   </si>
   <si>
     <t>746</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/12091/36-2025_-_financiamento_de_novos_parques_urbanos.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/12091/36-2025_-_financiamento_de_novos_parques_urbanos.pdf</t>
   </si>
   <si>
     <t>Requer seja expedido ofício ao prefeito Guilherme Guimarães para que sejam adotadas as medidas administrativas e técnicas necessárias para viabilizar a participação do município no programa previsto na portaria MCID nº 1.314/2025.</t>
   </si>
   <si>
     <t>12093</t>
   </si>
   <si>
     <t>747</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/12093/29-_requerimento_-_parque_dos_mangues.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/12093/29-_requerimento_-_parque_dos_mangues.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhado ofício ao prefeito de Montes Claros/MG, Guilherme Guimarães, solicitando que sejam realizadas obras de estruturação para o Parque Professor Antônio Jorge (Parque dos Mangues), situado entre os Bairros José Correia Machado, Residencial Parque Sul e Residencial Sul.</t>
   </si>
   <si>
     <t>12096</t>
   </si>
   <si>
     <t>748</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/12096/req.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/12096/req.pdf</t>
   </si>
   <si>
     <t>Solicita ao prefeito Guilherme Guimarães, a construção de uma quadra coberta e uma praça no prolongamento do bairro Vila Anália, entre as ruas: Xororó e J.</t>
   </si>
   <si>
     <t>12097</t>
   </si>
   <si>
     <t>749</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/12097/requerimento_49_manutencao_na_rede_eletrica_no_parque_vila_segura-assinado.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/12097/requerimento_49_manutencao_na_rede_eletrica_no_parque_vila_segura-assinado.pdf</t>
   </si>
   <si>
     <t>Que seja enviado ofício ao Prefeito de Montes Claros, Sr. Guilherme Guimarães, solicitando a Secretária de Meio Ambiente que seja realizada a manutenção da rede elétrica do Parque Vila Segura, no Bairro Jardim Primavera.</t>
   </si>
   <si>
     <t>12098</t>
   </si>
   <si>
     <t>750</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/12098/req_750_2025.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/12098/req_750_2025.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhado ofício ao prefeito de Montes Claros, Guilherme Guimarães, e ao Secretário Municipal de Infraestrutura e Planejamento Urbano, Senhor Vanderlino José da Silveira, solicitando a realização de estudos técnicos e a implantação de sistema de drenagem pluvial nos bairros Cidade Industrial, Residencial Vitória II, Raul Lourenço e na Rua Jordana, localizada no bairro Jardim Olímpico.</t>
   </si>
   <si>
     <t>12099</t>
   </si>
   <si>
     <t>751</t>
   </si>
   <si>
     <t>Rodrigo Cadeirante, Eduardo Preto</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/12099/req_751_2025.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/12099/req_751_2025.pdf</t>
   </si>
   <si>
     <t>Que seja expedido ofício ao sr. Guilherme Guimarães, Prefeito de Montes Claros/MG, com cópia ao sr. Victor Oliveira, Presidente do North Esporte Clube, solicitando a disponibilização de ingressos aos funcionários que estão trabalhando na obra do Estádio Juvêncio Augusto Soares (João Botelho), com destaque para o jogo de estreia que ocorrerá no dia 14/01/2026, onde o North disputará com o Clube Atlético Mineiro.</t>
   </si>
   <si>
     <t>12100</t>
   </si>
   <si>
     <t>752</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/12100/req_752_2025.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/12100/req_752_2025.pdf</t>
   </si>
   <si>
     <t>Que seja expedido ofício ao Exmo. Sr. Guilherme Augusto Guimarães de Oliveira, com cópia aos Ilmos. Sr. Vanderlino Silveira, Secretário Municipal de Infraestrutura, e Sra. Juliana Peixoto, Secretária Municipal de Esportes, solicitando instalação de cobertura (tendas) na área destinada às pessoas com deficiência, no Estádio Juvêncio Augusto Soares (João Botelho).</t>
   </si>
   <si>
     <t>12103</t>
   </si>
   <si>
     <t>753</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/12103/requerimento_267_-_assinado_construcao_de_uma_praca_no_mangues.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/12103/requerimento_267_-_assinado_construcao_de_uma_praca_no_mangues.pdf</t>
   </si>
   <si>
     <t>Que seja expedido ofício ao prefeito Guilherme Guimarães, requerendo que seja realizada a construção de uma Praça na rua 12, nº 50, no bairro Mangues, ao lado da UBS do Chiquinho Guimarães.</t>
   </si>
   <si>
     <t>12104</t>
   </si>
   <si>
     <t>754</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/12104/anteprojeto_de_lei_5.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/12104/anteprojeto_de_lei_5.pdf</t>
   </si>
   <si>
     <t>Requer seja expedido ofício ao sr. Guilherme Guimarães, prefeito de Montes Claros, encaminhando anteprojeto de lei que “Dispõe sobre a regulamentação da aposentadoria especial no âmbito do Regime Próprio de Previdência Social do Município.</t>
   </si>
   <si>
     <t>12105</t>
   </si>
   <si>
     <t>755</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/12105/req.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/12105/req.pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo Municipal a implantação de uma solução tecnológica moderna para otimizar a gestão e a manutenção da iluminação pública, por meio da catalogação completa de todos os postes existentes para que sejam identificados com numeração individualizada.</t>
   </si>
   <si>
     <t>12107</t>
   </si>
   <si>
     <t>756</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/12107/requerimento_45_.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/12107/requerimento_45_.pdf</t>
   </si>
   <si>
     <t>Vem, por meio do presente instrumento, requerer, após consulta ao Plenário, que seja encaminhado ao  Excelentíssimo Senhor Prefeito Municipal, Dr. Guilherme Augusto Guimarães De Oliveira, com cópia para o Secretário Municipal de Saúde Sr. Eduardo Luiz Da Silva o anteprojeto de Lei, que Institui e regulamenta a Telemedicina no âmbito do Sistema Único de Saúde (SUS) no Município de Montes Claros/MG, e dá outras providências.</t>
   </si>
   <si>
     <t>12108</t>
   </si>
   <si>
     <t>757</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/12108/req.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/12108/req.pdf</t>
   </si>
   <si>
     <t>Solicita ao prefeito Guilherme Guimarães, a limpeza da Avenida Lincoln Alves dos Santos, no trecho que passa em frente à Base de Montes Claros - Ipiranga (BML), no sentido Alpargatas/Coteminas, no Distrito Industrial.</t>
   </si>
   <si>
     <t>12110</t>
   </si>
   <si>
     <t>758</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/12110/req.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/12110/req.pdf</t>
   </si>
   <si>
     <t>Que seja enviado ofício ao prefeito Guilherme Guimarães bem como ao Secretário de Educação, sr. Charles Gutemberg, solicitando a prestação de contas detalhada de todos os recursos recebidos e aplicados na área de Educação no exercício 2025.</t>
   </si>
   <si>
     <t>12112</t>
   </si>
   <si>
     <t>759</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/12112/req.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/12112/req.pdf</t>
   </si>
   <si>
     <t>Solicita ao prefeito Guilherme Guimarães, a instalação de grades de proteção e a melhoria do escoamento da água no trecho da Avenida Cula Mangabeira, entre os números 1.224 e 1.316, bairro Sagrada Família.</t>
   </si>
   <si>
     <t>12113</t>
   </si>
   <si>
     <t>760</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/12113/30-_educacao.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/12113/30-_educacao.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhado ofício ao prefeito de Montes Claros/MG, Guilherme Guimarães, solicitando a redução da carga horária dos Auxiliares de Docência para 30 (trinta) horas semanais; a adequação da carga horária dos professores submetidos ao regime de 25 (vinte e cinco) horas semanais, com observância da proporcionalidade em relação aos cargos de 40 (quarenta) horas semanais e a alteração da Lei Complementar nº 115, de 06 de dezembro de 2023 para perimir a migração dos professores 25 (vinte e cinco) horas semanais para a jornada de 40 (quarenta) horas semanais; e a revisão dos critérios de escolha de turma para o ano letivo de 2026.</t>
   </si>
   <si>
     <t>12121</t>
   </si>
   <si>
     <t>761</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/12121/req.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/12121/req.pdf</t>
   </si>
   <si>
     <t>Solicita ao prefeito Guilherme Guimarães a desapropriação de parte do terreno localizado na Avenida João Batista Cordeiro, no bairro Renascença, para a implantação do Ponto Certo, construção de um espaço de lazer (praça) para a comunidade do grande Renascença.</t>
   </si>
   <si>
     <t>12127</t>
   </si>
   <si>
     <t>762</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/12127/31-_requerimento_descongelamento.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/12127/31-_requerimento_descongelamento.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhado ofício ao Excelentíssimo Senhor Prefeito de Montes Claros – MG, Guilherme Augusto Guimarães de Oliveira, requerendo o DESCONGELAMENTO DO TEMPO DE SERVIÇO dos servidores municipais que permaneceram em atividade durante o período da pandemia da Covid-19.</t>
   </si>
   <si>
     <t>12130</t>
   </si>
   <si>
     <t>763</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/12130/req._01.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/12130/req._01.pdf</t>
   </si>
   <si>
     <t>Solicita ao prefeito Guilherme Guimarães, providências quanto à rotatória localizada no cruzamento da Avenida do Exército com a Avenida Lauro Dias de Sá, principal acesso ao bairro Alto da Boa Vista.</t>
   </si>
   <si>
     <t>12131</t>
   </si>
   <si>
     <t>764</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/12131/req_02.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/12131/req_02.pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo Municipal que avalie a possibilidade de criação de um parque multissensorial no município, promovendo a inclusão e convivência entre crianças com necessidades especiais.</t>
   </si>
   <si>
     <t>12132</t>
   </si>
   <si>
     <t>765</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/12132/req._03.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/12132/req._03.pdf</t>
   </si>
   <si>
     <t>Solicita ao prefeito Guilherme Guimarães, a construção de uma escola, CEMEI, praça, quadra poliesportiva, campo de futebol e playground no bairro Cidade Industrial.</t>
   </si>
   <si>
     <t>12133</t>
   </si>
   <si>
     <t>766</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/12133/req..pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/12133/req..pdf</t>
   </si>
   <si>
     <t>Solicita que seja encaminhado ao prefeito Guilherme Guimarães, Anteprojeto de Lei que Institui no âmbito do Município de Montes Claros, o Programa de Monitoramento Ambiental por Tecnologia de Vigilância e dá Outras Providências.</t>
   </si>
   <si>
     <t>10745</t>
   </si>
   <si>
     <t>MOÇ</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10745/mocao_01_2025.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10745/mocao_01_2025.pdf</t>
   </si>
   <si>
     <t>Moção de apoio aos professores de apoio da Universidade Estadual de Montes Claros - Unimontes.</t>
   </si>
   <si>
     <t>10882</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10882/02_2025.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10882/02_2025.pdf</t>
   </si>
   <si>
     <t>Que seja enviada uma Moção de Pesar à família do Exmo. Ex-prefeito Humberto Guimarães Souto.</t>
   </si>
   <si>
     <t>11348</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11348/03_2025.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11348/03_2025.pdf</t>
   </si>
   <si>
     <t>Que seja enviada Moção de Apelo à Agência Nacional de Transportes Terrestres (ANTT), ao Departamento Nacional de Infraestrutura de Transportes (DNIT), ao Presidente do Congresso Nacional, aos gabinetes das presidências do Senado Federal e da Câmara dos Deputados, bem como aos Deputados e Senadores ao final indicados, no intuito de suplicar pela duplicação da BR 251 no trecho que liga o Município de Montes Claros/MG à Salinas/MG.</t>
   </si>
   <si>
     <t>11370</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11370/mocao_04_2025.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11370/mocao_04_2025.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhada Moção de Pesar pelo falecimento de Sua Santidade, o Papa Francisco, externando os mais profundos sentimentos e respeito dos integrantes desta Casa Legislativa e de todo o povo Montesclarense, para a Arquidiocese de Montes Claros, para Conferência Nacional dos Bispos do Brasil - CNBB e para a Santa Sé (Vaticano).</t>
   </si>
   <si>
     <t>11391</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11391/mocao_05_2025.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11391/mocao_05_2025.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhada aos Gabinetes das Presidências do Senado Federal e da Câmara dos Deputados a Moção de Apoio ao PDL 3/20255, que susta os efeitos da Resolução nº 258, de 23/2024, do CONANDA, e ao PL1904/2024, que visa impedir que o aborto seja reconhecido como direito, sem previsão de limite de tempo gestacional.</t>
   </si>
   <si>
     <t>11683</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11683/mocao.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11683/mocao.pdf</t>
   </si>
   <si>
     <t>A Vereadora lara Pimentel - PT, vem, na forma regimental, apresentar Moção de Apoio ao Projeto de Lei nº 2628/22, de autoria do Senador Alessandro Vieira -MDB/SE, aprovado no Senado e que tramita na Câmara Federal, e dispõe sobre a PROTECÃO DE CRIANÇAS E ADOLESCENTES EM_x000D_
 AMBIENTES DIGITAIS.</t>
   </si>
   <si>
     <t>11704</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11704/mocao_07_2025.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11704/mocao_07_2025.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhada aos Gabinetes das Presidências do Senado Federal, na pessoa do Senador Davi Alcolumbre, e da Câmara dos Deputados, na pessoa do Deputado Hugo Motta, nos termos regimentais da Câmara dos Vereadores, a aprovação de Moção de Apoio ao Projeto de Lei n° 3.749/2020, de autoria do Senador Romário (PL-RJ), que concede validade indeterminada ao laudo que ateste Transtorno do Espectro Autista (TEA).</t>
   </si>
   <si>
     <t>11775</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11775/mocao_08_2025.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11775/mocao_08_2025.pdf</t>
   </si>
   <si>
     <t>A Câmara Municipal de Montes Claros manifesta apoio e reconhecimento aos policiais militares integrantes do 10º BPM/66ª Cia, que atuaram em ocorrência registrada no dia 28 de julho de 2025, no Montes Claros Shopping.</t>
   </si>
   <si>
     <t>11814</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11814/req..pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11814/req..pdf</t>
   </si>
   <si>
     <t>Que seja encaminhada a Moção de Repúdio ao Consórcio MOCBUS em razão dos reiterados descumprimentos contratuais que causam riscos de integridade física e de vida aos usuários e motoristas do transporte coletivo.</t>
   </si>
   <si>
     <t>11853</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11853/mocao_de_aplauso_sargento_leonard_cristian-assinado.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11853/mocao_de_aplauso_sargento_leonard_cristian-assinado.pdf</t>
   </si>
   <si>
     <t>Que seja enviado Moção de Aplauso ao Sargento Leonard Cristian, em reconhecimento ao ato de bravura e espírito de serviço, demonstrados no salvamento de uma mulher e duas crianças vítimas de um ataque de abelhas.</t>
   </si>
   <si>
     <t>11892</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11892/mocao.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11892/mocao.pdf</t>
   </si>
   <si>
     <t>Que seja enviada Moção de Aplausos à 3ª Companhia Especial de Operações Aéreas (3 CE0A), sediada em Montes Claros, em reconhecimento à excelência dos serviços prestados à população do Norte de Minas Gerais, por meio de sua atuação destacada no suporte ao atendimento pré e inter-hospitalar na região.</t>
   </si>
   <si>
     <t>11924</t>
   </si>
   <si>
     <t>Carol Figueiredo, Eduardo Preto</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11924/mocao_01.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11924/mocao_01.pdf</t>
   </si>
   <si>
     <t>Moção de Solidariedade à Paróquia Santíssimo Coração de Jesus e à Comunidade Nossa Senhora Aparecida, da cidade de Coração de Jesus, pelo triste ato de profanação ocorrido no Sacrário da referida Igreja, localizada no bairro Renovação daquela cidade.</t>
   </si>
   <si>
     <t>11937</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11937/mocao_24-10.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11937/mocao_24-10.pdf</t>
   </si>
   <si>
     <t>Moção de repúdio à Proposta de Emenda Constitucional nº 24/2023 que passou em 1º turno, na sexta-feira, 24/10, de autoria do governo do Estado de Minas Gerais, que tramita na  ALMG.</t>
   </si>
   <si>
     <t>11953</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11953/mocao_ok.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11953/mocao_ok.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhada à Catedral Metropolitana Nossa Senhora Aparecida de Montes Claros/MG, a Moção de Aplausos pelo Jubileu de 75 anos de sua fundação.</t>
   </si>
   <si>
     <t>11960</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11960/mocao_03-11.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11960/mocao_03-11.pdf</t>
   </si>
   <si>
     <t>Que seja enviada ao governador Romeu Zema e ao presidente da Assembleia de Minas, Tadeu Martins, a Moção de Repúdio ao Projeto de Lei nº 3.733/25 que autoriza o Poder Executivo a transferir para União, os bens imóveis de propriedade do Estado.</t>
   </si>
   <si>
     <t>12007</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/12007/mocao.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/12007/mocao.pdf</t>
   </si>
   <si>
     <t>Que seja enviada Moção de Repúdio em desfavor do prefeito municipal de Itabuna/BA, sr. Augusto Castro, diante da grave conduta do envio de venezuelanos em situação de vulnerabilidade social para a cidade de Montes Claros/MG.</t>
   </si>
   <si>
     <t>12122</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/12122/assinado_-_moncao_de_aplausos_a_somai_alimentos.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/12122/assinado_-_moncao_de_aplausos_a_somai_alimentos.pdf</t>
   </si>
   <si>
     <t>A Vereadora Maria Helena de Quadros Lopes, no uso de suas atribuições legais e na forma do art. 141 do Regimento Interno desta Casa de Leis, propõe, por meio deste, que seja encaminhada uma Moção de Aplausos à SOMAI Alimentos</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -13398,68 +13398,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10738/pelom_01_2025.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11718/pelom_02_2025.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11851/emenda_a_lo.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11966/pelom_04_2025.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10880/plc_vencimento_agentes_2025_1..pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10895/plc_02_2025.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11797/plc_01.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11798/plc_02.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10727/pl_01_2025.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10730/pl_02_2025.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10758/pl_03_2025.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10771/pl_04_2025.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10772/pl_05_2025.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10782/pl_credito_especial_2025_nova_estrutura_administrativa-assinado.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10787/cadastro_do_protetor.docx.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10789/projeto_de_lei_-_protetor_microempreendedor.docx.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10804/pl_conveniadas_educacao_20251_assinado2.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10805/pl_10_2025.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10835/pl_11_2025.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10840/pl_12_2025.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10841/pl_13_2025.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10850/pl_14_2025.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10857/pl_15_2025.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10865/pl_16_2025.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10867/pl_atualizado_cadastro_do_protetor.docx.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10876/pl_18_2025.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10887/pl_19_2025.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10888/pl_20_2025.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10890/pl_21_2025.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10896/pl_22_2025.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10897/pl_23_2025.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10898/pl_24_2025.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10928/pl_25_2025.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10997/pl_26_2025.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11071/pl_27_2025.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11100/pl_28_2025.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11112/pl_29_2025.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11118/pl_30_2025.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11184/pl_31_2025.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11185/pl_32_2025.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11187/pl_33_2025.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11188/pl_34_2025.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11209/pl_35_2025.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11213/pl_36_2025.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11220/pl_repasse_emater__01.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11225/pl_38_2025.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11230/projeto_de_lei_-_semana_mudancas_climaticas-assinado.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11246/pl_40_2025.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11249/pl_41_2025.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11251/pl_42_2025.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11252/pl_43_2025.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11255/pl.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11257/pl_45_2025.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11270/pl_46_2025.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11272/pl_47_2025.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11273/pl_48_2025.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11274/projeto_de_lei_-_junho_arco-iris.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11280/pl_50_2025.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11281/pl_51_2025.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11285/projeto_de_lei_-_institui_semana_do_gestor_publico_e_privado.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11290/pl_53_2025.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11291/pl_54_2025.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11297/girassol.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11300/pl_56_2025.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11305/pl_57_2025.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11306/pl_58_2025.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11309/pl_59_2025.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11319/pl_60_2025.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11327/pl_61_2025.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11328/pl_62_2025.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11330/pl_63_2025.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11335/pl_altera_lei_3511_subsidio_conselheiro_tutelar_-_assinado_2.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11349/pl_incentivo_hospitais_2025_02.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11351/pl_66_2025.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11355/pl_67_2025.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11356/pl_ldo_2026_02.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11358/pl_69_2025.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11367/pl_libras.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11368/assinado_atualizado_-_projeto_de_lei_-_patrulha_guardia.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11369/pl_cessao_divina_providencia_02.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11385/pl_73_2025.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11386/pl_74_2025.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11392/pl_75_2025.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11393/pl_reajuste_servidores_2025_3.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11394/estrutura_assinada_2.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11395/pl_78_2025.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11396/pl_79_2025.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11398/pl_2.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11405/pl_81_2025.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11418/pl_82_2025.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11423/pl_83_2025.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11438/pl_repasse_emater_novo_1.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11439/pl_concede_autorizacao_legislativa_sagarana_emp_1.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11441/pl_86_2025.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11455/pl_87_2025.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11456/pl_88_2025.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11461/pl_21-05.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11463/pl_90_2025.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11470/pl_91_2025.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11473/pl_92_2025.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11487/pl_93_2025.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11489/pl_94_2025.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11492/pl_95_2025.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11493/pl_96_2025.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11494/pl_97_2025.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11496/pl_convalida_doacao_instituto_federal.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11505/pl_99_2025.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11514/pl_100_2025.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11520/pl.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11521/pl_102_2025.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11533/pl.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11534/pl_02.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11535/pl_programa_de_extensao_rural_ass.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11536/pl_lei_incentivo_uti_pediatrica.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11537/pl_107_2025.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11540/pl_108_2025.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11541/pl_109_2025.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11543/pl_repasse_festas_de_agosto_assinada_1.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11544/pl_pc.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11553/pl_repasse_volei_2025_assinada.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11554/pl_repasse_rosa_mistica_2025_asssinada.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11555/pl_repasse_aci_2025_assinada.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11556/pl_repasse_conveniadas_de_assistencia_assinada__2025.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11557/pl_repasse_sociedade_rural_01_assinada_2025.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11558/pl_repasse_north_esporte_assinada_2025.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11567/pl_i_23-06.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11568/pl_parceria_capela_velorio.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11569/pl_120_2025.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11570/pl_121_2025.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11583/pl_122_2025.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11590/pl_subsidio_transporte_coletivo_modificado_ass.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11591/pl_124_2025.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11593/pl_01-07.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11613/pl.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11618/pl_127_2025.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11621/pl.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11622/pl_atualizacao_do_plano_municipal_de_saneamento_ass.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11624/pl_130_2025.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11630/pl.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11636/pl_02.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11635/pl01.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11639/pl_denomina_usf_3_independencia_ass.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11642/pl_135_2025.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11644/pl_01.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11645/pl_02.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11646/pl_03.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11648/pl_139_2025.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11649/pl.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11651/pl.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11658/projeto_rosimeire_dantas.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11660/pl_12.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11670/pl_144_2025.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11672/pl.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11679/pl_cursinho.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11686/pl_01.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11691/pl.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11692/pl_desafetacao_efetacao_panorama_ass.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11693/pl_concede_autorizacao_legislativa_alamo_ass.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11694/pl_altera_lei_5105_cetas_ass.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11696/pl_152_2025.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11699/pl.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11700/pl_154_2025.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11701/pl_155_2025.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11707/pl.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11711/pl.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11715/pl-_proteca_infancia.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11716/pl_159_2025.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11717/pl_160_2025.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11720/pl.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11722/pl_ppa_2026_2029_ass.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11729/pl.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11733/pl_01.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11734/pl_02.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11736/pl_ok.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11743/lei.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11761/pl_aumento_capital_esurb.2.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11762/pl_169_2025.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11784/pl.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11796/pl.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11799/pl_altera_a_lei_5052.1.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11800/pl_173_2025.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11801/projeto_de_lei_das_ruas__termo_ok.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11802/projeto__termo_assinar_finalizado.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11803/pl_176_2025.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11807/projeto_juntado.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11808/projeto_de_lei_rua_5_juntado.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11809/alteracao_de_lei_assinar.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11819/pl_180_2025.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11821/pl.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11833/projeto_de_lei_da_rua_6_no_bairro_jardim_independencia.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11847/pl_defesa_civil.1.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11852/pl_184_2025.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11848/projeto_de_lei_da_quadra_poliesportiva_no_bairro_santos_dumont.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11849/pl_orcamento_2026_1_assinado_pg_2.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11858/pl_direito_real_uso__mariele_ass.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11861/pl_188_2025.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11866/pl.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11873/pl_pc.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11875/pl_direito_real_uso__mariele_3.1.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11876/pl_192_2025.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11877/pl_193_2025.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11886/pl_194_2025.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11899/pl.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11902/pl_ok.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11903/pl_197_2025.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11905/pl.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11916/pl_199_2025.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11930/pl_200_2025.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11933/pl_direito_real_uso__mariele.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11944/pl_altera_a_lei_5045..pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11959/pl.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11968/pl_204_2025.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11969/pl_205_2025.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11980/projeto_de_lei_proibicao_do_plantio_de_nim.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11981/pl_207_2025.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11982/pl.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11987/pl_10-11.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11988/pl_ok.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11993/pl_211_2025.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11996/pl_denomina.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/12003/pl.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/12008/pl_cria_fundo_municipal_de_seguranca.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/12016/pl_componentes_do_sisan.pdf-assinado.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/12017/pl_tecnologia_e_inovacao.pdf-assinado.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/12030/pl.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/12039/pl_218_2025.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/12047/projeto_de_lei_de_utilidade_publica.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/12066/pl_doacao_estado_de_minas_para_policia_civil_ass.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/12067/pl_doacao_unimontes_para_hospital_universitario_ass.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/12068/pl_doacao_aroldo_tourinho_e_apae_ass.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/12069/pl_223_2025_merged.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/12070/pl_altera_a_lei_5052_ass.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/12073/pl_225_2025.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/12075/pl.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/12076/pl.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/12078/pl_228_2025.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/12086/pl.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/12090/pl.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/12092/pl_cuidados_paliativos.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/12095/pl_232_2025.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/12109/pl.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/12114/pl_altera_lei_2689_comtur.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/12115/pl_repasse_apae_2025.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/12116/pl_concede_autorizacao_legislativa_regularizacao_monte_siao_iii_ass.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/12117/pl_cessao_escolas_estado_de_minas_gerais.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/12118/pl.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/12119/pl.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/12120/pl.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/12123/pl.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/12124/pl_patrocionio_north_ass.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/12125/pl_anistia_multas_covid_19_-_v2_ass.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/12126/pl_doacao_associacao_amigos_de_jesus_ass.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/12134/pl_altera_leis_5787_e_5860_-_operacao_de_credito_ass.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10711/pr_01_2025.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10715/assinado_-_projeto_que_cria_a_procuradoria_da_mulher.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10716/assinado_-_projeto_atualizado_pro_agua.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10719/assinado_-_1_projeto_interno_da_camara_municipal.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10731/atualizado_-_assinado_2_-_regimento_interno.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10743/pr_06_2025.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10795/pr_07_2025.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10881/projeto_de_resolucaoi_-_dra._leticia_gamboge.docx-assinado.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10883/projeto_de_resolucao_no_9_de_2025.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10885/pr_10_2025.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10894/pr_11_2025.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10922/pr_12_2025.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10929/pr_13_2025.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11194/pr_14_2025.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11201/pr_15_2025.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11202/pr_16_2025.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11206/pr_17_2025.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11236/pr_-_atualizado_-_comissao_ambiente_bem-estar_animal_e_sustentabilidade.docx.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11244/pr.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11258/pr_20_2025.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11269/pr_21_2025.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11271/pr_22_2025.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11275/pr_23_2025.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11276/pr_24_2025.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11283/pr_25_2025.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11311/pr.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11332/projeto_resolucao_-_comenda_trabalhador.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11333/projeto_de_resolucao_no_28_de_2025.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11334/projeto_honorario_sr._edenilson_assinado.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11340/pr_2.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11412/pr_31_2025.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11415/pr_32_2025.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11435/pr_33_2025.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11437/pr_34_2025.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11464/pr_35_2025.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11465/pr_36_2025.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11468/pr_37_2025.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11483/pr_38_2025.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11488/pr_39_2025.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11491/pr_40_2025.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11495/pr_41_2025.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11513/pr_42_2025.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11538/pr_43_2025.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11539/pr_44_2025.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11564/pr_45_2025.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11592/pr_46_2025.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11600/pr_47_2025.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11610/pr_07-07.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11619/pr_49_2025.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11652/pr_50_2025.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11665/pr.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11666/camscanner_11-08-2025_16.38.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11668/pr.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11671/pr_54_2025.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11676/projeto_de_resolucao_cidadao_honorario_senhor_jose_mansano_bauman.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11684/pr.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11695/pr_57_2025.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11728/pr_02.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11738/projeto_de_resolucao_placa_alferes_conselho_de_administracao.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11741/pr_60_2025.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11742/pr_61_2025.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11746/pr_62_2025.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11749/pr_63_2025.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11771/pr.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11772/pr_65_2025.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11783/pr.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11812/pr.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11850/pr.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11884/pr_69_2025.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11885/pr_70_2025.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11915/projeto__de_resolucao__titullo_de_cidadao_honorario.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11929/pr_72_2025.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11945/pr_73_2025.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11954/pr.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11961/pr.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11963/dilson_godinho.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11964/pr_77_2025.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11965/pr_78_2025.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11967/pr_-_abmcj.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11975/pr.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11983/pr_81_2025.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11986/pr_82_2025.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11992/pr_83_2025.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11994/pr_84_2025.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11997/pr.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/12015/pr.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/12037/pr_87_2025.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/12060/pr_88_2025.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/12063/titulo_wadson.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/12094/pr_90_2025.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10791/emenda_01_2025.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11197/emenda_02_2025.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11377/emenda_03_2025.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11421/emenda_04_2025.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11516/emenda_05_2025.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11561/emenda_06_2025.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11574/art._9_-_passe_livre.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11576/art._11_-_varios_pedidos.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11577/art._16_-_iluminacao_publica.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11578/art._40_ii_-_iluminacao_publica.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11579/art._41_-_iluminacao_publica.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11599/01-emenda_3a_-_tarifa_zero.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11818/emenda_aditiva_01.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11820/emenda_02.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11823/emenda.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11824/01.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11825/02.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11826/03.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11827/04.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11828/05.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11829/06.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11830/07.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11834/emenda_08.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11854/emenda_24_2025.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11881/emenda_25_2025.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11904/emenda_26_2025.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11907/emenda.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11910/art_3_-_transporte.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11911/emenda_-_cosip.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11970/emenda_30_2025.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/12019/emenda_31_2025.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/12020/emenda_32_2025.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/12021/emenda_33_2025_-_emendas_impositivas.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/12041/emenda_01.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/12042/emenda_02.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/12043/emenda_03.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/12044/emenda_04.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/12045/emenda_05.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/12050/em_03_28-11.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/12051/em__02_28-11.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/12052/em_28-11.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/12072/emenda_42_2025.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/12128/emenda_43_2025.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/12129/emenda_44_2025.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10709/req_01_2025.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10710/req_02_2025.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10712/req_03_2025.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10713/requerimento_220_-_assinado_-_retorno_dos_pediatras_ao_esf.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10714/req_05_2025.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10717/req_06_2025.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10718/req_07_2025.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10720/req_08_2025.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10721/req_09_2025.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10722/req_10_2025.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10723/req_11_2025.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10724/req._carol.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10725/req_13_2025.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10726/req_14_2025.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10728/req._15.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10729/req_16_2025.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10732/req_17_2025.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10733/req_18_2025.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10734/req_19_2025.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10735/req_20_2025.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10736/req_21_2025.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10737/requerimento_222_-_assinado_-_rampa_de_acesso_para_cadeirantes.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10739/req_23_2025.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10740/req_24_2025.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10741/req_25_2025.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10742/req_26_2025.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10746/req_27_2025.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10747/req_28_2025.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10748/req_29_2025.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10749/req_30_2025.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10750/req_31_2025.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10751/req_32_2025.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10752/req_33_2025.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10753/req_34_2025.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10754/requerimento_223_assinado_-_linha_ferrea.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10755/req_36_2025.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10756/req_37_2025.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10757/req.12.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10760/req._14.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10761/req_40_2025.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10762/req_41_2025.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10763/req_42_2025.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10764/req_43_2025.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10765/req_44_2025.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10766/req_45_2025.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10767/req_46_2025.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10768/req_47_2025.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10769/req_48_2025.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10770/req_49_2025.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10773/req_50_2025.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10774/req_51_2025.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10775/req_52_2025.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10776/req_53_2025.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10777/requerimento_224_-_assinado_-_praca_do_morada_do_sol.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10778/req_55_2025.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10779/req_56_2025.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10780/req_57_2025.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10781/req_-_landim.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10783/03-_homenagem_ao_hosp._dilson_goldinho_1.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10784/requerimento_225_-_assinado_-_drenagem_morada_do_parque.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10785/req_61_2025.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10786/req_62_2025.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10788/req_63_2025.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10790/req_64_2025.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10792/req_65_2025.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10793/req_66_2025.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10794/req_67_2025.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10796/req_68_2025.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10797/req_69_2025.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10798/req_70_2025.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10799/req_71_2025.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10800/req_72_2025.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10801/req_73_2025.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10802/req_74_2025.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10803/requerimento_03-2025_baias_de_pre_e_pos_operatorio.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10806/requerimento_226_assinado_-_construcao_de_uma_praca_-_jardim_liberdade.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10807/req_77_2025.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10808/req_78_2025.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10809/req_79_2025.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10810/req_80_2025.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10811/req_81_2025.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10812/req_82_2025.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10813/req_83_2025.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10814/req_84_2025.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10815/req_85_2025.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10816/req_86_2025.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10817/req_87_2025.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10818/req_88_2025.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10819/requerimento_04_2025_contratacao_de_comportamentalista_animal.docx_1.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10820/req_90_2025.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10821/req_91_2025.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10822/req_92_2025.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10823/req_93_2025.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10824/req_94_2025.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10825/req_95_2025.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10826/req_96_2025.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10827/req_97_2025.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10828/req_98_2025.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10829/req_99_2025.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10830/req_100_2025.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10831/req_101_2025.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10832/req_102_2025.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10833/req_103_2025.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10834/req_104_2025.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10836/requerimento_05-2025_censo.docx.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10837/req_106_2025.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10838/req_107_2025.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10839/04-_req._piso_professor.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10842/req_109_2025.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10843/req_110_2025.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10844/req_111_2025.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10845/req_112_2025.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10846/req_113_2025.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10847/req_114_2025.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10848/requerimento_05_assinar.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10849/req_116_2025.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10851/req_117_2025.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10852/req_118_2025.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10853/req_119_2025.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10854/req_120_2025.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10855/req_121_2025.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10856/requerimento_06-2025_castracao_positivo_leishimaniose.docx_1.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10858/req_123_2025.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10859/req_124_2025.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10860/req_125_2025.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10861/01.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10862/02.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10863/req_128_2025.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10864/req_129_2025.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10866/req_130_2025.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10868/req_131_2025.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10869/req_132_2025.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10870/req_133_2025.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10871/req_134_2025.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10872/req_135_2025.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10873/req_136_2025.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10874/req_137_2025.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10875/req_138_2025.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10877/req_139_2025.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10878/requerimento_07-2025_ubasa_e_samu_animal.docx.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10879/req_141_2025.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10886/req_142_2025.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10889/req_143_2025.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10891/requerimento_229_assinado_-_reforma_da_escola_municipal_de_canto_do_engenho.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10892/req_145_2025.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10893/req_146_2025.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10899/req_147_2025.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10900/req_148_2025.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10901/req_149_2025.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10902/req_150_2025.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10903/req_151_2025.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10904/req_152_2025.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10905/req_153_2025.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10906/req_154_2025.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10907/req_155_2025.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10908/req_156_2025.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10909/assinado_-_requerimento_228_-_audiencia_publica_-_mercado_municipal.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10910/req_158_2025.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10911/req_159_2025.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10912/req_160_2025.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10913/req_161_2025.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10914/req_162_2025.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10915/req_163_2025.pdf" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10916/req_164_2025.pdf" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10917/req_165_2025.pdf" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10918/req_166_2025.pdf" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10919/req_167_2025.pdf" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10920/req_168_2025.pdf" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10921/req_169_2025.pdf" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10923/req_170_2025.pdf" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10924/req_171_2025.pdf" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10925/req_172_2025.pdf" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10926/req_173_2025.pdf" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10927/req_174_2025.pdf" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10930/req_175_2025.pdf" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10931/requerimento_08-2025_homenagem_cidada_honoraria.docx.pdf" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10932/req_177_2025.pdf" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10952/req_178_2025.pdf" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10982/req_179_2025.pdf" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10983/req_180_2025.pdf" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11093/requerimento_230_assinado_-_reforma_da_ponte_do_rio_pacui_-_regiao_ribeirinha.pdf" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11094/req_182_2025.pdf" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11095/req_183_2025.pdf" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11096/req_184_2025.pdf" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11108/req_185_2025.pdf" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11109/req_186_2025.pdf" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11110/req_187_2025.pdf" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11111/req_188_2025.pdf" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11113/req_189_2025.pdf" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11114/req_190_2025.pdf" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11115/req_191_2025.pdf" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11116/req_192_2025.pdf" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11117/req_193_2025.pdf" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11119/05-_adicional_de_insalubridade.pdf" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11120/req..pdf" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11182/req_196_2025.pdf" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11183/req_197_2025.pdf" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11186/req_198_2025.pdf" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11189/requerimento_231_assinado_-_boulevard_morada_do_parque.pdf" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11190/req_200_2025.pdf" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11191/req_201_2025.pdf" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11192/req_202_2025.pdf" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11193/req_203_2025.pdf" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11195/req_204_2025.pdf" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11196/req_013_passarela_sagarana.pdf" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11198/req_206_2025.pdf" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11199/req_207_2025.pdf" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11200/req_208_2025.pdf" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11203/req_209_2025.pdf" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11204/req_210_2025.pdf" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11205/req_211_2025.pdf" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11207/req_212_2025.pdf" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11208/req_213_2025.pdf" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11210/req_214_2025.pdf" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11211/requerimento_232_-_assinado_-_casa_de_apoio_a_mulher.pdf" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11212/req_216_2025.pdf" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11214/req_217_2025.pdf" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11215/req_218_2025.pdf" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11216/req_219_2025.pdf" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11217/requerimento_semaforo_.pdf" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11218/req_221_2025.pdf" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11219/req_222_2025.pdf" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11221/req_223_2025.pdf" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11222/req_224_2025.pdf" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11223/req_225_2025.pdf" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11226/req_014_implementacao_coleta_seletiva.pdf" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11227/req_227_2025.pdf" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11228/req..pdf" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11229/requerimento_11-2025_vacinacao_polivalente.pdf" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11231/req_230_2025.pdf" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11232/req_231_2025.pdf" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11233/req_232_2025.pdf" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11234/17_requerimento_assinado_-_reforma_do_mercado_municipal.pdf" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11235/req_233_2025.pdf" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11237/req._01.pdf" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11238/req._02.pdf" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11239/req._08.pdf" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11240/req._14.pdf" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11241/req..pdf" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11242/req._08_ok.pdf" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11243/req._09.pdf" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11247/req_242_2025.pdf" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11248/req_243_2025.pdf" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11250/req_244_2025.pdf" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11253/req_245_2025.pdf" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11254/req._08.pdf" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11256/req_247_2025.pdf" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11259/req_015_plotagem_caminhoes_compactadores_1.pdf" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11260/req_249_2025.pdf" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11261/req_250_2025.pdf" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11262/req_251_2025.pdf" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11263/req_252_2025.pdf" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11264/req_253_2025.pdf" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11265/req_254_2025.pdf" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11266/req_255_2025.pdf" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11267/07-_tempo_integral.pdf" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11268/req_257_2025.pdf" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11277/req_258_2025.pdf" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11278/req_259_2025.pdf" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11279/req_260_2025.pdf" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11282/req_261_2025.pdf" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11284/req_016_faixa_elevada_funorte.pdf" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11286/req_263_2025.pdf" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11287/req_264_2025.pdf" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11288/req_265_2025.pdf" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11289/req_266_2025.pdf" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11292/requerimento_236_assinado_-_distritos_de_serra_verde_e_santa_barbara.pdf" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11293/req_268_2025.pdf" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11294/req_269_2025.pdf" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11295/requerimento_13_pdf.pdf" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11296/01-_requerimento_girassol.pdf" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11298/requerimento_12-2025_audiencia_publica.pdf" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11299/req._18.pdf" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11301/req_274_2025.pdf" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11302/req_275_2025.pdf" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11303/req_276_2025.pdf" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11304/req_277_2025.pdf" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11307/req_278_2025.pdf" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11308/requerimento_14_assinar.pdf" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11310/01-_requerimento_abafador.pdf" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11312/req_281_2025.pdf" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11313/req_282_2025.pdf" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11314/req_283_2025.pdf" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11315/req_284_2025.pdf" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11316/requerimeto_237_-_assinado_-_criacao_do_distrito_de_canto_do_engenho.pdf" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11317/req_017_redutores_de_velocidade_av_domingos_de_abreu_vieira.pdf" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11318/req_287_2025.pdf" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11320/req_288_2025.pdf" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11321/req_289_2025.pdf" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11322/req_290_2025.pdf" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11323/req_291_2025.pdf" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11324/req_292_2025.pdf" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11325/req_293_2025.pdf" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11326/requerimento_13-2025__castracao_na_zona_rual_.pdf" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11329/req..pdf" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11331/req_296_2025.pdf" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11336/01-_requerimento_obesidade.pdf" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11337/req_298_2025.pdf" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11338/req_299_2025.pdf" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11339/req_018_semaforo_na_av._tito_versiane_dos_anjos_e_avenida_castelar_prates-assinado.pdf" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11341/req_301_2025.pdf" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11342/req_302_2025.pdf" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11343/req_303_2025.pdf" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11344/req_304_2025.pdf" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11345/req_305_2025.pdf" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11346/req_306_2025.pdf" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11347/req_307_2025.pdf" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11350/requerimento_14-2025__regulamentacao_do_cadastro_de_protetores_.pdf" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11352/req_309_2025.pdf" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11353/req_310_2025.pdf" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11354/req_311_2025.pdf" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11357/req_312_2025.pdf" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11359/req_313_2025.pdf" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11360/req_314_2025.pdf" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11361/req_019_recapeamento_da_avenida_domingos_de_abreu_vieira.pdf" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11362/req_316_2025.pdf" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11363/req_317_2025.pdf" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11364/req._limpeza_manutencao_e_restauracao_da_praca_do_bairro_jardim_alvorada.pdf" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11365/requerimento_15-2025__conselho_lgbt.pdf" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11366/01-_requerimento_pediatra.pdf" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11371/requerimento_238_-_assinado_-_drenagem_rosa_mistica.pdf" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11372/req_322_2025.pdf" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11373/req_323_2025.pdf" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11374/req_324_2025.pdf" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11375/req_325_2025.pdf" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11376/req_326_2025.pdf" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11378/req_327_2025.pdf" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11379/req_328_2025.pdf" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11380/req_329_2025.pdf" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11381/cemei_edgar_pereira.pdf" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11382/req_331_2025.pdf" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11383/req_332_2025.pdf" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11384/req_333_2025.pdf" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11387/req_334_2025.pdf" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11388/req._17.pdf" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11389/req_336_2025.pdf" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11390/req_337_2025.pdf" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11397/req_338_2025.pdf" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11399/req_339_2025.pdf" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11400/requerimento_239_assinado_-_semaforo_no_antigo_heliporto.pdf" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11401/requerimento_21_construcao_cobertura_parque.pdf" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11402/req_342_2025.pdf" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11403/req_343_2025.pdf" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11404/req._01.pdf" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11406/req_345_2025.pdf" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11407/requerimento_19_2_novo.pdf" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11408/req_347_2025.pdf" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11409/req_348_2025.pdf" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11410/req_349_2025.pdf" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11411/req_350_2025.pdf" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11413/req_351_2025.pdf" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11414/req_352_2025.pdf" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11416/req_353_2025.pdf" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11417/req_354_2025.pdf" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11419/requerimento_22_construcao_da_praca_eunice_pires_morada_do_sol.pdf" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11420/req_356_2025.pdf" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11422/req_357_2025.pdf" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11425/req_358_2025.pdf" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11424/req_359_2025.pdf" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11426/req_360_2025.pdf" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11427/requerimento_20_pdf.pdf" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11428/req_362_2025.pdf" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11429/req_363_2025.pdf" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11430/req_364_2025.pdf" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11431/requerimento_19-2025_plano_mun_politicas_lgbt.docx.pdf" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11432/req_366_2025.pdf" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11433/req_367_2025.pdf" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11434/01-_requerimento_enfermagem.pdf" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11436/req_369_2025.pdf" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11440/req_370_2025.pdf" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11442/requerimento_23_sinalizacao_raul_correa.pdf" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11443/req_372_2025.pdf" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11444/req_373_2025.pdf" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11445/requerimento_241_assinado_-_implantacao_do_cras_rural.pdf" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11446/req_375_2025.pdf" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11447/req_376_2025.pdf" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11448/req_377_2025.pdf" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11449/req_378_2025.pdf" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11450/req_379_2025.pdf" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11451/14-_protese.pdf" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11452/req_381_2025.pdf" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11453/requerimento_20-2025__feiras_de_adocao.pdf" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11454/req_383_2025.pdf" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11457/req_384_2025.pdf" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11458/req_385_2025.pdf" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11459/req_386_2025.pdf" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11460/req_387_2025.pdf" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11462/req..pdf" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11466/req_389_2025.pdf" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11467/1_requerimento_242_-_assinado_criacao_de_espaco_multiuso_para_pratica_de_esportes_a_cavalo.pdf" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11469/requerimento_24_substituicao_lampadas_no_jardim_liberdade.pdf" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11471/req._19.pdf" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11472/req_393_2025.pdf" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11474/requerimento_22_pdf-assinado.pdf" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11475/req_395_2025.pdf" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11476/req_396_2025.pdf" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11477/req_397_2025.pdf" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11478/req_398_2025.pdf" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11479/req_399_2025.pdf" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11480/req_400_2025.pdf" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11481/req_401_2025.pdf" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11482/req_402_2025.pdf" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11484/req_403_2025.pdf" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11485/req_404_2025.pdf" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11486/req_405_2025.pdf" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11490/16_-_saude_mental.pdf" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11497/req_407_2025.pdf" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11498/req_408_2025.pdf" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11499/req_409_2025.pdf" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11500/req_410_2025.pdf" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11501/requerimento_23_pdf.pdf" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11502/req_412_2025.pdf" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11503/requerimento_25_solicita_alargamento_da_ponte_da_sion.pdf" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11504/req_414_2025.pdf" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11506/req_415_2025.pdf" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11507/req_416_2025.pdf" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11508/req_417_2025.pdf" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11509/req_418_2025.pdf" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11510/req_419_2025.pdf" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11511/req_420_2025.pdf" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11512/req_421_2025.pdf" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11515/req._04-06.pdf" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11517/req_423_2025.pdf" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11518/req_424_2025.pdf" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11519/requerimento_26_solicita_acostamento_das_pistas_de_acesso_ao_aeroporto.pdf" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11522/req_426_2025.pdf" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11523/req._21.pdf" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11524/req_428_2025.pdf" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11525/requerimento_09-06.pdf" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11527/requer._igor.pdf" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11528/requer._04.pdf" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11529/req._05.pdf" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11530/req._06.pdf" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11531/req._07.pdf" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11532/req._07.pdf" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11542/req._10.pdf" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11545/req._12.pdf" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11546/requerimento_27_solicita_sinalizacao_proximo_ao_carmelo.pdf" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11547/req._16.pdf" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11548/requerimento_24_pdf.pdf" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11549/req._33.pdf" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11550/req._34.pdf" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11551/req._29.pdf" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11552/req.pdf" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11559/req_446_2025.pdf" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11560/anteprojeto_de_lei_assinado3.pdf" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11562/req_448_2025.pdf" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11563/requerimento_28_solicita_termino_da_avenida_atlantica.pdf" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11565/pl_23-06.pdf" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11566/req._23-06.pdf" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11571/req._26.pdf" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11572/req._2_26.pdf" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11573/requerimento_245_assinado_-_reforma_das_quadras_das_comunidades_rurais.pdf" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11575/requerimento_29_solicita_sinalizacao_proximo_ao_carmelo.pdf" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11580/req_456_2025.pdf" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11581/req_457_2025.pdf" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11582/req_458_2025.pdf" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11584/req._iara.pdf" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11585/req.30.pdf" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11586/req._igor.pdf" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11587/req._rodrigo.pdf" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11588/requerimento_24-2025_fogos_de_artificio.pdf" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11589/17-_requerimento_-_iluminacao_publica_revisao_assinado.pdf" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11594/req..pdf" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11595/req_466_2025.pdf" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11596/req_467_2025.pdf" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11597/req_468_2025.pdf" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11598/req_469_2025.pdf" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11601/requerimento_26_pdf.pdf" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11602/req._21_07.pdf" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11603/req._26_07.pdf" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11604/req._0707.pdf" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11605/req._igor_07.pdf" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11606/req_._12_07.pdf" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11607/req._pc.pdf" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11608/req_iara_07.pdf" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11611/18-_anteprojeto.pdf" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11612/req_479_2025.pdf" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11614/req._11.pdf" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11615/req_481_2025.pdf" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11616/req_482_2025.pdf" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11617/req_483_2025.pdf" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11620/req_484_2025.pdf" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11623/requerimento_248_assinado_-_iluminacao_publica_riachinho.pdf" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11625/requerimento_31_solicita_instalacao_de_redutores_eletronicos_de_velocidade.pdf" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11626/req_487_2025.pdf" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11627/req_488_2025.pdf" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11628/req_489_2025.pdf" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11629/req_490_2025.pdf" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11631/req.13.pdf" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11632/req..pdf" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11633/req._pc.pdf" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11637/requerimento_25-2025_gratificacao_de_estimulo_a_produtividade_individual.pdf" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11638/01-_requerimento_recesso_alteracao_compressed.pdf" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11640/req_496_2025.pdf" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11641/requerimento_249_-_homenagem_sr_flavio_goncalves_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11643/requerimento_32_solicita_iluminacao_av_francisco_caetani_1.pdf" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11647/req.pdf" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11650/req..pdf" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11653/req_501_2025.pdf" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11654/req_502_2025.pdf" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11655/req_503_2025.pdf" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11656/requerimento_28__assinar.pdf" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11657/20-_portal_dos_ventos.pdf" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11659/024-2025_cercado_do_morro_vl_sao_francisco_de_assis.pdf" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11661/req._ed..pdf" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11662/req._ailton.pdf" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11663/req._odair.pdf" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11664/req._igor.pdf" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11667/req._23.pdf" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11669/requerimento_26-2025_agosto_caramelo.pdf" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11673/req_513_2025.pdf" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11674/req_514_2025_-_02.pdf" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11675/req..pdf" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11677/requerimento_33_solicita_reforma_na_praca_prof_luciola_dias_moreira.pdf" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11678/requerimento_251_-_assinado_recuperacao_do_gramado_campo_terra_preta.pdf" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11680/25-2025_instalacao_de_cameras_de_suguranca.pdf" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11681/requerimento_pronto.pdf" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11682/req._odair.pdf" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11685/req._crisostomo.pdf" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11687/req._25.pdf" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11688/req._33.pdf" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11689/req._42.pdf" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11690/req._09.pdf" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11697/requerimento_34_solicita_olho_vivo_na_rotatoria_do_morada_do_parque.pdf" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11698/req_527_2025.pdf" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11702/req_528_2025.pdf" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11703/requerimento_30.pdf" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11705/requerimento_assinado__252_-_veiculos_oficiais_-_apontadores.pdf" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11706/req._01.pdf" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11708/req._02.pdf" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11709/req._03.pdf" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11710/req._25.pdf" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11712/req._15.pdf" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11713/01-_requerimento_vale_alimentacao.pdf" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11714/req._unidade.pdf" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11719/req_538_2025.pdf" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11721/requerimento_253_assinado_-_conego_michel.pdf" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11723/requerimento_35_sinalizacao_raul_correa.pdf" TargetMode="External"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11724/requerimento_31-assinado.pdf" TargetMode="External"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11725/req._ver..pdf" TargetMode="External"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11726/req._igor.pdf" TargetMode="External"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11730/req._iara.pdf" TargetMode="External"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11731/req._25.pdf" TargetMode="External"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11732/01-_requerimento_passe_livre.pdf" TargetMode="External"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11735/req._34.pdf" TargetMode="External"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11737/req_548_2025.pdf" TargetMode="External"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11739/req_549_2025.pdf" TargetMode="External"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11740/req_550_2025.pdf" TargetMode="External"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11744/req..pdf" TargetMode="External"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11745/req._ok.pdf" TargetMode="External"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11747/req_553_2025.pdf" TargetMode="External"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11748/requerimento_36_revitalizacao_area_verde_jd_liberd-assinado.pdf" TargetMode="External"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11750/req_555_2025.pdf" TargetMode="External"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11751/26-2025_antecipacao_de_50_do_13o_salario_do_servidor-assinado.pdf" TargetMode="External"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11752/requerimento_no____32.pdf" TargetMode="External"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11753/req.01.pdf" TargetMode="External"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11754/req.02.pdf" TargetMode="External"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11755/req.03.pdf" TargetMode="External"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11757/req.04.pdf" TargetMode="External"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11758/req._05.pdf" TargetMode="External"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11759/req._ceci.pdf" TargetMode="External"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11760/01-_requerimento_redutor_velocidade.pdf" TargetMode="External"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11763/req_recapeamento.pdf" TargetMode="External"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11764/req..pdf" TargetMode="External"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11765/req._01.pdf" TargetMode="External"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11766/req._04.pdf" TargetMode="External"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11767/req._05.pdf" TargetMode="External"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11768/req_570_2025.pdf" TargetMode="External"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11769/req_571_2025.pdf" TargetMode="External"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11770/req_572_2025.pdf" TargetMode="External"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11773/req_573_2025.pdf" TargetMode="External"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11774/req_574_2025.pdf" TargetMode="External"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11776/27-2025_plataforma_de_bem-estar.pdf" TargetMode="External"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11777/requerimento_33-assinado.pdf" TargetMode="External"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11778/req_577_2025.pdf" TargetMode="External"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11779/req_578_2025.pdf" TargetMode="External"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11780/req_579_2025.pdf" TargetMode="External"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11781/req_580_2025.pdf" TargetMode="External"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11782/requerimento_254_assinado_-_programa_de_universalidade.pdf" TargetMode="External"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11795/req_582_2025.pdf" TargetMode="External"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11804/req_583_2025.pdf" TargetMode="External"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11805/req_584_2025.pdf" TargetMode="External"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11806/requerimento_38_construcao_da_praca_alu_marques.pdf" TargetMode="External"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11810/requerimento_34.pdf" TargetMode="External"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11811/req..pdf" TargetMode="External"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11813/req..pdf" TargetMode="External"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11815/req..pdf" TargetMode="External"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11816/requerimento_28-2025_nao_utilizacao_de_fogos_de_artificio_com_estampido.pdf" TargetMode="External"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11817/01-_requerimento_-_parque_dos_mangues.pdf" TargetMode="External"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11822/01-_requerimento_recesso_outubro_compressed.pdf" TargetMode="External"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11831/req..pdf" TargetMode="External"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11832/requerimento_255_assinado_-_doacao_de_terreno_jabs.pdf" TargetMode="External"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11835/requerimento_39_faixa_elevada_rosa_mistica.pdf" TargetMode="External"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11836/01.pdf" TargetMode="External"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11837/02.pdf" TargetMode="External"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11838/03.pdf" TargetMode="External"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11839/29-2025_inclusao_de_comunidade_no_programa_da_copasa.pdf" TargetMode="External"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11840/requerimento_35_.pdf" TargetMode="External"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11841/req..pdf" TargetMode="External"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11842/req..pdf" TargetMode="External"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11843/req..pdf" TargetMode="External"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11844/req..pdf" TargetMode="External"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11845/req._02.pdf" TargetMode="External"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11846/req..pdf" TargetMode="External"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11855/req_607_2025.pdf" TargetMode="External"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11859/req_608_2025.pdf" TargetMode="External"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11860/req_609_2025.pdf" TargetMode="External"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11862/req_610_2025.pdf" TargetMode="External"/><Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11863/req._06.pdf" TargetMode="External"/><Relationship Id="rId999" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11864/30-2025_linha_de_onibus_residencial_sul.pdf" TargetMode="External"/><Relationship Id="rId1000" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11865/requerimento_36_com_o__ante_projeto_de_lei-assinado.pdf" TargetMode="External"/><Relationship Id="rId1001" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11867/req._maria.pdf" TargetMode="External"/><Relationship Id="rId1002" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11868/req._igor.pdf" TargetMode="External"/><Relationship Id="rId1003" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11869/req._06.pdf" TargetMode="External"/><Relationship Id="rId1004" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11870/req._06.pdf" TargetMode="External"/><Relationship Id="rId1005" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11871/req_iara.pdf" TargetMode="External"/><Relationship Id="rId1006" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11872/req._ceci.pdf" TargetMode="External"/><Relationship Id="rId1007" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11874/req._pc.pdf" TargetMode="External"/><Relationship Id="rId1008" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11878/req.pdf" TargetMode="External"/><Relationship Id="rId1009" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11879/req.pdf" TargetMode="External"/><Relationship Id="rId1010" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11880/01-_requerimento_-_cemig.pdf" TargetMode="External"/><Relationship Id="rId1011" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11882/req.pdf" TargetMode="External"/><Relationship Id="rId1012" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11883/req..pdf" TargetMode="External"/><Relationship Id="rId1013" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11887/req_626_2025.pdf" TargetMode="External"/><Relationship Id="rId1014" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11888/requerimento_40_mudanca__no_transito_jd_sao_luis.pdf" TargetMode="External"/><Relationship Id="rId1015" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11889/req_628_2025.pdf" TargetMode="External"/><Relationship Id="rId1016" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11890/req_629_2025.pdf" TargetMode="External"/><Relationship Id="rId1017" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11891/req_630_2025.pdf" TargetMode="External"/><Relationship Id="rId1018" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11893/req._aud..pdf" TargetMode="External"/><Relationship Id="rId1019" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11894/requerimento_37.pdf" TargetMode="External"/><Relationship Id="rId1020" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11895/req.31.pdf" TargetMode="External"/><Relationship Id="rId1021" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11896/31_-_2025_centro_de_iniciacao_esportiva.pdf" TargetMode="External"/><Relationship Id="rId1022" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11897/req_ceci.pdf" TargetMode="External"/><Relationship Id="rId1023" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11898/req._ailton.pdf" TargetMode="External"/><Relationship Id="rId1024" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11900/req_iara.pdf" TargetMode="External"/><Relationship Id="rId1025" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11901/req._rodrigo.pdf" TargetMode="External"/><Relationship Id="rId1026" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11906/requerimento_41_internet_gratuita_nas_pracas-assinado.pdf" TargetMode="External"/><Relationship Id="rId1027" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11908/req_640_2025.pdf" TargetMode="External"/><Relationship Id="rId1028" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11909/requerimento_258_-_assinado_asfalto_comunidade_rural_de__pederneiras.pdf" TargetMode="External"/><Relationship Id="rId1029" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11912/req..pdf" TargetMode="External"/><Relationship Id="rId1030" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11913/req._rodrigo.pdf" TargetMode="External"/><Relationship Id="rId1031" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11914/req_644_2025.pdf" TargetMode="External"/><Relationship Id="rId1032" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11917/requerimento_38.pdf" TargetMode="External"/><Relationship Id="rId1033" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11918/requerimento_14_20_10_-_cascos.pdf" TargetMode="External"/><Relationship Id="rId1034" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11919/req._ceci.pdf" TargetMode="External"/><Relationship Id="rId1035" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11920/req._odair.pdf" TargetMode="External"/><Relationship Id="rId1036" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11921/req._pc.pdf" TargetMode="External"/><Relationship Id="rId1037" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11922/req._ailton.pdf" TargetMode="External"/><Relationship Id="rId1038" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11923/req._carol.pdf" TargetMode="External"/><Relationship Id="rId1039" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11926/req._igor.pdf" TargetMode="External"/><Relationship Id="rId1040" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11927/32-2025_-_guardas_municipais.pdf" TargetMode="External"/><Relationship Id="rId1041" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11928/req..pdf" TargetMode="External"/><Relationship Id="rId1042" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11931/req_655_2025.pdf" TargetMode="External"/><Relationship Id="rId1043" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11932/requerimento_42_redutor_de_velocidade_na_santa_maria.pdf" TargetMode="External"/><Relationship Id="rId1044" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11934/req_657_2025.pdf" TargetMode="External"/><Relationship Id="rId1045" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11935/requerimento_259_-_assinado_-_boqueirao_do_bonito_morro_vermelho_e_trairas.pdf" TargetMode="External"/><Relationship Id="rId1046" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11936/req_659_2025.pdf" TargetMode="External"/><Relationship Id="rId1047" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11938/req._19.pdf" TargetMode="External"/><Relationship Id="rId1048" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11939/req._24.pdf" TargetMode="External"/><Relationship Id="rId1049" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11940/req._45.pdf" TargetMode="External"/><Relationship Id="rId1050" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11941/req._55.pdf" TargetMode="External"/><Relationship Id="rId1051" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11942/req..pdf" TargetMode="External"/><Relationship Id="rId1052" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11943/req..pdf" TargetMode="External"/><Relationship Id="rId1053" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11946/requerimento_260_assinado_-_redutor_de_velocidade_-_jardim_liberdade.pdf" TargetMode="External"/><Relationship Id="rId1054" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11947/req_667_2025.pdf" TargetMode="External"/><Relationship Id="rId1055" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11948/req..pdf" TargetMode="External"/><Relationship Id="rId1056" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11949/req_669_2025.pdf" TargetMode="External"/><Relationship Id="rId1057" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11950/requerimento_43_melhorias_bairro_jardim_liberdade.pdf" TargetMode="External"/><Relationship Id="rId1058" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11951/req_671_2025.pdf" TargetMode="External"/><Relationship Id="rId1059" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11952/req..pdf" TargetMode="External"/><Relationship Id="rId1060" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11955/req._33.pdf" TargetMode="External"/><Relationship Id="rId1061" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11956/req._57.pdf" TargetMode="External"/><Relationship Id="rId1062" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11957/req..pdf" TargetMode="External"/><Relationship Id="rId1063" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11958/req..pdf" TargetMode="External"/><Relationship Id="rId1064" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11962/27-_auxiliar_de_docencia_-_justificativa.pdf" TargetMode="External"/><Relationship Id="rId1065" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11971/req_678_2025.pdf" TargetMode="External"/><Relationship Id="rId1066" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11972/req..pdf" TargetMode="External"/><Relationship Id="rId1067" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11973/requerimento_262_assinado_-_reforma_do_cemiterio_e_construcao_de_salao_de_velorio.pdf" TargetMode="External"/><Relationship Id="rId1068" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11974/req._odair.pdf" TargetMode="External"/><Relationship Id="rId1069" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11976/req_682_2025.pdf" TargetMode="External"/><Relationship Id="rId1070" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11977/requerimento_44_iluminacao_praca_alu_marques.pdf" TargetMode="External"/><Relationship Id="rId1071" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11978/req_684_2025.pdf" TargetMode="External"/><Relationship Id="rId1072" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11979/req_685_2025.pdf" TargetMode="External"/><Relationship Id="rId1073" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11984/req._10-11.pdf" TargetMode="External"/><Relationship Id="rId1074" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11985/req._ceci.pdf" TargetMode="External"/><Relationship Id="rId1075" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11989/requerimento_262_assinado_-_gratificacao_aos_motoristas.pdf" TargetMode="External"/><Relationship Id="rId1076" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11990/audiencia_publica_11_de_dezembro_ok.pdf" TargetMode="External"/><Relationship Id="rId1077" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11991/01-_requerimento_ubs_jose_correia_machado.pdf" TargetMode="External"/><Relationship Id="rId1078" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11995/req._12-11.pdf" TargetMode="External"/><Relationship Id="rId1079" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11998/requerimento_263_-_assinado_-_ampliacao_dos_atendimentos_do_creas_1.pdf" TargetMode="External"/><Relationship Id="rId1080" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11999/req_693_2025.pdf" TargetMode="External"/><Relationship Id="rId1081" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/12000/requerimento_45_substituicao_lampadas_pca_orpheu_froes-assinado.pdf" TargetMode="External"/><Relationship Id="rId1082" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/12001/req_695_2025.pdf" TargetMode="External"/><Relationship Id="rId1083" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/12002/req._17-11.pdf" TargetMode="External"/><Relationship Id="rId1084" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/12004/requerimento_41.pdf" TargetMode="External"/><Relationship Id="rId1085" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/12005/req._17-11.pdf" TargetMode="External"/><Relationship Id="rId1086" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/12006/req._17-11.pdf" TargetMode="External"/><Relationship Id="rId1087" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/12009/req._17-11.pdf" TargetMode="External"/><Relationship Id="rId1088" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/12010/req_01.pdf" TargetMode="External"/><Relationship Id="rId1089" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/12011/req._02.pdf" TargetMode="External"/><Relationship Id="rId1090" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/12012/req._03.pdf" TargetMode="External"/><Relationship Id="rId1091" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/12013/req._04.pdf" TargetMode="External"/><Relationship Id="rId1092" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/12014/req._17-11.pdf" TargetMode="External"/><Relationship Id="rId1093" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/12018/req_706_2025.pdf" TargetMode="External"/><Relationship Id="rId1094" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/12022/req_707_2025.pdf" TargetMode="External"/><Relationship Id="rId1095" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/12023/req_708_2025.pdf" TargetMode="External"/><Relationship Id="rId1096" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/12024/req_709_2025.pdf" TargetMode="External"/><Relationship Id="rId1097" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/12025/requerimento_46_espaco_de_lazer_na_lagoa_do_interlagos.pdf" TargetMode="External"/><Relationship Id="rId1098" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/12027/requerimento_42.pdf" TargetMode="External"/><Relationship Id="rId1099" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/12028/req._58.pdf" TargetMode="External"/><Relationship Id="rId1100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/12029/req..pdf" TargetMode="External"/><Relationship Id="rId1101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/12031/req.pdf" TargetMode="External"/><Relationship Id="rId1102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/12032/req._34.pdf" TargetMode="External"/><Relationship Id="rId1103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/12033/req._22.pdf" TargetMode="External"/><Relationship Id="rId1104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/12034/req..pdf" TargetMode="External"/><Relationship Id="rId1105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/12035/req..pdf" TargetMode="External"/><Relationship Id="rId1106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/12036/35-2025_-_gratificacao_operadores_de_maquinas_1_1.pdf" TargetMode="External"/><Relationship Id="rId1107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/12038/req_720_2025.pdf" TargetMode="External"/><Relationship Id="rId1108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/12040/requerimento_264_assinado_-_reforma_da_quadra_de_olhos_d_agua.pdf" TargetMode="External"/><Relationship Id="rId1109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/12048/requerimento_43.pdf" TargetMode="External"/><Relationship Id="rId1110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/12049/req_723_2025.pdf" TargetMode="External"/><Relationship Id="rId1111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/12053/req._59.pdf" TargetMode="External"/><Relationship Id="rId1112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/12054/requerimento_43.pdf" TargetMode="External"/><Relationship Id="rId1113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/12055/req_726_2025.pdf" TargetMode="External"/><Relationship Id="rId1114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/12056/req_727_2025.pdf" TargetMode="External"/><Relationship Id="rId1115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/12057/req_728_2025.pdf" TargetMode="External"/><Relationship Id="rId1116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/12058/35-2025_-_ifa_aos_ace_e_acs.pdf" TargetMode="External"/><Relationship Id="rId1117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/12059/requerimento_47_faixa_elevada_igreja_adventista.pdf" TargetMode="External"/><Relationship Id="rId1118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/12062/req._21.pdf" TargetMode="External"/><Relationship Id="rId1119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/12064/req.pdf" TargetMode="External"/><Relationship Id="rId1120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/12065/req.pdf" TargetMode="External"/><Relationship Id="rId1121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/12071/req.pdf" TargetMode="External"/><Relationship Id="rId1122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/12074/req.pdf" TargetMode="External"/><Relationship Id="rId1123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/12077/req_736_2025.pdf" TargetMode="External"/><Relationship Id="rId1124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/12079/req_737_2025.pdf" TargetMode="External"/><Relationship Id="rId1125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/12080/req_738_2025.pdf" TargetMode="External"/><Relationship Id="rId1126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/12081/req_739_2025.pdf" TargetMode="External"/><Relationship Id="rId1127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/12082/req_740_2025.pdf" TargetMode="External"/><Relationship Id="rId1128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/12083/requerimento_48_recapeamento_av_olimpio_teixeira_e_tito_versiani.pdf" TargetMode="External"/><Relationship Id="rId1129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/12084/req_742_2025.pdf" TargetMode="External"/><Relationship Id="rId1130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/12085/req._21.pdf" TargetMode="External"/><Relationship Id="rId1131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/12087/req..pdf" TargetMode="External"/><Relationship Id="rId1132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/12089/req..pdf" TargetMode="External"/><Relationship Id="rId1133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/12091/36-2025_-_financiamento_de_novos_parques_urbanos.pdf" TargetMode="External"/><Relationship Id="rId1134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/12093/29-_requerimento_-_parque_dos_mangues.pdf" TargetMode="External"/><Relationship Id="rId1135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/12096/req.pdf" TargetMode="External"/><Relationship Id="rId1136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/12097/requerimento_49_manutencao_na_rede_eletrica_no_parque_vila_segura-assinado.pdf" TargetMode="External"/><Relationship Id="rId1137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/12098/req_750_2025.pdf" TargetMode="External"/><Relationship Id="rId1138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/12099/req_751_2025.pdf" TargetMode="External"/><Relationship Id="rId1139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/12100/req_752_2025.pdf" TargetMode="External"/><Relationship Id="rId1140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/12103/requerimento_267_-_assinado_construcao_de_uma_praca_no_mangues.pdf" TargetMode="External"/><Relationship Id="rId1141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/12104/anteprojeto_de_lei_5.pdf" TargetMode="External"/><Relationship Id="rId1142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/12105/req.pdf" TargetMode="External"/><Relationship Id="rId1143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/12107/requerimento_45_.pdf" TargetMode="External"/><Relationship Id="rId1144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/12108/req.pdf" TargetMode="External"/><Relationship Id="rId1145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/12110/req.pdf" TargetMode="External"/><Relationship Id="rId1146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/12112/req.pdf" TargetMode="External"/><Relationship Id="rId1147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/12113/30-_educacao.pdf" TargetMode="External"/><Relationship Id="rId1148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/12121/req.pdf" TargetMode="External"/><Relationship Id="rId1149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/12127/31-_requerimento_descongelamento.pdf" TargetMode="External"/><Relationship Id="rId1150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/12130/req._01.pdf" TargetMode="External"/><Relationship Id="rId1151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/12131/req_02.pdf" TargetMode="External"/><Relationship Id="rId1152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/12132/req._03.pdf" TargetMode="External"/><Relationship Id="rId1153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/12133/req..pdf" TargetMode="External"/><Relationship Id="rId1154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10745/mocao_01_2025.pdf" TargetMode="External"/><Relationship Id="rId1155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10882/02_2025.pdf" TargetMode="External"/><Relationship Id="rId1156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11348/03_2025.pdf" TargetMode="External"/><Relationship Id="rId1157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11370/mocao_04_2025.pdf" TargetMode="External"/><Relationship Id="rId1158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11391/mocao_05_2025.pdf" TargetMode="External"/><Relationship Id="rId1159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11683/mocao.pdf" TargetMode="External"/><Relationship Id="rId1160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11704/mocao_07_2025.pdf" TargetMode="External"/><Relationship Id="rId1161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11775/mocao_08_2025.pdf" TargetMode="External"/><Relationship Id="rId1162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11814/req..pdf" TargetMode="External"/><Relationship Id="rId1163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11853/mocao_de_aplauso_sargento_leonard_cristian-assinado.pdf" TargetMode="External"/><Relationship Id="rId1164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11892/mocao.pdf" TargetMode="External"/><Relationship Id="rId1165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11924/mocao_01.pdf" TargetMode="External"/><Relationship Id="rId1166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11937/mocao_24-10.pdf" TargetMode="External"/><Relationship Id="rId1167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11953/mocao_ok.pdf" TargetMode="External"/><Relationship Id="rId1168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11960/mocao_03-11.pdf" TargetMode="External"/><Relationship Id="rId1169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/12007/mocao.pdf" TargetMode="External"/><Relationship Id="rId1170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/12122/assinado_-_moncao_de_aplausos_a_somai_alimentos.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10738/pelom_01_2025.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11718/pelom_02_2025.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11851/emenda_a_lo.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11966/pelom_04_2025.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10880/plc_vencimento_agentes_2025_1..pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10895/plc_02_2025.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11797/plc_01.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11798/plc_02.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10727/pl_01_2025.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10730/pl_02_2025.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10758/pl_03_2025.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10771/pl_04_2025.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10772/pl_05_2025.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10782/pl_credito_especial_2025_nova_estrutura_administrativa-assinado.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10787/cadastro_do_protetor.docx.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10789/projeto_de_lei_-_protetor_microempreendedor.docx.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10804/pl_conveniadas_educacao_20251_assinado2.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10805/pl_10_2025.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10835/pl_11_2025.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10840/pl_12_2025.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10841/pl_13_2025.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10850/pl_14_2025.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10857/pl_15_2025.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10865/pl_16_2025.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10867/pl_atualizado_cadastro_do_protetor.docx.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10876/pl_18_2025.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10887/pl_19_2025.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10888/pl_20_2025.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10890/pl_21_2025.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10896/pl_22_2025.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10897/pl_23_2025.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10898/pl_24_2025.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10928/pl_25_2025.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10997/pl_26_2025.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11071/pl_27_2025.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11100/pl_28_2025.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11112/pl_29_2025.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11118/pl_30_2025.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11184/pl_31_2025.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11185/pl_32_2025.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11187/pl_33_2025.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11188/pl_34_2025.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11209/pl_35_2025.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11213/pl_36_2025.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11220/pl_repasse_emater__01.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11225/pl_38_2025.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11230/projeto_de_lei_-_semana_mudancas_climaticas-assinado.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11246/pl_40_2025.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11249/pl_41_2025.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11251/pl_42_2025.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11252/pl_43_2025.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11255/pl.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11257/pl_45_2025.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11270/pl_46_2025.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11272/pl_47_2025.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11273/pl_48_2025.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11274/projeto_de_lei_-_junho_arco-iris.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11280/pl_50_2025.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11281/pl_51_2025.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11285/projeto_de_lei_-_institui_semana_do_gestor_publico_e_privado.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11290/pl_53_2025.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11291/pl_54_2025.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11297/girassol.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11300/pl_56_2025.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11305/pl_57_2025.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11306/pl_58_2025.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11309/pl_59_2025.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11319/pl_60_2025.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11327/pl_61_2025.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11328/pl_62_2025.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11330/pl_63_2025.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11335/pl_altera_lei_3511_subsidio_conselheiro_tutelar_-_assinado_2.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11349/pl_incentivo_hospitais_2025_02.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11351/pl_66_2025.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11355/pl_67_2025.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11356/pl_ldo_2026_02.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11358/pl_69_2025.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11367/pl_libras.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11368/assinado_atualizado_-_projeto_de_lei_-_patrulha_guardia.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11369/pl_cessao_divina_providencia_02.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11385/pl_73_2025.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11386/pl_74_2025.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11392/pl_75_2025.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11393/pl_reajuste_servidores_2025_3.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11394/estrutura_assinada_2.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11395/pl_78_2025.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11396/pl_79_2025.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11398/pl_2.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11405/pl_81_2025.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11418/pl_82_2025.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11423/pl_83_2025.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11438/pl_repasse_emater_novo_1.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11439/pl_concede_autorizacao_legislativa_sagarana_emp_1.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11441/pl_86_2025.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11455/pl_87_2025.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11456/pl_88_2025.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11461/pl_21-05.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11463/pl_90_2025.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11470/pl_91_2025.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11473/pl_92_2025.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11487/pl_93_2025.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11489/pl_94_2025.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11492/pl_95_2025.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11493/pl_96_2025.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11494/pl_97_2025.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11496/pl_convalida_doacao_instituto_federal.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11505/pl_99_2025.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11514/pl_100_2025.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11520/pl.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11521/pl_102_2025.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11533/pl.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11534/pl_02.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11535/pl_programa_de_extensao_rural_ass.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11536/pl_lei_incentivo_uti_pediatrica.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11537/pl_107_2025.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11540/pl_108_2025.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11541/pl_109_2025.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11543/pl_repasse_festas_de_agosto_assinada_1.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11544/pl_pc.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11553/pl_repasse_volei_2025_assinada.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11554/pl_repasse_rosa_mistica_2025_asssinada.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11555/pl_repasse_aci_2025_assinada.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11556/pl_repasse_conveniadas_de_assistencia_assinada__2025.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11557/pl_repasse_sociedade_rural_01_assinada_2025.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11558/pl_repasse_north_esporte_assinada_2025.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11567/pl_i_23-06.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11568/pl_parceria_capela_velorio.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11569/pl_120_2025.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11570/pl_121_2025.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11583/pl_122_2025.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11590/pl_subsidio_transporte_coletivo_modificado_ass.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11591/pl_124_2025.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11593/pl_01-07.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11613/pl.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11618/pl_127_2025.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11621/pl.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11622/pl_atualizacao_do_plano_municipal_de_saneamento_ass.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11624/pl_130_2025.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11630/pl.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11636/pl_02.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11635/pl01.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11639/pl_denomina_usf_3_independencia_ass.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11642/pl_135_2025.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11644/pl_01.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11645/pl_02.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11646/pl_03.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11648/pl_139_2025.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11649/pl.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11651/pl.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11658/projeto_rosimeire_dantas.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11660/pl_12.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11670/pl_144_2025.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11672/pl.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11679/pl_cursinho.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11686/pl_01.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11691/pl.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11692/pl_desafetacao_efetacao_panorama_ass.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11693/pl_concede_autorizacao_legislativa_alamo_ass.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11694/pl_altera_lei_5105_cetas_ass.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11696/pl_152_2025.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11699/pl.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11700/pl_154_2025.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11701/pl_155_2025.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11707/pl.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11711/pl.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11715/pl-_proteca_infancia.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11716/pl_159_2025.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11717/pl_160_2025.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11720/pl.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11722/pl_ppa_2026_2029_ass.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11729/pl.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11733/pl_01.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11734/pl_02.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11736/pl_ok.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11743/lei.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11761/pl_aumento_capital_esurb.2.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11762/pl_169_2025.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11784/pl.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11796/pl.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11799/pl_altera_a_lei_5052.1.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11800/pl_173_2025.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11801/projeto_de_lei_das_ruas__termo_ok.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11802/projeto__termo_assinar_finalizado.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11803/pl_176_2025.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11807/projeto_juntado.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11808/projeto_de_lei_rua_5_juntado.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11809/alteracao_de_lei_assinar.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11819/pl_180_2025.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11821/pl.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11833/projeto_de_lei_da_rua_6_no_bairro_jardim_independencia.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11847/pl_defesa_civil.1.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11852/pl_184_2025.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11848/projeto_de_lei_da_quadra_poliesportiva_no_bairro_santos_dumont.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11849/pl_orcamento_2026_1_assinado_pg_2.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11858/pl_direito_real_uso__mariele_ass.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11861/pl_188_2025.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11866/pl.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11873/pl_pc.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11875/pl_direito_real_uso__mariele_3.1.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11876/pl_192_2025.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11877/pl_193_2025.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11886/pl_194_2025.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11899/pl.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11902/pl_ok.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11903/pl_197_2025.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11905/pl.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11916/pl_199_2025.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11930/pl_200_2025.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11933/pl_direito_real_uso__mariele.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11944/pl_altera_a_lei_5045..pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11959/pl.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11968/pl_204_2025.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11969/pl_205_2025.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11980/projeto_de_lei_proibicao_do_plantio_de_nim.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11981/pl_207_2025.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11982/pl.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11987/pl_10-11.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11988/pl_ok.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11993/pl_211_2025.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11996/pl_denomina.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/12003/pl.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/12008/pl_cria_fundo_municipal_de_seguranca.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/12016/pl_componentes_do_sisan.pdf-assinado.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/12017/pl_tecnologia_e_inovacao.pdf-assinado.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/12030/pl.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/12039/pl_218_2025.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/12047/projeto_de_lei_de_utilidade_publica.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/12066/pl_doacao_estado_de_minas_para_policia_civil_ass.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/12067/pl_doacao_unimontes_para_hospital_universitario_ass.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/12068/pl_doacao_aroldo_tourinho_e_apae_ass.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/12069/pl_223_2025_merged.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/12070/pl_altera_a_lei_5052_ass.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/12073/pl_225_2025.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/12075/pl.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/12076/pl.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/12078/pl_228_2025.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/12086/pl.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/12090/pl.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/12092/pl_cuidados_paliativos.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/12095/pl_232_2025.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/12109/pl.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/12114/pl_altera_lei_2689_comtur.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/12115/pl_repasse_apae_2025.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/12116/pl_concede_autorizacao_legislativa_regularizacao_monte_siao_iii_ass.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/12117/pl_cessao_escolas_estado_de_minas_gerais.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/12118/pl.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/12119/pl.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/12120/pl.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/12123/pl.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/12124/pl_patrocionio_north_ass.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/12125/pl_anistia_multas_covid_19_-_v2_ass.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/12126/pl_doacao_associacao_amigos_de_jesus_ass.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/12134/pl_altera_leis_5787_e_5860_-_operacao_de_credito_ass.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10711/pr_01_2025.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10715/assinado_-_projeto_que_cria_a_procuradoria_da_mulher.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10716/assinado_-_projeto_atualizado_pro_agua.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10719/assinado_-_1_projeto_interno_da_camara_municipal.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10731/atualizado_-_assinado_2_-_regimento_interno.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10743/pr_06_2025.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10795/pr_07_2025.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10881/projeto_de_resolucaoi_-_dra._leticia_gamboge.docx-assinado.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10883/projeto_de_resolucao_no_9_de_2025.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10885/pr_10_2025.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10894/pr_11_2025.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10922/pr_12_2025.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10929/pr_13_2025.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11194/pr_14_2025.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11201/pr_15_2025.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11202/pr_16_2025.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11206/pr_17_2025.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11236/pr_-_atualizado_-_comissao_ambiente_bem-estar_animal_e_sustentabilidade.docx.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11244/pr.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11258/pr_20_2025.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11269/pr_21_2025.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11271/pr_22_2025.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11275/pr_23_2025.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11276/pr_24_2025.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11283/pr_25_2025.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11311/pr.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11332/projeto_resolucao_-_comenda_trabalhador.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11333/projeto_de_resolucao_no_28_de_2025.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11334/projeto_honorario_sr._edenilson_assinado.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11340/pr_2.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11412/pr_31_2025.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11415/pr_32_2025.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11435/pr_33_2025.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11437/pr_34_2025.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11464/pr_35_2025.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11465/pr_36_2025.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11468/pr_37_2025.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11483/pr_38_2025.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11488/pr_39_2025.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11491/pr_40_2025.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11495/pr_41_2025.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11513/pr_42_2025.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11538/pr_43_2025.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11539/pr_44_2025.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11564/pr_45_2025.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11592/pr_46_2025.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11600/pr_47_2025.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11610/pr_07-07.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11619/pr_49_2025.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11652/pr_50_2025.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11665/pr.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11666/camscanner_11-08-2025_16.38.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11668/pr.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11671/pr_54_2025.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11676/projeto_de_resolucao_cidadao_honorario_senhor_jose_mansano_bauman.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11684/pr.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11695/pr_57_2025.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11728/pr_02.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11738/projeto_de_resolucao_placa_alferes_conselho_de_administracao.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11741/pr_60_2025.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11742/pr_61_2025.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11746/pr_62_2025.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11749/pr_63_2025.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11771/pr.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11772/pr_65_2025.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11783/pr.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11812/pr.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11850/pr.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11884/pr_69_2025.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11885/pr_70_2025.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11915/projeto__de_resolucao__titullo_de_cidadao_honorario.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11929/pr_72_2025.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11945/pr_73_2025.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11954/pr.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11961/pr.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11963/dilson_godinho.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11964/pr_77_2025.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11965/pr_78_2025.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11967/pr_-_abmcj.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11975/pr.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11983/pr_81_2025.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11986/pr_82_2025.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11992/pr_83_2025.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11994/pr_84_2025.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11997/pr.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/12015/pr.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/12037/pr_87_2025.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/12060/pr_88_2025.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/12063/titulo_wadson.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/12094/pr_90_2025.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10791/emenda_01_2025.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11197/emenda_02_2025.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11377/emenda_03_2025.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11421/emenda_04_2025.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11516/emenda_05_2025.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11561/emenda_06_2025.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11574/art._9_-_passe_livre.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11576/art._11_-_varios_pedidos.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11577/art._16_-_iluminacao_publica.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11578/art._40_ii_-_iluminacao_publica.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11579/art._41_-_iluminacao_publica.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11599/01-emenda_3a_-_tarifa_zero.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11818/emenda_aditiva_01.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11820/emenda_02.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11823/emenda.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11824/01.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11825/02.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11826/03.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11827/04.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11828/05.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11829/06.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11830/07.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11834/emenda_08.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11854/emenda_24_2025.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11881/emenda_25_2025.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11904/emenda_26_2025.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11907/emenda.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11910/art_3_-_transporte.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11911/emenda_-_cosip.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11970/emenda_30_2025.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/12019/emenda_31_2025.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/12020/emenda_32_2025.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/12021/emenda_33_2025_-_emendas_impositivas.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/12041/emenda_01.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/12042/emenda_02.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/12043/emenda_03.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/12044/emenda_04.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/12045/emenda_05.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/12050/em_03_28-11.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/12051/em__02_28-11.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/12052/em_28-11.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/12072/emenda_42_2025.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/12128/emenda_43_2025.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/12129/emenda_44_2025.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10709/req_01_2025.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10710/req_02_2025.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10712/req_03_2025.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10713/requerimento_220_-_assinado_-_retorno_dos_pediatras_ao_esf.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10714/req_05_2025.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10717/req_06_2025.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10718/req_07_2025.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10720/req_08_2025.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10721/req_09_2025.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10722/req_10_2025.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10723/req_11_2025.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10724/req._carol.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10725/req_13_2025.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10726/req_14_2025.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10728/req._15.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10729/req_16_2025.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10732/req_17_2025.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10733/req_18_2025.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10734/req_19_2025.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10735/req_20_2025.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10736/req_21_2025.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10737/requerimento_222_-_assinado_-_rampa_de_acesso_para_cadeirantes.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10739/req_23_2025.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10740/req_24_2025.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10741/req_25_2025.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10742/req_26_2025.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10746/req_27_2025.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10747/req_28_2025.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10748/req_29_2025.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10749/req_30_2025.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10750/req_31_2025.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10751/req_32_2025.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10752/req_33_2025.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10753/req_34_2025.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10754/requerimento_223_assinado_-_linha_ferrea.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10755/req_36_2025.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10756/req_37_2025.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10757/req.12.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10760/req._14.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10761/req_40_2025.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10762/req_41_2025.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10763/req_42_2025.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10764/req_43_2025.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10765/req_44_2025.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10766/req_45_2025.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10767/req_46_2025.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10768/req_47_2025.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10769/req_48_2025.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10770/req_49_2025.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10773/req_50_2025.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10774/req_51_2025.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10775/req_52_2025.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10776/req_53_2025.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10777/requerimento_224_-_assinado_-_praca_do_morada_do_sol.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10778/req_55_2025.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10779/req_56_2025.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10780/req_57_2025.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10781/req_-_landim.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10783/03-_homenagem_ao_hosp._dilson_goldinho_1.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10784/requerimento_225_-_assinado_-_drenagem_morada_do_parque.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10785/req_61_2025.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10786/req_62_2025.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10788/req_63_2025.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10790/req_64_2025.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10792/req_65_2025.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10793/req_66_2025.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10794/req_67_2025.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10796/req_68_2025.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10797/req_69_2025.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10798/req_70_2025.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10799/req_71_2025.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10800/req_72_2025.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10801/req_73_2025.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10802/req_74_2025.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10803/requerimento_03-2025_baias_de_pre_e_pos_operatorio.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10806/requerimento_226_assinado_-_construcao_de_uma_praca_-_jardim_liberdade.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10807/req_77_2025.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10808/req_78_2025.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10809/req_79_2025.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10810/req_80_2025.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10811/req_81_2025.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10812/req_82_2025.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10813/req_83_2025.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10814/req_84_2025.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10815/req_85_2025.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10816/req_86_2025.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10817/req_87_2025.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10818/req_88_2025.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10819/requerimento_04_2025_contratacao_de_comportamentalista_animal.docx_1.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10820/req_90_2025.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10821/req_91_2025.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10822/req_92_2025.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10823/req_93_2025.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10824/req_94_2025.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10825/req_95_2025.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10826/req_96_2025.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10827/req_97_2025.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10828/req_98_2025.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10829/req_99_2025.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10830/req_100_2025.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10831/req_101_2025.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10832/req_102_2025.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10833/req_103_2025.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10834/req_104_2025.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10836/requerimento_05-2025_censo.docx.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10837/req_106_2025.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10838/req_107_2025.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10839/04-_req._piso_professor.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10842/req_109_2025.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10843/req_110_2025.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10844/req_111_2025.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10845/req_112_2025.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10846/req_113_2025.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10847/req_114_2025.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10848/requerimento_05_assinar.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10849/req_116_2025.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10851/req_117_2025.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10852/req_118_2025.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10853/req_119_2025.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10854/req_120_2025.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10855/req_121_2025.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10856/requerimento_06-2025_castracao_positivo_leishimaniose.docx_1.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10858/req_123_2025.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10859/req_124_2025.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10860/req_125_2025.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10861/01.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10862/02.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10863/req_128_2025.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10864/req_129_2025.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10866/req_130_2025.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10868/req_131_2025.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10869/req_132_2025.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10870/req_133_2025.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10871/req_134_2025.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10872/req_135_2025.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10873/req_136_2025.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10874/req_137_2025.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10875/req_138_2025.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10877/req_139_2025.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10878/requerimento_07-2025_ubasa_e_samu_animal.docx.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10879/req_141_2025.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10886/req_142_2025.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10889/req_143_2025.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10891/requerimento_229_assinado_-_reforma_da_escola_municipal_de_canto_do_engenho.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10892/req_145_2025.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10893/req_146_2025.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10899/req_147_2025.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10900/req_148_2025.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10901/req_149_2025.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10902/req_150_2025.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10903/req_151_2025.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10904/req_152_2025.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10905/req_153_2025.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10906/req_154_2025.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10907/req_155_2025.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10908/req_156_2025.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10909/assinado_-_requerimento_228_-_audiencia_publica_-_mercado_municipal.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10910/req_158_2025.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10911/req_159_2025.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10912/req_160_2025.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10913/req_161_2025.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10914/req_162_2025.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10915/req_163_2025.pdf" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10916/req_164_2025.pdf" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10917/req_165_2025.pdf" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10918/req_166_2025.pdf" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10919/req_167_2025.pdf" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10920/req_168_2025.pdf" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10921/req_169_2025.pdf" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10923/req_170_2025.pdf" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10924/req_171_2025.pdf" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10925/req_172_2025.pdf" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10926/req_173_2025.pdf" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10927/req_174_2025.pdf" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10930/req_175_2025.pdf" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10931/requerimento_08-2025_homenagem_cidada_honoraria.docx.pdf" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10932/req_177_2025.pdf" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10952/req_178_2025.pdf" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10982/req_179_2025.pdf" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10983/req_180_2025.pdf" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11093/requerimento_230_assinado_-_reforma_da_ponte_do_rio_pacui_-_regiao_ribeirinha.pdf" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11094/req_182_2025.pdf" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11095/req_183_2025.pdf" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11096/req_184_2025.pdf" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11108/req_185_2025.pdf" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11109/req_186_2025.pdf" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11110/req_187_2025.pdf" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11111/req_188_2025.pdf" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11113/req_189_2025.pdf" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11114/req_190_2025.pdf" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11115/req_191_2025.pdf" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11116/req_192_2025.pdf" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11117/req_193_2025.pdf" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11119/05-_adicional_de_insalubridade.pdf" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11120/req..pdf" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11182/req_196_2025.pdf" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11183/req_197_2025.pdf" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11186/req_198_2025.pdf" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11189/requerimento_231_assinado_-_boulevard_morada_do_parque.pdf" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11190/req_200_2025.pdf" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11191/req_201_2025.pdf" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11192/req_202_2025.pdf" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11193/req_203_2025.pdf" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11195/req_204_2025.pdf" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11196/req_013_passarela_sagarana.pdf" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11198/req_206_2025.pdf" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11199/req_207_2025.pdf" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11200/req_208_2025.pdf" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11203/req_209_2025.pdf" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11204/req_210_2025.pdf" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11205/req_211_2025.pdf" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11207/req_212_2025.pdf" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11208/req_213_2025.pdf" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11210/req_214_2025.pdf" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11211/requerimento_232_-_assinado_-_casa_de_apoio_a_mulher.pdf" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11212/req_216_2025.pdf" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11214/req_217_2025.pdf" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11215/req_218_2025.pdf" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11216/req_219_2025.pdf" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11217/requerimento_semaforo_.pdf" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11218/req_221_2025.pdf" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11219/req_222_2025.pdf" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11221/req_223_2025.pdf" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11222/req_224_2025.pdf" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11223/req_225_2025.pdf" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11226/req_014_implementacao_coleta_seletiva.pdf" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11227/req_227_2025.pdf" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11228/req..pdf" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11229/requerimento_11-2025_vacinacao_polivalente.pdf" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11231/req_230_2025.pdf" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11232/req_231_2025.pdf" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11233/req_232_2025.pdf" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11234/17_requerimento_assinado_-_reforma_do_mercado_municipal.pdf" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11235/req_233_2025.pdf" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11237/req._01.pdf" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11238/req._02.pdf" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11239/req._08.pdf" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11240/req._14.pdf" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11241/req..pdf" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11242/req._08_ok.pdf" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11243/req._09.pdf" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11247/req_242_2025.pdf" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11248/req_243_2025.pdf" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11250/req_244_2025.pdf" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11253/req_245_2025.pdf" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11254/req._08.pdf" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11256/req_247_2025.pdf" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11259/req_015_plotagem_caminhoes_compactadores_1.pdf" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11260/req_249_2025.pdf" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11261/req_250_2025.pdf" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11262/req_251_2025.pdf" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11263/req_252_2025.pdf" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11264/req_253_2025.pdf" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11265/req_254_2025.pdf" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11266/req_255_2025.pdf" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11267/07-_tempo_integral.pdf" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11268/req_257_2025.pdf" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11277/req_258_2025.pdf" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11278/req_259_2025.pdf" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11279/req_260_2025.pdf" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11282/req_261_2025.pdf" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11284/req_016_faixa_elevada_funorte.pdf" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11286/req_263_2025.pdf" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11287/req_264_2025.pdf" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11288/req_265_2025.pdf" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11289/req_266_2025.pdf" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11292/requerimento_236_assinado_-_distritos_de_serra_verde_e_santa_barbara.pdf" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11293/req_268_2025.pdf" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11294/req_269_2025.pdf" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11295/requerimento_13_pdf.pdf" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11296/01-_requerimento_girassol.pdf" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11298/requerimento_12-2025_audiencia_publica.pdf" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11299/req._18.pdf" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11301/req_274_2025.pdf" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11302/req_275_2025.pdf" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11303/req_276_2025.pdf" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11304/req_277_2025.pdf" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11307/req_278_2025.pdf" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11308/requerimento_14_assinar.pdf" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11310/01-_requerimento_abafador.pdf" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11312/req_281_2025.pdf" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11313/req_282_2025.pdf" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11314/req_283_2025.pdf" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11315/req_284_2025.pdf" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11316/requerimeto_237_-_assinado_-_criacao_do_distrito_de_canto_do_engenho.pdf" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11317/req_017_redutores_de_velocidade_av_domingos_de_abreu_vieira.pdf" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11318/req_287_2025.pdf" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11320/req_288_2025.pdf" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11321/req_289_2025.pdf" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11322/req_290_2025.pdf" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11323/req_291_2025.pdf" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11324/req_292_2025.pdf" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11325/req_293_2025.pdf" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11326/requerimento_13-2025__castracao_na_zona_rual_.pdf" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11329/req..pdf" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11331/req_296_2025.pdf" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11336/01-_requerimento_obesidade.pdf" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11337/req_298_2025.pdf" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11338/req_299_2025.pdf" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11339/req_018_semaforo_na_av._tito_versiane_dos_anjos_e_avenida_castelar_prates-assinado.pdf" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11341/req_301_2025.pdf" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11342/req_302_2025.pdf" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11343/req_303_2025.pdf" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11344/req_304_2025.pdf" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11345/req_305_2025.pdf" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11346/req_306_2025.pdf" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11347/req_307_2025.pdf" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11350/requerimento_14-2025__regulamentacao_do_cadastro_de_protetores_.pdf" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11352/req_309_2025.pdf" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11353/req_310_2025.pdf" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11354/req_311_2025.pdf" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11357/req_312_2025.pdf" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11359/req_313_2025.pdf" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11360/req_314_2025.pdf" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11361/req_019_recapeamento_da_avenida_domingos_de_abreu_vieira.pdf" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11362/req_316_2025.pdf" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11363/req_317_2025.pdf" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11364/req._limpeza_manutencao_e_restauracao_da_praca_do_bairro_jardim_alvorada.pdf" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11365/requerimento_15-2025__conselho_lgbt.pdf" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11366/01-_requerimento_pediatra.pdf" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11371/requerimento_238_-_assinado_-_drenagem_rosa_mistica.pdf" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11372/req_322_2025.pdf" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11373/req_323_2025.pdf" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11374/req_324_2025.pdf" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11375/req_325_2025.pdf" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11376/req_326_2025.pdf" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11378/req_327_2025.pdf" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11379/req_328_2025.pdf" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11380/req_329_2025.pdf" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11381/cemei_edgar_pereira.pdf" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11382/req_331_2025.pdf" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11383/req_332_2025.pdf" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11384/req_333_2025.pdf" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11387/req_334_2025.pdf" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11388/req._17.pdf" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11389/req_336_2025.pdf" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11390/req_337_2025.pdf" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11397/req_338_2025.pdf" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11399/req_339_2025.pdf" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11400/requerimento_239_assinado_-_semaforo_no_antigo_heliporto.pdf" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11401/requerimento_21_construcao_cobertura_parque.pdf" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11402/req_342_2025.pdf" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11403/req_343_2025.pdf" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11404/req._01.pdf" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11406/req_345_2025.pdf" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11407/requerimento_19_2_novo.pdf" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11408/req_347_2025.pdf" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11409/req_348_2025.pdf" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11410/req_349_2025.pdf" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11411/req_350_2025.pdf" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11413/req_351_2025.pdf" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11414/req_352_2025.pdf" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11416/req_353_2025.pdf" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11417/req_354_2025.pdf" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11419/requerimento_22_construcao_da_praca_eunice_pires_morada_do_sol.pdf" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11420/req_356_2025.pdf" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11422/req_357_2025.pdf" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11425/req_358_2025.pdf" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11424/req_359_2025.pdf" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11426/req_360_2025.pdf" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11427/requerimento_20_pdf.pdf" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11428/req_362_2025.pdf" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11429/req_363_2025.pdf" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11430/req_364_2025.pdf" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11431/requerimento_19-2025_plano_mun_politicas_lgbt.docx.pdf" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11432/req_366_2025.pdf" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11433/req_367_2025.pdf" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11434/01-_requerimento_enfermagem.pdf" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11436/req_369_2025.pdf" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11440/req_370_2025.pdf" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11442/requerimento_23_sinalizacao_raul_correa.pdf" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11443/req_372_2025.pdf" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11444/req_373_2025.pdf" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11445/requerimento_241_assinado_-_implantacao_do_cras_rural.pdf" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11446/req_375_2025.pdf" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11447/req_376_2025.pdf" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11448/req_377_2025.pdf" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11449/req_378_2025.pdf" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11450/req_379_2025.pdf" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11451/14-_protese.pdf" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11452/req_381_2025.pdf" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11453/requerimento_20-2025__feiras_de_adocao.pdf" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11454/req_383_2025.pdf" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11457/req_384_2025.pdf" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11458/req_385_2025.pdf" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11459/req_386_2025.pdf" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11460/req_387_2025.pdf" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11462/req..pdf" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11466/req_389_2025.pdf" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11467/1_requerimento_242_-_assinado_criacao_de_espaco_multiuso_para_pratica_de_esportes_a_cavalo.pdf" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11469/requerimento_24_substituicao_lampadas_no_jardim_liberdade.pdf" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11471/req._19.pdf" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11472/req_393_2025.pdf" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11474/requerimento_22_pdf-assinado.pdf" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11475/req_395_2025.pdf" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11476/req_396_2025.pdf" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11477/req_397_2025.pdf" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11478/req_398_2025.pdf" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11479/req_399_2025.pdf" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11480/req_400_2025.pdf" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11481/req_401_2025.pdf" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11482/req_402_2025.pdf" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11484/req_403_2025.pdf" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11485/req_404_2025.pdf" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11486/req_405_2025.pdf" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11490/16_-_saude_mental.pdf" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11497/req_407_2025.pdf" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11498/req_408_2025.pdf" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11499/req_409_2025.pdf" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11500/req_410_2025.pdf" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11501/requerimento_23_pdf.pdf" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11502/req_412_2025.pdf" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11503/requerimento_25_solicita_alargamento_da_ponte_da_sion.pdf" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11504/req_414_2025.pdf" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11506/req_415_2025.pdf" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11507/req_416_2025.pdf" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11508/req_417_2025.pdf" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11509/req_418_2025.pdf" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11510/req_419_2025.pdf" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11511/req_420_2025.pdf" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11512/req_421_2025.pdf" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11515/req._04-06.pdf" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11517/req_423_2025.pdf" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11518/req_424_2025.pdf" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11519/requerimento_26_solicita_acostamento_das_pistas_de_acesso_ao_aeroporto.pdf" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11522/req_426_2025.pdf" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11523/req._21.pdf" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11524/req_428_2025.pdf" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11525/requerimento_09-06.pdf" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11527/requer._igor.pdf" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11528/requer._04.pdf" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11529/req._05.pdf" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11530/req._06.pdf" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11531/req._07.pdf" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11532/req._07.pdf" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11542/req._10.pdf" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11545/req._12.pdf" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11546/requerimento_27_solicita_sinalizacao_proximo_ao_carmelo.pdf" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11547/req._16.pdf" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11548/requerimento_24_pdf.pdf" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11549/req._33.pdf" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11550/req._34.pdf" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11551/req._29.pdf" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11552/req.pdf" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11559/req_446_2025.pdf" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11560/anteprojeto_de_lei_assinado3.pdf" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11562/req_448_2025.pdf" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11563/requerimento_28_solicita_termino_da_avenida_atlantica.pdf" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11565/pl_23-06.pdf" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11566/req._23-06.pdf" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11571/req._26.pdf" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11572/req._2_26.pdf" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11573/requerimento_245_assinado_-_reforma_das_quadras_das_comunidades_rurais.pdf" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11575/requerimento_29_solicita_sinalizacao_proximo_ao_carmelo.pdf" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11580/req_456_2025.pdf" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11581/req_457_2025.pdf" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11582/req_458_2025.pdf" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11584/req._iara.pdf" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11585/req.30.pdf" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11586/req._igor.pdf" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11587/req._rodrigo.pdf" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11588/requerimento_24-2025_fogos_de_artificio.pdf" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11589/17-_requerimento_-_iluminacao_publica_revisao_assinado.pdf" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11594/req..pdf" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11595/req_466_2025.pdf" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11596/req_467_2025.pdf" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11597/req_468_2025.pdf" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11598/req_469_2025.pdf" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11601/requerimento_26_pdf.pdf" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11602/req._21_07.pdf" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11603/req._26_07.pdf" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11604/req._0707.pdf" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11605/req._igor_07.pdf" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11606/req_._12_07.pdf" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11607/req._pc.pdf" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11608/req_iara_07.pdf" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11611/18-_anteprojeto.pdf" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11612/req_479_2025.pdf" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11614/req._11.pdf" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11615/req_481_2025.pdf" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11616/req_482_2025.pdf" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11617/req_483_2025.pdf" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11620/req_484_2025.pdf" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11623/requerimento_248_assinado_-_iluminacao_publica_riachinho.pdf" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11625/requerimento_31_solicita_instalacao_de_redutores_eletronicos_de_velocidade.pdf" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11626/req_487_2025.pdf" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11627/req_488_2025.pdf" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11628/req_489_2025.pdf" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11629/req_490_2025.pdf" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11631/req.13.pdf" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11632/req..pdf" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11633/req._pc.pdf" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11637/requerimento_25-2025_gratificacao_de_estimulo_a_produtividade_individual.pdf" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11638/01-_requerimento_recesso_alteracao_compressed.pdf" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11640/req_496_2025.pdf" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11641/requerimento_249_-_homenagem_sr_flavio_goncalves_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11643/requerimento_32_solicita_iluminacao_av_francisco_caetani_1.pdf" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11647/req.pdf" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11650/req..pdf" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11653/req_501_2025.pdf" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11654/req_502_2025.pdf" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11655/req_503_2025.pdf" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11656/requerimento_28__assinar.pdf" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11657/20-_portal_dos_ventos.pdf" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11659/024-2025_cercado_do_morro_vl_sao_francisco_de_assis.pdf" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11661/req._ed..pdf" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11662/req._ailton.pdf" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11663/req._odair.pdf" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11664/req._igor.pdf" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11667/req._23.pdf" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11669/requerimento_26-2025_agosto_caramelo.pdf" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11673/req_513_2025.pdf" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11674/req_514_2025_-_02.pdf" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11675/req..pdf" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11677/requerimento_33_solicita_reforma_na_praca_prof_luciola_dias_moreira.pdf" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11678/requerimento_251_-_assinado_recuperacao_do_gramado_campo_terra_preta.pdf" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11680/25-2025_instalacao_de_cameras_de_suguranca.pdf" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11681/requerimento_pronto.pdf" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11682/req._odair.pdf" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11685/req._crisostomo.pdf" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11687/req._25.pdf" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11688/req._33.pdf" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11689/req._42.pdf" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11690/req._09.pdf" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11697/requerimento_34_solicita_olho_vivo_na_rotatoria_do_morada_do_parque.pdf" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11698/req_527_2025.pdf" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11702/req_528_2025.pdf" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11703/requerimento_30.pdf" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11705/requerimento_assinado__252_-_veiculos_oficiais_-_apontadores.pdf" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11706/req._01.pdf" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11708/req._02.pdf" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11709/req._03.pdf" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11710/req._25.pdf" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11712/req._15.pdf" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11713/01-_requerimento_vale_alimentacao.pdf" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11714/req._unidade.pdf" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11719/req_538_2025.pdf" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11721/requerimento_253_assinado_-_conego_michel.pdf" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11723/requerimento_35_sinalizacao_raul_correa.pdf" TargetMode="External"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11724/requerimento_31-assinado.pdf" TargetMode="External"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11725/req._ver..pdf" TargetMode="External"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11726/req._igor.pdf" TargetMode="External"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11730/req._iara.pdf" TargetMode="External"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11731/req._25.pdf" TargetMode="External"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11732/01-_requerimento_passe_livre.pdf" TargetMode="External"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11735/req._34.pdf" TargetMode="External"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11737/req_548_2025.pdf" TargetMode="External"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11739/req_549_2025.pdf" TargetMode="External"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11740/req_550_2025.pdf" TargetMode="External"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11744/req..pdf" TargetMode="External"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11745/req._ok.pdf" TargetMode="External"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11747/req_553_2025.pdf" TargetMode="External"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11748/requerimento_36_revitalizacao_area_verde_jd_liberd-assinado.pdf" TargetMode="External"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11750/req_555_2025.pdf" TargetMode="External"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11751/26-2025_antecipacao_de_50_do_13o_salario_do_servidor-assinado.pdf" TargetMode="External"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11752/requerimento_no____32.pdf" TargetMode="External"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11753/req.01.pdf" TargetMode="External"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11754/req.02.pdf" TargetMode="External"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11755/req.03.pdf" TargetMode="External"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11757/req.04.pdf" TargetMode="External"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11758/req._05.pdf" TargetMode="External"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11759/req._ceci.pdf" TargetMode="External"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11760/01-_requerimento_redutor_velocidade.pdf" TargetMode="External"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11763/req_recapeamento.pdf" TargetMode="External"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11764/req..pdf" TargetMode="External"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11765/req._01.pdf" TargetMode="External"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11766/req._04.pdf" TargetMode="External"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11767/req._05.pdf" TargetMode="External"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11768/req_570_2025.pdf" TargetMode="External"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11769/req_571_2025.pdf" TargetMode="External"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11770/req_572_2025.pdf" TargetMode="External"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11773/req_573_2025.pdf" TargetMode="External"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11774/req_574_2025.pdf" TargetMode="External"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11776/27-2025_plataforma_de_bem-estar.pdf" TargetMode="External"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11777/requerimento_33-assinado.pdf" TargetMode="External"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11778/req_577_2025.pdf" TargetMode="External"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11779/req_578_2025.pdf" TargetMode="External"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11780/req_579_2025.pdf" TargetMode="External"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11781/req_580_2025.pdf" TargetMode="External"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11782/requerimento_254_assinado_-_programa_de_universalidade.pdf" TargetMode="External"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11795/req_582_2025.pdf" TargetMode="External"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11804/req_583_2025.pdf" TargetMode="External"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11805/req_584_2025.pdf" TargetMode="External"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11806/requerimento_38_construcao_da_praca_alu_marques.pdf" TargetMode="External"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11810/requerimento_34.pdf" TargetMode="External"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11811/req..pdf" TargetMode="External"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11813/req..pdf" TargetMode="External"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11815/req..pdf" TargetMode="External"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11816/requerimento_28-2025_nao_utilizacao_de_fogos_de_artificio_com_estampido.pdf" TargetMode="External"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11817/01-_requerimento_-_parque_dos_mangues.pdf" TargetMode="External"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11822/01-_requerimento_recesso_outubro_compressed.pdf" TargetMode="External"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11831/req..pdf" TargetMode="External"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11832/requerimento_255_assinado_-_doacao_de_terreno_jabs.pdf" TargetMode="External"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11835/requerimento_39_faixa_elevada_rosa_mistica.pdf" TargetMode="External"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11836/01.pdf" TargetMode="External"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11837/02.pdf" TargetMode="External"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11838/03.pdf" TargetMode="External"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11839/29-2025_inclusao_de_comunidade_no_programa_da_copasa.pdf" TargetMode="External"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11840/requerimento_35_.pdf" TargetMode="External"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11841/req..pdf" TargetMode="External"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11842/req..pdf" TargetMode="External"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11843/req..pdf" TargetMode="External"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11844/req..pdf" TargetMode="External"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11845/req._02.pdf" TargetMode="External"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11846/req..pdf" TargetMode="External"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11855/req_607_2025.pdf" TargetMode="External"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11859/req_608_2025.pdf" TargetMode="External"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11860/req_609_2025.pdf" TargetMode="External"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11862/req_610_2025.pdf" TargetMode="External"/><Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11863/req._06.pdf" TargetMode="External"/><Relationship Id="rId999" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11864/30-2025_linha_de_onibus_residencial_sul.pdf" TargetMode="External"/><Relationship Id="rId1000" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11865/requerimento_36_com_o__ante_projeto_de_lei-assinado.pdf" TargetMode="External"/><Relationship Id="rId1001" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11867/req._maria.pdf" TargetMode="External"/><Relationship Id="rId1002" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11868/req._igor.pdf" TargetMode="External"/><Relationship Id="rId1003" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11869/req._06.pdf" TargetMode="External"/><Relationship Id="rId1004" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11870/req._06.pdf" TargetMode="External"/><Relationship Id="rId1005" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11871/req_iara.pdf" TargetMode="External"/><Relationship Id="rId1006" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11872/req._ceci.pdf" TargetMode="External"/><Relationship Id="rId1007" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11874/req._pc.pdf" TargetMode="External"/><Relationship Id="rId1008" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11878/req.pdf" TargetMode="External"/><Relationship Id="rId1009" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11879/req.pdf" TargetMode="External"/><Relationship Id="rId1010" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11880/01-_requerimento_-_cemig.pdf" TargetMode="External"/><Relationship Id="rId1011" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11882/req.pdf" TargetMode="External"/><Relationship Id="rId1012" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11883/req..pdf" TargetMode="External"/><Relationship Id="rId1013" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11887/req_626_2025.pdf" TargetMode="External"/><Relationship Id="rId1014" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11888/requerimento_40_mudanca__no_transito_jd_sao_luis.pdf" TargetMode="External"/><Relationship Id="rId1015" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11889/req_628_2025.pdf" TargetMode="External"/><Relationship Id="rId1016" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11890/req_629_2025.pdf" TargetMode="External"/><Relationship Id="rId1017" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11891/req_630_2025.pdf" TargetMode="External"/><Relationship Id="rId1018" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11893/req._aud..pdf" TargetMode="External"/><Relationship Id="rId1019" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11894/requerimento_37.pdf" TargetMode="External"/><Relationship Id="rId1020" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11895/req.31.pdf" TargetMode="External"/><Relationship Id="rId1021" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11896/31_-_2025_centro_de_iniciacao_esportiva.pdf" TargetMode="External"/><Relationship Id="rId1022" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11897/req_ceci.pdf" TargetMode="External"/><Relationship Id="rId1023" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11898/req._ailton.pdf" TargetMode="External"/><Relationship Id="rId1024" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11900/req_iara.pdf" TargetMode="External"/><Relationship Id="rId1025" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11901/req._rodrigo.pdf" TargetMode="External"/><Relationship Id="rId1026" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11906/requerimento_41_internet_gratuita_nas_pracas-assinado.pdf" TargetMode="External"/><Relationship Id="rId1027" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11908/req_640_2025.pdf" TargetMode="External"/><Relationship Id="rId1028" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11909/requerimento_258_-_assinado_asfalto_comunidade_rural_de__pederneiras.pdf" TargetMode="External"/><Relationship Id="rId1029" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11912/req..pdf" TargetMode="External"/><Relationship Id="rId1030" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11913/req._rodrigo.pdf" TargetMode="External"/><Relationship Id="rId1031" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11914/req_644_2025.pdf" TargetMode="External"/><Relationship Id="rId1032" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11917/requerimento_38.pdf" TargetMode="External"/><Relationship Id="rId1033" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11918/requerimento_14_20_10_-_cascos.pdf" TargetMode="External"/><Relationship Id="rId1034" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11919/req._ceci.pdf" TargetMode="External"/><Relationship Id="rId1035" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11920/req._odair.pdf" TargetMode="External"/><Relationship Id="rId1036" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11921/req._pc.pdf" TargetMode="External"/><Relationship Id="rId1037" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11922/req._ailton.pdf" TargetMode="External"/><Relationship Id="rId1038" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11923/req._carol.pdf" TargetMode="External"/><Relationship Id="rId1039" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11926/req._igor.pdf" TargetMode="External"/><Relationship Id="rId1040" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11927/32-2025_-_guardas_municipais.pdf" TargetMode="External"/><Relationship Id="rId1041" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11928/req..pdf" TargetMode="External"/><Relationship Id="rId1042" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11931/req_655_2025.pdf" TargetMode="External"/><Relationship Id="rId1043" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11932/requerimento_42_redutor_de_velocidade_na_santa_maria.pdf" TargetMode="External"/><Relationship Id="rId1044" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11934/req_657_2025.pdf" TargetMode="External"/><Relationship Id="rId1045" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11935/requerimento_259_-_assinado_-_boqueirao_do_bonito_morro_vermelho_e_trairas.pdf" TargetMode="External"/><Relationship Id="rId1046" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11936/req_659_2025.pdf" TargetMode="External"/><Relationship Id="rId1047" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11938/req._19.pdf" TargetMode="External"/><Relationship Id="rId1048" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11939/req._24.pdf" TargetMode="External"/><Relationship Id="rId1049" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11940/req._45.pdf" TargetMode="External"/><Relationship Id="rId1050" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11941/req._55.pdf" TargetMode="External"/><Relationship Id="rId1051" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11942/req..pdf" TargetMode="External"/><Relationship Id="rId1052" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11943/req..pdf" TargetMode="External"/><Relationship Id="rId1053" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11946/requerimento_260_assinado_-_redutor_de_velocidade_-_jardim_liberdade.pdf" TargetMode="External"/><Relationship Id="rId1054" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11947/req_667_2025.pdf" TargetMode="External"/><Relationship Id="rId1055" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11948/req..pdf" TargetMode="External"/><Relationship Id="rId1056" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11949/req_669_2025.pdf" TargetMode="External"/><Relationship Id="rId1057" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11950/requerimento_43_melhorias_bairro_jardim_liberdade.pdf" TargetMode="External"/><Relationship Id="rId1058" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11951/req_671_2025.pdf" TargetMode="External"/><Relationship Id="rId1059" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11952/req..pdf" TargetMode="External"/><Relationship Id="rId1060" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11955/req._33.pdf" TargetMode="External"/><Relationship Id="rId1061" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11956/req._57.pdf" TargetMode="External"/><Relationship Id="rId1062" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11957/req..pdf" TargetMode="External"/><Relationship Id="rId1063" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11958/req..pdf" TargetMode="External"/><Relationship Id="rId1064" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11962/27-_auxiliar_de_docencia_-_justificativa.pdf" TargetMode="External"/><Relationship Id="rId1065" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11971/req_678_2025.pdf" TargetMode="External"/><Relationship Id="rId1066" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11972/req..pdf" TargetMode="External"/><Relationship Id="rId1067" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11973/requerimento_262_assinado_-_reforma_do_cemiterio_e_construcao_de_salao_de_velorio.pdf" TargetMode="External"/><Relationship Id="rId1068" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11974/req._odair.pdf" TargetMode="External"/><Relationship Id="rId1069" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11976/req_682_2025.pdf" TargetMode="External"/><Relationship Id="rId1070" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11977/requerimento_44_iluminacao_praca_alu_marques.pdf" TargetMode="External"/><Relationship Id="rId1071" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11978/req_684_2025.pdf" TargetMode="External"/><Relationship Id="rId1072" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11979/req_685_2025.pdf" TargetMode="External"/><Relationship Id="rId1073" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11984/req._10-11.pdf" TargetMode="External"/><Relationship Id="rId1074" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11985/req._ceci.pdf" TargetMode="External"/><Relationship Id="rId1075" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11989/requerimento_262_assinado_-_gratificacao_aos_motoristas.pdf" TargetMode="External"/><Relationship Id="rId1076" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11990/audiencia_publica_11_de_dezembro_ok.pdf" TargetMode="External"/><Relationship Id="rId1077" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11991/01-_requerimento_ubs_jose_correia_machado.pdf" TargetMode="External"/><Relationship Id="rId1078" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11995/req._12-11.pdf" TargetMode="External"/><Relationship Id="rId1079" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11998/requerimento_263_-_assinado_-_ampliacao_dos_atendimentos_do_creas_1.pdf" TargetMode="External"/><Relationship Id="rId1080" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11999/req_693_2025.pdf" TargetMode="External"/><Relationship Id="rId1081" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/12000/requerimento_45_substituicao_lampadas_pca_orpheu_froes-assinado.pdf" TargetMode="External"/><Relationship Id="rId1082" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/12001/req_695_2025.pdf" TargetMode="External"/><Relationship Id="rId1083" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/12002/req._17-11.pdf" TargetMode="External"/><Relationship Id="rId1084" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/12004/requerimento_41.pdf" TargetMode="External"/><Relationship Id="rId1085" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/12005/req._17-11.pdf" TargetMode="External"/><Relationship Id="rId1086" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/12006/req._17-11.pdf" TargetMode="External"/><Relationship Id="rId1087" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/12009/req._17-11.pdf" TargetMode="External"/><Relationship Id="rId1088" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/12010/req_01.pdf" TargetMode="External"/><Relationship Id="rId1089" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/12011/req._02.pdf" TargetMode="External"/><Relationship Id="rId1090" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/12012/req._03.pdf" TargetMode="External"/><Relationship Id="rId1091" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/12013/req._04.pdf" TargetMode="External"/><Relationship Id="rId1092" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/12014/req._17-11.pdf" TargetMode="External"/><Relationship Id="rId1093" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/12018/req_706_2025.pdf" TargetMode="External"/><Relationship Id="rId1094" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/12022/req_707_2025.pdf" TargetMode="External"/><Relationship Id="rId1095" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/12023/req_708_2025.pdf" TargetMode="External"/><Relationship Id="rId1096" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/12024/req_709_2025.pdf" TargetMode="External"/><Relationship Id="rId1097" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/12025/requerimento_46_espaco_de_lazer_na_lagoa_do_interlagos.pdf" TargetMode="External"/><Relationship Id="rId1098" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/12027/requerimento_42.pdf" TargetMode="External"/><Relationship Id="rId1099" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/12028/req._58.pdf" TargetMode="External"/><Relationship Id="rId1100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/12029/req..pdf" TargetMode="External"/><Relationship Id="rId1101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/12031/req.pdf" TargetMode="External"/><Relationship Id="rId1102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/12032/req._34.pdf" TargetMode="External"/><Relationship Id="rId1103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/12033/req._22.pdf" TargetMode="External"/><Relationship Id="rId1104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/12034/req..pdf" TargetMode="External"/><Relationship Id="rId1105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/12035/req..pdf" TargetMode="External"/><Relationship Id="rId1106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/12036/35-2025_-_gratificacao_operadores_de_maquinas_1_1.pdf" TargetMode="External"/><Relationship Id="rId1107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/12038/req_720_2025.pdf" TargetMode="External"/><Relationship Id="rId1108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/12040/requerimento_264_assinado_-_reforma_da_quadra_de_olhos_d_agua.pdf" TargetMode="External"/><Relationship Id="rId1109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/12048/requerimento_43.pdf" TargetMode="External"/><Relationship Id="rId1110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/12049/req_723_2025.pdf" TargetMode="External"/><Relationship Id="rId1111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/12053/req._59.pdf" TargetMode="External"/><Relationship Id="rId1112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/12054/requerimento_43.pdf" TargetMode="External"/><Relationship Id="rId1113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/12055/req_726_2025.pdf" TargetMode="External"/><Relationship Id="rId1114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/12056/req_727_2025.pdf" TargetMode="External"/><Relationship Id="rId1115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/12057/req_728_2025.pdf" TargetMode="External"/><Relationship Id="rId1116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/12058/35-2025_-_ifa_aos_ace_e_acs.pdf" TargetMode="External"/><Relationship Id="rId1117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/12059/requerimento_47_faixa_elevada_igreja_adventista.pdf" TargetMode="External"/><Relationship Id="rId1118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/12062/req._21.pdf" TargetMode="External"/><Relationship Id="rId1119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/12064/req.pdf" TargetMode="External"/><Relationship Id="rId1120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/12065/req.pdf" TargetMode="External"/><Relationship Id="rId1121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/12071/req.pdf" TargetMode="External"/><Relationship Id="rId1122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/12074/req.pdf" TargetMode="External"/><Relationship Id="rId1123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/12077/req_736_2025.pdf" TargetMode="External"/><Relationship Id="rId1124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/12079/req_737_2025.pdf" TargetMode="External"/><Relationship Id="rId1125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/12080/req_738_2025.pdf" TargetMode="External"/><Relationship Id="rId1126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/12081/req_739_2025.pdf" TargetMode="External"/><Relationship Id="rId1127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/12082/req_740_2025.pdf" TargetMode="External"/><Relationship Id="rId1128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/12083/requerimento_48_recapeamento_av_olimpio_teixeira_e_tito_versiani.pdf" TargetMode="External"/><Relationship Id="rId1129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/12084/req_742_2025.pdf" TargetMode="External"/><Relationship Id="rId1130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/12085/req._21.pdf" TargetMode="External"/><Relationship Id="rId1131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/12087/req..pdf" TargetMode="External"/><Relationship Id="rId1132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/12089/req..pdf" TargetMode="External"/><Relationship Id="rId1133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/12091/36-2025_-_financiamento_de_novos_parques_urbanos.pdf" TargetMode="External"/><Relationship Id="rId1134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/12093/29-_requerimento_-_parque_dos_mangues.pdf" TargetMode="External"/><Relationship Id="rId1135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/12096/req.pdf" TargetMode="External"/><Relationship Id="rId1136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/12097/requerimento_49_manutencao_na_rede_eletrica_no_parque_vila_segura-assinado.pdf" TargetMode="External"/><Relationship Id="rId1137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/12098/req_750_2025.pdf" TargetMode="External"/><Relationship Id="rId1138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/12099/req_751_2025.pdf" TargetMode="External"/><Relationship Id="rId1139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/12100/req_752_2025.pdf" TargetMode="External"/><Relationship Id="rId1140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/12103/requerimento_267_-_assinado_construcao_de_uma_praca_no_mangues.pdf" TargetMode="External"/><Relationship Id="rId1141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/12104/anteprojeto_de_lei_5.pdf" TargetMode="External"/><Relationship Id="rId1142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/12105/req.pdf" TargetMode="External"/><Relationship Id="rId1143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/12107/requerimento_45_.pdf" TargetMode="External"/><Relationship Id="rId1144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/12108/req.pdf" TargetMode="External"/><Relationship Id="rId1145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/12110/req.pdf" TargetMode="External"/><Relationship Id="rId1146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/12112/req.pdf" TargetMode="External"/><Relationship Id="rId1147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/12113/30-_educacao.pdf" TargetMode="External"/><Relationship Id="rId1148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/12121/req.pdf" TargetMode="External"/><Relationship Id="rId1149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/12127/31-_requerimento_descongelamento.pdf" TargetMode="External"/><Relationship Id="rId1150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/12130/req._01.pdf" TargetMode="External"/><Relationship Id="rId1151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/12131/req_02.pdf" TargetMode="External"/><Relationship Id="rId1152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/12132/req._03.pdf" TargetMode="External"/><Relationship Id="rId1153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/12133/req..pdf" TargetMode="External"/><Relationship Id="rId1154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10745/mocao_01_2025.pdf" TargetMode="External"/><Relationship Id="rId1155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/10882/02_2025.pdf" TargetMode="External"/><Relationship Id="rId1156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11348/03_2025.pdf" TargetMode="External"/><Relationship Id="rId1157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11370/mocao_04_2025.pdf" TargetMode="External"/><Relationship Id="rId1158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11391/mocao_05_2025.pdf" TargetMode="External"/><Relationship Id="rId1159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11683/mocao.pdf" TargetMode="External"/><Relationship Id="rId1160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11704/mocao_07_2025.pdf" TargetMode="External"/><Relationship Id="rId1161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11775/mocao_08_2025.pdf" TargetMode="External"/><Relationship Id="rId1162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11814/req..pdf" TargetMode="External"/><Relationship Id="rId1163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11853/mocao_de_aplauso_sargento_leonard_cristian-assinado.pdf" TargetMode="External"/><Relationship Id="rId1164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11892/mocao.pdf" TargetMode="External"/><Relationship Id="rId1165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11924/mocao_01.pdf" TargetMode="External"/><Relationship Id="rId1166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11937/mocao_24-10.pdf" TargetMode="External"/><Relationship Id="rId1167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11953/mocao_ok.pdf" TargetMode="External"/><Relationship Id="rId1168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11960/mocao_03-11.pdf" TargetMode="External"/><Relationship Id="rId1169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/12007/mocao.pdf" TargetMode="External"/><Relationship Id="rId1170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/12122/assinado_-_moncao_de_aplausos_a_somai_alimentos.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H1171"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="6" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="39.85546875" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="244.7109375" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="169.5703125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="168.7109375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>