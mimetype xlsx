--- v1 (2026-04-15)
+++ v2 (2026-06-23)
@@ -1002,51 +1002,51 @@
   <si>
     <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11351/pl_66_2025.pdf</t>
   </si>
   <si>
     <t>11355</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
     <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11355/pl_67_2025.pdf</t>
   </si>
   <si>
     <t>Concede Título Declaratório de Utilidade Pública ao Instituto Restauração.</t>
   </si>
   <si>
     <t>11356</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
     <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11356/pl_ldo_2026_02.pdf</t>
   </si>
   <si>
-    <t>Dispõe sobre as diretrizes para elaboração e execução da Lei Orçamentária para o Exercício Financeiro de 2026 e dá outras providências.</t>
+    <t>Dispõe sobre as diretrizes para elaboração e execução da Lei Orçamentária para o exercício financeiro de 2026 e dá outras providências.</t>
   </si>
   <si>
     <t>11358</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
     <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11358/pl_69_2025.pdf</t>
   </si>
   <si>
     <t>Concede Título Declaratório de Utilidade Pública para Associação Casa Vida de Montes Claros-MG.</t>
   </si>
   <si>
     <t>11367</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
     <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2025/11367/pl_libras.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a obrigatoriedade da presença de profissional intérprete da Língua Brasileira de Sinais (LIBRAS) em Unidades Municipais de Atendimento ao Público, durante o horário de atendimento ao público, e dá outras providências.</t>
   </si>