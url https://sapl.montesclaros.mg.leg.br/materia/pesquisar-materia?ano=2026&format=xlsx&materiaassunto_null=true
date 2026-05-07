--- v0 (2026-02-04)
+++ v1 (2026-05-07)
@@ -10,497 +10,3383 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="272" uniqueCount="149">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2360" uniqueCount="1111">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
+    <t>12431</t>
+  </si>
+  <si>
+    <t>2026</t>
+  </si>
+  <si>
+    <t>1</t>
+  </si>
+  <si>
+    <t>PELOM</t>
+  </si>
+  <si>
+    <t>Projeto de Emenda à Lei Orgânica Municipal</t>
+  </si>
+  <si>
+    <t>Cecília Meireles Ferreira, Ailton do Vilage, Cláudio Rodrigues, Crisóstomo da Minas Brasil, Daniel Dias, Igor Dias, Professora Iara Pimentel, Raimundo Pereira da Silva, Rodrigo Cadeirante, Soter Magno</t>
+  </si>
+  <si>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12431/pelom_01_2026.pdf</t>
+  </si>
+  <si>
+    <t>Emenda ao parágrafo § 5º e § 7º do art. 156° da Lei Orgânica do Município de Montes Claros.</t>
+  </si>
+  <si>
     <t>12161</t>
   </si>
   <si>
-    <t>2026</t>
-[...4 lines deleted...]
-  <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
     <t>Executivo Municipal - EXEC</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12161/plc_vencimento_agentes_2026_ass.pdf</t>
-[...2 lines deleted...]
-    <t>DISPÕE SOBRE A ATUALIZAÇÃO DO PISO SALARIAL DOS AGENTES COMUNITÁRIOS DE SAÚDE, AGENTES DE COMBATE ÀS ENDEMIAS E AGENTES COMUNITÁRIOS DE SAÚDE PÚBLICA – PSF E DÁ OUTRAS PROVIDÊNCIAS.</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12161/plc_vencimento_agentes_2026_ass.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a atualização do Piso Salarial dos Agentes Comunitários de Saúde, Agentes de Combate às Endemias e Agentes Comunitários de Saúde Pública – PSF e dá outras providências.</t>
+  </si>
+  <si>
+    <t>12242</t>
+  </si>
+  <si>
+    <t>2</t>
+  </si>
+  <si>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12242/plc_institui_a_escola_municipal_de_consumo_ass.pdf</t>
+  </si>
+  <si>
+    <t>Institui, no âmbito do Município de Montes Claros, a Escola Municipal de Educação para o Consumo – Escola do Consumidor e dá outras providências.</t>
+  </si>
+  <si>
+    <t>12277</t>
+  </si>
+  <si>
+    <t>3</t>
+  </si>
+  <si>
+    <t>Cláudio Rodrigues</t>
+  </si>
+  <si>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12277/plc.pdf</t>
+  </si>
+  <si>
+    <t>Altera a Lei 3.175, de 23 de dezembro de 2003, para regulamentar a contratação temporária de professores no âmbito da Administração Pública Municipal e dá Outras Providências.</t>
+  </si>
+  <si>
+    <t>12423</t>
+  </si>
+  <si>
+    <t>4</t>
+  </si>
+  <si>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12423/plc_ampliacao_cargos_operador_maquinas_pesadas_ass.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a ampliação do quantitativo de vagas do cargo de operador de máquinas pesadas.</t>
+  </si>
+  <si>
+    <t>12430</t>
+  </si>
+  <si>
+    <t>5</t>
+  </si>
+  <si>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12430/plc_altera_a_lei_3720_-_v10_ass.pdf</t>
+  </si>
+  <si>
+    <t>Altera a Lei nº 3.720, de 09 de maio de 2007.</t>
   </si>
   <si>
     <t>12135</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>Projeto de Lei</t>
   </si>
   <si>
     <t>Eduardo Preto</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12135/pl_01_2026.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12135/pl_01_2026.pdf</t>
   </si>
   <si>
     <t>Reconhece a pessoa com fibromialgia como pessoa com deficiência, para os fins que especifica, no âmbito do Município de Montes Claros/MG, em conformidade com a legislação federal e estadual, e dá outras providências.</t>
   </si>
   <si>
     <t>12137</t>
   </si>
   <si>
-    <t>2</t>
-[...1 lines deleted...]
-  <si>
     <t>Carol Figueiredo</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12137/pl_02_2026.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12137/pl_02_2026.pdf</t>
   </si>
   <si>
     <t>Permite que alunos com espectro autista sejam desobrigados a usarem uniforme escolar, considerando suas sensibilidades sensoriais.</t>
   </si>
   <si>
     <t>12138</t>
   </si>
   <si>
-    <t>3</t>
-[...1 lines deleted...]
-  <si>
     <t>Wilton Dias</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12138/pl_01.pdf</t>
-[...2 lines deleted...]
-    <t>Fica instituído, no âmbito do Município de Montes Claros – MG, o Dia Municipal do Terceiro Setor, a ser celebrado, anualmente, no dia 23 de março, passando a integrar o Calendário Oficial de Eventos do Município.</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12138/pl_01.pdf</t>
+  </si>
+  <si>
+    <t>Fica instituído, no âmbito do Município de Montes Claros/MG, o Dia Municipal do Terceiro Setor, a ser celebrado, anualmente, no dia 23 de março, passando a integrar o Calendário Oficial de Eventos do Município.</t>
   </si>
   <si>
     <t>12144</t>
   </si>
   <si>
-    <t>4</t>
-[...1 lines deleted...]
-  <si>
     <t>Odair Ferreira</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12144/pl_04_2026.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12144/pl_04_2026.pdf</t>
   </si>
   <si>
     <t>Denomina Avenida Alphaville, no Bairro Terras Alphaville.</t>
   </si>
   <si>
     <t>12152</t>
   </si>
   <si>
-    <t>5</t>
-[...2 lines deleted...]
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12152/pl.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12152/pl.pdf</t>
   </si>
   <si>
     <t>Concede Título Declaratório de Utilidade Pública ao Instituto MATER VERBI.</t>
   </si>
   <si>
     <t>12153</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>Rodrigo Cadeirante</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12153/pl_01.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12153/pl_01.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a isenção de IPTU para imovéis localizados no município de Montes Claros, cujas ruas estejam em situações precárias.</t>
   </si>
   <si>
     <t>12154</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12154/pl_02.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12154/pl_02.pdf</t>
   </si>
   <si>
     <t>Determina no Município de Montes Claros,  que a rede de saúde credenciada no SUS, bem como a rede privada conveniada ao SUS disponibilizem espaços reservados para as mães de filhos natimortos.</t>
   </si>
   <si>
     <t>12155</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12155/pl_03.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12155/pl_03.pdf</t>
   </si>
   <si>
     <t>Altera a Lei nº 5.605, de 21 de Setembro de 2023, para incluir dispositivo legal que desobrigue o Poder Público Municipal de conceder alvará para a realização de eventos no Município de Montes Claros a empresas que não comprovarem capacidade de garantir o cumprimento do que está previsto na aludida lei.</t>
   </si>
   <si>
     <t>12156</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12156/pl_04.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12156/pl_04.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o prazo máximo de 60 (sessenta) dias para a realização de consultas e exames especializados classificados como prioridade alta no âmbito da rede pública municipal de saúde do município de Montes Claros e dá outras providências.</t>
   </si>
   <si>
     <t>12157</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12157/pl_05.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12157/pl_05.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o alinhamento e a retirada de fios em desuso e desordenados existentes em postes de energia elétrica no Município de Montes Claros e dá outras providências.</t>
   </si>
   <si>
     <t>12162</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12162/pl_plano_municipal_de_seguranca_ass.pdf</t>
-[...2 lines deleted...]
-    <t>INSTITUI O PLANO MUNICIPAL DE SEGURANÇA PÚBLICA E DÁ OUTRAS PROVIDÊNCIAS.</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12162/pl_plano_municipal_de_seguranca_ass.pdf</t>
+  </si>
+  <si>
+    <t>Institui o PLANO MUNICIPAL DE SEGURANÇA PÚBLICA e dá outras providências.</t>
   </si>
   <si>
     <t>12163</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12163/pl_altera_dispositivos_da_educacao_ass.pdf</t>
-[...2 lines deleted...]
-    <t>ALTERA OS DISPOSITIVOS LEGAIS QUE ESPECIFICA</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12163/pl_altera_dispositivos_da_educacao_ass.pdf</t>
+  </si>
+  <si>
+    <t>Altera os dispositivos legais que especifica.</t>
   </si>
   <si>
     <t>12164</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12164/pl_conveniadas_educacao_2026_ass.pdf</t>
-[...2 lines deleted...]
-    <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A FIRMAR PARCERIA COM AS ENTIDADES QUE MENCIONA, REPASSAR RECURSOS FINANCEIROS E DÁ OUTRAS PROVIDÊNCIAS.</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12164/pl_conveniadas_educacao_2026_ass.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza o Poder Executivo Municipal a firmar parceria com as entidades que menciona, repassar recursos financeiros e dá outras providências.</t>
   </si>
   <si>
     <t>12165</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12165/pl_fundo_politicas_penais_ass.pdf</t>
-[...2 lines deleted...]
-    <t>CRIA O FUNDO MUNICIPAL PARA POLÍTICAS PENAIS E DÁ OUTRAS PROVIDÊNCIAS</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12165/pl_fundo_politicas_penais_ass.pdf</t>
+  </si>
+  <si>
+    <t>Cria o FUNDO MUNICIPAL PARA POLÍTICAS PENAIS e dá outras providências.</t>
   </si>
   <si>
     <t>12166</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
     <t>Mesa Diretora</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12166/pl_15_2026.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12166/pl_15_2026.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre Reajuste dos Vencimentos de Servidores Ativos e Inativos da Câmara Municipal de Montes Claros-MG, altera a Lei 5.532 de 28 de março de 2.023 e dá Outras Providências.</t>
   </si>
   <si>
     <t>12167</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12167/pl.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12167/pl.pdf</t>
   </si>
   <si>
     <t>Concede Título Declaratório de Utilidade Pública à Associação de Amigos e Trabalhadores Rurais dos Moradores do Vale das Águas.</t>
   </si>
   <si>
+    <t>12170</t>
+  </si>
+  <si>
+    <t>17</t>
+  </si>
+  <si>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12170/pl.pdf</t>
+  </si>
+  <si>
+    <t>Institui a Semana de Conscientização sobre Doenças Raras e Doenças Ocultas ou Invisíveis, no âmbito do município de Montes Claros.</t>
+  </si>
+  <si>
+    <t>12172</t>
+  </si>
+  <si>
+    <t>18</t>
+  </si>
+  <si>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12172/pl.pdf</t>
+  </si>
+  <si>
+    <t>Reconhece, no âmbito do município de Montes Claros, os princípios da Política Nacional de Atenção Integral às Pessoas com Doenças Raras, estendendo seu reconhecimento às pessoas com doenças ocultas ou invisíveis no âmbito do Sistema Único de Saúde - SUS.</t>
+  </si>
+  <si>
+    <t>12178</t>
+  </si>
+  <si>
+    <t>19</t>
+  </si>
+  <si>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12178/pl_19_2026.pdf</t>
+  </si>
+  <si>
+    <t>Institui a Semana Municipal da Síndrome de Down no Calendário Oficial de Eventos do Município de Montes Claros e dá outras providências.</t>
+  </si>
+  <si>
+    <t>12179</t>
+  </si>
+  <si>
+    <t>20</t>
+  </si>
+  <si>
+    <t>Maria Helena Lopes</t>
+  </si>
+  <si>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12179/pl_20_2026.pdf</t>
+  </si>
+  <si>
+    <t>Concede Título Declaratório de Utilidade Pública à Associação Rural Recanto da Siriema.</t>
+  </si>
+  <si>
+    <t>12185</t>
+  </si>
+  <si>
+    <t>21</t>
+  </si>
+  <si>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12185/projeto_de_lei_do_bairro_jardim_olimpico_2.pdf</t>
+  </si>
+  <si>
+    <t>Denomina Rua Lavanda Azul no Bairro Jardim Olímpico.</t>
+  </si>
+  <si>
+    <t>12197</t>
+  </si>
+  <si>
+    <t>22</t>
+  </si>
+  <si>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12197/pl_denomina_complexo_esportivo_e_estadio_municipal_ass.pdf</t>
+  </si>
+  <si>
+    <t>Denomina os próprios municipais que especifica.</t>
+  </si>
+  <si>
+    <t>12198</t>
+  </si>
+  <si>
+    <t>23</t>
+  </si>
+  <si>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12198/pl_revoga_a_lei_5043_ass.pdf</t>
+  </si>
+  <si>
+    <t>Revoga a Lei Municipal n.º 5.043, de 27 de dezembro de 2017, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>12199</t>
+  </si>
+  <si>
+    <t>24</t>
+  </si>
+  <si>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12199/pl_cessao_estado_de_minas_ief_cetas_ass.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza a cessão de imóveis ao Estado de Minas Gerais, através do Instituto Estadual de Florestas – IEF, revoga os dispositivos legais que especifica e dá outras providências.</t>
+  </si>
+  <si>
+    <t>12200</t>
+  </si>
+  <si>
+    <t>25</t>
+  </si>
+  <si>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12200/pl_25_2026.pdf</t>
+  </si>
+  <si>
+    <t>12206</t>
+  </si>
+  <si>
+    <t>26</t>
+  </si>
+  <si>
+    <t>Paulo César Landim</t>
+  </si>
+  <si>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12206/pl.pdf</t>
+  </si>
+  <si>
+    <t>Institui o Programa "Adote uma Escola" no município de Montes Claros/MG e estabelece suas diretrizes gerais.</t>
+  </si>
+  <si>
+    <t>12207</t>
+  </si>
+  <si>
+    <t>27</t>
+  </si>
+  <si>
+    <t>Ailton do Vilage</t>
+  </si>
+  <si>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12207/pl_01.pdf</t>
+  </si>
+  <si>
+    <t>Institui no Calendário Oficial de Eventos do Município de Montes Claros, o Dia Municipal de Conscientização das Experiências Adversas na Infância.</t>
+  </si>
+  <si>
+    <t>12208</t>
+  </si>
+  <si>
+    <t>28</t>
+  </si>
+  <si>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12208/pl.pdf</t>
+  </si>
+  <si>
+    <t>Concede Título Declaratório de Utilidade Pública à Associação Norte Mineira de Motociclismo.</t>
+  </si>
+  <si>
+    <t>12209</t>
+  </si>
+  <si>
+    <t>29</t>
+  </si>
+  <si>
+    <t>Marlus do Independência</t>
+  </si>
+  <si>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12209/pl.pdf</t>
+  </si>
+  <si>
+    <t>Denomina Avenida Rubens Santos Oliveira, no Residencial Terra Jardim.</t>
+  </si>
+  <si>
+    <t>12210</t>
+  </si>
+  <si>
+    <t>30</t>
+  </si>
+  <si>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12210/pl_30_2025.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a garantia de elaboração do Plano de Desenvolvimento Individualizado (PDI) e do atendimento por profissional de apoio escolar aos estudantes com deficiência, Transtorno do Espectro Autista (TEA) e outras necessidades educacionais específicas na rede municipal de ensino de Montes Claros e dá outras providências.</t>
+  </si>
+  <si>
+    <t>12211</t>
+  </si>
+  <si>
+    <t>31</t>
+  </si>
+  <si>
+    <t>Igor Dias</t>
+  </si>
+  <si>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12211/pl_31_2026.pdf</t>
+  </si>
+  <si>
+    <t>Denomina Centro Municipal de Educação Infantil - CEMEI Professor Genaldo Pinto de Oliveira.</t>
+  </si>
+  <si>
+    <t>12218</t>
+  </si>
+  <si>
+    <t>32</t>
+  </si>
+  <si>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12218/pl_32_2025.pdf</t>
+  </si>
+  <si>
+    <t>12221</t>
+  </si>
+  <si>
+    <t>33</t>
+  </si>
+  <si>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12221/pl_33_2026.pdf</t>
+  </si>
+  <si>
+    <t>Concede Título Declaratório de Utilidade Pública à Associação AVC Norte de Minas.</t>
+  </si>
+  <si>
+    <t>12225</t>
+  </si>
+  <si>
+    <t>34</t>
+  </si>
+  <si>
+    <t>Cecília Meireles Ferreira</t>
+  </si>
+  <si>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12225/pl_34_2026.pdf</t>
+  </si>
+  <si>
+    <t>Determina a instalação de fraldários em praças e parques públicos a serem construídos, ou que sofrerem reformas.</t>
+  </si>
+  <si>
+    <t>12226</t>
+  </si>
+  <si>
+    <t>35</t>
+  </si>
+  <si>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12226/pl_35_2026.pdf</t>
+  </si>
+  <si>
+    <t>Determina a instalação de espaços de convivência par animais domésticos (Pet Places) em praças e parques públicos a serem construídos ou que sofrerem reformas.</t>
+  </si>
+  <si>
+    <t>12239</t>
+  </si>
+  <si>
+    <t>36</t>
+  </si>
+  <si>
+    <t>Edson Cabeleireiro</t>
+  </si>
+  <si>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12239/pl.pdf</t>
+  </si>
+  <si>
+    <t>Denomina UBS Geraldo Magela de Moura, no bairro Nossa Senhora das Graças.</t>
+  </si>
+  <si>
+    <t>12241</t>
+  </si>
+  <si>
+    <t>37</t>
+  </si>
+  <si>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12241/pl_altera_a_lei_5891_ass.pdf</t>
+  </si>
+  <si>
+    <t>Altera a Lei Municipal n.º 5.891, de 31 de outubro de 2025, que: autoriza a concessão de imóveis à Associação Esperança de Um Novo Milênio e dá outras providências.</t>
+  </si>
+  <si>
+    <t>12244</t>
+  </si>
+  <si>
+    <t>38</t>
+  </si>
+  <si>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12244/pl_38_2026.pdf</t>
+  </si>
+  <si>
+    <t>Denomina Avenida Alphaville, no loteamento Terras Alphaville.</t>
+  </si>
+  <si>
+    <t>12253</t>
+  </si>
+  <si>
+    <t>39</t>
+  </si>
+  <si>
+    <t>Daniel Dias</t>
+  </si>
+  <si>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12253/pl_39_2026.pdf</t>
+  </si>
+  <si>
+    <t>Institui a Licença Menstrual no âmbito da Administração Pública Direta e Indireta do Município de Montes Claros/MG e dá outras providências.</t>
+  </si>
+  <si>
+    <t>12254</t>
+  </si>
+  <si>
+    <t>40</t>
+  </si>
+  <si>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12254/pl.pdf</t>
+  </si>
+  <si>
+    <t>Denomina Praça Evandina Sales de Oliveira.</t>
+  </si>
+  <si>
+    <t>12258</t>
+  </si>
+  <si>
+    <t>41</t>
+  </si>
+  <si>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12258/pl.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre o tempo máximo de espera para atendimento de usuários pelas empresas públicas ou privadas concessionárias de serviços públicos no município de Montes Claros e dá Outras Providências.</t>
+  </si>
+  <si>
+    <t>12264</t>
+  </si>
+  <si>
+    <t>42</t>
+  </si>
+  <si>
+    <t>Professora Iara Pimentel</t>
+  </si>
+  <si>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12264/pl.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre  a substituição dos sinais sonoros estridentes por música nos estabelecimentos de ensino, com o objetivo de reduzir os impactos sensoriais em alunos com Transtorno do Espectro Autista (TEA) e dá outras providências.</t>
+  </si>
+  <si>
+    <t>12283</t>
+  </si>
+  <si>
+    <t>43</t>
+  </si>
+  <si>
+    <t>Soter Magno</t>
+  </si>
+  <si>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12283/pl_ponte_sebastiao_goncalves_dias.pdf</t>
+  </si>
+  <si>
+    <t>Denomina Ponte Sebastião Gonçalves Dias.</t>
+  </si>
+  <si>
+    <t>12286</t>
+  </si>
+  <si>
+    <t>44</t>
+  </si>
+  <si>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12286/projeto_de_lei_-_denomina_avenida_dr._jamil_habib_curi.pdf</t>
+  </si>
+  <si>
+    <t>Denomina Avenida Dr. Jamil Habib Curi</t>
+  </si>
+  <si>
+    <t>12301</t>
+  </si>
+  <si>
+    <t>45</t>
+  </si>
+  <si>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12301/pl_45_2026.pdf</t>
+  </si>
+  <si>
+    <t>Institui a Semana Municipal de Conscientização sobre Doenças Raras, no âmbito do Município de Montes Claros.</t>
+  </si>
+  <si>
+    <t>12302</t>
+  </si>
+  <si>
+    <t>46</t>
+  </si>
+  <si>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12302/pl_46_2026.pdf</t>
+  </si>
+  <si>
+    <t>Reconhece, no âmbito do Município de Montes Claros, os princípios da Política Nacional de Atenção Integral às Pessoas com Doenças Raras, no âmbito do Sistema Único de Saúde - SUS.</t>
+  </si>
+  <si>
+    <t>12303</t>
+  </si>
+  <si>
+    <t>47</t>
+  </si>
+  <si>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12303/pl_47_2026.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a instalação de áreas destinadas à convivência de animais domésticos – Pet Place – em praças e parques públicos a serem construídos, ou que sofrerem reformas.</t>
+  </si>
+  <si>
+    <t>12304</t>
+  </si>
+  <si>
+    <t>48</t>
+  </si>
+  <si>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12304/pl_48_2026.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a instalação de fraldários em praças e parques públicos a serem construídos, ou que sofrerem reformas.</t>
+  </si>
+  <si>
+    <t>12319</t>
+  </si>
+  <si>
+    <t>49</t>
+  </si>
+  <si>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12319/pl.pdf</t>
+  </si>
+  <si>
+    <t>Concede Título Declaratório de Utilidade Pública ao Instituto Rede ao Mar.</t>
+  </si>
+  <si>
+    <t>12321</t>
+  </si>
+  <si>
+    <t>50</t>
+  </si>
+  <si>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12321/pl_passe_livre_definitivo_ass.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre o Programa Passe Livre Estudantil e dá outras providências.</t>
+  </si>
+  <si>
+    <t>12322</t>
+  </si>
+  <si>
+    <t>51</t>
+  </si>
+  <si>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12322/pl_convenio_unimontes_auditorio_ass.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza o Poder Executivo Municipal a firmar convênio com a Universidade Estadual de Montes Claros – UNIMONTES e dá outras providências.</t>
+  </si>
+  <si>
+    <t>12323</t>
+  </si>
+  <si>
+    <t>52</t>
+  </si>
+  <si>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12323/pl_altera_a_lei_5517_gratificacao_obras_ass.pdf</t>
+  </si>
+  <si>
+    <t>Altera o artigo 1º, da Lei Municipal nº 5.517, de 02 de janeiro de 2023.</t>
+  </si>
+  <si>
+    <t>12324</t>
+  </si>
+  <si>
+    <t>53</t>
+  </si>
+  <si>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12324/pl_altera_a_lei_5963_ass.pdf</t>
+  </si>
+  <si>
+    <t>Altera a Lei Municipal de n.º 5.963 de 04 de março de 2026.</t>
+  </si>
+  <si>
+    <t>12325</t>
+  </si>
+  <si>
+    <t>54</t>
+  </si>
+  <si>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12325/pl_repasse_festas_de_agosto_ass.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre o fomento da cultura popular no Município de Montes Claros, mediante o repasse de recursos financeiros aos grupos folclóricos responsáveis pelas tradicionais Festas de Agosto e dá outras providências.</t>
+  </si>
+  <si>
+    <t>12326</t>
+  </si>
+  <si>
+    <t>55</t>
+  </si>
+  <si>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12326/pl_55_2026.pdf</t>
+  </si>
+  <si>
+    <t>Denomina Avenida Dr. Jamil Habib Curi.</t>
+  </si>
+  <si>
+    <t>12334</t>
+  </si>
+  <si>
+    <t>56</t>
+  </si>
+  <si>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12334/pl_17.pdf</t>
+  </si>
+  <si>
+    <t>Assegura a criação de categorias femininas em projetos, programas, competições e ações esportivas promovidos, organizados ou apoiados pelo Município de Montes Claros e dá outras providências.</t>
+  </si>
+  <si>
+    <t>12337</t>
+  </si>
+  <si>
+    <t>57</t>
+  </si>
+  <si>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12337/projeto_de_lei_semana_prevencao_crimes_virtuais_crianca_adolescente.pdf</t>
+  </si>
+  <si>
+    <t>Institui a Semana Municipal de Prevenção aos Crimes Virtuais contra Crianças e Adolescentes em Montes Claros/MG, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>12340</t>
+  </si>
+  <si>
+    <t>58</t>
+  </si>
+  <si>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12340/pl.pdf</t>
+  </si>
+  <si>
+    <t>Denomina Unidade Básica de Saúde (UBS) Vanda Batista Murça Rosa.</t>
+  </si>
+  <si>
+    <t>12343</t>
+  </si>
+  <si>
+    <t>59</t>
+  </si>
+  <si>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12343/pl_desafetacao_afetacao_ubs_alice_maia_ass.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza desafetação e afetação de áreas públicas e dá outras providências.</t>
+  </si>
+  <si>
+    <t>12347</t>
+  </si>
+  <si>
+    <t>60</t>
+  </si>
+  <si>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12347/pl_altera_a_lei_5517_gratificacao_obras_ass.pdf</t>
+  </si>
+  <si>
+    <t>12354</t>
+  </si>
+  <si>
+    <t>61</t>
+  </si>
+  <si>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12354/pl.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a inclusão do evento "Comida di Buteco" no Calendário Oficial de Eventos do Município de Montes Claros/MG e dá outras providências.</t>
+  </si>
+  <si>
+    <t>12356</t>
+  </si>
+  <si>
+    <t>62</t>
+  </si>
+  <si>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12356/pl_institui.pdf</t>
+  </si>
+  <si>
+    <t>Institui o Dia Municipal do Legendário no Calendário Oficial de Eventos no Município de Montes Claros e dá outras providências.</t>
+  </si>
+  <si>
+    <t>12371</t>
+  </si>
+  <si>
+    <t>63</t>
+  </si>
+  <si>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12371/pl_63_2026.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre critérios mínimos para fiscalização do estacionamento rotativo pago (Área Azul) e garante meios alternativos de acesso ao sistema no Município de Montes Claros/MG.</t>
+  </si>
+  <si>
+    <t>12386</t>
+  </si>
+  <si>
+    <t>64</t>
+  </si>
+  <si>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12386/pl.pdf</t>
+  </si>
+  <si>
+    <t>Institui a Política Municipal de Incentivo à Comunicação de Descarte Irregular de Resíduos Sólidos no Município de Montes Claros e dá Outras Providências.</t>
+  </si>
+  <si>
+    <t>12387</t>
+  </si>
+  <si>
+    <t>65</t>
+  </si>
+  <si>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12387/pl_discriminacao.pdf</t>
+  </si>
+  <si>
+    <t>Torna obrigatória a afixação de aviso informativo sobre o crime de discriminação e/ou preconceito de raça, cor, etnia, religião, orientação sexual ou procedência nacional, no âmbito do Município de Montes Claros, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>12388</t>
+  </si>
+  <si>
+    <t>66</t>
+  </si>
+  <si>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12388/pl_cotas.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a reserva de vagas para pessoas negras nos concursos públicos e/ou processo seletivo para provimento de cargos efetivos e empregos públicos no âmbito da Administração Pública do Município de Montes Claros e dá outras providências.</t>
+  </si>
+  <si>
+    <t>12389</t>
+  </si>
+  <si>
+    <t>67</t>
+  </si>
+  <si>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12389/pl_utilizacao_da_praca_de_esportes_ass.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a utilização da Praça de Esportes de Montes Claros.</t>
+  </si>
+  <si>
+    <t>12390</t>
+  </si>
+  <si>
+    <t>68</t>
+  </si>
+  <si>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12390/pl_plano_de_cargos_e_salarios_gcm_moc_ass.pdf</t>
+  </si>
+  <si>
+    <t>Altera a organização administrativa da Guarda Municipal de Montes Claros, dispõe sobre os níveis hierárquicos, institui o porte funcional de arma de fogo, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>12391</t>
+  </si>
+  <si>
+    <t>69</t>
+  </si>
+  <si>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12391/pl_ldo_2027_ass.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre as diretrizes para elaboração e execução da Lei Orçamentária para o exercício financeiro de 2027 e dá outras providências.</t>
+  </si>
+  <si>
+    <t>12409</t>
+  </si>
+  <si>
+    <t>70</t>
+  </si>
+  <si>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12409/pl_reajuste_servidores_2026_ass.pdf</t>
+  </si>
+  <si>
+    <t>Estabelece reajuste de vencimento dos servidores públicos do Município de Montes Claros.</t>
+  </si>
+  <si>
+    <t>12410</t>
+  </si>
+  <si>
+    <t>71</t>
+  </si>
+  <si>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12410/pl_transposicao_recursos_estaduais_ass.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza o Poder Executivo a proceder a transposição de recursos no orçamento e dá outras providências.</t>
+  </si>
+  <si>
+    <t>12411</t>
+  </si>
+  <si>
+    <t>72</t>
+  </si>
+  <si>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12411/pl_desafetacao_e_alienacao_alice_maia_ass.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza desafetação e alienação de área no bairro Alice Maia.</t>
+  </si>
+  <si>
+    <t>12412</t>
+  </si>
+  <si>
+    <t>73</t>
+  </si>
+  <si>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12412/pl_73_2026.pdf</t>
+  </si>
+  <si>
+    <t>12417</t>
+  </si>
+  <si>
+    <t>74</t>
+  </si>
+  <si>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12417/projeto_de_utilidade_publica_associacao_rural_dos_moradores_do_recanto_eliah.pdf</t>
+  </si>
+  <si>
+    <t>Concede Título Declaratório de Utilidade Pública à Associação Rural dos Moradores Recanto Eliah.</t>
+  </si>
+  <si>
+    <t>12421</t>
+  </si>
+  <si>
+    <t>75</t>
+  </si>
+  <si>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12421/projeto_de_lei_-_titulo_de_utilidade_publica_guardioes_da_causa_animal-assinado.pdf</t>
+  </si>
+  <si>
+    <t>Concede Título Declaratório de Utilidade Pública para a Associação de Apoio aos Protetores Independentes do Norte de Minas/MG - Guardiões da Causa Animal.</t>
+  </si>
+  <si>
+    <t>12426</t>
+  </si>
+  <si>
+    <t>76</t>
+  </si>
+  <si>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12426/pl_pc.pdf</t>
+  </si>
+  <si>
+    <t>Concede Título Declaratório de Utilidade Pública ao Instituto Vem Ver Brasil.</t>
+  </si>
+  <si>
     <t>12136</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12136/pr_01_2026.pdf</t>
-[...2 lines deleted...]
-    <t>Concede Título de Cidadão Honorário ao Sr. Dom José Carlos de Souza Campos.</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12136/pr_01_2026.pdf</t>
+  </si>
+  <si>
+    <t>Concede Título de Cidadão Honorário ao Revmo. sr. Dom José Carlos de Souza Campos.</t>
   </si>
   <si>
     <t>12142</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12142/pr_02_2026.pdf</t>
-[...2 lines deleted...]
-    <t>Concede o Título de Cidadão Honorário ao Senhor Jean Malta Moura.</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12142/pr_02_2026.pdf</t>
+  </si>
+  <si>
+    <t>Concede o Título de Cidadão Honorário ao sr. Jean Malta Moura.</t>
   </si>
   <si>
     <t>12143</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12143/pr_03_2026.pdf</t>
-[...2 lines deleted...]
-    <t>Concede o Título de Cidadão Honorário ao Senhor Juvenal dos Santos Nascimento.</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12143/pr_03_2026.pdf</t>
+  </si>
+  <si>
+    <t>Concede o Título de Cidadão Honorário ao sr. Juvenal dos Santos Nascimento.</t>
+  </si>
+  <si>
+    <t>12177</t>
+  </si>
+  <si>
+    <t>Martins Lima Filho (Junior Martins)</t>
+  </si>
+  <si>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12177/pr_04_2025.pdf</t>
+  </si>
+  <si>
+    <t>Concede Placa de Prata Alferes José Lopes de Carvalho à LifeScan Medicina Diagnóstica.</t>
+  </si>
+  <si>
+    <t>12223</t>
+  </si>
+  <si>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12223/projeto_de_resolucao_cidadao_honorario_sr_wagner_barbosa_da_silveira.pdf</t>
+  </si>
+  <si>
+    <t>Concede Título de Cidadão Honorário ao Sr. Wagner Barbosa da Silveira.</t>
+  </si>
+  <si>
+    <t>12238</t>
+  </si>
+  <si>
+    <t>Raimundo Pereira da Silva</t>
+  </si>
+  <si>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12238/pr.pdf</t>
+  </si>
+  <si>
+    <t>Concede Título de Cidadão Honorário ao Dr. Geraldo Guinomar Alcântara.</t>
+  </si>
+  <si>
+    <t>12267</t>
+  </si>
+  <si>
+    <t>Marcos Nem</t>
+  </si>
+  <si>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12267/pr_07_2026.pdf</t>
+  </si>
+  <si>
+    <t>Concede Título de Cidadão Honorário ao Sr. Oscar Teixeira.</t>
+  </si>
+  <si>
+    <t>12282</t>
+  </si>
+  <si>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12282/projeto_de_resolucao_medalha_merito_ecologico_soter-assinado.pdf</t>
+  </si>
+  <si>
+    <t>Fica outorgada ao sr. Rafael Macedo Chaves, a Medalha de Mérito Ecológico José Gonçalves Ulhôa.</t>
+  </si>
+  <si>
+    <t>12284</t>
+  </si>
+  <si>
+    <t>Maria das Graças Gonçalves Dias</t>
+  </si>
+  <si>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12284/pr_09_2026.pdf</t>
+  </si>
+  <si>
+    <t>Concede Placa Alferes José Lopes de Carvalho à Sra. Laís Santiago.</t>
+  </si>
+  <si>
+    <t>12287</t>
+  </si>
+  <si>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12287/pr_10_2026.pdf</t>
+  </si>
+  <si>
+    <t>Concede Título de Cidadão Honorário ao Sr. Marcelo Guilherme de Aro Ferreira.</t>
+  </si>
+  <si>
+    <t>12292</t>
+  </si>
+  <si>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12292/projeto_de_resolucao_diploma_jornalista.pdf</t>
+  </si>
+  <si>
+    <t>Cria o Diploma Jornalista Júlio César de Melo Franco, para homenagear os profissionais de destaque na área de comunicação social cujo trabalho seja desenvolvido em prol da comunidade montesclarense.</t>
+  </si>
+  <si>
+    <t>12297</t>
+  </si>
+  <si>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12297/pr.pdf</t>
+  </si>
+  <si>
+    <t>Institui a Placa de Mérito Institucional de Montes Claros.</t>
+  </si>
+  <si>
+    <t>12310</t>
+  </si>
+  <si>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12310/projeto_de_resolucao_cidada_honoraria_sra_maria_de_jesus_pereira_amaral.pdf</t>
+  </si>
+  <si>
+    <t>Concede Título de Cidadã Honorária à sra.  Maria de Jesus Pereira Amaral.</t>
+  </si>
+  <si>
+    <t>12348</t>
+  </si>
+  <si>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12348/pr_14_2026.pdf</t>
+  </si>
+  <si>
+    <t>Institui a "Placa de Mérito em Inovação e Impacto Social", destinada ao reconhecimento de iniciativas institucionais voltadas à inovação, à inclusão e à transformação social no Município de Montes Claros, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>12350</t>
+  </si>
+  <si>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12350/resolucao_benemeito_sr._luis_henrique_rodrigues_aquino_lopes.pdf</t>
+  </si>
+  <si>
+    <t>Concede Título de Cidadão Benemérito ao Sr. Luís Henrique Rodrigues Aquino Lopes.</t>
+  </si>
+  <si>
+    <t>12367</t>
+  </si>
+  <si>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12367/pr_16_2026.pdf</t>
+  </si>
+  <si>
+    <t>Concede Título de Cidadã Honorária à Sra. Maria Railma Alves.</t>
+  </si>
+  <si>
+    <t>12375</t>
+  </si>
+  <si>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12375/pr.pdf</t>
+  </si>
+  <si>
+    <t>Concede Título de Cidadã Benemérita de Montes Claros à sra. Marina Mendonça Maciel Pereira.</t>
+  </si>
+  <si>
+    <t>12395</t>
+  </si>
+  <si>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12395/projeto_resolucao_honorario.pdf</t>
+  </si>
+  <si>
+    <t>Concede título de Cidadão Honorário de Montes Claros ao  Sr. Cédio Pereira Lima Júnior</t>
+  </si>
+  <si>
+    <t>12397</t>
+  </si>
+  <si>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12397/projeto_de_resolucao_de_diploma_de_honra_ao_merito.pdf</t>
+  </si>
+  <si>
+    <t>Concede Diploma de Honra ao Mérito ao Conselho de Veneráveis do Norte de Minas Gerais – CONVENORTE.</t>
+  </si>
+  <si>
+    <t>12401</t>
+  </si>
+  <si>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12401/projeto_de_resolucao_diploma_jornalista_cesar_de_melo_franco.pdf</t>
+  </si>
+  <si>
+    <t>Concede o Diploma Jornalista Júlio César de Melo Franco, ao jornalista Theodomiro Paulino Corrêa.</t>
+  </si>
+  <si>
+    <t>12406</t>
+  </si>
+  <si>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12406/pr.pdf</t>
+  </si>
+  <si>
+    <t>Concede Título de Cidadão Honorário ao missionário e deputado Federal, sr. Eros Ferreira Biondini.</t>
+  </si>
+  <si>
+    <t>12424</t>
+  </si>
+  <si>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12424/pr.pdf</t>
+  </si>
+  <si>
+    <t>Concede a Placa de Mérito em Inovação e Impacto Social à Fundação de Apoio ao Desenvolvimento do Ensino Superior do Norte de Minas - FADENOR e dá Outras Providências.</t>
+  </si>
+  <si>
+    <t>12308</t>
+  </si>
+  <si>
+    <t>EM</t>
+  </si>
+  <si>
+    <t>Emenda</t>
+  </si>
+  <si>
+    <t>EDU - EDUCAÇÃO</t>
+  </si>
+  <si>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12308/emenda_01_2026.pdf</t>
+  </si>
+  <si>
+    <t>Emenda ao Projeto de Lei nº 26/2026 que Institui o Programa "Adote uma Escola" no município de Montes Claros/MG e estabelece suas diretrizes gerais.</t>
+  </si>
+  <si>
+    <t>12368</t>
+  </si>
+  <si>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12368/emenda.pdf</t>
+  </si>
+  <si>
+    <t>Altera o parágrafo único do artigo 1º do Projeto de Lei nº 48/2026- Dispõe sobre a instalação de fraldários em praças e parques públicos a serem construídos ou que sofrerem reformas.</t>
   </si>
   <si>
     <t>12139</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12139/req_01_2026.pdf</t>
-[...2 lines deleted...]
-    <t>Que seja enviado ofício ao Prefeito de Montes Claros, Sr. Guilherme Augusto Guimarães de Oliveira, com cópia para a Secretaria de Infraestrutura e Planejamento Urbano, na pessoa do secretário Vanderlino José Silveira, requerendo atenção e providências urgentes quanto aos problemas de drenagem pluvial no bairro Santo Inácio, especialmente na Rua Manoel Rodrigues Aquino, proximidades do nº 191.</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12139/req_01_2026.pdf</t>
+  </si>
+  <si>
+    <t>Que seja enviado ofício ao prefeito, Guilherme Guimarães, com cópia para a Secretaria de Infraestrutura e Planejamento Urbano, requerendo atenção e providências urgentes quanto aos problemas de drenagem pluvial no bairro Santo Inácio, especialmente na Rua Manoel Rodrigues Aquino, proximidades do nº 191.</t>
   </si>
   <si>
     <t>12140</t>
   </si>
   <si>
-    <t>Maria das Graças Gonçalves Dias</t>
-[...5 lines deleted...]
-    <t>Que seja encaminhado ao Excelentíssimo Senhor Prefeito de Montes Claros, Guilherme Guimarães, e ao Secretário de Infraestrutura e Planejamento Urbano, Senhor Vanderlino José da Silveira, solicitando providências quanto à instalação de sarjetas e valetas de drenagem destinadas à condução adequada das águas pluviais que incidem sobre o corpo estradal, bem como a recuperação da pavimentação asfáltica da BR-135, no trecho de acesso ao Distrito de Panorâmica.</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12140/req_02_2026.pdf</t>
+  </si>
+  <si>
+    <t>Que seja encaminhado ao prefeito, Guilherme Guimarães, e ao Secretário de Infraestrutura e Planejamento Urbano, Vanderlino José da Silveira, solicitando providências quanto à instalação de sarjetas e valetas de drenagem destinadas à condução adequada das águas pluviais que incidem sobre o corpo estradal, bem como a recuperação da pavimentação asfáltica da BR-135, no trecho de acesso ao Distrito de Panorâmica.</t>
   </si>
   <si>
     <t>12141</t>
   </si>
   <si>
-    <t>Martins Lima Filho (Junior Martins)</t>
-[...5 lines deleted...]
-    <t>Que seja encaminhado ao Excelentíssimo Senhor Prefeito Guilherme Augusto Guimarães, solicitando que sejam realizados estudos técnicos de viabilidade para a instalação de cobertura na quadra poliesportiva da Praça Sidney Júnior, localizada no bairro Vila Exposição.</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12141/req_03_2026.pdf</t>
+  </si>
+  <si>
+    <t>Que seja encaminhado ao prefeito Guilherme Guimarães, solicitando que sejam realizados estudos técnicos de viabilidade para a instalação de cobertura na quadra poliesportiva da Praça Sidney Júnior, localizada no bairro Vila Exposição.</t>
   </si>
   <si>
     <t>12145</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12145/req_04_2026.pdf</t>
-[...2 lines deleted...]
-    <t>Que seja enviado ofício ao Prefeito de Montes Claros, Exmo. Sr. Guilherme Augusto Guimarães Oliveira, solicitando que sejam realizados serviços de alargamento de via, drenagem, recapeamento asfáltico e recuperação completa no trecho compreendido do Trevo do Villefort (Av. Leonel Beirão de Jesus) até a Avenida das Américas, abrangendo o percurso do bairro Maria Cândida ao bairro Dr. João Alves.</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12145/req_04_2026.pdf</t>
+  </si>
+  <si>
+    <t>Que seja enviado ofício ao Prefeito, Guilherme Guimarães, solicitando que sejam realizados serviços de alargamento de via, drenagem, recapeamento asfáltico e recuperação completa no trecho compreendido do Trevo do Villefort (Av. Leonel Beirão de Jesus) até a Avenida das Américas, abrangendo o percurso do bairro Maria Cândida ao bairro Dr. João Alves.</t>
   </si>
   <si>
     <t>12146</t>
   </si>
   <si>
     <t>Rena de Nova Esperança</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12146/req_05_2026.pdf</t>
-[...2 lines deleted...]
-    <t>Que seja enviado ofício ao Exmo. Senhor Prefeito Guilherme Guimarães, com cópia para a Sra. Presidente da Empresa Municipal de Serviços, Obras e Urbanização (Esurb), Maria Lúcia Pereira Ramos, solicitando o serviço de tapa-buracos para o distrito de Nova Esperança Claros/MG.</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12146/req_05_2026.pdf</t>
+  </si>
+  <si>
+    <t>Que seja enviado ofício ao prefeito Guilherme Guimarães, com cópia para a presidente da Empresa Municipal de Serviços, Obras e Urbanização (ESURB), Maria Lúcia Pereira Ramos, solicitando o serviço de tapa-buracos para o distrito de Nova Esperança Claros/MG.</t>
   </si>
   <si>
     <t>12147</t>
   </si>
   <si>
-    <t>Ailton do Vilage</t>
-[...2 lines deleted...]
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12147/req_06_2026.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12147/req_06_2026.pdf</t>
   </si>
   <si>
     <t>Que seja enviado ofício ao Prefeito de Montes Claros, Sr. Guilherme Guimarães, solicitando à Secretaria Municipal de Educação a concessão de uniformes para os alunos da Rede Municipal de Ensino.</t>
   </si>
   <si>
     <t>12148</t>
   </si>
   <si>
-    <t>Soter Magno</t>
-[...2 lines deleted...]
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12148/req_07_2026.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12148/req_07_2026.pdf</t>
   </si>
   <si>
     <t>Que seja enviado ofício ao prefeito de Montes Claros, Sr. Guilherme Guimarães, solicitando a reforma da Praça Capitão José Maria Rodrigues de Souza, no Bairro Morada do Sol, em frente a Igreja Católica Santa Clara.</t>
   </si>
   <si>
     <t>12149</t>
   </si>
   <si>
-    <t>Cláudio Rodrigues</t>
-[...2 lines deleted...]
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12149/requerimento_01.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12149/requerimento_01.pdf</t>
   </si>
   <si>
     <t>Solicita que seja encaminhado ao  prefeito Municipal, Guilherme Guimarães, com cópia para o Secretário de Saúde, Eduardo Luiz da Silva, o anteprojeto de Lei, que dispõe sobre fornecer gratuitamente o sensor de monitoramento contínuo de glicose aos pacientes com diabetes Tipo 1.</t>
   </si>
   <si>
     <t>12150</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12150/req.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12150/req.pdf</t>
   </si>
   <si>
     <t>Solicita que seja expedido ofício ao prefeito Guilherme Guimarães, com cópia ao sr. Alexandre Braga, diretor do PROCON e ao sr. Felipe Caires, promotor de Justiça, solicitando fiscalização nos postos de combustíveis de Montes Claros/MG para evitar possíveis práticas de preços abusivos.</t>
   </si>
   <si>
     <t>12151</t>
   </si>
   <si>
-    <t>Cecília Meireles Ferreira</t>
-[...2 lines deleted...]
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12151/req._01.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12151/req._01.pdf</t>
   </si>
   <si>
     <t>Solicita que seja expedido ofício ao prefeito Guilherme Guimarães, com cópia ao secretário de Meio Ambiente, Fabiano Oliveira, solicitando providências administrativas para que o município passe a acolher cães vítimas de maus tratos por meio de parcerias e credenciamento de protetores de animais.</t>
   </si>
   <si>
     <t>12158</t>
   </si>
   <si>
-    <t>Paulo César Landim</t>
-[...2 lines deleted...]
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12158/req..pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12158/req..pdf</t>
   </si>
   <si>
     <t>Solicita que seja encaminhado ofício ao prefeito Guilherme Guimarães e à Secretaria Municipal de Serviços Urbanos, solicitando a pintura e manutenção do Ginásio Poliesportivo Presidente Tancredo Neves.</t>
   </si>
   <si>
     <t>12159</t>
   </si>
   <si>
     <t>Crisóstomo da Minas Brasil</t>
   </si>
   <si>
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12159/req..pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12159/req..pdf</t>
   </si>
   <si>
     <t>Solicita que seja enviado ofício ao prefeito Guilherme Guimarães, ao Secretário de Infraestrutura e aos presidente da ESURB e da MCTRANS, para o recapeamento asfáltico em toda a extensão da Avenida do Exército, importante via de acesso entre os bairros: Alto da Boa Vista, Santo Antônio e Jardim Olímpico.</t>
   </si>
   <si>
     <t>12160</t>
   </si>
   <si>
-    <t>Daniel Dias</t>
-[...2 lines deleted...]
-    <t>https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12160/01-_requerimento_anteprojeto_passe_livre.pdf</t>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12160/01-_requerimento_anteprojeto_passe_livre.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhado ofício ao Excelentíssimo Senhor Prefeito de Montes Claros – MG, Guilherme Augusto Guimarães de Oliveira, o anteprojeto de Lei que “Institui o Programa Passe Livre Estudantil no Município de Montes Claros e da outras providências” que segue anexo a este requerimento.</t>
+  </si>
+  <si>
+    <t>12168</t>
+  </si>
+  <si>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12168/req._01.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao prefeito Guilherme Guimarães, a reforma e revitalização da Praça Manoel José, em frente à Escola Estadual Antônio Figueira, bairro São José.</t>
+  </si>
+  <si>
+    <t>12169</t>
+  </si>
+  <si>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12169/req._02.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo a adoção de medidas de intervenção urgente e ordenamento viário na entrada do bairro Jardim Primavera, localizada às margens da BR 251, visando o alargamento de via de acesso ao bairro, demanda já apresentada desde 2022.</t>
+  </si>
+  <si>
+    <t>12173</t>
+  </si>
+  <si>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12173/req._04.pdf</t>
+  </si>
+  <si>
+    <t>Que seja enviado ofício ao prefeito Guilherme Guimarães com cópia ao Secretário de Meio Ambiente, Fabiano Oliveira, bem como ao Secretário de Saúde, Eduardo Luiz, solicitando que o Município realize eventos mensais de adoção de animais que estejam sob tutela do Centro de Controle de Zoonoses (CCZ) e de protetores de animais.</t>
+  </si>
+  <si>
+    <t>12174</t>
+  </si>
+  <si>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12174/req._05.pdf</t>
+  </si>
+  <si>
+    <t>Solicita que seja transformada em Reunião Especial, a Reunião Ordinária do dia 12/03/2026 e transferida para as 19 horas, para entrega do Diploma Maria Ducarmo Lopes Prates (Duca Prates), em comemoração ao Dia Internacional da Mulher.</t>
+  </si>
+  <si>
+    <t>12175</t>
+  </si>
+  <si>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12175/req._01.pdf</t>
+  </si>
+  <si>
+    <t>Que seja encaminhado ofício ao prefeito Guilherme Guimarães e ao Secretário de Infraestrutura, Vanderlino  Silveira, solicitando a abertura e interligação da rua Magnesita até a Avenida Antônio Ferreira de Oliveira, no Monte Carmelo II (114 metros de extensão).</t>
+  </si>
+  <si>
+    <t>12176</t>
+  </si>
+  <si>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12176/req_02.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao prefeito Guilherme Guimarães, a colocação de uma faixa de pedestre elevada na Avenida Geraldo Athayde, 448, próximo ao Hospital Dílson Godinho, no bairro Alto São João.</t>
+  </si>
+  <si>
+    <t>12180</t>
+  </si>
+  <si>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12180/requerimento_02_2.pdf</t>
+  </si>
+  <si>
+    <t>Que seja encaminhado ao prefeito Guilherme Guimarães, o anteprojeto de Lei que autoriza o Município de Montes Claros a promover o pagamento retroativo de vantagens pecuniárias e demais mecanismos equivalentes que tenham sido suspensos durante o período de decreto do estado de calamidade pública decorrente da pandemia da Covid-19.</t>
+  </si>
+  <si>
+    <t>12181</t>
+  </si>
+  <si>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12181/req..pdf</t>
+  </si>
+  <si>
+    <t>Que seja enviado ofício ao prefeito Guilherme Guimarães, com cópia ao secretário Vanderlino Silveira, solicitando atenção e providências na recuperação e revitalização da praça localizada na rua Santa Marta com rua João Júlio de Oliveira, no bairro São Judas Tadeu.</t>
+  </si>
+  <si>
+    <t>12182</t>
+  </si>
+  <si>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12182/req._02.pdf</t>
+  </si>
+  <si>
+    <t>Solicita que seja transformada a Reunião Ordinária do dia 26/02/2026, em Reunião Especial, e transferida para as 19 horas, para entrega do Título de Cidadão Benemérito ao sr. Pedro Pereira Santos.</t>
+  </si>
+  <si>
+    <t>12183</t>
+  </si>
+  <si>
+    <t>Eldair Samambaia</t>
+  </si>
+  <si>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12183/req_23_2026.pdf</t>
+  </si>
+  <si>
+    <t>Que seja encaminhado ofício ao prefeito Guilherme Guimarães, solicitando empenho no sentido de viabilizar a reforma da praça do Bairro Vera Cruz.</t>
+  </si>
+  <si>
+    <t>12184</t>
+  </si>
+  <si>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12184/req_24_2026.pdf</t>
+  </si>
+  <si>
+    <t>Que seja expedido ofício ao prefeito Guilherme Guimarães, solicitando a realização de reforma da Praça do Bairro Cidade Nova, com manutenção geral do espaço, bem como a realização de nova pintura da quadra esportiva, visando a revitalização do local, melhoria da segurança, incentivo à pratica esportiva e fortalecimento da convivência comunitária.</t>
+  </si>
+  <si>
+    <t>12186</t>
+  </si>
+  <si>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12186/requerimento_268_construcao_da_ubs_morada_do_parque-assinado.pdf</t>
+  </si>
+  <si>
+    <t>Que seja expedido ofício ao prefeito Guilherme Guimarães, solicitando a construção da UBS do Morada do Parque, tendo em vista que a Associação dos Moradores e a comunidade já fizeram a doação do terreno para o mesma ser construída e até o momento não iniciaram as obras.</t>
+  </si>
+  <si>
+    <t>12187</t>
+  </si>
+  <si>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12187/req._01.pdf</t>
+  </si>
+  <si>
+    <t>Que seja expedido ofício ao prefeito Guilherme Guimarães com cópia à Secretária de Serviços Urbanos, sra. Jeane Cristina Caetano da Cruz, e ao Secretário de Meio Ambiente, Fabiano Oliveira, solicitando a ampliação das ações de fiscalização, notificação e providências quanto aos lotes vagos que se encontram com mato alto, acúmulo de entulho e lixo.</t>
+  </si>
+  <si>
+    <t>12188</t>
+  </si>
+  <si>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12188/req._02.pdf</t>
+  </si>
+  <si>
+    <t>Que seja enviado ofício ao prefeito Guilherme Guimarães, solicitando viabilizar a instalação de iluminação pública (postes) na rua Venezuela, em frente ao número 763, bairro Doutor João Alves.</t>
+  </si>
+  <si>
+    <t>12189</t>
+  </si>
+  <si>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12189/req._03.pdf</t>
+  </si>
+  <si>
+    <t>Que seja encaminhado ofício ao prefeito Guilherme Guimarães, com cópia ao sr. Vinícius Pereira, presidente da MCTRANS, solicitando viabilizar um acesso alternativo para a rua Irmã Beata, área escolar, com intenso movimento em horários de entrada e saída de alunos.</t>
+  </si>
+  <si>
+    <t>12190</t>
+  </si>
+  <si>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12190/ubs_-_vargem_grande.pdf</t>
+  </si>
+  <si>
+    <t>Requer seja expedido ofício ao prefeito Guilherme Guimarães, c/cópia ao sr. Eduardo Luiz da Silva, Secretário de Saúde, solicitando a ampliação da Unidade Básica de Saúde (UBS) do bairro Vargem Grande, tendo em vista que a referida unidade atende atualmente quatro bairros e criação de um acesso da UBS à Avenida Manoel Caribé Filho, proporcionando melhores condições de atendimento à população.</t>
+  </si>
+  <si>
+    <t>12191</t>
+  </si>
+  <si>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12191/req._05.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao prefeito Guilherme Guimarães que o desconto do pó de giz, gratificação aos docentes, seja proporcional aos dias não trabalhados.</t>
+  </si>
+  <si>
+    <t>12192</t>
+  </si>
+  <si>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12192/req._06.pdf</t>
+  </si>
+  <si>
+    <t>Que seja enviado ofício ao prefeito Guilherme Guimarães, com cópia à Secretária de Serviços Urbanos, solicitando a compra de equipamentos e uniformes para os servidores do canteiro de obras do município.</t>
+  </si>
+  <si>
+    <t>12193</t>
+  </si>
+  <si>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12193/02-_requerimento_vale_alimentacao.pdf</t>
+  </si>
+  <si>
+    <t>A instalação da faixa elevada contribuirá para a redução da velocidade dos veículos, organização do tráfego e aumento da segurança viária, garantindo travessia mais segura aos usuários do hospital, prevenindo acidentes e promovendo melhores condições de mobilidade àqueles que se encontram em situação de fragilidade física.</t>
+  </si>
+  <si>
+    <t>12194</t>
+  </si>
+  <si>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12194/req._07.pdf</t>
+  </si>
+  <si>
+    <t>Que seja enviado ofício ao prefeito Guilherme Guimarães, com cópia ao secretário de Meio Ambiente, Fabiano Oliveira, solicitando garantir a estrutura de funcionamento do Conselho Municipal de Proteção, Defesa e Bem- Estar Animal (COBEA) e do Fundo Municipal de Proteção, Defesa e Bem-estar Animal (FUMBEA).</t>
+  </si>
+  <si>
+    <t>12195</t>
+  </si>
+  <si>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12195/req._08.pdf</t>
+  </si>
+  <si>
+    <t>Que seja encaminhado ofício ao prefeito Guilherme Guimarães e à Secretaria Municipal de Serviços Urbanos, solicitando estudos e posterior execução de reforma integral e revitalização do Mercado Municipal Sul.</t>
+  </si>
+  <si>
+    <t>12196</t>
+  </si>
+  <si>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12196/02-_requerimento_vale_alimentacao.pdf</t>
+  </si>
+  <si>
+    <t>Que seja encaminhado ofício ao prefeito de Montes Claros, Guilherme Guimarães, solicitando a realização de um estudo de viabilidade econômico-financeiro para a concessão do Vale-Alimentação a todos os servidores municipais, incluindo os vinculados às empresas públicas municipais (MCTRANS, ESURB) bem como às autarquias municipais.</t>
+  </si>
+  <si>
+    <t>12201</t>
+  </si>
+  <si>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12201/req_36_2026.pdf</t>
+  </si>
+  <si>
+    <t>Que seja encaminhado ao prefeito de Montes Claros, Guilherme Guimarães, e ao Secretário de Infraestrutura e Planejamento Urbano, Senhor Vanderlino Silveira, solicitando agilidade na licitação para Construção das três pontes que dão acesso ao Distrito de Ermidinha, Cabeceiras/Miralta e Mucambo Firme.</t>
+  </si>
+  <si>
+    <t>12202</t>
+  </si>
+  <si>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12202/requerimento_03_construcao_da_praca_alu_marques-assinado.pdf</t>
+  </si>
+  <si>
+    <t>Que seja enviado ofício ao Prefeito de Montes Claros, Sr. Guilherme Guimarães, solicitando a construção da Praça Alu Marques, reiterando o requerimento aprovado em 23 de setembro de 2025, a praça está localizada entre a Rua Olinda Maria Dias, Rua Orvenor Fernandes e Avenida Sidney Chaves, no bairro Edgar Pereira.</t>
+  </si>
+  <si>
+    <t>12203</t>
+  </si>
+  <si>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12203/req.pdf</t>
+  </si>
+  <si>
+    <t>Requer ao Poder Executivo Municipal, por meio da Secretaria competente, estudos técnicos e providências necessárias para a construção de um Centro Municipal Especializado no cuidado aos idosos.</t>
+  </si>
+  <si>
+    <t>12204</t>
+  </si>
+  <si>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12204/03-_requerimento_nao_se_cale.pdf</t>
+  </si>
+  <si>
+    <t>Que seja encaminhado ofício ao prefeito, Guilherme Guimarães, com o anteprojeto de Lei que visa a adoção e regulamentação, no âmbito do Município, do Protocolo NÃO SE CALE, um Plano Municipal de Prevenção e Enfrentamento ao Assédio e à Violência em Espaços de Lazer, inspirado no chamado Protocolo “Não é Não”, instituído pela Lei Federal nº 14.786, de 27 de dezembro de 2023.</t>
+  </si>
+  <si>
+    <t>12205</t>
+  </si>
+  <si>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12205/req._11.pdf</t>
+  </si>
+  <si>
+    <t>Que seja encaminhado ofício ao prefeito Guilherme Guimarães e à Secretária Municipal de Educação, solicitando a transferência do CEMEI Mário Ribeiro, localizado na Avenida Planetária, nº 138, bairro Cidade Industrial, nas dependências do antigo prédio do Centro Tecnológico, para o novo Centro de Convenções do Município.</t>
+  </si>
+  <si>
+    <t>12212</t>
+  </si>
+  <si>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12212/req..pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo Municipal, por meio da MCTRANS, a instalação de semáforo ou alternativamente de faixa elevada para travessia de pedestres no entorno da Praça Dr. João Alves, especialmente no cruzamento da Rua Coronel Joaquim Costa com a rua Dom João Pimenta.</t>
+  </si>
+  <si>
+    <t>12213</t>
+  </si>
+  <si>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12213/requerimento_04_recapeamento_av_olimpio_teixeira_e_tito_versiani.pdf</t>
+  </si>
+  <si>
+    <t>Que seja enviado ofício ao prefeito de Montes Claros, Guilherme Guimarães, reiterando as solicitações feitas anteriormente, para que seja feito o recapeamento asfáltico em toda a extensão da Avenida Olímpio Teixeira Guimarães, no Bairro Morada do Parque, e da Avenida Tito Versiane dos Anjos, no bairro Augusta Mota.</t>
+  </si>
+  <si>
+    <t>12214</t>
+  </si>
+  <si>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12214/requerimento_03_2.pdf</t>
+  </si>
+  <si>
+    <t>Que seja encaminhada ao prefeito de Montes Claros, Guilherme Guimarães, e ao Procurador-Geral do Município, Danilo Soares de Oliveira, a proposta de Anteprojeto de Lei que institui o “Fundo de Amparo a ações voltadas para o custeio do bem-estar do Servidor Público Municipal de Montes Claros”.</t>
+  </si>
+  <si>
+    <t>12215</t>
+  </si>
+  <si>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12215/req._13-02.pdf</t>
+  </si>
+  <si>
+    <t>Que seja encaminhado ofício ao prefeito Guilherme Guimarães e ao Secretário de Infraestrutura, Vanderlino Silveira, solicitando o serviço de drenagem na Avenida Francisco Gaetani e nas seguintes ruas: 45 (Distrito Industrial), E, F, G, H (bairro: Raul Lourenço), Geracina de Souza Madeireira (bairro: Nova Morada), D (bairro: Canela II), Jordana (Jardim Olímpico) e Haiti (bairro: Independência).</t>
+  </si>
+  <si>
+    <t>12216</t>
+  </si>
+  <si>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12216/req._52.pdf</t>
+  </si>
+  <si>
+    <t>Que seja enviado ofício ao prefeito Guilherme Guimarães e à Secretaria de Serviços Urbanos, solicitando estudos técnicos e administrativos para a implantação, no âmbito do município de Montes Claros, do Programa "Bueiro Inteligente".</t>
+  </si>
+  <si>
+    <t>12217</t>
+  </si>
+  <si>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12217/05-_requerimento_quadra.pdf</t>
+  </si>
+  <si>
+    <t>Que seja encaminhado ofício ao prefeito de Montes Claros/MG, Guilherme Guimarães, solicitando a reforma da praça e quadra localizada na esquina da Rua Dez, esquina com Rua Olga Benário, no bairro Joaquim Costa.</t>
+  </si>
+  <si>
+    <t>12219</t>
+  </si>
+  <si>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12219/req_47_2026.pdf</t>
+  </si>
+  <si>
+    <t>Que seja expedido ofício ao Prefeito de Montes Claros/MG, Sr. Guilherme Augusto Guimarães, encaminhando o Anteprojeto de Lei Complementar que institui, no âmbito do Município de Montes Claros, o Programa Municipal "Bueiro Inteligente", como política pública de drenagem urbana sustentável, prevenção de alagamentos, proteção ambiental e inovação tecnológica aplicada à infraestrutura urbana.</t>
+  </si>
+  <si>
+    <t>12220</t>
+  </si>
+  <si>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12220/requerimento_05_construcao_de_ubs_no_bairro_sao_jose.pdf</t>
+  </si>
+  <si>
+    <t>Que seja enviado ofício ao prefeito de Montes Claros, Sr. Guilherme Guimarães, solicitando a construção de uma Unidade Básica de Saúde (UBS) no bairro São José.</t>
+  </si>
+  <si>
+    <t>12222</t>
+  </si>
+  <si>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12222/req_49_2026.pdf</t>
+  </si>
+  <si>
+    <t>Que a Sessão Ordinária do dia 19 de março de 2026 seja transformada em Sessão Especial, a ser realizada às 19:00 horas, para entrega do Título de Cidadão Honorário ao Sr. Jairo Marques Lopes Bahia.</t>
+  </si>
+  <si>
+    <t>12227</t>
+  </si>
+  <si>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12227/req_51_2026.pdf</t>
+  </si>
+  <si>
+    <t>Que seja encaminhado ofício ao prefeito de Montes Claros, Guilherme Guimarães, e ao Secretário de Ambiente, Bem-Estar Animal e Sustentabilidade, Fabiano Oliveira, solicitando a continuidade da implantação da praça rústica ou área verde urbanizada localizada nos fundos do Hospital Haroldo Tourinho, entre as ruas E, H, Santa Laura e Diamante, no bairro São Mateus.</t>
+  </si>
+  <si>
+    <t>12228</t>
+  </si>
+  <si>
+    <t>Maria das Graças Gonçalves Dias, Rena de Nova Esperança</t>
+  </si>
+  <si>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12228/req_52_2026.pdf</t>
+  </si>
+  <si>
+    <t>Que seja transformada em reunião especial a reunião ordinária do dia 09/04/2026 e transferida para às 19:00 horas, objetivando a entrega do Título de Cidadão Honorário ao Presidente do CIMAMS, Adaildo Rocha Moreira, conforme Projeto de Resolução Nº 73/2025.</t>
+  </si>
+  <si>
+    <t>12229</t>
+  </si>
+  <si>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12229/req_53_2026.pdf</t>
+  </si>
+  <si>
+    <t>Que seja transformada a Sessão Ordinária do dia 16 de abril de 2026 em Sessão Especial, e que seja transferida para as 19h, para a solenidade de entrega da Placa de Prata Alferes José Lopes de Carvalho à Clínica LifeScan Medicina Diagnóstica.</t>
+  </si>
+  <si>
+    <t>12230</t>
+  </si>
+  <si>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12230/anteprojeto_de_lei_6_23-02.pdf</t>
+  </si>
+  <si>
+    <t>Que seja expedido ofício a Guilherme Guimarães, Prefeito de Montes Claros, encaminhando anteprojeto de lei que “Cria o Programa Rede Municipal Complementar de Suporte Social na Atenção ao Dependente Químico e prevenção ao uso de substâncias psicoativas”.</t>
+  </si>
+  <si>
+    <t>12231</t>
+  </si>
+  <si>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12231/requerimento_04.pdf</t>
+  </si>
+  <si>
+    <t>Que seja encaminhando ofício ao prefeito, Guilherme Guimarães, com cópia para o Secretário de Educação, Charles Gutemberg e para o Procurador  Geral do Município, Danilo Soares, solicitando o pagamento de adicional por exercer atividades especiais, no percentual de 40%  (quarenta por cento) , a todas as Serventes de Zeladoria e Ajudantes de Serviços Gerais da Secretaria de Educação e demais secretarias que desempenham atividades de limpeza em instalações sanitárias de uso público.</t>
+  </si>
+  <si>
+    <t>12233</t>
+  </si>
+  <si>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12233/req._iara.pdf</t>
+  </si>
+  <si>
+    <t>Que seja encaminhado ofício a Ecovias Norte Minas - Concessionária do Grupo EcoRodovias, solicitando atenção na Rodovia 135 que dá acesso a Ermidinha.</t>
+  </si>
+  <si>
+    <t>12234</t>
+  </si>
+  <si>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12234/req._eduardo.pdf</t>
+  </si>
+  <si>
+    <t>Que seja enviado ofício ao prefeito, Guilherme Guimarães, com cópia à Secretária de Esportes, Juliana Peixoto, solicitando a instalação de playground infantil na Praça João Paulo II, no bairro Antônio Pimenta.</t>
+  </si>
+  <si>
+    <t>12235</t>
+  </si>
+  <si>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12235/req._ceci.pdf</t>
+  </si>
+  <si>
+    <t>Que seja expedido ofício ao prefeito Guilherme Guimarães, com cópia ao Secretário de Saúde, Eduardo Silva, e ao Secretário de Meio Ambiente, Fabiano Oliveira, solicitando a implementação de um Programa Municipal de vacinação canina.</t>
+  </si>
+  <si>
+    <t>12237</t>
+  </si>
+  <si>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12237/requerimento_po_de_giz.pdf</t>
+  </si>
+  <si>
+    <t>Que seja encaminhado ofício ao prefeito de Montes Claros/MG, Guilherme Guimarães, solicitando a realização de estudo técnico e jurídico com vistas à alteração da legislação municipal que regulamenta o pagamento da gratificação conhecida como “pó de giz” e “gratificação por alfabetização”, especialmente no que se refere à perda integral do benefício em caso de faltas ao trabalho.</t>
+  </si>
+  <si>
+    <t>12243</t>
+  </si>
+  <si>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12243/req.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao prefeito Guilherme Guimarães, a instalação de bancos de cimento na área externa da UBS (Unidade Básica de Saúde) do bairro Vilage do Lago II, para melhor atendimento à comunidade.</t>
+  </si>
+  <si>
+    <t>12245</t>
+  </si>
+  <si>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12245/requerimento_269-_termino_da_obra_e_sinalizacao_ao_lado_ginasio_ana_lopes_morada_do_parque__assinado.pdf</t>
+  </si>
+  <si>
+    <t>Que seja expedido ofício ao Prefeito Guilherme Guimarães solicitando o término das calçadas, meios-fios e a sinalização urgente da rua lateral ao ginásio Ana Lopes, no bairro Morada do Parque.</t>
+  </si>
+  <si>
+    <t>12246</t>
+  </si>
+  <si>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12246/requerimento_06_treinamento_do_agentes_do_gta_pelo_cetras.pdf</t>
+  </si>
+  <si>
+    <t>Que seja enviado ofício ao Prefeito Guilherme Guimarães, solicitando autorização para que a Guarda Municipal, por intermédio do CETRAS, realize o treinamento e a capacitação dos agentes do Grupo Tático Ambiental (GTA), com a finalidade específica de recolher animais da fauna silvestre que se encontrem acidentados no município de Montes Claros.</t>
+  </si>
+  <si>
+    <t>12247</t>
+  </si>
+  <si>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12247/req._03.pdf</t>
+  </si>
+  <si>
+    <t>Que seja enviado ofício ao prefeito Guilherme Guimarães, solicitando a realização de um estudo técnico com vistas à revitalização e melhorias na infraestrutura da praça "O Nosso Lar", situada no bairro São Judas Tadeu.</t>
+  </si>
+  <si>
+    <t>12248</t>
+  </si>
+  <si>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12248/requerimento_no03_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Que seja enviado ofício ao prefeito Guilherme Guimarães, com cópia ao Secretário Municipal de Saúde, Eduardo Luiz da Silva, e ao Secretário Municipal de Educação, Charles Gutemberg, para que sejam tomadas as providências necessárias para que o Município de Montes Claros/MG estude a viabilidade de adesão e implementação plena do Programa Miguilim - Saúde Ocular e Auditiva dos Estudantes.</t>
+  </si>
+  <si>
+    <t>12249</t>
+  </si>
+  <si>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12249/req_65_2026.pdf</t>
+  </si>
+  <si>
+    <t>Que seja encaminhado ao prefeito de Montes Claros, Guilherme Guimarães, e ao Secretário Municipal de Agricultura, Pecuária e Desenvolvimento Rural, Osmani Barbosa Neto, solicitando a elaboração e execução de projeto destinado à construção de barraginhas nas comunidades rurais de nosso município.</t>
+  </si>
+  <si>
+    <t>12250</t>
+  </si>
+  <si>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12250/req_66_2026.pdf</t>
+  </si>
+  <si>
+    <t>Que seja expedido ofício ao prefeito Guilherme Guimarães, solicitando a realização de estudos técnicos e de viabilidade para a execução de serviço de drenagem pluvial nos Bairros: Bela Vista e Vila Atlântida, sobretudo nas proximidades da Rua: Antônio Lopes da Silva.</t>
+  </si>
+  <si>
+    <t>12252</t>
+  </si>
+  <si>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12252/req._07.pdf</t>
+  </si>
+  <si>
+    <t>Que seja agendada para o dia 10 de Abril de 2026, Sessão Especial às 19h30min para entrega do Título de Cidadão Honorário ao Ex-Deputado Federal Wadson Nathaniel Ribeiro, conforme Resolução nº 79, de 09 de dezembro de 2025.</t>
+  </si>
+  <si>
+    <t>12256</t>
+  </si>
+  <si>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12256/req._iara.pdf</t>
+  </si>
+  <si>
+    <t>Que seja encaminhado ofício ao prefeito Guilherme Guimarães, solicitando providências quanto à solicitação de servidores de escolas e CEMEIs para turmas de maternal,  por mães atípicas que residem em regiões periféricas.</t>
+  </si>
+  <si>
+    <t>12257</t>
+  </si>
+  <si>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12257/requerimento_05_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Vem, por meio do presente instrumento, requerer, após consulta ao Plenário, que seja encaminhado ao  prefeito Municipal, Guilherme Guimarães, com cópia ao Secretário Municipal de Educação, Charles Gutemberg e para o Procurador Geral do Município, Danilo Soares, o anteprojeto de Lei, que altera a Lei Complementar Municipal  nº 115, de 06 de dezembro de 2023, para reabrir o prazo para a realização da opção de que trata o seu art.10 e 12.</t>
+  </si>
+  <si>
+    <t>12259</t>
+  </si>
+  <si>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12259/req..pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo, reiterando o requerimento nº 696/2025, o paisagismo na pista de caminhada do bairro São Judas, com revitalização dos canteiros, arborização e melhorias gerais.</t>
+  </si>
+  <si>
+    <t>12260</t>
+  </si>
+  <si>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12260/req.04.pdf</t>
+  </si>
+  <si>
+    <t>Que seja enviado ao prefeito Guilherme Guimarães, com cópia à Secretária de Esportes, Juliana Peixoto, e ao Secretário de Infraestrutura, Vanderlino Silveira, solicitando a reforma com instalação de playground na praça da Igreja São Cristóvão, no bairro JK.</t>
+  </si>
+  <si>
+    <t>12261</t>
+  </si>
+  <si>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12261/req._15.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao prefeito Guilherme Guimarães, com cópia ao Secretário de Saúde, sr. Eduardo Silva,  e Secretário de Meio Ambiente, Fabiano Oliveira, solicitando a implantação do SAMU PET, bem como a contratação de clínicas/ hospitais veterinários para atendimento a animais vítimas de atropelamentos, maus tratos e outras ocorrências.</t>
+  </si>
+  <si>
+    <t>12262</t>
+  </si>
+  <si>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12262/req._54.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao prefeito Guilherme Guimarães, com cópia ao Secretário de Infraestrutura, Secretaria de Serviços Urbanos e Secretaria de Meio Ambiente, na revitalização do córrego e recuperação das calçadas da Avenida José Corrêa Machado.</t>
+  </si>
+  <si>
+    <t>12263</t>
+  </si>
+  <si>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12263/requerimento_03-2026.pdf</t>
+  </si>
+  <si>
+    <t>Requer que seja transformada em especial, a reunião do dia 05 de março de 2026, e transferida para as 19h, para homenagem à Superintendência Regional de Saúde (SRS), com a entrega da Placa de Prata Alferes José Lopes de Carvalho, em comemoração pelos seus 56 anos, traduzindo o reconhecimento desta Câmara Municipal pelos relevantes serviços prestados.</t>
+  </si>
+  <si>
+    <t>12265</t>
+  </si>
+  <si>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12265/requerimento_07_castramovel_para_a_semma.pdf</t>
+  </si>
+  <si>
+    <t>Que seja enviado ofício ao Prefeito de Montes Claros, Guilherme Guimarães, solicitando a criação de uma estrutura específica dentro da Secretaria Municipal de Ambiente, Bem-Estar Animal e Sustentabilidade, destinada ao controle de natalidade de cães e gatos no município.</t>
+  </si>
+  <si>
+    <t>12266</t>
+  </si>
+  <si>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12266/08-_requerimento_magisterio.pdf</t>
+  </si>
+  <si>
+    <t>Que seja encaminhado ofício ao prefeito, Guilherme Guimarães, solicitando que sejam adotadas as providências necessárias à regulamentação, no âmbito do Município, da Lei nº 15.326/2026, a qual reconhece os auxiliares de docência da educação infantil como profissionais do magistério, assegurando-lhes os direitos inerentes à carreira, inclusive o acesso ao piso salarial profissional nacional do magistério.</t>
+  </si>
+  <si>
+    <t>12268</t>
+  </si>
+  <si>
+    <t>77</t>
+  </si>
+  <si>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12268/req_77_2026.pdf</t>
+  </si>
+  <si>
+    <t>Que seja encaminhado ao prefeito de Montes Claros, Guilherme Guimarães, e ao Coordenador do Departamento de Estradas de Rodagem do Estado de Minas Gerais - DER, Sr. Tibireça Pires Glória, solicitando a construção de uma baia de retorno na entrada do Distrito de Ermidinha, localizada na BR 135, altura do KM 319.</t>
+  </si>
+  <si>
+    <t>12269</t>
+  </si>
+  <si>
+    <t>78</t>
+  </si>
+  <si>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12269/requerimento_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Encaminhando o Anteprojeto de Lei que institui, no âmbito do Município de Montes Claros, o Programa Municipal ‘’Farmácia + Perto".</t>
+  </si>
+  <si>
+    <t>12270</t>
+  </si>
+  <si>
+    <t>79</t>
+  </si>
+  <si>
+    <t>SPM - SERVIÇOS PÚBLICOS MUNICIPAIS</t>
+  </si>
+  <si>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12270/req_79_2026.pdf</t>
+  </si>
+  <si>
+    <t>A Comissão de Serviços Públicos Municipais desta Casa vem, por meio deste, requerer que seja agendada Audiência Pública no dia 13 de março de 2026 (sexta-feira), 19:00 horas, no Plenário da sede da Câmara Municipal de Montes Claros, para debater sobre "Zoneamento do Loteamento Jardim Independência".</t>
+  </si>
+  <si>
+    <t>12271</t>
+  </si>
+  <si>
+    <t>80</t>
+  </si>
+  <si>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12271/requerimento_06.pdf</t>
+  </si>
+  <si>
+    <t>Requerer, após consulta ao Plenário, que seja encaminhada ao prefeito, Guilherme Guimarães, e ao Procurador-Geral do Município,  Danilo Soares, a proposta de Anteprojeto de Lei Complementar que “Dispõe sobre o Programa de Prorrogação da Licença Paternidade de que trata o art. 1º, inciso II, da Lei Federal nº 11.770, de 09 de Setembro de 2008, e altera a Lei Municipal nº 3.175, de 23 de Dezembro de 2003”.</t>
+  </si>
+  <si>
+    <t>12272</t>
+  </si>
+  <si>
+    <t>81</t>
+  </si>
+  <si>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12272/req._002.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao prefeito Guilherme Guimarães, a instalação de grades de proteção no canal/córrego localizado na Rua Francisco Azevedo, entre as residências nº 163 e 430-A, no bairro Vila Sion I, para a segurança de pedestres e veículos no local.</t>
+  </si>
+  <si>
+    <t>12273</t>
+  </si>
+  <si>
+    <t>82</t>
+  </si>
+  <si>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12273/req._04.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao prefeito Guilherme Guimarães e à Secretaria de Infraestrutura informações sobre o cronograma de execução das ordens de serviços para obras previstas na região do Grande Village.</t>
+  </si>
+  <si>
+    <t>12274</t>
+  </si>
+  <si>
+    <t>83</t>
+  </si>
+  <si>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12274/req.pdf</t>
+  </si>
+  <si>
+    <t>Que seja agendada Audiência Pública para o dia 18 de março de 2026, às 19h, com a pauta: A Campanha da Fraternidade 2026. Tema: Fraternidade e Moradia, Lema: "Ele veio morar entre nós." (Jo 1, 14).</t>
+  </si>
+  <si>
+    <t>12275</t>
+  </si>
+  <si>
+    <t>84</t>
+  </si>
+  <si>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12275/req._09-03.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao prefeito Guilherme Guimarães, a reforma e revitalização da praça principal do bairro São Geraldo II.</t>
+  </si>
+  <si>
+    <t>12276</t>
+  </si>
+  <si>
+    <t>85</t>
+  </si>
+  <si>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12276/req._04.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao prefeito Guilherme Guimarães, a realização de estudos técnicos e providências para a reforma e melhorias na infraestrutura da Escola Municipal Hilda Carvalho Mendes, no bairro Dr. João Alves, em especial à adequação dos banheiros .</t>
+  </si>
+  <si>
+    <t>12278</t>
+  </si>
+  <si>
+    <t>86</t>
+  </si>
+  <si>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12278/req._05_ver..pdf</t>
+  </si>
+  <si>
+    <t>Que seja enviado ofício ao prefeito Guilherme Guimarães, com cópia ao Secretário de Meio Ambiente, Fabiano Oliveira e à Secretária de Esportes, Juliana Peixoto, solicitando a construção de uma praça pública com a instalação de playground no bairro: Vila Telma.</t>
+  </si>
+  <si>
+    <t>12279</t>
+  </si>
+  <si>
+    <t>87</t>
+  </si>
+  <si>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12279/req._pc.pdf</t>
+  </si>
+  <si>
+    <t>Que seja enviado ofício ao prefeito Guilherme Guimarães, com cópia à Secretaria de Infraestrutura, solicitando prioridade de pavimentação e adequação na área destinada ao "Ponto Certo" (Unidade de Recebimento de Pequenos Volumes -URPV), no bairro Canelas.</t>
+  </si>
+  <si>
+    <t>12281</t>
+  </si>
+  <si>
+    <t>88</t>
+  </si>
+  <si>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12281/req_88_2026.pdf</t>
+  </si>
+  <si>
+    <t>Que seja encaminhado ofício ao Excelentíssimo Senhor Prefeito de Montes Claros, Guilherme Guimarães, solicitando a construção de um Ponto Certo para o descarte de lixo e entulho no bairro Alcides Rabelo, com o objetivo de atender também os bairros adjacentes.</t>
+  </si>
+  <si>
+    <t>12285</t>
+  </si>
+  <si>
+    <t>89</t>
+  </si>
+  <si>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12285/requerimento_08_implantacao_de_olho_vivo_nos_parques_municipais.pdf</t>
+  </si>
+  <si>
+    <t>Que seja enviado ofício ao Prefeito de Montes Claros, Guilherme Guimarães, solicitando a instalação de câmeras do sistema de videomonitoramento “Olho Vivo” nos parques públicos do município de Montes Claros, em especial no Parque Municipal Milton Prates, Parque Sagarana, Parque Cândido Canela e Parque das Mangueiras.</t>
+  </si>
+  <si>
+    <t>12288</t>
+  </si>
+  <si>
+    <t>90</t>
+  </si>
+  <si>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12288/requerimento_no5-assinado.pdf</t>
+  </si>
+  <si>
+    <t>Solicita vistoria técnica e realização de obra de recuperação estrutural do pavimento nas Ruas 30 e 33, no bairro Santo Antônio II, neste município.</t>
+  </si>
+  <si>
+    <t>12289</t>
+  </si>
+  <si>
+    <t>91</t>
+  </si>
+  <si>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12289/req_91_2026_-_02.pdf</t>
+  </si>
+  <si>
+    <t>Que seja expedido ofício ao prefeito Guilherme Guimarães com a seguinte solicitação: analise da viabilidade de implementação do anteprojeto de lei, encaminhado em anexo, que Institui o Programa Recomeço Montes Claros e cria o Comité Gestor Intersetorial de Urgência, destinado à coordenação de ações integradas de atendimento, acolhimento e reinserção social da população em situação de rua.</t>
+  </si>
+  <si>
+    <t>12290</t>
+  </si>
+  <si>
+    <t>92</t>
+  </si>
+  <si>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12290/req_92_2026.pdf</t>
+  </si>
+  <si>
+    <t>Que seja expedido ofício ao prefeito Guilherme Guimarães, solicitando a criação de um programa municipal de apoio ao transporte para pacientes de baixa renda que têm consultas, exames e cirurgias marcados e acabam faltando por não poderem pagar a passagem.</t>
+  </si>
+  <si>
+    <t>12291</t>
+  </si>
+  <si>
+    <t>93</t>
+  </si>
+  <si>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12291/requerimento_07.pdf</t>
+  </si>
+  <si>
+    <t>Que seja encaminhado ao Excelentíssimo Senhor Prefeito Municipal, Dr. Guilherme Augusto Guimarães de Oliveira, com cópia ao Procurador-Geral do Município, Dr. Danilo Soares de Oliveira, a ao Secretário Municipal de Educação, Sr. Charles Gutemberg Alencar, o Anteprojeto de Lei Complementar que “Dispõe sobre o Programa de Prorrogação da Licença Paternidade de que trata o art. 1º, inciso II, da Lei Federal nº 11.770, de 09 de Setembro de 2008, e altera a Lei Municipal nº 3.175, de 23 de Dezembro de 2003”.</t>
+  </si>
+  <si>
+    <t>12293</t>
+  </si>
+  <si>
+    <t>94</t>
+  </si>
+  <si>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12293/req._06.pdf</t>
+  </si>
+  <si>
+    <t>Solicita que seja enviado ofício ao prefeito, Guilherme Guimarães, com cópia ao Secretário de Infraestrutura, solicitando a construção de um salão de velório no bairro Monte Carmelo I.</t>
+  </si>
+  <si>
+    <t>12294</t>
+  </si>
+  <si>
+    <t>95</t>
+  </si>
+  <si>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12294/req._iara.pdf</t>
+  </si>
+  <si>
+    <t>Que seja agendada Audiência Pública para o dia 25 de Março de 2026, às 19h, tendo como pauta: "Caminhos para a construção de uma Educação Pública de qualidade e valorização dos trabalhadores em educação de Montes Claros."</t>
+  </si>
+  <si>
+    <t>12295</t>
+  </si>
+  <si>
+    <t>96</t>
+  </si>
+  <si>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12295/req._35.pdf</t>
+  </si>
+  <si>
+    <t>Que seja enviado ofício ao prefeito Guilherme Guimarães, solicitando o recapeamento asfáltico da rua José Brant Maia, bairro: Clarice Ataíde.</t>
+  </si>
+  <si>
+    <t>12296</t>
+  </si>
+  <si>
+    <t>97</t>
+  </si>
+  <si>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12296/04-2026_av._dep._esteves_rodrigues_-_mercado_6.pdf</t>
+  </si>
+  <si>
+    <t>Que seja expedido ofício ao prefeito Guilherme Guimarães, com cópia ao sr. Vinícius Pereira Santos, Presidente da MCTrans, para realização de estudo técnico e posterior intervenção na ponte de mão inglesa localizada em frente à antiga FACIT, na Av. Deputado Esteves Rodrigues, a fim de facilitar o acesso direto ao Mercado Municipal.</t>
+  </si>
+  <si>
+    <t>12298</t>
+  </si>
+  <si>
+    <t>98</t>
+  </si>
+  <si>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12298/req.pdf</t>
+  </si>
+  <si>
+    <t>Solicita que seja enviado ofício ao prefeito Guilherme Guimarães, com cópia à Secretaria de Infraestrutura, à Secretaria de Meio Ambiente e de Serviços Urbanos, solicitando a instalação de telas de sombreamento nas principais ruas do centro municipal do centro comercial do Município.</t>
+  </si>
+  <si>
+    <t>12300</t>
+  </si>
+  <si>
+    <t>99</t>
+  </si>
+  <si>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12300/req_99_2026.pdf</t>
+  </si>
+  <si>
+    <t>Que seja alterada para o dia 24 de abril de 2026, às 19h30min a Sessão Especial de Homenagem anteriormente aprovada no REQ 67/2026 para entrega de honraria – Título de Cidadão Honorário ao Ex-Deputado Federal Wadson Nathaniel Ribeiro, conforme Resolução nº 79/2025.</t>
+  </si>
+  <si>
+    <t>12305</t>
+  </si>
+  <si>
+    <t>100</t>
+  </si>
+  <si>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12305/req_100_2026.pdf</t>
+  </si>
+  <si>
+    <t>Que seja encaminhado ao prefeito Municipal, Guilherme Guimarães, com cópia ao Procurador-Geral do Município, Dr. Danilo Soares de Oliveira, com cópia para o Secretário Municipal de Educação, Sr. Charles Gutemberg Alencar, o Anteprojeto de Lei Complementar que Altera a Lei nº 3.175, de 23 de Dezembro de 2003, para regulamentar a contratação temporária de professores no âmbito da Administração pública Municipal, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>12306</t>
+  </si>
+  <si>
+    <t>101</t>
+  </si>
+  <si>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12306/req_101_2026.pdf</t>
+  </si>
+  <si>
+    <t>Que seja encaminhado ofício ao prefeito, Guilherme Guimarães, ao Coordenador da 6º Coordenadoria Regional do DER/MG, Sr. Tibiriçá Pires Glória, e ao Comandante do 50º Batalhão da PMMG, Tenente-Coronel Helivelton Salvador Santana, solicitando a adoção de ações educativas e o reforço do patrulhamento na Estrada da Produção (LMG-657), com o objetivo de conscientizar pecuaristas e equinocultores acerca dos riscos e responsabilidades relacionados à presença de animais soltos nas vias públicas.</t>
+  </si>
+  <si>
+    <t>12307</t>
+  </si>
+  <si>
+    <t>102</t>
+  </si>
+  <si>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12307/requerimento_270_assinado_-_reforma_da_praca_de_morro_vermelho.pdf</t>
+  </si>
+  <si>
+    <t>Que seja expedido ofício ao prefeito Guilherme Guimarães, solicitando a reforma da praça localizada na Comunidade Rural de Morro Vermelho, neste Município.</t>
+  </si>
+  <si>
+    <t>12309</t>
+  </si>
+  <si>
+    <t>103</t>
+  </si>
+  <si>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12309/requerimento_09_construcao_de_ubs_no_bairro_ibituruna.pdf</t>
+  </si>
+  <si>
+    <t>Que seja enviado ofício ao prefeito Guilherme Guimarães, solicitando  a construção de uma Unidade Básica de Saúde (UBS) no bairro Ibituruna.</t>
+  </si>
+  <si>
+    <t>12311</t>
+  </si>
+  <si>
+    <t>104</t>
+  </si>
+  <si>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12311/05-2026_centro_de_reabilitacao_fisica_e_fisioterapia.pdf</t>
+  </si>
+  <si>
+    <t>Que seja expedido ofício ao prefeito Guilherme Guimarães, com cópia ao Ilmo. Sr. Eduardo Luiz da Silva, Secretário de Saúde, solicitando a adoção das medidas administrativas e técnicas necessárias para implantação de um Centro de Reabilitação Física e Fisioterapia na região do Grande Maracanã.</t>
+  </si>
+  <si>
+    <t>12312</t>
+  </si>
+  <si>
+    <t>105</t>
+  </si>
+  <si>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12312/req_105_2026.pdf</t>
+  </si>
+  <si>
+    <t>Que seja expedido ofício ao prefeito Guilherme Guimarães, solicitando a implantação de sistema moderno de segurança nas unidades da rede municipal de ensino, com a instalação de totens de monitoramento inteligente, equipados com câmeras, botão de pânico, comunicação direta com central de segurança e tecnologia de reconhecimento facial.</t>
+  </si>
+  <si>
+    <t>12314</t>
+  </si>
+  <si>
+    <t>106</t>
+  </si>
+  <si>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12314/req._07.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao prefeito Guilherme Guimarães, a implantação de um espaço de convivência destinado aos servidores públicos municipais, em local adequado nas dependências da antiga prefeitura.</t>
+  </si>
+  <si>
+    <t>12315</t>
+  </si>
+  <si>
+    <t>107</t>
+  </si>
+  <si>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12315/req._05.pdf</t>
+  </si>
+  <si>
+    <t>Que seja encaminhado ofício ao prefeito Guilherme Guimarães com cópia ao presidente da MCTRANS, Vinícius Pereira, solicitando estudos técnicos para promover melhorias no fluxo de veículos da avenida Nossa Senhora de Fátima (trecho entre números: 700 e 1.200), no bairro: São Judas.</t>
+  </si>
+  <si>
+    <t>12316</t>
+  </si>
+  <si>
+    <t>108</t>
+  </si>
+  <si>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12316/requerimento_08.pdf</t>
+  </si>
+  <si>
+    <t>Que seja encaminhada ao prefeito Municipal, Guilherme Guimarães, e ao Procurador-Geral do Município, Danilo Soares de Oliveira, com cópia para Secretaria Municipal de Administração, sra. Celeste Leite Froes, a proposta de Anteprojeto de Lei que “Altera a Lei Orgânica Municipal para reduzir a jornada de trabalho semanal”.</t>
+  </si>
+  <si>
+    <t>12317</t>
+  </si>
+  <si>
+    <t>109</t>
+  </si>
+  <si>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12317/req._odair.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao prefeito Guilherme Guimarães, a revitalização e abertura de uma travessia sobre o córrego localizado na rua C, bairro: Santo Antônio II.</t>
+  </si>
+  <si>
+    <t>12318</t>
+  </si>
+  <si>
+    <t>110</t>
+  </si>
+  <si>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12318/req._iara.pdf</t>
+  </si>
+  <si>
+    <t>Que seja encaminhado ao prefeito Guilherme Guimarães, o Anteprojeto de Lei que institui a Política Municipal para a população migrante de Montes Claros, a ser implementada de forma transversal às políticas e serviços públicos em Montes Claros/MG.</t>
+  </si>
+  <si>
+    <t>12320</t>
+  </si>
+  <si>
+    <t>111</t>
+  </si>
+  <si>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12320/req._57.pdf</t>
+  </si>
+  <si>
+    <t>Que seja encaminhado ofício ao prefeito Guilherme Guimarães, com cópia à Secretaria de Serviços Urbanos, solicitando a notificação dos proprietários de lotes vagos e/ou não identificados localizados no bairro Canelas, para que promovam a devida limpeza e manutenção desses imóveis, nos termos da legislação vigente.</t>
+  </si>
+  <si>
+    <t>12327</t>
+  </si>
+  <si>
+    <t>112</t>
+  </si>
+  <si>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12327/requerimento_271_assinado_-_reforma_do_canteiro_central_da_av._penapolis.pdf</t>
+  </si>
+  <si>
+    <t>Que seja expedido ofício ao prefeito Guilherme Guimarães, requerendo que seja realizado o recapeamento e a reforma do canteiro central da Avenida Penápolis no Bairro Jardim São Geraldo.</t>
+  </si>
+  <si>
+    <t>12328</t>
+  </si>
+  <si>
+    <t>113</t>
+  </si>
+  <si>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12328/req_113_2026.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro a transformação da Sessão Ordinária do dia 23 de abril de 2026 em Sessão Especial, com início às 19 horas, destinada à solenidade de entrega da Medalha de Mérito Presidente Tancredo Neves ao Senhor Filipe Araújo Florêncio, nos termos do Projeto de Resolução nº 75, de 2025.</t>
+  </si>
+  <si>
+    <t>12329</t>
+  </si>
+  <si>
+    <t>114</t>
+  </si>
+  <si>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12329/req..pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao poder Executivo, a realização de Reunião Institucional com os organizadores de corrida de rua do município para estruturar e instituir um Calendário oficial unificado de eventos.</t>
+  </si>
+  <si>
+    <t>12330</t>
+  </si>
+  <si>
+    <t>115</t>
+  </si>
+  <si>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12330/req_odair.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao prefeito Guilherme Guimarães, a reconstrução da estrutura da travessia sobre o Córrego localizado na rua 28, bairro Santo Antônio II.</t>
+  </si>
+  <si>
+    <t>12331</t>
+  </si>
+  <si>
+    <t>116</t>
+  </si>
+  <si>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12331/req_116_2026.pdf</t>
+  </si>
+  <si>
+    <t>Que seja transformada em reunião especial a reunião ordinária do dia 07/05/2026 e transferida para o horário das 19:00 horas, objetivando a entrega da Placa Alferes José Lopes de Carvalho a Sra. Laís Santiago, conforme Projeto Resolução Nº 09/2026.</t>
+  </si>
+  <si>
+    <t>12332</t>
+  </si>
+  <si>
+    <t>117</t>
+  </si>
+  <si>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12332/req_117_2026.pdf</t>
+  </si>
+  <si>
+    <t>Que seja expedido ofício ao prefeito Guilherme Guimarães, solicitando o recapeamento da Avenida Lago Tucuruí e da Avenida Independência, ambas localizadas no Bairro Independência.</t>
+  </si>
+  <si>
+    <t>12333</t>
+  </si>
+  <si>
+    <t>118</t>
+  </si>
+  <si>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12333/requerimento_10_arborizacao_da_avenida_dr._jamil_habib_curi.pdf</t>
+  </si>
+  <si>
+    <t>Que seja enviado ofício ao prefeito de Montes Claros, Sr. Guilherme Guimarães, solicitando  realização de arborização em toda a extensão da Avenida Dr. Jamil Habib Curi.</t>
+  </si>
+  <si>
+    <t>12335</t>
+  </si>
+  <si>
+    <t>119</t>
+  </si>
+  <si>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12335/requerimento_272_assinado_-_reforma_da_quadra_de_riachinho.pdf</t>
+  </si>
+  <si>
+    <t>Que seja expedido ofício ao prefeito Guilherme Guimarães, requerendo, em nome dos moradores, que seja atendida a solicitação da reforma da quadra localizada na Comunidade Rural de Riachinho, neste Município.</t>
+  </si>
+  <si>
+    <t>12336</t>
+  </si>
+  <si>
+    <t>120</t>
+  </si>
+  <si>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12336/req_120_2026.pdf</t>
+  </si>
+  <si>
+    <t>Que seja encaminhado ofício ao prefeito Guilherme Guimarães, solicitando viabilizar a construção de um salão de velório no distrito de Vila Nova de Minas.</t>
+  </si>
+  <si>
+    <t>12338</t>
+  </si>
+  <si>
+    <t>121</t>
+  </si>
+  <si>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12338/req._iara.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao prefeito Guilherme Guimarães, a elaboração e revisão do Plano Diretor do Município de Montes Claros/MG e instauração de comissão específica destinada à elaboração e acompanhamento do Plano Diretor.</t>
+  </si>
+  <si>
+    <t>12339</t>
+  </si>
+  <si>
+    <t>122</t>
+  </si>
+  <si>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12339/requerimento_09.pdf</t>
+  </si>
+  <si>
+    <t>Que seja encaminhando o ofício ao prefeito de Montes Claros, Guilherme Guimarães, com cópia para o  procurador-Geral do Município, Danilo Soares de Oliveira, e para Secretaria Municipal de Administração, sa. Celeste Leite Froes, solicitando a verificação de um estudo de implantação do seguro de vida para os servidores municipais em especial àqueles servidores que exercem funções de risco à integridade física.</t>
+  </si>
+  <si>
+    <t>12341</t>
+  </si>
+  <si>
+    <t>123</t>
+  </si>
+  <si>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12341/req.ceci.pdf</t>
+  </si>
+  <si>
+    <t>Que seja expedido ofício ao prefeito Guilherme Guimarães, com cópia ao secretário de Meio Ambiente, Fabiano Oliveira, solicitando uma equipe de resposta a ocorrências de maus-tratos contra animais no Município de Montes Claros/MG.</t>
+  </si>
+  <si>
+    <t>12342</t>
+  </si>
+  <si>
+    <t>124</t>
+  </si>
+  <si>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12342/req.02.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao prefeito Guilherme Guimarães, um estudo para viabilizar reparo asfáltico na rua Divinópolis, em frente ao nº 420 F, bairro: Santa Rita.</t>
+  </si>
+  <si>
+    <t>12344</t>
+  </si>
+  <si>
+    <t>125</t>
+  </si>
+  <si>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12344/req._08.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao prefeito Guilherme Guimarães e ao sr. Vanderlino Silveira, Secretário de Infraestrutura, a pavimentação asfáltica da via de acesso à Comunidade de Antônio Olinto.</t>
+  </si>
+  <si>
+    <t>12345</t>
+  </si>
+  <si>
+    <t>126</t>
+  </si>
+  <si>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12345/req.59.pdf</t>
+  </si>
+  <si>
+    <t>Solicita que seja encaminhado ofício ao prefeito Guilherme Guimarães, com cópia à Secretaria de Comunicação, solicitando a criação de campanha municipal anual de divulgação e incentivo à destinação do Imposto de Renda aos Fundos Municipais de Infância e adolescência (FIA) e do Idoso, no município.</t>
+  </si>
+  <si>
+    <t>12346</t>
+  </si>
+  <si>
+    <t>127</t>
+  </si>
+  <si>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12346/06-2026_-_praca_da_vila_aurea.pdf</t>
+  </si>
+  <si>
+    <t>Que seja expedido ofício ao prefeito Guilherme Guimarães, solicitando a reforma da quadra e da praça do bairro Vila Áurea, bem como a instalação de playground com brinquedos adequados para as crianças.</t>
+  </si>
+  <si>
+    <t>12349</t>
+  </si>
+  <si>
+    <t>128</t>
+  </si>
+  <si>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12349/req_128_2026.pdf</t>
+  </si>
+  <si>
+    <t>Que seja encaminhado ofício ao prefeito Guilherme Guimarães, à Secretária Municipal de Serviços Urbanos, Jeane Cristina Caetano da Cruz, e à Empresa VLI, solicitando a realização do serviço de capina, limpeza e retirada do lixo no lote no fundo da Escola Municipal Yara Guimarães Souto, na Rua Dona Tiburtina – Centro, no entorno da linha férrea.</t>
+  </si>
+  <si>
+    <t>12351</t>
+  </si>
+  <si>
+    <t>129</t>
+  </si>
+  <si>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12351/requerimento_11_construcao_de_ubs_no_bairro_alcides_rabelo-assinado.pdf</t>
+  </si>
+  <si>
+    <t>Que seja enviado ofício ao prefeito Guilherme Guimarães, solicitando  a construção de uma Unidade Básica de Saúde (UBS) no bairro Alcides Rabelo, neste município, conforme verba parlamentar do Deputado Gil Pereira.</t>
+  </si>
+  <si>
+    <t>12352</t>
+  </si>
+  <si>
+    <t>130</t>
+  </si>
+  <si>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12352/requerimento__anteprojeto.pdf</t>
+  </si>
+  <si>
+    <t>Que seja encaminhado o ofício ao prefeito Guilherme Guimarães, com cópia para o Procurador-Geral do Município, Dr. Danilo Soares de Oliveira, para a Secretaria Municipal de Administração, Sra. Celeste Leite Froes, e para o Secretário de Saúde, sr. Eduardo Luiz Da Silva,  com o anteprojeto que Altera a Lei Complementar Municipal nº 45, para instituir a gratificação por função desempenhada no âmbito da Estratégia Saúde da Família (ESF), e dá outras providências.</t>
+  </si>
+  <si>
+    <t>12353</t>
+  </si>
+  <si>
+    <t>131</t>
+  </si>
+  <si>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12353/req..pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo a adoção de medidas excepcionais no âmbito do Sistema de Estacionamento Rotativo Digital (Área Azul Digital), para concessão de anistias das multas aplicadas desde a data da implementação do novo modelo, bem como campanha de educação da população.</t>
+  </si>
+  <si>
+    <t>12355</t>
+  </si>
+  <si>
+    <t>132</t>
+  </si>
+  <si>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12355/req._07.pdf</t>
+  </si>
+  <si>
+    <t>Que seja enviado ofício ao prefeito Guilherme Guimarães, com cópia ao Secretário Fabiano Oliveira, solicitando providências para o cumprimento dos novos dispositivos da Lei Orgânica, inseridos pela Emenda nº 51, de 25 de novembro de 2025.</t>
+  </si>
+  <si>
+    <t>12357</t>
+  </si>
+  <si>
+    <t>133</t>
+  </si>
+  <si>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12357/req._pc.pdf</t>
+  </si>
+  <si>
+    <t>Que seja enviado ofício ao prefeito Guilherme Guimarães, com cópia à Secretária de Esportes, solicitando a organização e inclusão do Campeonato Municipal de Judô no Calendário oficial de eventos da cidade.</t>
+  </si>
+  <si>
+    <t>12358</t>
+  </si>
+  <si>
+    <t>134</t>
+  </si>
+  <si>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12358/req._60.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao prefeito o recapeamento das vias públicas: Engenheiro Veloso, Alvorada e Miramar, localizadas no bairro: Delfino Magalhães.</t>
+  </si>
+  <si>
+    <t>12359</t>
+  </si>
+  <si>
+    <t>135</t>
+  </si>
+  <si>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12359/req._rodrigo.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao prefeito Guilherme Guimarães, com cópia ao Chefe de administração do Terminal Rodoviário de Montes Claros. sr. Danylo Roberto Rabelo, a instalação de um elevador no terminal rodoviário para garantir acessibilidade e melhor atendimento às pessoas com deficiência.</t>
+  </si>
+  <si>
+    <t>12360</t>
+  </si>
+  <si>
+    <t>136</t>
+  </si>
+  <si>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12360/req._iara.pdf</t>
+  </si>
+  <si>
+    <t>Que seja enviado ofício ao prefeito Guilherme Guimarães, solicitando informações e providências quanto ao pagamento referente aos precatórios do FUNDEF para o município.</t>
+  </si>
+  <si>
+    <t>12361</t>
+  </si>
+  <si>
+    <t>137</t>
+  </si>
+  <si>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12361/req._odair.pdf</t>
+  </si>
+  <si>
+    <t>Que seja enviado ofício ao prefeito Guilherme Guimarães, solicitando a gratuidade do transporte público municipal para os atletas residentes neste município que participam de competições oficiais reconhecidas pela Federação Mineira.</t>
+  </si>
+  <si>
+    <t>12362</t>
+  </si>
+  <si>
+    <t>138</t>
+  </si>
+  <si>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12362/req._ailton.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao prefeito Guilherme Guimarães e à Secretaria de Infraestrutura, providências para continuação da extensão de rede de energia elétrica na rua Maria Isabela de Oliveira, bairro: Nova América.</t>
+  </si>
+  <si>
+    <t>12363</t>
+  </si>
+  <si>
+    <t>139</t>
+  </si>
+  <si>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12363/req._eduardo.pdf</t>
+  </si>
+  <si>
+    <t>Que seja encaminhado ofício ao prefeito Guilherme Guimarães com cópia ao sr. Vinícius Pereira, presidente da MCTRANS, solicitando providências em relação ao serviço de transporte especial (Transpecial), administrado pela MOCBUS.</t>
+  </si>
+  <si>
+    <t>12364</t>
+  </si>
+  <si>
+    <t>140</t>
+  </si>
+  <si>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12364/07-2026_-_redutor_de_velocidade_1_4_1_1.pdf</t>
+  </si>
+  <si>
+    <t>Requer seja expedido ofício ao Exmo. Sr. Prefeito Guilherme Augusto Guimarães de Oliveira, solicitando um estudo de viabilidade para a implantação de um redutor de velocidade na Avenida Padre Chico, no trecho entre a Rua Meridional e a Rua Flamengo, no bairro Maracanã.</t>
+  </si>
+  <si>
+    <t>12365</t>
+  </si>
+  <si>
+    <t>141</t>
+  </si>
+  <si>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12365/10-_requerimento_aumento.pdf</t>
+  </si>
+  <si>
+    <t>Que seja encaminhado ofício ao prefeito Guilherme Guimarães, solicitando que seja enviado para essa casa legislativa, Projeto de Lei para concessão de recomposição inflacionária, reajuste e aumento salarial aos servidores públicos municipais.</t>
+  </si>
+  <si>
+    <t>12366</t>
+  </si>
+  <si>
+    <t>142</t>
+  </si>
+  <si>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12366/req._01.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Executivo, um retorno à presidência da APAE (Associação de Pais e Amigos dos Excepcionais) de Montes Claros, sobre a situação degradante dos ônibus.</t>
+  </si>
+  <si>
+    <t>12369</t>
+  </si>
+  <si>
+    <t>143</t>
+  </si>
+  <si>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12369/008-2026_-_faixa_para_pedestre_av._manoel_caribe_filho.pdf</t>
+  </si>
+  <si>
+    <t>Requer a expedição de ofício ao Exmo. Sr. Prefeito Guilherme Augusto Guimarães de Oliveira, solicitando a realização de estudo de viabilidade para a implantação de uma travessia de pedestres que interligue os dois lados da Avenida Manoel Caribé Filho, nas proximidades da nova UBS do bairro Canelas, com a devida sinalização, incluindo faixa elevada e instalação de semáforo.</t>
+  </si>
+  <si>
+    <t>12370</t>
+  </si>
+  <si>
+    <t>144</t>
+  </si>
+  <si>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12370/req_144_2026.pdf</t>
+  </si>
+  <si>
+    <t>Que seja expedido ofício ao prefeito de Montes Claros, Guilherme Guimarães, e ao Presidente da MCTrans, Vinícius Pereira, solicitando estudo de viabilidade para instalação de uma faixa elevada para pedestres em frente à Escola Estadual Gonçalves Chaves (praça) com o Automóvel Clube, bem como a instalação de semáforo na esquina da Rua Dom João Pimenta, nº 114 com a Rua Juca Prates.</t>
+  </si>
+  <si>
+    <t>12372</t>
+  </si>
+  <si>
+    <t>145</t>
+  </si>
+  <si>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12372/req_145_2026.pdf</t>
+  </si>
+  <si>
+    <t>Que seja expedido ofício ao prefeito Guilherme Guimarães, solicitando o levantamento atualizado, técnico e detalhado da população em situação de rua no Município de Montes Claros, com a apresentação do número estimado de pessoas nessa condição, inclusive da população flutuante, considerando a dinâmica de deslocamento e trânsito entre municípios, bem como a caracterização do perfil socioeconômico e de saúde.</t>
+  </si>
+  <si>
+    <t>12373</t>
+  </si>
+  <si>
+    <t>146</t>
+  </si>
+  <si>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12373/requerimento_273_assinado_-_reforma_e_ampliacao_da_e._m._mariana_santos.pdf</t>
+  </si>
+  <si>
+    <t>Que seja expedido ofício ao Excelentíssimo Sr. Prefeito Guilherme Augusto Guimarães de Oliveira, requerendo, em nome dos moradores, que seja realizada a conclusão das obras de ampliação e reforma da Escola Municipal Mariana Santos, localizada no Planalto Rural, neste Município.</t>
+  </si>
+  <si>
+    <t>12374</t>
+  </si>
+  <si>
+    <t>147</t>
+  </si>
+  <si>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12374/req._006.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao prefeito Guilherme Guimarães, o recapeamento das ruas: Engenheiro Veloso, Miramar e Alvorada, no bairro Delfino Magalhães.</t>
+  </si>
+  <si>
+    <t>12376</t>
+  </si>
+  <si>
+    <t>148</t>
+  </si>
+  <si>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12376/requerimento_11__2026.pdf</t>
+  </si>
+  <si>
+    <t>Que seja encaminhado o ofício ao prefeito de Montes Claros, Guilherme Guimarães, com cópia ao Procurador-Geral do Município, Drº Danilo Soares, para a Secretaria de Administração, sra. Celeste Froes, para o Secretário de Saúde, Eduardo Luiz e para o Secretário Municipal de Educação, Charles Gutemberg, solicitando o estudo de viabilidade para pagamento de adicional de periculosidade/insalubridade aos servidores que ocupam o cargo de atividades em motocicletas e no exercício de suas atividades nos termos da Portaria Nº 2.2021, de 03 de Dezembro de 2025.</t>
+  </si>
+  <si>
+    <t>12377</t>
+  </si>
+  <si>
+    <t>149</t>
+  </si>
+  <si>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12377/requerimento_12_construcao_de_um_ponto_certo_morada_do_parque.pdf</t>
+  </si>
+  <si>
+    <t>Que seja enviado ofício ao prefeito de Montes Claros, Sr. Guilherme Guimarães, solicitando   que seja viabilizada a criação de um “Ponto Certo” para descarte de resíduos sólidos na região do bairro Morada do Parque.</t>
+  </si>
+  <si>
+    <t>12378</t>
+  </si>
+  <si>
+    <t>150</t>
+  </si>
+  <si>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12378/11-_requerimento_audiencia_racismo.pdf</t>
+  </si>
+  <si>
+    <t>Que seja agendada Audiência Pública para o dia 07 de maio de 2026, às 09h, com o tema: Promoção da Igualdade Racial em nosso município, diante de demandas urgentes que têm impactado diretamente a população negra, comunidades de matriz africana e comunidades quilombolas de Montes Claros.</t>
+  </si>
+  <si>
+    <t>12379</t>
+  </si>
+  <si>
+    <t>151</t>
+  </si>
+  <si>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12379/req._raimundo.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao prefeito Guilherme Guimarães viabilizar a limpeza em área da prefeitura, na rua Overnor Fernandes, bairro: Edgar Pereira.</t>
+  </si>
+  <si>
+    <t>12380</t>
+  </si>
+  <si>
+    <t>152</t>
+  </si>
+  <si>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12380/req._ailton.pdf</t>
+  </si>
+  <si>
+    <t>Que seja encaminhado ofício ao prefeito Guilherme Guimarães e à Secretaria de Infraestrutura, solicitando providências na continuidade do asfaltamento das vias públicas: Av. Antônio de Freitas, Av. Agenor José de Morais e rua Viúva Paculdino, até a Avenida Governador Magalhães Pinto.</t>
+  </si>
+  <si>
+    <t>12381</t>
+  </si>
+  <si>
+    <t>153</t>
+  </si>
+  <si>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12381/req._05.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao prefeito Guilherme Guimarães, um estudo técnico e administrativo acerca da organização e gestão das equipes da Estratégia de Saúde da Família (ESF) em nosso município.</t>
+  </si>
+  <si>
+    <t>12382</t>
+  </si>
+  <si>
+    <t>154</t>
+  </si>
+  <si>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12382/req._6.pdf</t>
+  </si>
+  <si>
+    <t>Que seja encaminhado ofício ao prefeito Guilherme Guimarães, com cópia ao secretário Vanderlino Silveira, solicitando providências quanto aos episódios de enchente na rua Jordânia, bairro Jardim Olímpico,</t>
+  </si>
+  <si>
+    <t>12383</t>
+  </si>
+  <si>
+    <t>155</t>
+  </si>
+  <si>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12383/req._07.pdf</t>
+  </si>
+  <si>
+    <t>Que seja expedido ofício ao prefeito Guilherme Guimarães com cópia ao Secretário de Meio ambiente, Fabiano Oliveira, solicitando a elaboração de um Programa Municipal de Substituição da Tração Animal, com definição de metas, prazo e estratégias de execução.</t>
+  </si>
+  <si>
+    <t>12384</t>
+  </si>
+  <si>
+    <t>156</t>
+  </si>
+  <si>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12384/req._eduardo.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao prefeito Guilherme Guimarães, a criação de um aplicativo voltado ao serviço de transporte (Transpecial), para otimizar a comunicação entre usuários e prestadores, visando facilitar agendamentos de viagens, melhorar o controle operacional e garantir qualidade no atendimento.</t>
+  </si>
+  <si>
+    <t>12385</t>
+  </si>
+  <si>
+    <t>157</t>
+  </si>
+  <si>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12385/req._pc.pdf</t>
+  </si>
+  <si>
+    <t>Que seja encaminhado ofício ao prefeito Guilherme Guimarães, com cópia à Secretaria de Esportes, solicitando medidas para a concessão de auxílio transporte destinado ao deslocamento de atletas e equipes que representam o Município em competições esportivas oficiais.</t>
+  </si>
+  <si>
+    <t>12392</t>
+  </si>
+  <si>
+    <t>158</t>
+  </si>
+  <si>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12392/requerimento_06.pdf</t>
+  </si>
+  <si>
+    <t>Que seja enviado ofício ao prefeito Guilherme Guimarães, com cópia para o Secretário Municipal de Saúde, Eduardo Luiz da Silva, solicitando a implantação de uma unidade de saúde da família (USF) no Bairro Alto da Boa Vista, neste município.</t>
+  </si>
+  <si>
+    <t>12393</t>
+  </si>
+  <si>
+    <t>159</t>
+  </si>
+  <si>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12393/req._004.pdf</t>
+  </si>
+  <si>
+    <t>Que seja encaminhado ofício ao prefeito, Guilherme Guimarães, solicitando a implantação de um "Ponto Certo" no bairro Delfino Magalhães e outro na região dos bairros: Santo Antônio, Alto da Boa Vista e Vila Sion.</t>
+  </si>
+  <si>
+    <t>12396</t>
+  </si>
+  <si>
+    <t>160</t>
+  </si>
+  <si>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12396/req._07.pdf</t>
+  </si>
+  <si>
+    <t>Que seja transformada em Reunião Especial, a Reunião Ordinária do dia 14/05/2026 e transferida para às 19h, para entrega do Título de Cidadão Honorário de Montes Claros ao Arcebispo Metropolitano, Dom José Carlos de Souza Campos.</t>
+  </si>
+  <si>
+    <t>12398</t>
+  </si>
+  <si>
+    <t>161</t>
+  </si>
+  <si>
+    <t>Professora Iara Pimentel, Paulo César Landim</t>
+  </si>
+  <si>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12398/req._iara.pdf</t>
+  </si>
+  <si>
+    <t>Solicita que seja transformada em Reunião Especial, a Reunião Ordinária do dia 30/04/2026 (quinta-feira) e transferida para as 19 h, para a entrega dos Títulos de Cidadãos Honorários de Montes Claros aos senhores: Patrus Ananias de Sousa, Hélder dos Anjos Augusto e de Cidadã Honorária à sra. Maria Railma Alves.</t>
+  </si>
+  <si>
+    <t>12399</t>
+  </si>
+  <si>
+    <t>162</t>
+  </si>
+  <si>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12399/requerimento_13_semaforo_na_av._tito_versiane_dos_anjos_e_avenida_castelar_prates.pdf</t>
+  </si>
+  <si>
+    <t>Que seja enviado ofício ao Prefeito de Montes Claros, Sr Guilherme Guimarães, reiterando solicitações feitas anteriormente, para viabilizar a instalação de um semáforo no cruzamento da Avenida Tito Versiane dos Anjos com a Avenida Castelar Prates, no bairro Major Prates.</t>
+  </si>
+  <si>
+    <t>12400</t>
+  </si>
+  <si>
+    <t>163</t>
+  </si>
+  <si>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12400/009-2026_-_construcao_de_ponte_av._monoel_caribe_filho.pdf</t>
+  </si>
+  <si>
+    <t>Requer a expedição de ofício ao prefeito Guilherme Guimarães, solicitando a realização de estudo de viabilidade da construção de uma ponte na Avenida Manoel Caribé Filho, ligando à Avenida Brasília, no bairro Maracanã.</t>
+  </si>
+  <si>
+    <t>12402</t>
+  </si>
+  <si>
+    <t>164</t>
+  </si>
+  <si>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12402/req_164_2026.pdf</t>
+  </si>
+  <si>
+    <t>Que seja encaminhado ofício ao prefeito Guilherme Augusto Guimarães, solicitando empenho no sentido de disponibilizar uma equipe da Secretaria de Saúde para aplicar a vacina contra a gripe nos servidores da prefeitura em seus locais de trabalho.</t>
+  </si>
+  <si>
+    <t>12403</t>
+  </si>
+  <si>
+    <t>165</t>
+  </si>
+  <si>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12403/req._igor.pdf</t>
+  </si>
+  <si>
+    <t>Que seja analisada pelo Executivo a viabilidade de implementação do Anteprojeto de Lei que Institui a Política Municipal de valorização, organização e apoio aos motoristas de aplicativo.</t>
+  </si>
+  <si>
+    <t>12404</t>
+  </si>
+  <si>
+    <t>166</t>
+  </si>
+  <si>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12404/requerimento_12_2.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao prefeito Guilherme Guimarães, com cópia ao Procurador-Geral do Município, Drº Danilo Soares de Oliveira, ao Secretário de Infraestrutura, Vanderlino  Silveira, ao gerente da CEMIG, Carlos Augusto Alves Alencar Filho e ao Eduardo Luiz Rigotto (COPASA), a ligação da rede elétrica e da rede de água e esgoto no Bairro Novo Horizonte.</t>
+  </si>
+  <si>
+    <t>12405</t>
+  </si>
+  <si>
+    <t>167</t>
+  </si>
+  <si>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12405/ver._maria.pdf</t>
+  </si>
+  <si>
+    <t>Que seja encaminhado ofício ao prefeito Guilherme Guimarães, com cópia ao sr. Vanderlino José da Silveira, solicitando iluminação no trecho que liga a BR ao bairro Jardim Alegre/ Facela.</t>
+  </si>
+  <si>
+    <t>12407</t>
+  </si>
+  <si>
+    <t>168</t>
+  </si>
+  <si>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12407/re._rodrigo.pdf</t>
+  </si>
+  <si>
+    <t>Que seja expedido ofício ao prefeito Guilherme Guimarães com cópia ao sr. Charles Gutemberg, secretário de Educação, solicitando rever a Lei 3.587/2006, que regula a gratificação "pó de giz" em Montes Claros.</t>
+  </si>
+  <si>
+    <t>12408</t>
+  </si>
+  <si>
+    <t>169</t>
+  </si>
+  <si>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12408/req._11.pdf</t>
+  </si>
+  <si>
+    <t>Solicita que seja enviado ofício ao prefeito Guilherme Guimarães, com cópia ao sr. Vinícius Pereira (MCTRANS), solicitando a implantação de medidas técnicas de engenharia de tráfego e infraestrutura no cruzamento da Avenida das Américas com a Avenida São Judas, no bairro Dr. João Alves.</t>
+  </si>
+  <si>
+    <t>12413</t>
+  </si>
+  <si>
+    <t>170</t>
+  </si>
+  <si>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12413/req_170_2026.pdf</t>
+  </si>
+  <si>
+    <t>Que seja encaminhado ofício ao Prefeito de Montes Claros, Sr. Guilherme Augusto Guimarães, com cópia à Secretaria Municipal de Comunicação, solicitando a criação e ampla divulgação de campanha municipal alusiva ao Dia Nacional de Combate ao Abuso e à Exploração Sexual de Crianças e Adolescentes, celebrado em 18 de maio, com ações informativas, educativas e de conscientização voltadas à prevenção, à denúncia e ao fortalecimento da rede de proteção de crianças e adolescentes.</t>
+  </si>
+  <si>
+    <t>12414</t>
+  </si>
+  <si>
+    <t>171</t>
+  </si>
+  <si>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12414/requerimento_14_reuniao_de_homenagem_ao_sr._jose_mansano_bauman.pdf</t>
+  </si>
+  <si>
+    <t>Que seja transformada em Reunião Especial a Reunião Ordinária do dia 18 de Junho de 2026, e transferida para as 19h, para a entrega do Título de Cidadão Honorário ao Sr. José Mansano Bauman.</t>
+  </si>
+  <si>
+    <t>12415</t>
+  </si>
+  <si>
+    <t>172</t>
+  </si>
+  <si>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12415/req_172_2026.pdf</t>
+  </si>
+  <si>
+    <t>Que seja encaminhado ofício ao Excelentíssimo Senhor Prefeito de Montes Claros, Guilherme Guimarães, e ao Procurador-Geral do Município, Danilo Soares de Oliveira, solicitando providências acerca da liberação de protocolo de numeração para ligação de luz, água e esgoto para comunidades rurais.</t>
+  </si>
+  <si>
+    <t>12416</t>
+  </si>
+  <si>
+    <t>173</t>
+  </si>
+  <si>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12416/req_173_2026.pdf</t>
+  </si>
+  <si>
+    <t>Que seja encaminhado ofício ao Excelentíssimo Senhor Prefeito de Montes Claros, Guilherme Augusto Guimarães, solicitando a implantação de unidade do programa "Ponto Certo" na região do Monte Carmelo e Belvedere, preferencialmente na Avenida Antônio Lafetá Rebelo ou na Avenida Antônio Ferreira de Oliveira, de modo a atender os bairros Carmelo, Santa Lúcia, Belvedere, Veneza Parque e adjacentes.</t>
+  </si>
+  <si>
+    <t>12418</t>
+  </si>
+  <si>
+    <t>174</t>
+  </si>
+  <si>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12418/req._igor.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo Municipal a realização de estudo técnico pericial para avaliação de existência de condições insalubres nas atividades exercidas pelos servidores administrativos da saúde no município.</t>
+  </si>
+  <si>
+    <t>12419</t>
+  </si>
+  <si>
+    <t>175</t>
+  </si>
+  <si>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12419/requerimento_13_2.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao prefeito Municipal, Guilherme Guimarães, com cópia para a Secretária de Esportes, Lazer e Juventude, Sra. Juliana Leonel, que faça o serviço de patrolamento e as devidas manutenções no campo de terra localizado na Rua 15, no Bairro Residencial Vitória II.</t>
+  </si>
+  <si>
+    <t>12420</t>
+  </si>
+  <si>
+    <t>176</t>
+  </si>
+  <si>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12420/requerimento_273_assinado_-_audiencia_publica_-_saude_materna.pdf</t>
+  </si>
+  <si>
+    <t>Que seja transformada em Audiência Pública a Reunião Ordinária do dia 28/05/2026 a ser realizada às 07:45hs, objetivando discutir sobre a “Saúde Mental Materna no período Gestacional e Pós – Parto”.</t>
+  </si>
+  <si>
+    <t>12422</t>
+  </si>
+  <si>
+    <t>177</t>
+  </si>
+  <si>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12422/req._rodrigo.pdf</t>
+  </si>
+  <si>
+    <t>Que seja enviado ofício ao prefeito Guilherme Guimarães, com cópia ao Secretário de Infraestrutura, sr. Vanderlino Silveira, solicitando estudos para fazer uma ciclovia na extensão da Avenida São Judas.</t>
+  </si>
+  <si>
+    <t>12425</t>
+  </si>
+  <si>
+    <t>178</t>
+  </si>
+  <si>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12425/cuidar_13.pdf</t>
+  </si>
+  <si>
+    <t>Que seja encaminhado ofício ao sr. Guilherme Guimarães, Prefeito de Montes Claros, encaminhando o Anteprojeto, que  Institui, no âmbito do Município de Montes Claros, a Política “Cuidar de Quem Cuida”, voltada à atenção aos cuidadores de pessoas com deficiência e dá outras providências.</t>
+  </si>
+  <si>
+    <t>12428</t>
+  </si>
+  <si>
+    <t>179</t>
+  </si>
+  <si>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12428/req._iara.pdf</t>
+  </si>
+  <si>
+    <t>Que seja encaminhado ao Cel. Alisson Veríssimo de Oliveira - Diretor Regional da 11ª RISP/ Polícia Penal, solicitando que seja apurada denúncia referente ao tratamento às pessoas privadas de liberdade do Presídio Alvorada em Montes Claros.</t>
+  </si>
+  <si>
+    <t>12429</t>
+  </si>
+  <si>
+    <t>180</t>
+  </si>
+  <si>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12429/12-_requerimento_-_drenagem.pdf</t>
+  </si>
+  <si>
+    <t>Que seja encaminhado ofício ao Excelentíssimo Senhor Prefeito de Montes Claros, Guilherme Augusto Guimarães de Oliveira, e ao Secretário de Infraestrutura, Vanderlino José Silveira, solicitando que seja feito um plano municipal de drenagem de águas pluviais.</t>
+  </si>
+  <si>
+    <t>12171</t>
+  </si>
+  <si>
+    <t>MOÇ</t>
+  </si>
+  <si>
+    <t>Moção</t>
+  </si>
+  <si>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12171/req.03.pdf</t>
+  </si>
+  <si>
+    <t>Que seja enviada a Moção de Aplausos à Delegada Francielle Drumond e aos policiais da Delegacia de Homicídios de Montes Claros, em reconhecimento desta Casa Legislativa pelos relevantes serviços prestados à nossa comunidade.</t>
+  </si>
+  <si>
+    <t>12232</t>
+  </si>
+  <si>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12232/mocao.pdf</t>
+  </si>
+  <si>
+    <t>Que seja encaminhada Moção de Aplausos à Cientista Brasileira, Tatiana Sampaio, em reconhecimento à sua contribuição científica ao desenvolver pesquisa inovadora voltada ao tratamento da tetraplegia.</t>
+  </si>
+  <si>
+    <t>12236</t>
+  </si>
+  <si>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12236/mocao_de_repudio.pdf</t>
+  </si>
+  <si>
+    <t>Moção de Repúdio à decisão proferida pelo Tribunal de Justiça de Minas Gerais (TJMG), que absolveu um homem de 35 anos acusado do crime de estupro de vulnerável contra uma menina de 12 anos, sob o fundamento de vínculo afetivo e suposta anuência dos genitores da vítima.</t>
+  </si>
+  <si>
+    <t>12251</t>
+  </si>
+  <si>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12251/mocao_04_2026.pdf</t>
+  </si>
+  <si>
+    <t>Que seja encaminhada Moção de Repúdio à Federação Mineira de Futebol, com cópia ao Juiz Paulo César Zanovelli da Silva, em razão da atuação da arbitragem na partida realizada entre América e North.</t>
+  </si>
+  <si>
+    <t>12255</t>
+  </si>
+  <si>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12255/mocao_de_aplausos.pdf</t>
+  </si>
+  <si>
+    <t>Que seja encaminhada à Defesa Civil, a Moção de Aplausos em reconhecimento ao incansável trabalho realizado durante o período chuvoso em nosso município.</t>
+  </si>
+  <si>
+    <t>12280</t>
+  </si>
+  <si>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12280/mocao_educacao.pdf</t>
+  </si>
+  <si>
+    <t>Moção de apoio ao Projeto de Lei nº. 2531/2021, que Institui o Piso Salarial Profissional Nacional para os profissionais da Educação Básica Pública que exercem funções de apoio administrativo, técnico ou operacional.</t>
+  </si>
+  <si>
+    <t>12299</t>
+  </si>
+  <si>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12299/mocao.pdf</t>
+  </si>
+  <si>
+    <t>Encaminha a Moção de Repúdio às manifestações públicas, com conteúdo transfóbico e discriminatório, dirigidas à deputada federal Érika Hilton, presidente da Comissão de Defesa dos Direitos da Mulher da Câmara dos Deputados, ocorridas no município de Montes Claros.</t>
+  </si>
+  <si>
+    <t>12313</t>
+  </si>
+  <si>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12313/mocao.pdf</t>
+  </si>
+  <si>
+    <t>Que seja encaminhado ofício ao senador Davi Alcolumbre, Presidente do Senado Federal, manifestando o apoio institucional da Câmara Municipal de Montes Claros/MG ao Projeto de Lei nº 2531/2021, que institui o Piso Salarial Profissional Nacional para os profissionais da educação básica pública que exercem funções de apoio administrativo, técnico ou operacional.</t>
+  </si>
+  <si>
+    <t>12394</t>
+  </si>
+  <si>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12394/mocao_iara.pdf</t>
+  </si>
+  <si>
+    <t>Que seja expedida Moção de pesar pelo falecimento de Sivaldo Ribeiro dos Santos, músico, poeta, ator, ativista político, filósofo e professor.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -804,68 +3690,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12161/plc_vencimento_agentes_2026_ass.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12135/pl_01_2026.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12137/pl_02_2026.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12138/pl_01.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12144/pl_04_2026.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12152/pl.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12153/pl_01.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12154/pl_02.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12155/pl_03.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12156/pl_04.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12157/pl_05.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12162/pl_plano_municipal_de_seguranca_ass.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12163/pl_altera_dispositivos_da_educacao_ass.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12164/pl_conveniadas_educacao_2026_ass.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12165/pl_fundo_politicas_penais_ass.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12166/pl_15_2026.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12167/pl.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12136/pr_01_2026.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12142/pr_02_2026.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12143/pr_03_2026.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12139/req_01_2026.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12140/req_02_2026.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12141/req_03_2026.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12145/req_04_2026.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12146/req_05_2026.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12147/req_06_2026.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12148/req_07_2026.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12149/requerimento_01.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12150/req.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12151/req._01.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12158/req..pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12159/req..pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12160/01-_requerimento_anteprojeto_passe_livre.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12431/pelom_01_2026.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12161/plc_vencimento_agentes_2026_ass.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12242/plc_institui_a_escola_municipal_de_consumo_ass.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12277/plc.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12423/plc_ampliacao_cargos_operador_maquinas_pesadas_ass.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12430/plc_altera_a_lei_3720_-_v10_ass.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12135/pl_01_2026.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12137/pl_02_2026.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12138/pl_01.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12144/pl_04_2026.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12152/pl.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12153/pl_01.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12154/pl_02.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12155/pl_03.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12156/pl_04.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12157/pl_05.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12162/pl_plano_municipal_de_seguranca_ass.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12163/pl_altera_dispositivos_da_educacao_ass.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12164/pl_conveniadas_educacao_2026_ass.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12165/pl_fundo_politicas_penais_ass.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12166/pl_15_2026.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12167/pl.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12170/pl.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12172/pl.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12178/pl_19_2026.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12179/pl_20_2026.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12185/projeto_de_lei_do_bairro_jardim_olimpico_2.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12197/pl_denomina_complexo_esportivo_e_estadio_municipal_ass.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12198/pl_revoga_a_lei_5043_ass.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12199/pl_cessao_estado_de_minas_ief_cetas_ass.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12200/pl_25_2026.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12206/pl.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12207/pl_01.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12208/pl.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12209/pl.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12210/pl_30_2025.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12211/pl_31_2026.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12218/pl_32_2025.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12221/pl_33_2026.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12225/pl_34_2026.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12226/pl_35_2026.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12239/pl.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12241/pl_altera_a_lei_5891_ass.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12244/pl_38_2026.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12253/pl_39_2026.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12254/pl.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12258/pl.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12264/pl.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12283/pl_ponte_sebastiao_goncalves_dias.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12286/projeto_de_lei_-_denomina_avenida_dr._jamil_habib_curi.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12301/pl_45_2026.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12302/pl_46_2026.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12303/pl_47_2026.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12304/pl_48_2026.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12319/pl.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12321/pl_passe_livre_definitivo_ass.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12322/pl_convenio_unimontes_auditorio_ass.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12323/pl_altera_a_lei_5517_gratificacao_obras_ass.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12324/pl_altera_a_lei_5963_ass.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12325/pl_repasse_festas_de_agosto_ass.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12326/pl_55_2026.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12334/pl_17.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12337/projeto_de_lei_semana_prevencao_crimes_virtuais_crianca_adolescente.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12340/pl.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12343/pl_desafetacao_afetacao_ubs_alice_maia_ass.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12347/pl_altera_a_lei_5517_gratificacao_obras_ass.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12354/pl.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12356/pl_institui.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12371/pl_63_2026.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12386/pl.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12387/pl_discriminacao.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12388/pl_cotas.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12389/pl_utilizacao_da_praca_de_esportes_ass.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12390/pl_plano_de_cargos_e_salarios_gcm_moc_ass.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12391/pl_ldo_2027_ass.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12409/pl_reajuste_servidores_2026_ass.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12410/pl_transposicao_recursos_estaduais_ass.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12411/pl_desafetacao_e_alienacao_alice_maia_ass.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12412/pl_73_2026.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12417/projeto_de_utilidade_publica_associacao_rural_dos_moradores_do_recanto_eliah.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12421/projeto_de_lei_-_titulo_de_utilidade_publica_guardioes_da_causa_animal-assinado.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12426/pl_pc.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12136/pr_01_2026.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12142/pr_02_2026.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12143/pr_03_2026.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12177/pr_04_2025.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12223/projeto_de_resolucao_cidadao_honorario_sr_wagner_barbosa_da_silveira.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12238/pr.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12267/pr_07_2026.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12282/projeto_de_resolucao_medalha_merito_ecologico_soter-assinado.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12284/pr_09_2026.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12287/pr_10_2026.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12292/projeto_de_resolucao_diploma_jornalista.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12297/pr.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12310/projeto_de_resolucao_cidada_honoraria_sra_maria_de_jesus_pereira_amaral.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12348/pr_14_2026.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12350/resolucao_benemeito_sr._luis_henrique_rodrigues_aquino_lopes.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12367/pr_16_2026.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12375/pr.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12395/projeto_resolucao_honorario.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12397/projeto_de_resolucao_de_diploma_de_honra_ao_merito.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12401/projeto_de_resolucao_diploma_jornalista_cesar_de_melo_franco.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12406/pr.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12424/pr.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12308/emenda_01_2026.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12368/emenda.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12139/req_01_2026.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12140/req_02_2026.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12141/req_03_2026.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12145/req_04_2026.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12146/req_05_2026.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12147/req_06_2026.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12148/req_07_2026.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12149/requerimento_01.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12150/req.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12151/req._01.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12158/req..pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12159/req..pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12160/01-_requerimento_anteprojeto_passe_livre.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12168/req._01.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12169/req._02.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12173/req._04.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12174/req._05.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12175/req._01.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12176/req_02.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12180/requerimento_02_2.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12181/req..pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12182/req._02.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12183/req_23_2026.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12184/req_24_2026.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12186/requerimento_268_construcao_da_ubs_morada_do_parque-assinado.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12187/req._01.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12188/req._02.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12189/req._03.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12190/ubs_-_vargem_grande.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12191/req._05.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12192/req._06.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12193/02-_requerimento_vale_alimentacao.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12194/req._07.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12195/req._08.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12196/02-_requerimento_vale_alimentacao.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12201/req_36_2026.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12202/requerimento_03_construcao_da_praca_alu_marques-assinado.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12203/req.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12204/03-_requerimento_nao_se_cale.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12205/req._11.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12212/req..pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12213/requerimento_04_recapeamento_av_olimpio_teixeira_e_tito_versiani.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12214/requerimento_03_2.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12215/req._13-02.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12216/req._52.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12217/05-_requerimento_quadra.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12219/req_47_2026.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12220/requerimento_05_construcao_de_ubs_no_bairro_sao_jose.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12222/req_49_2026.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12227/req_51_2026.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12228/req_52_2026.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12229/req_53_2026.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12230/anteprojeto_de_lei_6_23-02.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12231/requerimento_04.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12233/req._iara.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12234/req._eduardo.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12235/req._ceci.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12237/requerimento_po_de_giz.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12243/req.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12245/requerimento_269-_termino_da_obra_e_sinalizacao_ao_lado_ginasio_ana_lopes_morada_do_parque__assinado.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12246/requerimento_06_treinamento_do_agentes_do_gta_pelo_cetras.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12247/req._03.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12248/requerimento_no03_assinado.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12249/req_65_2026.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12250/req_66_2026.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12252/req._07.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12256/req._iara.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12257/requerimento_05_assinado.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12259/req..pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12260/req.04.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12261/req._15.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12262/req._54.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12263/requerimento_03-2026.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12265/requerimento_07_castramovel_para_a_semma.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12266/08-_requerimento_magisterio.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12268/req_77_2026.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12269/requerimento_assinado.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12270/req_79_2026.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12271/requerimento_06.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12272/req._002.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12273/req._04.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12274/req.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12275/req._09-03.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12276/req._04.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12278/req._05_ver..pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12279/req._pc.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12281/req_88_2026.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12285/requerimento_08_implantacao_de_olho_vivo_nos_parques_municipais.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12288/requerimento_no5-assinado.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12289/req_91_2026_-_02.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12290/req_92_2026.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12291/requerimento_07.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12293/req._06.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12294/req._iara.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12295/req._35.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12296/04-2026_av._dep._esteves_rodrigues_-_mercado_6.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12298/req.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12300/req_99_2026.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12305/req_100_2026.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12306/req_101_2026.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12307/requerimento_270_assinado_-_reforma_da_praca_de_morro_vermelho.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12309/requerimento_09_construcao_de_ubs_no_bairro_ibituruna.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12311/05-2026_centro_de_reabilitacao_fisica_e_fisioterapia.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12312/req_105_2026.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12314/req._07.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12315/req._05.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12316/requerimento_08.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12317/req._odair.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12318/req._iara.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12320/req._57.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12327/requerimento_271_assinado_-_reforma_do_canteiro_central_da_av._penapolis.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12328/req_113_2026.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12329/req..pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12330/req_odair.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12331/req_116_2026.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12332/req_117_2026.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12333/requerimento_10_arborizacao_da_avenida_dr._jamil_habib_curi.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12335/requerimento_272_assinado_-_reforma_da_quadra_de_riachinho.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12336/req_120_2026.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12338/req._iara.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12339/requerimento_09.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12341/req.ceci.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12342/req.02.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12344/req._08.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12345/req.59.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12346/06-2026_-_praca_da_vila_aurea.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12349/req_128_2026.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12351/requerimento_11_construcao_de_ubs_no_bairro_alcides_rabelo-assinado.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12352/requerimento__anteprojeto.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12353/req..pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12355/req._07.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12357/req._pc.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12358/req._60.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12359/req._rodrigo.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12360/req._iara.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12361/req._odair.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12362/req._ailton.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12363/req._eduardo.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12364/07-2026_-_redutor_de_velocidade_1_4_1_1.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12365/10-_requerimento_aumento.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12366/req._01.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12369/008-2026_-_faixa_para_pedestre_av._manoel_caribe_filho.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12370/req_144_2026.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12372/req_145_2026.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12373/requerimento_273_assinado_-_reforma_e_ampliacao_da_e._m._mariana_santos.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12374/req._006.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12376/requerimento_11__2026.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12377/requerimento_12_construcao_de_um_ponto_certo_morada_do_parque.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12378/11-_requerimento_audiencia_racismo.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12379/req._raimundo.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12380/req._ailton.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12381/req._05.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12382/req._6.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12383/req._07.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12384/req._eduardo.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12385/req._pc.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12392/requerimento_06.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12393/req._004.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12396/req._07.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12398/req._iara.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12399/requerimento_13_semaforo_na_av._tito_versiane_dos_anjos_e_avenida_castelar_prates.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12400/009-2026_-_construcao_de_ponte_av._monoel_caribe_filho.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12402/req_164_2026.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12403/req._igor.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12404/requerimento_12_2.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12405/ver._maria.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12407/re._rodrigo.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12408/req._11.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12413/req_170_2026.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12414/requerimento_14_reuniao_de_homenagem_ao_sr._jose_mansano_bauman.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12415/req_172_2026.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12416/req_173_2026.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12418/req._igor.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12419/requerimento_13_2.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12420/requerimento_273_assinado_-_audiencia_publica_-_saude_materna.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12422/req._rodrigo.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12425/cuidar_13.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12428/req._iara.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12429/12-_requerimento_-_drenagem.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12171/req.03.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12232/mocao.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12236/mocao_de_repudio.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12251/mocao_04_2026.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12255/mocao_de_aplausos.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12280/mocao_educacao.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12299/mocao.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12313/mocao.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12394/mocao_iara.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H34"/>
+  <dimension ref="A1:H295"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="6" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
-    <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="7" max="7" width="120.5703125" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="39.85546875" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="176.28515625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="180.42578125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
@@ -920,874 +3806,7921 @@
       </c>
       <c r="G3" s="1" t="s">
         <v>20</v>
       </c>
       <c r="H3" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4" t="s">
         <v>22</v>
       </c>
       <c r="B4" t="s">
         <v>9</v>
       </c>
       <c r="C4" t="s">
         <v>23</v>
       </c>
       <c r="D4" t="s">
         <v>17</v>
       </c>
       <c r="E4" t="s">
         <v>18</v>
       </c>
       <c r="F4" t="s">
+        <v>19</v>
+      </c>
+      <c r="G4" s="1" t="s">
         <v>24</v>
       </c>
-      <c r="G4" s="1" t="s">
+      <c r="H4" t="s">
         <v>25</v>
-      </c>
-[...1 lines deleted...]
-        <v>26</v>
       </c>
     </row>
     <row r="5" spans="1:8">
       <c r="A5" t="s">
+        <v>26</v>
+      </c>
+      <c r="B5" t="s">
+        <v>9</v>
+      </c>
+      <c r="C5" t="s">
         <v>27</v>
-      </c>
-[...4 lines deleted...]
-        <v>28</v>
       </c>
       <c r="D5" t="s">
         <v>17</v>
       </c>
       <c r="E5" t="s">
         <v>18</v>
       </c>
       <c r="F5" t="s">
+        <v>28</v>
+      </c>
+      <c r="G5" s="1" t="s">
         <v>29</v>
       </c>
-      <c r="G5" s="1" t="s">
+      <c r="H5" t="s">
         <v>30</v>
-      </c>
-[...1 lines deleted...]
-        <v>31</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" t="s">
+        <v>31</v>
+      </c>
+      <c r="B6" t="s">
+        <v>9</v>
+      </c>
+      <c r="C6" t="s">
         <v>32</v>
-      </c>
-[...4 lines deleted...]
-        <v>33</v>
       </c>
       <c r="D6" t="s">
         <v>17</v>
       </c>
       <c r="E6" t="s">
         <v>18</v>
       </c>
       <c r="F6" t="s">
+        <v>19</v>
+      </c>
+      <c r="G6" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="H6" t="s">
         <v>34</v>
-      </c>
-[...4 lines deleted...]
-        <v>36</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="B7" t="s">
         <v>9</v>
       </c>
       <c r="C7" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="D7" t="s">
         <v>17</v>
       </c>
       <c r="E7" t="s">
         <v>18</v>
       </c>
       <c r="F7" t="s">
-        <v>24</v>
+        <v>19</v>
       </c>
       <c r="G7" s="1" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="H7" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" t="s">
+        <v>39</v>
+      </c>
+      <c r="B8" t="s">
+        <v>9</v>
+      </c>
+      <c r="C8" t="s">
+        <v>10</v>
+      </c>
+      <c r="D8" t="s">
+        <v>40</v>
+      </c>
+      <c r="E8" t="s">
         <v>41</v>
       </c>
-      <c r="B8" t="s">
-[...2 lines deleted...]
-      <c r="C8" t="s">
+      <c r="F8" t="s">
         <v>42</v>
       </c>
-      <c r="D8" t="s">
-[...5 lines deleted...]
-      <c r="F8" t="s">
+      <c r="G8" s="1" t="s">
         <v>43</v>
       </c>
-      <c r="G8" s="1" t="s">
+      <c r="H8" t="s">
         <v>44</v>
-      </c>
-[...1 lines deleted...]
-        <v>45</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" t="s">
+        <v>45</v>
+      </c>
+      <c r="B9" t="s">
+        <v>9</v>
+      </c>
+      <c r="C9" t="s">
+        <v>23</v>
+      </c>
+      <c r="D9" t="s">
+        <v>40</v>
+      </c>
+      <c r="E9" t="s">
+        <v>41</v>
+      </c>
+      <c r="F9" t="s">
         <v>46</v>
       </c>
-      <c r="B9" t="s">
-[...2 lines deleted...]
-      <c r="C9" t="s">
+      <c r="G9" s="1" t="s">
         <v>47</v>
       </c>
-      <c r="D9" t="s">
-[...8 lines deleted...]
-      <c r="G9" s="1" t="s">
+      <c r="H9" t="s">
         <v>48</v>
-      </c>
-[...1 lines deleted...]
-        <v>49</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" t="s">
+        <v>49</v>
+      </c>
+      <c r="B10" t="s">
+        <v>9</v>
+      </c>
+      <c r="C10" t="s">
+        <v>27</v>
+      </c>
+      <c r="D10" t="s">
+        <v>40</v>
+      </c>
+      <c r="E10" t="s">
+        <v>41</v>
+      </c>
+      <c r="F10" t="s">
         <v>50</v>
       </c>
-      <c r="B10" t="s">
-[...2 lines deleted...]
-      <c r="C10" t="s">
+      <c r="G10" s="1" t="s">
         <v>51</v>
       </c>
-      <c r="D10" t="s">
-[...8 lines deleted...]
-      <c r="G10" s="1" t="s">
+      <c r="H10" t="s">
         <v>52</v>
-      </c>
-[...1 lines deleted...]
-        <v>53</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" t="s">
+        <v>53</v>
+      </c>
+      <c r="B11" t="s">
+        <v>9</v>
+      </c>
+      <c r="C11" t="s">
+        <v>32</v>
+      </c>
+      <c r="D11" t="s">
+        <v>40</v>
+      </c>
+      <c r="E11" t="s">
+        <v>41</v>
+      </c>
+      <c r="F11" t="s">
         <v>54</v>
       </c>
-      <c r="B11" t="s">
-[...2 lines deleted...]
-      <c r="C11" t="s">
+      <c r="G11" s="1" t="s">
         <v>55</v>
       </c>
-      <c r="D11" t="s">
-[...8 lines deleted...]
-      <c r="G11" s="1" t="s">
+      <c r="H11" t="s">
         <v>56</v>
-      </c>
-[...1 lines deleted...]
-        <v>57</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" t="s">
+        <v>57</v>
+      </c>
+      <c r="B12" t="s">
+        <v>9</v>
+      </c>
+      <c r="C12" t="s">
+        <v>36</v>
+      </c>
+      <c r="D12" t="s">
+        <v>40</v>
+      </c>
+      <c r="E12" t="s">
+        <v>41</v>
+      </c>
+      <c r="F12" t="s">
+        <v>46</v>
+      </c>
+      <c r="G12" s="1" t="s">
         <v>58</v>
       </c>
-      <c r="B12" t="s">
-[...2 lines deleted...]
-      <c r="C12" t="s">
+      <c r="H12" t="s">
         <v>59</v>
-      </c>
-[...13 lines deleted...]
-        <v>61</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" t="s">
+        <v>60</v>
+      </c>
+      <c r="B13" t="s">
+        <v>9</v>
+      </c>
+      <c r="C13" t="s">
+        <v>61</v>
+      </c>
+      <c r="D13" t="s">
+        <v>40</v>
+      </c>
+      <c r="E13" t="s">
+        <v>41</v>
+      </c>
+      <c r="F13" t="s">
         <v>62</v>
       </c>
-      <c r="B13" t="s">
-[...2 lines deleted...]
-      <c r="C13" t="s">
+      <c r="G13" s="1" t="s">
         <v>63</v>
       </c>
-      <c r="D13" t="s">
-[...8 lines deleted...]
-      <c r="G13" s="1" t="s">
+      <c r="H13" t="s">
         <v>64</v>
-      </c>
-[...1 lines deleted...]
-        <v>65</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" t="s">
+        <v>65</v>
+      </c>
+      <c r="B14" t="s">
+        <v>9</v>
+      </c>
+      <c r="C14" t="s">
         <v>66</v>
       </c>
-      <c r="B14" t="s">
-[...2 lines deleted...]
-      <c r="C14" t="s">
+      <c r="D14" t="s">
+        <v>40</v>
+      </c>
+      <c r="E14" t="s">
+        <v>41</v>
+      </c>
+      <c r="F14" t="s">
+        <v>62</v>
+      </c>
+      <c r="G14" s="1" t="s">
         <v>67</v>
       </c>
-      <c r="D14" t="s">
-[...8 lines deleted...]
-      <c r="G14" s="1" t="s">
+      <c r="H14" t="s">
         <v>68</v>
-      </c>
-[...1 lines deleted...]
-        <v>69</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" t="s">
+        <v>69</v>
+      </c>
+      <c r="B15" t="s">
+        <v>9</v>
+      </c>
+      <c r="C15" t="s">
         <v>70</v>
       </c>
-      <c r="B15" t="s">
-[...2 lines deleted...]
-      <c r="C15" t="s">
+      <c r="D15" t="s">
+        <v>40</v>
+      </c>
+      <c r="E15" t="s">
+        <v>41</v>
+      </c>
+      <c r="F15" t="s">
+        <v>62</v>
+      </c>
+      <c r="G15" s="1" t="s">
         <v>71</v>
       </c>
-      <c r="D15" t="s">
-[...8 lines deleted...]
-      <c r="G15" s="1" t="s">
+      <c r="H15" t="s">
         <v>72</v>
-      </c>
-[...1 lines deleted...]
-        <v>73</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" t="s">
+        <v>73</v>
+      </c>
+      <c r="B16" t="s">
+        <v>9</v>
+      </c>
+      <c r="C16" t="s">
         <v>74</v>
       </c>
-      <c r="B16" t="s">
-[...2 lines deleted...]
-      <c r="C16" t="s">
+      <c r="D16" t="s">
+        <v>40</v>
+      </c>
+      <c r="E16" t="s">
+        <v>41</v>
+      </c>
+      <c r="F16" t="s">
+        <v>62</v>
+      </c>
+      <c r="G16" s="1" t="s">
         <v>75</v>
       </c>
-      <c r="D16" t="s">
-[...8 lines deleted...]
-      <c r="G16" s="1" t="s">
+      <c r="H16" t="s">
         <v>76</v>
-      </c>
-[...1 lines deleted...]
-        <v>77</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" t="s">
+        <v>77</v>
+      </c>
+      <c r="B17" t="s">
+        <v>9</v>
+      </c>
+      <c r="C17" t="s">
         <v>78</v>
       </c>
-      <c r="B17" t="s">
-[...2 lines deleted...]
-      <c r="C17" t="s">
+      <c r="D17" t="s">
+        <v>40</v>
+      </c>
+      <c r="E17" t="s">
+        <v>41</v>
+      </c>
+      <c r="F17" t="s">
+        <v>62</v>
+      </c>
+      <c r="G17" s="1" t="s">
         <v>79</v>
       </c>
-      <c r="D17" t="s">
-[...5 lines deleted...]
-      <c r="F17" t="s">
+      <c r="H17" t="s">
         <v>80</v>
-      </c>
-[...4 lines deleted...]
-        <v>82</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" t="s">
+        <v>81</v>
+      </c>
+      <c r="B18" t="s">
+        <v>9</v>
+      </c>
+      <c r="C18" t="s">
+        <v>82</v>
+      </c>
+      <c r="D18" t="s">
+        <v>40</v>
+      </c>
+      <c r="E18" t="s">
+        <v>41</v>
+      </c>
+      <c r="F18" t="s">
+        <v>19</v>
+      </c>
+      <c r="G18" s="1" t="s">
         <v>83</v>
       </c>
-      <c r="B18" t="s">
-[...2 lines deleted...]
-      <c r="C18" t="s">
+      <c r="H18" t="s">
         <v>84</v>
-      </c>
-[...13 lines deleted...]
-        <v>86</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" t="s">
+        <v>85</v>
+      </c>
+      <c r="B19" t="s">
+        <v>9</v>
+      </c>
+      <c r="C19" t="s">
+        <v>86</v>
+      </c>
+      <c r="D19" t="s">
+        <v>40</v>
+      </c>
+      <c r="E19" t="s">
+        <v>41</v>
+      </c>
+      <c r="F19" t="s">
+        <v>19</v>
+      </c>
+      <c r="G19" s="1" t="s">
         <v>87</v>
       </c>
-      <c r="B19" t="s">
-[...5 lines deleted...]
-      <c r="D19" t="s">
+      <c r="H19" t="s">
         <v>88</v>
-      </c>
-[...10 lines deleted...]
-        <v>91</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" t="s">
-        <v>92</v>
+        <v>89</v>
       </c>
       <c r="B20" t="s">
         <v>9</v>
       </c>
       <c r="C20" t="s">
-        <v>23</v>
+        <v>90</v>
       </c>
       <c r="D20" t="s">
-        <v>88</v>
+        <v>40</v>
       </c>
       <c r="E20" t="s">
-        <v>89</v>
+        <v>41</v>
       </c>
       <c r="F20" t="s">
         <v>19</v>
       </c>
       <c r="G20" s="1" t="s">
-        <v>93</v>
+        <v>91</v>
       </c>
       <c r="H20" t="s">
-        <v>94</v>
+        <v>92</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" t="s">
-        <v>95</v>
+        <v>93</v>
       </c>
       <c r="B21" t="s">
         <v>9</v>
       </c>
       <c r="C21" t="s">
-        <v>28</v>
+        <v>94</v>
       </c>
       <c r="D21" t="s">
-        <v>88</v>
+        <v>40</v>
       </c>
       <c r="E21" t="s">
-        <v>89</v>
+        <v>41</v>
       </c>
       <c r="F21" t="s">
         <v>19</v>
       </c>
       <c r="G21" s="1" t="s">
+        <v>95</v>
+      </c>
+      <c r="H21" t="s">
         <v>96</v>
-      </c>
-[...1 lines deleted...]
-        <v>97</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" t="s">
+        <v>97</v>
+      </c>
+      <c r="B22" t="s">
+        <v>9</v>
+      </c>
+      <c r="C22" t="s">
         <v>98</v>
       </c>
-      <c r="B22" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D22" t="s">
+        <v>40</v>
+      </c>
+      <c r="E22" t="s">
+        <v>41</v>
+      </c>
+      <c r="F22" t="s">
         <v>99</v>
       </c>
-      <c r="E22" t="s">
+      <c r="G22" s="1" t="s">
         <v>100</v>
       </c>
-      <c r="F22" t="s">
-[...2 lines deleted...]
-      <c r="G22" s="1" t="s">
+      <c r="H22" t="s">
         <v>101</v>
-      </c>
-[...1 lines deleted...]
-        <v>102</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" t="s">
+        <v>102</v>
+      </c>
+      <c r="B23" t="s">
+        <v>9</v>
+      </c>
+      <c r="C23" t="s">
         <v>103</v>
       </c>
-      <c r="B23" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D23" t="s">
-        <v>99</v>
+        <v>40</v>
       </c>
       <c r="E23" t="s">
-        <v>100</v>
+        <v>41</v>
       </c>
       <c r="F23" t="s">
+        <v>50</v>
+      </c>
+      <c r="G23" s="1" t="s">
         <v>104</v>
       </c>
-      <c r="G23" s="1" t="s">
+      <c r="H23" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>106</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" t="s">
+        <v>106</v>
+      </c>
+      <c r="B24" t="s">
+        <v>9</v>
+      </c>
+      <c r="C24" t="s">
         <v>107</v>
       </c>
-      <c r="B24" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D24" t="s">
-        <v>99</v>
+        <v>40</v>
       </c>
       <c r="E24" t="s">
-        <v>100</v>
+        <v>41</v>
       </c>
       <c r="F24" t="s">
+        <v>42</v>
+      </c>
+      <c r="G24" s="1" t="s">
         <v>108</v>
       </c>
-      <c r="G24" s="1" t="s">
+      <c r="H24" t="s">
         <v>109</v>
-      </c>
-[...1 lines deleted...]
-        <v>110</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" t="s">
+        <v>110</v>
+      </c>
+      <c r="B25" t="s">
+        <v>9</v>
+      </c>
+      <c r="C25" t="s">
         <v>111</v>
       </c>
-      <c r="B25" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D25" t="s">
-        <v>99</v>
+        <v>40</v>
       </c>
       <c r="E25" t="s">
-        <v>100</v>
+        <v>41</v>
       </c>
       <c r="F25" t="s">
-        <v>19</v>
+        <v>42</v>
       </c>
       <c r="G25" s="1" t="s">
         <v>112</v>
       </c>
       <c r="H25" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" t="s">
         <v>114</v>
       </c>
       <c r="B26" t="s">
         <v>9</v>
       </c>
       <c r="C26" t="s">
-        <v>38</v>
+        <v>115</v>
       </c>
       <c r="D26" t="s">
-        <v>99</v>
+        <v>40</v>
       </c>
       <c r="E26" t="s">
-        <v>100</v>
+        <v>41</v>
       </c>
       <c r="F26" t="s">
-        <v>115</v>
+        <v>42</v>
       </c>
       <c r="G26" s="1" t="s">
         <v>116</v>
       </c>
       <c r="H26" t="s">
         <v>117</v>
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" t="s">
         <v>118</v>
       </c>
       <c r="B27" t="s">
         <v>9</v>
       </c>
       <c r="C27" t="s">
-        <v>42</v>
+        <v>119</v>
       </c>
       <c r="D27" t="s">
-        <v>99</v>
+        <v>40</v>
       </c>
       <c r="E27" t="s">
-        <v>100</v>
+        <v>41</v>
       </c>
       <c r="F27" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="G27" s="1" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="H27" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B28" t="s">
         <v>9</v>
       </c>
       <c r="C28" t="s">
-        <v>47</v>
+        <v>124</v>
       </c>
       <c r="D28" t="s">
-        <v>99</v>
+        <v>40</v>
       </c>
       <c r="E28" t="s">
-        <v>100</v>
+        <v>41</v>
       </c>
       <c r="F28" t="s">
-        <v>123</v>
+        <v>28</v>
       </c>
       <c r="G28" s="1" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="H28" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B29" t="s">
         <v>9</v>
       </c>
       <c r="C29" t="s">
-        <v>51</v>
+        <v>128</v>
       </c>
       <c r="D29" t="s">
-        <v>99</v>
+        <v>40</v>
       </c>
       <c r="E29" t="s">
-        <v>100</v>
+        <v>41</v>
       </c>
       <c r="F29" t="s">
-        <v>127</v>
+        <v>19</v>
       </c>
       <c r="G29" s="1" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="H29" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B30" t="s">
         <v>9</v>
       </c>
       <c r="C30" t="s">
-        <v>55</v>
+        <v>132</v>
       </c>
       <c r="D30" t="s">
-        <v>99</v>
+        <v>40</v>
       </c>
       <c r="E30" t="s">
-        <v>100</v>
+        <v>41</v>
       </c>
       <c r="F30" t="s">
-        <v>43</v>
+        <v>19</v>
       </c>
       <c r="G30" s="1" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="H30" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="B31" t="s">
         <v>9</v>
       </c>
       <c r="C31" t="s">
-        <v>59</v>
+        <v>136</v>
       </c>
       <c r="D31" t="s">
-        <v>99</v>
+        <v>40</v>
       </c>
       <c r="E31" t="s">
-        <v>100</v>
+        <v>41</v>
       </c>
       <c r="F31" t="s">
-        <v>134</v>
+        <v>19</v>
       </c>
       <c r="G31" s="1" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="H31" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="B32" t="s">
         <v>9</v>
       </c>
       <c r="C32" t="s">
-        <v>63</v>
+        <v>140</v>
       </c>
       <c r="D32" t="s">
-        <v>99</v>
+        <v>40</v>
       </c>
       <c r="E32" t="s">
-        <v>100</v>
+        <v>41</v>
       </c>
       <c r="F32" t="s">
-        <v>138</v>
+        <v>46</v>
       </c>
       <c r="G32" s="1" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="H32" t="s">
-        <v>140</v>
+        <v>48</v>
       </c>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B33" t="s">
         <v>9</v>
       </c>
       <c r="C33" t="s">
-        <v>67</v>
+        <v>143</v>
       </c>
       <c r="D33" t="s">
-        <v>99</v>
+        <v>40</v>
       </c>
       <c r="E33" t="s">
-        <v>100</v>
+        <v>41</v>
       </c>
       <c r="F33" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="G33" s="1" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="H33" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="B34" t="s">
         <v>9</v>
       </c>
       <c r="C34" t="s">
-        <v>71</v>
+        <v>148</v>
       </c>
       <c r="D34" t="s">
-        <v>99</v>
+        <v>40</v>
       </c>
       <c r="E34" t="s">
-        <v>100</v>
+        <v>41</v>
       </c>
       <c r="F34" t="s">
-        <v>146</v>
+        <v>149</v>
       </c>
       <c r="G34" s="1" t="s">
-        <v>147</v>
+        <v>150</v>
       </c>
       <c r="H34" t="s">
+        <v>151</v>
+      </c>
+    </row>
+    <row r="35" spans="1:8">
+      <c r="A35" t="s">
+        <v>152</v>
+      </c>
+      <c r="B35" t="s">
+        <v>9</v>
+      </c>
+      <c r="C35" t="s">
+        <v>153</v>
+      </c>
+      <c r="D35" t="s">
+        <v>40</v>
+      </c>
+      <c r="E35" t="s">
+        <v>41</v>
+      </c>
+      <c r="F35" t="s">
+        <v>46</v>
+      </c>
+      <c r="G35" s="1" t="s">
+        <v>154</v>
+      </c>
+      <c r="H35" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="36" spans="1:8">
+      <c r="A36" t="s">
+        <v>156</v>
+      </c>
+      <c r="B36" t="s">
+        <v>9</v>
+      </c>
+      <c r="C36" t="s">
+        <v>157</v>
+      </c>
+      <c r="D36" t="s">
+        <v>40</v>
+      </c>
+      <c r="E36" t="s">
+        <v>41</v>
+      </c>
+      <c r="F36" t="s">
+        <v>158</v>
+      </c>
+      <c r="G36" s="1" t="s">
+        <v>159</v>
+      </c>
+      <c r="H36" t="s">
+        <v>160</v>
+      </c>
+    </row>
+    <row r="37" spans="1:8">
+      <c r="A37" t="s">
+        <v>161</v>
+      </c>
+      <c r="B37" t="s">
+        <v>9</v>
+      </c>
+      <c r="C37" t="s">
+        <v>162</v>
+      </c>
+      <c r="D37" t="s">
+        <v>40</v>
+      </c>
+      <c r="E37" t="s">
+        <v>41</v>
+      </c>
+      <c r="F37" t="s">
+        <v>42</v>
+      </c>
+      <c r="G37" s="1" t="s">
+        <v>163</v>
+      </c>
+      <c r="H37" t="s">
+        <v>164</v>
+      </c>
+    </row>
+    <row r="38" spans="1:8">
+      <c r="A38" t="s">
+        <v>165</v>
+      </c>
+      <c r="B38" t="s">
+        <v>9</v>
+      </c>
+      <c r="C38" t="s">
+        <v>166</v>
+      </c>
+      <c r="D38" t="s">
+        <v>40</v>
+      </c>
+      <c r="E38" t="s">
+        <v>41</v>
+      </c>
+      <c r="F38" t="s">
+        <v>167</v>
+      </c>
+      <c r="G38" s="1" t="s">
+        <v>168</v>
+      </c>
+      <c r="H38" t="s">
+        <v>169</v>
+      </c>
+    </row>
+    <row r="39" spans="1:8">
+      <c r="A39" t="s">
+        <v>170</v>
+      </c>
+      <c r="B39" t="s">
+        <v>9</v>
+      </c>
+      <c r="C39" t="s">
+        <v>171</v>
+      </c>
+      <c r="D39" t="s">
+        <v>40</v>
+      </c>
+      <c r="E39" t="s">
+        <v>41</v>
+      </c>
+      <c r="F39" t="s">
+        <v>42</v>
+      </c>
+      <c r="G39" s="1" t="s">
+        <v>172</v>
+      </c>
+      <c r="H39" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="40" spans="1:8">
+      <c r="A40" t="s">
+        <v>173</v>
+      </c>
+      <c r="B40" t="s">
+        <v>9</v>
+      </c>
+      <c r="C40" t="s">
+        <v>174</v>
+      </c>
+      <c r="D40" t="s">
+        <v>40</v>
+      </c>
+      <c r="E40" t="s">
+        <v>41</v>
+      </c>
+      <c r="F40" t="s">
+        <v>167</v>
+      </c>
+      <c r="G40" s="1" t="s">
+        <v>175</v>
+      </c>
+      <c r="H40" t="s">
+        <v>176</v>
+      </c>
+    </row>
+    <row r="41" spans="1:8">
+      <c r="A41" t="s">
+        <v>177</v>
+      </c>
+      <c r="B41" t="s">
+        <v>9</v>
+      </c>
+      <c r="C41" t="s">
+        <v>178</v>
+      </c>
+      <c r="D41" t="s">
+        <v>40</v>
+      </c>
+      <c r="E41" t="s">
+        <v>41</v>
+      </c>
+      <c r="F41" t="s">
+        <v>179</v>
+      </c>
+      <c r="G41" s="1" t="s">
+        <v>180</v>
+      </c>
+      <c r="H41" t="s">
+        <v>181</v>
+      </c>
+    </row>
+    <row r="42" spans="1:8">
+      <c r="A42" t="s">
+        <v>182</v>
+      </c>
+      <c r="B42" t="s">
+        <v>9</v>
+      </c>
+      <c r="C42" t="s">
+        <v>183</v>
+      </c>
+      <c r="D42" t="s">
+        <v>40</v>
+      </c>
+      <c r="E42" t="s">
+        <v>41</v>
+      </c>
+      <c r="F42" t="s">
+        <v>179</v>
+      </c>
+      <c r="G42" s="1" t="s">
+        <v>184</v>
+      </c>
+      <c r="H42" t="s">
+        <v>185</v>
+      </c>
+    </row>
+    <row r="43" spans="1:8">
+      <c r="A43" t="s">
+        <v>186</v>
+      </c>
+      <c r="B43" t="s">
+        <v>9</v>
+      </c>
+      <c r="C43" t="s">
+        <v>187</v>
+      </c>
+      <c r="D43" t="s">
+        <v>40</v>
+      </c>
+      <c r="E43" t="s">
+        <v>41</v>
+      </c>
+      <c r="F43" t="s">
+        <v>188</v>
+      </c>
+      <c r="G43" s="1" t="s">
+        <v>189</v>
+      </c>
+      <c r="H43" t="s">
+        <v>190</v>
+      </c>
+    </row>
+    <row r="44" spans="1:8">
+      <c r="A44" t="s">
+        <v>191</v>
+      </c>
+      <c r="B44" t="s">
+        <v>9</v>
+      </c>
+      <c r="C44" t="s">
+        <v>192</v>
+      </c>
+      <c r="D44" t="s">
+        <v>40</v>
+      </c>
+      <c r="E44" t="s">
+        <v>41</v>
+      </c>
+      <c r="F44" t="s">
+        <v>19</v>
+      </c>
+      <c r="G44" s="1" t="s">
+        <v>193</v>
+      </c>
+      <c r="H44" t="s">
+        <v>194</v>
+      </c>
+    </row>
+    <row r="45" spans="1:8">
+      <c r="A45" t="s">
+        <v>195</v>
+      </c>
+      <c r="B45" t="s">
+        <v>9</v>
+      </c>
+      <c r="C45" t="s">
+        <v>196</v>
+      </c>
+      <c r="D45" t="s">
+        <v>40</v>
+      </c>
+      <c r="E45" t="s">
+        <v>41</v>
+      </c>
+      <c r="F45" t="s">
+        <v>54</v>
+      </c>
+      <c r="G45" s="1" t="s">
+        <v>197</v>
+      </c>
+      <c r="H45" t="s">
+        <v>198</v>
+      </c>
+    </row>
+    <row r="46" spans="1:8">
+      <c r="A46" t="s">
+        <v>199</v>
+      </c>
+      <c r="B46" t="s">
+        <v>9</v>
+      </c>
+      <c r="C46" t="s">
+        <v>200</v>
+      </c>
+      <c r="D46" t="s">
+        <v>40</v>
+      </c>
+      <c r="E46" t="s">
+        <v>41</v>
+      </c>
+      <c r="F46" t="s">
+        <v>201</v>
+      </c>
+      <c r="G46" s="1" t="s">
+        <v>202</v>
+      </c>
+      <c r="H46" t="s">
+        <v>203</v>
+      </c>
+    </row>
+    <row r="47" spans="1:8">
+      <c r="A47" t="s">
+        <v>204</v>
+      </c>
+      <c r="B47" t="s">
+        <v>9</v>
+      </c>
+      <c r="C47" t="s">
+        <v>205</v>
+      </c>
+      <c r="D47" t="s">
+        <v>40</v>
+      </c>
+      <c r="E47" t="s">
+        <v>41</v>
+      </c>
+      <c r="F47" t="s">
+        <v>188</v>
+      </c>
+      <c r="G47" s="1" t="s">
+        <v>206</v>
+      </c>
+      <c r="H47" t="s">
+        <v>207</v>
+      </c>
+    </row>
+    <row r="48" spans="1:8">
+      <c r="A48" t="s">
+        <v>208</v>
+      </c>
+      <c r="B48" t="s">
+        <v>9</v>
+      </c>
+      <c r="C48" t="s">
+        <v>209</v>
+      </c>
+      <c r="D48" t="s">
+        <v>40</v>
+      </c>
+      <c r="E48" t="s">
+        <v>41</v>
+      </c>
+      <c r="F48" t="s">
+        <v>149</v>
+      </c>
+      <c r="G48" s="1" t="s">
+        <v>210</v>
+      </c>
+      <c r="H48" t="s">
+        <v>211</v>
+      </c>
+    </row>
+    <row r="49" spans="1:8">
+      <c r="A49" t="s">
+        <v>212</v>
+      </c>
+      <c r="B49" t="s">
+        <v>9</v>
+      </c>
+      <c r="C49" t="s">
+        <v>213</v>
+      </c>
+      <c r="D49" t="s">
+        <v>40</v>
+      </c>
+      <c r="E49" t="s">
+        <v>41</v>
+      </c>
+      <c r="F49" t="s">
+        <v>214</v>
+      </c>
+      <c r="G49" s="1" t="s">
+        <v>215</v>
+      </c>
+      <c r="H49" t="s">
+        <v>216</v>
+      </c>
+    </row>
+    <row r="50" spans="1:8">
+      <c r="A50" t="s">
+        <v>217</v>
+      </c>
+      <c r="B50" t="s">
+        <v>9</v>
+      </c>
+      <c r="C50" t="s">
+        <v>218</v>
+      </c>
+      <c r="D50" t="s">
+        <v>40</v>
+      </c>
+      <c r="E50" t="s">
+        <v>41</v>
+      </c>
+      <c r="F50" t="s">
+        <v>219</v>
+      </c>
+      <c r="G50" s="1" t="s">
+        <v>220</v>
+      </c>
+      <c r="H50" t="s">
+        <v>221</v>
+      </c>
+    </row>
+    <row r="51" spans="1:8">
+      <c r="A51" t="s">
+        <v>222</v>
+      </c>
+      <c r="B51" t="s">
+        <v>9</v>
+      </c>
+      <c r="C51" t="s">
+        <v>223</v>
+      </c>
+      <c r="D51" t="s">
+        <v>40</v>
+      </c>
+      <c r="E51" t="s">
+        <v>41</v>
+      </c>
+      <c r="F51" t="s">
+        <v>219</v>
+      </c>
+      <c r="G51" s="1" t="s">
+        <v>224</v>
+      </c>
+      <c r="H51" t="s">
+        <v>225</v>
+      </c>
+    </row>
+    <row r="52" spans="1:8">
+      <c r="A52" t="s">
+        <v>226</v>
+      </c>
+      <c r="B52" t="s">
+        <v>9</v>
+      </c>
+      <c r="C52" t="s">
+        <v>227</v>
+      </c>
+      <c r="D52" t="s">
+        <v>40</v>
+      </c>
+      <c r="E52" t="s">
+        <v>41</v>
+      </c>
+      <c r="F52" t="s">
+        <v>42</v>
+      </c>
+      <c r="G52" s="1" t="s">
+        <v>228</v>
+      </c>
+      <c r="H52" t="s">
+        <v>229</v>
+      </c>
+    </row>
+    <row r="53" spans="1:8">
+      <c r="A53" t="s">
+        <v>230</v>
+      </c>
+      <c r="B53" t="s">
+        <v>9</v>
+      </c>
+      <c r="C53" t="s">
+        <v>231</v>
+      </c>
+      <c r="D53" t="s">
+        <v>40</v>
+      </c>
+      <c r="E53" t="s">
+        <v>41</v>
+      </c>
+      <c r="F53" t="s">
+        <v>42</v>
+      </c>
+      <c r="G53" s="1" t="s">
+        <v>232</v>
+      </c>
+      <c r="H53" t="s">
+        <v>233</v>
+      </c>
+    </row>
+    <row r="54" spans="1:8">
+      <c r="A54" t="s">
+        <v>234</v>
+      </c>
+      <c r="B54" t="s">
+        <v>9</v>
+      </c>
+      <c r="C54" t="s">
+        <v>235</v>
+      </c>
+      <c r="D54" t="s">
+        <v>40</v>
+      </c>
+      <c r="E54" t="s">
+        <v>41</v>
+      </c>
+      <c r="F54" t="s">
+        <v>179</v>
+      </c>
+      <c r="G54" s="1" t="s">
+        <v>236</v>
+      </c>
+      <c r="H54" t="s">
+        <v>237</v>
+      </c>
+    </row>
+    <row r="55" spans="1:8">
+      <c r="A55" t="s">
+        <v>238</v>
+      </c>
+      <c r="B55" t="s">
+        <v>9</v>
+      </c>
+      <c r="C55" t="s">
+        <v>239</v>
+      </c>
+      <c r="D55" t="s">
+        <v>40</v>
+      </c>
+      <c r="E55" t="s">
+        <v>41</v>
+      </c>
+      <c r="F55" t="s">
+        <v>179</v>
+      </c>
+      <c r="G55" s="1" t="s">
+        <v>240</v>
+      </c>
+      <c r="H55" t="s">
+        <v>241</v>
+      </c>
+    </row>
+    <row r="56" spans="1:8">
+      <c r="A56" t="s">
+        <v>242</v>
+      </c>
+      <c r="B56" t="s">
+        <v>9</v>
+      </c>
+      <c r="C56" t="s">
+        <v>243</v>
+      </c>
+      <c r="D56" t="s">
+        <v>40</v>
+      </c>
+      <c r="E56" t="s">
+        <v>41</v>
+      </c>
+      <c r="F56" t="s">
+        <v>144</v>
+      </c>
+      <c r="G56" s="1" t="s">
+        <v>244</v>
+      </c>
+      <c r="H56" t="s">
+        <v>245</v>
+      </c>
+    </row>
+    <row r="57" spans="1:8">
+      <c r="A57" t="s">
+        <v>246</v>
+      </c>
+      <c r="B57" t="s">
+        <v>9</v>
+      </c>
+      <c r="C57" t="s">
+        <v>247</v>
+      </c>
+      <c r="D57" t="s">
+        <v>40</v>
+      </c>
+      <c r="E57" t="s">
+        <v>41</v>
+      </c>
+      <c r="F57" t="s">
+        <v>19</v>
+      </c>
+      <c r="G57" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="H57" t="s">
+        <v>249</v>
+      </c>
+    </row>
+    <row r="58" spans="1:8">
+      <c r="A58" t="s">
+        <v>250</v>
+      </c>
+      <c r="B58" t="s">
+        <v>9</v>
+      </c>
+      <c r="C58" t="s">
+        <v>251</v>
+      </c>
+      <c r="D58" t="s">
+        <v>40</v>
+      </c>
+      <c r="E58" t="s">
+        <v>41</v>
+      </c>
+      <c r="F58" t="s">
+        <v>19</v>
+      </c>
+      <c r="G58" s="1" t="s">
+        <v>252</v>
+      </c>
+      <c r="H58" t="s">
+        <v>253</v>
+      </c>
+    </row>
+    <row r="59" spans="1:8">
+      <c r="A59" t="s">
+        <v>254</v>
+      </c>
+      <c r="B59" t="s">
+        <v>9</v>
+      </c>
+      <c r="C59" t="s">
+        <v>255</v>
+      </c>
+      <c r="D59" t="s">
+        <v>40</v>
+      </c>
+      <c r="E59" t="s">
+        <v>41</v>
+      </c>
+      <c r="F59" t="s">
+        <v>19</v>
+      </c>
+      <c r="G59" s="1" t="s">
+        <v>256</v>
+      </c>
+      <c r="H59" t="s">
+        <v>257</v>
+      </c>
+    </row>
+    <row r="60" spans="1:8">
+      <c r="A60" t="s">
+        <v>258</v>
+      </c>
+      <c r="B60" t="s">
+        <v>9</v>
+      </c>
+      <c r="C60" t="s">
+        <v>259</v>
+      </c>
+      <c r="D60" t="s">
+        <v>40</v>
+      </c>
+      <c r="E60" t="s">
+        <v>41</v>
+      </c>
+      <c r="F60" t="s">
+        <v>19</v>
+      </c>
+      <c r="G60" s="1" t="s">
+        <v>260</v>
+      </c>
+      <c r="H60" t="s">
+        <v>261</v>
+      </c>
+    </row>
+    <row r="61" spans="1:8">
+      <c r="A61" t="s">
+        <v>262</v>
+      </c>
+      <c r="B61" t="s">
+        <v>9</v>
+      </c>
+      <c r="C61" t="s">
+        <v>263</v>
+      </c>
+      <c r="D61" t="s">
+        <v>40</v>
+      </c>
+      <c r="E61" t="s">
+        <v>41</v>
+      </c>
+      <c r="F61" t="s">
+        <v>19</v>
+      </c>
+      <c r="G61" s="1" t="s">
+        <v>264</v>
+      </c>
+      <c r="H61" t="s">
+        <v>265</v>
+      </c>
+    </row>
+    <row r="62" spans="1:8">
+      <c r="A62" t="s">
+        <v>266</v>
+      </c>
+      <c r="B62" t="s">
+        <v>9</v>
+      </c>
+      <c r="C62" t="s">
+        <v>267</v>
+      </c>
+      <c r="D62" t="s">
+        <v>40</v>
+      </c>
+      <c r="E62" t="s">
+        <v>41</v>
+      </c>
+      <c r="F62" t="s">
+        <v>219</v>
+      </c>
+      <c r="G62" s="1" t="s">
+        <v>268</v>
+      </c>
+      <c r="H62" t="s">
+        <v>269</v>
+      </c>
+    </row>
+    <row r="63" spans="1:8">
+      <c r="A63" t="s">
+        <v>270</v>
+      </c>
+      <c r="B63" t="s">
+        <v>9</v>
+      </c>
+      <c r="C63" t="s">
+        <v>271</v>
+      </c>
+      <c r="D63" t="s">
+        <v>40</v>
+      </c>
+      <c r="E63" t="s">
+        <v>41</v>
+      </c>
+      <c r="F63" t="s">
+        <v>50</v>
+      </c>
+      <c r="G63" s="1" t="s">
+        <v>272</v>
+      </c>
+      <c r="H63" t="s">
+        <v>273</v>
+      </c>
+    </row>
+    <row r="64" spans="1:8">
+      <c r="A64" t="s">
+        <v>274</v>
+      </c>
+      <c r="B64" t="s">
+        <v>9</v>
+      </c>
+      <c r="C64" t="s">
+        <v>275</v>
+      </c>
+      <c r="D64" t="s">
+        <v>40</v>
+      </c>
+      <c r="E64" t="s">
+        <v>41</v>
+      </c>
+      <c r="F64" t="s">
+        <v>28</v>
+      </c>
+      <c r="G64" s="1" t="s">
+        <v>276</v>
+      </c>
+      <c r="H64" t="s">
+        <v>277</v>
+      </c>
+    </row>
+    <row r="65" spans="1:8">
+      <c r="A65" t="s">
+        <v>278</v>
+      </c>
+      <c r="B65" t="s">
+        <v>9</v>
+      </c>
+      <c r="C65" t="s">
+        <v>279</v>
+      </c>
+      <c r="D65" t="s">
+        <v>40</v>
+      </c>
+      <c r="E65" t="s">
+        <v>41</v>
+      </c>
+      <c r="F65" t="s">
+        <v>46</v>
+      </c>
+      <c r="G65" s="1" t="s">
+        <v>280</v>
+      </c>
+      <c r="H65" t="s">
+        <v>281</v>
+      </c>
+    </row>
+    <row r="66" spans="1:8">
+      <c r="A66" t="s">
+        <v>282</v>
+      </c>
+      <c r="B66" t="s">
+        <v>9</v>
+      </c>
+      <c r="C66" t="s">
+        <v>283</v>
+      </c>
+      <c r="D66" t="s">
+        <v>40</v>
+      </c>
+      <c r="E66" t="s">
+        <v>41</v>
+      </c>
+      <c r="F66" t="s">
+        <v>19</v>
+      </c>
+      <c r="G66" s="1" t="s">
+        <v>284</v>
+      </c>
+      <c r="H66" t="s">
+        <v>285</v>
+      </c>
+    </row>
+    <row r="67" spans="1:8">
+      <c r="A67" t="s">
+        <v>286</v>
+      </c>
+      <c r="B67" t="s">
+        <v>9</v>
+      </c>
+      <c r="C67" t="s">
+        <v>287</v>
+      </c>
+      <c r="D67" t="s">
+        <v>40</v>
+      </c>
+      <c r="E67" t="s">
+        <v>41</v>
+      </c>
+      <c r="F67" t="s">
+        <v>19</v>
+      </c>
+      <c r="G67" s="1" t="s">
+        <v>288</v>
+      </c>
+      <c r="H67" t="s">
+        <v>257</v>
+      </c>
+    </row>
+    <row r="68" spans="1:8">
+      <c r="A68" t="s">
+        <v>289</v>
+      </c>
+      <c r="B68" t="s">
+        <v>9</v>
+      </c>
+      <c r="C68" t="s">
+        <v>290</v>
+      </c>
+      <c r="D68" t="s">
+        <v>40</v>
+      </c>
+      <c r="E68" t="s">
+        <v>41</v>
+      </c>
+      <c r="F68" t="s">
+        <v>42</v>
+      </c>
+      <c r="G68" s="1" t="s">
+        <v>291</v>
+      </c>
+      <c r="H68" t="s">
+        <v>292</v>
+      </c>
+    </row>
+    <row r="69" spans="1:8">
+      <c r="A69" t="s">
+        <v>293</v>
+      </c>
+      <c r="B69" t="s">
+        <v>9</v>
+      </c>
+      <c r="C69" t="s">
+        <v>294</v>
+      </c>
+      <c r="D69" t="s">
+        <v>40</v>
+      </c>
+      <c r="E69" t="s">
+        <v>41</v>
+      </c>
+      <c r="F69" t="s">
+        <v>42</v>
+      </c>
+      <c r="G69" s="1" t="s">
+        <v>295</v>
+      </c>
+      <c r="H69" t="s">
+        <v>296</v>
+      </c>
+    </row>
+    <row r="70" spans="1:8">
+      <c r="A70" t="s">
+        <v>297</v>
+      </c>
+      <c r="B70" t="s">
+        <v>9</v>
+      </c>
+      <c r="C70" t="s">
+        <v>298</v>
+      </c>
+      <c r="D70" t="s">
+        <v>40</v>
+      </c>
+      <c r="E70" t="s">
+        <v>41</v>
+      </c>
+      <c r="F70" t="s">
+        <v>62</v>
+      </c>
+      <c r="G70" s="1" t="s">
+        <v>299</v>
+      </c>
+      <c r="H70" t="s">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="71" spans="1:8">
+      <c r="A71" t="s">
+        <v>301</v>
+      </c>
+      <c r="B71" t="s">
+        <v>9</v>
+      </c>
+      <c r="C71" t="s">
+        <v>302</v>
+      </c>
+      <c r="D71" t="s">
+        <v>40</v>
+      </c>
+      <c r="E71" t="s">
+        <v>41</v>
+      </c>
+      <c r="F71" t="s">
+        <v>144</v>
+      </c>
+      <c r="G71" s="1" t="s">
+        <v>303</v>
+      </c>
+      <c r="H71" t="s">
+        <v>304</v>
+      </c>
+    </row>
+    <row r="72" spans="1:8">
+      <c r="A72" t="s">
+        <v>305</v>
+      </c>
+      <c r="B72" t="s">
+        <v>9</v>
+      </c>
+      <c r="C72" t="s">
+        <v>306</v>
+      </c>
+      <c r="D72" t="s">
+        <v>40</v>
+      </c>
+      <c r="E72" t="s">
+        <v>41</v>
+      </c>
+      <c r="F72" t="s">
+        <v>201</v>
+      </c>
+      <c r="G72" s="1" t="s">
+        <v>307</v>
+      </c>
+      <c r="H72" t="s">
+        <v>308</v>
+      </c>
+    </row>
+    <row r="73" spans="1:8">
+      <c r="A73" t="s">
+        <v>309</v>
+      </c>
+      <c r="B73" t="s">
+        <v>9</v>
+      </c>
+      <c r="C73" t="s">
+        <v>310</v>
+      </c>
+      <c r="D73" t="s">
+        <v>40</v>
+      </c>
+      <c r="E73" t="s">
+        <v>41</v>
+      </c>
+      <c r="F73" t="s">
+        <v>201</v>
+      </c>
+      <c r="G73" s="1" t="s">
+        <v>311</v>
+      </c>
+      <c r="H73" t="s">
+        <v>312</v>
+      </c>
+    </row>
+    <row r="74" spans="1:8">
+      <c r="A74" t="s">
+        <v>313</v>
+      </c>
+      <c r="B74" t="s">
+        <v>9</v>
+      </c>
+      <c r="C74" t="s">
+        <v>314</v>
+      </c>
+      <c r="D74" t="s">
+        <v>40</v>
+      </c>
+      <c r="E74" t="s">
+        <v>41</v>
+      </c>
+      <c r="F74" t="s">
+        <v>19</v>
+      </c>
+      <c r="G74" s="1" t="s">
+        <v>315</v>
+      </c>
+      <c r="H74" t="s">
+        <v>316</v>
+      </c>
+    </row>
+    <row r="75" spans="1:8">
+      <c r="A75" t="s">
+        <v>317</v>
+      </c>
+      <c r="B75" t="s">
+        <v>9</v>
+      </c>
+      <c r="C75" t="s">
+        <v>318</v>
+      </c>
+      <c r="D75" t="s">
+        <v>40</v>
+      </c>
+      <c r="E75" t="s">
+        <v>41</v>
+      </c>
+      <c r="F75" t="s">
+        <v>19</v>
+      </c>
+      <c r="G75" s="1" t="s">
+        <v>319</v>
+      </c>
+      <c r="H75" t="s">
+        <v>320</v>
+      </c>
+    </row>
+    <row r="76" spans="1:8">
+      <c r="A76" t="s">
+        <v>321</v>
+      </c>
+      <c r="B76" t="s">
+        <v>9</v>
+      </c>
+      <c r="C76" t="s">
+        <v>322</v>
+      </c>
+      <c r="D76" t="s">
+        <v>40</v>
+      </c>
+      <c r="E76" t="s">
+        <v>41</v>
+      </c>
+      <c r="F76" t="s">
+        <v>19</v>
+      </c>
+      <c r="G76" s="1" t="s">
+        <v>323</v>
+      </c>
+      <c r="H76" t="s">
+        <v>324</v>
+      </c>
+    </row>
+    <row r="77" spans="1:8">
+      <c r="A77" t="s">
+        <v>325</v>
+      </c>
+      <c r="B77" t="s">
+        <v>9</v>
+      </c>
+      <c r="C77" t="s">
+        <v>326</v>
+      </c>
+      <c r="D77" t="s">
+        <v>40</v>
+      </c>
+      <c r="E77" t="s">
+        <v>41</v>
+      </c>
+      <c r="F77" t="s">
+        <v>19</v>
+      </c>
+      <c r="G77" s="1" t="s">
+        <v>327</v>
+      </c>
+      <c r="H77" t="s">
+        <v>328</v>
+      </c>
+    </row>
+    <row r="78" spans="1:8">
+      <c r="A78" t="s">
+        <v>329</v>
+      </c>
+      <c r="B78" t="s">
+        <v>9</v>
+      </c>
+      <c r="C78" t="s">
+        <v>330</v>
+      </c>
+      <c r="D78" t="s">
+        <v>40</v>
+      </c>
+      <c r="E78" t="s">
+        <v>41</v>
+      </c>
+      <c r="F78" t="s">
+        <v>19</v>
+      </c>
+      <c r="G78" s="1" t="s">
+        <v>331</v>
+      </c>
+      <c r="H78" t="s">
+        <v>332</v>
+      </c>
+    </row>
+    <row r="79" spans="1:8">
+      <c r="A79" t="s">
+        <v>333</v>
+      </c>
+      <c r="B79" t="s">
+        <v>9</v>
+      </c>
+      <c r="C79" t="s">
+        <v>334</v>
+      </c>
+      <c r="D79" t="s">
+        <v>40</v>
+      </c>
+      <c r="E79" t="s">
+        <v>41</v>
+      </c>
+      <c r="F79" t="s">
+        <v>19</v>
+      </c>
+      <c r="G79" s="1" t="s">
+        <v>335</v>
+      </c>
+      <c r="H79" t="s">
+        <v>336</v>
+      </c>
+    </row>
+    <row r="80" spans="1:8">
+      <c r="A80" t="s">
+        <v>337</v>
+      </c>
+      <c r="B80" t="s">
+        <v>9</v>
+      </c>
+      <c r="C80" t="s">
+        <v>338</v>
+      </c>
+      <c r="D80" t="s">
+        <v>40</v>
+      </c>
+      <c r="E80" t="s">
+        <v>41</v>
+      </c>
+      <c r="F80" t="s">
+        <v>28</v>
+      </c>
+      <c r="G80" s="1" t="s">
+        <v>339</v>
+      </c>
+      <c r="H80" t="s">
+        <v>277</v>
+      </c>
+    </row>
+    <row r="81" spans="1:8">
+      <c r="A81" t="s">
+        <v>340</v>
+      </c>
+      <c r="B81" t="s">
+        <v>9</v>
+      </c>
+      <c r="C81" t="s">
+        <v>341</v>
+      </c>
+      <c r="D81" t="s">
+        <v>40</v>
+      </c>
+      <c r="E81" t="s">
+        <v>41</v>
+      </c>
+      <c r="F81" t="s">
+        <v>28</v>
+      </c>
+      <c r="G81" s="1" t="s">
+        <v>342</v>
+      </c>
+      <c r="H81" t="s">
+        <v>343</v>
+      </c>
+    </row>
+    <row r="82" spans="1:8">
+      <c r="A82" t="s">
+        <v>344</v>
+      </c>
+      <c r="B82" t="s">
+        <v>9</v>
+      </c>
+      <c r="C82" t="s">
+        <v>345</v>
+      </c>
+      <c r="D82" t="s">
+        <v>40</v>
+      </c>
+      <c r="E82" t="s">
+        <v>41</v>
+      </c>
+      <c r="F82" t="s">
+        <v>219</v>
+      </c>
+      <c r="G82" s="1" t="s">
+        <v>346</v>
+      </c>
+      <c r="H82" t="s">
+        <v>347</v>
+      </c>
+    </row>
+    <row r="83" spans="1:8">
+      <c r="A83" t="s">
+        <v>348</v>
+      </c>
+      <c r="B83" t="s">
+        <v>9</v>
+      </c>
+      <c r="C83" t="s">
+        <v>349</v>
+      </c>
+      <c r="D83" t="s">
+        <v>40</v>
+      </c>
+      <c r="E83" t="s">
+        <v>41</v>
+      </c>
+      <c r="F83" t="s">
+        <v>144</v>
+      </c>
+      <c r="G83" s="1" t="s">
+        <v>350</v>
+      </c>
+      <c r="H83" t="s">
+        <v>351</v>
+      </c>
+    </row>
+    <row r="84" spans="1:8">
+      <c r="A84" t="s">
+        <v>352</v>
+      </c>
+      <c r="B84" t="s">
+        <v>9</v>
+      </c>
+      <c r="C84" t="s">
+        <v>10</v>
+      </c>
+      <c r="D84" t="s">
+        <v>353</v>
+      </c>
+      <c r="E84" t="s">
+        <v>354</v>
+      </c>
+      <c r="F84" t="s">
+        <v>46</v>
+      </c>
+      <c r="G84" s="1" t="s">
+        <v>355</v>
+      </c>
+      <c r="H84" t="s">
+        <v>356</v>
+      </c>
+    </row>
+    <row r="85" spans="1:8">
+      <c r="A85" t="s">
+        <v>357</v>
+      </c>
+      <c r="B85" t="s">
+        <v>9</v>
+      </c>
+      <c r="C85" t="s">
+        <v>23</v>
+      </c>
+      <c r="D85" t="s">
+        <v>353</v>
+      </c>
+      <c r="E85" t="s">
+        <v>354</v>
+      </c>
+      <c r="F85" t="s">
+        <v>42</v>
+      </c>
+      <c r="G85" s="1" t="s">
+        <v>358</v>
+      </c>
+      <c r="H85" t="s">
+        <v>359</v>
+      </c>
+    </row>
+    <row r="86" spans="1:8">
+      <c r="A86" t="s">
+        <v>360</v>
+      </c>
+      <c r="B86" t="s">
+        <v>9</v>
+      </c>
+      <c r="C86" t="s">
+        <v>27</v>
+      </c>
+      <c r="D86" t="s">
+        <v>353</v>
+      </c>
+      <c r="E86" t="s">
+        <v>354</v>
+      </c>
+      <c r="F86" t="s">
+        <v>42</v>
+      </c>
+      <c r="G86" s="1" t="s">
+        <v>361</v>
+      </c>
+      <c r="H86" t="s">
+        <v>362</v>
+      </c>
+    </row>
+    <row r="87" spans="1:8">
+      <c r="A87" t="s">
+        <v>363</v>
+      </c>
+      <c r="B87" t="s">
+        <v>9</v>
+      </c>
+      <c r="C87" t="s">
+        <v>32</v>
+      </c>
+      <c r="D87" t="s">
+        <v>353</v>
+      </c>
+      <c r="E87" t="s">
+        <v>354</v>
+      </c>
+      <c r="F87" t="s">
+        <v>364</v>
+      </c>
+      <c r="G87" s="1" t="s">
+        <v>365</v>
+      </c>
+      <c r="H87" t="s">
+        <v>366</v>
+      </c>
+    </row>
+    <row r="88" spans="1:8">
+      <c r="A88" t="s">
+        <v>367</v>
+      </c>
+      <c r="B88" t="s">
+        <v>9</v>
+      </c>
+      <c r="C88" t="s">
+        <v>36</v>
+      </c>
+      <c r="D88" t="s">
+        <v>353</v>
+      </c>
+      <c r="E88" t="s">
+        <v>354</v>
+      </c>
+      <c r="F88" t="s">
+        <v>219</v>
+      </c>
+      <c r="G88" s="1" t="s">
+        <v>368</v>
+      </c>
+      <c r="H88" t="s">
+        <v>369</v>
+      </c>
+    </row>
+    <row r="89" spans="1:8">
+      <c r="A89" t="s">
+        <v>370</v>
+      </c>
+      <c r="B89" t="s">
+        <v>9</v>
+      </c>
+      <c r="C89" t="s">
+        <v>61</v>
+      </c>
+      <c r="D89" t="s">
+        <v>353</v>
+      </c>
+      <c r="E89" t="s">
+        <v>354</v>
+      </c>
+      <c r="F89" t="s">
+        <v>371</v>
+      </c>
+      <c r="G89" s="1" t="s">
+        <v>372</v>
+      </c>
+      <c r="H89" t="s">
+        <v>373</v>
+      </c>
+    </row>
+    <row r="90" spans="1:8">
+      <c r="A90" t="s">
+        <v>374</v>
+      </c>
+      <c r="B90" t="s">
+        <v>9</v>
+      </c>
+      <c r="C90" t="s">
+        <v>66</v>
+      </c>
+      <c r="D90" t="s">
+        <v>353</v>
+      </c>
+      <c r="E90" t="s">
+        <v>354</v>
+      </c>
+      <c r="F90" t="s">
+        <v>375</v>
+      </c>
+      <c r="G90" s="1" t="s">
+        <v>376</v>
+      </c>
+      <c r="H90" t="s">
+        <v>377</v>
+      </c>
+    </row>
+    <row r="91" spans="1:8">
+      <c r="A91" t="s">
+        <v>378</v>
+      </c>
+      <c r="B91" t="s">
+        <v>9</v>
+      </c>
+      <c r="C91" t="s">
+        <v>70</v>
+      </c>
+      <c r="D91" t="s">
+        <v>353</v>
+      </c>
+      <c r="E91" t="s">
+        <v>354</v>
+      </c>
+      <c r="F91" t="s">
+        <v>219</v>
+      </c>
+      <c r="G91" s="1" t="s">
+        <v>379</v>
+      </c>
+      <c r="H91" t="s">
+        <v>380</v>
+      </c>
+    </row>
+    <row r="92" spans="1:8">
+      <c r="A92" t="s">
+        <v>381</v>
+      </c>
+      <c r="B92" t="s">
+        <v>9</v>
+      </c>
+      <c r="C92" t="s">
+        <v>74</v>
+      </c>
+      <c r="D92" t="s">
+        <v>353</v>
+      </c>
+      <c r="E92" t="s">
+        <v>354</v>
+      </c>
+      <c r="F92" t="s">
+        <v>382</v>
+      </c>
+      <c r="G92" s="1" t="s">
+        <v>383</v>
+      </c>
+      <c r="H92" t="s">
+        <v>384</v>
+      </c>
+    </row>
+    <row r="93" spans="1:8">
+      <c r="A93" t="s">
+        <v>385</v>
+      </c>
+      <c r="B93" t="s">
+        <v>9</v>
+      </c>
+      <c r="C93" t="s">
+        <v>78</v>
+      </c>
+      <c r="D93" t="s">
+        <v>353</v>
+      </c>
+      <c r="E93" t="s">
+        <v>354</v>
+      </c>
+      <c r="F93" t="s">
+        <v>375</v>
+      </c>
+      <c r="G93" s="1" t="s">
+        <v>386</v>
+      </c>
+      <c r="H93" t="s">
+        <v>387</v>
+      </c>
+    </row>
+    <row r="94" spans="1:8">
+      <c r="A94" t="s">
+        <v>388</v>
+      </c>
+      <c r="B94" t="s">
+        <v>9</v>
+      </c>
+      <c r="C94" t="s">
+        <v>82</v>
+      </c>
+      <c r="D94" t="s">
+        <v>353</v>
+      </c>
+      <c r="E94" t="s">
+        <v>354</v>
+      </c>
+      <c r="F94" t="s">
+        <v>28</v>
+      </c>
+      <c r="G94" s="1" t="s">
+        <v>389</v>
+      </c>
+      <c r="H94" t="s">
+        <v>390</v>
+      </c>
+    </row>
+    <row r="95" spans="1:8">
+      <c r="A95" t="s">
+        <v>391</v>
+      </c>
+      <c r="B95" t="s">
+        <v>9</v>
+      </c>
+      <c r="C95" t="s">
+        <v>86</v>
+      </c>
+      <c r="D95" t="s">
+        <v>353</v>
+      </c>
+      <c r="E95" t="s">
+        <v>354</v>
+      </c>
+      <c r="F95" t="s">
+        <v>144</v>
+      </c>
+      <c r="G95" s="1" t="s">
+        <v>392</v>
+      </c>
+      <c r="H95" t="s">
+        <v>393</v>
+      </c>
+    </row>
+    <row r="96" spans="1:8">
+      <c r="A96" t="s">
+        <v>394</v>
+      </c>
+      <c r="B96" t="s">
+        <v>9</v>
+      </c>
+      <c r="C96" t="s">
+        <v>90</v>
+      </c>
+      <c r="D96" t="s">
+        <v>353</v>
+      </c>
+      <c r="E96" t="s">
+        <v>354</v>
+      </c>
+      <c r="F96" t="s">
+        <v>219</v>
+      </c>
+      <c r="G96" s="1" t="s">
+        <v>395</v>
+      </c>
+      <c r="H96" t="s">
+        <v>396</v>
+      </c>
+    </row>
+    <row r="97" spans="1:8">
+      <c r="A97" t="s">
+        <v>397</v>
+      </c>
+      <c r="B97" t="s">
+        <v>9</v>
+      </c>
+      <c r="C97" t="s">
+        <v>94</v>
+      </c>
+      <c r="D97" t="s">
+        <v>353</v>
+      </c>
+      <c r="E97" t="s">
+        <v>354</v>
+      </c>
+      <c r="F97" t="s">
+        <v>144</v>
+      </c>
+      <c r="G97" s="1" t="s">
+        <v>398</v>
+      </c>
+      <c r="H97" t="s">
+        <v>399</v>
+      </c>
+    </row>
+    <row r="98" spans="1:8">
+      <c r="A98" t="s">
+        <v>400</v>
+      </c>
+      <c r="B98" t="s">
+        <v>9</v>
+      </c>
+      <c r="C98" t="s">
+        <v>98</v>
+      </c>
+      <c r="D98" t="s">
+        <v>353</v>
+      </c>
+      <c r="E98" t="s">
+        <v>354</v>
+      </c>
+      <c r="F98" t="s">
+        <v>28</v>
+      </c>
+      <c r="G98" s="1" t="s">
+        <v>401</v>
+      </c>
+      <c r="H98" t="s">
+        <v>402</v>
+      </c>
+    </row>
+    <row r="99" spans="1:8">
+      <c r="A99" t="s">
+        <v>403</v>
+      </c>
+      <c r="B99" t="s">
+        <v>9</v>
+      </c>
+      <c r="C99" t="s">
+        <v>103</v>
+      </c>
+      <c r="D99" t="s">
+        <v>353</v>
+      </c>
+      <c r="E99" t="s">
+        <v>354</v>
+      </c>
+      <c r="F99" t="s">
+        <v>214</v>
+      </c>
+      <c r="G99" s="1" t="s">
+        <v>404</v>
+      </c>
+      <c r="H99" t="s">
+        <v>405</v>
+      </c>
+    </row>
+    <row r="100" spans="1:8">
+      <c r="A100" t="s">
+        <v>406</v>
+      </c>
+      <c r="B100" t="s">
+        <v>9</v>
+      </c>
+      <c r="C100" t="s">
+        <v>107</v>
+      </c>
+      <c r="D100" t="s">
+        <v>353</v>
+      </c>
+      <c r="E100" t="s">
+        <v>354</v>
+      </c>
+      <c r="F100" t="s">
+        <v>54</v>
+      </c>
+      <c r="G100" s="1" t="s">
+        <v>407</v>
+      </c>
+      <c r="H100" t="s">
+        <v>408</v>
+      </c>
+    </row>
+    <row r="101" spans="1:8">
+      <c r="A101" t="s">
+        <v>409</v>
+      </c>
+      <c r="B101" t="s">
+        <v>9</v>
+      </c>
+      <c r="C101" t="s">
+        <v>111</v>
+      </c>
+      <c r="D101" t="s">
+        <v>353</v>
+      </c>
+      <c r="E101" t="s">
+        <v>354</v>
+      </c>
+      <c r="F101" t="s">
+        <v>28</v>
+      </c>
+      <c r="G101" s="1" t="s">
+        <v>410</v>
+      </c>
+      <c r="H101" t="s">
+        <v>411</v>
+      </c>
+    </row>
+    <row r="102" spans="1:8">
+      <c r="A102" t="s">
+        <v>412</v>
+      </c>
+      <c r="B102" t="s">
+        <v>9</v>
+      </c>
+      <c r="C102" t="s">
+        <v>115</v>
+      </c>
+      <c r="D102" t="s">
+        <v>353</v>
+      </c>
+      <c r="E102" t="s">
+        <v>354</v>
+      </c>
+      <c r="F102" t="s">
+        <v>28</v>
+      </c>
+      <c r="G102" s="1" t="s">
+        <v>413</v>
+      </c>
+      <c r="H102" t="s">
+        <v>414</v>
+      </c>
+    </row>
+    <row r="103" spans="1:8">
+      <c r="A103" t="s">
+        <v>415</v>
+      </c>
+      <c r="B103" t="s">
+        <v>9</v>
+      </c>
+      <c r="C103" t="s">
+        <v>119</v>
+      </c>
+      <c r="D103" t="s">
+        <v>353</v>
+      </c>
+      <c r="E103" t="s">
+        <v>354</v>
+      </c>
+      <c r="F103" t="s">
+        <v>28</v>
+      </c>
+      <c r="G103" s="1" t="s">
+        <v>416</v>
+      </c>
+      <c r="H103" t="s">
+        <v>417</v>
+      </c>
+    </row>
+    <row r="104" spans="1:8">
+      <c r="A104" t="s">
+        <v>418</v>
+      </c>
+      <c r="B104" t="s">
+        <v>9</v>
+      </c>
+      <c r="C104" t="s">
+        <v>124</v>
+      </c>
+      <c r="D104" t="s">
+        <v>353</v>
+      </c>
+      <c r="E104" t="s">
+        <v>354</v>
+      </c>
+      <c r="F104" t="s">
+        <v>46</v>
+      </c>
+      <c r="G104" s="1" t="s">
+        <v>419</v>
+      </c>
+      <c r="H104" t="s">
+        <v>420</v>
+      </c>
+    </row>
+    <row r="105" spans="1:8">
+      <c r="A105" t="s">
+        <v>421</v>
+      </c>
+      <c r="B105" t="s">
+        <v>9</v>
+      </c>
+      <c r="C105" t="s">
+        <v>128</v>
+      </c>
+      <c r="D105" t="s">
+        <v>353</v>
+      </c>
+      <c r="E105" t="s">
+        <v>354</v>
+      </c>
+      <c r="F105" t="s">
+        <v>144</v>
+      </c>
+      <c r="G105" s="1" t="s">
+        <v>422</v>
+      </c>
+      <c r="H105" t="s">
+        <v>423</v>
+      </c>
+    </row>
+    <row r="106" spans="1:8">
+      <c r="A106" t="s">
+        <v>424</v>
+      </c>
+      <c r="B106" t="s">
+        <v>9</v>
+      </c>
+      <c r="C106" t="s">
+        <v>10</v>
+      </c>
+      <c r="D106" t="s">
+        <v>425</v>
+      </c>
+      <c r="E106" t="s">
+        <v>426</v>
+      </c>
+      <c r="F106" t="s">
+        <v>427</v>
+      </c>
+      <c r="G106" s="1" t="s">
+        <v>428</v>
+      </c>
+      <c r="H106" t="s">
+        <v>429</v>
+      </c>
+    </row>
+    <row r="107" spans="1:8">
+      <c r="A107" t="s">
+        <v>430</v>
+      </c>
+      <c r="B107" t="s">
+        <v>9</v>
+      </c>
+      <c r="C107" t="s">
+        <v>23</v>
+      </c>
+      <c r="D107" t="s">
+        <v>425</v>
+      </c>
+      <c r="E107" t="s">
+        <v>426</v>
+      </c>
+      <c r="F107" t="s">
+        <v>179</v>
+      </c>
+      <c r="G107" s="1" t="s">
+        <v>431</v>
+      </c>
+      <c r="H107" t="s">
+        <v>432</v>
+      </c>
+    </row>
+    <row r="108" spans="1:8">
+      <c r="A108" t="s">
+        <v>433</v>
+      </c>
+      <c r="B108" t="s">
+        <v>9</v>
+      </c>
+      <c r="C108" t="s">
+        <v>10</v>
+      </c>
+      <c r="D108" t="s">
+        <v>434</v>
+      </c>
+      <c r="E108" t="s">
+        <v>435</v>
+      </c>
+      <c r="F108" t="s">
+        <v>46</v>
+      </c>
+      <c r="G108" s="1" t="s">
+        <v>436</v>
+      </c>
+      <c r="H108" t="s">
+        <v>437</v>
+      </c>
+    </row>
+    <row r="109" spans="1:8">
+      <c r="A109" t="s">
+        <v>438</v>
+      </c>
+      <c r="B109" t="s">
+        <v>9</v>
+      </c>
+      <c r="C109" t="s">
+        <v>23</v>
+      </c>
+      <c r="D109" t="s">
+        <v>434</v>
+      </c>
+      <c r="E109" t="s">
+        <v>435</v>
+      </c>
+      <c r="F109" t="s">
+        <v>382</v>
+      </c>
+      <c r="G109" s="1" t="s">
+        <v>439</v>
+      </c>
+      <c r="H109" t="s">
+        <v>440</v>
+      </c>
+    </row>
+    <row r="110" spans="1:8">
+      <c r="A110" t="s">
+        <v>441</v>
+      </c>
+      <c r="B110" t="s">
+        <v>9</v>
+      </c>
+      <c r="C110" t="s">
+        <v>27</v>
+      </c>
+      <c r="D110" t="s">
+        <v>434</v>
+      </c>
+      <c r="E110" t="s">
+        <v>435</v>
+      </c>
+      <c r="F110" t="s">
+        <v>364</v>
+      </c>
+      <c r="G110" s="1" t="s">
+        <v>442</v>
+      </c>
+      <c r="H110" t="s">
+        <v>443</v>
+      </c>
+    </row>
+    <row r="111" spans="1:8">
+      <c r="A111" t="s">
+        <v>444</v>
+      </c>
+      <c r="B111" t="s">
+        <v>9</v>
+      </c>
+      <c r="C111" t="s">
+        <v>32</v>
+      </c>
+      <c r="D111" t="s">
+        <v>434</v>
+      </c>
+      <c r="E111" t="s">
+        <v>435</v>
+      </c>
+      <c r="F111" t="s">
+        <v>42</v>
+      </c>
+      <c r="G111" s="1" t="s">
+        <v>445</v>
+      </c>
+      <c r="H111" t="s">
+        <v>446</v>
+      </c>
+    </row>
+    <row r="112" spans="1:8">
+      <c r="A112" t="s">
+        <v>447</v>
+      </c>
+      <c r="B112" t="s">
+        <v>9</v>
+      </c>
+      <c r="C112" t="s">
+        <v>36</v>
+      </c>
+      <c r="D112" t="s">
+        <v>434</v>
+      </c>
+      <c r="E112" t="s">
+        <v>435</v>
+      </c>
+      <c r="F112" t="s">
+        <v>448</v>
+      </c>
+      <c r="G112" s="1" t="s">
+        <v>449</v>
+      </c>
+      <c r="H112" t="s">
+        <v>450</v>
+      </c>
+    </row>
+    <row r="113" spans="1:8">
+      <c r="A113" t="s">
+        <v>451</v>
+      </c>
+      <c r="B113" t="s">
+        <v>9</v>
+      </c>
+      <c r="C113" t="s">
+        <v>61</v>
+      </c>
+      <c r="D113" t="s">
+        <v>434</v>
+      </c>
+      <c r="E113" t="s">
+        <v>435</v>
+      </c>
+      <c r="F113" t="s">
+        <v>149</v>
+      </c>
+      <c r="G113" s="1" t="s">
+        <v>452</v>
+      </c>
+      <c r="H113" t="s">
+        <v>453</v>
+      </c>
+    </row>
+    <row r="114" spans="1:8">
+      <c r="A114" t="s">
+        <v>454</v>
+      </c>
+      <c r="B114" t="s">
+        <v>9</v>
+      </c>
+      <c r="C114" t="s">
+        <v>66</v>
+      </c>
+      <c r="D114" t="s">
+        <v>434</v>
+      </c>
+      <c r="E114" t="s">
+        <v>435</v>
+      </c>
+      <c r="F114" t="s">
+        <v>219</v>
+      </c>
+      <c r="G114" s="1" t="s">
+        <v>455</v>
+      </c>
+      <c r="H114" t="s">
+        <v>456</v>
+      </c>
+    </row>
+    <row r="115" spans="1:8">
+      <c r="A115" t="s">
+        <v>457</v>
+      </c>
+      <c r="B115" t="s">
+        <v>9</v>
+      </c>
+      <c r="C115" t="s">
+        <v>70</v>
+      </c>
+      <c r="D115" t="s">
+        <v>434</v>
+      </c>
+      <c r="E115" t="s">
+        <v>435</v>
+      </c>
+      <c r="F115" t="s">
+        <v>28</v>
+      </c>
+      <c r="G115" s="1" t="s">
+        <v>458</v>
+      </c>
+      <c r="H115" t="s">
+        <v>459</v>
+      </c>
+    </row>
+    <row r="116" spans="1:8">
+      <c r="A116" t="s">
+        <v>460</v>
+      </c>
+      <c r="B116" t="s">
+        <v>9</v>
+      </c>
+      <c r="C116" t="s">
+        <v>74</v>
+      </c>
+      <c r="D116" t="s">
+        <v>434</v>
+      </c>
+      <c r="E116" t="s">
+        <v>435</v>
+      </c>
+      <c r="F116" t="s">
+        <v>62</v>
+      </c>
+      <c r="G116" s="1" t="s">
+        <v>461</v>
+      </c>
+      <c r="H116" t="s">
+        <v>462</v>
+      </c>
+    </row>
+    <row r="117" spans="1:8">
+      <c r="A117" t="s">
+        <v>463</v>
+      </c>
+      <c r="B117" t="s">
+        <v>9</v>
+      </c>
+      <c r="C117" t="s">
+        <v>78</v>
+      </c>
+      <c r="D117" t="s">
+        <v>434</v>
+      </c>
+      <c r="E117" t="s">
+        <v>435</v>
+      </c>
+      <c r="F117" t="s">
+        <v>179</v>
+      </c>
+      <c r="G117" s="1" t="s">
+        <v>464</v>
+      </c>
+      <c r="H117" t="s">
+        <v>465</v>
+      </c>
+    </row>
+    <row r="118" spans="1:8">
+      <c r="A118" t="s">
+        <v>466</v>
+      </c>
+      <c r="B118" t="s">
+        <v>9</v>
+      </c>
+      <c r="C118" t="s">
+        <v>82</v>
+      </c>
+      <c r="D118" t="s">
+        <v>434</v>
+      </c>
+      <c r="E118" t="s">
+        <v>435</v>
+      </c>
+      <c r="F118" t="s">
+        <v>144</v>
+      </c>
+      <c r="G118" s="1" t="s">
+        <v>467</v>
+      </c>
+      <c r="H118" t="s">
+        <v>468</v>
+      </c>
+    </row>
+    <row r="119" spans="1:8">
+      <c r="A119" t="s">
+        <v>469</v>
+      </c>
+      <c r="B119" t="s">
+        <v>9</v>
+      </c>
+      <c r="C119" t="s">
+        <v>86</v>
+      </c>
+      <c r="D119" t="s">
+        <v>434</v>
+      </c>
+      <c r="E119" t="s">
+        <v>435</v>
+      </c>
+      <c r="F119" t="s">
+        <v>470</v>
+      </c>
+      <c r="G119" s="1" t="s">
+        <v>471</v>
+      </c>
+      <c r="H119" t="s">
+        <v>472</v>
+      </c>
+    </row>
+    <row r="120" spans="1:8">
+      <c r="A120" t="s">
+        <v>473</v>
+      </c>
+      <c r="B120" t="s">
+        <v>9</v>
+      </c>
+      <c r="C120" t="s">
+        <v>90</v>
+      </c>
+      <c r="D120" t="s">
+        <v>434</v>
+      </c>
+      <c r="E120" t="s">
+        <v>435</v>
+      </c>
+      <c r="F120" t="s">
+        <v>201</v>
+      </c>
+      <c r="G120" s="1" t="s">
+        <v>474</v>
+      </c>
+      <c r="H120" t="s">
+        <v>475</v>
+      </c>
+    </row>
+    <row r="121" spans="1:8">
+      <c r="A121" t="s">
+        <v>476</v>
+      </c>
+      <c r="B121" t="s">
+        <v>9</v>
+      </c>
+      <c r="C121" t="s">
+        <v>94</v>
+      </c>
+      <c r="D121" t="s">
+        <v>434</v>
+      </c>
+      <c r="E121" t="s">
+        <v>435</v>
+      </c>
+      <c r="F121" t="s">
+        <v>54</v>
+      </c>
+      <c r="G121" s="1" t="s">
+        <v>477</v>
+      </c>
+      <c r="H121" t="s">
+        <v>478</v>
+      </c>
+    </row>
+    <row r="122" spans="1:8">
+      <c r="A122" t="s">
+        <v>479</v>
+      </c>
+      <c r="B122" t="s">
+        <v>9</v>
+      </c>
+      <c r="C122" t="s">
+        <v>98</v>
+      </c>
+      <c r="D122" t="s">
+        <v>434</v>
+      </c>
+      <c r="E122" t="s">
+        <v>435</v>
+      </c>
+      <c r="F122" t="s">
+        <v>167</v>
+      </c>
+      <c r="G122" s="1" t="s">
+        <v>480</v>
+      </c>
+      <c r="H122" t="s">
+        <v>481</v>
+      </c>
+    </row>
+    <row r="123" spans="1:8">
+      <c r="A123" t="s">
+        <v>482</v>
+      </c>
+      <c r="B123" t="s">
+        <v>9</v>
+      </c>
+      <c r="C123" t="s">
+        <v>103</v>
+      </c>
+      <c r="D123" t="s">
+        <v>434</v>
+      </c>
+      <c r="E123" t="s">
+        <v>435</v>
+      </c>
+      <c r="F123" t="s">
+        <v>179</v>
+      </c>
+      <c r="G123" s="1" t="s">
+        <v>483</v>
+      </c>
+      <c r="H123" t="s">
+        <v>484</v>
+      </c>
+    </row>
+    <row r="124" spans="1:8">
+      <c r="A124" t="s">
+        <v>485</v>
+      </c>
+      <c r="B124" t="s">
+        <v>9</v>
+      </c>
+      <c r="C124" t="s">
+        <v>107</v>
+      </c>
+      <c r="D124" t="s">
+        <v>434</v>
+      </c>
+      <c r="E124" t="s">
+        <v>435</v>
+      </c>
+      <c r="F124" t="s">
+        <v>364</v>
+      </c>
+      <c r="G124" s="1" t="s">
+        <v>486</v>
+      </c>
+      <c r="H124" t="s">
+        <v>487</v>
+      </c>
+    </row>
+    <row r="125" spans="1:8">
+      <c r="A125" t="s">
+        <v>488</v>
+      </c>
+      <c r="B125" t="s">
+        <v>9</v>
+      </c>
+      <c r="C125" t="s">
+        <v>111</v>
+      </c>
+      <c r="D125" t="s">
+        <v>434</v>
+      </c>
+      <c r="E125" t="s">
+        <v>435</v>
+      </c>
+      <c r="F125" t="s">
+        <v>382</v>
+      </c>
+      <c r="G125" s="1" t="s">
+        <v>489</v>
+      </c>
+      <c r="H125" t="s">
+        <v>490</v>
+      </c>
+    </row>
+    <row r="126" spans="1:8">
+      <c r="A126" t="s">
+        <v>491</v>
+      </c>
+      <c r="B126" t="s">
+        <v>9</v>
+      </c>
+      <c r="C126" t="s">
+        <v>115</v>
+      </c>
+      <c r="D126" t="s">
+        <v>434</v>
+      </c>
+      <c r="E126" t="s">
+        <v>435</v>
+      </c>
+      <c r="F126" t="s">
+        <v>219</v>
+      </c>
+      <c r="G126" s="1" t="s">
+        <v>492</v>
+      </c>
+      <c r="H126" t="s">
+        <v>493</v>
+      </c>
+    </row>
+    <row r="127" spans="1:8">
+      <c r="A127" t="s">
+        <v>494</v>
+      </c>
+      <c r="B127" t="s">
+        <v>9</v>
+      </c>
+      <c r="C127" t="s">
+        <v>119</v>
+      </c>
+      <c r="D127" t="s">
+        <v>434</v>
+      </c>
+      <c r="E127" t="s">
+        <v>435</v>
+      </c>
+      <c r="F127" t="s">
+        <v>28</v>
+      </c>
+      <c r="G127" s="1" t="s">
+        <v>495</v>
+      </c>
+      <c r="H127" t="s">
+        <v>496</v>
+      </c>
+    </row>
+    <row r="128" spans="1:8">
+      <c r="A128" t="s">
+        <v>497</v>
+      </c>
+      <c r="B128" t="s">
+        <v>9</v>
+      </c>
+      <c r="C128" t="s">
+        <v>124</v>
+      </c>
+      <c r="D128" t="s">
+        <v>434</v>
+      </c>
+      <c r="E128" t="s">
+        <v>435</v>
+      </c>
+      <c r="F128" t="s">
+        <v>46</v>
+      </c>
+      <c r="G128" s="1" t="s">
+        <v>498</v>
+      </c>
+      <c r="H128" t="s">
+        <v>499</v>
+      </c>
+    </row>
+    <row r="129" spans="1:8">
+      <c r="A129" t="s">
+        <v>500</v>
+      </c>
+      <c r="B129" t="s">
+        <v>9</v>
+      </c>
+      <c r="C129" t="s">
+        <v>128</v>
+      </c>
+      <c r="D129" t="s">
+        <v>434</v>
+      </c>
+      <c r="E129" t="s">
+        <v>435</v>
+      </c>
+      <c r="F129" t="s">
+        <v>149</v>
+      </c>
+      <c r="G129" s="1" t="s">
+        <v>501</v>
+      </c>
+      <c r="H129" t="s">
+        <v>502</v>
+      </c>
+    </row>
+    <row r="130" spans="1:8">
+      <c r="A130" t="s">
+        <v>503</v>
+      </c>
+      <c r="B130" t="s">
+        <v>9</v>
+      </c>
+      <c r="C130" t="s">
+        <v>132</v>
+      </c>
+      <c r="D130" t="s">
+        <v>434</v>
+      </c>
+      <c r="E130" t="s">
+        <v>435</v>
+      </c>
+      <c r="F130" t="s">
+        <v>504</v>
+      </c>
+      <c r="G130" s="1" t="s">
+        <v>505</v>
+      </c>
+      <c r="H130" t="s">
+        <v>506</v>
+      </c>
+    </row>
+    <row r="131" spans="1:8">
+      <c r="A131" t="s">
+        <v>507</v>
+      </c>
+      <c r="B131" t="s">
+        <v>9</v>
+      </c>
+      <c r="C131" t="s">
+        <v>136</v>
+      </c>
+      <c r="D131" t="s">
+        <v>434</v>
+      </c>
+      <c r="E131" t="s">
+        <v>435</v>
+      </c>
+      <c r="F131" t="s">
+        <v>167</v>
+      </c>
+      <c r="G131" s="1" t="s">
+        <v>508</v>
+      </c>
+      <c r="H131" t="s">
+        <v>509</v>
+      </c>
+    </row>
+    <row r="132" spans="1:8">
+      <c r="A132" t="s">
+        <v>510</v>
+      </c>
+      <c r="B132" t="s">
+        <v>9</v>
+      </c>
+      <c r="C132" t="s">
+        <v>140</v>
+      </c>
+      <c r="D132" t="s">
+        <v>434</v>
+      </c>
+      <c r="E132" t="s">
+        <v>435</v>
+      </c>
+      <c r="F132" t="s">
+        <v>120</v>
+      </c>
+      <c r="G132" s="1" t="s">
+        <v>511</v>
+      </c>
+      <c r="H132" t="s">
+        <v>512</v>
+      </c>
+    </row>
+    <row r="133" spans="1:8">
+      <c r="A133" t="s">
+        <v>513</v>
+      </c>
+      <c r="B133" t="s">
+        <v>9</v>
+      </c>
+      <c r="C133" t="s">
+        <v>143</v>
+      </c>
+      <c r="D133" t="s">
+        <v>434</v>
+      </c>
+      <c r="E133" t="s">
+        <v>435</v>
+      </c>
+      <c r="F133" t="s">
+        <v>470</v>
+      </c>
+      <c r="G133" s="1" t="s">
+        <v>514</v>
+      </c>
+      <c r="H133" t="s">
+        <v>515</v>
+      </c>
+    </row>
+    <row r="134" spans="1:8">
+      <c r="A134" t="s">
+        <v>516</v>
+      </c>
+      <c r="B134" t="s">
+        <v>9</v>
+      </c>
+      <c r="C134" t="s">
         <v>148</v>
+      </c>
+      <c r="D134" t="s">
+        <v>434</v>
+      </c>
+      <c r="E134" t="s">
+        <v>435</v>
+      </c>
+      <c r="F134" t="s">
+        <v>371</v>
+      </c>
+      <c r="G134" s="1" t="s">
+        <v>517</v>
+      </c>
+      <c r="H134" t="s">
+        <v>518</v>
+      </c>
+    </row>
+    <row r="135" spans="1:8">
+      <c r="A135" t="s">
+        <v>519</v>
+      </c>
+      <c r="B135" t="s">
+        <v>9</v>
+      </c>
+      <c r="C135" t="s">
+        <v>153</v>
+      </c>
+      <c r="D135" t="s">
+        <v>434</v>
+      </c>
+      <c r="E135" t="s">
+        <v>435</v>
+      </c>
+      <c r="F135" t="s">
+        <v>62</v>
+      </c>
+      <c r="G135" s="1" t="s">
+        <v>520</v>
+      </c>
+      <c r="H135" t="s">
+        <v>521</v>
+      </c>
+    </row>
+    <row r="136" spans="1:8">
+      <c r="A136" t="s">
+        <v>522</v>
+      </c>
+      <c r="B136" t="s">
+        <v>9</v>
+      </c>
+      <c r="C136" t="s">
+        <v>157</v>
+      </c>
+      <c r="D136" t="s">
+        <v>434</v>
+      </c>
+      <c r="E136" t="s">
+        <v>435</v>
+      </c>
+      <c r="F136" t="s">
+        <v>50</v>
+      </c>
+      <c r="G136" s="1" t="s">
+        <v>523</v>
+      </c>
+      <c r="H136" t="s">
+        <v>524</v>
+      </c>
+    </row>
+    <row r="137" spans="1:8">
+      <c r="A137" t="s">
+        <v>525</v>
+      </c>
+      <c r="B137" t="s">
+        <v>9</v>
+      </c>
+      <c r="C137" t="s">
+        <v>162</v>
+      </c>
+      <c r="D137" t="s">
+        <v>434</v>
+      </c>
+      <c r="E137" t="s">
+        <v>435</v>
+      </c>
+      <c r="F137" t="s">
+        <v>214</v>
+      </c>
+      <c r="G137" s="1" t="s">
+        <v>526</v>
+      </c>
+      <c r="H137" t="s">
+        <v>527</v>
+      </c>
+    </row>
+    <row r="138" spans="1:8">
+      <c r="A138" t="s">
+        <v>528</v>
+      </c>
+      <c r="B138" t="s">
+        <v>9</v>
+      </c>
+      <c r="C138" t="s">
+        <v>166</v>
+      </c>
+      <c r="D138" t="s">
+        <v>434</v>
+      </c>
+      <c r="E138" t="s">
+        <v>435</v>
+      </c>
+      <c r="F138" t="s">
+        <v>42</v>
+      </c>
+      <c r="G138" s="1" t="s">
+        <v>529</v>
+      </c>
+      <c r="H138" t="s">
+        <v>530</v>
+      </c>
+    </row>
+    <row r="139" spans="1:8">
+      <c r="A139" t="s">
+        <v>531</v>
+      </c>
+      <c r="B139" t="s">
+        <v>9</v>
+      </c>
+      <c r="C139" t="s">
+        <v>171</v>
+      </c>
+      <c r="D139" t="s">
+        <v>434</v>
+      </c>
+      <c r="E139" t="s">
+        <v>435</v>
+      </c>
+      <c r="F139" t="s">
+        <v>201</v>
+      </c>
+      <c r="G139" s="1" t="s">
+        <v>532</v>
+      </c>
+      <c r="H139" t="s">
+        <v>533</v>
+      </c>
+    </row>
+    <row r="140" spans="1:8">
+      <c r="A140" t="s">
+        <v>534</v>
+      </c>
+      <c r="B140" t="s">
+        <v>9</v>
+      </c>
+      <c r="C140" t="s">
+        <v>174</v>
+      </c>
+      <c r="D140" t="s">
+        <v>434</v>
+      </c>
+      <c r="E140" t="s">
+        <v>435</v>
+      </c>
+      <c r="F140" t="s">
+        <v>179</v>
+      </c>
+      <c r="G140" s="1" t="s">
+        <v>535</v>
+      </c>
+      <c r="H140" t="s">
+        <v>536</v>
+      </c>
+    </row>
+    <row r="141" spans="1:8">
+      <c r="A141" t="s">
+        <v>537</v>
+      </c>
+      <c r="B141" t="s">
+        <v>9</v>
+      </c>
+      <c r="C141" t="s">
+        <v>178</v>
+      </c>
+      <c r="D141" t="s">
+        <v>434</v>
+      </c>
+      <c r="E141" t="s">
+        <v>435</v>
+      </c>
+      <c r="F141" t="s">
+        <v>144</v>
+      </c>
+      <c r="G141" s="1" t="s">
+        <v>538</v>
+      </c>
+      <c r="H141" t="s">
+        <v>539</v>
+      </c>
+    </row>
+    <row r="142" spans="1:8">
+      <c r="A142" t="s">
+        <v>540</v>
+      </c>
+      <c r="B142" t="s">
+        <v>9</v>
+      </c>
+      <c r="C142" t="s">
+        <v>183</v>
+      </c>
+      <c r="D142" t="s">
+        <v>434</v>
+      </c>
+      <c r="E142" t="s">
+        <v>435</v>
+      </c>
+      <c r="F142" t="s">
+        <v>201</v>
+      </c>
+      <c r="G142" s="1" t="s">
+        <v>541</v>
+      </c>
+      <c r="H142" t="s">
+        <v>542</v>
+      </c>
+    </row>
+    <row r="143" spans="1:8">
+      <c r="A143" t="s">
+        <v>543</v>
+      </c>
+      <c r="B143" t="s">
+        <v>9</v>
+      </c>
+      <c r="C143" t="s">
+        <v>187</v>
+      </c>
+      <c r="D143" t="s">
+        <v>434</v>
+      </c>
+      <c r="E143" t="s">
+        <v>435</v>
+      </c>
+      <c r="F143" t="s">
+        <v>382</v>
+      </c>
+      <c r="G143" s="1" t="s">
+        <v>544</v>
+      </c>
+      <c r="H143" t="s">
+        <v>545</v>
+      </c>
+    </row>
+    <row r="144" spans="1:8">
+      <c r="A144" t="s">
+        <v>546</v>
+      </c>
+      <c r="B144" t="s">
+        <v>9</v>
+      </c>
+      <c r="C144" t="s">
+        <v>192</v>
+      </c>
+      <c r="D144" t="s">
+        <v>434</v>
+      </c>
+      <c r="E144" t="s">
+        <v>435</v>
+      </c>
+      <c r="F144" t="s">
+        <v>219</v>
+      </c>
+      <c r="G144" s="1" t="s">
+        <v>547</v>
+      </c>
+      <c r="H144" t="s">
+        <v>548</v>
+      </c>
+    </row>
+    <row r="145" spans="1:8">
+      <c r="A145" t="s">
+        <v>549</v>
+      </c>
+      <c r="B145" t="s">
+        <v>9</v>
+      </c>
+      <c r="C145" t="s">
+        <v>196</v>
+      </c>
+      <c r="D145" t="s">
+        <v>434</v>
+      </c>
+      <c r="E145" t="s">
+        <v>435</v>
+      </c>
+      <c r="F145" t="s">
+        <v>364</v>
+      </c>
+      <c r="G145" s="1" t="s">
+        <v>550</v>
+      </c>
+      <c r="H145" t="s">
+        <v>551</v>
+      </c>
+    </row>
+    <row r="146" spans="1:8">
+      <c r="A146" t="s">
+        <v>552</v>
+      </c>
+      <c r="B146" t="s">
+        <v>9</v>
+      </c>
+      <c r="C146" t="s">
+        <v>200</v>
+      </c>
+      <c r="D146" t="s">
+        <v>434</v>
+      </c>
+      <c r="E146" t="s">
+        <v>435</v>
+      </c>
+      <c r="F146" t="s">
+        <v>201</v>
+      </c>
+      <c r="G146" s="1" t="s">
+        <v>553</v>
+      </c>
+      <c r="H146" t="s">
+        <v>554</v>
+      </c>
+    </row>
+    <row r="147" spans="1:8">
+      <c r="A147" t="s">
+        <v>555</v>
+      </c>
+      <c r="B147" t="s">
+        <v>9</v>
+      </c>
+      <c r="C147" t="s">
+        <v>205</v>
+      </c>
+      <c r="D147" t="s">
+        <v>434</v>
+      </c>
+      <c r="E147" t="s">
+        <v>435</v>
+      </c>
+      <c r="F147" t="s">
+        <v>144</v>
+      </c>
+      <c r="G147" s="1" t="s">
+        <v>556</v>
+      </c>
+      <c r="H147" t="s">
+        <v>557</v>
+      </c>
+    </row>
+    <row r="148" spans="1:8">
+      <c r="A148" t="s">
+        <v>558</v>
+      </c>
+      <c r="B148" t="s">
+        <v>9</v>
+      </c>
+      <c r="C148" t="s">
+        <v>209</v>
+      </c>
+      <c r="D148" t="s">
+        <v>434</v>
+      </c>
+      <c r="E148" t="s">
+        <v>435</v>
+      </c>
+      <c r="F148" t="s">
+        <v>167</v>
+      </c>
+      <c r="G148" s="1" t="s">
+        <v>559</v>
+      </c>
+      <c r="H148" t="s">
+        <v>560</v>
+      </c>
+    </row>
+    <row r="149" spans="1:8">
+      <c r="A149" t="s">
+        <v>561</v>
+      </c>
+      <c r="B149" t="s">
+        <v>9</v>
+      </c>
+      <c r="C149" t="s">
+        <v>213</v>
+      </c>
+      <c r="D149" t="s">
+        <v>434</v>
+      </c>
+      <c r="E149" t="s">
+        <v>435</v>
+      </c>
+      <c r="F149" t="s">
+        <v>219</v>
+      </c>
+      <c r="G149" s="1" t="s">
+        <v>562</v>
+      </c>
+      <c r="H149" t="s">
+        <v>563</v>
+      </c>
+    </row>
+    <row r="150" spans="1:8">
+      <c r="A150" t="s">
+        <v>564</v>
+      </c>
+      <c r="B150" t="s">
+        <v>9</v>
+      </c>
+      <c r="C150" t="s">
+        <v>218</v>
+      </c>
+      <c r="D150" t="s">
+        <v>434</v>
+      </c>
+      <c r="E150" t="s">
+        <v>435</v>
+      </c>
+      <c r="F150" t="s">
+        <v>28</v>
+      </c>
+      <c r="G150" s="1" t="s">
+        <v>565</v>
+      </c>
+      <c r="H150" t="s">
+        <v>566</v>
+      </c>
+    </row>
+    <row r="151" spans="1:8">
+      <c r="A151" t="s">
+        <v>567</v>
+      </c>
+      <c r="B151" t="s">
+        <v>9</v>
+      </c>
+      <c r="C151" t="s">
+        <v>223</v>
+      </c>
+      <c r="D151" t="s">
+        <v>434</v>
+      </c>
+      <c r="E151" t="s">
+        <v>435</v>
+      </c>
+      <c r="F151" t="s">
+        <v>382</v>
+      </c>
+      <c r="G151" s="1" t="s">
+        <v>568</v>
+      </c>
+      <c r="H151" t="s">
+        <v>569</v>
+      </c>
+    </row>
+    <row r="152" spans="1:8">
+      <c r="A152" t="s">
+        <v>570</v>
+      </c>
+      <c r="B152" t="s">
+        <v>9</v>
+      </c>
+      <c r="C152" t="s">
+        <v>227</v>
+      </c>
+      <c r="D152" t="s">
+        <v>434</v>
+      </c>
+      <c r="E152" t="s">
+        <v>435</v>
+      </c>
+      <c r="F152" t="s">
+        <v>144</v>
+      </c>
+      <c r="G152" s="1" t="s">
+        <v>571</v>
+      </c>
+      <c r="H152" t="s">
+        <v>572</v>
+      </c>
+    </row>
+    <row r="153" spans="1:8">
+      <c r="A153" t="s">
+        <v>573</v>
+      </c>
+      <c r="B153" t="s">
+        <v>9</v>
+      </c>
+      <c r="C153" t="s">
+        <v>231</v>
+      </c>
+      <c r="D153" t="s">
+        <v>434</v>
+      </c>
+      <c r="E153" t="s">
+        <v>435</v>
+      </c>
+      <c r="F153" t="s">
+        <v>201</v>
+      </c>
+      <c r="G153" s="1" t="s">
+        <v>574</v>
+      </c>
+      <c r="H153" t="s">
+        <v>575</v>
+      </c>
+    </row>
+    <row r="154" spans="1:8">
+      <c r="A154" t="s">
+        <v>576</v>
+      </c>
+      <c r="B154" t="s">
+        <v>9</v>
+      </c>
+      <c r="C154" t="s">
+        <v>235</v>
+      </c>
+      <c r="D154" t="s">
+        <v>434</v>
+      </c>
+      <c r="E154" t="s">
+        <v>435</v>
+      </c>
+      <c r="F154" t="s">
+        <v>144</v>
+      </c>
+      <c r="G154" s="1" t="s">
+        <v>577</v>
+      </c>
+      <c r="H154" t="s">
+        <v>578</v>
+      </c>
+    </row>
+    <row r="155" spans="1:8">
+      <c r="A155" t="s">
+        <v>579</v>
+      </c>
+      <c r="B155" t="s">
+        <v>9</v>
+      </c>
+      <c r="C155" t="s">
+        <v>239</v>
+      </c>
+      <c r="D155" t="s">
+        <v>434</v>
+      </c>
+      <c r="E155" t="s">
+        <v>435</v>
+      </c>
+      <c r="F155" t="s">
+        <v>219</v>
+      </c>
+      <c r="G155" s="1" t="s">
+        <v>580</v>
+      </c>
+      <c r="H155" t="s">
+        <v>581</v>
+      </c>
+    </row>
+    <row r="156" spans="1:8">
+      <c r="A156" t="s">
+        <v>582</v>
+      </c>
+      <c r="B156" t="s">
+        <v>9</v>
+      </c>
+      <c r="C156" t="s">
+        <v>243</v>
+      </c>
+      <c r="D156" t="s">
+        <v>434</v>
+      </c>
+      <c r="E156" t="s">
+        <v>435</v>
+      </c>
+      <c r="F156" t="s">
+        <v>167</v>
+      </c>
+      <c r="G156" s="1" t="s">
+        <v>583</v>
+      </c>
+      <c r="H156" t="s">
+        <v>584</v>
+      </c>
+    </row>
+    <row r="157" spans="1:8">
+      <c r="A157" t="s">
+        <v>585</v>
+      </c>
+      <c r="B157" t="s">
+        <v>9</v>
+      </c>
+      <c r="C157" t="s">
+        <v>251</v>
+      </c>
+      <c r="D157" t="s">
+        <v>434</v>
+      </c>
+      <c r="E157" t="s">
+        <v>435</v>
+      </c>
+      <c r="F157" t="s">
+        <v>382</v>
+      </c>
+      <c r="G157" s="1" t="s">
+        <v>586</v>
+      </c>
+      <c r="H157" t="s">
+        <v>587</v>
+      </c>
+    </row>
+    <row r="158" spans="1:8">
+      <c r="A158" t="s">
+        <v>588</v>
+      </c>
+      <c r="B158" t="s">
+        <v>9</v>
+      </c>
+      <c r="C158" t="s">
+        <v>255</v>
+      </c>
+      <c r="D158" t="s">
+        <v>434</v>
+      </c>
+      <c r="E158" t="s">
+        <v>435</v>
+      </c>
+      <c r="F158" t="s">
+        <v>589</v>
+      </c>
+      <c r="G158" s="1" t="s">
+        <v>590</v>
+      </c>
+      <c r="H158" t="s">
+        <v>591</v>
+      </c>
+    </row>
+    <row r="159" spans="1:8">
+      <c r="A159" t="s">
+        <v>592</v>
+      </c>
+      <c r="B159" t="s">
+        <v>9</v>
+      </c>
+      <c r="C159" t="s">
+        <v>259</v>
+      </c>
+      <c r="D159" t="s">
+        <v>434</v>
+      </c>
+      <c r="E159" t="s">
+        <v>435</v>
+      </c>
+      <c r="F159" t="s">
+        <v>364</v>
+      </c>
+      <c r="G159" s="1" t="s">
+        <v>593</v>
+      </c>
+      <c r="H159" t="s">
+        <v>594</v>
+      </c>
+    </row>
+    <row r="160" spans="1:8">
+      <c r="A160" t="s">
+        <v>595</v>
+      </c>
+      <c r="B160" t="s">
+        <v>9</v>
+      </c>
+      <c r="C160" t="s">
+        <v>263</v>
+      </c>
+      <c r="D160" t="s">
+        <v>434</v>
+      </c>
+      <c r="E160" t="s">
+        <v>435</v>
+      </c>
+      <c r="F160" t="s">
+        <v>50</v>
+      </c>
+      <c r="G160" s="1" t="s">
+        <v>596</v>
+      </c>
+      <c r="H160" t="s">
+        <v>597</v>
+      </c>
+    </row>
+    <row r="161" spans="1:8">
+      <c r="A161" t="s">
+        <v>598</v>
+      </c>
+      <c r="B161" t="s">
+        <v>9</v>
+      </c>
+      <c r="C161" t="s">
+        <v>267</v>
+      </c>
+      <c r="D161" t="s">
+        <v>434</v>
+      </c>
+      <c r="E161" t="s">
+        <v>435</v>
+      </c>
+      <c r="F161" t="s">
+        <v>28</v>
+      </c>
+      <c r="G161" s="1" t="s">
+        <v>599</v>
+      </c>
+      <c r="H161" t="s">
+        <v>600</v>
+      </c>
+    </row>
+    <row r="162" spans="1:8">
+      <c r="A162" t="s">
+        <v>601</v>
+      </c>
+      <c r="B162" t="s">
+        <v>9</v>
+      </c>
+      <c r="C162" t="s">
+        <v>271</v>
+      </c>
+      <c r="D162" t="s">
+        <v>434</v>
+      </c>
+      <c r="E162" t="s">
+        <v>435</v>
+      </c>
+      <c r="F162" t="s">
+        <v>214</v>
+      </c>
+      <c r="G162" s="1" t="s">
+        <v>602</v>
+      </c>
+      <c r="H162" t="s">
+        <v>603</v>
+      </c>
+    </row>
+    <row r="163" spans="1:8">
+      <c r="A163" t="s">
+        <v>604</v>
+      </c>
+      <c r="B163" t="s">
+        <v>9</v>
+      </c>
+      <c r="C163" t="s">
+        <v>275</v>
+      </c>
+      <c r="D163" t="s">
+        <v>434</v>
+      </c>
+      <c r="E163" t="s">
+        <v>435</v>
+      </c>
+      <c r="F163" t="s">
+        <v>42</v>
+      </c>
+      <c r="G163" s="1" t="s">
+        <v>605</v>
+      </c>
+      <c r="H163" t="s">
+        <v>606</v>
+      </c>
+    </row>
+    <row r="164" spans="1:8">
+      <c r="A164" t="s">
+        <v>607</v>
+      </c>
+      <c r="B164" t="s">
+        <v>9</v>
+      </c>
+      <c r="C164" t="s">
+        <v>279</v>
+      </c>
+      <c r="D164" t="s">
+        <v>434</v>
+      </c>
+      <c r="E164" t="s">
+        <v>435</v>
+      </c>
+      <c r="F164" t="s">
+        <v>179</v>
+      </c>
+      <c r="G164" s="1" t="s">
+        <v>608</v>
+      </c>
+      <c r="H164" t="s">
+        <v>609</v>
+      </c>
+    </row>
+    <row r="165" spans="1:8">
+      <c r="A165" t="s">
+        <v>610</v>
+      </c>
+      <c r="B165" t="s">
+        <v>9</v>
+      </c>
+      <c r="C165" t="s">
+        <v>283</v>
+      </c>
+      <c r="D165" t="s">
+        <v>434</v>
+      </c>
+      <c r="E165" t="s">
+        <v>435</v>
+      </c>
+      <c r="F165" t="s">
+        <v>201</v>
+      </c>
+      <c r="G165" s="1" t="s">
+        <v>611</v>
+      </c>
+      <c r="H165" t="s">
+        <v>612</v>
+      </c>
+    </row>
+    <row r="166" spans="1:8">
+      <c r="A166" t="s">
+        <v>613</v>
+      </c>
+      <c r="B166" t="s">
+        <v>9</v>
+      </c>
+      <c r="C166" t="s">
+        <v>287</v>
+      </c>
+      <c r="D166" t="s">
+        <v>434</v>
+      </c>
+      <c r="E166" t="s">
+        <v>435</v>
+      </c>
+      <c r="F166" t="s">
+        <v>149</v>
+      </c>
+      <c r="G166" s="1" t="s">
+        <v>614</v>
+      </c>
+      <c r="H166" t="s">
+        <v>615</v>
+      </c>
+    </row>
+    <row r="167" spans="1:8">
+      <c r="A167" t="s">
+        <v>616</v>
+      </c>
+      <c r="B167" t="s">
+        <v>9</v>
+      </c>
+      <c r="C167" t="s">
+        <v>290</v>
+      </c>
+      <c r="D167" t="s">
+        <v>434</v>
+      </c>
+      <c r="E167" t="s">
+        <v>435</v>
+      </c>
+      <c r="F167" t="s">
+        <v>120</v>
+      </c>
+      <c r="G167" s="1" t="s">
+        <v>617</v>
+      </c>
+      <c r="H167" t="s">
+        <v>618</v>
+      </c>
+    </row>
+    <row r="168" spans="1:8">
+      <c r="A168" t="s">
+        <v>619</v>
+      </c>
+      <c r="B168" t="s">
+        <v>9</v>
+      </c>
+      <c r="C168" t="s">
+        <v>294</v>
+      </c>
+      <c r="D168" t="s">
+        <v>434</v>
+      </c>
+      <c r="E168" t="s">
+        <v>435</v>
+      </c>
+      <c r="F168" t="s">
+        <v>219</v>
+      </c>
+      <c r="G168" s="1" t="s">
+        <v>620</v>
+      </c>
+      <c r="H168" t="s">
+        <v>621</v>
+      </c>
+    </row>
+    <row r="169" spans="1:8">
+      <c r="A169" t="s">
+        <v>622</v>
+      </c>
+      <c r="B169" t="s">
+        <v>9</v>
+      </c>
+      <c r="C169" t="s">
+        <v>298</v>
+      </c>
+      <c r="D169" t="s">
+        <v>434</v>
+      </c>
+      <c r="E169" t="s">
+        <v>435</v>
+      </c>
+      <c r="F169" t="s">
+        <v>46</v>
+      </c>
+      <c r="G169" s="1" t="s">
+        <v>623</v>
+      </c>
+      <c r="H169" t="s">
+        <v>624</v>
+      </c>
+    </row>
+    <row r="170" spans="1:8">
+      <c r="A170" t="s">
+        <v>625</v>
+      </c>
+      <c r="B170" t="s">
+        <v>9</v>
+      </c>
+      <c r="C170" t="s">
+        <v>302</v>
+      </c>
+      <c r="D170" t="s">
+        <v>434</v>
+      </c>
+      <c r="E170" t="s">
+        <v>435</v>
+      </c>
+      <c r="F170" t="s">
+        <v>470</v>
+      </c>
+      <c r="G170" s="1" t="s">
+        <v>626</v>
+      </c>
+      <c r="H170" t="s">
+        <v>627</v>
+      </c>
+    </row>
+    <row r="171" spans="1:8">
+      <c r="A171" t="s">
+        <v>628</v>
+      </c>
+      <c r="B171" t="s">
+        <v>9</v>
+      </c>
+      <c r="C171" t="s">
+        <v>306</v>
+      </c>
+      <c r="D171" t="s">
+        <v>434</v>
+      </c>
+      <c r="E171" t="s">
+        <v>435</v>
+      </c>
+      <c r="F171" t="s">
+        <v>382</v>
+      </c>
+      <c r="G171" s="1" t="s">
+        <v>629</v>
+      </c>
+      <c r="H171" t="s">
+        <v>630</v>
+      </c>
+    </row>
+    <row r="172" spans="1:8">
+      <c r="A172" t="s">
+        <v>631</v>
+      </c>
+      <c r="B172" t="s">
+        <v>9</v>
+      </c>
+      <c r="C172" t="s">
+        <v>310</v>
+      </c>
+      <c r="D172" t="s">
+        <v>434</v>
+      </c>
+      <c r="E172" t="s">
+        <v>435</v>
+      </c>
+      <c r="F172" t="s">
+        <v>364</v>
+      </c>
+      <c r="G172" s="1" t="s">
+        <v>632</v>
+      </c>
+      <c r="H172" t="s">
+        <v>633</v>
+      </c>
+    </row>
+    <row r="173" spans="1:8">
+      <c r="A173" t="s">
+        <v>634</v>
+      </c>
+      <c r="B173" t="s">
+        <v>9</v>
+      </c>
+      <c r="C173" t="s">
+        <v>314</v>
+      </c>
+      <c r="D173" t="s">
+        <v>434</v>
+      </c>
+      <c r="E173" t="s">
+        <v>435</v>
+      </c>
+      <c r="F173" t="s">
+        <v>201</v>
+      </c>
+      <c r="G173" s="1" t="s">
+        <v>635</v>
+      </c>
+      <c r="H173" t="s">
+        <v>636</v>
+      </c>
+    </row>
+    <row r="174" spans="1:8">
+      <c r="A174" t="s">
+        <v>637</v>
+      </c>
+      <c r="B174" t="s">
+        <v>9</v>
+      </c>
+      <c r="C174" t="s">
+        <v>318</v>
+      </c>
+      <c r="D174" t="s">
+        <v>434</v>
+      </c>
+      <c r="E174" t="s">
+        <v>435</v>
+      </c>
+      <c r="F174" t="s">
+        <v>214</v>
+      </c>
+      <c r="G174" s="1" t="s">
+        <v>638</v>
+      </c>
+      <c r="H174" t="s">
+        <v>639</v>
+      </c>
+    </row>
+    <row r="175" spans="1:8">
+      <c r="A175" t="s">
+        <v>640</v>
+      </c>
+      <c r="B175" t="s">
+        <v>9</v>
+      </c>
+      <c r="C175" t="s">
+        <v>322</v>
+      </c>
+      <c r="D175" t="s">
+        <v>434</v>
+      </c>
+      <c r="E175" t="s">
+        <v>435</v>
+      </c>
+      <c r="F175" t="s">
+        <v>28</v>
+      </c>
+      <c r="G175" s="1" t="s">
+        <v>641</v>
+      </c>
+      <c r="H175" t="s">
+        <v>642</v>
+      </c>
+    </row>
+    <row r="176" spans="1:8">
+      <c r="A176" t="s">
+        <v>643</v>
+      </c>
+      <c r="B176" t="s">
+        <v>9</v>
+      </c>
+      <c r="C176" t="s">
+        <v>326</v>
+      </c>
+      <c r="D176" t="s">
+        <v>434</v>
+      </c>
+      <c r="E176" t="s">
+        <v>435</v>
+      </c>
+      <c r="F176" t="s">
+        <v>167</v>
+      </c>
+      <c r="G176" s="1" t="s">
+        <v>644</v>
+      </c>
+      <c r="H176" t="s">
+        <v>645</v>
+      </c>
+    </row>
+    <row r="177" spans="1:8">
+      <c r="A177" t="s">
+        <v>646</v>
+      </c>
+      <c r="B177" t="s">
+        <v>9</v>
+      </c>
+      <c r="C177" t="s">
+        <v>330</v>
+      </c>
+      <c r="D177" t="s">
+        <v>434</v>
+      </c>
+      <c r="E177" t="s">
+        <v>435</v>
+      </c>
+      <c r="F177" t="s">
+        <v>42</v>
+      </c>
+      <c r="G177" s="1" t="s">
+        <v>647</v>
+      </c>
+      <c r="H177" t="s">
+        <v>648</v>
+      </c>
+    </row>
+    <row r="178" spans="1:8">
+      <c r="A178" t="s">
+        <v>649</v>
+      </c>
+      <c r="B178" t="s">
+        <v>9</v>
+      </c>
+      <c r="C178" t="s">
+        <v>334</v>
+      </c>
+      <c r="D178" t="s">
+        <v>434</v>
+      </c>
+      <c r="E178" t="s">
+        <v>435</v>
+      </c>
+      <c r="F178" t="s">
+        <v>179</v>
+      </c>
+      <c r="G178" s="1" t="s">
+        <v>650</v>
+      </c>
+      <c r="H178" t="s">
+        <v>651</v>
+      </c>
+    </row>
+    <row r="179" spans="1:8">
+      <c r="A179" t="s">
+        <v>652</v>
+      </c>
+      <c r="B179" t="s">
+        <v>9</v>
+      </c>
+      <c r="C179" t="s">
+        <v>338</v>
+      </c>
+      <c r="D179" t="s">
+        <v>434</v>
+      </c>
+      <c r="E179" t="s">
+        <v>435</v>
+      </c>
+      <c r="F179" t="s">
+        <v>144</v>
+      </c>
+      <c r="G179" s="1" t="s">
+        <v>653</v>
+      </c>
+      <c r="H179" t="s">
+        <v>654</v>
+      </c>
+    </row>
+    <row r="180" spans="1:8">
+      <c r="A180" t="s">
+        <v>655</v>
+      </c>
+      <c r="B180" t="s">
+        <v>9</v>
+      </c>
+      <c r="C180" t="s">
+        <v>341</v>
+      </c>
+      <c r="D180" t="s">
+        <v>434</v>
+      </c>
+      <c r="E180" t="s">
+        <v>435</v>
+      </c>
+      <c r="F180" t="s">
+        <v>50</v>
+      </c>
+      <c r="G180" s="1" t="s">
+        <v>656</v>
+      </c>
+      <c r="H180" t="s">
+        <v>657</v>
+      </c>
+    </row>
+    <row r="181" spans="1:8">
+      <c r="A181" t="s">
+        <v>658</v>
+      </c>
+      <c r="B181" t="s">
+        <v>9</v>
+      </c>
+      <c r="C181" t="s">
+        <v>345</v>
+      </c>
+      <c r="D181" t="s">
+        <v>434</v>
+      </c>
+      <c r="E181" t="s">
+        <v>435</v>
+      </c>
+      <c r="F181" t="s">
+        <v>219</v>
+      </c>
+      <c r="G181" s="1" t="s">
+        <v>659</v>
+      </c>
+      <c r="H181" t="s">
+        <v>660</v>
+      </c>
+    </row>
+    <row r="182" spans="1:8">
+      <c r="A182" t="s">
+        <v>661</v>
+      </c>
+      <c r="B182" t="s">
+        <v>9</v>
+      </c>
+      <c r="C182" t="s">
+        <v>349</v>
+      </c>
+      <c r="D182" t="s">
+        <v>434</v>
+      </c>
+      <c r="E182" t="s">
+        <v>435</v>
+      </c>
+      <c r="F182" t="s">
+        <v>201</v>
+      </c>
+      <c r="G182" s="1" t="s">
+        <v>662</v>
+      </c>
+      <c r="H182" t="s">
+        <v>663</v>
+      </c>
+    </row>
+    <row r="183" spans="1:8">
+      <c r="A183" t="s">
+        <v>664</v>
+      </c>
+      <c r="B183" t="s">
+        <v>9</v>
+      </c>
+      <c r="C183" t="s">
+        <v>665</v>
+      </c>
+      <c r="D183" t="s">
+        <v>434</v>
+      </c>
+      <c r="E183" t="s">
+        <v>435</v>
+      </c>
+      <c r="F183" t="s">
+        <v>382</v>
+      </c>
+      <c r="G183" s="1" t="s">
+        <v>666</v>
+      </c>
+      <c r="H183" t="s">
+        <v>667</v>
+      </c>
+    </row>
+    <row r="184" spans="1:8">
+      <c r="A184" t="s">
+        <v>668</v>
+      </c>
+      <c r="B184" t="s">
+        <v>9</v>
+      </c>
+      <c r="C184" t="s">
+        <v>669</v>
+      </c>
+      <c r="D184" t="s">
+        <v>434</v>
+      </c>
+      <c r="E184" t="s">
+        <v>435</v>
+      </c>
+      <c r="F184" t="s">
+        <v>470</v>
+      </c>
+      <c r="G184" s="1" t="s">
+        <v>670</v>
+      </c>
+      <c r="H184" t="s">
+        <v>671</v>
+      </c>
+    </row>
+    <row r="185" spans="1:8">
+      <c r="A185" t="s">
+        <v>672</v>
+      </c>
+      <c r="B185" t="s">
+        <v>9</v>
+      </c>
+      <c r="C185" t="s">
+        <v>673</v>
+      </c>
+      <c r="D185" t="s">
+        <v>434</v>
+      </c>
+      <c r="E185" t="s">
+        <v>435</v>
+      </c>
+      <c r="F185" t="s">
+        <v>674</v>
+      </c>
+      <c r="G185" s="1" t="s">
+        <v>675</v>
+      </c>
+      <c r="H185" t="s">
+        <v>676</v>
+      </c>
+    </row>
+    <row r="186" spans="1:8">
+      <c r="A186" t="s">
+        <v>677</v>
+      </c>
+      <c r="B186" t="s">
+        <v>9</v>
+      </c>
+      <c r="C186" t="s">
+        <v>678</v>
+      </c>
+      <c r="D186" t="s">
+        <v>434</v>
+      </c>
+      <c r="E186" t="s">
+        <v>435</v>
+      </c>
+      <c r="F186" t="s">
+        <v>28</v>
+      </c>
+      <c r="G186" s="1" t="s">
+        <v>679</v>
+      </c>
+      <c r="H186" t="s">
+        <v>680</v>
+      </c>
+    </row>
+    <row r="187" spans="1:8">
+      <c r="A187" t="s">
+        <v>681</v>
+      </c>
+      <c r="B187" t="s">
+        <v>9</v>
+      </c>
+      <c r="C187" t="s">
+        <v>682</v>
+      </c>
+      <c r="D187" t="s">
+        <v>434</v>
+      </c>
+      <c r="E187" t="s">
+        <v>435</v>
+      </c>
+      <c r="F187" t="s">
+        <v>54</v>
+      </c>
+      <c r="G187" s="1" t="s">
+        <v>683</v>
+      </c>
+      <c r="H187" t="s">
+        <v>684</v>
+      </c>
+    </row>
+    <row r="188" spans="1:8">
+      <c r="A188" t="s">
+        <v>685</v>
+      </c>
+      <c r="B188" t="s">
+        <v>9</v>
+      </c>
+      <c r="C188" t="s">
+        <v>686</v>
+      </c>
+      <c r="D188" t="s">
+        <v>434</v>
+      </c>
+      <c r="E188" t="s">
+        <v>435</v>
+      </c>
+      <c r="F188" t="s">
+        <v>149</v>
+      </c>
+      <c r="G188" s="1" t="s">
+        <v>687</v>
+      </c>
+      <c r="H188" t="s">
+        <v>688</v>
+      </c>
+    </row>
+    <row r="189" spans="1:8">
+      <c r="A189" t="s">
+        <v>689</v>
+      </c>
+      <c r="B189" t="s">
+        <v>9</v>
+      </c>
+      <c r="C189" t="s">
+        <v>690</v>
+      </c>
+      <c r="D189" t="s">
+        <v>434</v>
+      </c>
+      <c r="E189" t="s">
+        <v>435</v>
+      </c>
+      <c r="F189" t="s">
+        <v>214</v>
+      </c>
+      <c r="G189" s="1" t="s">
+        <v>691</v>
+      </c>
+      <c r="H189" t="s">
+        <v>692</v>
+      </c>
+    </row>
+    <row r="190" spans="1:8">
+      <c r="A190" t="s">
+        <v>693</v>
+      </c>
+      <c r="B190" t="s">
+        <v>9</v>
+      </c>
+      <c r="C190" t="s">
+        <v>694</v>
+      </c>
+      <c r="D190" t="s">
+        <v>434</v>
+      </c>
+      <c r="E190" t="s">
+        <v>435</v>
+      </c>
+      <c r="F190" t="s">
+        <v>62</v>
+      </c>
+      <c r="G190" s="1" t="s">
+        <v>695</v>
+      </c>
+      <c r="H190" t="s">
+        <v>696</v>
+      </c>
+    </row>
+    <row r="191" spans="1:8">
+      <c r="A191" t="s">
+        <v>697</v>
+      </c>
+      <c r="B191" t="s">
+        <v>9</v>
+      </c>
+      <c r="C191" t="s">
+        <v>698</v>
+      </c>
+      <c r="D191" t="s">
+        <v>434</v>
+      </c>
+      <c r="E191" t="s">
+        <v>435</v>
+      </c>
+      <c r="F191" t="s">
+        <v>46</v>
+      </c>
+      <c r="G191" s="1" t="s">
+        <v>699</v>
+      </c>
+      <c r="H191" t="s">
+        <v>700</v>
+      </c>
+    </row>
+    <row r="192" spans="1:8">
+      <c r="A192" t="s">
+        <v>701</v>
+      </c>
+      <c r="B192" t="s">
+        <v>9</v>
+      </c>
+      <c r="C192" t="s">
+        <v>702</v>
+      </c>
+      <c r="D192" t="s">
+        <v>434</v>
+      </c>
+      <c r="E192" t="s">
+        <v>435</v>
+      </c>
+      <c r="F192" t="s">
+        <v>42</v>
+      </c>
+      <c r="G192" s="1" t="s">
+        <v>703</v>
+      </c>
+      <c r="H192" t="s">
+        <v>704</v>
+      </c>
+    </row>
+    <row r="193" spans="1:8">
+      <c r="A193" t="s">
+        <v>705</v>
+      </c>
+      <c r="B193" t="s">
+        <v>9</v>
+      </c>
+      <c r="C193" t="s">
+        <v>706</v>
+      </c>
+      <c r="D193" t="s">
+        <v>434</v>
+      </c>
+      <c r="E193" t="s">
+        <v>435</v>
+      </c>
+      <c r="F193" t="s">
+        <v>144</v>
+      </c>
+      <c r="G193" s="1" t="s">
+        <v>707</v>
+      </c>
+      <c r="H193" t="s">
+        <v>708</v>
+      </c>
+    </row>
+    <row r="194" spans="1:8">
+      <c r="A194" t="s">
+        <v>709</v>
+      </c>
+      <c r="B194" t="s">
+        <v>9</v>
+      </c>
+      <c r="C194" t="s">
+        <v>710</v>
+      </c>
+      <c r="D194" t="s">
+        <v>434</v>
+      </c>
+      <c r="E194" t="s">
+        <v>435</v>
+      </c>
+      <c r="F194" t="s">
+        <v>382</v>
+      </c>
+      <c r="G194" s="1" t="s">
+        <v>711</v>
+      </c>
+      <c r="H194" t="s">
+        <v>712</v>
+      </c>
+    </row>
+    <row r="195" spans="1:8">
+      <c r="A195" t="s">
+        <v>713</v>
+      </c>
+      <c r="B195" t="s">
+        <v>9</v>
+      </c>
+      <c r="C195" t="s">
+        <v>714</v>
+      </c>
+      <c r="D195" t="s">
+        <v>434</v>
+      </c>
+      <c r="E195" t="s">
+        <v>435</v>
+      </c>
+      <c r="F195" t="s">
+        <v>219</v>
+      </c>
+      <c r="G195" s="1" t="s">
+        <v>715</v>
+      </c>
+      <c r="H195" t="s">
+        <v>716</v>
+      </c>
+    </row>
+    <row r="196" spans="1:8">
+      <c r="A196" t="s">
+        <v>717</v>
+      </c>
+      <c r="B196" t="s">
+        <v>9</v>
+      </c>
+      <c r="C196" t="s">
+        <v>718</v>
+      </c>
+      <c r="D196" t="s">
+        <v>434</v>
+      </c>
+      <c r="E196" t="s">
+        <v>435</v>
+      </c>
+      <c r="F196" t="s">
+        <v>470</v>
+      </c>
+      <c r="G196" s="1" t="s">
+        <v>719</v>
+      </c>
+      <c r="H196" t="s">
+        <v>720</v>
+      </c>
+    </row>
+    <row r="197" spans="1:8">
+      <c r="A197" t="s">
+        <v>721</v>
+      </c>
+      <c r="B197" t="s">
+        <v>9</v>
+      </c>
+      <c r="C197" t="s">
+        <v>722</v>
+      </c>
+      <c r="D197" t="s">
+        <v>434</v>
+      </c>
+      <c r="E197" t="s">
+        <v>435</v>
+      </c>
+      <c r="F197" t="s">
+        <v>167</v>
+      </c>
+      <c r="G197" s="1" t="s">
+        <v>723</v>
+      </c>
+      <c r="H197" t="s">
+        <v>724</v>
+      </c>
+    </row>
+    <row r="198" spans="1:8">
+      <c r="A198" t="s">
+        <v>725</v>
+      </c>
+      <c r="B198" t="s">
+        <v>9</v>
+      </c>
+      <c r="C198" t="s">
+        <v>726</v>
+      </c>
+      <c r="D198" t="s">
+        <v>434</v>
+      </c>
+      <c r="E198" t="s">
+        <v>435</v>
+      </c>
+      <c r="F198" t="s">
+        <v>54</v>
+      </c>
+      <c r="G198" s="1" t="s">
+        <v>727</v>
+      </c>
+      <c r="H198" t="s">
+        <v>728</v>
+      </c>
+    </row>
+    <row r="199" spans="1:8">
+      <c r="A199" t="s">
+        <v>729</v>
+      </c>
+      <c r="B199" t="s">
+        <v>9</v>
+      </c>
+      <c r="C199" t="s">
+        <v>730</v>
+      </c>
+      <c r="D199" t="s">
+        <v>434</v>
+      </c>
+      <c r="E199" t="s">
+        <v>435</v>
+      </c>
+      <c r="F199" t="s">
+        <v>28</v>
+      </c>
+      <c r="G199" s="1" t="s">
+        <v>731</v>
+      </c>
+      <c r="H199" t="s">
+        <v>732</v>
+      </c>
+    </row>
+    <row r="200" spans="1:8">
+      <c r="A200" t="s">
+        <v>733</v>
+      </c>
+      <c r="B200" t="s">
+        <v>9</v>
+      </c>
+      <c r="C200" t="s">
+        <v>734</v>
+      </c>
+      <c r="D200" t="s">
+        <v>434</v>
+      </c>
+      <c r="E200" t="s">
+        <v>435</v>
+      </c>
+      <c r="F200" t="s">
+        <v>42</v>
+      </c>
+      <c r="G200" s="1" t="s">
+        <v>735</v>
+      </c>
+      <c r="H200" t="s">
+        <v>736</v>
+      </c>
+    </row>
+    <row r="201" spans="1:8">
+      <c r="A201" t="s">
+        <v>737</v>
+      </c>
+      <c r="B201" t="s">
+        <v>9</v>
+      </c>
+      <c r="C201" t="s">
+        <v>738</v>
+      </c>
+      <c r="D201" t="s">
+        <v>434</v>
+      </c>
+      <c r="E201" t="s">
+        <v>435</v>
+      </c>
+      <c r="F201" t="s">
+        <v>214</v>
+      </c>
+      <c r="G201" s="1" t="s">
+        <v>739</v>
+      </c>
+      <c r="H201" t="s">
+        <v>740</v>
+      </c>
+    </row>
+    <row r="202" spans="1:8">
+      <c r="A202" t="s">
+        <v>741</v>
+      </c>
+      <c r="B202" t="s">
+        <v>9</v>
+      </c>
+      <c r="C202" t="s">
+        <v>742</v>
+      </c>
+      <c r="D202" t="s">
+        <v>434</v>
+      </c>
+      <c r="E202" t="s">
+        <v>435</v>
+      </c>
+      <c r="F202" t="s">
+        <v>149</v>
+      </c>
+      <c r="G202" s="1" t="s">
+        <v>743</v>
+      </c>
+      <c r="H202" t="s">
+        <v>744</v>
+      </c>
+    </row>
+    <row r="203" spans="1:8">
+      <c r="A203" t="s">
+        <v>745</v>
+      </c>
+      <c r="B203" t="s">
+        <v>9</v>
+      </c>
+      <c r="C203" t="s">
+        <v>746</v>
+      </c>
+      <c r="D203" t="s">
+        <v>434</v>
+      </c>
+      <c r="E203" t="s">
+        <v>435</v>
+      </c>
+      <c r="F203" t="s">
+        <v>50</v>
+      </c>
+      <c r="G203" s="1" t="s">
+        <v>747</v>
+      </c>
+      <c r="H203" t="s">
+        <v>748</v>
+      </c>
+    </row>
+    <row r="204" spans="1:8">
+      <c r="A204" t="s">
+        <v>749</v>
+      </c>
+      <c r="B204" t="s">
+        <v>9</v>
+      </c>
+      <c r="C204" t="s">
+        <v>750</v>
+      </c>
+      <c r="D204" t="s">
+        <v>434</v>
+      </c>
+      <c r="E204" t="s">
+        <v>435</v>
+      </c>
+      <c r="F204" t="s">
+        <v>144</v>
+      </c>
+      <c r="G204" s="1" t="s">
+        <v>751</v>
+      </c>
+      <c r="H204" t="s">
+        <v>752</v>
+      </c>
+    </row>
+    <row r="205" spans="1:8">
+      <c r="A205" t="s">
+        <v>753</v>
+      </c>
+      <c r="B205" t="s">
+        <v>9</v>
+      </c>
+      <c r="C205" t="s">
+        <v>754</v>
+      </c>
+      <c r="D205" t="s">
+        <v>434</v>
+      </c>
+      <c r="E205" t="s">
+        <v>435</v>
+      </c>
+      <c r="F205" t="s">
+        <v>201</v>
+      </c>
+      <c r="G205" s="1" t="s">
+        <v>755</v>
+      </c>
+      <c r="H205" t="s">
+        <v>756</v>
+      </c>
+    </row>
+    <row r="206" spans="1:8">
+      <c r="A206" t="s">
+        <v>757</v>
+      </c>
+      <c r="B206" t="s">
+        <v>9</v>
+      </c>
+      <c r="C206" t="s">
+        <v>758</v>
+      </c>
+      <c r="D206" t="s">
+        <v>434</v>
+      </c>
+      <c r="E206" t="s">
+        <v>435</v>
+      </c>
+      <c r="F206" t="s">
+        <v>28</v>
+      </c>
+      <c r="G206" s="1" t="s">
+        <v>759</v>
+      </c>
+      <c r="H206" t="s">
+        <v>760</v>
+      </c>
+    </row>
+    <row r="207" spans="1:8">
+      <c r="A207" t="s">
+        <v>761</v>
+      </c>
+      <c r="B207" t="s">
+        <v>9</v>
+      </c>
+      <c r="C207" t="s">
+        <v>762</v>
+      </c>
+      <c r="D207" t="s">
+        <v>434</v>
+      </c>
+      <c r="E207" t="s">
+        <v>435</v>
+      </c>
+      <c r="F207" t="s">
+        <v>382</v>
+      </c>
+      <c r="G207" s="1" t="s">
+        <v>763</v>
+      </c>
+      <c r="H207" t="s">
+        <v>764</v>
+      </c>
+    </row>
+    <row r="208" spans="1:8">
+      <c r="A208" t="s">
+        <v>765</v>
+      </c>
+      <c r="B208" t="s">
+        <v>9</v>
+      </c>
+      <c r="C208" t="s">
+        <v>766</v>
+      </c>
+      <c r="D208" t="s">
+        <v>434</v>
+      </c>
+      <c r="E208" t="s">
+        <v>435</v>
+      </c>
+      <c r="F208" t="s">
+        <v>120</v>
+      </c>
+      <c r="G208" s="1" t="s">
+        <v>767</v>
+      </c>
+      <c r="H208" t="s">
+        <v>768</v>
+      </c>
+    </row>
+    <row r="209" spans="1:8">
+      <c r="A209" t="s">
+        <v>769</v>
+      </c>
+      <c r="B209" t="s">
+        <v>9</v>
+      </c>
+      <c r="C209" t="s">
+        <v>770</v>
+      </c>
+      <c r="D209" t="s">
+        <v>434</v>
+      </c>
+      <c r="E209" t="s">
+        <v>435</v>
+      </c>
+      <c r="F209" t="s">
+        <v>219</v>
+      </c>
+      <c r="G209" s="1" t="s">
+        <v>771</v>
+      </c>
+      <c r="H209" t="s">
+        <v>772</v>
+      </c>
+    </row>
+    <row r="210" spans="1:8">
+      <c r="A210" t="s">
+        <v>773</v>
+      </c>
+      <c r="B210" t="s">
+        <v>9</v>
+      </c>
+      <c r="C210" t="s">
+        <v>774</v>
+      </c>
+      <c r="D210" t="s">
+        <v>434</v>
+      </c>
+      <c r="E210" t="s">
+        <v>435</v>
+      </c>
+      <c r="F210" t="s">
+        <v>50</v>
+      </c>
+      <c r="G210" s="1" t="s">
+        <v>775</v>
+      </c>
+      <c r="H210" t="s">
+        <v>776</v>
+      </c>
+    </row>
+    <row r="211" spans="1:8">
+      <c r="A211" t="s">
+        <v>777</v>
+      </c>
+      <c r="B211" t="s">
+        <v>9</v>
+      </c>
+      <c r="C211" t="s">
+        <v>778</v>
+      </c>
+      <c r="D211" t="s">
+        <v>434</v>
+      </c>
+      <c r="E211" t="s">
+        <v>435</v>
+      </c>
+      <c r="F211" t="s">
+        <v>167</v>
+      </c>
+      <c r="G211" s="1" t="s">
+        <v>779</v>
+      </c>
+      <c r="H211" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="212" spans="1:8">
+      <c r="A212" t="s">
+        <v>781</v>
+      </c>
+      <c r="B212" t="s">
+        <v>9</v>
+      </c>
+      <c r="C212" t="s">
+        <v>782</v>
+      </c>
+      <c r="D212" t="s">
+        <v>434</v>
+      </c>
+      <c r="E212" t="s">
+        <v>435</v>
+      </c>
+      <c r="F212" t="s">
+        <v>42</v>
+      </c>
+      <c r="G212" s="1" t="s">
+        <v>783</v>
+      </c>
+      <c r="H212" t="s">
+        <v>784</v>
+      </c>
+    </row>
+    <row r="213" spans="1:8">
+      <c r="A213" t="s">
+        <v>785</v>
+      </c>
+      <c r="B213" t="s">
+        <v>9</v>
+      </c>
+      <c r="C213" t="s">
+        <v>786</v>
+      </c>
+      <c r="D213" t="s">
+        <v>434</v>
+      </c>
+      <c r="E213" t="s">
+        <v>435</v>
+      </c>
+      <c r="F213" t="s">
+        <v>46</v>
+      </c>
+      <c r="G213" s="1" t="s">
+        <v>787</v>
+      </c>
+      <c r="H213" t="s">
+        <v>788</v>
+      </c>
+    </row>
+    <row r="214" spans="1:8">
+      <c r="A214" t="s">
+        <v>789</v>
+      </c>
+      <c r="B214" t="s">
+        <v>9</v>
+      </c>
+      <c r="C214" t="s">
+        <v>790</v>
+      </c>
+      <c r="D214" t="s">
+        <v>434</v>
+      </c>
+      <c r="E214" t="s">
+        <v>435</v>
+      </c>
+      <c r="F214" t="s">
+        <v>28</v>
+      </c>
+      <c r="G214" s="1" t="s">
+        <v>791</v>
+      </c>
+      <c r="H214" t="s">
+        <v>792</v>
+      </c>
+    </row>
+    <row r="215" spans="1:8">
+      <c r="A215" t="s">
+        <v>793</v>
+      </c>
+      <c r="B215" t="s">
+        <v>9</v>
+      </c>
+      <c r="C215" t="s">
+        <v>794</v>
+      </c>
+      <c r="D215" t="s">
+        <v>434</v>
+      </c>
+      <c r="E215" t="s">
+        <v>435</v>
+      </c>
+      <c r="F215" t="s">
+        <v>54</v>
+      </c>
+      <c r="G215" s="1" t="s">
+        <v>795</v>
+      </c>
+      <c r="H215" t="s">
+        <v>796</v>
+      </c>
+    </row>
+    <row r="216" spans="1:8">
+      <c r="A216" t="s">
+        <v>797</v>
+      </c>
+      <c r="B216" t="s">
+        <v>9</v>
+      </c>
+      <c r="C216" t="s">
+        <v>798</v>
+      </c>
+      <c r="D216" t="s">
+        <v>434</v>
+      </c>
+      <c r="E216" t="s">
+        <v>435</v>
+      </c>
+      <c r="F216" t="s">
+        <v>214</v>
+      </c>
+      <c r="G216" s="1" t="s">
+        <v>799</v>
+      </c>
+      <c r="H216" t="s">
+        <v>800</v>
+      </c>
+    </row>
+    <row r="217" spans="1:8">
+      <c r="A217" t="s">
+        <v>801</v>
+      </c>
+      <c r="B217" t="s">
+        <v>9</v>
+      </c>
+      <c r="C217" t="s">
+        <v>802</v>
+      </c>
+      <c r="D217" t="s">
+        <v>434</v>
+      </c>
+      <c r="E217" t="s">
+        <v>435</v>
+      </c>
+      <c r="F217" t="s">
+        <v>144</v>
+      </c>
+      <c r="G217" s="1" t="s">
+        <v>803</v>
+      </c>
+      <c r="H217" t="s">
+        <v>804</v>
+      </c>
+    </row>
+    <row r="218" spans="1:8">
+      <c r="A218" t="s">
+        <v>805</v>
+      </c>
+      <c r="B218" t="s">
+        <v>9</v>
+      </c>
+      <c r="C218" t="s">
+        <v>806</v>
+      </c>
+      <c r="D218" t="s">
+        <v>434</v>
+      </c>
+      <c r="E218" t="s">
+        <v>435</v>
+      </c>
+      <c r="F218" t="s">
+        <v>120</v>
+      </c>
+      <c r="G218" s="1" t="s">
+        <v>807</v>
+      </c>
+      <c r="H218" t="s">
+        <v>808</v>
+      </c>
+    </row>
+    <row r="219" spans="1:8">
+      <c r="A219" t="s">
+        <v>809</v>
+      </c>
+      <c r="B219" t="s">
+        <v>9</v>
+      </c>
+      <c r="C219" t="s">
+        <v>810</v>
+      </c>
+      <c r="D219" t="s">
+        <v>434</v>
+      </c>
+      <c r="E219" t="s">
+        <v>435</v>
+      </c>
+      <c r="F219" t="s">
+        <v>144</v>
+      </c>
+      <c r="G219" s="1" t="s">
+        <v>811</v>
+      </c>
+      <c r="H219" t="s">
+        <v>812</v>
+      </c>
+    </row>
+    <row r="220" spans="1:8">
+      <c r="A220" t="s">
+        <v>813</v>
+      </c>
+      <c r="B220" t="s">
+        <v>9</v>
+      </c>
+      <c r="C220" t="s">
+        <v>814</v>
+      </c>
+      <c r="D220" t="s">
+        <v>434</v>
+      </c>
+      <c r="E220" t="s">
+        <v>435</v>
+      </c>
+      <c r="F220" t="s">
+        <v>167</v>
+      </c>
+      <c r="G220" s="1" t="s">
+        <v>815</v>
+      </c>
+      <c r="H220" t="s">
+        <v>816</v>
+      </c>
+    </row>
+    <row r="221" spans="1:8">
+      <c r="A221" t="s">
+        <v>817</v>
+      </c>
+      <c r="B221" t="s">
+        <v>9</v>
+      </c>
+      <c r="C221" t="s">
+        <v>818</v>
+      </c>
+      <c r="D221" t="s">
+        <v>434</v>
+      </c>
+      <c r="E221" t="s">
+        <v>435</v>
+      </c>
+      <c r="F221" t="s">
+        <v>54</v>
+      </c>
+      <c r="G221" s="1" t="s">
+        <v>819</v>
+      </c>
+      <c r="H221" t="s">
+        <v>820</v>
+      </c>
+    </row>
+    <row r="222" spans="1:8">
+      <c r="A222" t="s">
+        <v>821</v>
+      </c>
+      <c r="B222" t="s">
+        <v>9</v>
+      </c>
+      <c r="C222" t="s">
+        <v>822</v>
+      </c>
+      <c r="D222" t="s">
+        <v>434</v>
+      </c>
+      <c r="E222" t="s">
+        <v>435</v>
+      </c>
+      <c r="F222" t="s">
+        <v>382</v>
+      </c>
+      <c r="G222" s="1" t="s">
+        <v>823</v>
+      </c>
+      <c r="H222" t="s">
+        <v>824</v>
+      </c>
+    </row>
+    <row r="223" spans="1:8">
+      <c r="A223" t="s">
+        <v>825</v>
+      </c>
+      <c r="B223" t="s">
+        <v>9</v>
+      </c>
+      <c r="C223" t="s">
+        <v>826</v>
+      </c>
+      <c r="D223" t="s">
+        <v>434</v>
+      </c>
+      <c r="E223" t="s">
+        <v>435</v>
+      </c>
+      <c r="F223" t="s">
+        <v>375</v>
+      </c>
+      <c r="G223" s="1" t="s">
+        <v>827</v>
+      </c>
+      <c r="H223" t="s">
+        <v>828</v>
+      </c>
+    </row>
+    <row r="224" spans="1:8">
+      <c r="A224" t="s">
+        <v>829</v>
+      </c>
+      <c r="B224" t="s">
+        <v>9</v>
+      </c>
+      <c r="C224" t="s">
+        <v>830</v>
+      </c>
+      <c r="D224" t="s">
+        <v>434</v>
+      </c>
+      <c r="E224" t="s">
+        <v>435</v>
+      </c>
+      <c r="F224" t="s">
+        <v>219</v>
+      </c>
+      <c r="G224" s="1" t="s">
+        <v>831</v>
+      </c>
+      <c r="H224" t="s">
+        <v>832</v>
+      </c>
+    </row>
+    <row r="225" spans="1:8">
+      <c r="A225" t="s">
+        <v>833</v>
+      </c>
+      <c r="B225" t="s">
+        <v>9</v>
+      </c>
+      <c r="C225" t="s">
+        <v>834</v>
+      </c>
+      <c r="D225" t="s">
+        <v>434</v>
+      </c>
+      <c r="E225" t="s">
+        <v>435</v>
+      </c>
+      <c r="F225" t="s">
+        <v>120</v>
+      </c>
+      <c r="G225" s="1" t="s">
+        <v>835</v>
+      </c>
+      <c r="H225" t="s">
+        <v>836</v>
+      </c>
+    </row>
+    <row r="226" spans="1:8">
+      <c r="A226" t="s">
+        <v>837</v>
+      </c>
+      <c r="B226" t="s">
+        <v>9</v>
+      </c>
+      <c r="C226" t="s">
+        <v>838</v>
+      </c>
+      <c r="D226" t="s">
+        <v>434</v>
+      </c>
+      <c r="E226" t="s">
+        <v>435</v>
+      </c>
+      <c r="F226" t="s">
+        <v>504</v>
+      </c>
+      <c r="G226" s="1" t="s">
+        <v>839</v>
+      </c>
+      <c r="H226" t="s">
+        <v>840</v>
+      </c>
+    </row>
+    <row r="227" spans="1:8">
+      <c r="A227" t="s">
+        <v>841</v>
+      </c>
+      <c r="B227" t="s">
+        <v>9</v>
+      </c>
+      <c r="C227" t="s">
+        <v>842</v>
+      </c>
+      <c r="D227" t="s">
+        <v>434</v>
+      </c>
+      <c r="E227" t="s">
+        <v>435</v>
+      </c>
+      <c r="F227" t="s">
+        <v>214</v>
+      </c>
+      <c r="G227" s="1" t="s">
+        <v>843</v>
+      </c>
+      <c r="H227" t="s">
+        <v>844</v>
+      </c>
+    </row>
+    <row r="228" spans="1:8">
+      <c r="A228" t="s">
+        <v>845</v>
+      </c>
+      <c r="B228" t="s">
+        <v>9</v>
+      </c>
+      <c r="C228" t="s">
+        <v>846</v>
+      </c>
+      <c r="D228" t="s">
+        <v>434</v>
+      </c>
+      <c r="E228" t="s">
+        <v>435</v>
+      </c>
+      <c r="F228" t="s">
+        <v>28</v>
+      </c>
+      <c r="G228" s="1" t="s">
+        <v>847</v>
+      </c>
+      <c r="H228" t="s">
+        <v>848</v>
+      </c>
+    </row>
+    <row r="229" spans="1:8">
+      <c r="A229" t="s">
+        <v>849</v>
+      </c>
+      <c r="B229" t="s">
+        <v>9</v>
+      </c>
+      <c r="C229" t="s">
+        <v>850</v>
+      </c>
+      <c r="D229" t="s">
+        <v>434</v>
+      </c>
+      <c r="E229" t="s">
+        <v>435</v>
+      </c>
+      <c r="F229" t="s">
+        <v>179</v>
+      </c>
+      <c r="G229" s="1" t="s">
+        <v>851</v>
+      </c>
+      <c r="H229" t="s">
+        <v>852</v>
+      </c>
+    </row>
+    <row r="230" spans="1:8">
+      <c r="A230" t="s">
+        <v>853</v>
+      </c>
+      <c r="B230" t="s">
+        <v>9</v>
+      </c>
+      <c r="C230" t="s">
+        <v>854</v>
+      </c>
+      <c r="D230" t="s">
+        <v>434</v>
+      </c>
+      <c r="E230" t="s">
+        <v>435</v>
+      </c>
+      <c r="F230" t="s">
+        <v>371</v>
+      </c>
+      <c r="G230" s="1" t="s">
+        <v>855</v>
+      </c>
+      <c r="H230" t="s">
+        <v>856</v>
+      </c>
+    </row>
+    <row r="231" spans="1:8">
+      <c r="A231" t="s">
+        <v>857</v>
+      </c>
+      <c r="B231" t="s">
+        <v>9</v>
+      </c>
+      <c r="C231" t="s">
+        <v>858</v>
+      </c>
+      <c r="D231" t="s">
+        <v>434</v>
+      </c>
+      <c r="E231" t="s">
+        <v>435</v>
+      </c>
+      <c r="F231" t="s">
+        <v>42</v>
+      </c>
+      <c r="G231" s="1" t="s">
+        <v>859</v>
+      </c>
+      <c r="H231" t="s">
+        <v>860</v>
+      </c>
+    </row>
+    <row r="232" spans="1:8">
+      <c r="A232" t="s">
+        <v>861</v>
+      </c>
+      <c r="B232" t="s">
+        <v>9</v>
+      </c>
+      <c r="C232" t="s">
+        <v>862</v>
+      </c>
+      <c r="D232" t="s">
+        <v>434</v>
+      </c>
+      <c r="E232" t="s">
+        <v>435</v>
+      </c>
+      <c r="F232" t="s">
+        <v>144</v>
+      </c>
+      <c r="G232" s="1" t="s">
+        <v>863</v>
+      </c>
+      <c r="H232" t="s">
+        <v>864</v>
+      </c>
+    </row>
+    <row r="233" spans="1:8">
+      <c r="A233" t="s">
+        <v>865</v>
+      </c>
+      <c r="B233" t="s">
+        <v>9</v>
+      </c>
+      <c r="C233" t="s">
+        <v>866</v>
+      </c>
+      <c r="D233" t="s">
+        <v>434</v>
+      </c>
+      <c r="E233" t="s">
+        <v>435</v>
+      </c>
+      <c r="F233" t="s">
+        <v>50</v>
+      </c>
+      <c r="G233" s="1" t="s">
+        <v>867</v>
+      </c>
+      <c r="H233" t="s">
+        <v>868</v>
+      </c>
+    </row>
+    <row r="234" spans="1:8">
+      <c r="A234" t="s">
+        <v>869</v>
+      </c>
+      <c r="B234" t="s">
+        <v>9</v>
+      </c>
+      <c r="C234" t="s">
+        <v>870</v>
+      </c>
+      <c r="D234" t="s">
+        <v>434</v>
+      </c>
+      <c r="E234" t="s">
+        <v>435</v>
+      </c>
+      <c r="F234" t="s">
+        <v>382</v>
+      </c>
+      <c r="G234" s="1" t="s">
+        <v>871</v>
+      </c>
+      <c r="H234" t="s">
+        <v>872</v>
+      </c>
+    </row>
+    <row r="235" spans="1:8">
+      <c r="A235" t="s">
+        <v>873</v>
+      </c>
+      <c r="B235" t="s">
+        <v>9</v>
+      </c>
+      <c r="C235" t="s">
+        <v>874</v>
+      </c>
+      <c r="D235" t="s">
+        <v>434</v>
+      </c>
+      <c r="E235" t="s">
+        <v>435</v>
+      </c>
+      <c r="F235" t="s">
+        <v>219</v>
+      </c>
+      <c r="G235" s="1" t="s">
+        <v>875</v>
+      </c>
+      <c r="H235" t="s">
+        <v>876</v>
+      </c>
+    </row>
+    <row r="236" spans="1:8">
+      <c r="A236" t="s">
+        <v>877</v>
+      </c>
+      <c r="B236" t="s">
+        <v>9</v>
+      </c>
+      <c r="C236" t="s">
+        <v>878</v>
+      </c>
+      <c r="D236" t="s">
+        <v>434</v>
+      </c>
+      <c r="E236" t="s">
+        <v>435</v>
+      </c>
+      <c r="F236" t="s">
+        <v>28</v>
+      </c>
+      <c r="G236" s="1" t="s">
+        <v>879</v>
+      </c>
+      <c r="H236" t="s">
+        <v>880</v>
+      </c>
+    </row>
+    <row r="237" spans="1:8">
+      <c r="A237" t="s">
+        <v>881</v>
+      </c>
+      <c r="B237" t="s">
+        <v>9</v>
+      </c>
+      <c r="C237" t="s">
+        <v>882</v>
+      </c>
+      <c r="D237" t="s">
+        <v>434</v>
+      </c>
+      <c r="E237" t="s">
+        <v>435</v>
+      </c>
+      <c r="F237" t="s">
+        <v>167</v>
+      </c>
+      <c r="G237" s="1" t="s">
+        <v>883</v>
+      </c>
+      <c r="H237" t="s">
+        <v>884</v>
+      </c>
+    </row>
+    <row r="238" spans="1:8">
+      <c r="A238" t="s">
+        <v>885</v>
+      </c>
+      <c r="B238" t="s">
+        <v>9</v>
+      </c>
+      <c r="C238" t="s">
+        <v>886</v>
+      </c>
+      <c r="D238" t="s">
+        <v>434</v>
+      </c>
+      <c r="E238" t="s">
+        <v>435</v>
+      </c>
+      <c r="F238" t="s">
+        <v>179</v>
+      </c>
+      <c r="G238" s="1" t="s">
+        <v>887</v>
+      </c>
+      <c r="H238" t="s">
+        <v>888</v>
+      </c>
+    </row>
+    <row r="239" spans="1:8">
+      <c r="A239" t="s">
+        <v>889</v>
+      </c>
+      <c r="B239" t="s">
+        <v>9</v>
+      </c>
+      <c r="C239" t="s">
+        <v>890</v>
+      </c>
+      <c r="D239" t="s">
+        <v>434</v>
+      </c>
+      <c r="E239" t="s">
+        <v>435</v>
+      </c>
+      <c r="F239" t="s">
+        <v>144</v>
+      </c>
+      <c r="G239" s="1" t="s">
+        <v>891</v>
+      </c>
+      <c r="H239" t="s">
+        <v>892</v>
+      </c>
+    </row>
+    <row r="240" spans="1:8">
+      <c r="A240" t="s">
+        <v>893</v>
+      </c>
+      <c r="B240" t="s">
+        <v>9</v>
+      </c>
+      <c r="C240" t="s">
+        <v>894</v>
+      </c>
+      <c r="D240" t="s">
+        <v>434</v>
+      </c>
+      <c r="E240" t="s">
+        <v>435</v>
+      </c>
+      <c r="F240" t="s">
+        <v>54</v>
+      </c>
+      <c r="G240" s="1" t="s">
+        <v>895</v>
+      </c>
+      <c r="H240" t="s">
+        <v>896</v>
+      </c>
+    </row>
+    <row r="241" spans="1:8">
+      <c r="A241" t="s">
+        <v>897</v>
+      </c>
+      <c r="B241" t="s">
+        <v>9</v>
+      </c>
+      <c r="C241" t="s">
+        <v>898</v>
+      </c>
+      <c r="D241" t="s">
+        <v>434</v>
+      </c>
+      <c r="E241" t="s">
+        <v>435</v>
+      </c>
+      <c r="F241" t="s">
+        <v>62</v>
+      </c>
+      <c r="G241" s="1" t="s">
+        <v>899</v>
+      </c>
+      <c r="H241" t="s">
+        <v>900</v>
+      </c>
+    </row>
+    <row r="242" spans="1:8">
+      <c r="A242" t="s">
+        <v>901</v>
+      </c>
+      <c r="B242" t="s">
+        <v>9</v>
+      </c>
+      <c r="C242" t="s">
+        <v>902</v>
+      </c>
+      <c r="D242" t="s">
+        <v>434</v>
+      </c>
+      <c r="E242" t="s">
+        <v>435</v>
+      </c>
+      <c r="F242" t="s">
+        <v>214</v>
+      </c>
+      <c r="G242" s="1" t="s">
+        <v>903</v>
+      </c>
+      <c r="H242" t="s">
+        <v>904</v>
+      </c>
+    </row>
+    <row r="243" spans="1:8">
+      <c r="A243" t="s">
+        <v>905</v>
+      </c>
+      <c r="B243" t="s">
+        <v>9</v>
+      </c>
+      <c r="C243" t="s">
+        <v>906</v>
+      </c>
+      <c r="D243" t="s">
+        <v>434</v>
+      </c>
+      <c r="E243" t="s">
+        <v>435</v>
+      </c>
+      <c r="F243" t="s">
+        <v>54</v>
+      </c>
+      <c r="G243" s="1" t="s">
+        <v>907</v>
+      </c>
+      <c r="H243" t="s">
+        <v>908</v>
+      </c>
+    </row>
+    <row r="244" spans="1:8">
+      <c r="A244" t="s">
+        <v>909</v>
+      </c>
+      <c r="B244" t="s">
+        <v>9</v>
+      </c>
+      <c r="C244" t="s">
+        <v>910</v>
+      </c>
+      <c r="D244" t="s">
+        <v>434</v>
+      </c>
+      <c r="E244" t="s">
+        <v>435</v>
+      </c>
+      <c r="F244" t="s">
+        <v>149</v>
+      </c>
+      <c r="G244" s="1" t="s">
+        <v>911</v>
+      </c>
+      <c r="H244" t="s">
+        <v>912</v>
+      </c>
+    </row>
+    <row r="245" spans="1:8">
+      <c r="A245" t="s">
+        <v>913</v>
+      </c>
+      <c r="B245" t="s">
+        <v>9</v>
+      </c>
+      <c r="C245" t="s">
+        <v>914</v>
+      </c>
+      <c r="D245" t="s">
+        <v>434</v>
+      </c>
+      <c r="E245" t="s">
+        <v>435</v>
+      </c>
+      <c r="F245" t="s">
+        <v>42</v>
+      </c>
+      <c r="G245" s="1" t="s">
+        <v>915</v>
+      </c>
+      <c r="H245" t="s">
+        <v>916</v>
+      </c>
+    </row>
+    <row r="246" spans="1:8">
+      <c r="A246" t="s">
+        <v>917</v>
+      </c>
+      <c r="B246" t="s">
+        <v>9</v>
+      </c>
+      <c r="C246" t="s">
+        <v>918</v>
+      </c>
+      <c r="D246" t="s">
+        <v>434</v>
+      </c>
+      <c r="E246" t="s">
+        <v>435</v>
+      </c>
+      <c r="F246" t="s">
+        <v>50</v>
+      </c>
+      <c r="G246" s="1" t="s">
+        <v>919</v>
+      </c>
+      <c r="H246" t="s">
+        <v>920</v>
+      </c>
+    </row>
+    <row r="247" spans="1:8">
+      <c r="A247" t="s">
+        <v>921</v>
+      </c>
+      <c r="B247" t="s">
+        <v>9</v>
+      </c>
+      <c r="C247" t="s">
+        <v>922</v>
+      </c>
+      <c r="D247" t="s">
+        <v>434</v>
+      </c>
+      <c r="E247" t="s">
+        <v>435</v>
+      </c>
+      <c r="F247" t="s">
+        <v>201</v>
+      </c>
+      <c r="G247" s="1" t="s">
+        <v>923</v>
+      </c>
+      <c r="H247" t="s">
+        <v>924</v>
+      </c>
+    </row>
+    <row r="248" spans="1:8">
+      <c r="A248" t="s">
+        <v>925</v>
+      </c>
+      <c r="B248" t="s">
+        <v>9</v>
+      </c>
+      <c r="C248" t="s">
+        <v>926</v>
+      </c>
+      <c r="D248" t="s">
+        <v>434</v>
+      </c>
+      <c r="E248" t="s">
+        <v>435</v>
+      </c>
+      <c r="F248" t="s">
+        <v>214</v>
+      </c>
+      <c r="G248" s="1" t="s">
+        <v>927</v>
+      </c>
+      <c r="H248" t="s">
+        <v>928</v>
+      </c>
+    </row>
+    <row r="249" spans="1:8">
+      <c r="A249" t="s">
+        <v>929</v>
+      </c>
+      <c r="B249" t="s">
+        <v>9</v>
+      </c>
+      <c r="C249" t="s">
+        <v>930</v>
+      </c>
+      <c r="D249" t="s">
+        <v>434</v>
+      </c>
+      <c r="E249" t="s">
+        <v>435</v>
+      </c>
+      <c r="F249" t="s">
+        <v>50</v>
+      </c>
+      <c r="G249" s="1" t="s">
+        <v>931</v>
+      </c>
+      <c r="H249" t="s">
+        <v>932</v>
+      </c>
+    </row>
+    <row r="250" spans="1:8">
+      <c r="A250" t="s">
+        <v>933</v>
+      </c>
+      <c r="B250" t="s">
+        <v>9</v>
+      </c>
+      <c r="C250" t="s">
+        <v>934</v>
+      </c>
+      <c r="D250" t="s">
+        <v>434</v>
+      </c>
+      <c r="E250" t="s">
+        <v>435</v>
+      </c>
+      <c r="F250" t="s">
+        <v>382</v>
+      </c>
+      <c r="G250" s="1" t="s">
+        <v>935</v>
+      </c>
+      <c r="H250" t="s">
+        <v>936</v>
+      </c>
+    </row>
+    <row r="251" spans="1:8">
+      <c r="A251" t="s">
+        <v>937</v>
+      </c>
+      <c r="B251" t="s">
+        <v>9</v>
+      </c>
+      <c r="C251" t="s">
+        <v>938</v>
+      </c>
+      <c r="D251" t="s">
+        <v>434</v>
+      </c>
+      <c r="E251" t="s">
+        <v>435</v>
+      </c>
+      <c r="F251" t="s">
+        <v>167</v>
+      </c>
+      <c r="G251" s="1" t="s">
+        <v>939</v>
+      </c>
+      <c r="H251" t="s">
+        <v>940</v>
+      </c>
+    </row>
+    <row r="252" spans="1:8">
+      <c r="A252" t="s">
+        <v>941</v>
+      </c>
+      <c r="B252" t="s">
+        <v>9</v>
+      </c>
+      <c r="C252" t="s">
+        <v>942</v>
+      </c>
+      <c r="D252" t="s">
+        <v>434</v>
+      </c>
+      <c r="E252" t="s">
+        <v>435</v>
+      </c>
+      <c r="F252" t="s">
+        <v>120</v>
+      </c>
+      <c r="G252" s="1" t="s">
+        <v>943</v>
+      </c>
+      <c r="H252" t="s">
+        <v>944</v>
+      </c>
+    </row>
+    <row r="253" spans="1:8">
+      <c r="A253" t="s">
+        <v>945</v>
+      </c>
+      <c r="B253" t="s">
+        <v>9</v>
+      </c>
+      <c r="C253" t="s">
+        <v>946</v>
+      </c>
+      <c r="D253" t="s">
+        <v>434</v>
+      </c>
+      <c r="E253" t="s">
+        <v>435</v>
+      </c>
+      <c r="F253" t="s">
+        <v>54</v>
+      </c>
+      <c r="G253" s="1" t="s">
+        <v>947</v>
+      </c>
+      <c r="H253" t="s">
+        <v>948</v>
+      </c>
+    </row>
+    <row r="254" spans="1:8">
+      <c r="A254" t="s">
+        <v>949</v>
+      </c>
+      <c r="B254" t="s">
+        <v>9</v>
+      </c>
+      <c r="C254" t="s">
+        <v>950</v>
+      </c>
+      <c r="D254" t="s">
+        <v>434</v>
+      </c>
+      <c r="E254" t="s">
+        <v>435</v>
+      </c>
+      <c r="F254" t="s">
+        <v>28</v>
+      </c>
+      <c r="G254" s="1" t="s">
+        <v>951</v>
+      </c>
+      <c r="H254" t="s">
+        <v>952</v>
+      </c>
+    </row>
+    <row r="255" spans="1:8">
+      <c r="A255" t="s">
+        <v>953</v>
+      </c>
+      <c r="B255" t="s">
+        <v>9</v>
+      </c>
+      <c r="C255" t="s">
+        <v>954</v>
+      </c>
+      <c r="D255" t="s">
+        <v>434</v>
+      </c>
+      <c r="E255" t="s">
+        <v>435</v>
+      </c>
+      <c r="F255" t="s">
+        <v>219</v>
+      </c>
+      <c r="G255" s="1" t="s">
+        <v>955</v>
+      </c>
+      <c r="H255" t="s">
+        <v>956</v>
+      </c>
+    </row>
+    <row r="256" spans="1:8">
+      <c r="A256" t="s">
+        <v>957</v>
+      </c>
+      <c r="B256" t="s">
+        <v>9</v>
+      </c>
+      <c r="C256" t="s">
+        <v>958</v>
+      </c>
+      <c r="D256" t="s">
+        <v>434</v>
+      </c>
+      <c r="E256" t="s">
+        <v>435</v>
+      </c>
+      <c r="F256" t="s">
+        <v>201</v>
+      </c>
+      <c r="G256" s="1" t="s">
+        <v>959</v>
+      </c>
+      <c r="H256" t="s">
+        <v>960</v>
+      </c>
+    </row>
+    <row r="257" spans="1:8">
+      <c r="A257" t="s">
+        <v>961</v>
+      </c>
+      <c r="B257" t="s">
+        <v>9</v>
+      </c>
+      <c r="C257" t="s">
+        <v>962</v>
+      </c>
+      <c r="D257" t="s">
+        <v>434</v>
+      </c>
+      <c r="E257" t="s">
+        <v>435</v>
+      </c>
+      <c r="F257" t="s">
+        <v>371</v>
+      </c>
+      <c r="G257" s="1" t="s">
+        <v>963</v>
+      </c>
+      <c r="H257" t="s">
+        <v>964</v>
+      </c>
+    </row>
+    <row r="258" spans="1:8">
+      <c r="A258" t="s">
+        <v>965</v>
+      </c>
+      <c r="B258" t="s">
+        <v>9</v>
+      </c>
+      <c r="C258" t="s">
+        <v>966</v>
+      </c>
+      <c r="D258" t="s">
+        <v>434</v>
+      </c>
+      <c r="E258" t="s">
+        <v>435</v>
+      </c>
+      <c r="F258" t="s">
+        <v>149</v>
+      </c>
+      <c r="G258" s="1" t="s">
+        <v>967</v>
+      </c>
+      <c r="H258" t="s">
+        <v>968</v>
+      </c>
+    </row>
+    <row r="259" spans="1:8">
+      <c r="A259" t="s">
+        <v>969</v>
+      </c>
+      <c r="B259" t="s">
+        <v>9</v>
+      </c>
+      <c r="C259" t="s">
+        <v>970</v>
+      </c>
+      <c r="D259" t="s">
+        <v>434</v>
+      </c>
+      <c r="E259" t="s">
+        <v>435</v>
+      </c>
+      <c r="F259" t="s">
+        <v>364</v>
+      </c>
+      <c r="G259" s="1" t="s">
+        <v>971</v>
+      </c>
+      <c r="H259" t="s">
+        <v>972</v>
+      </c>
+    </row>
+    <row r="260" spans="1:8">
+      <c r="A260" t="s">
+        <v>973</v>
+      </c>
+      <c r="B260" t="s">
+        <v>9</v>
+      </c>
+      <c r="C260" t="s">
+        <v>974</v>
+      </c>
+      <c r="D260" t="s">
+        <v>434</v>
+      </c>
+      <c r="E260" t="s">
+        <v>435</v>
+      </c>
+      <c r="F260" t="s">
+        <v>46</v>
+      </c>
+      <c r="G260" s="1" t="s">
+        <v>975</v>
+      </c>
+      <c r="H260" t="s">
+        <v>976</v>
+      </c>
+    </row>
+    <row r="261" spans="1:8">
+      <c r="A261" t="s">
+        <v>977</v>
+      </c>
+      <c r="B261" t="s">
+        <v>9</v>
+      </c>
+      <c r="C261" t="s">
+        <v>978</v>
+      </c>
+      <c r="D261" t="s">
+        <v>434</v>
+      </c>
+      <c r="E261" t="s">
+        <v>435</v>
+      </c>
+      <c r="F261" t="s">
+        <v>179</v>
+      </c>
+      <c r="G261" s="1" t="s">
+        <v>979</v>
+      </c>
+      <c r="H261" t="s">
+        <v>980</v>
+      </c>
+    </row>
+    <row r="262" spans="1:8">
+      <c r="A262" t="s">
+        <v>981</v>
+      </c>
+      <c r="B262" t="s">
+        <v>9</v>
+      </c>
+      <c r="C262" t="s">
+        <v>982</v>
+      </c>
+      <c r="D262" t="s">
+        <v>434</v>
+      </c>
+      <c r="E262" t="s">
+        <v>435</v>
+      </c>
+      <c r="F262" t="s">
+        <v>42</v>
+      </c>
+      <c r="G262" s="1" t="s">
+        <v>983</v>
+      </c>
+      <c r="H262" t="s">
+        <v>984</v>
+      </c>
+    </row>
+    <row r="263" spans="1:8">
+      <c r="A263" t="s">
+        <v>985</v>
+      </c>
+      <c r="B263" t="s">
+        <v>9</v>
+      </c>
+      <c r="C263" t="s">
+        <v>986</v>
+      </c>
+      <c r="D263" t="s">
+        <v>434</v>
+      </c>
+      <c r="E263" t="s">
+        <v>435</v>
+      </c>
+      <c r="F263" t="s">
+        <v>144</v>
+      </c>
+      <c r="G263" s="1" t="s">
+        <v>987</v>
+      </c>
+      <c r="H263" t="s">
+        <v>988</v>
+      </c>
+    </row>
+    <row r="264" spans="1:8">
+      <c r="A264" t="s">
+        <v>989</v>
+      </c>
+      <c r="B264" t="s">
+        <v>9</v>
+      </c>
+      <c r="C264" t="s">
+        <v>990</v>
+      </c>
+      <c r="D264" t="s">
+        <v>434</v>
+      </c>
+      <c r="E264" t="s">
+        <v>435</v>
+      </c>
+      <c r="F264" t="s">
+        <v>470</v>
+      </c>
+      <c r="G264" s="1" t="s">
+        <v>991</v>
+      </c>
+      <c r="H264" t="s">
+        <v>992</v>
+      </c>
+    </row>
+    <row r="265" spans="1:8">
+      <c r="A265" t="s">
+        <v>993</v>
+      </c>
+      <c r="B265" t="s">
+        <v>9</v>
+      </c>
+      <c r="C265" t="s">
+        <v>994</v>
+      </c>
+      <c r="D265" t="s">
+        <v>434</v>
+      </c>
+      <c r="E265" t="s">
+        <v>435</v>
+      </c>
+      <c r="F265" t="s">
+        <v>54</v>
+      </c>
+      <c r="G265" s="1" t="s">
+        <v>995</v>
+      </c>
+      <c r="H265" t="s">
+        <v>996</v>
+      </c>
+    </row>
+    <row r="266" spans="1:8">
+      <c r="A266" t="s">
+        <v>997</v>
+      </c>
+      <c r="B266" t="s">
+        <v>9</v>
+      </c>
+      <c r="C266" t="s">
+        <v>998</v>
+      </c>
+      <c r="D266" t="s">
+        <v>434</v>
+      </c>
+      <c r="E266" t="s">
+        <v>435</v>
+      </c>
+      <c r="F266" t="s">
+        <v>46</v>
+      </c>
+      <c r="G266" s="1" t="s">
+        <v>999</v>
+      </c>
+      <c r="H266" t="s">
+        <v>1000</v>
+      </c>
+    </row>
+    <row r="267" spans="1:8">
+      <c r="A267" t="s">
+        <v>1001</v>
+      </c>
+      <c r="B267" t="s">
+        <v>9</v>
+      </c>
+      <c r="C267" t="s">
+        <v>1002</v>
+      </c>
+      <c r="D267" t="s">
+        <v>434</v>
+      </c>
+      <c r="E267" t="s">
+        <v>435</v>
+      </c>
+      <c r="F267" t="s">
+        <v>1003</v>
+      </c>
+      <c r="G267" s="1" t="s">
+        <v>1004</v>
+      </c>
+      <c r="H267" t="s">
+        <v>1005</v>
+      </c>
+    </row>
+    <row r="268" spans="1:8">
+      <c r="A268" t="s">
+        <v>1006</v>
+      </c>
+      <c r="B268" t="s">
+        <v>9</v>
+      </c>
+      <c r="C268" t="s">
+        <v>1007</v>
+      </c>
+      <c r="D268" t="s">
+        <v>434</v>
+      </c>
+      <c r="E268" t="s">
+        <v>435</v>
+      </c>
+      <c r="F268" t="s">
+        <v>219</v>
+      </c>
+      <c r="G268" s="1" t="s">
+        <v>1008</v>
+      </c>
+      <c r="H268" t="s">
+        <v>1009</v>
+      </c>
+    </row>
+    <row r="269" spans="1:8">
+      <c r="A269" t="s">
+        <v>1010</v>
+      </c>
+      <c r="B269" t="s">
+        <v>9</v>
+      </c>
+      <c r="C269" t="s">
+        <v>1011</v>
+      </c>
+      <c r="D269" t="s">
+        <v>434</v>
+      </c>
+      <c r="E269" t="s">
+        <v>435</v>
+      </c>
+      <c r="F269" t="s">
+        <v>50</v>
+      </c>
+      <c r="G269" s="1" t="s">
+        <v>1012</v>
+      </c>
+      <c r="H269" t="s">
+        <v>1013</v>
+      </c>
+    </row>
+    <row r="270" spans="1:8">
+      <c r="A270" t="s">
+        <v>1014</v>
+      </c>
+      <c r="B270" t="s">
+        <v>9</v>
+      </c>
+      <c r="C270" t="s">
+        <v>1015</v>
+      </c>
+      <c r="D270" t="s">
+        <v>434</v>
+      </c>
+      <c r="E270" t="s">
+        <v>435</v>
+      </c>
+      <c r="F270" t="s">
+        <v>504</v>
+      </c>
+      <c r="G270" s="1" t="s">
+        <v>1016</v>
+      </c>
+      <c r="H270" t="s">
+        <v>1017</v>
+      </c>
+    </row>
+    <row r="271" spans="1:8">
+      <c r="A271" t="s">
+        <v>1018</v>
+      </c>
+      <c r="B271" t="s">
+        <v>9</v>
+      </c>
+      <c r="C271" t="s">
+        <v>1019</v>
+      </c>
+      <c r="D271" t="s">
+        <v>434</v>
+      </c>
+      <c r="E271" t="s">
+        <v>435</v>
+      </c>
+      <c r="F271" t="s">
+        <v>167</v>
+      </c>
+      <c r="G271" s="1" t="s">
+        <v>1020</v>
+      </c>
+      <c r="H271" t="s">
+        <v>1021</v>
+      </c>
+    </row>
+    <row r="272" spans="1:8">
+      <c r="A272" t="s">
+        <v>1022</v>
+      </c>
+      <c r="B272" t="s">
+        <v>9</v>
+      </c>
+      <c r="C272" t="s">
+        <v>1023</v>
+      </c>
+      <c r="D272" t="s">
+        <v>434</v>
+      </c>
+      <c r="E272" t="s">
+        <v>435</v>
+      </c>
+      <c r="F272" t="s">
+        <v>28</v>
+      </c>
+      <c r="G272" s="1" t="s">
+        <v>1024</v>
+      </c>
+      <c r="H272" t="s">
+        <v>1025</v>
+      </c>
+    </row>
+    <row r="273" spans="1:8">
+      <c r="A273" t="s">
+        <v>1026</v>
+      </c>
+      <c r="B273" t="s">
+        <v>9</v>
+      </c>
+      <c r="C273" t="s">
+        <v>1027</v>
+      </c>
+      <c r="D273" t="s">
+        <v>434</v>
+      </c>
+      <c r="E273" t="s">
+        <v>435</v>
+      </c>
+      <c r="F273" t="s">
+        <v>382</v>
+      </c>
+      <c r="G273" s="1" t="s">
+        <v>1028</v>
+      </c>
+      <c r="H273" t="s">
+        <v>1029</v>
+      </c>
+    </row>
+    <row r="274" spans="1:8">
+      <c r="A274" t="s">
+        <v>1030</v>
+      </c>
+      <c r="B274" t="s">
+        <v>9</v>
+      </c>
+      <c r="C274" t="s">
+        <v>1031</v>
+      </c>
+      <c r="D274" t="s">
+        <v>434</v>
+      </c>
+      <c r="E274" t="s">
+        <v>435</v>
+      </c>
+      <c r="F274" t="s">
+        <v>62</v>
+      </c>
+      <c r="G274" s="1" t="s">
+        <v>1032</v>
+      </c>
+      <c r="H274" t="s">
+        <v>1033</v>
+      </c>
+    </row>
+    <row r="275" spans="1:8">
+      <c r="A275" t="s">
+        <v>1034</v>
+      </c>
+      <c r="B275" t="s">
+        <v>9</v>
+      </c>
+      <c r="C275" t="s">
+        <v>1035</v>
+      </c>
+      <c r="D275" t="s">
+        <v>434</v>
+      </c>
+      <c r="E275" t="s">
+        <v>435</v>
+      </c>
+      <c r="F275" t="s">
+        <v>42</v>
+      </c>
+      <c r="G275" s="1" t="s">
+        <v>1036</v>
+      </c>
+      <c r="H275" t="s">
+        <v>1037</v>
+      </c>
+    </row>
+    <row r="276" spans="1:8">
+      <c r="A276" t="s">
+        <v>1038</v>
+      </c>
+      <c r="B276" t="s">
+        <v>9</v>
+      </c>
+      <c r="C276" t="s">
+        <v>1039</v>
+      </c>
+      <c r="D276" t="s">
+        <v>434</v>
+      </c>
+      <c r="E276" t="s">
+        <v>435</v>
+      </c>
+      <c r="F276" t="s">
+        <v>144</v>
+      </c>
+      <c r="G276" s="1" t="s">
+        <v>1040</v>
+      </c>
+      <c r="H276" t="s">
+        <v>1041</v>
+      </c>
+    </row>
+    <row r="277" spans="1:8">
+      <c r="A277" t="s">
+        <v>1042</v>
+      </c>
+      <c r="B277" t="s">
+        <v>9</v>
+      </c>
+      <c r="C277" t="s">
+        <v>1043</v>
+      </c>
+      <c r="D277" t="s">
+        <v>434</v>
+      </c>
+      <c r="E277" t="s">
+        <v>435</v>
+      </c>
+      <c r="F277" t="s">
+        <v>219</v>
+      </c>
+      <c r="G277" s="1" t="s">
+        <v>1044</v>
+      </c>
+      <c r="H277" t="s">
+        <v>1045</v>
+      </c>
+    </row>
+    <row r="278" spans="1:8">
+      <c r="A278" t="s">
+        <v>1046</v>
+      </c>
+      <c r="B278" t="s">
+        <v>9</v>
+      </c>
+      <c r="C278" t="s">
+        <v>1047</v>
+      </c>
+      <c r="D278" t="s">
+        <v>434</v>
+      </c>
+      <c r="E278" t="s">
+        <v>435</v>
+      </c>
+      <c r="F278" t="s">
+        <v>382</v>
+      </c>
+      <c r="G278" s="1" t="s">
+        <v>1048</v>
+      </c>
+      <c r="H278" t="s">
+        <v>1049</v>
+      </c>
+    </row>
+    <row r="279" spans="1:8">
+      <c r="A279" t="s">
+        <v>1050</v>
+      </c>
+      <c r="B279" t="s">
+        <v>9</v>
+      </c>
+      <c r="C279" t="s">
+        <v>1051</v>
+      </c>
+      <c r="D279" t="s">
+        <v>434</v>
+      </c>
+      <c r="E279" t="s">
+        <v>435</v>
+      </c>
+      <c r="F279" t="s">
+        <v>54</v>
+      </c>
+      <c r="G279" s="1" t="s">
+        <v>1052</v>
+      </c>
+      <c r="H279" t="s">
+        <v>1053</v>
+      </c>
+    </row>
+    <row r="280" spans="1:8">
+      <c r="A280" t="s">
+        <v>1054</v>
+      </c>
+      <c r="B280" t="s">
+        <v>9</v>
+      </c>
+      <c r="C280" t="s">
+        <v>1055</v>
+      </c>
+      <c r="D280" t="s">
+        <v>434</v>
+      </c>
+      <c r="E280" t="s">
+        <v>435</v>
+      </c>
+      <c r="F280" t="s">
+        <v>167</v>
+      </c>
+      <c r="G280" s="1" t="s">
+        <v>1056</v>
+      </c>
+      <c r="H280" t="s">
+        <v>1057</v>
+      </c>
+    </row>
+    <row r="281" spans="1:8">
+      <c r="A281" t="s">
+        <v>1058</v>
+      </c>
+      <c r="B281" t="s">
+        <v>9</v>
+      </c>
+      <c r="C281" t="s">
+        <v>1059</v>
+      </c>
+      <c r="D281" t="s">
+        <v>434</v>
+      </c>
+      <c r="E281" t="s">
+        <v>435</v>
+      </c>
+      <c r="F281" t="s">
+        <v>28</v>
+      </c>
+      <c r="G281" s="1" t="s">
+        <v>1060</v>
+      </c>
+      <c r="H281" t="s">
+        <v>1061</v>
+      </c>
+    </row>
+    <row r="282" spans="1:8">
+      <c r="A282" t="s">
+        <v>1062</v>
+      </c>
+      <c r="B282" t="s">
+        <v>9</v>
+      </c>
+      <c r="C282" t="s">
+        <v>1063</v>
+      </c>
+      <c r="D282" t="s">
+        <v>434</v>
+      </c>
+      <c r="E282" t="s">
+        <v>435</v>
+      </c>
+      <c r="F282" t="s">
+        <v>120</v>
+      </c>
+      <c r="G282" s="1" t="s">
+        <v>1064</v>
+      </c>
+      <c r="H282" t="s">
+        <v>1065</v>
+      </c>
+    </row>
+    <row r="283" spans="1:8">
+      <c r="A283" t="s">
+        <v>1066</v>
+      </c>
+      <c r="B283" t="s">
+        <v>9</v>
+      </c>
+      <c r="C283" t="s">
+        <v>1067</v>
+      </c>
+      <c r="D283" t="s">
+        <v>434</v>
+      </c>
+      <c r="E283" t="s">
+        <v>435</v>
+      </c>
+      <c r="F283" t="s">
+        <v>62</v>
+      </c>
+      <c r="G283" s="1" t="s">
+        <v>1068</v>
+      </c>
+      <c r="H283" t="s">
+        <v>1069</v>
+      </c>
+    </row>
+    <row r="284" spans="1:8">
+      <c r="A284" t="s">
+        <v>1070</v>
+      </c>
+      <c r="B284" t="s">
+        <v>9</v>
+      </c>
+      <c r="C284" t="s">
+        <v>1071</v>
+      </c>
+      <c r="D284" t="s">
+        <v>434</v>
+      </c>
+      <c r="E284" t="s">
+        <v>435</v>
+      </c>
+      <c r="F284" t="s">
+        <v>42</v>
+      </c>
+      <c r="G284" s="1" t="s">
+        <v>1072</v>
+      </c>
+      <c r="H284" t="s">
+        <v>1073</v>
+      </c>
+    </row>
+    <row r="285" spans="1:8">
+      <c r="A285" t="s">
+        <v>1074</v>
+      </c>
+      <c r="B285" t="s">
+        <v>9</v>
+      </c>
+      <c r="C285" t="s">
+        <v>1075</v>
+      </c>
+      <c r="D285" t="s">
+        <v>434</v>
+      </c>
+      <c r="E285" t="s">
+        <v>435</v>
+      </c>
+      <c r="F285" t="s">
+        <v>214</v>
+      </c>
+      <c r="G285" s="1" t="s">
+        <v>1076</v>
+      </c>
+      <c r="H285" t="s">
+        <v>1077</v>
+      </c>
+    </row>
+    <row r="286" spans="1:8">
+      <c r="A286" t="s">
+        <v>1078</v>
+      </c>
+      <c r="B286" t="s">
+        <v>9</v>
+      </c>
+      <c r="C286" t="s">
+        <v>1079</v>
+      </c>
+      <c r="D286" t="s">
+        <v>434</v>
+      </c>
+      <c r="E286" t="s">
+        <v>435</v>
+      </c>
+      <c r="F286" t="s">
+        <v>201</v>
+      </c>
+      <c r="G286" s="1" t="s">
+        <v>1080</v>
+      </c>
+      <c r="H286" t="s">
+        <v>1081</v>
+      </c>
+    </row>
+    <row r="287" spans="1:8">
+      <c r="A287" t="s">
+        <v>1082</v>
+      </c>
+      <c r="B287" t="s">
+        <v>9</v>
+      </c>
+      <c r="C287" t="s">
+        <v>10</v>
+      </c>
+      <c r="D287" t="s">
+        <v>1083</v>
+      </c>
+      <c r="E287" t="s">
+        <v>1084</v>
+      </c>
+      <c r="F287" t="s">
+        <v>62</v>
+      </c>
+      <c r="G287" s="1" t="s">
+        <v>1085</v>
+      </c>
+      <c r="H287" t="s">
+        <v>1086</v>
+      </c>
+    </row>
+    <row r="288" spans="1:8">
+      <c r="A288" t="s">
+        <v>1087</v>
+      </c>
+      <c r="B288" t="s">
+        <v>9</v>
+      </c>
+      <c r="C288" t="s">
+        <v>23</v>
+      </c>
+      <c r="D288" t="s">
+        <v>1083</v>
+      </c>
+      <c r="E288" t="s">
+        <v>1084</v>
+      </c>
+      <c r="F288" t="s">
+        <v>54</v>
+      </c>
+      <c r="G288" s="1" t="s">
+        <v>1088</v>
+      </c>
+      <c r="H288" t="s">
+        <v>1089</v>
+      </c>
+    </row>
+    <row r="289" spans="1:8">
+      <c r="A289" t="s">
+        <v>1090</v>
+      </c>
+      <c r="B289" t="s">
+        <v>9</v>
+      </c>
+      <c r="C289" t="s">
+        <v>27</v>
+      </c>
+      <c r="D289" t="s">
+        <v>1083</v>
+      </c>
+      <c r="E289" t="s">
+        <v>1084</v>
+      </c>
+      <c r="F289" t="s">
+        <v>46</v>
+      </c>
+      <c r="G289" s="1" t="s">
+        <v>1091</v>
+      </c>
+      <c r="H289" t="s">
+        <v>1092</v>
+      </c>
+    </row>
+    <row r="290" spans="1:8">
+      <c r="A290" t="s">
+        <v>1093</v>
+      </c>
+      <c r="B290" t="s">
+        <v>9</v>
+      </c>
+      <c r="C290" t="s">
+        <v>32</v>
+      </c>
+      <c r="D290" t="s">
+        <v>1083</v>
+      </c>
+      <c r="E290" t="s">
+        <v>1084</v>
+      </c>
+      <c r="F290" t="s">
+        <v>62</v>
+      </c>
+      <c r="G290" s="1" t="s">
+        <v>1094</v>
+      </c>
+      <c r="H290" t="s">
+        <v>1095</v>
+      </c>
+    </row>
+    <row r="291" spans="1:8">
+      <c r="A291" t="s">
+        <v>1096</v>
+      </c>
+      <c r="B291" t="s">
+        <v>9</v>
+      </c>
+      <c r="C291" t="s">
+        <v>36</v>
+      </c>
+      <c r="D291" t="s">
+        <v>1083</v>
+      </c>
+      <c r="E291" t="s">
+        <v>1084</v>
+      </c>
+      <c r="F291" t="s">
+        <v>54</v>
+      </c>
+      <c r="G291" s="1" t="s">
+        <v>1097</v>
+      </c>
+      <c r="H291" t="s">
+        <v>1098</v>
+      </c>
+    </row>
+    <row r="292" spans="1:8">
+      <c r="A292" t="s">
+        <v>1099</v>
+      </c>
+      <c r="B292" t="s">
+        <v>9</v>
+      </c>
+      <c r="C292" t="s">
+        <v>61</v>
+      </c>
+      <c r="D292" t="s">
+        <v>1083</v>
+      </c>
+      <c r="E292" t="s">
+        <v>1084</v>
+      </c>
+      <c r="F292" t="s">
+        <v>201</v>
+      </c>
+      <c r="G292" s="1" t="s">
+        <v>1100</v>
+      </c>
+      <c r="H292" t="s">
+        <v>1101</v>
+      </c>
+    </row>
+    <row r="293" spans="1:8">
+      <c r="A293" t="s">
+        <v>1102</v>
+      </c>
+      <c r="B293" t="s">
+        <v>9</v>
+      </c>
+      <c r="C293" t="s">
+        <v>66</v>
+      </c>
+      <c r="D293" t="s">
+        <v>1083</v>
+      </c>
+      <c r="E293" t="s">
+        <v>1084</v>
+      </c>
+      <c r="F293" t="s">
+        <v>179</v>
+      </c>
+      <c r="G293" s="1" t="s">
+        <v>1103</v>
+      </c>
+      <c r="H293" t="s">
+        <v>1104</v>
+      </c>
+    </row>
+    <row r="294" spans="1:8">
+      <c r="A294" t="s">
+        <v>1105</v>
+      </c>
+      <c r="B294" t="s">
+        <v>9</v>
+      </c>
+      <c r="C294" t="s">
+        <v>70</v>
+      </c>
+      <c r="D294" t="s">
+        <v>1083</v>
+      </c>
+      <c r="E294" t="s">
+        <v>1084</v>
+      </c>
+      <c r="F294" t="s">
+        <v>201</v>
+      </c>
+      <c r="G294" s="1" t="s">
+        <v>1106</v>
+      </c>
+      <c r="H294" t="s">
+        <v>1107</v>
+      </c>
+    </row>
+    <row r="295" spans="1:8">
+      <c r="A295" t="s">
+        <v>1108</v>
+      </c>
+      <c r="B295" t="s">
+        <v>9</v>
+      </c>
+      <c r="C295" t="s">
+        <v>74</v>
+      </c>
+      <c r="D295" t="s">
+        <v>1083</v>
+      </c>
+      <c r="E295" t="s">
+        <v>1084</v>
+      </c>
+      <c r="F295" t="s">
+        <v>214</v>
+      </c>
+      <c r="G295" s="1" t="s">
+        <v>1109</v>
+      </c>
+      <c r="H295" t="s">
+        <v>1110</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>
     <hyperlink ref="G23" r:id="rId22"/>
     <hyperlink ref="G24" r:id="rId23"/>
     <hyperlink ref="G25" r:id="rId24"/>
     <hyperlink ref="G26" r:id="rId25"/>
     <hyperlink ref="G27" r:id="rId26"/>
     <hyperlink ref="G28" r:id="rId27"/>
     <hyperlink ref="G29" r:id="rId28"/>
     <hyperlink ref="G30" r:id="rId29"/>
     <hyperlink ref="G31" r:id="rId30"/>
     <hyperlink ref="G32" r:id="rId31"/>
     <hyperlink ref="G33" r:id="rId32"/>
     <hyperlink ref="G34" r:id="rId33"/>
+    <hyperlink ref="G35" r:id="rId34"/>
+    <hyperlink ref="G36" r:id="rId35"/>
+    <hyperlink ref="G37" r:id="rId36"/>
+    <hyperlink ref="G38" r:id="rId37"/>
+    <hyperlink ref="G39" r:id="rId38"/>
+    <hyperlink ref="G40" r:id="rId39"/>
+    <hyperlink ref="G41" r:id="rId40"/>
+    <hyperlink ref="G42" r:id="rId41"/>
+    <hyperlink ref="G43" r:id="rId42"/>
+    <hyperlink ref="G44" r:id="rId43"/>
+    <hyperlink ref="G45" r:id="rId44"/>
+    <hyperlink ref="G46" r:id="rId45"/>
+    <hyperlink ref="G47" r:id="rId46"/>
+    <hyperlink ref="G48" r:id="rId47"/>
+    <hyperlink ref="G49" r:id="rId48"/>
+    <hyperlink ref="G50" r:id="rId49"/>
+    <hyperlink ref="G51" r:id="rId50"/>
+    <hyperlink ref="G52" r:id="rId51"/>
+    <hyperlink ref="G53" r:id="rId52"/>
+    <hyperlink ref="G54" r:id="rId53"/>
+    <hyperlink ref="G55" r:id="rId54"/>
+    <hyperlink ref="G56" r:id="rId55"/>
+    <hyperlink ref="G57" r:id="rId56"/>
+    <hyperlink ref="G58" r:id="rId57"/>
+    <hyperlink ref="G59" r:id="rId58"/>
+    <hyperlink ref="G60" r:id="rId59"/>
+    <hyperlink ref="G61" r:id="rId60"/>
+    <hyperlink ref="G62" r:id="rId61"/>
+    <hyperlink ref="G63" r:id="rId62"/>
+    <hyperlink ref="G64" r:id="rId63"/>
+    <hyperlink ref="G65" r:id="rId64"/>
+    <hyperlink ref="G66" r:id="rId65"/>
+    <hyperlink ref="G67" r:id="rId66"/>
+    <hyperlink ref="G68" r:id="rId67"/>
+    <hyperlink ref="G69" r:id="rId68"/>
+    <hyperlink ref="G70" r:id="rId69"/>
+    <hyperlink ref="G71" r:id="rId70"/>
+    <hyperlink ref="G72" r:id="rId71"/>
+    <hyperlink ref="G73" r:id="rId72"/>
+    <hyperlink ref="G74" r:id="rId73"/>
+    <hyperlink ref="G75" r:id="rId74"/>
+    <hyperlink ref="G76" r:id="rId75"/>
+    <hyperlink ref="G77" r:id="rId76"/>
+    <hyperlink ref="G78" r:id="rId77"/>
+    <hyperlink ref="G79" r:id="rId78"/>
+    <hyperlink ref="G80" r:id="rId79"/>
+    <hyperlink ref="G81" r:id="rId80"/>
+    <hyperlink ref="G82" r:id="rId81"/>
+    <hyperlink ref="G83" r:id="rId82"/>
+    <hyperlink ref="G84" r:id="rId83"/>
+    <hyperlink ref="G85" r:id="rId84"/>
+    <hyperlink ref="G86" r:id="rId85"/>
+    <hyperlink ref="G87" r:id="rId86"/>
+    <hyperlink ref="G88" r:id="rId87"/>
+    <hyperlink ref="G89" r:id="rId88"/>
+    <hyperlink ref="G90" r:id="rId89"/>
+    <hyperlink ref="G91" r:id="rId90"/>
+    <hyperlink ref="G92" r:id="rId91"/>
+    <hyperlink ref="G93" r:id="rId92"/>
+    <hyperlink ref="G94" r:id="rId93"/>
+    <hyperlink ref="G95" r:id="rId94"/>
+    <hyperlink ref="G96" r:id="rId95"/>
+    <hyperlink ref="G97" r:id="rId96"/>
+    <hyperlink ref="G98" r:id="rId97"/>
+    <hyperlink ref="G99" r:id="rId98"/>
+    <hyperlink ref="G100" r:id="rId99"/>
+    <hyperlink ref="G101" r:id="rId100"/>
+    <hyperlink ref="G102" r:id="rId101"/>
+    <hyperlink ref="G103" r:id="rId102"/>
+    <hyperlink ref="G104" r:id="rId103"/>
+    <hyperlink ref="G105" r:id="rId104"/>
+    <hyperlink ref="G106" r:id="rId105"/>
+    <hyperlink ref="G107" r:id="rId106"/>
+    <hyperlink ref="G108" r:id="rId107"/>
+    <hyperlink ref="G109" r:id="rId108"/>
+    <hyperlink ref="G110" r:id="rId109"/>
+    <hyperlink ref="G111" r:id="rId110"/>
+    <hyperlink ref="G112" r:id="rId111"/>
+    <hyperlink ref="G113" r:id="rId112"/>
+    <hyperlink ref="G114" r:id="rId113"/>
+    <hyperlink ref="G115" r:id="rId114"/>
+    <hyperlink ref="G116" r:id="rId115"/>
+    <hyperlink ref="G117" r:id="rId116"/>
+    <hyperlink ref="G118" r:id="rId117"/>
+    <hyperlink ref="G119" r:id="rId118"/>
+    <hyperlink ref="G120" r:id="rId119"/>
+    <hyperlink ref="G121" r:id="rId120"/>
+    <hyperlink ref="G122" r:id="rId121"/>
+    <hyperlink ref="G123" r:id="rId122"/>
+    <hyperlink ref="G124" r:id="rId123"/>
+    <hyperlink ref="G125" r:id="rId124"/>
+    <hyperlink ref="G126" r:id="rId125"/>
+    <hyperlink ref="G127" r:id="rId126"/>
+    <hyperlink ref="G128" r:id="rId127"/>
+    <hyperlink ref="G129" r:id="rId128"/>
+    <hyperlink ref="G130" r:id="rId129"/>
+    <hyperlink ref="G131" r:id="rId130"/>
+    <hyperlink ref="G132" r:id="rId131"/>
+    <hyperlink ref="G133" r:id="rId132"/>
+    <hyperlink ref="G134" r:id="rId133"/>
+    <hyperlink ref="G135" r:id="rId134"/>
+    <hyperlink ref="G136" r:id="rId135"/>
+    <hyperlink ref="G137" r:id="rId136"/>
+    <hyperlink ref="G138" r:id="rId137"/>
+    <hyperlink ref="G139" r:id="rId138"/>
+    <hyperlink ref="G140" r:id="rId139"/>
+    <hyperlink ref="G141" r:id="rId140"/>
+    <hyperlink ref="G142" r:id="rId141"/>
+    <hyperlink ref="G143" r:id="rId142"/>
+    <hyperlink ref="G144" r:id="rId143"/>
+    <hyperlink ref="G145" r:id="rId144"/>
+    <hyperlink ref="G146" r:id="rId145"/>
+    <hyperlink ref="G147" r:id="rId146"/>
+    <hyperlink ref="G148" r:id="rId147"/>
+    <hyperlink ref="G149" r:id="rId148"/>
+    <hyperlink ref="G150" r:id="rId149"/>
+    <hyperlink ref="G151" r:id="rId150"/>
+    <hyperlink ref="G152" r:id="rId151"/>
+    <hyperlink ref="G153" r:id="rId152"/>
+    <hyperlink ref="G154" r:id="rId153"/>
+    <hyperlink ref="G155" r:id="rId154"/>
+    <hyperlink ref="G156" r:id="rId155"/>
+    <hyperlink ref="G157" r:id="rId156"/>
+    <hyperlink ref="G158" r:id="rId157"/>
+    <hyperlink ref="G159" r:id="rId158"/>
+    <hyperlink ref="G160" r:id="rId159"/>
+    <hyperlink ref="G161" r:id="rId160"/>
+    <hyperlink ref="G162" r:id="rId161"/>
+    <hyperlink ref="G163" r:id="rId162"/>
+    <hyperlink ref="G164" r:id="rId163"/>
+    <hyperlink ref="G165" r:id="rId164"/>
+    <hyperlink ref="G166" r:id="rId165"/>
+    <hyperlink ref="G167" r:id="rId166"/>
+    <hyperlink ref="G168" r:id="rId167"/>
+    <hyperlink ref="G169" r:id="rId168"/>
+    <hyperlink ref="G170" r:id="rId169"/>
+    <hyperlink ref="G171" r:id="rId170"/>
+    <hyperlink ref="G172" r:id="rId171"/>
+    <hyperlink ref="G173" r:id="rId172"/>
+    <hyperlink ref="G174" r:id="rId173"/>
+    <hyperlink ref="G175" r:id="rId174"/>
+    <hyperlink ref="G176" r:id="rId175"/>
+    <hyperlink ref="G177" r:id="rId176"/>
+    <hyperlink ref="G178" r:id="rId177"/>
+    <hyperlink ref="G179" r:id="rId178"/>
+    <hyperlink ref="G180" r:id="rId179"/>
+    <hyperlink ref="G181" r:id="rId180"/>
+    <hyperlink ref="G182" r:id="rId181"/>
+    <hyperlink ref="G183" r:id="rId182"/>
+    <hyperlink ref="G184" r:id="rId183"/>
+    <hyperlink ref="G185" r:id="rId184"/>
+    <hyperlink ref="G186" r:id="rId185"/>
+    <hyperlink ref="G187" r:id="rId186"/>
+    <hyperlink ref="G188" r:id="rId187"/>
+    <hyperlink ref="G189" r:id="rId188"/>
+    <hyperlink ref="G190" r:id="rId189"/>
+    <hyperlink ref="G191" r:id="rId190"/>
+    <hyperlink ref="G192" r:id="rId191"/>
+    <hyperlink ref="G193" r:id="rId192"/>
+    <hyperlink ref="G194" r:id="rId193"/>
+    <hyperlink ref="G195" r:id="rId194"/>
+    <hyperlink ref="G196" r:id="rId195"/>
+    <hyperlink ref="G197" r:id="rId196"/>
+    <hyperlink ref="G198" r:id="rId197"/>
+    <hyperlink ref="G199" r:id="rId198"/>
+    <hyperlink ref="G200" r:id="rId199"/>
+    <hyperlink ref="G201" r:id="rId200"/>
+    <hyperlink ref="G202" r:id="rId201"/>
+    <hyperlink ref="G203" r:id="rId202"/>
+    <hyperlink ref="G204" r:id="rId203"/>
+    <hyperlink ref="G205" r:id="rId204"/>
+    <hyperlink ref="G206" r:id="rId205"/>
+    <hyperlink ref="G207" r:id="rId206"/>
+    <hyperlink ref="G208" r:id="rId207"/>
+    <hyperlink ref="G209" r:id="rId208"/>
+    <hyperlink ref="G210" r:id="rId209"/>
+    <hyperlink ref="G211" r:id="rId210"/>
+    <hyperlink ref="G212" r:id="rId211"/>
+    <hyperlink ref="G213" r:id="rId212"/>
+    <hyperlink ref="G214" r:id="rId213"/>
+    <hyperlink ref="G215" r:id="rId214"/>
+    <hyperlink ref="G216" r:id="rId215"/>
+    <hyperlink ref="G217" r:id="rId216"/>
+    <hyperlink ref="G218" r:id="rId217"/>
+    <hyperlink ref="G219" r:id="rId218"/>
+    <hyperlink ref="G220" r:id="rId219"/>
+    <hyperlink ref="G221" r:id="rId220"/>
+    <hyperlink ref="G222" r:id="rId221"/>
+    <hyperlink ref="G223" r:id="rId222"/>
+    <hyperlink ref="G224" r:id="rId223"/>
+    <hyperlink ref="G225" r:id="rId224"/>
+    <hyperlink ref="G226" r:id="rId225"/>
+    <hyperlink ref="G227" r:id="rId226"/>
+    <hyperlink ref="G228" r:id="rId227"/>
+    <hyperlink ref="G229" r:id="rId228"/>
+    <hyperlink ref="G230" r:id="rId229"/>
+    <hyperlink ref="G231" r:id="rId230"/>
+    <hyperlink ref="G232" r:id="rId231"/>
+    <hyperlink ref="G233" r:id="rId232"/>
+    <hyperlink ref="G234" r:id="rId233"/>
+    <hyperlink ref="G235" r:id="rId234"/>
+    <hyperlink ref="G236" r:id="rId235"/>
+    <hyperlink ref="G237" r:id="rId236"/>
+    <hyperlink ref="G238" r:id="rId237"/>
+    <hyperlink ref="G239" r:id="rId238"/>
+    <hyperlink ref="G240" r:id="rId239"/>
+    <hyperlink ref="G241" r:id="rId240"/>
+    <hyperlink ref="G242" r:id="rId241"/>
+    <hyperlink ref="G243" r:id="rId242"/>
+    <hyperlink ref="G244" r:id="rId243"/>
+    <hyperlink ref="G245" r:id="rId244"/>
+    <hyperlink ref="G246" r:id="rId245"/>
+    <hyperlink ref="G247" r:id="rId246"/>
+    <hyperlink ref="G248" r:id="rId247"/>
+    <hyperlink ref="G249" r:id="rId248"/>
+    <hyperlink ref="G250" r:id="rId249"/>
+    <hyperlink ref="G251" r:id="rId250"/>
+    <hyperlink ref="G252" r:id="rId251"/>
+    <hyperlink ref="G253" r:id="rId252"/>
+    <hyperlink ref="G254" r:id="rId253"/>
+    <hyperlink ref="G255" r:id="rId254"/>
+    <hyperlink ref="G256" r:id="rId255"/>
+    <hyperlink ref="G257" r:id="rId256"/>
+    <hyperlink ref="G258" r:id="rId257"/>
+    <hyperlink ref="G259" r:id="rId258"/>
+    <hyperlink ref="G260" r:id="rId259"/>
+    <hyperlink ref="G261" r:id="rId260"/>
+    <hyperlink ref="G262" r:id="rId261"/>
+    <hyperlink ref="G263" r:id="rId262"/>
+    <hyperlink ref="G264" r:id="rId263"/>
+    <hyperlink ref="G265" r:id="rId264"/>
+    <hyperlink ref="G266" r:id="rId265"/>
+    <hyperlink ref="G267" r:id="rId266"/>
+    <hyperlink ref="G268" r:id="rId267"/>
+    <hyperlink ref="G269" r:id="rId268"/>
+    <hyperlink ref="G270" r:id="rId269"/>
+    <hyperlink ref="G271" r:id="rId270"/>
+    <hyperlink ref="G272" r:id="rId271"/>
+    <hyperlink ref="G273" r:id="rId272"/>
+    <hyperlink ref="G274" r:id="rId273"/>
+    <hyperlink ref="G275" r:id="rId274"/>
+    <hyperlink ref="G276" r:id="rId275"/>
+    <hyperlink ref="G277" r:id="rId276"/>
+    <hyperlink ref="G278" r:id="rId277"/>
+    <hyperlink ref="G279" r:id="rId278"/>
+    <hyperlink ref="G280" r:id="rId279"/>
+    <hyperlink ref="G281" r:id="rId280"/>
+    <hyperlink ref="G282" r:id="rId281"/>
+    <hyperlink ref="G283" r:id="rId282"/>
+    <hyperlink ref="G284" r:id="rId283"/>
+    <hyperlink ref="G285" r:id="rId284"/>
+    <hyperlink ref="G286" r:id="rId285"/>
+    <hyperlink ref="G287" r:id="rId286"/>
+    <hyperlink ref="G288" r:id="rId287"/>
+    <hyperlink ref="G289" r:id="rId288"/>
+    <hyperlink ref="G290" r:id="rId289"/>
+    <hyperlink ref="G291" r:id="rId290"/>
+    <hyperlink ref="G292" r:id="rId291"/>
+    <hyperlink ref="G293" r:id="rId292"/>
+    <hyperlink ref="G294" r:id="rId293"/>
+    <hyperlink ref="G295" r:id="rId294"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>