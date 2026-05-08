--- v1 (2026-05-07)
+++ v2 (2026-05-08)
@@ -10,51 +10,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2360" uniqueCount="1111">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2368" uniqueCount="1114">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
@@ -1068,50 +1068,62 @@
   <si>
     <t>12421</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
     <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12421/projeto_de_lei_-_titulo_de_utilidade_publica_guardioes_da_causa_animal-assinado.pdf</t>
   </si>
   <si>
     <t>Concede Título Declaratório de Utilidade Pública para a Associação de Apoio aos Protetores Independentes do Norte de Minas/MG - Guardiões da Causa Animal.</t>
   </si>
   <si>
     <t>12426</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
     <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12426/pl_pc.pdf</t>
   </si>
   <si>
     <t>Concede Título Declaratório de Utilidade Pública ao Instituto Vem Ver Brasil.</t>
   </si>
   <si>
+    <t>12432</t>
+  </si>
+  <si>
+    <t>77</t>
+  </si>
+  <si>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12432/pl.pdf</t>
+  </si>
+  <si>
+    <t>Institui o Programa Municipal de Fiscalização Colaborativa de Resíduos Sólidos no Município de Montes Claros e dá Outras Providências.</t>
+  </si>
+  <si>
     <t>12136</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
     <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12136/pr_01_2026.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Honorário ao Revmo. sr. Dom José Carlos de Souza Campos.</t>
   </si>
   <si>
     <t>12142</t>
   </si>
   <si>
     <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12142/pr_02_2026.pdf</t>
   </si>
   <si>
     <t>Concede o Título de Cidadão Honorário ao sr. Jean Malta Moura.</t>
   </si>
   <si>
     <t>12143</t>
@@ -2007,53 +2019,50 @@
   <si>
     <t>Requer que seja transformada em especial, a reunião do dia 05 de março de 2026, e transferida para as 19h, para homenagem à Superintendência Regional de Saúde (SRS), com a entrega da Placa de Prata Alferes José Lopes de Carvalho, em comemoração pelos seus 56 anos, traduzindo o reconhecimento desta Câmara Municipal pelos relevantes serviços prestados.</t>
   </si>
   <si>
     <t>12265</t>
   </si>
   <si>
     <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12265/requerimento_07_castramovel_para_a_semma.pdf</t>
   </si>
   <si>
     <t>Que seja enviado ofício ao Prefeito de Montes Claros, Guilherme Guimarães, solicitando a criação de uma estrutura específica dentro da Secretaria Municipal de Ambiente, Bem-Estar Animal e Sustentabilidade, destinada ao controle de natalidade de cães e gatos no município.</t>
   </si>
   <si>
     <t>12266</t>
   </si>
   <si>
     <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12266/08-_requerimento_magisterio.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhado ofício ao prefeito, Guilherme Guimarães, solicitando que sejam adotadas as providências necessárias à regulamentação, no âmbito do Município, da Lei nº 15.326/2026, a qual reconhece os auxiliares de docência da educação infantil como profissionais do magistério, assegurando-lhes os direitos inerentes à carreira, inclusive o acesso ao piso salarial profissional nacional do magistério.</t>
   </si>
   <si>
     <t>12268</t>
   </si>
   <si>
-    <t>77</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12268/req_77_2026.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhado ao prefeito de Montes Claros, Guilherme Guimarães, e ao Coordenador do Departamento de Estradas de Rodagem do Estado de Minas Gerais - DER, Sr. Tibireça Pires Glória, solicitando a construção de uma baia de retorno na entrada do Distrito de Ermidinha, localizada na BR 135, altura do KM 319.</t>
   </si>
   <si>
     <t>12269</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
     <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12269/requerimento_assinado.pdf</t>
   </si>
   <si>
     <t>Encaminhando o Anteprojeto de Lei que institui, no âmbito do Município de Montes Claros, o Programa Municipal ‘’Farmácia + Perto".</t>
   </si>
   <si>
     <t>12270</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
     <t>SPM - SERVIÇOS PÚBLICOS MUNICIPAIS</t>
@@ -3135,87 +3144,87 @@
   <si>
     <t>Que seja expedido ofício ao prefeito Guilherme Guimarães com cópia ao sr. Charles Gutemberg, secretário de Educação, solicitando rever a Lei 3.587/2006, que regula a gratificação "pó de giz" em Montes Claros.</t>
   </si>
   <si>
     <t>12408</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
     <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12408/req._11.pdf</t>
   </si>
   <si>
     <t>Solicita que seja enviado ofício ao prefeito Guilherme Guimarães, com cópia ao sr. Vinícius Pereira (MCTRANS), solicitando a implantação de medidas técnicas de engenharia de tráfego e infraestrutura no cruzamento da Avenida das Américas com a Avenida São Judas, no bairro Dr. João Alves.</t>
   </si>
   <si>
     <t>12413</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
     <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12413/req_170_2026.pdf</t>
   </si>
   <si>
-    <t>Que seja encaminhado ofício ao Prefeito de Montes Claros, Sr. Guilherme Augusto Guimarães, com cópia à Secretaria Municipal de Comunicação, solicitando a criação e ampla divulgação de campanha municipal alusiva ao Dia Nacional de Combate ao Abuso e à Exploração Sexual de Crianças e Adolescentes, celebrado em 18 de maio, com ações informativas, educativas e de conscientização voltadas à prevenção, à denúncia e ao fortalecimento da rede de proteção de crianças e adolescentes.</t>
+    <t>Que seja encaminhado ofício ao prefeito, Guilherme Guimarães, com cópia à Secretaria Municipal de Comunicação, solicitando a criação e ampla divulgação de campanha municipal alusiva ao Dia Nacional de Combate ao Abuso e à Exploração Sexual de Crianças e Adolescentes, celebrado em 18 de maio, com ações informativas, educativas e de conscientização voltadas à prevenção, à denúncia e ao fortalecimento da rede de proteção de crianças e adolescentes.</t>
   </si>
   <si>
     <t>12414</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
     <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12414/requerimento_14_reuniao_de_homenagem_ao_sr._jose_mansano_bauman.pdf</t>
   </si>
   <si>
     <t>Que seja transformada em Reunião Especial a Reunião Ordinária do dia 18 de Junho de 2026, e transferida para as 19h, para a entrega do Título de Cidadão Honorário ao Sr. José Mansano Bauman.</t>
   </si>
   <si>
     <t>12415</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
     <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12415/req_172_2026.pdf</t>
   </si>
   <si>
-    <t>Que seja encaminhado ofício ao Excelentíssimo Senhor Prefeito de Montes Claros, Guilherme Guimarães, e ao Procurador-Geral do Município, Danilo Soares de Oliveira, solicitando providências acerca da liberação de protocolo de numeração para ligação de luz, água e esgoto para comunidades rurais.</t>
+    <t>Que seja encaminhado ofício ao prefeito, Guilherme Guimarães, e ao Procurador-Geral do Município, Danilo Soares de Oliveira, solicitando providências acerca da liberação de protocolo de numeração para ligação de luz, água e esgoto para comunidades rurais.</t>
   </si>
   <si>
     <t>12416</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
     <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12416/req_173_2026.pdf</t>
   </si>
   <si>
-    <t>Que seja encaminhado ofício ao Excelentíssimo Senhor Prefeito de Montes Claros, Guilherme Augusto Guimarães, solicitando a implantação de unidade do programa "Ponto Certo" na região do Monte Carmelo e Belvedere, preferencialmente na Avenida Antônio Lafetá Rebelo ou na Avenida Antônio Ferreira de Oliveira, de modo a atender os bairros Carmelo, Santa Lúcia, Belvedere, Veneza Parque e adjacentes.</t>
+    <t>Que seja encaminhado ofício ao prefeito, Guilherme Guimarães, solicitando a implantação de unidade do programa "Ponto Certo" na região do Monte Carmelo e Belvedere, preferencialmente na Avenida Antônio Lafetá Rebelo ou na Avenida Antônio Ferreira de Oliveira, para atender os bairros: Carmelo, Santa Lúcia, Belvedere, Veneza Parque e adjacentes.</t>
   </si>
   <si>
     <t>12418</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
     <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12418/req._igor.pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo Municipal a realização de estudo técnico pericial para avaliação de existência de condições insalubres nas atividades exercidas pelos servidores administrativos da saúde no município.</t>
   </si>
   <si>
     <t>12419</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
     <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12419/requerimento_13_2.pdf</t>
   </si>
   <si>
     <t>Solicita ao prefeito Municipal, Guilherme Guimarães, com cópia para a Secretária de Esportes, Lazer e Juventude, Sra. Juliana Leonel, que faça o serviço de patrolamento e as devidas manutenções no campo de terra localizado na Rua 15, no Bairro Residencial Vitória II.</t>
   </si>
@@ -3231,75 +3240,75 @@
   <si>
     <t>Que seja transformada em Audiência Pública a Reunião Ordinária do dia 28/05/2026 a ser realizada às 07:45hs, objetivando discutir sobre a “Saúde Mental Materna no período Gestacional e Pós – Parto”.</t>
   </si>
   <si>
     <t>12422</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
     <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12422/req._rodrigo.pdf</t>
   </si>
   <si>
     <t>Que seja enviado ofício ao prefeito Guilherme Guimarães, com cópia ao Secretário de Infraestrutura, sr. Vanderlino Silveira, solicitando estudos para fazer uma ciclovia na extensão da Avenida São Judas.</t>
   </si>
   <si>
     <t>12425</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
     <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12425/cuidar_13.pdf</t>
   </si>
   <si>
-    <t>Que seja encaminhado ofício ao sr. Guilherme Guimarães, Prefeito de Montes Claros, encaminhando o Anteprojeto, que  Institui, no âmbito do Município de Montes Claros, a Política “Cuidar de Quem Cuida”, voltada à atenção aos cuidadores de pessoas com deficiência e dá outras providências.</t>
+    <t>Que seja encaminhado ofício ao prefeito Guilherme Guimarães, encaminhando o Anteprojeto, que  institui, no âmbito do Município de Montes Claros, a Política “Cuidar de Quem Cuida”, voltada à atenção aos cuidadores de pessoas com deficiência e dá outras providências.</t>
   </si>
   <si>
     <t>12428</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
     <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12428/req._iara.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhado ao Cel. Alisson Veríssimo de Oliveira - Diretor Regional da 11ª RISP/ Polícia Penal, solicitando que seja apurada denúncia referente ao tratamento às pessoas privadas de liberdade do Presídio Alvorada em Montes Claros.</t>
   </si>
   <si>
     <t>12429</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
     <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12429/12-_requerimento_-_drenagem.pdf</t>
   </si>
   <si>
-    <t>Que seja encaminhado ofício ao Excelentíssimo Senhor Prefeito de Montes Claros, Guilherme Augusto Guimarães de Oliveira, e ao Secretário de Infraestrutura, Vanderlino José Silveira, solicitando que seja feito um plano municipal de drenagem de águas pluviais.</t>
+    <t>Que seja encaminhado ofício ao prefeito Guilherme Guimarães e ao Secretário de Infraestrutura, Vanderlino José Silveira, solicitando que seja feito um plano municipal de drenagem de águas pluviais.</t>
   </si>
   <si>
     <t>12171</t>
   </si>
   <si>
     <t>MOÇ</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
     <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12171/req.03.pdf</t>
   </si>
   <si>
     <t>Que seja enviada a Moção de Aplausos à Delegada Francielle Drumond e aos policiais da Delegacia de Homicídios de Montes Claros, em reconhecimento desta Casa Legislativa pelos relevantes serviços prestados à nossa comunidade.</t>
   </si>
   <si>
     <t>12232</t>
   </si>
   <si>
     <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12232/mocao.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhada Moção de Aplausos à Cientista Brasileira, Tatiana Sampaio, em reconhecimento à sua contribuição científica ao desenvolver pesquisa inovadora voltada ao tratamento da tetraplegia.</t>
   </si>
@@ -3690,56 +3699,56 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12431/pelom_01_2026.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12161/plc_vencimento_agentes_2026_ass.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12242/plc_institui_a_escola_municipal_de_consumo_ass.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12277/plc.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12423/plc_ampliacao_cargos_operador_maquinas_pesadas_ass.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12430/plc_altera_a_lei_3720_-_v10_ass.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12135/pl_01_2026.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12137/pl_02_2026.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12138/pl_01.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12144/pl_04_2026.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12152/pl.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12153/pl_01.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12154/pl_02.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12155/pl_03.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12156/pl_04.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12157/pl_05.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12162/pl_plano_municipal_de_seguranca_ass.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12163/pl_altera_dispositivos_da_educacao_ass.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12164/pl_conveniadas_educacao_2026_ass.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12165/pl_fundo_politicas_penais_ass.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12166/pl_15_2026.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12167/pl.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12170/pl.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12172/pl.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12178/pl_19_2026.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12179/pl_20_2026.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12185/projeto_de_lei_do_bairro_jardim_olimpico_2.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12197/pl_denomina_complexo_esportivo_e_estadio_municipal_ass.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12198/pl_revoga_a_lei_5043_ass.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12199/pl_cessao_estado_de_minas_ief_cetas_ass.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12200/pl_25_2026.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12206/pl.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12207/pl_01.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12208/pl.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12209/pl.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12210/pl_30_2025.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12211/pl_31_2026.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12218/pl_32_2025.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12221/pl_33_2026.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12225/pl_34_2026.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12226/pl_35_2026.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12239/pl.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12241/pl_altera_a_lei_5891_ass.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12244/pl_38_2026.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12253/pl_39_2026.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12254/pl.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12258/pl.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12264/pl.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12283/pl_ponte_sebastiao_goncalves_dias.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12286/projeto_de_lei_-_denomina_avenida_dr._jamil_habib_curi.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12301/pl_45_2026.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12302/pl_46_2026.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12303/pl_47_2026.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12304/pl_48_2026.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12319/pl.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12321/pl_passe_livre_definitivo_ass.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12322/pl_convenio_unimontes_auditorio_ass.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12323/pl_altera_a_lei_5517_gratificacao_obras_ass.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12324/pl_altera_a_lei_5963_ass.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12325/pl_repasse_festas_de_agosto_ass.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12326/pl_55_2026.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12334/pl_17.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12337/projeto_de_lei_semana_prevencao_crimes_virtuais_crianca_adolescente.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12340/pl.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12343/pl_desafetacao_afetacao_ubs_alice_maia_ass.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12347/pl_altera_a_lei_5517_gratificacao_obras_ass.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12354/pl.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12356/pl_institui.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12371/pl_63_2026.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12386/pl.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12387/pl_discriminacao.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12388/pl_cotas.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12389/pl_utilizacao_da_praca_de_esportes_ass.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12390/pl_plano_de_cargos_e_salarios_gcm_moc_ass.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12391/pl_ldo_2027_ass.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12409/pl_reajuste_servidores_2026_ass.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12410/pl_transposicao_recursos_estaduais_ass.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12411/pl_desafetacao_e_alienacao_alice_maia_ass.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12412/pl_73_2026.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12417/projeto_de_utilidade_publica_associacao_rural_dos_moradores_do_recanto_eliah.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12421/projeto_de_lei_-_titulo_de_utilidade_publica_guardioes_da_causa_animal-assinado.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12426/pl_pc.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12136/pr_01_2026.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12142/pr_02_2026.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12143/pr_03_2026.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12177/pr_04_2025.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12223/projeto_de_resolucao_cidadao_honorario_sr_wagner_barbosa_da_silveira.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12238/pr.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12267/pr_07_2026.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12282/projeto_de_resolucao_medalha_merito_ecologico_soter-assinado.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12284/pr_09_2026.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12287/pr_10_2026.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12292/projeto_de_resolucao_diploma_jornalista.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12297/pr.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12310/projeto_de_resolucao_cidada_honoraria_sra_maria_de_jesus_pereira_amaral.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12348/pr_14_2026.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12350/resolucao_benemeito_sr._luis_henrique_rodrigues_aquino_lopes.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12367/pr_16_2026.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12375/pr.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12395/projeto_resolucao_honorario.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12397/projeto_de_resolucao_de_diploma_de_honra_ao_merito.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12401/projeto_de_resolucao_diploma_jornalista_cesar_de_melo_franco.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12406/pr.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12424/pr.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12308/emenda_01_2026.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12368/emenda.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12139/req_01_2026.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12140/req_02_2026.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12141/req_03_2026.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12145/req_04_2026.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12146/req_05_2026.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12147/req_06_2026.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12148/req_07_2026.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12149/requerimento_01.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12150/req.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12151/req._01.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12158/req..pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12159/req..pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12160/01-_requerimento_anteprojeto_passe_livre.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12168/req._01.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12169/req._02.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12173/req._04.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12174/req._05.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12175/req._01.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12176/req_02.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12180/requerimento_02_2.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12181/req..pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12182/req._02.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12183/req_23_2026.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12184/req_24_2026.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12186/requerimento_268_construcao_da_ubs_morada_do_parque-assinado.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12187/req._01.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12188/req._02.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12189/req._03.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12190/ubs_-_vargem_grande.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12191/req._05.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12192/req._06.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12193/02-_requerimento_vale_alimentacao.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12194/req._07.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12195/req._08.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12196/02-_requerimento_vale_alimentacao.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12201/req_36_2026.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12202/requerimento_03_construcao_da_praca_alu_marques-assinado.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12203/req.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12204/03-_requerimento_nao_se_cale.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12205/req._11.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12212/req..pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12213/requerimento_04_recapeamento_av_olimpio_teixeira_e_tito_versiani.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12214/requerimento_03_2.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12215/req._13-02.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12216/req._52.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12217/05-_requerimento_quadra.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12219/req_47_2026.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12220/requerimento_05_construcao_de_ubs_no_bairro_sao_jose.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12222/req_49_2026.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12227/req_51_2026.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12228/req_52_2026.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12229/req_53_2026.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12230/anteprojeto_de_lei_6_23-02.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12231/requerimento_04.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12233/req._iara.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12234/req._eduardo.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12235/req._ceci.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12237/requerimento_po_de_giz.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12243/req.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12245/requerimento_269-_termino_da_obra_e_sinalizacao_ao_lado_ginasio_ana_lopes_morada_do_parque__assinado.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12246/requerimento_06_treinamento_do_agentes_do_gta_pelo_cetras.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12247/req._03.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12248/requerimento_no03_assinado.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12249/req_65_2026.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12250/req_66_2026.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12252/req._07.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12256/req._iara.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12257/requerimento_05_assinado.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12259/req..pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12260/req.04.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12261/req._15.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12262/req._54.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12263/requerimento_03-2026.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12265/requerimento_07_castramovel_para_a_semma.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12266/08-_requerimento_magisterio.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12268/req_77_2026.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12269/requerimento_assinado.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12270/req_79_2026.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12271/requerimento_06.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12272/req._002.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12273/req._04.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12274/req.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12275/req._09-03.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12276/req._04.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12278/req._05_ver..pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12279/req._pc.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12281/req_88_2026.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12285/requerimento_08_implantacao_de_olho_vivo_nos_parques_municipais.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12288/requerimento_no5-assinado.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12289/req_91_2026_-_02.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12290/req_92_2026.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12291/requerimento_07.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12293/req._06.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12294/req._iara.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12295/req._35.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12296/04-2026_av._dep._esteves_rodrigues_-_mercado_6.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12298/req.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12300/req_99_2026.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12305/req_100_2026.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12306/req_101_2026.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12307/requerimento_270_assinado_-_reforma_da_praca_de_morro_vermelho.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12309/requerimento_09_construcao_de_ubs_no_bairro_ibituruna.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12311/05-2026_centro_de_reabilitacao_fisica_e_fisioterapia.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12312/req_105_2026.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12314/req._07.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12315/req._05.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12316/requerimento_08.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12317/req._odair.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12318/req._iara.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12320/req._57.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12327/requerimento_271_assinado_-_reforma_do_canteiro_central_da_av._penapolis.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12328/req_113_2026.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12329/req..pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12330/req_odair.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12331/req_116_2026.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12332/req_117_2026.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12333/requerimento_10_arborizacao_da_avenida_dr._jamil_habib_curi.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12335/requerimento_272_assinado_-_reforma_da_quadra_de_riachinho.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12336/req_120_2026.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12338/req._iara.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12339/requerimento_09.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12341/req.ceci.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12342/req.02.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12344/req._08.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12345/req.59.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12346/06-2026_-_praca_da_vila_aurea.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12349/req_128_2026.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12351/requerimento_11_construcao_de_ubs_no_bairro_alcides_rabelo-assinado.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12352/requerimento__anteprojeto.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12353/req..pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12355/req._07.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12357/req._pc.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12358/req._60.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12359/req._rodrigo.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12360/req._iara.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12361/req._odair.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12362/req._ailton.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12363/req._eduardo.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12364/07-2026_-_redutor_de_velocidade_1_4_1_1.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12365/10-_requerimento_aumento.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12366/req._01.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12369/008-2026_-_faixa_para_pedestre_av._manoel_caribe_filho.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12370/req_144_2026.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12372/req_145_2026.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12373/requerimento_273_assinado_-_reforma_e_ampliacao_da_e._m._mariana_santos.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12374/req._006.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12376/requerimento_11__2026.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12377/requerimento_12_construcao_de_um_ponto_certo_morada_do_parque.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12378/11-_requerimento_audiencia_racismo.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12379/req._raimundo.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12380/req._ailton.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12381/req._05.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12382/req._6.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12383/req._07.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12384/req._eduardo.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12385/req._pc.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12392/requerimento_06.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12393/req._004.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12396/req._07.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12398/req._iara.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12399/requerimento_13_semaforo_na_av._tito_versiane_dos_anjos_e_avenida_castelar_prates.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12400/009-2026_-_construcao_de_ponte_av._monoel_caribe_filho.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12402/req_164_2026.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12403/req._igor.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12404/requerimento_12_2.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12405/ver._maria.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12407/re._rodrigo.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12408/req._11.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12413/req_170_2026.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12414/requerimento_14_reuniao_de_homenagem_ao_sr._jose_mansano_bauman.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12415/req_172_2026.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12416/req_173_2026.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12418/req._igor.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12419/requerimento_13_2.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12420/requerimento_273_assinado_-_audiencia_publica_-_saude_materna.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12422/req._rodrigo.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12425/cuidar_13.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12428/req._iara.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12429/12-_requerimento_-_drenagem.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12171/req.03.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12232/mocao.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12236/mocao_de_repudio.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12251/mocao_04_2026.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12255/mocao_de_aplausos.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12280/mocao_educacao.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12299/mocao.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12313/mocao.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12394/mocao_iara.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12431/pelom_01_2026.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12161/plc_vencimento_agentes_2026_ass.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12242/plc_institui_a_escola_municipal_de_consumo_ass.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12277/plc.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12423/plc_ampliacao_cargos_operador_maquinas_pesadas_ass.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12430/plc_altera_a_lei_3720_-_v10_ass.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12135/pl_01_2026.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12137/pl_02_2026.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12138/pl_01.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12144/pl_04_2026.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12152/pl.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12153/pl_01.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12154/pl_02.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12155/pl_03.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12156/pl_04.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12157/pl_05.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12162/pl_plano_municipal_de_seguranca_ass.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12163/pl_altera_dispositivos_da_educacao_ass.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12164/pl_conveniadas_educacao_2026_ass.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12165/pl_fundo_politicas_penais_ass.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12166/pl_15_2026.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12167/pl.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12170/pl.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12172/pl.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12178/pl_19_2026.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12179/pl_20_2026.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12185/projeto_de_lei_do_bairro_jardim_olimpico_2.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12197/pl_denomina_complexo_esportivo_e_estadio_municipal_ass.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12198/pl_revoga_a_lei_5043_ass.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12199/pl_cessao_estado_de_minas_ief_cetas_ass.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12200/pl_25_2026.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12206/pl.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12207/pl_01.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12208/pl.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12209/pl.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12210/pl_30_2025.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12211/pl_31_2026.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12218/pl_32_2025.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12221/pl_33_2026.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12225/pl_34_2026.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12226/pl_35_2026.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12239/pl.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12241/pl_altera_a_lei_5891_ass.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12244/pl_38_2026.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12253/pl_39_2026.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12254/pl.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12258/pl.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12264/pl.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12283/pl_ponte_sebastiao_goncalves_dias.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12286/projeto_de_lei_-_denomina_avenida_dr._jamil_habib_curi.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12301/pl_45_2026.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12302/pl_46_2026.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12303/pl_47_2026.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12304/pl_48_2026.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12319/pl.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12321/pl_passe_livre_definitivo_ass.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12322/pl_convenio_unimontes_auditorio_ass.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12323/pl_altera_a_lei_5517_gratificacao_obras_ass.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12324/pl_altera_a_lei_5963_ass.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12325/pl_repasse_festas_de_agosto_ass.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12326/pl_55_2026.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12334/pl_17.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12337/projeto_de_lei_semana_prevencao_crimes_virtuais_crianca_adolescente.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12340/pl.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12343/pl_desafetacao_afetacao_ubs_alice_maia_ass.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12347/pl_altera_a_lei_5517_gratificacao_obras_ass.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12354/pl.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12356/pl_institui.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12371/pl_63_2026.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12386/pl.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12387/pl_discriminacao.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12388/pl_cotas.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12389/pl_utilizacao_da_praca_de_esportes_ass.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12390/pl_plano_de_cargos_e_salarios_gcm_moc_ass.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12391/pl_ldo_2027_ass.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12409/pl_reajuste_servidores_2026_ass.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12410/pl_transposicao_recursos_estaduais_ass.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12411/pl_desafetacao_e_alienacao_alice_maia_ass.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12412/pl_73_2026.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12417/projeto_de_utilidade_publica_associacao_rural_dos_moradores_do_recanto_eliah.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12421/projeto_de_lei_-_titulo_de_utilidade_publica_guardioes_da_causa_animal-assinado.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12426/pl_pc.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12432/pl.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12136/pr_01_2026.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12142/pr_02_2026.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12143/pr_03_2026.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12177/pr_04_2025.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12223/projeto_de_resolucao_cidadao_honorario_sr_wagner_barbosa_da_silveira.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12238/pr.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12267/pr_07_2026.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12282/projeto_de_resolucao_medalha_merito_ecologico_soter-assinado.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12284/pr_09_2026.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12287/pr_10_2026.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12292/projeto_de_resolucao_diploma_jornalista.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12297/pr.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12310/projeto_de_resolucao_cidada_honoraria_sra_maria_de_jesus_pereira_amaral.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12348/pr_14_2026.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12350/resolucao_benemeito_sr._luis_henrique_rodrigues_aquino_lopes.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12367/pr_16_2026.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12375/pr.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12395/projeto_resolucao_honorario.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12397/projeto_de_resolucao_de_diploma_de_honra_ao_merito.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12401/projeto_de_resolucao_diploma_jornalista_cesar_de_melo_franco.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12406/pr.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12424/pr.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12308/emenda_01_2026.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12368/emenda.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12139/req_01_2026.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12140/req_02_2026.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12141/req_03_2026.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12145/req_04_2026.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12146/req_05_2026.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12147/req_06_2026.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12148/req_07_2026.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12149/requerimento_01.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12150/req.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12151/req._01.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12158/req..pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12159/req..pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12160/01-_requerimento_anteprojeto_passe_livre.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12168/req._01.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12169/req._02.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12173/req._04.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12174/req._05.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12175/req._01.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12176/req_02.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12180/requerimento_02_2.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12181/req..pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12182/req._02.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12183/req_23_2026.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12184/req_24_2026.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12186/requerimento_268_construcao_da_ubs_morada_do_parque-assinado.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12187/req._01.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12188/req._02.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12189/req._03.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12190/ubs_-_vargem_grande.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12191/req._05.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12192/req._06.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12193/02-_requerimento_vale_alimentacao.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12194/req._07.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12195/req._08.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12196/02-_requerimento_vale_alimentacao.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12201/req_36_2026.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12202/requerimento_03_construcao_da_praca_alu_marques-assinado.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12203/req.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12204/03-_requerimento_nao_se_cale.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12205/req._11.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12212/req..pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12213/requerimento_04_recapeamento_av_olimpio_teixeira_e_tito_versiani.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12214/requerimento_03_2.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12215/req._13-02.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12216/req._52.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12217/05-_requerimento_quadra.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12219/req_47_2026.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12220/requerimento_05_construcao_de_ubs_no_bairro_sao_jose.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12222/req_49_2026.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12227/req_51_2026.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12228/req_52_2026.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12229/req_53_2026.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12230/anteprojeto_de_lei_6_23-02.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12231/requerimento_04.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12233/req._iara.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12234/req._eduardo.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12235/req._ceci.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12237/requerimento_po_de_giz.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12243/req.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12245/requerimento_269-_termino_da_obra_e_sinalizacao_ao_lado_ginasio_ana_lopes_morada_do_parque__assinado.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12246/requerimento_06_treinamento_do_agentes_do_gta_pelo_cetras.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12247/req._03.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12248/requerimento_no03_assinado.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12249/req_65_2026.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12250/req_66_2026.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12252/req._07.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12256/req._iara.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12257/requerimento_05_assinado.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12259/req..pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12260/req.04.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12261/req._15.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12262/req._54.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12263/requerimento_03-2026.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12265/requerimento_07_castramovel_para_a_semma.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12266/08-_requerimento_magisterio.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12268/req_77_2026.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12269/requerimento_assinado.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12270/req_79_2026.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12271/requerimento_06.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12272/req._002.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12273/req._04.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12274/req.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12275/req._09-03.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12276/req._04.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12278/req._05_ver..pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12279/req._pc.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12281/req_88_2026.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12285/requerimento_08_implantacao_de_olho_vivo_nos_parques_municipais.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12288/requerimento_no5-assinado.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12289/req_91_2026_-_02.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12290/req_92_2026.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12291/requerimento_07.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12293/req._06.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12294/req._iara.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12295/req._35.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12296/04-2026_av._dep._esteves_rodrigues_-_mercado_6.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12298/req.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12300/req_99_2026.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12305/req_100_2026.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12306/req_101_2026.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12307/requerimento_270_assinado_-_reforma_da_praca_de_morro_vermelho.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12309/requerimento_09_construcao_de_ubs_no_bairro_ibituruna.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12311/05-2026_centro_de_reabilitacao_fisica_e_fisioterapia.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12312/req_105_2026.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12314/req._07.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12315/req._05.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12316/requerimento_08.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12317/req._odair.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12318/req._iara.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12320/req._57.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12327/requerimento_271_assinado_-_reforma_do_canteiro_central_da_av._penapolis.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12328/req_113_2026.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12329/req..pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12330/req_odair.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12331/req_116_2026.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12332/req_117_2026.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12333/requerimento_10_arborizacao_da_avenida_dr._jamil_habib_curi.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12335/requerimento_272_assinado_-_reforma_da_quadra_de_riachinho.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12336/req_120_2026.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12338/req._iara.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12339/requerimento_09.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12341/req.ceci.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12342/req.02.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12344/req._08.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12345/req.59.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12346/06-2026_-_praca_da_vila_aurea.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12349/req_128_2026.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12351/requerimento_11_construcao_de_ubs_no_bairro_alcides_rabelo-assinado.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12352/requerimento__anteprojeto.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12353/req..pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12355/req._07.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12357/req._pc.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12358/req._60.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12359/req._rodrigo.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12360/req._iara.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12361/req._odair.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12362/req._ailton.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12363/req._eduardo.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12364/07-2026_-_redutor_de_velocidade_1_4_1_1.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12365/10-_requerimento_aumento.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12366/req._01.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12369/008-2026_-_faixa_para_pedestre_av._manoel_caribe_filho.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12370/req_144_2026.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12372/req_145_2026.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12373/requerimento_273_assinado_-_reforma_e_ampliacao_da_e._m._mariana_santos.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12374/req._006.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12376/requerimento_11__2026.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12377/requerimento_12_construcao_de_um_ponto_certo_morada_do_parque.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12378/11-_requerimento_audiencia_racismo.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12379/req._raimundo.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12380/req._ailton.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12381/req._05.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12382/req._6.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12383/req._07.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12384/req._eduardo.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12385/req._pc.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12392/requerimento_06.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12393/req._004.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12396/req._07.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12398/req._iara.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12399/requerimento_13_semaforo_na_av._tito_versiane_dos_anjos_e_avenida_castelar_prates.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12400/009-2026_-_construcao_de_ponte_av._monoel_caribe_filho.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12402/req_164_2026.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12403/req._igor.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12404/requerimento_12_2.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12405/ver._maria.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12407/re._rodrigo.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12408/req._11.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12413/req_170_2026.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12414/requerimento_14_reuniao_de_homenagem_ao_sr._jose_mansano_bauman.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12415/req_172_2026.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12416/req_173_2026.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12418/req._igor.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12419/requerimento_13_2.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12420/requerimento_273_assinado_-_audiencia_publica_-_saude_materna.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12422/req._rodrigo.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12425/cuidar_13.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12428/req._iara.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12429/12-_requerimento_-_drenagem.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12171/req.03.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12232/mocao.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12236/mocao_de_repudio.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12251/mocao_04_2026.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12255/mocao_de_aplausos.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12280/mocao_educacao.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12299/mocao.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12313/mocao.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12394/mocao_iara.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H295"/>
+  <dimension ref="A1:H296"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="6" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="39.85546875" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="176.28515625" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="180.42578125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
@@ -5877,5552 +5886,5578 @@
       </c>
       <c r="D83" t="s">
         <v>40</v>
       </c>
       <c r="E83" t="s">
         <v>41</v>
       </c>
       <c r="F83" t="s">
         <v>144</v>
       </c>
       <c r="G83" s="1" t="s">
         <v>350</v>
       </c>
       <c r="H83" t="s">
         <v>351</v>
       </c>
     </row>
     <row r="84" spans="1:8">
       <c r="A84" t="s">
         <v>352</v>
       </c>
       <c r="B84" t="s">
         <v>9</v>
       </c>
       <c r="C84" t="s">
-        <v>10</v>
+        <v>353</v>
       </c>
       <c r="D84" t="s">
-        <v>353</v>
+        <v>40</v>
       </c>
       <c r="E84" t="s">
-        <v>354</v>
+        <v>41</v>
       </c>
       <c r="F84" t="s">
         <v>46</v>
       </c>
       <c r="G84" s="1" t="s">
+        <v>354</v>
+      </c>
+      <c r="H84" t="s">
         <v>355</v>
-      </c>
-[...1 lines deleted...]
-        <v>356</v>
       </c>
     </row>
     <row r="85" spans="1:8">
       <c r="A85" t="s">
+        <v>356</v>
+      </c>
+      <c r="B85" t="s">
+        <v>9</v>
+      </c>
+      <c r="C85" t="s">
+        <v>10</v>
+      </c>
+      <c r="D85" t="s">
         <v>357</v>
       </c>
-      <c r="B85" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E85" t="s">
-        <v>354</v>
+        <v>358</v>
       </c>
       <c r="F85" t="s">
-        <v>42</v>
+        <v>46</v>
       </c>
       <c r="G85" s="1" t="s">
-        <v>358</v>
+        <v>359</v>
       </c>
       <c r="H85" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
     </row>
     <row r="86" spans="1:8">
       <c r="A86" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
       <c r="B86" t="s">
         <v>9</v>
       </c>
       <c r="C86" t="s">
-        <v>27</v>
+        <v>23</v>
       </c>
       <c r="D86" t="s">
-        <v>353</v>
+        <v>357</v>
       </c>
       <c r="E86" t="s">
-        <v>354</v>
+        <v>358</v>
       </c>
       <c r="F86" t="s">
         <v>42</v>
       </c>
       <c r="G86" s="1" t="s">
-        <v>361</v>
+        <v>362</v>
       </c>
       <c r="H86" t="s">
-        <v>362</v>
+        <v>363</v>
       </c>
     </row>
     <row r="87" spans="1:8">
       <c r="A87" t="s">
-        <v>363</v>
+        <v>364</v>
       </c>
       <c r="B87" t="s">
         <v>9</v>
       </c>
       <c r="C87" t="s">
-        <v>32</v>
+        <v>27</v>
       </c>
       <c r="D87" t="s">
-        <v>353</v>
+        <v>357</v>
       </c>
       <c r="E87" t="s">
-        <v>354</v>
+        <v>358</v>
       </c>
       <c r="F87" t="s">
-        <v>364</v>
+        <v>42</v>
       </c>
       <c r="G87" s="1" t="s">
         <v>365</v>
       </c>
       <c r="H87" t="s">
         <v>366</v>
       </c>
     </row>
     <row r="88" spans="1:8">
       <c r="A88" t="s">
         <v>367</v>
       </c>
       <c r="B88" t="s">
         <v>9</v>
       </c>
       <c r="C88" t="s">
-        <v>36</v>
+        <v>32</v>
       </c>
       <c r="D88" t="s">
-        <v>353</v>
+        <v>357</v>
       </c>
       <c r="E88" t="s">
-        <v>354</v>
+        <v>358</v>
       </c>
       <c r="F88" t="s">
-        <v>219</v>
+        <v>368</v>
       </c>
       <c r="G88" s="1" t="s">
-        <v>368</v>
+        <v>369</v>
       </c>
       <c r="H88" t="s">
-        <v>369</v>
+        <v>370</v>
       </c>
     </row>
     <row r="89" spans="1:8">
       <c r="A89" t="s">
-        <v>370</v>
+        <v>371</v>
       </c>
       <c r="B89" t="s">
         <v>9</v>
       </c>
       <c r="C89" t="s">
-        <v>61</v>
+        <v>36</v>
       </c>
       <c r="D89" t="s">
-        <v>353</v>
+        <v>357</v>
       </c>
       <c r="E89" t="s">
-        <v>354</v>
+        <v>358</v>
       </c>
       <c r="F89" t="s">
-        <v>371</v>
+        <v>219</v>
       </c>
       <c r="G89" s="1" t="s">
         <v>372</v>
       </c>
       <c r="H89" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="90" spans="1:8">
       <c r="A90" t="s">
         <v>374</v>
       </c>
       <c r="B90" t="s">
         <v>9</v>
       </c>
       <c r="C90" t="s">
-        <v>66</v>
+        <v>61</v>
       </c>
       <c r="D90" t="s">
-        <v>353</v>
+        <v>357</v>
       </c>
       <c r="E90" t="s">
-        <v>354</v>
+        <v>358</v>
       </c>
       <c r="F90" t="s">
         <v>375</v>
       </c>
       <c r="G90" s="1" t="s">
         <v>376</v>
       </c>
       <c r="H90" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="91" spans="1:8">
       <c r="A91" t="s">
         <v>378</v>
       </c>
       <c r="B91" t="s">
         <v>9</v>
       </c>
       <c r="C91" t="s">
-        <v>70</v>
+        <v>66</v>
       </c>
       <c r="D91" t="s">
-        <v>353</v>
+        <v>357</v>
       </c>
       <c r="E91" t="s">
-        <v>354</v>
+        <v>358</v>
       </c>
       <c r="F91" t="s">
-        <v>219</v>
+        <v>379</v>
       </c>
       <c r="G91" s="1" t="s">
-        <v>379</v>
+        <v>380</v>
       </c>
       <c r="H91" t="s">
-        <v>380</v>
+        <v>381</v>
       </c>
     </row>
     <row r="92" spans="1:8">
       <c r="A92" t="s">
-        <v>381</v>
+        <v>382</v>
       </c>
       <c r="B92" t="s">
         <v>9</v>
       </c>
       <c r="C92" t="s">
-        <v>74</v>
+        <v>70</v>
       </c>
       <c r="D92" t="s">
-        <v>353</v>
+        <v>357</v>
       </c>
       <c r="E92" t="s">
-        <v>354</v>
+        <v>358</v>
       </c>
       <c r="F92" t="s">
-        <v>382</v>
+        <v>219</v>
       </c>
       <c r="G92" s="1" t="s">
         <v>383</v>
       </c>
       <c r="H92" t="s">
         <v>384</v>
       </c>
     </row>
     <row r="93" spans="1:8">
       <c r="A93" t="s">
         <v>385</v>
       </c>
       <c r="B93" t="s">
         <v>9</v>
       </c>
       <c r="C93" t="s">
-        <v>78</v>
+        <v>74</v>
       </c>
       <c r="D93" t="s">
-        <v>353</v>
+        <v>357</v>
       </c>
       <c r="E93" t="s">
-        <v>354</v>
+        <v>358</v>
       </c>
       <c r="F93" t="s">
-        <v>375</v>
+        <v>386</v>
       </c>
       <c r="G93" s="1" t="s">
-        <v>386</v>
+        <v>387</v>
       </c>
       <c r="H93" t="s">
-        <v>387</v>
+        <v>388</v>
       </c>
     </row>
     <row r="94" spans="1:8">
       <c r="A94" t="s">
-        <v>388</v>
+        <v>389</v>
       </c>
       <c r="B94" t="s">
         <v>9</v>
       </c>
       <c r="C94" t="s">
-        <v>82</v>
+        <v>78</v>
       </c>
       <c r="D94" t="s">
-        <v>353</v>
+        <v>357</v>
       </c>
       <c r="E94" t="s">
-        <v>354</v>
+        <v>358</v>
       </c>
       <c r="F94" t="s">
-        <v>28</v>
+        <v>379</v>
       </c>
       <c r="G94" s="1" t="s">
-        <v>389</v>
+        <v>390</v>
       </c>
       <c r="H94" t="s">
-        <v>390</v>
+        <v>391</v>
       </c>
     </row>
     <row r="95" spans="1:8">
       <c r="A95" t="s">
-        <v>391</v>
+        <v>392</v>
       </c>
       <c r="B95" t="s">
         <v>9</v>
       </c>
       <c r="C95" t="s">
-        <v>86</v>
+        <v>82</v>
       </c>
       <c r="D95" t="s">
-        <v>353</v>
+        <v>357</v>
       </c>
       <c r="E95" t="s">
-        <v>354</v>
+        <v>358</v>
       </c>
       <c r="F95" t="s">
-        <v>144</v>
+        <v>28</v>
       </c>
       <c r="G95" s="1" t="s">
-        <v>392</v>
+        <v>393</v>
       </c>
       <c r="H95" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
     </row>
     <row r="96" spans="1:8">
       <c r="A96" t="s">
-        <v>394</v>
+        <v>395</v>
       </c>
       <c r="B96" t="s">
         <v>9</v>
       </c>
       <c r="C96" t="s">
-        <v>90</v>
+        <v>86</v>
       </c>
       <c r="D96" t="s">
-        <v>353</v>
+        <v>357</v>
       </c>
       <c r="E96" t="s">
-        <v>354</v>
+        <v>358</v>
       </c>
       <c r="F96" t="s">
-        <v>219</v>
+        <v>144</v>
       </c>
       <c r="G96" s="1" t="s">
-        <v>395</v>
+        <v>396</v>
       </c>
       <c r="H96" t="s">
-        <v>396</v>
+        <v>397</v>
       </c>
     </row>
     <row r="97" spans="1:8">
       <c r="A97" t="s">
-        <v>397</v>
+        <v>398</v>
       </c>
       <c r="B97" t="s">
         <v>9</v>
       </c>
       <c r="C97" t="s">
-        <v>94</v>
+        <v>90</v>
       </c>
       <c r="D97" t="s">
-        <v>353</v>
+        <v>357</v>
       </c>
       <c r="E97" t="s">
-        <v>354</v>
+        <v>358</v>
       </c>
       <c r="F97" t="s">
-        <v>144</v>
+        <v>219</v>
       </c>
       <c r="G97" s="1" t="s">
-        <v>398</v>
+        <v>399</v>
       </c>
       <c r="H97" t="s">
-        <v>399</v>
+        <v>400</v>
       </c>
     </row>
     <row r="98" spans="1:8">
       <c r="A98" t="s">
-        <v>400</v>
+        <v>401</v>
       </c>
       <c r="B98" t="s">
         <v>9</v>
       </c>
       <c r="C98" t="s">
-        <v>98</v>
+        <v>94</v>
       </c>
       <c r="D98" t="s">
-        <v>353</v>
+        <v>357</v>
       </c>
       <c r="E98" t="s">
-        <v>354</v>
+        <v>358</v>
       </c>
       <c r="F98" t="s">
-        <v>28</v>
+        <v>144</v>
       </c>
       <c r="G98" s="1" t="s">
-        <v>401</v>
+        <v>402</v>
       </c>
       <c r="H98" t="s">
-        <v>402</v>
+        <v>403</v>
       </c>
     </row>
     <row r="99" spans="1:8">
       <c r="A99" t="s">
-        <v>403</v>
+        <v>404</v>
       </c>
       <c r="B99" t="s">
         <v>9</v>
       </c>
       <c r="C99" t="s">
-        <v>103</v>
+        <v>98</v>
       </c>
       <c r="D99" t="s">
-        <v>353</v>
+        <v>357</v>
       </c>
       <c r="E99" t="s">
-        <v>354</v>
+        <v>358</v>
       </c>
       <c r="F99" t="s">
-        <v>214</v>
+        <v>28</v>
       </c>
       <c r="G99" s="1" t="s">
-        <v>404</v>
+        <v>405</v>
       </c>
       <c r="H99" t="s">
-        <v>405</v>
+        <v>406</v>
       </c>
     </row>
     <row r="100" spans="1:8">
       <c r="A100" t="s">
-        <v>406</v>
+        <v>407</v>
       </c>
       <c r="B100" t="s">
         <v>9</v>
       </c>
       <c r="C100" t="s">
-        <v>107</v>
+        <v>103</v>
       </c>
       <c r="D100" t="s">
-        <v>353</v>
+        <v>357</v>
       </c>
       <c r="E100" t="s">
-        <v>354</v>
+        <v>358</v>
       </c>
       <c r="F100" t="s">
-        <v>54</v>
+        <v>214</v>
       </c>
       <c r="G100" s="1" t="s">
-        <v>407</v>
+        <v>408</v>
       </c>
       <c r="H100" t="s">
-        <v>408</v>
+        <v>409</v>
       </c>
     </row>
     <row r="101" spans="1:8">
       <c r="A101" t="s">
-        <v>409</v>
+        <v>410</v>
       </c>
       <c r="B101" t="s">
         <v>9</v>
       </c>
       <c r="C101" t="s">
-        <v>111</v>
+        <v>107</v>
       </c>
       <c r="D101" t="s">
-        <v>353</v>
+        <v>357</v>
       </c>
       <c r="E101" t="s">
-        <v>354</v>
+        <v>358</v>
       </c>
       <c r="F101" t="s">
-        <v>28</v>
+        <v>54</v>
       </c>
       <c r="G101" s="1" t="s">
-        <v>410</v>
+        <v>411</v>
       </c>
       <c r="H101" t="s">
-        <v>411</v>
+        <v>412</v>
       </c>
     </row>
     <row r="102" spans="1:8">
       <c r="A102" t="s">
-        <v>412</v>
+        <v>413</v>
       </c>
       <c r="B102" t="s">
         <v>9</v>
       </c>
       <c r="C102" t="s">
-        <v>115</v>
+        <v>111</v>
       </c>
       <c r="D102" t="s">
-        <v>353</v>
+        <v>357</v>
       </c>
       <c r="E102" t="s">
-        <v>354</v>
+        <v>358</v>
       </c>
       <c r="F102" t="s">
         <v>28</v>
       </c>
       <c r="G102" s="1" t="s">
-        <v>413</v>
+        <v>414</v>
       </c>
       <c r="H102" t="s">
-        <v>414</v>
+        <v>415</v>
       </c>
     </row>
     <row r="103" spans="1:8">
       <c r="A103" t="s">
-        <v>415</v>
+        <v>416</v>
       </c>
       <c r="B103" t="s">
         <v>9</v>
       </c>
       <c r="C103" t="s">
-        <v>119</v>
+        <v>115</v>
       </c>
       <c r="D103" t="s">
-        <v>353</v>
+        <v>357</v>
       </c>
       <c r="E103" t="s">
-        <v>354</v>
+        <v>358</v>
       </c>
       <c r="F103" t="s">
         <v>28</v>
       </c>
       <c r="G103" s="1" t="s">
-        <v>416</v>
+        <v>417</v>
       </c>
       <c r="H103" t="s">
-        <v>417</v>
+        <v>418</v>
       </c>
     </row>
     <row r="104" spans="1:8">
       <c r="A104" t="s">
-        <v>418</v>
+        <v>419</v>
       </c>
       <c r="B104" t="s">
         <v>9</v>
       </c>
       <c r="C104" t="s">
-        <v>124</v>
+        <v>119</v>
       </c>
       <c r="D104" t="s">
-        <v>353</v>
+        <v>357</v>
       </c>
       <c r="E104" t="s">
-        <v>354</v>
+        <v>358</v>
       </c>
       <c r="F104" t="s">
-        <v>46</v>
+        <v>28</v>
       </c>
       <c r="G104" s="1" t="s">
-        <v>419</v>
+        <v>420</v>
       </c>
       <c r="H104" t="s">
-        <v>420</v>
+        <v>421</v>
       </c>
     </row>
     <row r="105" spans="1:8">
       <c r="A105" t="s">
-        <v>421</v>
+        <v>422</v>
       </c>
       <c r="B105" t="s">
         <v>9</v>
       </c>
       <c r="C105" t="s">
-        <v>128</v>
+        <v>124</v>
       </c>
       <c r="D105" t="s">
-        <v>353</v>
+        <v>357</v>
       </c>
       <c r="E105" t="s">
-        <v>354</v>
+        <v>358</v>
       </c>
       <c r="F105" t="s">
-        <v>144</v>
+        <v>46</v>
       </c>
       <c r="G105" s="1" t="s">
-        <v>422</v>
+        <v>423</v>
       </c>
       <c r="H105" t="s">
-        <v>423</v>
+        <v>424</v>
       </c>
     </row>
     <row r="106" spans="1:8">
       <c r="A106" t="s">
-        <v>424</v>
+        <v>425</v>
       </c>
       <c r="B106" t="s">
         <v>9</v>
       </c>
       <c r="C106" t="s">
-        <v>10</v>
+        <v>128</v>
       </c>
       <c r="D106" t="s">
-        <v>425</v>
+        <v>357</v>
       </c>
       <c r="E106" t="s">
+        <v>358</v>
+      </c>
+      <c r="F106" t="s">
+        <v>144</v>
+      </c>
+      <c r="G106" s="1" t="s">
         <v>426</v>
       </c>
-      <c r="F106" t="s">
+      <c r="H106" t="s">
         <v>427</v>
-      </c>
-[...4 lines deleted...]
-        <v>429</v>
       </c>
     </row>
     <row r="107" spans="1:8">
       <c r="A107" t="s">
+        <v>428</v>
+      </c>
+      <c r="B107" t="s">
+        <v>9</v>
+      </c>
+      <c r="C107" t="s">
+        <v>10</v>
+      </c>
+      <c r="D107" t="s">
+        <v>429</v>
+      </c>
+      <c r="E107" t="s">
         <v>430</v>
       </c>
-      <c r="B107" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="F107" t="s">
-        <v>179</v>
+        <v>431</v>
       </c>
       <c r="G107" s="1" t="s">
-        <v>431</v>
+        <v>432</v>
       </c>
       <c r="H107" t="s">
-        <v>432</v>
+        <v>433</v>
       </c>
     </row>
     <row r="108" spans="1:8">
       <c r="A108" t="s">
-        <v>433</v>
+        <v>434</v>
       </c>
       <c r="B108" t="s">
         <v>9</v>
       </c>
       <c r="C108" t="s">
-        <v>10</v>
+        <v>23</v>
       </c>
       <c r="D108" t="s">
-        <v>434</v>
+        <v>429</v>
       </c>
       <c r="E108" t="s">
+        <v>430</v>
+      </c>
+      <c r="F108" t="s">
+        <v>179</v>
+      </c>
+      <c r="G108" s="1" t="s">
         <v>435</v>
       </c>
-      <c r="F108" t="s">
-[...2 lines deleted...]
-      <c r="G108" s="1" t="s">
+      <c r="H108" t="s">
         <v>436</v>
-      </c>
-[...1 lines deleted...]
-        <v>437</v>
       </c>
     </row>
     <row r="109" spans="1:8">
       <c r="A109" t="s">
-        <v>438</v>
+        <v>437</v>
       </c>
       <c r="B109" t="s">
         <v>9</v>
       </c>
       <c r="C109" t="s">
-        <v>23</v>
+        <v>10</v>
       </c>
       <c r="D109" t="s">
-        <v>434</v>
+        <v>438</v>
       </c>
       <c r="E109" t="s">
-        <v>435</v>
+        <v>439</v>
       </c>
       <c r="F109" t="s">
-        <v>382</v>
+        <v>46</v>
       </c>
       <c r="G109" s="1" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="H109" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="110" spans="1:8">
       <c r="A110" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="B110" t="s">
         <v>9</v>
       </c>
       <c r="C110" t="s">
-        <v>27</v>
+        <v>23</v>
       </c>
       <c r="D110" t="s">
-        <v>434</v>
+        <v>438</v>
       </c>
       <c r="E110" t="s">
-        <v>435</v>
+        <v>439</v>
       </c>
       <c r="F110" t="s">
-        <v>364</v>
+        <v>386</v>
       </c>
       <c r="G110" s="1" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="H110" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
     </row>
     <row r="111" spans="1:8">
       <c r="A111" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
       <c r="B111" t="s">
         <v>9</v>
       </c>
       <c r="C111" t="s">
-        <v>32</v>
+        <v>27</v>
       </c>
       <c r="D111" t="s">
-        <v>434</v>
+        <v>438</v>
       </c>
       <c r="E111" t="s">
-        <v>435</v>
+        <v>439</v>
       </c>
       <c r="F111" t="s">
-        <v>42</v>
+        <v>368</v>
       </c>
       <c r="G111" s="1" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="H111" t="s">
-        <v>446</v>
+        <v>447</v>
       </c>
     </row>
     <row r="112" spans="1:8">
       <c r="A112" t="s">
-        <v>447</v>
+        <v>448</v>
       </c>
       <c r="B112" t="s">
         <v>9</v>
       </c>
       <c r="C112" t="s">
-        <v>36</v>
+        <v>32</v>
       </c>
       <c r="D112" t="s">
-        <v>434</v>
+        <v>438</v>
       </c>
       <c r="E112" t="s">
-        <v>435</v>
+        <v>439</v>
       </c>
       <c r="F112" t="s">
-        <v>448</v>
+        <v>42</v>
       </c>
       <c r="G112" s="1" t="s">
         <v>449</v>
       </c>
       <c r="H112" t="s">
         <v>450</v>
       </c>
     </row>
     <row r="113" spans="1:8">
       <c r="A113" t="s">
         <v>451</v>
       </c>
       <c r="B113" t="s">
         <v>9</v>
       </c>
       <c r="C113" t="s">
-        <v>61</v>
+        <v>36</v>
       </c>
       <c r="D113" t="s">
-        <v>434</v>
+        <v>438</v>
       </c>
       <c r="E113" t="s">
-        <v>435</v>
+        <v>439</v>
       </c>
       <c r="F113" t="s">
-        <v>149</v>
+        <v>452</v>
       </c>
       <c r="G113" s="1" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="H113" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="114" spans="1:8">
       <c r="A114" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="B114" t="s">
         <v>9</v>
       </c>
       <c r="C114" t="s">
-        <v>66</v>
+        <v>61</v>
       </c>
       <c r="D114" t="s">
-        <v>434</v>
+        <v>438</v>
       </c>
       <c r="E114" t="s">
-        <v>435</v>
+        <v>439</v>
       </c>
       <c r="F114" t="s">
-        <v>219</v>
+        <v>149</v>
       </c>
       <c r="G114" s="1" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="H114" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
     </row>
     <row r="115" spans="1:8">
       <c r="A115" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="B115" t="s">
         <v>9</v>
       </c>
       <c r="C115" t="s">
-        <v>70</v>
+        <v>66</v>
       </c>
       <c r="D115" t="s">
-        <v>434</v>
+        <v>438</v>
       </c>
       <c r="E115" t="s">
-        <v>435</v>
+        <v>439</v>
       </c>
       <c r="F115" t="s">
-        <v>28</v>
+        <v>219</v>
       </c>
       <c r="G115" s="1" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="H115" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
     </row>
     <row r="116" spans="1:8">
       <c r="A116" t="s">
-        <v>460</v>
+        <v>461</v>
       </c>
       <c r="B116" t="s">
         <v>9</v>
       </c>
       <c r="C116" t="s">
-        <v>74</v>
+        <v>70</v>
       </c>
       <c r="D116" t="s">
-        <v>434</v>
+        <v>438</v>
       </c>
       <c r="E116" t="s">
-        <v>435</v>
+        <v>439</v>
       </c>
       <c r="F116" t="s">
-        <v>62</v>
+        <v>28</v>
       </c>
       <c r="G116" s="1" t="s">
-        <v>461</v>
+        <v>462</v>
       </c>
       <c r="H116" t="s">
-        <v>462</v>
+        <v>463</v>
       </c>
     </row>
     <row r="117" spans="1:8">
       <c r="A117" t="s">
-        <v>463</v>
+        <v>464</v>
       </c>
       <c r="B117" t="s">
         <v>9</v>
       </c>
       <c r="C117" t="s">
-        <v>78</v>
+        <v>74</v>
       </c>
       <c r="D117" t="s">
-        <v>434</v>
+        <v>438</v>
       </c>
       <c r="E117" t="s">
-        <v>435</v>
+        <v>439</v>
       </c>
       <c r="F117" t="s">
-        <v>179</v>
+        <v>62</v>
       </c>
       <c r="G117" s="1" t="s">
-        <v>464</v>
+        <v>465</v>
       </c>
       <c r="H117" t="s">
-        <v>465</v>
+        <v>466</v>
       </c>
     </row>
     <row r="118" spans="1:8">
       <c r="A118" t="s">
-        <v>466</v>
+        <v>467</v>
       </c>
       <c r="B118" t="s">
         <v>9</v>
       </c>
       <c r="C118" t="s">
-        <v>82</v>
+        <v>78</v>
       </c>
       <c r="D118" t="s">
-        <v>434</v>
+        <v>438</v>
       </c>
       <c r="E118" t="s">
-        <v>435</v>
+        <v>439</v>
       </c>
       <c r="F118" t="s">
-        <v>144</v>
+        <v>179</v>
       </c>
       <c r="G118" s="1" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
       <c r="H118" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
     </row>
     <row r="119" spans="1:8">
       <c r="A119" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
       <c r="B119" t="s">
         <v>9</v>
       </c>
       <c r="C119" t="s">
-        <v>86</v>
+        <v>82</v>
       </c>
       <c r="D119" t="s">
-        <v>434</v>
+        <v>438</v>
       </c>
       <c r="E119" t="s">
-        <v>435</v>
+        <v>439</v>
       </c>
       <c r="F119" t="s">
-        <v>470</v>
+        <v>144</v>
       </c>
       <c r="G119" s="1" t="s">
         <v>471</v>
       </c>
       <c r="H119" t="s">
         <v>472</v>
       </c>
     </row>
     <row r="120" spans="1:8">
       <c r="A120" t="s">
         <v>473</v>
       </c>
       <c r="B120" t="s">
         <v>9</v>
       </c>
       <c r="C120" t="s">
-        <v>90</v>
+        <v>86</v>
       </c>
       <c r="D120" t="s">
-        <v>434</v>
+        <v>438</v>
       </c>
       <c r="E120" t="s">
-        <v>435</v>
+        <v>439</v>
       </c>
       <c r="F120" t="s">
-        <v>201</v>
+        <v>474</v>
       </c>
       <c r="G120" s="1" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="H120" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
     </row>
     <row r="121" spans="1:8">
       <c r="A121" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="B121" t="s">
         <v>9</v>
       </c>
       <c r="C121" t="s">
-        <v>94</v>
+        <v>90</v>
       </c>
       <c r="D121" t="s">
-        <v>434</v>
+        <v>438</v>
       </c>
       <c r="E121" t="s">
-        <v>435</v>
+        <v>439</v>
       </c>
       <c r="F121" t="s">
-        <v>54</v>
+        <v>201</v>
       </c>
       <c r="G121" s="1" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="H121" t="s">
-        <v>478</v>
+        <v>479</v>
       </c>
     </row>
     <row r="122" spans="1:8">
       <c r="A122" t="s">
-        <v>479</v>
+        <v>480</v>
       </c>
       <c r="B122" t="s">
         <v>9</v>
       </c>
       <c r="C122" t="s">
-        <v>98</v>
+        <v>94</v>
       </c>
       <c r="D122" t="s">
-        <v>434</v>
+        <v>438</v>
       </c>
       <c r="E122" t="s">
-        <v>435</v>
+        <v>439</v>
       </c>
       <c r="F122" t="s">
-        <v>167</v>
+        <v>54</v>
       </c>
       <c r="G122" s="1" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
       <c r="H122" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
     </row>
     <row r="123" spans="1:8">
       <c r="A123" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="B123" t="s">
         <v>9</v>
       </c>
       <c r="C123" t="s">
-        <v>103</v>
+        <v>98</v>
       </c>
       <c r="D123" t="s">
-        <v>434</v>
+        <v>438</v>
       </c>
       <c r="E123" t="s">
-        <v>435</v>
+        <v>439</v>
       </c>
       <c r="F123" t="s">
-        <v>179</v>
+        <v>167</v>
       </c>
       <c r="G123" s="1" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
       <c r="H123" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
     </row>
     <row r="124" spans="1:8">
       <c r="A124" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="B124" t="s">
         <v>9</v>
       </c>
       <c r="C124" t="s">
-        <v>107</v>
+        <v>103</v>
       </c>
       <c r="D124" t="s">
-        <v>434</v>
+        <v>438</v>
       </c>
       <c r="E124" t="s">
-        <v>435</v>
+        <v>439</v>
       </c>
       <c r="F124" t="s">
-        <v>364</v>
+        <v>179</v>
       </c>
       <c r="G124" s="1" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="H124" t="s">
-        <v>487</v>
+        <v>488</v>
       </c>
     </row>
     <row r="125" spans="1:8">
       <c r="A125" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
       <c r="B125" t="s">
         <v>9</v>
       </c>
       <c r="C125" t="s">
-        <v>111</v>
+        <v>107</v>
       </c>
       <c r="D125" t="s">
-        <v>434</v>
+        <v>438</v>
       </c>
       <c r="E125" t="s">
-        <v>435</v>
+        <v>439</v>
       </c>
       <c r="F125" t="s">
-        <v>382</v>
+        <v>368</v>
       </c>
       <c r="G125" s="1" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
       <c r="H125" t="s">
-        <v>490</v>
+        <v>491</v>
       </c>
     </row>
     <row r="126" spans="1:8">
       <c r="A126" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
       <c r="B126" t="s">
         <v>9</v>
       </c>
       <c r="C126" t="s">
-        <v>115</v>
+        <v>111</v>
       </c>
       <c r="D126" t="s">
-        <v>434</v>
+        <v>438</v>
       </c>
       <c r="E126" t="s">
-        <v>435</v>
+        <v>439</v>
       </c>
       <c r="F126" t="s">
-        <v>219</v>
+        <v>386</v>
       </c>
       <c r="G126" s="1" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="H126" t="s">
-        <v>493</v>
+        <v>494</v>
       </c>
     </row>
     <row r="127" spans="1:8">
       <c r="A127" t="s">
-        <v>494</v>
+        <v>495</v>
       </c>
       <c r="B127" t="s">
         <v>9</v>
       </c>
       <c r="C127" t="s">
-        <v>119</v>
+        <v>115</v>
       </c>
       <c r="D127" t="s">
-        <v>434</v>
+        <v>438</v>
       </c>
       <c r="E127" t="s">
-        <v>435</v>
+        <v>439</v>
       </c>
       <c r="F127" t="s">
-        <v>28</v>
+        <v>219</v>
       </c>
       <c r="G127" s="1" t="s">
-        <v>495</v>
+        <v>496</v>
       </c>
       <c r="H127" t="s">
-        <v>496</v>
+        <v>497</v>
       </c>
     </row>
     <row r="128" spans="1:8">
       <c r="A128" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
       <c r="B128" t="s">
         <v>9</v>
       </c>
       <c r="C128" t="s">
-        <v>124</v>
+        <v>119</v>
       </c>
       <c r="D128" t="s">
-        <v>434</v>
+        <v>438</v>
       </c>
       <c r="E128" t="s">
-        <v>435</v>
+        <v>439</v>
       </c>
       <c r="F128" t="s">
-        <v>46</v>
+        <v>28</v>
       </c>
       <c r="G128" s="1" t="s">
-        <v>498</v>
+        <v>499</v>
       </c>
       <c r="H128" t="s">
-        <v>499</v>
+        <v>500</v>
       </c>
     </row>
     <row r="129" spans="1:8">
       <c r="A129" t="s">
-        <v>500</v>
+        <v>501</v>
       </c>
       <c r="B129" t="s">
         <v>9</v>
       </c>
       <c r="C129" t="s">
-        <v>128</v>
+        <v>124</v>
       </c>
       <c r="D129" t="s">
-        <v>434</v>
+        <v>438</v>
       </c>
       <c r="E129" t="s">
-        <v>435</v>
+        <v>439</v>
       </c>
       <c r="F129" t="s">
-        <v>149</v>
+        <v>46</v>
       </c>
       <c r="G129" s="1" t="s">
-        <v>501</v>
+        <v>502</v>
       </c>
       <c r="H129" t="s">
-        <v>502</v>
+        <v>503</v>
       </c>
     </row>
     <row r="130" spans="1:8">
       <c r="A130" t="s">
-        <v>503</v>
+        <v>504</v>
       </c>
       <c r="B130" t="s">
         <v>9</v>
       </c>
       <c r="C130" t="s">
-        <v>132</v>
+        <v>128</v>
       </c>
       <c r="D130" t="s">
-        <v>434</v>
+        <v>438</v>
       </c>
       <c r="E130" t="s">
-        <v>435</v>
+        <v>439</v>
       </c>
       <c r="F130" t="s">
-        <v>504</v>
+        <v>149</v>
       </c>
       <c r="G130" s="1" t="s">
         <v>505</v>
       </c>
       <c r="H130" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="131" spans="1:8">
       <c r="A131" t="s">
         <v>507</v>
       </c>
       <c r="B131" t="s">
         <v>9</v>
       </c>
       <c r="C131" t="s">
-        <v>136</v>
+        <v>132</v>
       </c>
       <c r="D131" t="s">
-        <v>434</v>
+        <v>438</v>
       </c>
       <c r="E131" t="s">
-        <v>435</v>
+        <v>439</v>
       </c>
       <c r="F131" t="s">
-        <v>167</v>
+        <v>508</v>
       </c>
       <c r="G131" s="1" t="s">
-        <v>508</v>
+        <v>509</v>
       </c>
       <c r="H131" t="s">
-        <v>509</v>
+        <v>510</v>
       </c>
     </row>
     <row r="132" spans="1:8">
       <c r="A132" t="s">
-        <v>510</v>
+        <v>511</v>
       </c>
       <c r="B132" t="s">
         <v>9</v>
       </c>
       <c r="C132" t="s">
-        <v>140</v>
+        <v>136</v>
       </c>
       <c r="D132" t="s">
-        <v>434</v>
+        <v>438</v>
       </c>
       <c r="E132" t="s">
-        <v>435</v>
+        <v>439</v>
       </c>
       <c r="F132" t="s">
-        <v>120</v>
+        <v>167</v>
       </c>
       <c r="G132" s="1" t="s">
-        <v>511</v>
+        <v>512</v>
       </c>
       <c r="H132" t="s">
-        <v>512</v>
+        <v>513</v>
       </c>
     </row>
     <row r="133" spans="1:8">
       <c r="A133" t="s">
-        <v>513</v>
+        <v>514</v>
       </c>
       <c r="B133" t="s">
         <v>9</v>
       </c>
       <c r="C133" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
       <c r="D133" t="s">
-        <v>434</v>
+        <v>438</v>
       </c>
       <c r="E133" t="s">
-        <v>435</v>
+        <v>439</v>
       </c>
       <c r="F133" t="s">
-        <v>470</v>
+        <v>120</v>
       </c>
       <c r="G133" s="1" t="s">
-        <v>514</v>
+        <v>515</v>
       </c>
       <c r="H133" t="s">
-        <v>515</v>
+        <v>516</v>
       </c>
     </row>
     <row r="134" spans="1:8">
       <c r="A134" t="s">
-        <v>516</v>
+        <v>517</v>
       </c>
       <c r="B134" t="s">
         <v>9</v>
       </c>
       <c r="C134" t="s">
-        <v>148</v>
+        <v>143</v>
       </c>
       <c r="D134" t="s">
-        <v>434</v>
+        <v>438</v>
       </c>
       <c r="E134" t="s">
-        <v>435</v>
+        <v>439</v>
       </c>
       <c r="F134" t="s">
-        <v>371</v>
+        <v>474</v>
       </c>
       <c r="G134" s="1" t="s">
-        <v>517</v>
+        <v>518</v>
       </c>
       <c r="H134" t="s">
-        <v>518</v>
+        <v>519</v>
       </c>
     </row>
     <row r="135" spans="1:8">
       <c r="A135" t="s">
-        <v>519</v>
+        <v>520</v>
       </c>
       <c r="B135" t="s">
         <v>9</v>
       </c>
       <c r="C135" t="s">
-        <v>153</v>
+        <v>148</v>
       </c>
       <c r="D135" t="s">
-        <v>434</v>
+        <v>438</v>
       </c>
       <c r="E135" t="s">
-        <v>435</v>
+        <v>439</v>
       </c>
       <c r="F135" t="s">
-        <v>62</v>
+        <v>375</v>
       </c>
       <c r="G135" s="1" t="s">
-        <v>520</v>
+        <v>521</v>
       </c>
       <c r="H135" t="s">
-        <v>521</v>
+        <v>522</v>
       </c>
     </row>
     <row r="136" spans="1:8">
       <c r="A136" t="s">
-        <v>522</v>
+        <v>523</v>
       </c>
       <c r="B136" t="s">
         <v>9</v>
       </c>
       <c r="C136" t="s">
-        <v>157</v>
+        <v>153</v>
       </c>
       <c r="D136" t="s">
-        <v>434</v>
+        <v>438</v>
       </c>
       <c r="E136" t="s">
-        <v>435</v>
+        <v>439</v>
       </c>
       <c r="F136" t="s">
-        <v>50</v>
+        <v>62</v>
       </c>
       <c r="G136" s="1" t="s">
-        <v>523</v>
+        <v>524</v>
       </c>
       <c r="H136" t="s">
-        <v>524</v>
+        <v>525</v>
       </c>
     </row>
     <row r="137" spans="1:8">
       <c r="A137" t="s">
-        <v>525</v>
+        <v>526</v>
       </c>
       <c r="B137" t="s">
         <v>9</v>
       </c>
       <c r="C137" t="s">
-        <v>162</v>
+        <v>157</v>
       </c>
       <c r="D137" t="s">
-        <v>434</v>
+        <v>438</v>
       </c>
       <c r="E137" t="s">
-        <v>435</v>
+        <v>439</v>
       </c>
       <c r="F137" t="s">
-        <v>214</v>
+        <v>50</v>
       </c>
       <c r="G137" s="1" t="s">
-        <v>526</v>
+        <v>527</v>
       </c>
       <c r="H137" t="s">
-        <v>527</v>
+        <v>528</v>
       </c>
     </row>
     <row r="138" spans="1:8">
       <c r="A138" t="s">
-        <v>528</v>
+        <v>529</v>
       </c>
       <c r="B138" t="s">
         <v>9</v>
       </c>
       <c r="C138" t="s">
-        <v>166</v>
+        <v>162</v>
       </c>
       <c r="D138" t="s">
-        <v>434</v>
+        <v>438</v>
       </c>
       <c r="E138" t="s">
-        <v>435</v>
+        <v>439</v>
       </c>
       <c r="F138" t="s">
-        <v>42</v>
+        <v>214</v>
       </c>
       <c r="G138" s="1" t="s">
-        <v>529</v>
+        <v>530</v>
       </c>
       <c r="H138" t="s">
-        <v>530</v>
+        <v>531</v>
       </c>
     </row>
     <row r="139" spans="1:8">
       <c r="A139" t="s">
-        <v>531</v>
+        <v>532</v>
       </c>
       <c r="B139" t="s">
         <v>9</v>
       </c>
       <c r="C139" t="s">
-        <v>171</v>
+        <v>166</v>
       </c>
       <c r="D139" t="s">
-        <v>434</v>
+        <v>438</v>
       </c>
       <c r="E139" t="s">
-        <v>435</v>
+        <v>439</v>
       </c>
       <c r="F139" t="s">
-        <v>201</v>
+        <v>42</v>
       </c>
       <c r="G139" s="1" t="s">
-        <v>532</v>
+        <v>533</v>
       </c>
       <c r="H139" t="s">
-        <v>533</v>
+        <v>534</v>
       </c>
     </row>
     <row r="140" spans="1:8">
       <c r="A140" t="s">
-        <v>534</v>
+        <v>535</v>
       </c>
       <c r="B140" t="s">
         <v>9</v>
       </c>
       <c r="C140" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
       <c r="D140" t="s">
-        <v>434</v>
+        <v>438</v>
       </c>
       <c r="E140" t="s">
-        <v>435</v>
+        <v>439</v>
       </c>
       <c r="F140" t="s">
-        <v>179</v>
+        <v>201</v>
       </c>
       <c r="G140" s="1" t="s">
-        <v>535</v>
+        <v>536</v>
       </c>
       <c r="H140" t="s">
-        <v>536</v>
+        <v>537</v>
       </c>
     </row>
     <row r="141" spans="1:8">
       <c r="A141" t="s">
-        <v>537</v>
+        <v>538</v>
       </c>
       <c r="B141" t="s">
         <v>9</v>
       </c>
       <c r="C141" t="s">
-        <v>178</v>
+        <v>174</v>
       </c>
       <c r="D141" t="s">
-        <v>434</v>
+        <v>438</v>
       </c>
       <c r="E141" t="s">
-        <v>435</v>
+        <v>439</v>
       </c>
       <c r="F141" t="s">
-        <v>144</v>
+        <v>179</v>
       </c>
       <c r="G141" s="1" t="s">
-        <v>538</v>
+        <v>539</v>
       </c>
       <c r="H141" t="s">
-        <v>539</v>
+        <v>540</v>
       </c>
     </row>
     <row r="142" spans="1:8">
       <c r="A142" t="s">
-        <v>540</v>
+        <v>541</v>
       </c>
       <c r="B142" t="s">
         <v>9</v>
       </c>
       <c r="C142" t="s">
-        <v>183</v>
+        <v>178</v>
       </c>
       <c r="D142" t="s">
-        <v>434</v>
+        <v>438</v>
       </c>
       <c r="E142" t="s">
-        <v>435</v>
+        <v>439</v>
       </c>
       <c r="F142" t="s">
-        <v>201</v>
+        <v>144</v>
       </c>
       <c r="G142" s="1" t="s">
-        <v>541</v>
+        <v>542</v>
       </c>
       <c r="H142" t="s">
-        <v>542</v>
+        <v>543</v>
       </c>
     </row>
     <row r="143" spans="1:8">
       <c r="A143" t="s">
-        <v>543</v>
+        <v>544</v>
       </c>
       <c r="B143" t="s">
         <v>9</v>
       </c>
       <c r="C143" t="s">
-        <v>187</v>
+        <v>183</v>
       </c>
       <c r="D143" t="s">
-        <v>434</v>
+        <v>438</v>
       </c>
       <c r="E143" t="s">
-        <v>435</v>
+        <v>439</v>
       </c>
       <c r="F143" t="s">
-        <v>382</v>
+        <v>201</v>
       </c>
       <c r="G143" s="1" t="s">
-        <v>544</v>
+        <v>545</v>
       </c>
       <c r="H143" t="s">
-        <v>545</v>
+        <v>546</v>
       </c>
     </row>
     <row r="144" spans="1:8">
       <c r="A144" t="s">
-        <v>546</v>
+        <v>547</v>
       </c>
       <c r="B144" t="s">
         <v>9</v>
       </c>
       <c r="C144" t="s">
-        <v>192</v>
+        <v>187</v>
       </c>
       <c r="D144" t="s">
-        <v>434</v>
+        <v>438</v>
       </c>
       <c r="E144" t="s">
-        <v>435</v>
+        <v>439</v>
       </c>
       <c r="F144" t="s">
-        <v>219</v>
+        <v>386</v>
       </c>
       <c r="G144" s="1" t="s">
-        <v>547</v>
+        <v>548</v>
       </c>
       <c r="H144" t="s">
-        <v>548</v>
+        <v>549</v>
       </c>
     </row>
     <row r="145" spans="1:8">
       <c r="A145" t="s">
-        <v>549</v>
+        <v>550</v>
       </c>
       <c r="B145" t="s">
         <v>9</v>
       </c>
       <c r="C145" t="s">
-        <v>196</v>
+        <v>192</v>
       </c>
       <c r="D145" t="s">
-        <v>434</v>
+        <v>438</v>
       </c>
       <c r="E145" t="s">
-        <v>435</v>
+        <v>439</v>
       </c>
       <c r="F145" t="s">
-        <v>364</v>
+        <v>219</v>
       </c>
       <c r="G145" s="1" t="s">
-        <v>550</v>
+        <v>551</v>
       </c>
       <c r="H145" t="s">
-        <v>551</v>
+        <v>552</v>
       </c>
     </row>
     <row r="146" spans="1:8">
       <c r="A146" t="s">
-        <v>552</v>
+        <v>553</v>
       </c>
       <c r="B146" t="s">
         <v>9</v>
       </c>
       <c r="C146" t="s">
-        <v>200</v>
+        <v>196</v>
       </c>
       <c r="D146" t="s">
-        <v>434</v>
+        <v>438</v>
       </c>
       <c r="E146" t="s">
-        <v>435</v>
+        <v>439</v>
       </c>
       <c r="F146" t="s">
-        <v>201</v>
+        <v>368</v>
       </c>
       <c r="G146" s="1" t="s">
-        <v>553</v>
+        <v>554</v>
       </c>
       <c r="H146" t="s">
-        <v>554</v>
+        <v>555</v>
       </c>
     </row>
     <row r="147" spans="1:8">
       <c r="A147" t="s">
-        <v>555</v>
+        <v>556</v>
       </c>
       <c r="B147" t="s">
         <v>9</v>
       </c>
       <c r="C147" t="s">
-        <v>205</v>
+        <v>200</v>
       </c>
       <c r="D147" t="s">
-        <v>434</v>
+        <v>438</v>
       </c>
       <c r="E147" t="s">
-        <v>435</v>
+        <v>439</v>
       </c>
       <c r="F147" t="s">
-        <v>144</v>
+        <v>201</v>
       </c>
       <c r="G147" s="1" t="s">
-        <v>556</v>
+        <v>557</v>
       </c>
       <c r="H147" t="s">
-        <v>557</v>
+        <v>558</v>
       </c>
     </row>
     <row r="148" spans="1:8">
       <c r="A148" t="s">
-        <v>558</v>
+        <v>559</v>
       </c>
       <c r="B148" t="s">
         <v>9</v>
       </c>
       <c r="C148" t="s">
-        <v>209</v>
+        <v>205</v>
       </c>
       <c r="D148" t="s">
-        <v>434</v>
+        <v>438</v>
       </c>
       <c r="E148" t="s">
-        <v>435</v>
+        <v>439</v>
       </c>
       <c r="F148" t="s">
-        <v>167</v>
+        <v>144</v>
       </c>
       <c r="G148" s="1" t="s">
-        <v>559</v>
+        <v>560</v>
       </c>
       <c r="H148" t="s">
-        <v>560</v>
+        <v>561</v>
       </c>
     </row>
     <row r="149" spans="1:8">
       <c r="A149" t="s">
-        <v>561</v>
+        <v>562</v>
       </c>
       <c r="B149" t="s">
         <v>9</v>
       </c>
       <c r="C149" t="s">
-        <v>213</v>
+        <v>209</v>
       </c>
       <c r="D149" t="s">
-        <v>434</v>
+        <v>438</v>
       </c>
       <c r="E149" t="s">
-        <v>435</v>
+        <v>439</v>
       </c>
       <c r="F149" t="s">
-        <v>219</v>
+        <v>167</v>
       </c>
       <c r="G149" s="1" t="s">
-        <v>562</v>
+        <v>563</v>
       </c>
       <c r="H149" t="s">
-        <v>563</v>
+        <v>564</v>
       </c>
     </row>
     <row r="150" spans="1:8">
       <c r="A150" t="s">
-        <v>564</v>
+        <v>565</v>
       </c>
       <c r="B150" t="s">
         <v>9</v>
       </c>
       <c r="C150" t="s">
-        <v>218</v>
+        <v>213</v>
       </c>
       <c r="D150" t="s">
-        <v>434</v>
+        <v>438</v>
       </c>
       <c r="E150" t="s">
-        <v>435</v>
+        <v>439</v>
       </c>
       <c r="F150" t="s">
-        <v>28</v>
+        <v>219</v>
       </c>
       <c r="G150" s="1" t="s">
-        <v>565</v>
+        <v>566</v>
       </c>
       <c r="H150" t="s">
-        <v>566</v>
+        <v>567</v>
       </c>
     </row>
     <row r="151" spans="1:8">
       <c r="A151" t="s">
-        <v>567</v>
+        <v>568</v>
       </c>
       <c r="B151" t="s">
         <v>9</v>
       </c>
       <c r="C151" t="s">
-        <v>223</v>
+        <v>218</v>
       </c>
       <c r="D151" t="s">
-        <v>434</v>
+        <v>438</v>
       </c>
       <c r="E151" t="s">
-        <v>435</v>
+        <v>439</v>
       </c>
       <c r="F151" t="s">
-        <v>382</v>
+        <v>28</v>
       </c>
       <c r="G151" s="1" t="s">
-        <v>568</v>
+        <v>569</v>
       </c>
       <c r="H151" t="s">
-        <v>569</v>
+        <v>570</v>
       </c>
     </row>
     <row r="152" spans="1:8">
       <c r="A152" t="s">
-        <v>570</v>
+        <v>571</v>
       </c>
       <c r="B152" t="s">
         <v>9</v>
       </c>
       <c r="C152" t="s">
-        <v>227</v>
+        <v>223</v>
       </c>
       <c r="D152" t="s">
-        <v>434</v>
+        <v>438</v>
       </c>
       <c r="E152" t="s">
-        <v>435</v>
+        <v>439</v>
       </c>
       <c r="F152" t="s">
-        <v>144</v>
+        <v>386</v>
       </c>
       <c r="G152" s="1" t="s">
-        <v>571</v>
+        <v>572</v>
       </c>
       <c r="H152" t="s">
-        <v>572</v>
+        <v>573</v>
       </c>
     </row>
     <row r="153" spans="1:8">
       <c r="A153" t="s">
-        <v>573</v>
+        <v>574</v>
       </c>
       <c r="B153" t="s">
         <v>9</v>
       </c>
       <c r="C153" t="s">
-        <v>231</v>
+        <v>227</v>
       </c>
       <c r="D153" t="s">
-        <v>434</v>
+        <v>438</v>
       </c>
       <c r="E153" t="s">
-        <v>435</v>
+        <v>439</v>
       </c>
       <c r="F153" t="s">
-        <v>201</v>
+        <v>144</v>
       </c>
       <c r="G153" s="1" t="s">
-        <v>574</v>
+        <v>575</v>
       </c>
       <c r="H153" t="s">
-        <v>575</v>
+        <v>576</v>
       </c>
     </row>
     <row r="154" spans="1:8">
       <c r="A154" t="s">
-        <v>576</v>
+        <v>577</v>
       </c>
       <c r="B154" t="s">
         <v>9</v>
       </c>
       <c r="C154" t="s">
-        <v>235</v>
+        <v>231</v>
       </c>
       <c r="D154" t="s">
-        <v>434</v>
+        <v>438</v>
       </c>
       <c r="E154" t="s">
-        <v>435</v>
+        <v>439</v>
       </c>
       <c r="F154" t="s">
-        <v>144</v>
+        <v>201</v>
       </c>
       <c r="G154" s="1" t="s">
-        <v>577</v>
+        <v>578</v>
       </c>
       <c r="H154" t="s">
-        <v>578</v>
+        <v>579</v>
       </c>
     </row>
     <row r="155" spans="1:8">
       <c r="A155" t="s">
-        <v>579</v>
+        <v>580</v>
       </c>
       <c r="B155" t="s">
         <v>9</v>
       </c>
       <c r="C155" t="s">
-        <v>239</v>
+        <v>235</v>
       </c>
       <c r="D155" t="s">
-        <v>434</v>
+        <v>438</v>
       </c>
       <c r="E155" t="s">
-        <v>435</v>
+        <v>439</v>
       </c>
       <c r="F155" t="s">
-        <v>219</v>
+        <v>144</v>
       </c>
       <c r="G155" s="1" t="s">
-        <v>580</v>
+        <v>581</v>
       </c>
       <c r="H155" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="156" spans="1:8">
       <c r="A156" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="B156" t="s">
         <v>9</v>
       </c>
       <c r="C156" t="s">
-        <v>243</v>
+        <v>239</v>
       </c>
       <c r="D156" t="s">
-        <v>434</v>
+        <v>438</v>
       </c>
       <c r="E156" t="s">
-        <v>435</v>
+        <v>439</v>
       </c>
       <c r="F156" t="s">
-        <v>167</v>
+        <v>219</v>
       </c>
       <c r="G156" s="1" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="H156" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="157" spans="1:8">
       <c r="A157" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="B157" t="s">
         <v>9</v>
       </c>
       <c r="C157" t="s">
-        <v>251</v>
+        <v>243</v>
       </c>
       <c r="D157" t="s">
-        <v>434</v>
+        <v>438</v>
       </c>
       <c r="E157" t="s">
-        <v>435</v>
+        <v>439</v>
       </c>
       <c r="F157" t="s">
-        <v>382</v>
+        <v>167</v>
       </c>
       <c r="G157" s="1" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="H157" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="158" spans="1:8">
       <c r="A158" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="B158" t="s">
         <v>9</v>
       </c>
       <c r="C158" t="s">
-        <v>255</v>
+        <v>251</v>
       </c>
       <c r="D158" t="s">
-        <v>434</v>
+        <v>438</v>
       </c>
       <c r="E158" t="s">
-        <v>435</v>
+        <v>439</v>
       </c>
       <c r="F158" t="s">
-        <v>589</v>
+        <v>386</v>
       </c>
       <c r="G158" s="1" t="s">
         <v>590</v>
       </c>
       <c r="H158" t="s">
         <v>591</v>
       </c>
     </row>
     <row r="159" spans="1:8">
       <c r="A159" t="s">
         <v>592</v>
       </c>
       <c r="B159" t="s">
         <v>9</v>
       </c>
       <c r="C159" t="s">
-        <v>259</v>
+        <v>255</v>
       </c>
       <c r="D159" t="s">
-        <v>434</v>
+        <v>438</v>
       </c>
       <c r="E159" t="s">
-        <v>435</v>
+        <v>439</v>
       </c>
       <c r="F159" t="s">
-        <v>364</v>
+        <v>593</v>
       </c>
       <c r="G159" s="1" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
       <c r="H159" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
     </row>
     <row r="160" spans="1:8">
       <c r="A160" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="B160" t="s">
         <v>9</v>
       </c>
       <c r="C160" t="s">
-        <v>263</v>
+        <v>259</v>
       </c>
       <c r="D160" t="s">
-        <v>434</v>
+        <v>438</v>
       </c>
       <c r="E160" t="s">
-        <v>435</v>
+        <v>439</v>
       </c>
       <c r="F160" t="s">
-        <v>50</v>
+        <v>368</v>
       </c>
       <c r="G160" s="1" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
       <c r="H160" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
     </row>
     <row r="161" spans="1:8">
       <c r="A161" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="B161" t="s">
         <v>9</v>
       </c>
       <c r="C161" t="s">
-        <v>267</v>
+        <v>263</v>
       </c>
       <c r="D161" t="s">
-        <v>434</v>
+        <v>438</v>
       </c>
       <c r="E161" t="s">
-        <v>435</v>
+        <v>439</v>
       </c>
       <c r="F161" t="s">
-        <v>28</v>
+        <v>50</v>
       </c>
       <c r="G161" s="1" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
       <c r="H161" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
     </row>
     <row r="162" spans="1:8">
       <c r="A162" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="B162" t="s">
         <v>9</v>
       </c>
       <c r="C162" t="s">
-        <v>271</v>
+        <v>267</v>
       </c>
       <c r="D162" t="s">
-        <v>434</v>
+        <v>438</v>
       </c>
       <c r="E162" t="s">
-        <v>435</v>
+        <v>439</v>
       </c>
       <c r="F162" t="s">
-        <v>214</v>
+        <v>28</v>
       </c>
       <c r="G162" s="1" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
       <c r="H162" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
     </row>
     <row r="163" spans="1:8">
       <c r="A163" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="B163" t="s">
         <v>9</v>
       </c>
       <c r="C163" t="s">
-        <v>275</v>
+        <v>271</v>
       </c>
       <c r="D163" t="s">
-        <v>434</v>
+        <v>438</v>
       </c>
       <c r="E163" t="s">
-        <v>435</v>
+        <v>439</v>
       </c>
       <c r="F163" t="s">
-        <v>42</v>
+        <v>214</v>
       </c>
       <c r="G163" s="1" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
       <c r="H163" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
     </row>
     <row r="164" spans="1:8">
       <c r="A164" t="s">
-        <v>607</v>
+        <v>608</v>
       </c>
       <c r="B164" t="s">
         <v>9</v>
       </c>
       <c r="C164" t="s">
-        <v>279</v>
+        <v>275</v>
       </c>
       <c r="D164" t="s">
-        <v>434</v>
+        <v>438</v>
       </c>
       <c r="E164" t="s">
-        <v>435</v>
+        <v>439</v>
       </c>
       <c r="F164" t="s">
-        <v>179</v>
+        <v>42</v>
       </c>
       <c r="G164" s="1" t="s">
-        <v>608</v>
+        <v>609</v>
       </c>
       <c r="H164" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
     </row>
     <row r="165" spans="1:8">
       <c r="A165" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="B165" t="s">
         <v>9</v>
       </c>
       <c r="C165" t="s">
-        <v>283</v>
+        <v>279</v>
       </c>
       <c r="D165" t="s">
-        <v>434</v>
+        <v>438</v>
       </c>
       <c r="E165" t="s">
-        <v>435</v>
+        <v>439</v>
       </c>
       <c r="F165" t="s">
-        <v>201</v>
+        <v>179</v>
       </c>
       <c r="G165" s="1" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="H165" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
     </row>
     <row r="166" spans="1:8">
       <c r="A166" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="B166" t="s">
         <v>9</v>
       </c>
       <c r="C166" t="s">
-        <v>287</v>
+        <v>283</v>
       </c>
       <c r="D166" t="s">
-        <v>434</v>
+        <v>438</v>
       </c>
       <c r="E166" t="s">
-        <v>435</v>
+        <v>439</v>
       </c>
       <c r="F166" t="s">
-        <v>149</v>
+        <v>201</v>
       </c>
       <c r="G166" s="1" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="H166" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="167" spans="1:8">
       <c r="A167" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="B167" t="s">
         <v>9</v>
       </c>
       <c r="C167" t="s">
-        <v>290</v>
+        <v>287</v>
       </c>
       <c r="D167" t="s">
-        <v>434</v>
+        <v>438</v>
       </c>
       <c r="E167" t="s">
-        <v>435</v>
+        <v>439</v>
       </c>
       <c r="F167" t="s">
-        <v>120</v>
+        <v>149</v>
       </c>
       <c r="G167" s="1" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="H167" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="168" spans="1:8">
       <c r="A168" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="B168" t="s">
         <v>9</v>
       </c>
       <c r="C168" t="s">
-        <v>294</v>
+        <v>290</v>
       </c>
       <c r="D168" t="s">
-        <v>434</v>
+        <v>438</v>
       </c>
       <c r="E168" t="s">
-        <v>435</v>
+        <v>439</v>
       </c>
       <c r="F168" t="s">
-        <v>219</v>
+        <v>120</v>
       </c>
       <c r="G168" s="1" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="H168" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="169" spans="1:8">
       <c r="A169" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="B169" t="s">
         <v>9</v>
       </c>
       <c r="C169" t="s">
-        <v>298</v>
+        <v>294</v>
       </c>
       <c r="D169" t="s">
-        <v>434</v>
+        <v>438</v>
       </c>
       <c r="E169" t="s">
-        <v>435</v>
+        <v>439</v>
       </c>
       <c r="F169" t="s">
-        <v>46</v>
+        <v>219</v>
       </c>
       <c r="G169" s="1" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="H169" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="170" spans="1:8">
       <c r="A170" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="B170" t="s">
         <v>9</v>
       </c>
       <c r="C170" t="s">
-        <v>302</v>
+        <v>298</v>
       </c>
       <c r="D170" t="s">
-        <v>434</v>
+        <v>438</v>
       </c>
       <c r="E170" t="s">
-        <v>435</v>
+        <v>439</v>
       </c>
       <c r="F170" t="s">
-        <v>470</v>
+        <v>46</v>
       </c>
       <c r="G170" s="1" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="H170" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="171" spans="1:8">
       <c r="A171" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="B171" t="s">
         <v>9</v>
       </c>
       <c r="C171" t="s">
-        <v>306</v>
+        <v>302</v>
       </c>
       <c r="D171" t="s">
-        <v>434</v>
+        <v>438</v>
       </c>
       <c r="E171" t="s">
-        <v>435</v>
+        <v>439</v>
       </c>
       <c r="F171" t="s">
-        <v>382</v>
+        <v>474</v>
       </c>
       <c r="G171" s="1" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="H171" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="172" spans="1:8">
       <c r="A172" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="B172" t="s">
         <v>9</v>
       </c>
       <c r="C172" t="s">
-        <v>310</v>
+        <v>306</v>
       </c>
       <c r="D172" t="s">
-        <v>434</v>
+        <v>438</v>
       </c>
       <c r="E172" t="s">
-        <v>435</v>
+        <v>439</v>
       </c>
       <c r="F172" t="s">
-        <v>364</v>
+        <v>386</v>
       </c>
       <c r="G172" s="1" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="H172" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="173" spans="1:8">
       <c r="A173" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="B173" t="s">
         <v>9</v>
       </c>
       <c r="C173" t="s">
-        <v>314</v>
+        <v>310</v>
       </c>
       <c r="D173" t="s">
-        <v>434</v>
+        <v>438</v>
       </c>
       <c r="E173" t="s">
-        <v>435</v>
+        <v>439</v>
       </c>
       <c r="F173" t="s">
-        <v>201</v>
+        <v>368</v>
       </c>
       <c r="G173" s="1" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="H173" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
     </row>
     <row r="174" spans="1:8">
       <c r="A174" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="B174" t="s">
         <v>9</v>
       </c>
       <c r="C174" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
       <c r="D174" t="s">
-        <v>434</v>
+        <v>438</v>
       </c>
       <c r="E174" t="s">
-        <v>435</v>
+        <v>439</v>
       </c>
       <c r="F174" t="s">
-        <v>214</v>
+        <v>201</v>
       </c>
       <c r="G174" s="1" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="H174" t="s">
-        <v>639</v>
+        <v>640</v>
       </c>
     </row>
     <row r="175" spans="1:8">
       <c r="A175" t="s">
-        <v>640</v>
+        <v>641</v>
       </c>
       <c r="B175" t="s">
         <v>9</v>
       </c>
       <c r="C175" t="s">
-        <v>322</v>
+        <v>318</v>
       </c>
       <c r="D175" t="s">
-        <v>434</v>
+        <v>438</v>
       </c>
       <c r="E175" t="s">
-        <v>435</v>
+        <v>439</v>
       </c>
       <c r="F175" t="s">
-        <v>28</v>
+        <v>214</v>
       </c>
       <c r="G175" s="1" t="s">
-        <v>641</v>
+        <v>642</v>
       </c>
       <c r="H175" t="s">
-        <v>642</v>
+        <v>643</v>
       </c>
     </row>
     <row r="176" spans="1:8">
       <c r="A176" t="s">
-        <v>643</v>
+        <v>644</v>
       </c>
       <c r="B176" t="s">
         <v>9</v>
       </c>
       <c r="C176" t="s">
-        <v>326</v>
+        <v>322</v>
       </c>
       <c r="D176" t="s">
-        <v>434</v>
+        <v>438</v>
       </c>
       <c r="E176" t="s">
-        <v>435</v>
+        <v>439</v>
       </c>
       <c r="F176" t="s">
-        <v>167</v>
+        <v>28</v>
       </c>
       <c r="G176" s="1" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="H176" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
     </row>
     <row r="177" spans="1:8">
       <c r="A177" t="s">
-        <v>646</v>
+        <v>647</v>
       </c>
       <c r="B177" t="s">
         <v>9</v>
       </c>
       <c r="C177" t="s">
-        <v>330</v>
+        <v>326</v>
       </c>
       <c r="D177" t="s">
-        <v>434</v>
+        <v>438</v>
       </c>
       <c r="E177" t="s">
-        <v>435</v>
+        <v>439</v>
       </c>
       <c r="F177" t="s">
-        <v>42</v>
+        <v>167</v>
       </c>
       <c r="G177" s="1" t="s">
-        <v>647</v>
+        <v>648</v>
       </c>
       <c r="H177" t="s">
-        <v>648</v>
+        <v>649</v>
       </c>
     </row>
     <row r="178" spans="1:8">
       <c r="A178" t="s">
-        <v>649</v>
+        <v>650</v>
       </c>
       <c r="B178" t="s">
         <v>9</v>
       </c>
       <c r="C178" t="s">
-        <v>334</v>
+        <v>330</v>
       </c>
       <c r="D178" t="s">
-        <v>434</v>
+        <v>438</v>
       </c>
       <c r="E178" t="s">
-        <v>435</v>
+        <v>439</v>
       </c>
       <c r="F178" t="s">
-        <v>179</v>
+        <v>42</v>
       </c>
       <c r="G178" s="1" t="s">
-        <v>650</v>
+        <v>651</v>
       </c>
       <c r="H178" t="s">
-        <v>651</v>
+        <v>652</v>
       </c>
     </row>
     <row r="179" spans="1:8">
       <c r="A179" t="s">
-        <v>652</v>
+        <v>653</v>
       </c>
       <c r="B179" t="s">
         <v>9</v>
       </c>
       <c r="C179" t="s">
-        <v>338</v>
+        <v>334</v>
       </c>
       <c r="D179" t="s">
-        <v>434</v>
+        <v>438</v>
       </c>
       <c r="E179" t="s">
-        <v>435</v>
+        <v>439</v>
       </c>
       <c r="F179" t="s">
-        <v>144</v>
+        <v>179</v>
       </c>
       <c r="G179" s="1" t="s">
-        <v>653</v>
+        <v>654</v>
       </c>
       <c r="H179" t="s">
-        <v>654</v>
+        <v>655</v>
       </c>
     </row>
     <row r="180" spans="1:8">
       <c r="A180" t="s">
-        <v>655</v>
+        <v>656</v>
       </c>
       <c r="B180" t="s">
         <v>9</v>
       </c>
       <c r="C180" t="s">
-        <v>341</v>
+        <v>338</v>
       </c>
       <c r="D180" t="s">
-        <v>434</v>
+        <v>438</v>
       </c>
       <c r="E180" t="s">
-        <v>435</v>
+        <v>439</v>
       </c>
       <c r="F180" t="s">
-        <v>50</v>
+        <v>144</v>
       </c>
       <c r="G180" s="1" t="s">
-        <v>656</v>
+        <v>657</v>
       </c>
       <c r="H180" t="s">
-        <v>657</v>
+        <v>658</v>
       </c>
     </row>
     <row r="181" spans="1:8">
       <c r="A181" t="s">
-        <v>658</v>
+        <v>659</v>
       </c>
       <c r="B181" t="s">
         <v>9</v>
       </c>
       <c r="C181" t="s">
-        <v>345</v>
+        <v>341</v>
       </c>
       <c r="D181" t="s">
-        <v>434</v>
+        <v>438</v>
       </c>
       <c r="E181" t="s">
-        <v>435</v>
+        <v>439</v>
       </c>
       <c r="F181" t="s">
-        <v>219</v>
+        <v>50</v>
       </c>
       <c r="G181" s="1" t="s">
-        <v>659</v>
+        <v>660</v>
       </c>
       <c r="H181" t="s">
-        <v>660</v>
+        <v>661</v>
       </c>
     </row>
     <row r="182" spans="1:8">
       <c r="A182" t="s">
-        <v>661</v>
+        <v>662</v>
       </c>
       <c r="B182" t="s">
         <v>9</v>
       </c>
       <c r="C182" t="s">
-        <v>349</v>
+        <v>345</v>
       </c>
       <c r="D182" t="s">
-        <v>434</v>
+        <v>438</v>
       </c>
       <c r="E182" t="s">
-        <v>435</v>
+        <v>439</v>
       </c>
       <c r="F182" t="s">
-        <v>201</v>
+        <v>219</v>
       </c>
       <c r="G182" s="1" t="s">
-        <v>662</v>
+        <v>663</v>
       </c>
       <c r="H182" t="s">
-        <v>663</v>
+        <v>664</v>
       </c>
     </row>
     <row r="183" spans="1:8">
       <c r="A183" t="s">
-        <v>664</v>
+        <v>665</v>
       </c>
       <c r="B183" t="s">
         <v>9</v>
       </c>
       <c r="C183" t="s">
-        <v>665</v>
+        <v>349</v>
       </c>
       <c r="D183" t="s">
-        <v>434</v>
+        <v>438</v>
       </c>
       <c r="E183" t="s">
-        <v>435</v>
+        <v>439</v>
       </c>
       <c r="F183" t="s">
-        <v>382</v>
+        <v>201</v>
       </c>
       <c r="G183" s="1" t="s">
         <v>666</v>
       </c>
       <c r="H183" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="184" spans="1:8">
       <c r="A184" t="s">
         <v>668</v>
       </c>
       <c r="B184" t="s">
         <v>9</v>
       </c>
       <c r="C184" t="s">
+        <v>353</v>
+      </c>
+      <c r="D184" t="s">
+        <v>438</v>
+      </c>
+      <c r="E184" t="s">
+        <v>439</v>
+      </c>
+      <c r="F184" t="s">
+        <v>386</v>
+      </c>
+      <c r="G184" s="1" t="s">
         <v>669</v>
       </c>
-      <c r="D184" t="s">
-[...8 lines deleted...]
-      <c r="G184" s="1" t="s">
+      <c r="H184" t="s">
         <v>670</v>
-      </c>
-[...1 lines deleted...]
-        <v>671</v>
       </c>
     </row>
     <row r="185" spans="1:8">
       <c r="A185" t="s">
+        <v>671</v>
+      </c>
+      <c r="B185" t="s">
+        <v>9</v>
+      </c>
+      <c r="C185" t="s">
         <v>672</v>
       </c>
-      <c r="B185" t="s">
-[...2 lines deleted...]
-      <c r="C185" t="s">
+      <c r="D185" t="s">
+        <v>438</v>
+      </c>
+      <c r="E185" t="s">
+        <v>439</v>
+      </c>
+      <c r="F185" t="s">
+        <v>474</v>
+      </c>
+      <c r="G185" s="1" t="s">
         <v>673</v>
       </c>
-      <c r="D185" t="s">
-[...5 lines deleted...]
-      <c r="F185" t="s">
+      <c r="H185" t="s">
         <v>674</v>
-      </c>
-[...4 lines deleted...]
-        <v>676</v>
       </c>
     </row>
     <row r="186" spans="1:8">
       <c r="A186" t="s">
+        <v>675</v>
+      </c>
+      <c r="B186" t="s">
+        <v>9</v>
+      </c>
+      <c r="C186" t="s">
+        <v>676</v>
+      </c>
+      <c r="D186" t="s">
+        <v>438</v>
+      </c>
+      <c r="E186" t="s">
+        <v>439</v>
+      </c>
+      <c r="F186" t="s">
         <v>677</v>
       </c>
-      <c r="B186" t="s">
-[...2 lines deleted...]
-      <c r="C186" t="s">
+      <c r="G186" s="1" t="s">
         <v>678</v>
       </c>
-      <c r="D186" t="s">
-[...8 lines deleted...]
-      <c r="G186" s="1" t="s">
+      <c r="H186" t="s">
         <v>679</v>
-      </c>
-[...1 lines deleted...]
-        <v>680</v>
       </c>
     </row>
     <row r="187" spans="1:8">
       <c r="A187" t="s">
+        <v>680</v>
+      </c>
+      <c r="B187" t="s">
+        <v>9</v>
+      </c>
+      <c r="C187" t="s">
         <v>681</v>
       </c>
-      <c r="B187" t="s">
-[...2 lines deleted...]
-      <c r="C187" t="s">
+      <c r="D187" t="s">
+        <v>438</v>
+      </c>
+      <c r="E187" t="s">
+        <v>439</v>
+      </c>
+      <c r="F187" t="s">
+        <v>28</v>
+      </c>
+      <c r="G187" s="1" t="s">
         <v>682</v>
       </c>
-      <c r="D187" t="s">
-[...8 lines deleted...]
-      <c r="G187" s="1" t="s">
+      <c r="H187" t="s">
         <v>683</v>
-      </c>
-[...1 lines deleted...]
-        <v>684</v>
       </c>
     </row>
     <row r="188" spans="1:8">
       <c r="A188" t="s">
+        <v>684</v>
+      </c>
+      <c r="B188" t="s">
+        <v>9</v>
+      </c>
+      <c r="C188" t="s">
         <v>685</v>
       </c>
-      <c r="B188" t="s">
-[...2 lines deleted...]
-      <c r="C188" t="s">
+      <c r="D188" t="s">
+        <v>438</v>
+      </c>
+      <c r="E188" t="s">
+        <v>439</v>
+      </c>
+      <c r="F188" t="s">
+        <v>54</v>
+      </c>
+      <c r="G188" s="1" t="s">
         <v>686</v>
       </c>
-      <c r="D188" t="s">
-[...8 lines deleted...]
-      <c r="G188" s="1" t="s">
+      <c r="H188" t="s">
         <v>687</v>
-      </c>
-[...1 lines deleted...]
-        <v>688</v>
       </c>
     </row>
     <row r="189" spans="1:8">
       <c r="A189" t="s">
+        <v>688</v>
+      </c>
+      <c r="B189" t="s">
+        <v>9</v>
+      </c>
+      <c r="C189" t="s">
         <v>689</v>
       </c>
-      <c r="B189" t="s">
-[...2 lines deleted...]
-      <c r="C189" t="s">
+      <c r="D189" t="s">
+        <v>438</v>
+      </c>
+      <c r="E189" t="s">
+        <v>439</v>
+      </c>
+      <c r="F189" t="s">
+        <v>149</v>
+      </c>
+      <c r="G189" s="1" t="s">
         <v>690</v>
       </c>
-      <c r="D189" t="s">
-[...8 lines deleted...]
-      <c r="G189" s="1" t="s">
+      <c r="H189" t="s">
         <v>691</v>
-      </c>
-[...1 lines deleted...]
-        <v>692</v>
       </c>
     </row>
     <row r="190" spans="1:8">
       <c r="A190" t="s">
+        <v>692</v>
+      </c>
+      <c r="B190" t="s">
+        <v>9</v>
+      </c>
+      <c r="C190" t="s">
         <v>693</v>
       </c>
-      <c r="B190" t="s">
-[...2 lines deleted...]
-      <c r="C190" t="s">
+      <c r="D190" t="s">
+        <v>438</v>
+      </c>
+      <c r="E190" t="s">
+        <v>439</v>
+      </c>
+      <c r="F190" t="s">
+        <v>214</v>
+      </c>
+      <c r="G190" s="1" t="s">
         <v>694</v>
       </c>
-      <c r="D190" t="s">
-[...8 lines deleted...]
-      <c r="G190" s="1" t="s">
+      <c r="H190" t="s">
         <v>695</v>
-      </c>
-[...1 lines deleted...]
-        <v>696</v>
       </c>
     </row>
     <row r="191" spans="1:8">
       <c r="A191" t="s">
+        <v>696</v>
+      </c>
+      <c r="B191" t="s">
+        <v>9</v>
+      </c>
+      <c r="C191" t="s">
         <v>697</v>
       </c>
-      <c r="B191" t="s">
-[...2 lines deleted...]
-      <c r="C191" t="s">
+      <c r="D191" t="s">
+        <v>438</v>
+      </c>
+      <c r="E191" t="s">
+        <v>439</v>
+      </c>
+      <c r="F191" t="s">
+        <v>62</v>
+      </c>
+      <c r="G191" s="1" t="s">
         <v>698</v>
       </c>
-      <c r="D191" t="s">
-[...8 lines deleted...]
-      <c r="G191" s="1" t="s">
+      <c r="H191" t="s">
         <v>699</v>
-      </c>
-[...1 lines deleted...]
-        <v>700</v>
       </c>
     </row>
     <row r="192" spans="1:8">
       <c r="A192" t="s">
+        <v>700</v>
+      </c>
+      <c r="B192" t="s">
+        <v>9</v>
+      </c>
+      <c r="C192" t="s">
         <v>701</v>
       </c>
-      <c r="B192" t="s">
-[...2 lines deleted...]
-      <c r="C192" t="s">
+      <c r="D192" t="s">
+        <v>438</v>
+      </c>
+      <c r="E192" t="s">
+        <v>439</v>
+      </c>
+      <c r="F192" t="s">
+        <v>46</v>
+      </c>
+      <c r="G192" s="1" t="s">
         <v>702</v>
       </c>
-      <c r="D192" t="s">
-[...8 lines deleted...]
-      <c r="G192" s="1" t="s">
+      <c r="H192" t="s">
         <v>703</v>
-      </c>
-[...1 lines deleted...]
-        <v>704</v>
       </c>
     </row>
     <row r="193" spans="1:8">
       <c r="A193" t="s">
+        <v>704</v>
+      </c>
+      <c r="B193" t="s">
+        <v>9</v>
+      </c>
+      <c r="C193" t="s">
         <v>705</v>
       </c>
-      <c r="B193" t="s">
-[...2 lines deleted...]
-      <c r="C193" t="s">
+      <c r="D193" t="s">
+        <v>438</v>
+      </c>
+      <c r="E193" t="s">
+        <v>439</v>
+      </c>
+      <c r="F193" t="s">
+        <v>42</v>
+      </c>
+      <c r="G193" s="1" t="s">
         <v>706</v>
       </c>
-      <c r="D193" t="s">
-[...8 lines deleted...]
-      <c r="G193" s="1" t="s">
+      <c r="H193" t="s">
         <v>707</v>
-      </c>
-[...1 lines deleted...]
-        <v>708</v>
       </c>
     </row>
     <row r="194" spans="1:8">
       <c r="A194" t="s">
+        <v>708</v>
+      </c>
+      <c r="B194" t="s">
+        <v>9</v>
+      </c>
+      <c r="C194" t="s">
         <v>709</v>
       </c>
-      <c r="B194" t="s">
-[...2 lines deleted...]
-      <c r="C194" t="s">
+      <c r="D194" t="s">
+        <v>438</v>
+      </c>
+      <c r="E194" t="s">
+        <v>439</v>
+      </c>
+      <c r="F194" t="s">
+        <v>144</v>
+      </c>
+      <c r="G194" s="1" t="s">
         <v>710</v>
       </c>
-      <c r="D194" t="s">
-[...8 lines deleted...]
-      <c r="G194" s="1" t="s">
+      <c r="H194" t="s">
         <v>711</v>
-      </c>
-[...1 lines deleted...]
-        <v>712</v>
       </c>
     </row>
     <row r="195" spans="1:8">
       <c r="A195" t="s">
+        <v>712</v>
+      </c>
+      <c r="B195" t="s">
+        <v>9</v>
+      </c>
+      <c r="C195" t="s">
         <v>713</v>
       </c>
-      <c r="B195" t="s">
-[...2 lines deleted...]
-      <c r="C195" t="s">
+      <c r="D195" t="s">
+        <v>438</v>
+      </c>
+      <c r="E195" t="s">
+        <v>439</v>
+      </c>
+      <c r="F195" t="s">
+        <v>386</v>
+      </c>
+      <c r="G195" s="1" t="s">
         <v>714</v>
       </c>
-      <c r="D195" t="s">
-[...8 lines deleted...]
-      <c r="G195" s="1" t="s">
+      <c r="H195" t="s">
         <v>715</v>
-      </c>
-[...1 lines deleted...]
-        <v>716</v>
       </c>
     </row>
     <row r="196" spans="1:8">
       <c r="A196" t="s">
+        <v>716</v>
+      </c>
+      <c r="B196" t="s">
+        <v>9</v>
+      </c>
+      <c r="C196" t="s">
         <v>717</v>
       </c>
-      <c r="B196" t="s">
-[...2 lines deleted...]
-      <c r="C196" t="s">
+      <c r="D196" t="s">
+        <v>438</v>
+      </c>
+      <c r="E196" t="s">
+        <v>439</v>
+      </c>
+      <c r="F196" t="s">
+        <v>219</v>
+      </c>
+      <c r="G196" s="1" t="s">
         <v>718</v>
       </c>
-      <c r="D196" t="s">
-[...8 lines deleted...]
-      <c r="G196" s="1" t="s">
+      <c r="H196" t="s">
         <v>719</v>
-      </c>
-[...1 lines deleted...]
-        <v>720</v>
       </c>
     </row>
     <row r="197" spans="1:8">
       <c r="A197" t="s">
+        <v>720</v>
+      </c>
+      <c r="B197" t="s">
+        <v>9</v>
+      </c>
+      <c r="C197" t="s">
         <v>721</v>
       </c>
-      <c r="B197" t="s">
-[...2 lines deleted...]
-      <c r="C197" t="s">
+      <c r="D197" t="s">
+        <v>438</v>
+      </c>
+      <c r="E197" t="s">
+        <v>439</v>
+      </c>
+      <c r="F197" t="s">
+        <v>474</v>
+      </c>
+      <c r="G197" s="1" t="s">
         <v>722</v>
       </c>
-      <c r="D197" t="s">
-[...8 lines deleted...]
-      <c r="G197" s="1" t="s">
+      <c r="H197" t="s">
         <v>723</v>
-      </c>
-[...1 lines deleted...]
-        <v>724</v>
       </c>
     </row>
     <row r="198" spans="1:8">
       <c r="A198" t="s">
+        <v>724</v>
+      </c>
+      <c r="B198" t="s">
+        <v>9</v>
+      </c>
+      <c r="C198" t="s">
         <v>725</v>
       </c>
-      <c r="B198" t="s">
-[...2 lines deleted...]
-      <c r="C198" t="s">
+      <c r="D198" t="s">
+        <v>438</v>
+      </c>
+      <c r="E198" t="s">
+        <v>439</v>
+      </c>
+      <c r="F198" t="s">
+        <v>167</v>
+      </c>
+      <c r="G198" s="1" t="s">
         <v>726</v>
       </c>
-      <c r="D198" t="s">
-[...8 lines deleted...]
-      <c r="G198" s="1" t="s">
+      <c r="H198" t="s">
         <v>727</v>
-      </c>
-[...1 lines deleted...]
-        <v>728</v>
       </c>
     </row>
     <row r="199" spans="1:8">
       <c r="A199" t="s">
+        <v>728</v>
+      </c>
+      <c r="B199" t="s">
+        <v>9</v>
+      </c>
+      <c r="C199" t="s">
         <v>729</v>
       </c>
-      <c r="B199" t="s">
-[...2 lines deleted...]
-      <c r="C199" t="s">
+      <c r="D199" t="s">
+        <v>438</v>
+      </c>
+      <c r="E199" t="s">
+        <v>439</v>
+      </c>
+      <c r="F199" t="s">
+        <v>54</v>
+      </c>
+      <c r="G199" s="1" t="s">
         <v>730</v>
       </c>
-      <c r="D199" t="s">
-[...8 lines deleted...]
-      <c r="G199" s="1" t="s">
+      <c r="H199" t="s">
         <v>731</v>
-      </c>
-[...1 lines deleted...]
-        <v>732</v>
       </c>
     </row>
     <row r="200" spans="1:8">
       <c r="A200" t="s">
+        <v>732</v>
+      </c>
+      <c r="B200" t="s">
+        <v>9</v>
+      </c>
+      <c r="C200" t="s">
         <v>733</v>
       </c>
-      <c r="B200" t="s">
-[...2 lines deleted...]
-      <c r="C200" t="s">
+      <c r="D200" t="s">
+        <v>438</v>
+      </c>
+      <c r="E200" t="s">
+        <v>439</v>
+      </c>
+      <c r="F200" t="s">
+        <v>28</v>
+      </c>
+      <c r="G200" s="1" t="s">
         <v>734</v>
       </c>
-      <c r="D200" t="s">
-[...8 lines deleted...]
-      <c r="G200" s="1" t="s">
+      <c r="H200" t="s">
         <v>735</v>
-      </c>
-[...1 lines deleted...]
-        <v>736</v>
       </c>
     </row>
     <row r="201" spans="1:8">
       <c r="A201" t="s">
+        <v>736</v>
+      </c>
+      <c r="B201" t="s">
+        <v>9</v>
+      </c>
+      <c r="C201" t="s">
         <v>737</v>
       </c>
-      <c r="B201" t="s">
-[...2 lines deleted...]
-      <c r="C201" t="s">
+      <c r="D201" t="s">
+        <v>438</v>
+      </c>
+      <c r="E201" t="s">
+        <v>439</v>
+      </c>
+      <c r="F201" t="s">
+        <v>42</v>
+      </c>
+      <c r="G201" s="1" t="s">
         <v>738</v>
       </c>
-      <c r="D201" t="s">
-[...8 lines deleted...]
-      <c r="G201" s="1" t="s">
+      <c r="H201" t="s">
         <v>739</v>
-      </c>
-[...1 lines deleted...]
-        <v>740</v>
       </c>
     </row>
     <row r="202" spans="1:8">
       <c r="A202" t="s">
+        <v>740</v>
+      </c>
+      <c r="B202" t="s">
+        <v>9</v>
+      </c>
+      <c r="C202" t="s">
         <v>741</v>
       </c>
-      <c r="B202" t="s">
-[...2 lines deleted...]
-      <c r="C202" t="s">
+      <c r="D202" t="s">
+        <v>438</v>
+      </c>
+      <c r="E202" t="s">
+        <v>439</v>
+      </c>
+      <c r="F202" t="s">
+        <v>214</v>
+      </c>
+      <c r="G202" s="1" t="s">
         <v>742</v>
       </c>
-      <c r="D202" t="s">
-[...8 lines deleted...]
-      <c r="G202" s="1" t="s">
+      <c r="H202" t="s">
         <v>743</v>
-      </c>
-[...1 lines deleted...]
-        <v>744</v>
       </c>
     </row>
     <row r="203" spans="1:8">
       <c r="A203" t="s">
+        <v>744</v>
+      </c>
+      <c r="B203" t="s">
+        <v>9</v>
+      </c>
+      <c r="C203" t="s">
         <v>745</v>
       </c>
-      <c r="B203" t="s">
-[...2 lines deleted...]
-      <c r="C203" t="s">
+      <c r="D203" t="s">
+        <v>438</v>
+      </c>
+      <c r="E203" t="s">
+        <v>439</v>
+      </c>
+      <c r="F203" t="s">
+        <v>149</v>
+      </c>
+      <c r="G203" s="1" t="s">
         <v>746</v>
       </c>
-      <c r="D203" t="s">
-[...8 lines deleted...]
-      <c r="G203" s="1" t="s">
+      <c r="H203" t="s">
         <v>747</v>
-      </c>
-[...1 lines deleted...]
-        <v>748</v>
       </c>
     </row>
     <row r="204" spans="1:8">
       <c r="A204" t="s">
+        <v>748</v>
+      </c>
+      <c r="B204" t="s">
+        <v>9</v>
+      </c>
+      <c r="C204" t="s">
         <v>749</v>
       </c>
-      <c r="B204" t="s">
-[...2 lines deleted...]
-      <c r="C204" t="s">
+      <c r="D204" t="s">
+        <v>438</v>
+      </c>
+      <c r="E204" t="s">
+        <v>439</v>
+      </c>
+      <c r="F204" t="s">
+        <v>50</v>
+      </c>
+      <c r="G204" s="1" t="s">
         <v>750</v>
       </c>
-      <c r="D204" t="s">
-[...8 lines deleted...]
-      <c r="G204" s="1" t="s">
+      <c r="H204" t="s">
         <v>751</v>
-      </c>
-[...1 lines deleted...]
-        <v>752</v>
       </c>
     </row>
     <row r="205" spans="1:8">
       <c r="A205" t="s">
+        <v>752</v>
+      </c>
+      <c r="B205" t="s">
+        <v>9</v>
+      </c>
+      <c r="C205" t="s">
         <v>753</v>
       </c>
-      <c r="B205" t="s">
-[...2 lines deleted...]
-      <c r="C205" t="s">
+      <c r="D205" t="s">
+        <v>438</v>
+      </c>
+      <c r="E205" t="s">
+        <v>439</v>
+      </c>
+      <c r="F205" t="s">
+        <v>144</v>
+      </c>
+      <c r="G205" s="1" t="s">
         <v>754</v>
       </c>
-      <c r="D205" t="s">
-[...8 lines deleted...]
-      <c r="G205" s="1" t="s">
+      <c r="H205" t="s">
         <v>755</v>
-      </c>
-[...1 lines deleted...]
-        <v>756</v>
       </c>
     </row>
     <row r="206" spans="1:8">
       <c r="A206" t="s">
+        <v>756</v>
+      </c>
+      <c r="B206" t="s">
+        <v>9</v>
+      </c>
+      <c r="C206" t="s">
         <v>757</v>
       </c>
-      <c r="B206" t="s">
-[...2 lines deleted...]
-      <c r="C206" t="s">
+      <c r="D206" t="s">
+        <v>438</v>
+      </c>
+      <c r="E206" t="s">
+        <v>439</v>
+      </c>
+      <c r="F206" t="s">
+        <v>201</v>
+      </c>
+      <c r="G206" s="1" t="s">
         <v>758</v>
       </c>
-      <c r="D206" t="s">
-[...8 lines deleted...]
-      <c r="G206" s="1" t="s">
+      <c r="H206" t="s">
         <v>759</v>
-      </c>
-[...1 lines deleted...]
-        <v>760</v>
       </c>
     </row>
     <row r="207" spans="1:8">
       <c r="A207" t="s">
+        <v>760</v>
+      </c>
+      <c r="B207" t="s">
+        <v>9</v>
+      </c>
+      <c r="C207" t="s">
         <v>761</v>
       </c>
-      <c r="B207" t="s">
-[...2 lines deleted...]
-      <c r="C207" t="s">
+      <c r="D207" t="s">
+        <v>438</v>
+      </c>
+      <c r="E207" t="s">
+        <v>439</v>
+      </c>
+      <c r="F207" t="s">
+        <v>28</v>
+      </c>
+      <c r="G207" s="1" t="s">
         <v>762</v>
       </c>
-      <c r="D207" t="s">
-[...8 lines deleted...]
-      <c r="G207" s="1" t="s">
+      <c r="H207" t="s">
         <v>763</v>
-      </c>
-[...1 lines deleted...]
-        <v>764</v>
       </c>
     </row>
     <row r="208" spans="1:8">
       <c r="A208" t="s">
+        <v>764</v>
+      </c>
+      <c r="B208" t="s">
+        <v>9</v>
+      </c>
+      <c r="C208" t="s">
         <v>765</v>
       </c>
-      <c r="B208" t="s">
-[...2 lines deleted...]
-      <c r="C208" t="s">
+      <c r="D208" t="s">
+        <v>438</v>
+      </c>
+      <c r="E208" t="s">
+        <v>439</v>
+      </c>
+      <c r="F208" t="s">
+        <v>386</v>
+      </c>
+      <c r="G208" s="1" t="s">
         <v>766</v>
       </c>
-      <c r="D208" t="s">
-[...8 lines deleted...]
-      <c r="G208" s="1" t="s">
+      <c r="H208" t="s">
         <v>767</v>
-      </c>
-[...1 lines deleted...]
-        <v>768</v>
       </c>
     </row>
     <row r="209" spans="1:8">
       <c r="A209" t="s">
+        <v>768</v>
+      </c>
+      <c r="B209" t="s">
+        <v>9</v>
+      </c>
+      <c r="C209" t="s">
         <v>769</v>
       </c>
-      <c r="B209" t="s">
-[...2 lines deleted...]
-      <c r="C209" t="s">
+      <c r="D209" t="s">
+        <v>438</v>
+      </c>
+      <c r="E209" t="s">
+        <v>439</v>
+      </c>
+      <c r="F209" t="s">
+        <v>120</v>
+      </c>
+      <c r="G209" s="1" t="s">
         <v>770</v>
       </c>
-      <c r="D209" t="s">
-[...8 lines deleted...]
-      <c r="G209" s="1" t="s">
+      <c r="H209" t="s">
         <v>771</v>
-      </c>
-[...1 lines deleted...]
-        <v>772</v>
       </c>
     </row>
     <row r="210" spans="1:8">
       <c r="A210" t="s">
+        <v>772</v>
+      </c>
+      <c r="B210" t="s">
+        <v>9</v>
+      </c>
+      <c r="C210" t="s">
         <v>773</v>
       </c>
-      <c r="B210" t="s">
-[...2 lines deleted...]
-      <c r="C210" t="s">
+      <c r="D210" t="s">
+        <v>438</v>
+      </c>
+      <c r="E210" t="s">
+        <v>439</v>
+      </c>
+      <c r="F210" t="s">
+        <v>219</v>
+      </c>
+      <c r="G210" s="1" t="s">
         <v>774</v>
       </c>
-      <c r="D210" t="s">
-[...8 lines deleted...]
-      <c r="G210" s="1" t="s">
+      <c r="H210" t="s">
         <v>775</v>
-      </c>
-[...1 lines deleted...]
-        <v>776</v>
       </c>
     </row>
     <row r="211" spans="1:8">
       <c r="A211" t="s">
+        <v>776</v>
+      </c>
+      <c r="B211" t="s">
+        <v>9</v>
+      </c>
+      <c r="C211" t="s">
         <v>777</v>
       </c>
-      <c r="B211" t="s">
-[...2 lines deleted...]
-      <c r="C211" t="s">
+      <c r="D211" t="s">
+        <v>438</v>
+      </c>
+      <c r="E211" t="s">
+        <v>439</v>
+      </c>
+      <c r="F211" t="s">
+        <v>50</v>
+      </c>
+      <c r="G211" s="1" t="s">
         <v>778</v>
       </c>
-      <c r="D211" t="s">
-[...8 lines deleted...]
-      <c r="G211" s="1" t="s">
+      <c r="H211" t="s">
         <v>779</v>
-      </c>
-[...1 lines deleted...]
-        <v>780</v>
       </c>
     </row>
     <row r="212" spans="1:8">
       <c r="A212" t="s">
+        <v>780</v>
+      </c>
+      <c r="B212" t="s">
+        <v>9</v>
+      </c>
+      <c r="C212" t="s">
         <v>781</v>
       </c>
-      <c r="B212" t="s">
-[...2 lines deleted...]
-      <c r="C212" t="s">
+      <c r="D212" t="s">
+        <v>438</v>
+      </c>
+      <c r="E212" t="s">
+        <v>439</v>
+      </c>
+      <c r="F212" t="s">
+        <v>167</v>
+      </c>
+      <c r="G212" s="1" t="s">
         <v>782</v>
       </c>
-      <c r="D212" t="s">
-[...8 lines deleted...]
-      <c r="G212" s="1" t="s">
+      <c r="H212" t="s">
         <v>783</v>
-      </c>
-[...1 lines deleted...]
-        <v>784</v>
       </c>
     </row>
     <row r="213" spans="1:8">
       <c r="A213" t="s">
+        <v>784</v>
+      </c>
+      <c r="B213" t="s">
+        <v>9</v>
+      </c>
+      <c r="C213" t="s">
         <v>785</v>
       </c>
-      <c r="B213" t="s">
-[...2 lines deleted...]
-      <c r="C213" t="s">
+      <c r="D213" t="s">
+        <v>438</v>
+      </c>
+      <c r="E213" t="s">
+        <v>439</v>
+      </c>
+      <c r="F213" t="s">
+        <v>42</v>
+      </c>
+      <c r="G213" s="1" t="s">
         <v>786</v>
       </c>
-      <c r="D213" t="s">
-[...8 lines deleted...]
-      <c r="G213" s="1" t="s">
+      <c r="H213" t="s">
         <v>787</v>
-      </c>
-[...1 lines deleted...]
-        <v>788</v>
       </c>
     </row>
     <row r="214" spans="1:8">
       <c r="A214" t="s">
+        <v>788</v>
+      </c>
+      <c r="B214" t="s">
+        <v>9</v>
+      </c>
+      <c r="C214" t="s">
         <v>789</v>
       </c>
-      <c r="B214" t="s">
-[...2 lines deleted...]
-      <c r="C214" t="s">
+      <c r="D214" t="s">
+        <v>438</v>
+      </c>
+      <c r="E214" t="s">
+        <v>439</v>
+      </c>
+      <c r="F214" t="s">
+        <v>46</v>
+      </c>
+      <c r="G214" s="1" t="s">
         <v>790</v>
       </c>
-      <c r="D214" t="s">
-[...8 lines deleted...]
-      <c r="G214" s="1" t="s">
+      <c r="H214" t="s">
         <v>791</v>
-      </c>
-[...1 lines deleted...]
-        <v>792</v>
       </c>
     </row>
     <row r="215" spans="1:8">
       <c r="A215" t="s">
+        <v>792</v>
+      </c>
+      <c r="B215" t="s">
+        <v>9</v>
+      </c>
+      <c r="C215" t="s">
         <v>793</v>
       </c>
-      <c r="B215" t="s">
-[...2 lines deleted...]
-      <c r="C215" t="s">
+      <c r="D215" t="s">
+        <v>438</v>
+      </c>
+      <c r="E215" t="s">
+        <v>439</v>
+      </c>
+      <c r="F215" t="s">
+        <v>28</v>
+      </c>
+      <c r="G215" s="1" t="s">
         <v>794</v>
       </c>
-      <c r="D215" t="s">
-[...8 lines deleted...]
-      <c r="G215" s="1" t="s">
+      <c r="H215" t="s">
         <v>795</v>
-      </c>
-[...1 lines deleted...]
-        <v>796</v>
       </c>
     </row>
     <row r="216" spans="1:8">
       <c r="A216" t="s">
+        <v>796</v>
+      </c>
+      <c r="B216" t="s">
+        <v>9</v>
+      </c>
+      <c r="C216" t="s">
         <v>797</v>
       </c>
-      <c r="B216" t="s">
-[...2 lines deleted...]
-      <c r="C216" t="s">
+      <c r="D216" t="s">
+        <v>438</v>
+      </c>
+      <c r="E216" t="s">
+        <v>439</v>
+      </c>
+      <c r="F216" t="s">
+        <v>54</v>
+      </c>
+      <c r="G216" s="1" t="s">
         <v>798</v>
       </c>
-      <c r="D216" t="s">
-[...8 lines deleted...]
-      <c r="G216" s="1" t="s">
+      <c r="H216" t="s">
         <v>799</v>
-      </c>
-[...1 lines deleted...]
-        <v>800</v>
       </c>
     </row>
     <row r="217" spans="1:8">
       <c r="A217" t="s">
+        <v>800</v>
+      </c>
+      <c r="B217" t="s">
+        <v>9</v>
+      </c>
+      <c r="C217" t="s">
         <v>801</v>
       </c>
-      <c r="B217" t="s">
-[...2 lines deleted...]
-      <c r="C217" t="s">
+      <c r="D217" t="s">
+        <v>438</v>
+      </c>
+      <c r="E217" t="s">
+        <v>439</v>
+      </c>
+      <c r="F217" t="s">
+        <v>214</v>
+      </c>
+      <c r="G217" s="1" t="s">
         <v>802</v>
       </c>
-      <c r="D217" t="s">
-[...8 lines deleted...]
-      <c r="G217" s="1" t="s">
+      <c r="H217" t="s">
         <v>803</v>
-      </c>
-[...1 lines deleted...]
-        <v>804</v>
       </c>
     </row>
     <row r="218" spans="1:8">
       <c r="A218" t="s">
+        <v>804</v>
+      </c>
+      <c r="B218" t="s">
+        <v>9</v>
+      </c>
+      <c r="C218" t="s">
         <v>805</v>
       </c>
-      <c r="B218" t="s">
-[...2 lines deleted...]
-      <c r="C218" t="s">
+      <c r="D218" t="s">
+        <v>438</v>
+      </c>
+      <c r="E218" t="s">
+        <v>439</v>
+      </c>
+      <c r="F218" t="s">
+        <v>144</v>
+      </c>
+      <c r="G218" s="1" t="s">
         <v>806</v>
       </c>
-      <c r="D218" t="s">
-[...8 lines deleted...]
-      <c r="G218" s="1" t="s">
+      <c r="H218" t="s">
         <v>807</v>
-      </c>
-[...1 lines deleted...]
-        <v>808</v>
       </c>
     </row>
     <row r="219" spans="1:8">
       <c r="A219" t="s">
+        <v>808</v>
+      </c>
+      <c r="B219" t="s">
+        <v>9</v>
+      </c>
+      <c r="C219" t="s">
         <v>809</v>
       </c>
-      <c r="B219" t="s">
-[...2 lines deleted...]
-      <c r="C219" t="s">
+      <c r="D219" t="s">
+        <v>438</v>
+      </c>
+      <c r="E219" t="s">
+        <v>439</v>
+      </c>
+      <c r="F219" t="s">
+        <v>120</v>
+      </c>
+      <c r="G219" s="1" t="s">
         <v>810</v>
       </c>
-      <c r="D219" t="s">
-[...8 lines deleted...]
-      <c r="G219" s="1" t="s">
+      <c r="H219" t="s">
         <v>811</v>
-      </c>
-[...1 lines deleted...]
-        <v>812</v>
       </c>
     </row>
     <row r="220" spans="1:8">
       <c r="A220" t="s">
+        <v>812</v>
+      </c>
+      <c r="B220" t="s">
+        <v>9</v>
+      </c>
+      <c r="C220" t="s">
         <v>813</v>
       </c>
-      <c r="B220" t="s">
-[...2 lines deleted...]
-      <c r="C220" t="s">
+      <c r="D220" t="s">
+        <v>438</v>
+      </c>
+      <c r="E220" t="s">
+        <v>439</v>
+      </c>
+      <c r="F220" t="s">
+        <v>144</v>
+      </c>
+      <c r="G220" s="1" t="s">
         <v>814</v>
       </c>
-      <c r="D220" t="s">
-[...8 lines deleted...]
-      <c r="G220" s="1" t="s">
+      <c r="H220" t="s">
         <v>815</v>
-      </c>
-[...1 lines deleted...]
-        <v>816</v>
       </c>
     </row>
     <row r="221" spans="1:8">
       <c r="A221" t="s">
+        <v>816</v>
+      </c>
+      <c r="B221" t="s">
+        <v>9</v>
+      </c>
+      <c r="C221" t="s">
         <v>817</v>
       </c>
-      <c r="B221" t="s">
-[...2 lines deleted...]
-      <c r="C221" t="s">
+      <c r="D221" t="s">
+        <v>438</v>
+      </c>
+      <c r="E221" t="s">
+        <v>439</v>
+      </c>
+      <c r="F221" t="s">
+        <v>167</v>
+      </c>
+      <c r="G221" s="1" t="s">
         <v>818</v>
       </c>
-      <c r="D221" t="s">
-[...8 lines deleted...]
-      <c r="G221" s="1" t="s">
+      <c r="H221" t="s">
         <v>819</v>
-      </c>
-[...1 lines deleted...]
-        <v>820</v>
       </c>
     </row>
     <row r="222" spans="1:8">
       <c r="A222" t="s">
+        <v>820</v>
+      </c>
+      <c r="B222" t="s">
+        <v>9</v>
+      </c>
+      <c r="C222" t="s">
         <v>821</v>
       </c>
-      <c r="B222" t="s">
-[...2 lines deleted...]
-      <c r="C222" t="s">
+      <c r="D222" t="s">
+        <v>438</v>
+      </c>
+      <c r="E222" t="s">
+        <v>439</v>
+      </c>
+      <c r="F222" t="s">
+        <v>54</v>
+      </c>
+      <c r="G222" s="1" t="s">
         <v>822</v>
       </c>
-      <c r="D222" t="s">
-[...8 lines deleted...]
-      <c r="G222" s="1" t="s">
+      <c r="H222" t="s">
         <v>823</v>
-      </c>
-[...1 lines deleted...]
-        <v>824</v>
       </c>
     </row>
     <row r="223" spans="1:8">
       <c r="A223" t="s">
+        <v>824</v>
+      </c>
+      <c r="B223" t="s">
+        <v>9</v>
+      </c>
+      <c r="C223" t="s">
         <v>825</v>
       </c>
-      <c r="B223" t="s">
-[...2 lines deleted...]
-      <c r="C223" t="s">
+      <c r="D223" t="s">
+        <v>438</v>
+      </c>
+      <c r="E223" t="s">
+        <v>439</v>
+      </c>
+      <c r="F223" t="s">
+        <v>386</v>
+      </c>
+      <c r="G223" s="1" t="s">
         <v>826</v>
       </c>
-      <c r="D223" t="s">
-[...8 lines deleted...]
-      <c r="G223" s="1" t="s">
+      <c r="H223" t="s">
         <v>827</v>
-      </c>
-[...1 lines deleted...]
-        <v>828</v>
       </c>
     </row>
     <row r="224" spans="1:8">
       <c r="A224" t="s">
+        <v>828</v>
+      </c>
+      <c r="B224" t="s">
+        <v>9</v>
+      </c>
+      <c r="C224" t="s">
         <v>829</v>
       </c>
-      <c r="B224" t="s">
-[...2 lines deleted...]
-      <c r="C224" t="s">
+      <c r="D224" t="s">
+        <v>438</v>
+      </c>
+      <c r="E224" t="s">
+        <v>439</v>
+      </c>
+      <c r="F224" t="s">
+        <v>379</v>
+      </c>
+      <c r="G224" s="1" t="s">
         <v>830</v>
       </c>
-      <c r="D224" t="s">
-[...8 lines deleted...]
-      <c r="G224" s="1" t="s">
+      <c r="H224" t="s">
         <v>831</v>
-      </c>
-[...1 lines deleted...]
-        <v>832</v>
       </c>
     </row>
     <row r="225" spans="1:8">
       <c r="A225" t="s">
+        <v>832</v>
+      </c>
+      <c r="B225" t="s">
+        <v>9</v>
+      </c>
+      <c r="C225" t="s">
         <v>833</v>
       </c>
-      <c r="B225" t="s">
-[...2 lines deleted...]
-      <c r="C225" t="s">
+      <c r="D225" t="s">
+        <v>438</v>
+      </c>
+      <c r="E225" t="s">
+        <v>439</v>
+      </c>
+      <c r="F225" t="s">
+        <v>219</v>
+      </c>
+      <c r="G225" s="1" t="s">
         <v>834</v>
       </c>
-      <c r="D225" t="s">
-[...8 lines deleted...]
-      <c r="G225" s="1" t="s">
+      <c r="H225" t="s">
         <v>835</v>
-      </c>
-[...1 lines deleted...]
-        <v>836</v>
       </c>
     </row>
     <row r="226" spans="1:8">
       <c r="A226" t="s">
+        <v>836</v>
+      </c>
+      <c r="B226" t="s">
+        <v>9</v>
+      </c>
+      <c r="C226" t="s">
         <v>837</v>
       </c>
-      <c r="B226" t="s">
-[...2 lines deleted...]
-      <c r="C226" t="s">
+      <c r="D226" t="s">
+        <v>438</v>
+      </c>
+      <c r="E226" t="s">
+        <v>439</v>
+      </c>
+      <c r="F226" t="s">
+        <v>120</v>
+      </c>
+      <c r="G226" s="1" t="s">
         <v>838</v>
       </c>
-      <c r="D226" t="s">
-[...8 lines deleted...]
-      <c r="G226" s="1" t="s">
+      <c r="H226" t="s">
         <v>839</v>
-      </c>
-[...1 lines deleted...]
-        <v>840</v>
       </c>
     </row>
     <row r="227" spans="1:8">
       <c r="A227" t="s">
+        <v>840</v>
+      </c>
+      <c r="B227" t="s">
+        <v>9</v>
+      </c>
+      <c r="C227" t="s">
         <v>841</v>
       </c>
-      <c r="B227" t="s">
-[...2 lines deleted...]
-      <c r="C227" t="s">
+      <c r="D227" t="s">
+        <v>438</v>
+      </c>
+      <c r="E227" t="s">
+        <v>439</v>
+      </c>
+      <c r="F227" t="s">
+        <v>508</v>
+      </c>
+      <c r="G227" s="1" t="s">
         <v>842</v>
       </c>
-      <c r="D227" t="s">
-[...8 lines deleted...]
-      <c r="G227" s="1" t="s">
+      <c r="H227" t="s">
         <v>843</v>
-      </c>
-[...1 lines deleted...]
-        <v>844</v>
       </c>
     </row>
     <row r="228" spans="1:8">
       <c r="A228" t="s">
+        <v>844</v>
+      </c>
+      <c r="B228" t="s">
+        <v>9</v>
+      </c>
+      <c r="C228" t="s">
         <v>845</v>
       </c>
-      <c r="B228" t="s">
-[...2 lines deleted...]
-      <c r="C228" t="s">
+      <c r="D228" t="s">
+        <v>438</v>
+      </c>
+      <c r="E228" t="s">
+        <v>439</v>
+      </c>
+      <c r="F228" t="s">
+        <v>214</v>
+      </c>
+      <c r="G228" s="1" t="s">
         <v>846</v>
       </c>
-      <c r="D228" t="s">
-[...8 lines deleted...]
-      <c r="G228" s="1" t="s">
+      <c r="H228" t="s">
         <v>847</v>
-      </c>
-[...1 lines deleted...]
-        <v>848</v>
       </c>
     </row>
     <row r="229" spans="1:8">
       <c r="A229" t="s">
+        <v>848</v>
+      </c>
+      <c r="B229" t="s">
+        <v>9</v>
+      </c>
+      <c r="C229" t="s">
         <v>849</v>
       </c>
-      <c r="B229" t="s">
-[...2 lines deleted...]
-      <c r="C229" t="s">
+      <c r="D229" t="s">
+        <v>438</v>
+      </c>
+      <c r="E229" t="s">
+        <v>439</v>
+      </c>
+      <c r="F229" t="s">
+        <v>28</v>
+      </c>
+      <c r="G229" s="1" t="s">
         <v>850</v>
       </c>
-      <c r="D229" t="s">
-[...8 lines deleted...]
-      <c r="G229" s="1" t="s">
+      <c r="H229" t="s">
         <v>851</v>
-      </c>
-[...1 lines deleted...]
-        <v>852</v>
       </c>
     </row>
     <row r="230" spans="1:8">
       <c r="A230" t="s">
+        <v>852</v>
+      </c>
+      <c r="B230" t="s">
+        <v>9</v>
+      </c>
+      <c r="C230" t="s">
         <v>853</v>
       </c>
-      <c r="B230" t="s">
-[...2 lines deleted...]
-      <c r="C230" t="s">
+      <c r="D230" t="s">
+        <v>438</v>
+      </c>
+      <c r="E230" t="s">
+        <v>439</v>
+      </c>
+      <c r="F230" t="s">
+        <v>179</v>
+      </c>
+      <c r="G230" s="1" t="s">
         <v>854</v>
       </c>
-      <c r="D230" t="s">
-[...8 lines deleted...]
-      <c r="G230" s="1" t="s">
+      <c r="H230" t="s">
         <v>855</v>
-      </c>
-[...1 lines deleted...]
-        <v>856</v>
       </c>
     </row>
     <row r="231" spans="1:8">
       <c r="A231" t="s">
+        <v>856</v>
+      </c>
+      <c r="B231" t="s">
+        <v>9</v>
+      </c>
+      <c r="C231" t="s">
         <v>857</v>
       </c>
-      <c r="B231" t="s">
-[...2 lines deleted...]
-      <c r="C231" t="s">
+      <c r="D231" t="s">
+        <v>438</v>
+      </c>
+      <c r="E231" t="s">
+        <v>439</v>
+      </c>
+      <c r="F231" t="s">
+        <v>375</v>
+      </c>
+      <c r="G231" s="1" t="s">
         <v>858</v>
       </c>
-      <c r="D231" t="s">
-[...8 lines deleted...]
-      <c r="G231" s="1" t="s">
+      <c r="H231" t="s">
         <v>859</v>
-      </c>
-[...1 lines deleted...]
-        <v>860</v>
       </c>
     </row>
     <row r="232" spans="1:8">
       <c r="A232" t="s">
+        <v>860</v>
+      </c>
+      <c r="B232" t="s">
+        <v>9</v>
+      </c>
+      <c r="C232" t="s">
         <v>861</v>
       </c>
-      <c r="B232" t="s">
-[...2 lines deleted...]
-      <c r="C232" t="s">
+      <c r="D232" t="s">
+        <v>438</v>
+      </c>
+      <c r="E232" t="s">
+        <v>439</v>
+      </c>
+      <c r="F232" t="s">
+        <v>42</v>
+      </c>
+      <c r="G232" s="1" t="s">
         <v>862</v>
       </c>
-      <c r="D232" t="s">
-[...8 lines deleted...]
-      <c r="G232" s="1" t="s">
+      <c r="H232" t="s">
         <v>863</v>
-      </c>
-[...1 lines deleted...]
-        <v>864</v>
       </c>
     </row>
     <row r="233" spans="1:8">
       <c r="A233" t="s">
+        <v>864</v>
+      </c>
+      <c r="B233" t="s">
+        <v>9</v>
+      </c>
+      <c r="C233" t="s">
         <v>865</v>
       </c>
-      <c r="B233" t="s">
-[...2 lines deleted...]
-      <c r="C233" t="s">
+      <c r="D233" t="s">
+        <v>438</v>
+      </c>
+      <c r="E233" t="s">
+        <v>439</v>
+      </c>
+      <c r="F233" t="s">
+        <v>144</v>
+      </c>
+      <c r="G233" s="1" t="s">
         <v>866</v>
       </c>
-      <c r="D233" t="s">
-[...8 lines deleted...]
-      <c r="G233" s="1" t="s">
+      <c r="H233" t="s">
         <v>867</v>
-      </c>
-[...1 lines deleted...]
-        <v>868</v>
       </c>
     </row>
     <row r="234" spans="1:8">
       <c r="A234" t="s">
+        <v>868</v>
+      </c>
+      <c r="B234" t="s">
+        <v>9</v>
+      </c>
+      <c r="C234" t="s">
         <v>869</v>
       </c>
-      <c r="B234" t="s">
-[...2 lines deleted...]
-      <c r="C234" t="s">
+      <c r="D234" t="s">
+        <v>438</v>
+      </c>
+      <c r="E234" t="s">
+        <v>439</v>
+      </c>
+      <c r="F234" t="s">
+        <v>50</v>
+      </c>
+      <c r="G234" s="1" t="s">
         <v>870</v>
       </c>
-      <c r="D234" t="s">
-[...8 lines deleted...]
-      <c r="G234" s="1" t="s">
+      <c r="H234" t="s">
         <v>871</v>
-      </c>
-[...1 lines deleted...]
-        <v>872</v>
       </c>
     </row>
     <row r="235" spans="1:8">
       <c r="A235" t="s">
+        <v>872</v>
+      </c>
+      <c r="B235" t="s">
+        <v>9</v>
+      </c>
+      <c r="C235" t="s">
         <v>873</v>
       </c>
-      <c r="B235" t="s">
-[...2 lines deleted...]
-      <c r="C235" t="s">
+      <c r="D235" t="s">
+        <v>438</v>
+      </c>
+      <c r="E235" t="s">
+        <v>439</v>
+      </c>
+      <c r="F235" t="s">
+        <v>386</v>
+      </c>
+      <c r="G235" s="1" t="s">
         <v>874</v>
       </c>
-      <c r="D235" t="s">
-[...8 lines deleted...]
-      <c r="G235" s="1" t="s">
+      <c r="H235" t="s">
         <v>875</v>
-      </c>
-[...1 lines deleted...]
-        <v>876</v>
       </c>
     </row>
     <row r="236" spans="1:8">
       <c r="A236" t="s">
+        <v>876</v>
+      </c>
+      <c r="B236" t="s">
+        <v>9</v>
+      </c>
+      <c r="C236" t="s">
         <v>877</v>
       </c>
-      <c r="B236" t="s">
-[...2 lines deleted...]
-      <c r="C236" t="s">
+      <c r="D236" t="s">
+        <v>438</v>
+      </c>
+      <c r="E236" t="s">
+        <v>439</v>
+      </c>
+      <c r="F236" t="s">
+        <v>219</v>
+      </c>
+      <c r="G236" s="1" t="s">
         <v>878</v>
       </c>
-      <c r="D236" t="s">
-[...8 lines deleted...]
-      <c r="G236" s="1" t="s">
+      <c r="H236" t="s">
         <v>879</v>
-      </c>
-[...1 lines deleted...]
-        <v>880</v>
       </c>
     </row>
     <row r="237" spans="1:8">
       <c r="A237" t="s">
+        <v>880</v>
+      </c>
+      <c r="B237" t="s">
+        <v>9</v>
+      </c>
+      <c r="C237" t="s">
         <v>881</v>
       </c>
-      <c r="B237" t="s">
-[...2 lines deleted...]
-      <c r="C237" t="s">
+      <c r="D237" t="s">
+        <v>438</v>
+      </c>
+      <c r="E237" t="s">
+        <v>439</v>
+      </c>
+      <c r="F237" t="s">
+        <v>28</v>
+      </c>
+      <c r="G237" s="1" t="s">
         <v>882</v>
       </c>
-      <c r="D237" t="s">
-[...8 lines deleted...]
-      <c r="G237" s="1" t="s">
+      <c r="H237" t="s">
         <v>883</v>
-      </c>
-[...1 lines deleted...]
-        <v>884</v>
       </c>
     </row>
     <row r="238" spans="1:8">
       <c r="A238" t="s">
+        <v>884</v>
+      </c>
+      <c r="B238" t="s">
+        <v>9</v>
+      </c>
+      <c r="C238" t="s">
         <v>885</v>
       </c>
-      <c r="B238" t="s">
-[...2 lines deleted...]
-      <c r="C238" t="s">
+      <c r="D238" t="s">
+        <v>438</v>
+      </c>
+      <c r="E238" t="s">
+        <v>439</v>
+      </c>
+      <c r="F238" t="s">
+        <v>167</v>
+      </c>
+      <c r="G238" s="1" t="s">
         <v>886</v>
       </c>
-      <c r="D238" t="s">
-[...8 lines deleted...]
-      <c r="G238" s="1" t="s">
+      <c r="H238" t="s">
         <v>887</v>
-      </c>
-[...1 lines deleted...]
-        <v>888</v>
       </c>
     </row>
     <row r="239" spans="1:8">
       <c r="A239" t="s">
+        <v>888</v>
+      </c>
+      <c r="B239" t="s">
+        <v>9</v>
+      </c>
+      <c r="C239" t="s">
         <v>889</v>
       </c>
-      <c r="B239" t="s">
-[...2 lines deleted...]
-      <c r="C239" t="s">
+      <c r="D239" t="s">
+        <v>438</v>
+      </c>
+      <c r="E239" t="s">
+        <v>439</v>
+      </c>
+      <c r="F239" t="s">
+        <v>179</v>
+      </c>
+      <c r="G239" s="1" t="s">
         <v>890</v>
       </c>
-      <c r="D239" t="s">
-[...8 lines deleted...]
-      <c r="G239" s="1" t="s">
+      <c r="H239" t="s">
         <v>891</v>
-      </c>
-[...1 lines deleted...]
-        <v>892</v>
       </c>
     </row>
     <row r="240" spans="1:8">
       <c r="A240" t="s">
+        <v>892</v>
+      </c>
+      <c r="B240" t="s">
+        <v>9</v>
+      </c>
+      <c r="C240" t="s">
         <v>893</v>
       </c>
-      <c r="B240" t="s">
-[...2 lines deleted...]
-      <c r="C240" t="s">
+      <c r="D240" t="s">
+        <v>438</v>
+      </c>
+      <c r="E240" t="s">
+        <v>439</v>
+      </c>
+      <c r="F240" t="s">
+        <v>144</v>
+      </c>
+      <c r="G240" s="1" t="s">
         <v>894</v>
       </c>
-      <c r="D240" t="s">
-[...8 lines deleted...]
-      <c r="G240" s="1" t="s">
+      <c r="H240" t="s">
         <v>895</v>
-      </c>
-[...1 lines deleted...]
-        <v>896</v>
       </c>
     </row>
     <row r="241" spans="1:8">
       <c r="A241" t="s">
+        <v>896</v>
+      </c>
+      <c r="B241" t="s">
+        <v>9</v>
+      </c>
+      <c r="C241" t="s">
         <v>897</v>
       </c>
-      <c r="B241" t="s">
-[...2 lines deleted...]
-      <c r="C241" t="s">
+      <c r="D241" t="s">
+        <v>438</v>
+      </c>
+      <c r="E241" t="s">
+        <v>439</v>
+      </c>
+      <c r="F241" t="s">
+        <v>54</v>
+      </c>
+      <c r="G241" s="1" t="s">
         <v>898</v>
       </c>
-      <c r="D241" t="s">
-[...8 lines deleted...]
-      <c r="G241" s="1" t="s">
+      <c r="H241" t="s">
         <v>899</v>
-      </c>
-[...1 lines deleted...]
-        <v>900</v>
       </c>
     </row>
     <row r="242" spans="1:8">
       <c r="A242" t="s">
+        <v>900</v>
+      </c>
+      <c r="B242" t="s">
+        <v>9</v>
+      </c>
+      <c r="C242" t="s">
         <v>901</v>
       </c>
-      <c r="B242" t="s">
-[...2 lines deleted...]
-      <c r="C242" t="s">
+      <c r="D242" t="s">
+        <v>438</v>
+      </c>
+      <c r="E242" t="s">
+        <v>439</v>
+      </c>
+      <c r="F242" t="s">
+        <v>62</v>
+      </c>
+      <c r="G242" s="1" t="s">
         <v>902</v>
       </c>
-      <c r="D242" t="s">
-[...8 lines deleted...]
-      <c r="G242" s="1" t="s">
+      <c r="H242" t="s">
         <v>903</v>
-      </c>
-[...1 lines deleted...]
-        <v>904</v>
       </c>
     </row>
     <row r="243" spans="1:8">
       <c r="A243" t="s">
+        <v>904</v>
+      </c>
+      <c r="B243" t="s">
+        <v>9</v>
+      </c>
+      <c r="C243" t="s">
         <v>905</v>
       </c>
-      <c r="B243" t="s">
-[...2 lines deleted...]
-      <c r="C243" t="s">
+      <c r="D243" t="s">
+        <v>438</v>
+      </c>
+      <c r="E243" t="s">
+        <v>439</v>
+      </c>
+      <c r="F243" t="s">
+        <v>214</v>
+      </c>
+      <c r="G243" s="1" t="s">
         <v>906</v>
       </c>
-      <c r="D243" t="s">
-[...8 lines deleted...]
-      <c r="G243" s="1" t="s">
+      <c r="H243" t="s">
         <v>907</v>
-      </c>
-[...1 lines deleted...]
-        <v>908</v>
       </c>
     </row>
     <row r="244" spans="1:8">
       <c r="A244" t="s">
+        <v>908</v>
+      </c>
+      <c r="B244" t="s">
+        <v>9</v>
+      </c>
+      <c r="C244" t="s">
         <v>909</v>
       </c>
-      <c r="B244" t="s">
-[...2 lines deleted...]
-      <c r="C244" t="s">
+      <c r="D244" t="s">
+        <v>438</v>
+      </c>
+      <c r="E244" t="s">
+        <v>439</v>
+      </c>
+      <c r="F244" t="s">
+        <v>54</v>
+      </c>
+      <c r="G244" s="1" t="s">
         <v>910</v>
       </c>
-      <c r="D244" t="s">
-[...8 lines deleted...]
-      <c r="G244" s="1" t="s">
+      <c r="H244" t="s">
         <v>911</v>
-      </c>
-[...1 lines deleted...]
-        <v>912</v>
       </c>
     </row>
     <row r="245" spans="1:8">
       <c r="A245" t="s">
+        <v>912</v>
+      </c>
+      <c r="B245" t="s">
+        <v>9</v>
+      </c>
+      <c r="C245" t="s">
         <v>913</v>
       </c>
-      <c r="B245" t="s">
-[...2 lines deleted...]
-      <c r="C245" t="s">
+      <c r="D245" t="s">
+        <v>438</v>
+      </c>
+      <c r="E245" t="s">
+        <v>439</v>
+      </c>
+      <c r="F245" t="s">
+        <v>149</v>
+      </c>
+      <c r="G245" s="1" t="s">
         <v>914</v>
       </c>
-      <c r="D245" t="s">
-[...8 lines deleted...]
-      <c r="G245" s="1" t="s">
+      <c r="H245" t="s">
         <v>915</v>
-      </c>
-[...1 lines deleted...]
-        <v>916</v>
       </c>
     </row>
     <row r="246" spans="1:8">
       <c r="A246" t="s">
+        <v>916</v>
+      </c>
+      <c r="B246" t="s">
+        <v>9</v>
+      </c>
+      <c r="C246" t="s">
         <v>917</v>
       </c>
-      <c r="B246" t="s">
-[...2 lines deleted...]
-      <c r="C246" t="s">
+      <c r="D246" t="s">
+        <v>438</v>
+      </c>
+      <c r="E246" t="s">
+        <v>439</v>
+      </c>
+      <c r="F246" t="s">
+        <v>42</v>
+      </c>
+      <c r="G246" s="1" t="s">
         <v>918</v>
       </c>
-      <c r="D246" t="s">
-[...8 lines deleted...]
-      <c r="G246" s="1" t="s">
+      <c r="H246" t="s">
         <v>919</v>
-      </c>
-[...1 lines deleted...]
-        <v>920</v>
       </c>
     </row>
     <row r="247" spans="1:8">
       <c r="A247" t="s">
+        <v>920</v>
+      </c>
+      <c r="B247" t="s">
+        <v>9</v>
+      </c>
+      <c r="C247" t="s">
         <v>921</v>
       </c>
-      <c r="B247" t="s">
-[...2 lines deleted...]
-      <c r="C247" t="s">
+      <c r="D247" t="s">
+        <v>438</v>
+      </c>
+      <c r="E247" t="s">
+        <v>439</v>
+      </c>
+      <c r="F247" t="s">
+        <v>50</v>
+      </c>
+      <c r="G247" s="1" t="s">
         <v>922</v>
       </c>
-      <c r="D247" t="s">
-[...8 lines deleted...]
-      <c r="G247" s="1" t="s">
+      <c r="H247" t="s">
         <v>923</v>
-      </c>
-[...1 lines deleted...]
-        <v>924</v>
       </c>
     </row>
     <row r="248" spans="1:8">
       <c r="A248" t="s">
+        <v>924</v>
+      </c>
+      <c r="B248" t="s">
+        <v>9</v>
+      </c>
+      <c r="C248" t="s">
         <v>925</v>
       </c>
-      <c r="B248" t="s">
-[...2 lines deleted...]
-      <c r="C248" t="s">
+      <c r="D248" t="s">
+        <v>438</v>
+      </c>
+      <c r="E248" t="s">
+        <v>439</v>
+      </c>
+      <c r="F248" t="s">
+        <v>201</v>
+      </c>
+      <c r="G248" s="1" t="s">
         <v>926</v>
       </c>
-      <c r="D248" t="s">
-[...8 lines deleted...]
-      <c r="G248" s="1" t="s">
+      <c r="H248" t="s">
         <v>927</v>
-      </c>
-[...1 lines deleted...]
-        <v>928</v>
       </c>
     </row>
     <row r="249" spans="1:8">
       <c r="A249" t="s">
+        <v>928</v>
+      </c>
+      <c r="B249" t="s">
+        <v>9</v>
+      </c>
+      <c r="C249" t="s">
         <v>929</v>
       </c>
-      <c r="B249" t="s">
-[...2 lines deleted...]
-      <c r="C249" t="s">
+      <c r="D249" t="s">
+        <v>438</v>
+      </c>
+      <c r="E249" t="s">
+        <v>439</v>
+      </c>
+      <c r="F249" t="s">
+        <v>214</v>
+      </c>
+      <c r="G249" s="1" t="s">
         <v>930</v>
       </c>
-      <c r="D249" t="s">
-[...8 lines deleted...]
-      <c r="G249" s="1" t="s">
+      <c r="H249" t="s">
         <v>931</v>
-      </c>
-[...1 lines deleted...]
-        <v>932</v>
       </c>
     </row>
     <row r="250" spans="1:8">
       <c r="A250" t="s">
+        <v>932</v>
+      </c>
+      <c r="B250" t="s">
+        <v>9</v>
+      </c>
+      <c r="C250" t="s">
         <v>933</v>
       </c>
-      <c r="B250" t="s">
-[...2 lines deleted...]
-      <c r="C250" t="s">
+      <c r="D250" t="s">
+        <v>438</v>
+      </c>
+      <c r="E250" t="s">
+        <v>439</v>
+      </c>
+      <c r="F250" t="s">
+        <v>50</v>
+      </c>
+      <c r="G250" s="1" t="s">
         <v>934</v>
       </c>
-      <c r="D250" t="s">
-[...8 lines deleted...]
-      <c r="G250" s="1" t="s">
+      <c r="H250" t="s">
         <v>935</v>
-      </c>
-[...1 lines deleted...]
-        <v>936</v>
       </c>
     </row>
     <row r="251" spans="1:8">
       <c r="A251" t="s">
+        <v>936</v>
+      </c>
+      <c r="B251" t="s">
+        <v>9</v>
+      </c>
+      <c r="C251" t="s">
         <v>937</v>
       </c>
-      <c r="B251" t="s">
-[...2 lines deleted...]
-      <c r="C251" t="s">
+      <c r="D251" t="s">
+        <v>438</v>
+      </c>
+      <c r="E251" t="s">
+        <v>439</v>
+      </c>
+      <c r="F251" t="s">
+        <v>386</v>
+      </c>
+      <c r="G251" s="1" t="s">
         <v>938</v>
       </c>
-      <c r="D251" t="s">
-[...8 lines deleted...]
-      <c r="G251" s="1" t="s">
+      <c r="H251" t="s">
         <v>939</v>
-      </c>
-[...1 lines deleted...]
-        <v>940</v>
       </c>
     </row>
     <row r="252" spans="1:8">
       <c r="A252" t="s">
+        <v>940</v>
+      </c>
+      <c r="B252" t="s">
+        <v>9</v>
+      </c>
+      <c r="C252" t="s">
         <v>941</v>
       </c>
-      <c r="B252" t="s">
-[...2 lines deleted...]
-      <c r="C252" t="s">
+      <c r="D252" t="s">
+        <v>438</v>
+      </c>
+      <c r="E252" t="s">
+        <v>439</v>
+      </c>
+      <c r="F252" t="s">
+        <v>167</v>
+      </c>
+      <c r="G252" s="1" t="s">
         <v>942</v>
       </c>
-      <c r="D252" t="s">
-[...8 lines deleted...]
-      <c r="G252" s="1" t="s">
+      <c r="H252" t="s">
         <v>943</v>
-      </c>
-[...1 lines deleted...]
-        <v>944</v>
       </c>
     </row>
     <row r="253" spans="1:8">
       <c r="A253" t="s">
+        <v>944</v>
+      </c>
+      <c r="B253" t="s">
+        <v>9</v>
+      </c>
+      <c r="C253" t="s">
         <v>945</v>
       </c>
-      <c r="B253" t="s">
-[...2 lines deleted...]
-      <c r="C253" t="s">
+      <c r="D253" t="s">
+        <v>438</v>
+      </c>
+      <c r="E253" t="s">
+        <v>439</v>
+      </c>
+      <c r="F253" t="s">
+        <v>120</v>
+      </c>
+      <c r="G253" s="1" t="s">
         <v>946</v>
       </c>
-      <c r="D253" t="s">
-[...8 lines deleted...]
-      <c r="G253" s="1" t="s">
+      <c r="H253" t="s">
         <v>947</v>
-      </c>
-[...1 lines deleted...]
-        <v>948</v>
       </c>
     </row>
     <row r="254" spans="1:8">
       <c r="A254" t="s">
+        <v>948</v>
+      </c>
+      <c r="B254" t="s">
+        <v>9</v>
+      </c>
+      <c r="C254" t="s">
         <v>949</v>
       </c>
-      <c r="B254" t="s">
-[...2 lines deleted...]
-      <c r="C254" t="s">
+      <c r="D254" t="s">
+        <v>438</v>
+      </c>
+      <c r="E254" t="s">
+        <v>439</v>
+      </c>
+      <c r="F254" t="s">
+        <v>54</v>
+      </c>
+      <c r="G254" s="1" t="s">
         <v>950</v>
       </c>
-      <c r="D254" t="s">
-[...8 lines deleted...]
-      <c r="G254" s="1" t="s">
+      <c r="H254" t="s">
         <v>951</v>
-      </c>
-[...1 lines deleted...]
-        <v>952</v>
       </c>
     </row>
     <row r="255" spans="1:8">
       <c r="A255" t="s">
+        <v>952</v>
+      </c>
+      <c r="B255" t="s">
+        <v>9</v>
+      </c>
+      <c r="C255" t="s">
         <v>953</v>
       </c>
-      <c r="B255" t="s">
-[...2 lines deleted...]
-      <c r="C255" t="s">
+      <c r="D255" t="s">
+        <v>438</v>
+      </c>
+      <c r="E255" t="s">
+        <v>439</v>
+      </c>
+      <c r="F255" t="s">
+        <v>28</v>
+      </c>
+      <c r="G255" s="1" t="s">
         <v>954</v>
       </c>
-      <c r="D255" t="s">
-[...8 lines deleted...]
-      <c r="G255" s="1" t="s">
+      <c r="H255" t="s">
         <v>955</v>
-      </c>
-[...1 lines deleted...]
-        <v>956</v>
       </c>
     </row>
     <row r="256" spans="1:8">
       <c r="A256" t="s">
+        <v>956</v>
+      </c>
+      <c r="B256" t="s">
+        <v>9</v>
+      </c>
+      <c r="C256" t="s">
         <v>957</v>
       </c>
-      <c r="B256" t="s">
-[...2 lines deleted...]
-      <c r="C256" t="s">
+      <c r="D256" t="s">
+        <v>438</v>
+      </c>
+      <c r="E256" t="s">
+        <v>439</v>
+      </c>
+      <c r="F256" t="s">
+        <v>219</v>
+      </c>
+      <c r="G256" s="1" t="s">
         <v>958</v>
       </c>
-      <c r="D256" t="s">
-[...8 lines deleted...]
-      <c r="G256" s="1" t="s">
+      <c r="H256" t="s">
         <v>959</v>
-      </c>
-[...1 lines deleted...]
-        <v>960</v>
       </c>
     </row>
     <row r="257" spans="1:8">
       <c r="A257" t="s">
+        <v>960</v>
+      </c>
+      <c r="B257" t="s">
+        <v>9</v>
+      </c>
+      <c r="C257" t="s">
         <v>961</v>
       </c>
-      <c r="B257" t="s">
-[...2 lines deleted...]
-      <c r="C257" t="s">
+      <c r="D257" t="s">
+        <v>438</v>
+      </c>
+      <c r="E257" t="s">
+        <v>439</v>
+      </c>
+      <c r="F257" t="s">
+        <v>201</v>
+      </c>
+      <c r="G257" s="1" t="s">
         <v>962</v>
       </c>
-      <c r="D257" t="s">
-[...8 lines deleted...]
-      <c r="G257" s="1" t="s">
+      <c r="H257" t="s">
         <v>963</v>
-      </c>
-[...1 lines deleted...]
-        <v>964</v>
       </c>
     </row>
     <row r="258" spans="1:8">
       <c r="A258" t="s">
+        <v>964</v>
+      </c>
+      <c r="B258" t="s">
+        <v>9</v>
+      </c>
+      <c r="C258" t="s">
         <v>965</v>
       </c>
-      <c r="B258" t="s">
-[...2 lines deleted...]
-      <c r="C258" t="s">
+      <c r="D258" t="s">
+        <v>438</v>
+      </c>
+      <c r="E258" t="s">
+        <v>439</v>
+      </c>
+      <c r="F258" t="s">
+        <v>375</v>
+      </c>
+      <c r="G258" s="1" t="s">
         <v>966</v>
       </c>
-      <c r="D258" t="s">
-[...8 lines deleted...]
-      <c r="G258" s="1" t="s">
+      <c r="H258" t="s">
         <v>967</v>
-      </c>
-[...1 lines deleted...]
-        <v>968</v>
       </c>
     </row>
     <row r="259" spans="1:8">
       <c r="A259" t="s">
+        <v>968</v>
+      </c>
+      <c r="B259" t="s">
+        <v>9</v>
+      </c>
+      <c r="C259" t="s">
         <v>969</v>
       </c>
-      <c r="B259" t="s">
-[...2 lines deleted...]
-      <c r="C259" t="s">
+      <c r="D259" t="s">
+        <v>438</v>
+      </c>
+      <c r="E259" t="s">
+        <v>439</v>
+      </c>
+      <c r="F259" t="s">
+        <v>149</v>
+      </c>
+      <c r="G259" s="1" t="s">
         <v>970</v>
       </c>
-      <c r="D259" t="s">
-[...8 lines deleted...]
-      <c r="G259" s="1" t="s">
+      <c r="H259" t="s">
         <v>971</v>
-      </c>
-[...1 lines deleted...]
-        <v>972</v>
       </c>
     </row>
     <row r="260" spans="1:8">
       <c r="A260" t="s">
+        <v>972</v>
+      </c>
+      <c r="B260" t="s">
+        <v>9</v>
+      </c>
+      <c r="C260" t="s">
         <v>973</v>
       </c>
-      <c r="B260" t="s">
-[...2 lines deleted...]
-      <c r="C260" t="s">
+      <c r="D260" t="s">
+        <v>438</v>
+      </c>
+      <c r="E260" t="s">
+        <v>439</v>
+      </c>
+      <c r="F260" t="s">
+        <v>368</v>
+      </c>
+      <c r="G260" s="1" t="s">
         <v>974</v>
       </c>
-      <c r="D260" t="s">
-[...8 lines deleted...]
-      <c r="G260" s="1" t="s">
+      <c r="H260" t="s">
         <v>975</v>
-      </c>
-[...1 lines deleted...]
-        <v>976</v>
       </c>
     </row>
     <row r="261" spans="1:8">
       <c r="A261" t="s">
+        <v>976</v>
+      </c>
+      <c r="B261" t="s">
+        <v>9</v>
+      </c>
+      <c r="C261" t="s">
         <v>977</v>
       </c>
-      <c r="B261" t="s">
-[...2 lines deleted...]
-      <c r="C261" t="s">
+      <c r="D261" t="s">
+        <v>438</v>
+      </c>
+      <c r="E261" t="s">
+        <v>439</v>
+      </c>
+      <c r="F261" t="s">
+        <v>46</v>
+      </c>
+      <c r="G261" s="1" t="s">
         <v>978</v>
       </c>
-      <c r="D261" t="s">
-[...8 lines deleted...]
-      <c r="G261" s="1" t="s">
+      <c r="H261" t="s">
         <v>979</v>
-      </c>
-[...1 lines deleted...]
-        <v>980</v>
       </c>
     </row>
     <row r="262" spans="1:8">
       <c r="A262" t="s">
+        <v>980</v>
+      </c>
+      <c r="B262" t="s">
+        <v>9</v>
+      </c>
+      <c r="C262" t="s">
         <v>981</v>
       </c>
-      <c r="B262" t="s">
-[...2 lines deleted...]
-      <c r="C262" t="s">
+      <c r="D262" t="s">
+        <v>438</v>
+      </c>
+      <c r="E262" t="s">
+        <v>439</v>
+      </c>
+      <c r="F262" t="s">
+        <v>179</v>
+      </c>
+      <c r="G262" s="1" t="s">
         <v>982</v>
       </c>
-      <c r="D262" t="s">
-[...8 lines deleted...]
-      <c r="G262" s="1" t="s">
+      <c r="H262" t="s">
         <v>983</v>
-      </c>
-[...1 lines deleted...]
-        <v>984</v>
       </c>
     </row>
     <row r="263" spans="1:8">
       <c r="A263" t="s">
+        <v>984</v>
+      </c>
+      <c r="B263" t="s">
+        <v>9</v>
+      </c>
+      <c r="C263" t="s">
         <v>985</v>
       </c>
-      <c r="B263" t="s">
-[...2 lines deleted...]
-      <c r="C263" t="s">
+      <c r="D263" t="s">
+        <v>438</v>
+      </c>
+      <c r="E263" t="s">
+        <v>439</v>
+      </c>
+      <c r="F263" t="s">
+        <v>42</v>
+      </c>
+      <c r="G263" s="1" t="s">
         <v>986</v>
       </c>
-      <c r="D263" t="s">
-[...8 lines deleted...]
-      <c r="G263" s="1" t="s">
+      <c r="H263" t="s">
         <v>987</v>
-      </c>
-[...1 lines deleted...]
-        <v>988</v>
       </c>
     </row>
     <row r="264" spans="1:8">
       <c r="A264" t="s">
+        <v>988</v>
+      </c>
+      <c r="B264" t="s">
+        <v>9</v>
+      </c>
+      <c r="C264" t="s">
         <v>989</v>
       </c>
-      <c r="B264" t="s">
-[...2 lines deleted...]
-      <c r="C264" t="s">
+      <c r="D264" t="s">
+        <v>438</v>
+      </c>
+      <c r="E264" t="s">
+        <v>439</v>
+      </c>
+      <c r="F264" t="s">
+        <v>144</v>
+      </c>
+      <c r="G264" s="1" t="s">
         <v>990</v>
       </c>
-      <c r="D264" t="s">
-[...8 lines deleted...]
-      <c r="G264" s="1" t="s">
+      <c r="H264" t="s">
         <v>991</v>
-      </c>
-[...1 lines deleted...]
-        <v>992</v>
       </c>
     </row>
     <row r="265" spans="1:8">
       <c r="A265" t="s">
+        <v>992</v>
+      </c>
+      <c r="B265" t="s">
+        <v>9</v>
+      </c>
+      <c r="C265" t="s">
         <v>993</v>
       </c>
-      <c r="B265" t="s">
-[...2 lines deleted...]
-      <c r="C265" t="s">
+      <c r="D265" t="s">
+        <v>438</v>
+      </c>
+      <c r="E265" t="s">
+        <v>439</v>
+      </c>
+      <c r="F265" t="s">
+        <v>474</v>
+      </c>
+      <c r="G265" s="1" t="s">
         <v>994</v>
       </c>
-      <c r="D265" t="s">
-[...8 lines deleted...]
-      <c r="G265" s="1" t="s">
+      <c r="H265" t="s">
         <v>995</v>
-      </c>
-[...1 lines deleted...]
-        <v>996</v>
       </c>
     </row>
     <row r="266" spans="1:8">
       <c r="A266" t="s">
+        <v>996</v>
+      </c>
+      <c r="B266" t="s">
+        <v>9</v>
+      </c>
+      <c r="C266" t="s">
         <v>997</v>
       </c>
-      <c r="B266" t="s">
-[...2 lines deleted...]
-      <c r="C266" t="s">
+      <c r="D266" t="s">
+        <v>438</v>
+      </c>
+      <c r="E266" t="s">
+        <v>439</v>
+      </c>
+      <c r="F266" t="s">
+        <v>54</v>
+      </c>
+      <c r="G266" s="1" t="s">
         <v>998</v>
       </c>
-      <c r="D266" t="s">
-[...8 lines deleted...]
-      <c r="G266" s="1" t="s">
+      <c r="H266" t="s">
         <v>999</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000</v>
       </c>
     </row>
     <row r="267" spans="1:8">
       <c r="A267" t="s">
+        <v>1000</v>
+      </c>
+      <c r="B267" t="s">
+        <v>9</v>
+      </c>
+      <c r="C267" t="s">
         <v>1001</v>
       </c>
-      <c r="B267" t="s">
-[...2 lines deleted...]
-      <c r="C267" t="s">
+      <c r="D267" t="s">
+        <v>438</v>
+      </c>
+      <c r="E267" t="s">
+        <v>439</v>
+      </c>
+      <c r="F267" t="s">
+        <v>46</v>
+      </c>
+      <c r="G267" s="1" t="s">
         <v>1002</v>
       </c>
-      <c r="D267" t="s">
-[...5 lines deleted...]
-      <c r="F267" t="s">
+      <c r="H267" t="s">
         <v>1003</v>
-      </c>
-[...4 lines deleted...]
-        <v>1005</v>
       </c>
     </row>
     <row r="268" spans="1:8">
       <c r="A268" t="s">
+        <v>1004</v>
+      </c>
+      <c r="B268" t="s">
+        <v>9</v>
+      </c>
+      <c r="C268" t="s">
+        <v>1005</v>
+      </c>
+      <c r="D268" t="s">
+        <v>438</v>
+      </c>
+      <c r="E268" t="s">
+        <v>439</v>
+      </c>
+      <c r="F268" t="s">
         <v>1006</v>
       </c>
-      <c r="B268" t="s">
-[...2 lines deleted...]
-      <c r="C268" t="s">
+      <c r="G268" s="1" t="s">
         <v>1007</v>
       </c>
-      <c r="D268" t="s">
-[...8 lines deleted...]
-      <c r="G268" s="1" t="s">
+      <c r="H268" t="s">
         <v>1008</v>
-      </c>
-[...1 lines deleted...]
-        <v>1009</v>
       </c>
     </row>
     <row r="269" spans="1:8">
       <c r="A269" t="s">
+        <v>1009</v>
+      </c>
+      <c r="B269" t="s">
+        <v>9</v>
+      </c>
+      <c r="C269" t="s">
         <v>1010</v>
       </c>
-      <c r="B269" t="s">
-[...2 lines deleted...]
-      <c r="C269" t="s">
+      <c r="D269" t="s">
+        <v>438</v>
+      </c>
+      <c r="E269" t="s">
+        <v>439</v>
+      </c>
+      <c r="F269" t="s">
+        <v>219</v>
+      </c>
+      <c r="G269" s="1" t="s">
         <v>1011</v>
       </c>
-      <c r="D269" t="s">
-[...8 lines deleted...]
-      <c r="G269" s="1" t="s">
+      <c r="H269" t="s">
         <v>1012</v>
-      </c>
-[...1 lines deleted...]
-        <v>1013</v>
       </c>
     </row>
     <row r="270" spans="1:8">
       <c r="A270" t="s">
+        <v>1013</v>
+      </c>
+      <c r="B270" t="s">
+        <v>9</v>
+      </c>
+      <c r="C270" t="s">
         <v>1014</v>
       </c>
-      <c r="B270" t="s">
-[...2 lines deleted...]
-      <c r="C270" t="s">
+      <c r="D270" t="s">
+        <v>438</v>
+      </c>
+      <c r="E270" t="s">
+        <v>439</v>
+      </c>
+      <c r="F270" t="s">
+        <v>50</v>
+      </c>
+      <c r="G270" s="1" t="s">
         <v>1015</v>
       </c>
-      <c r="D270" t="s">
-[...8 lines deleted...]
-      <c r="G270" s="1" t="s">
+      <c r="H270" t="s">
         <v>1016</v>
-      </c>
-[...1 lines deleted...]
-        <v>1017</v>
       </c>
     </row>
     <row r="271" spans="1:8">
       <c r="A271" t="s">
+        <v>1017</v>
+      </c>
+      <c r="B271" t="s">
+        <v>9</v>
+      </c>
+      <c r="C271" t="s">
         <v>1018</v>
       </c>
-      <c r="B271" t="s">
-[...2 lines deleted...]
-      <c r="C271" t="s">
+      <c r="D271" t="s">
+        <v>438</v>
+      </c>
+      <c r="E271" t="s">
+        <v>439</v>
+      </c>
+      <c r="F271" t="s">
+        <v>508</v>
+      </c>
+      <c r="G271" s="1" t="s">
         <v>1019</v>
       </c>
-      <c r="D271" t="s">
-[...8 lines deleted...]
-      <c r="G271" s="1" t="s">
+      <c r="H271" t="s">
         <v>1020</v>
-      </c>
-[...1 lines deleted...]
-        <v>1021</v>
       </c>
     </row>
     <row r="272" spans="1:8">
       <c r="A272" t="s">
+        <v>1021</v>
+      </c>
+      <c r="B272" t="s">
+        <v>9</v>
+      </c>
+      <c r="C272" t="s">
         <v>1022</v>
       </c>
-      <c r="B272" t="s">
-[...2 lines deleted...]
-      <c r="C272" t="s">
+      <c r="D272" t="s">
+        <v>438</v>
+      </c>
+      <c r="E272" t="s">
+        <v>439</v>
+      </c>
+      <c r="F272" t="s">
+        <v>167</v>
+      </c>
+      <c r="G272" s="1" t="s">
         <v>1023</v>
       </c>
-      <c r="D272" t="s">
-[...8 lines deleted...]
-      <c r="G272" s="1" t="s">
+      <c r="H272" t="s">
         <v>1024</v>
-      </c>
-[...1 lines deleted...]
-        <v>1025</v>
       </c>
     </row>
     <row r="273" spans="1:8">
       <c r="A273" t="s">
+        <v>1025</v>
+      </c>
+      <c r="B273" t="s">
+        <v>9</v>
+      </c>
+      <c r="C273" t="s">
         <v>1026</v>
       </c>
-      <c r="B273" t="s">
-[...2 lines deleted...]
-      <c r="C273" t="s">
+      <c r="D273" t="s">
+        <v>438</v>
+      </c>
+      <c r="E273" t="s">
+        <v>439</v>
+      </c>
+      <c r="F273" t="s">
+        <v>28</v>
+      </c>
+      <c r="G273" s="1" t="s">
         <v>1027</v>
       </c>
-      <c r="D273" t="s">
-[...8 lines deleted...]
-      <c r="G273" s="1" t="s">
+      <c r="H273" t="s">
         <v>1028</v>
-      </c>
-[...1 lines deleted...]
-        <v>1029</v>
       </c>
     </row>
     <row r="274" spans="1:8">
       <c r="A274" t="s">
+        <v>1029</v>
+      </c>
+      <c r="B274" t="s">
+        <v>9</v>
+      </c>
+      <c r="C274" t="s">
         <v>1030</v>
       </c>
-      <c r="B274" t="s">
-[...2 lines deleted...]
-      <c r="C274" t="s">
+      <c r="D274" t="s">
+        <v>438</v>
+      </c>
+      <c r="E274" t="s">
+        <v>439</v>
+      </c>
+      <c r="F274" t="s">
+        <v>386</v>
+      </c>
+      <c r="G274" s="1" t="s">
         <v>1031</v>
       </c>
-      <c r="D274" t="s">
-[...8 lines deleted...]
-      <c r="G274" s="1" t="s">
+      <c r="H274" t="s">
         <v>1032</v>
-      </c>
-[...1 lines deleted...]
-        <v>1033</v>
       </c>
     </row>
     <row r="275" spans="1:8">
       <c r="A275" t="s">
+        <v>1033</v>
+      </c>
+      <c r="B275" t="s">
+        <v>9</v>
+      </c>
+      <c r="C275" t="s">
         <v>1034</v>
       </c>
-      <c r="B275" t="s">
-[...2 lines deleted...]
-      <c r="C275" t="s">
+      <c r="D275" t="s">
+        <v>438</v>
+      </c>
+      <c r="E275" t="s">
+        <v>439</v>
+      </c>
+      <c r="F275" t="s">
+        <v>62</v>
+      </c>
+      <c r="G275" s="1" t="s">
         <v>1035</v>
       </c>
-      <c r="D275" t="s">
-[...8 lines deleted...]
-      <c r="G275" s="1" t="s">
+      <c r="H275" t="s">
         <v>1036</v>
-      </c>
-[...1 lines deleted...]
-        <v>1037</v>
       </c>
     </row>
     <row r="276" spans="1:8">
       <c r="A276" t="s">
+        <v>1037</v>
+      </c>
+      <c r="B276" t="s">
+        <v>9</v>
+      </c>
+      <c r="C276" t="s">
         <v>1038</v>
       </c>
-      <c r="B276" t="s">
-[...2 lines deleted...]
-      <c r="C276" t="s">
+      <c r="D276" t="s">
+        <v>438</v>
+      </c>
+      <c r="E276" t="s">
+        <v>439</v>
+      </c>
+      <c r="F276" t="s">
+        <v>42</v>
+      </c>
+      <c r="G276" s="1" t="s">
         <v>1039</v>
       </c>
-      <c r="D276" t="s">
-[...8 lines deleted...]
-      <c r="G276" s="1" t="s">
+      <c r="H276" t="s">
         <v>1040</v>
-      </c>
-[...1 lines deleted...]
-        <v>1041</v>
       </c>
     </row>
     <row r="277" spans="1:8">
       <c r="A277" t="s">
+        <v>1041</v>
+      </c>
+      <c r="B277" t="s">
+        <v>9</v>
+      </c>
+      <c r="C277" t="s">
         <v>1042</v>
       </c>
-      <c r="B277" t="s">
-[...2 lines deleted...]
-      <c r="C277" t="s">
+      <c r="D277" t="s">
+        <v>438</v>
+      </c>
+      <c r="E277" t="s">
+        <v>439</v>
+      </c>
+      <c r="F277" t="s">
+        <v>144</v>
+      </c>
+      <c r="G277" s="1" t="s">
         <v>1043</v>
       </c>
-      <c r="D277" t="s">
-[...8 lines deleted...]
-      <c r="G277" s="1" t="s">
+      <c r="H277" t="s">
         <v>1044</v>
-      </c>
-[...1 lines deleted...]
-        <v>1045</v>
       </c>
     </row>
     <row r="278" spans="1:8">
       <c r="A278" t="s">
+        <v>1045</v>
+      </c>
+      <c r="B278" t="s">
+        <v>9</v>
+      </c>
+      <c r="C278" t="s">
         <v>1046</v>
       </c>
-      <c r="B278" t="s">
-[...2 lines deleted...]
-      <c r="C278" t="s">
+      <c r="D278" t="s">
+        <v>438</v>
+      </c>
+      <c r="E278" t="s">
+        <v>439</v>
+      </c>
+      <c r="F278" t="s">
+        <v>219</v>
+      </c>
+      <c r="G278" s="1" t="s">
         <v>1047</v>
       </c>
-      <c r="D278" t="s">
-[...8 lines deleted...]
-      <c r="G278" s="1" t="s">
+      <c r="H278" t="s">
         <v>1048</v>
-      </c>
-[...1 lines deleted...]
-        <v>1049</v>
       </c>
     </row>
     <row r="279" spans="1:8">
       <c r="A279" t="s">
+        <v>1049</v>
+      </c>
+      <c r="B279" t="s">
+        <v>9</v>
+      </c>
+      <c r="C279" t="s">
         <v>1050</v>
       </c>
-      <c r="B279" t="s">
-[...2 lines deleted...]
-      <c r="C279" t="s">
+      <c r="D279" t="s">
+        <v>438</v>
+      </c>
+      <c r="E279" t="s">
+        <v>439</v>
+      </c>
+      <c r="F279" t="s">
+        <v>386</v>
+      </c>
+      <c r="G279" s="1" t="s">
         <v>1051</v>
       </c>
-      <c r="D279" t="s">
-[...8 lines deleted...]
-      <c r="G279" s="1" t="s">
+      <c r="H279" t="s">
         <v>1052</v>
-      </c>
-[...1 lines deleted...]
-        <v>1053</v>
       </c>
     </row>
     <row r="280" spans="1:8">
       <c r="A280" t="s">
+        <v>1053</v>
+      </c>
+      <c r="B280" t="s">
+        <v>9</v>
+      </c>
+      <c r="C280" t="s">
         <v>1054</v>
       </c>
-      <c r="B280" t="s">
-[...2 lines deleted...]
-      <c r="C280" t="s">
+      <c r="D280" t="s">
+        <v>438</v>
+      </c>
+      <c r="E280" t="s">
+        <v>439</v>
+      </c>
+      <c r="F280" t="s">
+        <v>54</v>
+      </c>
+      <c r="G280" s="1" t="s">
         <v>1055</v>
       </c>
-      <c r="D280" t="s">
-[...8 lines deleted...]
-      <c r="G280" s="1" t="s">
+      <c r="H280" t="s">
         <v>1056</v>
-      </c>
-[...1 lines deleted...]
-        <v>1057</v>
       </c>
     </row>
     <row r="281" spans="1:8">
       <c r="A281" t="s">
+        <v>1057</v>
+      </c>
+      <c r="B281" t="s">
+        <v>9</v>
+      </c>
+      <c r="C281" t="s">
         <v>1058</v>
       </c>
-      <c r="B281" t="s">
-[...2 lines deleted...]
-      <c r="C281" t="s">
+      <c r="D281" t="s">
+        <v>438</v>
+      </c>
+      <c r="E281" t="s">
+        <v>439</v>
+      </c>
+      <c r="F281" t="s">
+        <v>167</v>
+      </c>
+      <c r="G281" s="1" t="s">
         <v>1059</v>
       </c>
-      <c r="D281" t="s">
-[...8 lines deleted...]
-      <c r="G281" s="1" t="s">
+      <c r="H281" t="s">
         <v>1060</v>
-      </c>
-[...1 lines deleted...]
-        <v>1061</v>
       </c>
     </row>
     <row r="282" spans="1:8">
       <c r="A282" t="s">
+        <v>1061</v>
+      </c>
+      <c r="B282" t="s">
+        <v>9</v>
+      </c>
+      <c r="C282" t="s">
         <v>1062</v>
       </c>
-      <c r="B282" t="s">
-[...2 lines deleted...]
-      <c r="C282" t="s">
+      <c r="D282" t="s">
+        <v>438</v>
+      </c>
+      <c r="E282" t="s">
+        <v>439</v>
+      </c>
+      <c r="F282" t="s">
+        <v>28</v>
+      </c>
+      <c r="G282" s="1" t="s">
         <v>1063</v>
       </c>
-      <c r="D282" t="s">
-[...8 lines deleted...]
-      <c r="G282" s="1" t="s">
+      <c r="H282" t="s">
         <v>1064</v>
-      </c>
-[...1 lines deleted...]
-        <v>1065</v>
       </c>
     </row>
     <row r="283" spans="1:8">
       <c r="A283" t="s">
+        <v>1065</v>
+      </c>
+      <c r="B283" t="s">
+        <v>9</v>
+      </c>
+      <c r="C283" t="s">
         <v>1066</v>
       </c>
-      <c r="B283" t="s">
-[...2 lines deleted...]
-      <c r="C283" t="s">
+      <c r="D283" t="s">
+        <v>438</v>
+      </c>
+      <c r="E283" t="s">
+        <v>439</v>
+      </c>
+      <c r="F283" t="s">
+        <v>120</v>
+      </c>
+      <c r="G283" s="1" t="s">
         <v>1067</v>
       </c>
-      <c r="D283" t="s">
-[...8 lines deleted...]
-      <c r="G283" s="1" t="s">
+      <c r="H283" t="s">
         <v>1068</v>
-      </c>
-[...1 lines deleted...]
-        <v>1069</v>
       </c>
     </row>
     <row r="284" spans="1:8">
       <c r="A284" t="s">
+        <v>1069</v>
+      </c>
+      <c r="B284" t="s">
+        <v>9</v>
+      </c>
+      <c r="C284" t="s">
         <v>1070</v>
       </c>
-      <c r="B284" t="s">
-[...2 lines deleted...]
-      <c r="C284" t="s">
+      <c r="D284" t="s">
+        <v>438</v>
+      </c>
+      <c r="E284" t="s">
+        <v>439</v>
+      </c>
+      <c r="F284" t="s">
+        <v>62</v>
+      </c>
+      <c r="G284" s="1" t="s">
         <v>1071</v>
       </c>
-      <c r="D284" t="s">
-[...8 lines deleted...]
-      <c r="G284" s="1" t="s">
+      <c r="H284" t="s">
         <v>1072</v>
-      </c>
-[...1 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="285" spans="1:8">
       <c r="A285" t="s">
+        <v>1073</v>
+      </c>
+      <c r="B285" t="s">
+        <v>9</v>
+      </c>
+      <c r="C285" t="s">
         <v>1074</v>
       </c>
-      <c r="B285" t="s">
-[...2 lines deleted...]
-      <c r="C285" t="s">
+      <c r="D285" t="s">
+        <v>438</v>
+      </c>
+      <c r="E285" t="s">
+        <v>439</v>
+      </c>
+      <c r="F285" t="s">
+        <v>42</v>
+      </c>
+      <c r="G285" s="1" t="s">
         <v>1075</v>
       </c>
-      <c r="D285" t="s">
-[...8 lines deleted...]
-      <c r="G285" s="1" t="s">
+      <c r="H285" t="s">
         <v>1076</v>
-      </c>
-[...1 lines deleted...]
-        <v>1077</v>
       </c>
     </row>
     <row r="286" spans="1:8">
       <c r="A286" t="s">
+        <v>1077</v>
+      </c>
+      <c r="B286" t="s">
+        <v>9</v>
+      </c>
+      <c r="C286" t="s">
         <v>1078</v>
       </c>
-      <c r="B286" t="s">
-[...2 lines deleted...]
-      <c r="C286" t="s">
+      <c r="D286" t="s">
+        <v>438</v>
+      </c>
+      <c r="E286" t="s">
+        <v>439</v>
+      </c>
+      <c r="F286" t="s">
+        <v>214</v>
+      </c>
+      <c r="G286" s="1" t="s">
         <v>1079</v>
       </c>
-      <c r="D286" t="s">
-[...8 lines deleted...]
-      <c r="G286" s="1" t="s">
+      <c r="H286" t="s">
         <v>1080</v>
-      </c>
-[...1 lines deleted...]
-        <v>1081</v>
       </c>
     </row>
     <row r="287" spans="1:8">
       <c r="A287" t="s">
+        <v>1081</v>
+      </c>
+      <c r="B287" t="s">
+        <v>9</v>
+      </c>
+      <c r="C287" t="s">
         <v>1082</v>
       </c>
-      <c r="B287" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D287" t="s">
+        <v>438</v>
+      </c>
+      <c r="E287" t="s">
+        <v>439</v>
+      </c>
+      <c r="F287" t="s">
+        <v>201</v>
+      </c>
+      <c r="G287" s="1" t="s">
         <v>1083</v>
       </c>
-      <c r="E287" t="s">
+      <c r="H287" t="s">
         <v>1084</v>
-      </c>
-[...7 lines deleted...]
-        <v>1086</v>
       </c>
     </row>
     <row r="288" spans="1:8">
       <c r="A288" t="s">
+        <v>1085</v>
+      </c>
+      <c r="B288" t="s">
+        <v>9</v>
+      </c>
+      <c r="C288" t="s">
+        <v>10</v>
+      </c>
+      <c r="D288" t="s">
+        <v>1086</v>
+      </c>
+      <c r="E288" t="s">
         <v>1087</v>
       </c>
-      <c r="B288" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="F288" t="s">
-        <v>54</v>
+        <v>62</v>
       </c>
       <c r="G288" s="1" t="s">
         <v>1088</v>
       </c>
       <c r="H288" t="s">
         <v>1089</v>
       </c>
     </row>
     <row r="289" spans="1:8">
       <c r="A289" t="s">
         <v>1090</v>
       </c>
       <c r="B289" t="s">
         <v>9</v>
       </c>
       <c r="C289" t="s">
-        <v>27</v>
+        <v>23</v>
       </c>
       <c r="D289" t="s">
-        <v>1083</v>
+        <v>1086</v>
       </c>
       <c r="E289" t="s">
-        <v>1084</v>
+        <v>1087</v>
       </c>
       <c r="F289" t="s">
-        <v>46</v>
+        <v>54</v>
       </c>
       <c r="G289" s="1" t="s">
         <v>1091</v>
       </c>
       <c r="H289" t="s">
         <v>1092</v>
       </c>
     </row>
     <row r="290" spans="1:8">
       <c r="A290" t="s">
         <v>1093</v>
       </c>
       <c r="B290" t="s">
         <v>9</v>
       </c>
       <c r="C290" t="s">
-        <v>32</v>
+        <v>27</v>
       </c>
       <c r="D290" t="s">
-        <v>1083</v>
+        <v>1086</v>
       </c>
       <c r="E290" t="s">
-        <v>1084</v>
+        <v>1087</v>
       </c>
       <c r="F290" t="s">
-        <v>62</v>
+        <v>46</v>
       </c>
       <c r="G290" s="1" t="s">
         <v>1094</v>
       </c>
       <c r="H290" t="s">
         <v>1095</v>
       </c>
     </row>
     <row r="291" spans="1:8">
       <c r="A291" t="s">
         <v>1096</v>
       </c>
       <c r="B291" t="s">
         <v>9</v>
       </c>
       <c r="C291" t="s">
-        <v>36</v>
+        <v>32</v>
       </c>
       <c r="D291" t="s">
-        <v>1083</v>
+        <v>1086</v>
       </c>
       <c r="E291" t="s">
-        <v>1084</v>
+        <v>1087</v>
       </c>
       <c r="F291" t="s">
-        <v>54</v>
+        <v>62</v>
       </c>
       <c r="G291" s="1" t="s">
         <v>1097</v>
       </c>
       <c r="H291" t="s">
         <v>1098</v>
       </c>
     </row>
     <row r="292" spans="1:8">
       <c r="A292" t="s">
         <v>1099</v>
       </c>
       <c r="B292" t="s">
         <v>9</v>
       </c>
       <c r="C292" t="s">
-        <v>61</v>
+        <v>36</v>
       </c>
       <c r="D292" t="s">
-        <v>1083</v>
+        <v>1086</v>
       </c>
       <c r="E292" t="s">
-        <v>1084</v>
+        <v>1087</v>
       </c>
       <c r="F292" t="s">
-        <v>201</v>
+        <v>54</v>
       </c>
       <c r="G292" s="1" t="s">
         <v>1100</v>
       </c>
       <c r="H292" t="s">
         <v>1101</v>
       </c>
     </row>
     <row r="293" spans="1:8">
       <c r="A293" t="s">
         <v>1102</v>
       </c>
       <c r="B293" t="s">
         <v>9</v>
       </c>
       <c r="C293" t="s">
-        <v>66</v>
+        <v>61</v>
       </c>
       <c r="D293" t="s">
-        <v>1083</v>
+        <v>1086</v>
       </c>
       <c r="E293" t="s">
-        <v>1084</v>
+        <v>1087</v>
       </c>
       <c r="F293" t="s">
-        <v>179</v>
+        <v>201</v>
       </c>
       <c r="G293" s="1" t="s">
         <v>1103</v>
       </c>
       <c r="H293" t="s">
         <v>1104</v>
       </c>
     </row>
     <row r="294" spans="1:8">
       <c r="A294" t="s">
         <v>1105</v>
       </c>
       <c r="B294" t="s">
         <v>9</v>
       </c>
       <c r="C294" t="s">
-        <v>70</v>
+        <v>66</v>
       </c>
       <c r="D294" t="s">
-        <v>1083</v>
+        <v>1086</v>
       </c>
       <c r="E294" t="s">
-        <v>1084</v>
+        <v>1087</v>
       </c>
       <c r="F294" t="s">
-        <v>201</v>
+        <v>179</v>
       </c>
       <c r="G294" s="1" t="s">
         <v>1106</v>
       </c>
       <c r="H294" t="s">
         <v>1107</v>
       </c>
     </row>
     <row r="295" spans="1:8">
       <c r="A295" t="s">
         <v>1108</v>
       </c>
       <c r="B295" t="s">
         <v>9</v>
       </c>
       <c r="C295" t="s">
-        <v>74</v>
+        <v>70</v>
       </c>
       <c r="D295" t="s">
-        <v>1083</v>
+        <v>1086</v>
       </c>
       <c r="E295" t="s">
-        <v>1084</v>
+        <v>1087</v>
       </c>
       <c r="F295" t="s">
-        <v>214</v>
+        <v>201</v>
       </c>
       <c r="G295" s="1" t="s">
         <v>1109</v>
       </c>
       <c r="H295" t="s">
         <v>1110</v>
+      </c>
+    </row>
+    <row r="296" spans="1:8">
+      <c r="A296" t="s">
+        <v>1111</v>
+      </c>
+      <c r="B296" t="s">
+        <v>9</v>
+      </c>
+      <c r="C296" t="s">
+        <v>74</v>
+      </c>
+      <c r="D296" t="s">
+        <v>1086</v>
+      </c>
+      <c r="E296" t="s">
+        <v>1087</v>
+      </c>
+      <c r="F296" t="s">
+        <v>214</v>
+      </c>
+      <c r="G296" s="1" t="s">
+        <v>1112</v>
+      </c>
+      <c r="H296" t="s">
+        <v>1113</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>
@@ -11677,50 +11712,51 @@
     <hyperlink ref="G271" r:id="rId270"/>
     <hyperlink ref="G272" r:id="rId271"/>
     <hyperlink ref="G273" r:id="rId272"/>
     <hyperlink ref="G274" r:id="rId273"/>
     <hyperlink ref="G275" r:id="rId274"/>
     <hyperlink ref="G276" r:id="rId275"/>
     <hyperlink ref="G277" r:id="rId276"/>
     <hyperlink ref="G278" r:id="rId277"/>
     <hyperlink ref="G279" r:id="rId278"/>
     <hyperlink ref="G280" r:id="rId279"/>
     <hyperlink ref="G281" r:id="rId280"/>
     <hyperlink ref="G282" r:id="rId281"/>
     <hyperlink ref="G283" r:id="rId282"/>
     <hyperlink ref="G284" r:id="rId283"/>
     <hyperlink ref="G285" r:id="rId284"/>
     <hyperlink ref="G286" r:id="rId285"/>
     <hyperlink ref="G287" r:id="rId286"/>
     <hyperlink ref="G288" r:id="rId287"/>
     <hyperlink ref="G289" r:id="rId288"/>
     <hyperlink ref="G290" r:id="rId289"/>
     <hyperlink ref="G291" r:id="rId290"/>
     <hyperlink ref="G292" r:id="rId291"/>
     <hyperlink ref="G293" r:id="rId292"/>
     <hyperlink ref="G294" r:id="rId293"/>
     <hyperlink ref="G295" r:id="rId294"/>
+    <hyperlink ref="G296" r:id="rId295"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>