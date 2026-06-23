--- v2 (2026-05-08)
+++ v3 (2026-06-23)
@@ -10,169 +10,238 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2368" uniqueCount="1114">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3712" uniqueCount="1697">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>12431</t>
   </si>
   <si>
     <t>2026</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PELOM</t>
   </si>
   <si>
     <t>Projeto de Emenda à Lei Orgânica Municipal</t>
   </si>
   <si>
     <t>Cecília Meireles Ferreira, Ailton do Vilage, Cláudio Rodrigues, Crisóstomo da Minas Brasil, Daniel Dias, Igor Dias, Professora Iara Pimentel, Raimundo Pereira da Silva, Rodrigo Cadeirante, Soter Magno</t>
   </si>
   <si>
     <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12431/pelom_01_2026.pdf</t>
   </si>
   <si>
     <t>Emenda ao parágrafo § 5º e § 7º do art. 156° da Lei Orgânica do Município de Montes Claros.</t>
   </si>
   <si>
+    <t>12502</t>
+  </si>
+  <si>
+    <t>2</t>
+  </si>
+  <si>
+    <t>Executivo Municipal - EXEC</t>
+  </si>
+  <si>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12502/1._emenda_a_lei_organica_previdencia_ass.pdf</t>
+  </si>
+  <si>
+    <t>Altera os artigos 93 e 93-a da Lei Orgânica do Município de Montes Claros – Minas Gerais.</t>
+  </si>
+  <si>
+    <t>12525</t>
+  </si>
+  <si>
+    <t>3</t>
+  </si>
+  <si>
+    <t>Paulo César Landim</t>
+  </si>
+  <si>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12525/emenda_a_lo.pdf</t>
+  </si>
+  <si>
+    <t>Altera o artigo 36 da Lei Orgânica do Município de Montes Claros.</t>
+  </si>
+  <si>
     <t>12161</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
-    <t>Executivo Municipal - EXEC</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12161/plc_vencimento_agentes_2026_ass.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a atualização do Piso Salarial dos Agentes Comunitários de Saúde, Agentes de Combate às Endemias e Agentes Comunitários de Saúde Pública – PSF e dá outras providências.</t>
   </si>
   <si>
     <t>12242</t>
   </si>
   <si>
-    <t>2</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12242/plc_institui_a_escola_municipal_de_consumo_ass.pdf</t>
   </si>
   <si>
     <t>Institui, no âmbito do Município de Montes Claros, a Escola Municipal de Educação para o Consumo – Escola do Consumidor e dá outras providências.</t>
   </si>
   <si>
     <t>12277</t>
   </si>
   <si>
-    <t>3</t>
-[...1 lines deleted...]
-  <si>
     <t>Cláudio Rodrigues</t>
   </si>
   <si>
     <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12277/plc.pdf</t>
   </si>
   <si>
     <t>Altera a Lei 3.175, de 23 de dezembro de 2003, para regulamentar a contratação temporária de professores no âmbito da Administração Pública Municipal e dá Outras Providências.</t>
   </si>
   <si>
     <t>12423</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12423/plc_ampliacao_cargos_operador_maquinas_pesadas_ass.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a ampliação do quantitativo de vagas do cargo de operador de máquinas pesadas.</t>
   </si>
   <si>
     <t>12430</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12430/plc_altera_a_lei_3720_-_v10_ass.pdf</t>
   </si>
   <si>
     <t>Altera a Lei nº 3.720, de 09 de maio de 2007.</t>
   </si>
   <si>
+    <t>12480</t>
+  </si>
+  <si>
+    <t>6</t>
+  </si>
+  <si>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12480/plc_altera_auxiliar_de_docencia_ass.pdf</t>
+  </si>
+  <si>
+    <t>Altera a Lei Complementar n.º 115, de 06 dezembro de 2023 e dá outras providências.</t>
+  </si>
+  <si>
+    <t>12503</t>
+  </si>
+  <si>
+    <t>7</t>
+  </si>
+  <si>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12503/3._projeto_de_lei_-_conselhos_-_formatada_ok_ass.pdf</t>
+  </si>
+  <si>
+    <t>Altera dispositivos da Lei Complementar nº 008, de 11 de abril de 2006, para aperfeiçoar a governança do RPPS municipal, redefinindo a composição e o funcionamento dos conselhos deliberativo e fiscal do PREVMOC, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>12504</t>
+  </si>
+  <si>
+    <t>8</t>
+  </si>
+  <si>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12504/plc_altera_lei_complementar_08_modernizacao_do_regime_ass.pdf</t>
+  </si>
+  <si>
+    <t>Altera a Lei Complementar nº 008, de 11 de abril de 2006, para promover atualização e modernização no Regime Próprio de Previdência Social do Município de Montes Claros/MG – PREVMOC e dá outras providências.</t>
+  </si>
+  <si>
+    <t>12528</t>
+  </si>
+  <si>
+    <t>9</t>
+  </si>
+  <si>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12528/plc_ampliacao_cargos_efetivos_diversos_ass.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a ampliação do quantitativo de vagas dos cargos que especifica.</t>
+  </si>
+  <si>
     <t>12135</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>Projeto de Lei</t>
   </si>
   <si>
     <t>Eduardo Preto</t>
   </si>
   <si>
     <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12135/pl_01_2026.pdf</t>
   </si>
   <si>
     <t>Reconhece a pessoa com fibromialgia como pessoa com deficiência, para os fins que especifica, no âmbito do Município de Montes Claros/MG, em conformidade com a legislação federal e estadual, e dá outras providências.</t>
   </si>
   <si>
     <t>12137</t>
   </si>
   <si>
     <t>Carol Figueiredo</t>
   </si>
   <si>
     <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12137/pl_02_2026.pdf</t>
@@ -195,92 +264,80 @@
   <si>
     <t>12144</t>
   </si>
   <si>
     <t>Odair Ferreira</t>
   </si>
   <si>
     <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12144/pl_04_2026.pdf</t>
   </si>
   <si>
     <t>Denomina Avenida Alphaville, no Bairro Terras Alphaville.</t>
   </si>
   <si>
     <t>12152</t>
   </si>
   <si>
     <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12152/pl.pdf</t>
   </si>
   <si>
     <t>Concede Título Declaratório de Utilidade Pública ao Instituto MATER VERBI.</t>
   </si>
   <si>
     <t>12153</t>
   </si>
   <si>
-    <t>6</t>
-[...1 lines deleted...]
-  <si>
     <t>Rodrigo Cadeirante</t>
   </si>
   <si>
     <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12153/pl_01.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a isenção de IPTU para imovéis localizados no município de Montes Claros, cujas ruas estejam em situações precárias.</t>
   </si>
   <si>
     <t>12154</t>
   </si>
   <si>
-    <t>7</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12154/pl_02.pdf</t>
   </si>
   <si>
     <t>Determina no Município de Montes Claros,  que a rede de saúde credenciada no SUS, bem como a rede privada conveniada ao SUS disponibilizem espaços reservados para as mães de filhos natimortos.</t>
   </si>
   <si>
     <t>12155</t>
   </si>
   <si>
-    <t>8</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12155/pl_03.pdf</t>
   </si>
   <si>
     <t>Altera a Lei nº 5.605, de 21 de Setembro de 2023, para incluir dispositivo legal que desobrigue o Poder Público Municipal de conceder alvará para a realização de eventos no Município de Montes Claros a empresas que não comprovarem capacidade de garantir o cumprimento do que está previsto na aludida lei.</t>
   </si>
   <si>
     <t>12156</t>
   </si>
   <si>
-    <t>9</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12156/pl_04.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o prazo máximo de 60 (sessenta) dias para a realização de consultas e exames especializados classificados como prioridade alta no âmbito da rede pública municipal de saúde do município de Montes Claros e dá outras providências.</t>
   </si>
   <si>
     <t>12157</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12157/pl_05.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o alinhamento e a retirada de fios em desuso e desordenados existentes em postes de energia elétrica no Município de Montes Claros e dá outras providências.</t>
   </si>
   <si>
     <t>12162</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12162/pl_plano_municipal_de_seguranca_ass.pdf</t>
@@ -444,53 +501,50 @@
   <si>
     <t>24</t>
   </si>
   <si>
     <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12199/pl_cessao_estado_de_minas_ief_cetas_ass.pdf</t>
   </si>
   <si>
     <t>Autoriza a cessão de imóveis ao Estado de Minas Gerais, através do Instituto Estadual de Florestas – IEF, revoga os dispositivos legais que especifica e dá outras providências.</t>
   </si>
   <si>
     <t>12200</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
     <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12200/pl_25_2026.pdf</t>
   </si>
   <si>
     <t>12206</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>Paulo César Landim</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12206/pl.pdf</t>
   </si>
   <si>
     <t>Institui o Programa "Adote uma Escola" no município de Montes Claros/MG e estabelece suas diretrizes gerais.</t>
   </si>
   <si>
     <t>12207</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
     <t>Ailton do Vilage</t>
   </si>
   <si>
     <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12207/pl_01.pdf</t>
   </si>
   <si>
     <t>Institui no Calendário Oficial de Eventos do Município de Montes Claros, o Dia Municipal de Conscientização das Experiências Adversas na Infância.</t>
   </si>
   <si>
     <t>12208</t>
   </si>
   <si>
     <t>28</t>
@@ -1080,143 +1134,569 @@
   <si>
     <t>12426</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
     <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12426/pl_pc.pdf</t>
   </si>
   <si>
     <t>Concede Título Declaratório de Utilidade Pública ao Instituto Vem Ver Brasil.</t>
   </si>
   <si>
     <t>12432</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
     <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12432/pl.pdf</t>
   </si>
   <si>
     <t>Institui o Programa Municipal de Fiscalização Colaborativa de Resíduos Sólidos no Município de Montes Claros e dá Outras Providências.</t>
   </si>
   <si>
+    <t>12434</t>
+  </si>
+  <si>
+    <t>78</t>
+  </si>
+  <si>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12434/projeto_de_utilidade_publica_associacao_de_montes_claros.pdf</t>
+  </si>
+  <si>
+    <t>Concede Título Declaratório de Utilidade Pública a Associação de Amigos Anjus de Montes Claros.</t>
+  </si>
+  <si>
+    <t>12446</t>
+  </si>
+  <si>
+    <t>79</t>
+  </si>
+  <si>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12446/pl_lei_incentivo_uti_pediatrica_2026_ass.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE INCENTIVO FINANCEIRO DE CUSTEIO DE UNIDADES DE TRATAMENTO INTENSIVO – UTI PEDIÁTRICO, EM CARÁTER EXCEPCIONAL E TEMPORÁRIO E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>12448</t>
+  </si>
+  <si>
+    <t>80</t>
+  </si>
+  <si>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12448/pl.pdf</t>
+  </si>
+  <si>
+    <t>12449</t>
+  </si>
+  <si>
+    <t>81</t>
+  </si>
+  <si>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12449/pl.pdf</t>
+  </si>
+  <si>
+    <t>Altera a Lei Municipal nº 5.687, de 16 de abril de 2024, que concede Título Declaratório de Utilidade Pública à Associação de Desenvolvimento dos Moradores e Amigos do bairro Major Prates.</t>
+  </si>
+  <si>
+    <t>12454</t>
+  </si>
+  <si>
+    <t>82</t>
+  </si>
+  <si>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12454/pl_82_2026.pdf</t>
+  </si>
+  <si>
+    <t>Institui o Dia Municipal do Cosplay no âmbito do Município de Montes Claros - MG e dá outras providências.</t>
+  </si>
+  <si>
+    <t>12455</t>
+  </si>
+  <si>
+    <t>83</t>
+  </si>
+  <si>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12455/pl.pdf</t>
+  </si>
+  <si>
+    <t>Concede Título Declaratório de Utilidade Pública à Associação dos Moradores e Amigos do bairro Dr. João Alves.</t>
+  </si>
+  <si>
+    <t>12457</t>
+  </si>
+  <si>
+    <t>84</t>
+  </si>
+  <si>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12457/pl.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a dispensa do uso uniforme escolar, pelos alunos com transtornos do espectro autista que possuem sensibilidades sensoriais.</t>
+  </si>
+  <si>
+    <t>12460</t>
+  </si>
+  <si>
+    <t>85</t>
+  </si>
+  <si>
+    <t>Maria das Graças Gonçalves Dias</t>
+  </si>
+  <si>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12460/pl_85_2026.pdf</t>
+  </si>
+  <si>
+    <t>Denomina ruas e avenida na comunidade rural de Pau D'Óleo.</t>
+  </si>
+  <si>
+    <t>12461</t>
+  </si>
+  <si>
+    <t>86</t>
+  </si>
+  <si>
+    <t>Marcos Nem</t>
+  </si>
+  <si>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12461/pl_86_2026.pdf</t>
+  </si>
+  <si>
+    <t>Denomina Rua Nelson Barbosa de Souza, no Bairro Jaraguá 2ª Parte.</t>
+  </si>
+  <si>
+    <t>12465</t>
+  </si>
+  <si>
+    <t>87</t>
+  </si>
+  <si>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12465/pl.pdf</t>
+  </si>
+  <si>
+    <t>Denomina a Rua José Freitas Soares no Bairro Jardim Independência.</t>
+  </si>
+  <si>
+    <t>12476</t>
+  </si>
+  <si>
+    <t>88</t>
+  </si>
+  <si>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12476/pl_88_2025.pdf</t>
+  </si>
+  <si>
+    <t>12481</t>
+  </si>
+  <si>
+    <t>89</t>
+  </si>
+  <si>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12481/pl_89_2026.pdf</t>
+  </si>
+  <si>
+    <t>Institui o Dia Municipal do Cosplay no âmbito do município de Montes Claros - MG e dá outras providências.</t>
+  </si>
+  <si>
+    <t>12491</t>
+  </si>
+  <si>
+    <t>90</t>
+  </si>
+  <si>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12491/pl.pdf</t>
+  </si>
+  <si>
+    <t>Denomina Praça Maria de Jesus Silva, no bairro: Vila Real.</t>
+  </si>
+  <si>
+    <t>12495</t>
+  </si>
+  <si>
+    <t>91</t>
+  </si>
+  <si>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12495/pl_01.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a instituição de ficha de anamnese pedagógica ampliada para estudantes com Transtorno do Espectro Autista- TEA nas instituições de ensino públicas, privadas e conveniadas do Município de Montes Claros e dá outras providências.</t>
+  </si>
+  <si>
+    <t>12498</t>
+  </si>
+  <si>
+    <t>92</t>
+  </si>
+  <si>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12498/pl_02.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a garantia de permanência de até 2 (dois) acompanhantes para pessoas com Transtorno de Espectro Autista - TEA nas unidades de saúde das redes públicas e privadas no âmbito do Município de Montes Claros e dá outras providências.</t>
+  </si>
+  <si>
+    <t>12499</t>
+  </si>
+  <si>
+    <t>93</t>
+  </si>
+  <si>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12499/pl_03.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a garantia de vacinação domiciliar para pessoas com Transtorno do Espectro Autista no âmbito do Município de Montes Claros e dá outras providências.</t>
+  </si>
+  <si>
+    <t>12507</t>
+  </si>
+  <si>
+    <t>94</t>
+  </si>
+  <si>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12507/pl_94_2026.pdf</t>
+  </si>
+  <si>
+    <t>12508</t>
+  </si>
+  <si>
+    <t>95</t>
+  </si>
+  <si>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12508/pl_95_2026.pdf</t>
+  </si>
+  <si>
+    <t>12506</t>
+  </si>
+  <si>
+    <t>96</t>
+  </si>
+  <si>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12506/pl_-_terreiro.pdf</t>
+  </si>
+  <si>
+    <t>Concede Título Declaratório de Utilidade Pública ao Terreiro de Kimbanda Maria Figueira e Exu da Calunga.</t>
+  </si>
+  <si>
+    <t>12522</t>
+  </si>
+  <si>
+    <t>97</t>
+  </si>
+  <si>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12522/pl.pdf</t>
+  </si>
+  <si>
+    <t>Concede Título Declaratório de Utilidade Pública à Associação Amigos Patinhas de Rua.</t>
+  </si>
+  <si>
+    <t>12526</t>
+  </si>
+  <si>
+    <t>98</t>
+  </si>
+  <si>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12526/pl_cria_e_denomina_cemeis_e_altera_a_lei_3616_ass.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a criação de Centros Municipais de Educação Infantil e Altera a Lei Municipal n.º 3.616, de 24 de julho de 2006.</t>
+  </si>
+  <si>
+    <t>12537</t>
+  </si>
+  <si>
+    <t>99</t>
+  </si>
+  <si>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12537/projeto_de_lei_do_bairro_jardim_primavera.pdf</t>
+  </si>
+  <si>
+    <t>Denomina a rua Valdeir Corrêa no bairro Jardim Primavera.</t>
+  </si>
+  <si>
+    <t>12559</t>
+  </si>
+  <si>
+    <t>100</t>
+  </si>
+  <si>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12559/pl.pdf</t>
+  </si>
+  <si>
+    <t>Concede Título Declaratório de Utilidade Pública à Associação Assistencial Projeto Renascer.</t>
+  </si>
+  <si>
+    <t>12576</t>
+  </si>
+  <si>
+    <t>101</t>
+  </si>
+  <si>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12576/pl_2026.pdf</t>
+  </si>
+  <si>
+    <t>Institui o Programa Municipal Centro-Dia da Pessoa Idosa no Município de Montes Claros e dá Outras Providências.</t>
+  </si>
+  <si>
+    <t>12577</t>
+  </si>
+  <si>
+    <t>102</t>
+  </si>
+  <si>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12577/pl_pc.pdf</t>
+  </si>
+  <si>
+    <t>Denomina Rua Maria Pérola Neres Câmara, no Jardim Olímpico.</t>
+  </si>
+  <si>
+    <t>12582</t>
+  </si>
+  <si>
+    <t>103</t>
+  </si>
+  <si>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12582/pl_cria_o_programa_passe_especial_ass.pdf</t>
+  </si>
+  <si>
+    <t>Institui o Programa Passe Saúde Especial no âmbito do município de Montes Claros e dá outras providências.</t>
+  </si>
+  <si>
+    <t>12584</t>
+  </si>
+  <si>
+    <t>104</t>
+  </si>
+  <si>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12584/pl_104_2026.pdf</t>
+  </si>
+  <si>
+    <t>12589</t>
+  </si>
+  <si>
+    <t>105</t>
+  </si>
+  <si>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12589/pl.pdf</t>
+  </si>
+  <si>
+    <t>Denomina Parque Municipal Ronaldo Carvalho de Souza, no Bairro Novo Jaraguá.</t>
+  </si>
+  <si>
+    <t>12590</t>
+  </si>
+  <si>
+    <t>106</t>
+  </si>
+  <si>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12590/pl.pdf</t>
+  </si>
+  <si>
+    <t>Institui a Política Municipal de Ressocialização pelo Trabalho da Pessoa Privada de Liberdade, estabelece diretrizes para cooperação entre o Município de Montes Claros, o Estado de Minas Gerais e demais instituições na execução de atividades de interesse público, em articulação com as políticas públicas voltadas à execução penal e reintegração social e dá outras providências.</t>
+  </si>
+  <si>
+    <t>12593</t>
+  </si>
+  <si>
+    <t>107</t>
+  </si>
+  <si>
+    <t>Martins Lima Filho (Junior Martins)</t>
+  </si>
+  <si>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12593/pl_107_2026.pdf</t>
+  </si>
+  <si>
+    <t>Concede Título Declaratório de Utilidade Pública à Associação da Comunidade do Vale do Cerrado.</t>
+  </si>
+  <si>
+    <t>12594</t>
+  </si>
+  <si>
+    <t>108</t>
+  </si>
+  <si>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12594/pl_concede_autorizacao_legislativa_vila_mauricieia_elza_ass.pdf</t>
+  </si>
+  <si>
+    <t>CONCEDE AUTORIZAÇÃO LEGISLATIVA QUE ESPECIFICA</t>
+  </si>
+  <si>
+    <t>12595</t>
+  </si>
+  <si>
+    <t>109</t>
+  </si>
+  <si>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12595/pl_parceria_comunidades_terapeuticas_2026_ass.pdf</t>
+  </si>
+  <si>
+    <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A FIRMAR PARCERIA COM AS ENTIDADES QUE MENCIONA, REPASSAR RECURSOS FINANCEIROS E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>12596</t>
+  </si>
+  <si>
+    <t>110</t>
+  </si>
+  <si>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12596/pl_repasse_conveniadas_de_assistencia_2026_ass.pdf</t>
+  </si>
+  <si>
+    <t>12597</t>
+  </si>
+  <si>
+    <t>111</t>
+  </si>
+  <si>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12597/pl_repasse_sociedade_rural_2026_ass.pdf</t>
+  </si>
+  <si>
+    <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A FIRMAR PARCERIA COM A SOCIEDADE RURAL DE MONTES CLAROS, REPASSAR RECURSOS FINANCEIROS E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>12598</t>
+  </si>
+  <si>
+    <t>112</t>
+  </si>
+  <si>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12598/pl_repasse_aci_2026_ass.pdf</t>
+  </si>
+  <si>
+    <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A FIRMAR PARCERIA COM A ASSOCIAÇÃO COMERCIAL, INDUSTRIAL E DE SERVIÇOS DE MONTES CLAROS – ACI, REPASSAR RECURSOS FINANCEIROS E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>12599</t>
+  </si>
+  <si>
+    <t>113</t>
+  </si>
+  <si>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12599/pl_repasse_rosa_mistica_2026_ass.pdf</t>
+  </si>
+  <si>
+    <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A FIRMAR PARCERIA COM A CLÍNICA SOLIDÁRIA NOSSA SENHORA ROSA MÍSTICA E REPASSAR RECURSOS FINANCEIROS E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>12600</t>
+  </si>
+  <si>
+    <t>114</t>
+  </si>
+  <si>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12600/pl_farmagro.pdf</t>
+  </si>
+  <si>
+    <t>Concede Título Declaratório de Utilidade Pública para a  ASSOCIAÇÃO DOS AGRICULTORES FAMILIARES E TRABALHADORES RURAIS DE MINAS GERAIS - AGROFAM</t>
+  </si>
+  <si>
     <t>12136</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
     <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12136/pr_01_2026.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Honorário ao Revmo. sr. Dom José Carlos de Souza Campos.</t>
   </si>
   <si>
     <t>12142</t>
   </si>
   <si>
     <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12142/pr_02_2026.pdf</t>
   </si>
   <si>
     <t>Concede o Título de Cidadão Honorário ao sr. Jean Malta Moura.</t>
   </si>
   <si>
     <t>12143</t>
   </si>
   <si>
     <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12143/pr_03_2026.pdf</t>
   </si>
   <si>
     <t>Concede o Título de Cidadão Honorário ao sr. Juvenal dos Santos Nascimento.</t>
   </si>
   <si>
     <t>12177</t>
   </si>
   <si>
-    <t>Martins Lima Filho (Junior Martins)</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12177/pr_04_2025.pdf</t>
   </si>
   <si>
     <t>Concede Placa de Prata Alferes José Lopes de Carvalho à LifeScan Medicina Diagnóstica.</t>
   </si>
   <si>
     <t>12223</t>
   </si>
   <si>
     <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12223/projeto_de_resolucao_cidadao_honorario_sr_wagner_barbosa_da_silveira.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Honorário ao Sr. Wagner Barbosa da Silveira.</t>
   </si>
   <si>
     <t>12238</t>
   </si>
   <si>
     <t>Raimundo Pereira da Silva</t>
   </si>
   <si>
     <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12238/pr.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Honorário ao Dr. Geraldo Guinomar Alcântara.</t>
   </si>
   <si>
     <t>12267</t>
   </si>
   <si>
-    <t>Marcos Nem</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12267/pr_07_2026.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Honorário ao Sr. Oscar Teixeira.</t>
   </si>
   <si>
     <t>12282</t>
   </si>
   <si>
     <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12282/projeto_de_resolucao_medalha_merito_ecologico_soter-assinado.pdf</t>
   </si>
   <si>
     <t>Fica outorgada ao sr. Rafael Macedo Chaves, a Medalha de Mérito Ecológico José Gonçalves Ulhôa.</t>
   </si>
   <si>
     <t>12284</t>
   </si>
   <si>
-    <t>Maria das Graças Gonçalves Dias</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12284/pr_09_2026.pdf</t>
   </si>
   <si>
     <t>Concede Placa Alferes José Lopes de Carvalho à Sra. Laís Santiago.</t>
   </si>
   <si>
     <t>12287</t>
   </si>
   <si>
     <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12287/pr_10_2026.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Honorário ao Sr. Marcelo Guilherme de Aro Ferreira.</t>
   </si>
   <si>
     <t>12292</t>
   </si>
   <si>
     <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12292/projeto_de_resolucao_diploma_jornalista.pdf</t>
   </si>
   <si>
     <t>Cria o Diploma Jornalista Júlio César de Melo Franco, para homenagear os profissionais de destaque na área de comunicação social cujo trabalho seja desenvolvido em prol da comunidade montesclarense.</t>
   </si>
   <si>
     <t>12297</t>
@@ -1296,125 +1776,365 @@
   <si>
     <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12401/projeto_de_resolucao_diploma_jornalista_cesar_de_melo_franco.pdf</t>
   </si>
   <si>
     <t>Concede o Diploma Jornalista Júlio César de Melo Franco, ao jornalista Theodomiro Paulino Corrêa.</t>
   </si>
   <si>
     <t>12406</t>
   </si>
   <si>
     <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12406/pr.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Honorário ao missionário e deputado Federal, sr. Eros Ferreira Biondini.</t>
   </si>
   <si>
     <t>12424</t>
   </si>
   <si>
     <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12424/pr.pdf</t>
   </si>
   <si>
     <t>Concede a Placa de Mérito em Inovação e Impacto Social à Fundação de Apoio ao Desenvolvimento do Ensino Superior do Norte de Minas - FADENOR e dá Outras Providências.</t>
   </si>
   <si>
+    <t>12452</t>
+  </si>
+  <si>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12452/pr_23_2026.pdf</t>
+  </si>
+  <si>
+    <t>Altera a Resolução de nº 12/2026, que cria o Diploma Jornalista Júlio César de Melo Franco.</t>
+  </si>
+  <si>
+    <t>12453</t>
+  </si>
+  <si>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12453/pr_24_2026.pdf</t>
+  </si>
+  <si>
+    <t>Concede Título de Cidadão Honorário ao Sr. Rômulo de Souza Lima.</t>
+  </si>
+  <si>
+    <t>12462</t>
+  </si>
+  <si>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12462/pr_25_2026.pdf</t>
+  </si>
+  <si>
+    <t>Concede Placa de Mérito em Inovação e Impacto Social à Santa Casa de Montes Claros.</t>
+  </si>
+  <si>
+    <t>12486</t>
+  </si>
+  <si>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12486/projeto_de_resolucao_placa_alferes_35_anos_supermercado_miranda.pdf</t>
+  </si>
+  <si>
+    <t>Concede Placa de Prata Alferes José Lopes de Carvalho ao Supermercado Miranda.</t>
+  </si>
+  <si>
+    <t>12490</t>
+  </si>
+  <si>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12490/pr.pdf</t>
+  </si>
+  <si>
+    <t>Concede Título de Cidadão Benemérito ao sr. Leandro Ivan Guedes.</t>
+  </si>
+  <si>
+    <t>12500</t>
+  </si>
+  <si>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12500/pr_01.pdf</t>
+  </si>
+  <si>
+    <t>Concede Placa Alferes José Lopes de Carvalho à Faculdade de Ciências Odontológicas.</t>
+  </si>
+  <si>
+    <t>12538</t>
+  </si>
+  <si>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12538/novo_-_projeto_assinado_-_cidadao_benemerito_marcos_vinicius.pdf</t>
+  </si>
+  <si>
+    <t>Concede Título de Cidadão Benemérito ao Sr. Marcos Vinícius Prates da Silva.</t>
+  </si>
+  <si>
+    <t>12544</t>
+  </si>
+  <si>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12544/pr.pdf</t>
+  </si>
+  <si>
+    <t>Concede a Placa Alferes José Lopes de Carvalho ao sr. Danilo Soares de Oliveira.</t>
+  </si>
+  <si>
+    <t>12546</t>
+  </si>
+  <si>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12546/pr._31.pdf</t>
+  </si>
+  <si>
+    <t>Concede Título de Cidadão Honorário ao sr. Domingos Sávio Campos Resende.</t>
+  </si>
+  <si>
+    <t>12556</t>
+  </si>
+  <si>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12556/pr_32_2026.pdf</t>
+  </si>
+  <si>
+    <t>Concede o Diploma Júlio César de Melo Franco a Sra. Rosilane Patrícia Silva.</t>
+  </si>
+  <si>
+    <t>12583</t>
+  </si>
+  <si>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12583/pr_33_2026.pdf</t>
+  </si>
+  <si>
+    <t>Concede Medalha Ivan José Lopes de Honra Montes Claros ao Sr. Adauto Marques Batista.</t>
+  </si>
+  <si>
+    <t>12588</t>
+  </si>
+  <si>
+    <t>Rena de Nova Esperança</t>
+  </si>
+  <si>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12588/projeto.pdf</t>
+  </si>
+  <si>
+    <t>Concede Título de Cidadão Honorário ao sr. Charles Campos Barros Júnior.</t>
+  </si>
+  <si>
+    <t>12591</t>
+  </si>
+  <si>
+    <t>FIN - FINANÇAS, ORÇAMENTO E TOMADA DE CONTAS</t>
+  </si>
+  <si>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12591/pr_35_2026.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre as contas do Município de Montes Claros (MG) referentes ao Exercício Financeiro de 2015.</t>
+  </si>
+  <si>
+    <t>12592</t>
+  </si>
+  <si>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12592/pr_36_2026.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre as contas do Município de Montes Claros (MG) referentes ao Exercício Financeiro de 2021.</t>
+  </si>
+  <si>
     <t>12308</t>
   </si>
   <si>
     <t>EM</t>
   </si>
   <si>
     <t>Emenda</t>
   </si>
   <si>
     <t>EDU - EDUCAÇÃO</t>
   </si>
   <si>
     <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12308/emenda_01_2026.pdf</t>
   </si>
   <si>
     <t>Emenda ao Projeto de Lei nº 26/2026 que Institui o Programa "Adote uma Escola" no município de Montes Claros/MG e estabelece suas diretrizes gerais.</t>
   </si>
   <si>
     <t>12368</t>
   </si>
   <si>
     <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12368/emenda.pdf</t>
   </si>
   <si>
     <t>Altera o parágrafo único do artigo 1º do Projeto de Lei nº 48/2026- Dispõe sobre a instalação de fraldários em praças e parques públicos a serem construídos ou que sofrerem reformas.</t>
   </si>
   <si>
+    <t>12549</t>
+  </si>
+  <si>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12549/emenda_03_2026.pdf</t>
+  </si>
+  <si>
+    <t>Emenda aditiva ao Substitutivo 01/2026 ao Projeto de Lei nº 69/2026.</t>
+  </si>
+  <si>
+    <t>12550</t>
+  </si>
+  <si>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12550/emenda_04_2026.pdf</t>
+  </si>
+  <si>
+    <t>Emenda modificativa ao Substitutivo 01/2026 ao Projeto de Lei nº 69/2026.</t>
+  </si>
+  <si>
+    <t>12551</t>
+  </si>
+  <si>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12551/emenda_05_2026.pdf</t>
+  </si>
+  <si>
+    <t>Emenda Aditiva ao Substitutivo 01/2026 ao Projeto de Lei nº 69/2026.</t>
+  </si>
+  <si>
+    <t>12552</t>
+  </si>
+  <si>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12552/emenda_06_2026.pdf</t>
+  </si>
+  <si>
+    <t>12553</t>
+  </si>
+  <si>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12553/emenda_07_2026.pdf</t>
+  </si>
+  <si>
+    <t>12554</t>
+  </si>
+  <si>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12554/emenda_08_2026.pdf</t>
+  </si>
+  <si>
+    <t>12555</t>
+  </si>
+  <si>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12555/emenda_09_2026.pdf</t>
+  </si>
+  <si>
+    <t>12558</t>
+  </si>
+  <si>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12558/emenda_10_2026.pdf</t>
+  </si>
+  <si>
+    <t>Emenda ao Substitutivo 01/2026 ao Projeto de Lei nº 69/2026.</t>
+  </si>
+  <si>
+    <t>12560</t>
+  </si>
+  <si>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12560/emenda_-_art_2_4.pdf</t>
+  </si>
+  <si>
+    <t>12561</t>
+  </si>
+  <si>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12561/emenda_-_art_2.pdf</t>
+  </si>
+  <si>
+    <t>Emenda Modificativa ao Substitutivo 01/2026 ao Projeto de Lei nº 69/2026.</t>
+  </si>
+  <si>
+    <t>12562</t>
+  </si>
+  <si>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12562/emenda_-_art_11_xi.pdf</t>
+  </si>
+  <si>
+    <t>12563</t>
+  </si>
+  <si>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12563/emenda_-_art_11.pdf</t>
+  </si>
+  <si>
+    <t>12564</t>
+  </si>
+  <si>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12564/emenda_-_art_16.pdf</t>
+  </si>
+  <si>
+    <t>12565</t>
+  </si>
+  <si>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12565/emenda_-_art_19.pdf</t>
+  </si>
+  <si>
+    <t>12566</t>
+  </si>
+  <si>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12566/emenda_-_art_41.pdf</t>
+  </si>
+  <si>
+    <t>12567</t>
+  </si>
+  <si>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12567/emenda_-_art_39.pdf</t>
+  </si>
+  <si>
     <t>12139</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12139/req_01_2026.pdf</t>
   </si>
   <si>
     <t>Que seja enviado ofício ao prefeito, Guilherme Guimarães, com cópia para a Secretaria de Infraestrutura e Planejamento Urbano, requerendo atenção e providências urgentes quanto aos problemas de drenagem pluvial no bairro Santo Inácio, especialmente na Rua Manoel Rodrigues Aquino, proximidades do nº 191.</t>
   </si>
   <si>
     <t>12140</t>
   </si>
   <si>
     <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12140/req_02_2026.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhado ao prefeito, Guilherme Guimarães, e ao Secretário de Infraestrutura e Planejamento Urbano, Vanderlino José da Silveira, solicitando providências quanto à instalação de sarjetas e valetas de drenagem destinadas à condução adequada das águas pluviais que incidem sobre o corpo estradal, bem como a recuperação da pavimentação asfáltica da BR-135, no trecho de acesso ao Distrito de Panorâmica.</t>
   </si>
   <si>
     <t>12141</t>
   </si>
   <si>
     <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12141/req_03_2026.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhado ao prefeito Guilherme Guimarães, solicitando que sejam realizados estudos técnicos de viabilidade para a instalação de cobertura na quadra poliesportiva da Praça Sidney Júnior, localizada no bairro Vila Exposição.</t>
   </si>
   <si>
     <t>12145</t>
   </si>
   <si>
     <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12145/req_04_2026.pdf</t>
   </si>
   <si>
     <t>Que seja enviado ofício ao Prefeito, Guilherme Guimarães, solicitando que sejam realizados serviços de alargamento de via, drenagem, recapeamento asfáltico e recuperação completa no trecho compreendido do Trevo do Villefort (Av. Leonel Beirão de Jesus) até a Avenida das Américas, abrangendo o percurso do bairro Maria Cândida ao bairro Dr. João Alves.</t>
   </si>
   <si>
     <t>12146</t>
   </si>
   <si>
-    <t>Rena de Nova Esperança</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12146/req_05_2026.pdf</t>
   </si>
   <si>
     <t>Que seja enviado ofício ao prefeito Guilherme Guimarães, com cópia para a presidente da Empresa Municipal de Serviços, Obras e Urbanização (ESURB), Maria Lúcia Pereira Ramos, solicitando o serviço de tapa-buracos para o distrito de Nova Esperança Claros/MG.</t>
   </si>
   <si>
     <t>12147</t>
   </si>
   <si>
     <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12147/req_06_2026.pdf</t>
   </si>
   <si>
     <t>Que seja enviado ofício ao Prefeito de Montes Claros, Sr. Guilherme Guimarães, solicitando à Secretaria Municipal de Educação a concessão de uniformes para os alunos da Rede Municipal de Ensino.</t>
   </si>
   <si>
     <t>12148</t>
   </si>
   <si>
     <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12148/req_07_2026.pdf</t>
   </si>
   <si>
     <t>Que seja enviado ofício ao prefeito de Montes Claros, Sr. Guilherme Guimarães, solicitando a reforma da Praça Capitão José Maria Rodrigues de Souza, no Bairro Morada do Sol, em frente a Igreja Católica Santa Clara.</t>
   </si>
   <si>
     <t>12149</t>
@@ -2028,488 +2748,377 @@
   <si>
     <t>Que seja enviado ofício ao Prefeito de Montes Claros, Guilherme Guimarães, solicitando a criação de uma estrutura específica dentro da Secretaria Municipal de Ambiente, Bem-Estar Animal e Sustentabilidade, destinada ao controle de natalidade de cães e gatos no município.</t>
   </si>
   <si>
     <t>12266</t>
   </si>
   <si>
     <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12266/08-_requerimento_magisterio.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhado ofício ao prefeito, Guilherme Guimarães, solicitando que sejam adotadas as providências necessárias à regulamentação, no âmbito do Município, da Lei nº 15.326/2026, a qual reconhece os auxiliares de docência da educação infantil como profissionais do magistério, assegurando-lhes os direitos inerentes à carreira, inclusive o acesso ao piso salarial profissional nacional do magistério.</t>
   </si>
   <si>
     <t>12268</t>
   </si>
   <si>
     <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12268/req_77_2026.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhado ao prefeito de Montes Claros, Guilherme Guimarães, e ao Coordenador do Departamento de Estradas de Rodagem do Estado de Minas Gerais - DER, Sr. Tibireça Pires Glória, solicitando a construção de uma baia de retorno na entrada do Distrito de Ermidinha, localizada na BR 135, altura do KM 319.</t>
   </si>
   <si>
     <t>12269</t>
   </si>
   <si>
-    <t>78</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12269/requerimento_assinado.pdf</t>
   </si>
   <si>
     <t>Encaminhando o Anteprojeto de Lei que institui, no âmbito do Município de Montes Claros, o Programa Municipal ‘’Farmácia + Perto".</t>
   </si>
   <si>
     <t>12270</t>
   </si>
   <si>
-    <t>79</t>
-[...1 lines deleted...]
-  <si>
     <t>SPM - SERVIÇOS PÚBLICOS MUNICIPAIS</t>
   </si>
   <si>
     <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12270/req_79_2026.pdf</t>
   </si>
   <si>
     <t>A Comissão de Serviços Públicos Municipais desta Casa vem, por meio deste, requerer que seja agendada Audiência Pública no dia 13 de março de 2026 (sexta-feira), 19:00 horas, no Plenário da sede da Câmara Municipal de Montes Claros, para debater sobre "Zoneamento do Loteamento Jardim Independência".</t>
   </si>
   <si>
     <t>12271</t>
   </si>
   <si>
-    <t>80</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12271/requerimento_06.pdf</t>
   </si>
   <si>
     <t>Requerer, após consulta ao Plenário, que seja encaminhada ao prefeito, Guilherme Guimarães, e ao Procurador-Geral do Município,  Danilo Soares, a proposta de Anteprojeto de Lei Complementar que “Dispõe sobre o Programa de Prorrogação da Licença Paternidade de que trata o art. 1º, inciso II, da Lei Federal nº 11.770, de 09 de Setembro de 2008, e altera a Lei Municipal nº 3.175, de 23 de Dezembro de 2003”.</t>
   </si>
   <si>
     <t>12272</t>
   </si>
   <si>
-    <t>81</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12272/req._002.pdf</t>
   </si>
   <si>
     <t>Solicita ao prefeito Guilherme Guimarães, a instalação de grades de proteção no canal/córrego localizado na Rua Francisco Azevedo, entre as residências nº 163 e 430-A, no bairro Vila Sion I, para a segurança de pedestres e veículos no local.</t>
   </si>
   <si>
     <t>12273</t>
   </si>
   <si>
-    <t>82</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12273/req._04.pdf</t>
   </si>
   <si>
     <t>Solicita ao prefeito Guilherme Guimarães e à Secretaria de Infraestrutura informações sobre o cronograma de execução das ordens de serviços para obras previstas na região do Grande Village.</t>
   </si>
   <si>
     <t>12274</t>
   </si>
   <si>
-    <t>83</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12274/req.pdf</t>
   </si>
   <si>
     <t>Que seja agendada Audiência Pública para o dia 18 de março de 2026, às 19h, com a pauta: A Campanha da Fraternidade 2026. Tema: Fraternidade e Moradia, Lema: "Ele veio morar entre nós." (Jo 1, 14).</t>
   </si>
   <si>
     <t>12275</t>
   </si>
   <si>
-    <t>84</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12275/req._09-03.pdf</t>
   </si>
   <si>
     <t>Solicita ao prefeito Guilherme Guimarães, a reforma e revitalização da praça principal do bairro São Geraldo II.</t>
   </si>
   <si>
     <t>12276</t>
   </si>
   <si>
-    <t>85</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12276/req._04.pdf</t>
   </si>
   <si>
     <t>Solicita ao prefeito Guilherme Guimarães, a realização de estudos técnicos e providências para a reforma e melhorias na infraestrutura da Escola Municipal Hilda Carvalho Mendes, no bairro Dr. João Alves, em especial à adequação dos banheiros .</t>
   </si>
   <si>
     <t>12278</t>
   </si>
   <si>
-    <t>86</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12278/req._05_ver..pdf</t>
   </si>
   <si>
     <t>Que seja enviado ofício ao prefeito Guilherme Guimarães, com cópia ao Secretário de Meio Ambiente, Fabiano Oliveira e à Secretária de Esportes, Juliana Peixoto, solicitando a construção de uma praça pública com a instalação de playground no bairro: Vila Telma.</t>
   </si>
   <si>
     <t>12279</t>
   </si>
   <si>
-    <t>87</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12279/req._pc.pdf</t>
   </si>
   <si>
     <t>Que seja enviado ofício ao prefeito Guilherme Guimarães, com cópia à Secretaria de Infraestrutura, solicitando prioridade de pavimentação e adequação na área destinada ao "Ponto Certo" (Unidade de Recebimento de Pequenos Volumes -URPV), no bairro Canelas.</t>
   </si>
   <si>
     <t>12281</t>
   </si>
   <si>
-    <t>88</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12281/req_88_2026.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhado ofício ao Excelentíssimo Senhor Prefeito de Montes Claros, Guilherme Guimarães, solicitando a construção de um Ponto Certo para o descarte de lixo e entulho no bairro Alcides Rabelo, com o objetivo de atender também os bairros adjacentes.</t>
   </si>
   <si>
     <t>12285</t>
   </si>
   <si>
-    <t>89</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12285/requerimento_08_implantacao_de_olho_vivo_nos_parques_municipais.pdf</t>
   </si>
   <si>
     <t>Que seja enviado ofício ao Prefeito de Montes Claros, Guilherme Guimarães, solicitando a instalação de câmeras do sistema de videomonitoramento “Olho Vivo” nos parques públicos do município de Montes Claros, em especial no Parque Municipal Milton Prates, Parque Sagarana, Parque Cândido Canela e Parque das Mangueiras.</t>
   </si>
   <si>
     <t>12288</t>
   </si>
   <si>
-    <t>90</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12288/requerimento_no5-assinado.pdf</t>
   </si>
   <si>
     <t>Solicita vistoria técnica e realização de obra de recuperação estrutural do pavimento nas Ruas 30 e 33, no bairro Santo Antônio II, neste município.</t>
   </si>
   <si>
     <t>12289</t>
   </si>
   <si>
-    <t>91</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12289/req_91_2026_-_02.pdf</t>
   </si>
   <si>
     <t>Que seja expedido ofício ao prefeito Guilherme Guimarães com a seguinte solicitação: analise da viabilidade de implementação do anteprojeto de lei, encaminhado em anexo, que Institui o Programa Recomeço Montes Claros e cria o Comité Gestor Intersetorial de Urgência, destinado à coordenação de ações integradas de atendimento, acolhimento e reinserção social da população em situação de rua.</t>
   </si>
   <si>
     <t>12290</t>
   </si>
   <si>
-    <t>92</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12290/req_92_2026.pdf</t>
   </si>
   <si>
     <t>Que seja expedido ofício ao prefeito Guilherme Guimarães, solicitando a criação de um programa municipal de apoio ao transporte para pacientes de baixa renda que têm consultas, exames e cirurgias marcados e acabam faltando por não poderem pagar a passagem.</t>
   </si>
   <si>
     <t>12291</t>
   </si>
   <si>
-    <t>93</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12291/requerimento_07.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhado ao Excelentíssimo Senhor Prefeito Municipal, Dr. Guilherme Augusto Guimarães de Oliveira, com cópia ao Procurador-Geral do Município, Dr. Danilo Soares de Oliveira, a ao Secretário Municipal de Educação, Sr. Charles Gutemberg Alencar, o Anteprojeto de Lei Complementar que “Dispõe sobre o Programa de Prorrogação da Licença Paternidade de que trata o art. 1º, inciso II, da Lei Federal nº 11.770, de 09 de Setembro de 2008, e altera a Lei Municipal nº 3.175, de 23 de Dezembro de 2003”.</t>
   </si>
   <si>
     <t>12293</t>
   </si>
   <si>
-    <t>94</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12293/req._06.pdf</t>
   </si>
   <si>
     <t>Solicita que seja enviado ofício ao prefeito, Guilherme Guimarães, com cópia ao Secretário de Infraestrutura, solicitando a construção de um salão de velório no bairro Monte Carmelo I.</t>
   </si>
   <si>
     <t>12294</t>
   </si>
   <si>
-    <t>95</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12294/req._iara.pdf</t>
   </si>
   <si>
     <t>Que seja agendada Audiência Pública para o dia 25 de Março de 2026, às 19h, tendo como pauta: "Caminhos para a construção de uma Educação Pública de qualidade e valorização dos trabalhadores em educação de Montes Claros."</t>
   </si>
   <si>
     <t>12295</t>
   </si>
   <si>
-    <t>96</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12295/req._35.pdf</t>
   </si>
   <si>
     <t>Que seja enviado ofício ao prefeito Guilherme Guimarães, solicitando o recapeamento asfáltico da rua José Brant Maia, bairro: Clarice Ataíde.</t>
   </si>
   <si>
     <t>12296</t>
   </si>
   <si>
-    <t>97</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12296/04-2026_av._dep._esteves_rodrigues_-_mercado_6.pdf</t>
   </si>
   <si>
     <t>Que seja expedido ofício ao prefeito Guilherme Guimarães, com cópia ao sr. Vinícius Pereira Santos, Presidente da MCTrans, para realização de estudo técnico e posterior intervenção na ponte de mão inglesa localizada em frente à antiga FACIT, na Av. Deputado Esteves Rodrigues, a fim de facilitar o acesso direto ao Mercado Municipal.</t>
   </si>
   <si>
     <t>12298</t>
   </si>
   <si>
-    <t>98</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12298/req.pdf</t>
   </si>
   <si>
     <t>Solicita que seja enviado ofício ao prefeito Guilherme Guimarães, com cópia à Secretaria de Infraestrutura, à Secretaria de Meio Ambiente e de Serviços Urbanos, solicitando a instalação de telas de sombreamento nas principais ruas do centro municipal do centro comercial do Município.</t>
   </si>
   <si>
     <t>12300</t>
   </si>
   <si>
-    <t>99</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12300/req_99_2026.pdf</t>
   </si>
   <si>
     <t>Que seja alterada para o dia 24 de abril de 2026, às 19h30min a Sessão Especial de Homenagem anteriormente aprovada no REQ 67/2026 para entrega de honraria – Título de Cidadão Honorário ao Ex-Deputado Federal Wadson Nathaniel Ribeiro, conforme Resolução nº 79/2025.</t>
   </si>
   <si>
     <t>12305</t>
   </si>
   <si>
-    <t>100</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12305/req_100_2026.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhado ao prefeito Municipal, Guilherme Guimarães, com cópia ao Procurador-Geral do Município, Dr. Danilo Soares de Oliveira, com cópia para o Secretário Municipal de Educação, Sr. Charles Gutemberg Alencar, o Anteprojeto de Lei Complementar que Altera a Lei nº 3.175, de 23 de Dezembro de 2003, para regulamentar a contratação temporária de professores no âmbito da Administração pública Municipal, e dá outras providências.</t>
   </si>
   <si>
     <t>12306</t>
   </si>
   <si>
-    <t>101</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12306/req_101_2026.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhado ofício ao prefeito, Guilherme Guimarães, ao Coordenador da 6º Coordenadoria Regional do DER/MG, Sr. Tibiriçá Pires Glória, e ao Comandante do 50º Batalhão da PMMG, Tenente-Coronel Helivelton Salvador Santana, solicitando a adoção de ações educativas e o reforço do patrulhamento na Estrada da Produção (LMG-657), com o objetivo de conscientizar pecuaristas e equinocultores acerca dos riscos e responsabilidades relacionados à presença de animais soltos nas vias públicas.</t>
   </si>
   <si>
     <t>12307</t>
   </si>
   <si>
-    <t>102</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12307/requerimento_270_assinado_-_reforma_da_praca_de_morro_vermelho.pdf</t>
   </si>
   <si>
     <t>Que seja expedido ofício ao prefeito Guilherme Guimarães, solicitando a reforma da praça localizada na Comunidade Rural de Morro Vermelho, neste Município.</t>
   </si>
   <si>
     <t>12309</t>
   </si>
   <si>
-    <t>103</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12309/requerimento_09_construcao_de_ubs_no_bairro_ibituruna.pdf</t>
   </si>
   <si>
     <t>Que seja enviado ofício ao prefeito Guilherme Guimarães, solicitando  a construção de uma Unidade Básica de Saúde (UBS) no bairro Ibituruna.</t>
   </si>
   <si>
     <t>12311</t>
   </si>
   <si>
-    <t>104</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12311/05-2026_centro_de_reabilitacao_fisica_e_fisioterapia.pdf</t>
   </si>
   <si>
     <t>Que seja expedido ofício ao prefeito Guilherme Guimarães, com cópia ao Ilmo. Sr. Eduardo Luiz da Silva, Secretário de Saúde, solicitando a adoção das medidas administrativas e técnicas necessárias para implantação de um Centro de Reabilitação Física e Fisioterapia na região do Grande Maracanã.</t>
   </si>
   <si>
     <t>12312</t>
   </si>
   <si>
-    <t>105</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12312/req_105_2026.pdf</t>
   </si>
   <si>
     <t>Que seja expedido ofício ao prefeito Guilherme Guimarães, solicitando a implantação de sistema moderno de segurança nas unidades da rede municipal de ensino, com a instalação de totens de monitoramento inteligente, equipados com câmeras, botão de pânico, comunicação direta com central de segurança e tecnologia de reconhecimento facial.</t>
   </si>
   <si>
     <t>12314</t>
   </si>
   <si>
-    <t>106</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12314/req._07.pdf</t>
   </si>
   <si>
     <t>Solicita ao prefeito Guilherme Guimarães, a implantação de um espaço de convivência destinado aos servidores públicos municipais, em local adequado nas dependências da antiga prefeitura.</t>
   </si>
   <si>
     <t>12315</t>
   </si>
   <si>
-    <t>107</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12315/req._05.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhado ofício ao prefeito Guilherme Guimarães com cópia ao presidente da MCTRANS, Vinícius Pereira, solicitando estudos técnicos para promover melhorias no fluxo de veículos da avenida Nossa Senhora de Fátima (trecho entre números: 700 e 1.200), no bairro: São Judas.</t>
   </si>
   <si>
     <t>12316</t>
   </si>
   <si>
-    <t>108</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12316/requerimento_08.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhada ao prefeito Municipal, Guilherme Guimarães, e ao Procurador-Geral do Município, Danilo Soares de Oliveira, com cópia para Secretaria Municipal de Administração, sra. Celeste Leite Froes, a proposta de Anteprojeto de Lei que “Altera a Lei Orgânica Municipal para reduzir a jornada de trabalho semanal”.</t>
   </si>
   <si>
     <t>12317</t>
   </si>
   <si>
-    <t>109</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12317/req._odair.pdf</t>
   </si>
   <si>
     <t>Solicita ao prefeito Guilherme Guimarães, a revitalização e abertura de uma travessia sobre o córrego localizado na rua C, bairro: Santo Antônio II.</t>
   </si>
   <si>
     <t>12318</t>
   </si>
   <si>
-    <t>110</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12318/req._iara.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhado ao prefeito Guilherme Guimarães, o Anteprojeto de Lei que institui a Política Municipal para a população migrante de Montes Claros, a ser implementada de forma transversal às políticas e serviços públicos em Montes Claros/MG.</t>
   </si>
   <si>
     <t>12320</t>
   </si>
   <si>
-    <t>111</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12320/req._57.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhado ofício ao prefeito Guilherme Guimarães, com cópia à Secretaria de Serviços Urbanos, solicitando a notificação dos proprietários de lotes vagos e/ou não identificados localizados no bairro Canelas, para que promovam a devida limpeza e manutenção desses imóveis, nos termos da legislação vigente.</t>
   </si>
   <si>
     <t>12327</t>
   </si>
   <si>
-    <t>112</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12327/requerimento_271_assinado_-_reforma_do_canteiro_central_da_av._penapolis.pdf</t>
   </si>
   <si>
     <t>Que seja expedido ofício ao prefeito Guilherme Guimarães, requerendo que seja realizado o recapeamento e a reforma do canteiro central da Avenida Penápolis no Bairro Jardim São Geraldo.</t>
   </si>
   <si>
     <t>12328</t>
   </si>
   <si>
-    <t>113</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12328/req_113_2026.pdf</t>
   </si>
   <si>
     <t>Requeiro a transformação da Sessão Ordinária do dia 23 de abril de 2026 em Sessão Especial, com início às 19 horas, destinada à solenidade de entrega da Medalha de Mérito Presidente Tancredo Neves ao Senhor Filipe Araújo Florêncio, nos termos do Projeto de Resolução nº 75, de 2025.</t>
   </si>
   <si>
     <t>12329</t>
   </si>
   <si>
-    <t>114</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12329/req..pdf</t>
   </si>
   <si>
     <t>Solicita ao poder Executivo, a realização de Reunião Institucional com os organizadores de corrida de rua do município para estruturar e instituir um Calendário oficial unificado de eventos.</t>
   </si>
   <si>
     <t>12330</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
     <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12330/req_odair.pdf</t>
   </si>
   <si>
     <t>Solicita ao prefeito Guilherme Guimarães, a reconstrução da estrutura da travessia sobre o Córrego localizado na rua 28, bairro Santo Antônio II.</t>
   </si>
   <si>
     <t>12331</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
     <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12331/req_116_2026.pdf</t>
@@ -3267,50 +3876,1139 @@
   <si>
     <t>12428</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
     <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12428/req._iara.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhado ao Cel. Alisson Veríssimo de Oliveira - Diretor Regional da 11ª RISP/ Polícia Penal, solicitando que seja apurada denúncia referente ao tratamento às pessoas privadas de liberdade do Presídio Alvorada em Montes Claros.</t>
   </si>
   <si>
     <t>12429</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
     <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12429/12-_requerimento_-_drenagem.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhado ofício ao prefeito Guilherme Guimarães e ao Secretário de Infraestrutura, Vanderlino José Silveira, solicitando que seja feito um plano municipal de drenagem de águas pluviais.</t>
   </si>
   <si>
+    <t>12433</t>
+  </si>
+  <si>
+    <t>181</t>
+  </si>
+  <si>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12433/req._008.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao prefeito Guilherme Guimarães, solicitando a vistoria técnica, bem como a adoção de medidas urgentes de contenção de erosão na Avenida Deputado Esteves Rodrigues, altura do nº 1.001, bairro: Todos os Santos.</t>
+  </si>
+  <si>
+    <t>12435</t>
+  </si>
+  <si>
+    <t>182</t>
+  </si>
+  <si>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12435/req_182_2026.pdf</t>
+  </si>
+  <si>
+    <t>Que seja encaminhado ofício ao Excelentíssimo Senhor Prefeito de Montes Claros, Guilherme Guimarães, solicitando a construção de Unidade de Saúde na comunidade Planalto Rural.</t>
+  </si>
+  <si>
+    <t>12436</t>
+  </si>
+  <si>
+    <t>183</t>
+  </si>
+  <si>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12436/req_183_2026.pdf</t>
+  </si>
+  <si>
+    <t>Que seja expedido ofício ao prefeito Guilherme Guimarães, solicitando a realização de chamamento público para credenciamento de academias, centros esportivos, estúdios de pilates  e demais espaços voltados à prática de atividade física no Município de Montes Claros, com o objetivo de ofertar descontos e condições especais aos servidores públicos municipais.</t>
+  </si>
+  <si>
+    <t>12437</t>
+  </si>
+  <si>
+    <t>184</t>
+  </si>
+  <si>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12437/req_184_2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicita instalação de pontos fixos (Ponto Certo) e adequados para o descarte de lixo nos seguintes locais: Bairro Nova Suíça, entre as Ruas P e Inglaterra; Bairro Independência I, entre as Ruas Padre Marinho e Guatemala.</t>
+  </si>
+  <si>
+    <t>12438</t>
+  </si>
+  <si>
+    <t>185</t>
+  </si>
+  <si>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12438/requerimento_274_assinado_-_drenagem_-_avenida_leonel_beirao_de_jesus.pdf</t>
+  </si>
+  <si>
+    <t>Que seja expedido ofício ao prefeito Guilherme Guimarães, requerendo que sejam adotadas providências urgentes para a realização de obra de drenagem adequada na via localizada em frente ao CEANORTE, especialmente no trecho que dá continuidade à Avenida Leonel Beirão de Jesus até a  Avenida das Américas.</t>
+  </si>
+  <si>
+    <t>12439</t>
+  </si>
+  <si>
+    <t>186</t>
+  </si>
+  <si>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12439/requerimento_15_limpeza_na_area_verde_no_bairro_barcelona_park.pdf</t>
+  </si>
+  <si>
+    <t>Que seja enviado ofício ao Prefeito de Montes Claros, Sr Guilherme Guimarães, com cópia ao secretário de meio ambiente, Sr. Fabiano Oliveira, solicitando para que seja feita a poda, roçada e limpeza na área verde, localizada na rua Francisco Anolino de Souza, em frente ao nº 51 e adjacências, no bairro: Barcelona Park.</t>
+  </si>
+  <si>
+    <t>12440</t>
+  </si>
+  <si>
+    <t>187</t>
+  </si>
+  <si>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12440/requerimento_15.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Prefeito Guilherme Guimarães, com cópia para o Procurador-Geral do Município, Drº Danilo Soares de Oliveira, e ao Diretor – Presidente da da MCTRANS, solicitando a implantação do Plano de Carreira para os servidores e o Concurso Público para recompor o quadro de pessoal da MCTRANS.</t>
+  </si>
+  <si>
+    <t>12441</t>
+  </si>
+  <si>
+    <t>188</t>
+  </si>
+  <si>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12441/req._odair.pdf</t>
+  </si>
+  <si>
+    <t>Que seja enviado ofício ao prefeito Guilherme Guimarães, solicitando a cobertura para a quadra de esportes localizada no bairro Santo Antônio, na praça Dra. Zilda Arns Neumann.</t>
+  </si>
+  <si>
+    <t>12442</t>
+  </si>
+  <si>
+    <t>189</t>
+  </si>
+  <si>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12442/req._eduardo.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao prefeito Guilherme Guimarães, a instalação de câmeras de monitoramento do sistema "Guardião dos Montes" na região do Residencial Portal dos Ipês.</t>
+  </si>
+  <si>
+    <t>12443</t>
+  </si>
+  <si>
+    <t>190</t>
+  </si>
+  <si>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12443/req._ceci.pdf</t>
+  </si>
+  <si>
+    <t>Que seja enviado ofício ao prefeito Guilherme Guimarães, com cópia ao Secretário de Segurança Integrada, sr. Járson Sebástian Ferreira, solicitando a instalação de câmera do Sistema "Olho Vivo" no canteiro central da Avenida Cula Mangabeira, em frente ao nº 1.131, para abranger o monitoramento da Avenida e da rua Cosme e Damião.</t>
+  </si>
+  <si>
+    <t>12444</t>
+  </si>
+  <si>
+    <t>191</t>
+  </si>
+  <si>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12444/req._pc.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao prefeito Guilherme Guimarães, a implantação de Centro de Convenções no município de Montes Claros, com estrutura adequada para sediar eventos de grande porte.</t>
+  </si>
+  <si>
+    <t>12445</t>
+  </si>
+  <si>
+    <t>192</t>
+  </si>
+  <si>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12445/10-2026_bases_samu-assinado.pdf</t>
+  </si>
+  <si>
+    <t>Requer seja expedido ofício ao sr. Gonsalo Antônio Mendes de Magalhães, Presidente do Consórcio Intermunicipal de saúde da Rede de Urgência do Norte de Minas (Cisrun), solicitando a instalação de uma base do SAMU no Distrito de Nova Esperança, às margens da BR-135, e outra na Estrada da Produção, visando à descentralização do serviço de urgência, bem como à prestação de atendimento mais célere à população local.</t>
+  </si>
+  <si>
+    <t>12447</t>
+  </si>
+  <si>
+    <t>193</t>
+  </si>
+  <si>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12447/01-_requerimento_-_aseb.pdf</t>
+  </si>
+  <si>
+    <t>Que seja encaminhado ofício ao prefeito Guilherme Guimarães, solicitando a adoção de providências administrativas e, se necessário, o encaminhamento de projeto de lei, visando atender às reivindicações dos profissionais ocupantes do cargo de Assistente de Secretaria da Educação Básica (ASEB).</t>
+  </si>
+  <si>
+    <t>12450</t>
+  </si>
+  <si>
+    <t>194</t>
+  </si>
+  <si>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12450/req_194_2026.pdf</t>
+  </si>
+  <si>
+    <t>Que seja encaminhado ofício ao prefeito, Guilherme Guimarães, solicitando o retorno do Programa Vale Verde, que oferece transporte coletivo gratuito à população aos domingos, no horário das 7h às 17h, com saída de diversos pontos da cidade e destino aos parques públicos municipais.</t>
+  </si>
+  <si>
+    <t>12451</t>
+  </si>
+  <si>
+    <t>195</t>
+  </si>
+  <si>
+    <t>FIN - FINANÇAS, ORÇAMENTO E TOMADA DE CONTAS, LJR - LEGISLAÇÃO, JUSTIÇA E REDAÇÃO</t>
+  </si>
+  <si>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12451/req_195_2026.pdf</t>
+  </si>
+  <si>
+    <t>Que seja transformada a Reunião Ordinária do dia 11 de junho de 2026 (quinta feira) em Audiência Pública a ser realizada às 08:00 horas, no Plenário da sede da Câmara Municipal, para debater sobre o Projeto de Lei nº 69/2026, que "Dispõe sobre as diretrizes para elaboração e execução da lei orçamentária para o exercício financeiro de 2027 e dá outras providências".</t>
+  </si>
+  <si>
+    <t>12456</t>
+  </si>
+  <si>
+    <t>196</t>
+  </si>
+  <si>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12456/req_196_2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicita estudo técnico e administrativo acerca da desapropriação do terreno localizado na Avenida João Batista Cordeiro, entre a Avenida Minas Gerais e Rua Doutor Dilson Godinho, no Bairro Renascença, com a finalidade de construção de um Ponto Certo e de uma praça pública destinada ao lazer e convivência da população.</t>
+  </si>
+  <si>
+    <t>12458</t>
+  </si>
+  <si>
+    <t>197</t>
+  </si>
+  <si>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12458/011-2026_-_solicitacao_do_projeto_conectmoc.pdf</t>
+  </si>
+  <si>
+    <t>Requer a expedição de ofício ao prefeito Guilherme Guimarães, solicitando a realização do estudo de viabilidade para a implantação do Projeto ConectMOC (internet gratuita) nas praças dos povoados e distritos do município de Montes Claros – MG.</t>
+  </si>
+  <si>
+    <t>12459</t>
+  </si>
+  <si>
+    <t>198</t>
+  </si>
+  <si>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12459/requerimento_16_construcao_de_playgrou_praca_rosa_mistica.pdf</t>
+  </si>
+  <si>
+    <t>Que seja enviado ofício ao Prefeito de Montes Claros, Sr. Guilherme Guimarães, solicitando a construção de um playground de madeira na Praça Ubaldino Assis, localizada no Bairro Jardim São Luiz, em frente à Igreja Rosa Mística.</t>
+  </si>
+  <si>
+    <t>12463</t>
+  </si>
+  <si>
+    <t>199</t>
+  </si>
+  <si>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12463/req_199_2026.pdf</t>
+  </si>
+  <si>
+    <t>Que seja encaminhado ofício ao prefeito Guilherme Guimarães, com cópia para a secretária de planejamento, orçamento e tecnologia, Priscila Batista Almeida, solicitando-lhes empenho no sentido viabilizar, através do Programa CONECTAMOC, a implantação de Wi-Fi gratuito nas praças dos Bairros Planalto e Esplanada, visando à inclusão digital nas comunidades.</t>
+  </si>
+  <si>
+    <t>12464</t>
+  </si>
+  <si>
+    <t>200</t>
+  </si>
+  <si>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12464/req_200_2026.pdf</t>
+  </si>
+  <si>
+    <t>Que seja expedido ofício ao prefeito Guilherme Guimarães, solicitando análise, juntamente com a empresa MOCBUS, da viabilidade de ampliação e adequação das linhas de transporte coletivo que atendem o bairro Jardim Primavera, especialmente com a inclusão de circulação de ônibus aos domingos, ampliação dos horários aos sábados e reforço da frota nos horários de maior movimento.</t>
+  </si>
+  <si>
+    <t>12466</t>
+  </si>
+  <si>
+    <t>201</t>
+  </si>
+  <si>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12466/req._crisost..pdf</t>
+  </si>
+  <si>
+    <t>Que seja enviado ofício ao prefeito Guilherme Guimarães, solicitando estudos em áreas do bairro Esplanada para fins de desapropriação e construção de um "Ponto Certo" para descarte de lixo.</t>
+  </si>
+  <si>
+    <t>12467</t>
+  </si>
+  <si>
+    <t>202</t>
+  </si>
+  <si>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12467/req._ceci.pdf</t>
+  </si>
+  <si>
+    <t>Que seja expedido ofício ao prefeito Guilherme Guimarães, com cópia ao secretário de Meio Ambiente, Fabiano Oliveira, solicitando a distribuição de ração para protetores de animais independentes, efetivamente cadastrados no município, conforme a Lei Municipal nº 5.785/2025.</t>
+  </si>
+  <si>
+    <t>12468</t>
+  </si>
+  <si>
+    <t>203</t>
+  </si>
+  <si>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12468/requerimento_16.pdf</t>
+  </si>
+  <si>
+    <t>Solicitar ao prefeito Guilherme Guimarães, autorizar o caminhão compactador de lixo, realizar a coleta do lixo domiciliar na Rua Meteoro (antiga Rua 48), no Bairro Cidade Industrial, bem como a instalação de uma lixeira em ponto estratégico na referida via.</t>
+  </si>
+  <si>
+    <t>12469</t>
+  </si>
+  <si>
+    <t>204</t>
+  </si>
+  <si>
+    <t>Cláudio Rodrigues, Marlus do Independência</t>
+  </si>
+  <si>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12469/req._claudio.pdf</t>
+  </si>
+  <si>
+    <t>Solicita que seja transformada em Reunião Especial e transferida para as 19h, a Reunião ordinária do dia 20 de agosto de 2026 (quinta-feira), para entrega do Diploma de Honra ao Mérito ao CONVENORTE.</t>
+  </si>
+  <si>
+    <t>12470</t>
+  </si>
+  <si>
+    <t>205</t>
+  </si>
+  <si>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12470/req._odair.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao prefeito Guilherme Guimarães, a instalação de semáforo no cruzamento da Avenida Olímpio Magalhães com a rua C, no bairro: Delfino Magalhães.</t>
+  </si>
+  <si>
+    <t>12471</t>
+  </si>
+  <si>
+    <t>206</t>
+  </si>
+  <si>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12471/req._rodrigo.pdf</t>
+  </si>
+  <si>
+    <t>Que seja expedido ofício ao prefeito Guilherme Guimarães, com cópia ao sr. Eduardo Luiz, Secretário de Saúde, e ao presidente da MCTRANS, Vinícius Pereira, solicitando atenção para que o município disponibilize veículo para o transporte sanitário eletivo de pacientes que realizam o tratamento de hemodiálise no município.</t>
+  </si>
+  <si>
+    <t>12472</t>
+  </si>
+  <si>
+    <t>207</t>
+  </si>
+  <si>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12472/req._carol.pdf</t>
+  </si>
+  <si>
+    <t>Que seja enviado ofício ao prefeito Guilherme Guimarães, solicitando adoção de medidas emergenciais quanto à erosão da calçada localizada na Avenida Itamar Caldeira Brant, altura do nº 160, Vila Ipiranga.</t>
+  </si>
+  <si>
+    <t>12473</t>
+  </si>
+  <si>
+    <t>208</t>
+  </si>
+  <si>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12473/req._iara.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao prefeito Guilherme Guimarães, providências para reforma urgente do banheiro público, com estrutura do fraldário na praça Dr. Carlos Versiane.</t>
+  </si>
+  <si>
+    <t>12474</t>
+  </si>
+  <si>
+    <t>209</t>
+  </si>
+  <si>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12474/req._pc.pdf</t>
+  </si>
+  <si>
+    <t>Que seja enviado ofício ao prefeito Guilherme Guimarães, com cópia à Secretaria da Fazenda e à Secretaria de Infraestrutura, solicitando providências para levantamento, conferência e regularização cadastral dos logradouros do Prolongamento Canelas (Canelas 2).</t>
+  </si>
+  <si>
+    <t>12475</t>
+  </si>
+  <si>
+    <t>210</t>
+  </si>
+  <si>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12475/projeto_tea_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Que seja encaminhado ofício ao prefeito Guilherme Guimarães, encaminhando o Anteprojeto para a criação do Programa de Apoio à Regulação Sensorial nas escolas de rede pública municipal de ensino para Estudantes com Transtorno de Espectro Autista (TEA), e dá outras providências.</t>
+  </si>
+  <si>
+    <t>12477</t>
+  </si>
+  <si>
+    <t>211</t>
+  </si>
+  <si>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12477/requerimento_17_solicita_acostamento_na_pista_ate_o_aeroporto-assinado.pdf</t>
+  </si>
+  <si>
+    <t>Que seja enviado ofício ao prefeito de Montes Claros, Sr. Guilherme Guimarães, reiterando a solicitação feita através do requerimento 26/2025, aprovado em 10 de junho de 2025, para que seja feito o acostamento das duas pistas de acesso ao aeroporto, a partir da Rotatória do Chinelão, seguindo pela Avenida Comandante João Milton, até o Aeroporto de Montes Claros - Mário Ribeiro.</t>
+  </si>
+  <si>
+    <t>12478</t>
+  </si>
+  <si>
+    <t>212</t>
+  </si>
+  <si>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12478/req._carol.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao prefeito Guilherme Guimarães, a realização de serviços de abertura da Rua Paranaíba, no trecho compreendido entre: a Avenida Francisco Peres e Rua Tocantis, no bairro Guarujá, bem como a pavimentação de toda a extensão da referida via pública.</t>
+  </si>
+  <si>
+    <t>12479</t>
+  </si>
+  <si>
+    <t>213</t>
+  </si>
+  <si>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12479/req._graca.pdf</t>
+  </si>
+  <si>
+    <t>Que seja encaminhado ofício ao prefeito Guilherme Guimarães, solicitando aumentar a quantidade de carros-pipa para o abastecimento de água para consumo humano na zona rural do município.</t>
+  </si>
+  <si>
+    <t>12482</t>
+  </si>
+  <si>
+    <t>214</t>
+  </si>
+  <si>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12482/req_214_2026.pdf</t>
+  </si>
+  <si>
+    <t>Que seja expedido ofício ao prefeito, Guilherme Guimarães, solicitando o recapeamento asfáltico em toda a extensão da Avenida Sidney Chaves.</t>
+  </si>
+  <si>
+    <t>12483</t>
+  </si>
+  <si>
+    <t>215</t>
+  </si>
+  <si>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12483/requerimento_18_substituicao_da_iluminacao_no_bairro_jardim_liberdade.pdf</t>
+  </si>
+  <si>
+    <t>Que seja enviado ofício ao prefeito de Montes Claros, Guilherme Guimarães, para que seja realizada a substituição dos atuais braços e luminárias pequenas por braços e luminárias maiores em todas as ruas do bairro Jardim Liberdade.</t>
+  </si>
+  <si>
+    <t>12484</t>
+  </si>
+  <si>
+    <t>216</t>
+  </si>
+  <si>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12484/requerimento_17.pdf</t>
+  </si>
+  <si>
+    <t>Que seja encaminhado o ofício ao prefeito Guilherme Guimarães, com cópia para o Secretário de Meio Ambiente, Fabiano de Oliveira, solicitando a criação de um Parque Municipal no Bairro Residencial Vitória I e II (no fundo da Escola Municipal Eva Cunegundes).</t>
+  </si>
+  <si>
+    <t>12485</t>
+  </si>
+  <si>
+    <t>217</t>
+  </si>
+  <si>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12485/req_217_2026.pdf</t>
+  </si>
+  <si>
+    <t>Que seja analisada a viabilidade de inclusão da comunidade de Samambaia no programa “ConectaMoc”, com a disponibilização de internet Wi-fi gratuita para a população local, especialmente na sede do conselho comunitário de Samambaia e nos espaços utilizados para realização da feira da agricultura familiar da comunidade.</t>
+  </si>
+  <si>
+    <t>12487</t>
+  </si>
+  <si>
+    <t>218</t>
+  </si>
+  <si>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12487/req_218_2026.pdf</t>
+  </si>
+  <si>
+    <t>Que seja encaminhado ofício ao Excelentíssimo Senhor Prefeito de Montes Claros, Guilherme Guimarães, solicitando alteração do Art. 1° da Lei nº 3.588, de junho de 2026, que "Institui gratificação, autoriza o Poder Executivo a concedê-la e dá outras providências". A presente solicitação tem por objetivo ampliar a concessão da gratificação prevista na referida lei.</t>
+  </si>
+  <si>
+    <t>12488</t>
+  </si>
+  <si>
+    <t>219</t>
+  </si>
+  <si>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12488/req._iara.pdf</t>
+  </si>
+  <si>
+    <t>Que seja expedido ofício ao prefeito Guilherme Guimarães, solicitando providências para a atualização da norma Regulamentadora nº 1 (NR - 1) que impacta a educação pública e particular em nosso pais.</t>
+  </si>
+  <si>
+    <t>12489</t>
+  </si>
+  <si>
+    <t>220</t>
+  </si>
+  <si>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12489/req._odair.pdf</t>
+  </si>
+  <si>
+    <t>Que seja enviado ofício ao prefeito Guilherme Guimarães, com cópia ao Secretário de Educação, Charles Gutemberg, solicitando a construção de um centro Municipal de Educação Infantil (CEMEI), incluindo a instalação de quadra Poliesportiva, para atender à região que integra os bairros: Jardim Alvorada e Sumaré.</t>
+  </si>
+  <si>
+    <t>12492</t>
+  </si>
+  <si>
+    <t>221</t>
+  </si>
+  <si>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12492/req._rodrigo.pdf</t>
+  </si>
+  <si>
+    <t>Que seja enviado ofício ao prefeito Guilherme Guimarães, com cópia ao sr. Vinícius Pereira, solicitando a instalação de faixa elevada na Avenida João XXIII, no bairro Santos Reis, entre os números: 2.106 a 2.204.</t>
+  </si>
+  <si>
+    <t>12493</t>
+  </si>
+  <si>
+    <t>222</t>
+  </si>
+  <si>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12493/req._eduardo.pdf</t>
+  </si>
+  <si>
+    <t>Que seja encaminhado ao prefeito Guilherme Guimarães, o Anteprojeto que dispõe sobre a instituição de benefício de gratuidade no transporte coletivo urbano municipal às mães, pais, tutores, curadores e responsáveis legais de pessoas com Transtorno do Espectro Autista (TEA) no âmbito do município de Montes Claros e dá outras providências.</t>
+  </si>
+  <si>
+    <t>12494</t>
+  </si>
+  <si>
+    <t>223</t>
+  </si>
+  <si>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12494/req._ailton.pdf</t>
+  </si>
+  <si>
+    <t>Que seja enviado ofício ao prefeito municipal e à MCTRANS, solicitando a realização de estudo técnico de tráfego e sinalização viária na Avenida Brasil, nº 522, bairro: Santa Lúcia, para regulamentação das áreas de estacionamento ao longo da via.</t>
+  </si>
+  <si>
+    <t>12496</t>
+  </si>
+  <si>
+    <t>224</t>
+  </si>
+  <si>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12496/req._ceci.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao prefeito Guilherme Guimarães, a regulamentação da Lei Municipal 5.948/2026 que dispõe sobre a proibição do manuseio, da utilização, da queima e da soltura de fogos de artifício de estampido, bem como de quaisquer artefatos pirotécnicos de efeito sonoro ruidoso no âmbito do Município de Montes Claros, considerando que a referida legislação entrará em vigor em meados do mês de julho do corrente ano.</t>
+  </si>
+  <si>
+    <t>12497</t>
+  </si>
+  <si>
+    <t>225</t>
+  </si>
+  <si>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12497/req._carol.pdf</t>
+  </si>
+  <si>
+    <t>Que seja enviado ofício ao prefeito Guilherme Guimarães, com cópia ao presidente da MCTRANS, Vinícius Pereira, solicitando viabilizar a implantação de redutores de velocidade ou semáforo na Avenida Minas Gerais, altura do número 923, entre os bairros: Floresta e JK.</t>
+  </si>
+  <si>
+    <t>12501</t>
+  </si>
+  <si>
+    <t>226</t>
+  </si>
+  <si>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12501/01-_requerimento_saude.pdf</t>
+  </si>
+  <si>
+    <t>Que seja encaminhado ofício ao prefeito de Guilherme Guimarães, solicitando a adoção de providências administrativas e, se necessário, o encaminhamento de projeto de lei, visando atender às reivindicações dos profissionais ocupantes do cargo de Técnicos de Enfermagem no município de Montes Claros.</t>
+  </si>
+  <si>
+    <t>12509</t>
+  </si>
+  <si>
+    <t>227</t>
+  </si>
+  <si>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12509/req_227_2026.pdf</t>
+  </si>
+  <si>
+    <t>Que seja encaminhado ofício ao prefeito de Montes Claros, Guilherme Guimarães, solicitando alteração do Art. 1° da Lei nº 3.588, de junho de 2006, que "Institui gratificação, autoriza o Poder Executivo a concedê-la e dá outras providências".</t>
+  </si>
+  <si>
+    <t>12510</t>
+  </si>
+  <si>
+    <t>228</t>
+  </si>
+  <si>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12510/12-2026_refeitorio.pdf</t>
+  </si>
+  <si>
+    <t>Que seja expedido ofício ao prefeito Guilherme Guimarães, para que sejam adotadas as providências necessárias para viabilizar a adaptação do plenário da antiga sede da Câmara Municipal, na Av. Dr. João Luiz de Almeida, transformando-o em refeitório destinado aos servidores públicos municipais.</t>
+  </si>
+  <si>
+    <t>12512</t>
+  </si>
+  <si>
+    <t>229</t>
+  </si>
+  <si>
+    <t>LJR - LEGISLAÇÃO, JUSTIÇA E REDAÇÃO</t>
+  </si>
+  <si>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12512/req_229_2026.pdf</t>
+  </si>
+  <si>
+    <t>Que seja transformada a Reunião Ordinária do dia 11 de junho de 2026 (quinta-feira) em Audiência Pública a ser realizada às 08:00 horas, no Plenário da sede da Câmara Municipal, para debater sobre o Substitutivo ao Projeto de Lei nº 69/2026, que "Dispõe sobre as diretrizes para elaboração e execução da lei orçamentária para o exercício financeiro de 2027 e dá outras providências".</t>
+  </si>
+  <si>
+    <t>12513</t>
+  </si>
+  <si>
+    <t>230</t>
+  </si>
+  <si>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12513/req_330_2026.pdf</t>
+  </si>
+  <si>
+    <t>Que seja encaminhado ofício ao prefeito Guilherme Augusto Guimarães, com cópia para o presidente da MCTrans, Vinícius Pereira Santos, solicitando estudo de viabilidade técnica para instalação de quebra-molas ou faixas elevadas na Avenida Governador Magalhães Pinto, entre as desembocaduras da Avenida Josefina Rabelo e Rua Joaquim Rabelo, no Trevo da Cowan, no Bairro Alcides Rabelo.</t>
+  </si>
+  <si>
+    <t>12514</t>
+  </si>
+  <si>
+    <t>231</t>
+  </si>
+  <si>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12514/requerimento_275_assinado_-_projeto_alysson_paolinelli.pdf</t>
+  </si>
+  <si>
+    <t>Que seja expedido ofício ao prefeito Guilherme Guimarães e ao Vice-prefeito,Otávio Rocha, solicitando que sejam adotadas as medidas necessárias para oportunizar às comunidades da Região Sul o acesso aos benefícios do Projeto Alysson Paolinelli, em parceria com a Secretária de Agricultura, Pecuária e Desenvolvimento Rural.</t>
+  </si>
+  <si>
+    <t>12515</t>
+  </si>
+  <si>
+    <t>232</t>
+  </si>
+  <si>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12515/requerimento_19_delimitacao_e_regulamentacao_das_areas_de_relevante_interesse_historico_ambiental_e_cultural.pdf</t>
+  </si>
+  <si>
+    <t>Que seja enviado ofício ao prefeito de Montes Claros, Guilherme Guimarães, para que sejam adotadas providências urgentes visando à identificação, delimitação e regulamentação das áreas de relevante interesse histórico, ambiental e cultural previstas no §3º do art. 2º da Lei Complementar nº 87, de 23 de dezembro de 2021.</t>
+  </si>
+  <si>
+    <t>12516</t>
+  </si>
+  <si>
+    <t>233</t>
+  </si>
+  <si>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12516/requerimento_18_2.pdf</t>
+  </si>
+  <si>
+    <t>Que seja solicitado ao prefeito Guilherme Guimarães, com cópia para o Secretário de Agricultura, Osmani Barbosa Neto, a realização de patrolamento e cascalhamento nas estradas rurais que dão acesso às comunidades de: Salto, Riacho do Meio e Bico da Pedra, localizadas neste município.</t>
+  </si>
+  <si>
+    <t>12517</t>
+  </si>
+  <si>
+    <t>234</t>
+  </si>
+  <si>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12517/req._igor.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao prefeito Guilherme Guimarães, que sejam adotadas medidas para revitalização e fortalecimento do comércio na área central Montes Claros, incluindo melhorias na infraestrutura urbana, revisão da política tributária municipal, reavaliação do sistema de estacionamento rotativo (área azul).</t>
+  </si>
+  <si>
+    <t>12518</t>
+  </si>
+  <si>
+    <t>235</t>
+  </si>
+  <si>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12518/req._eduardo.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao prefeito Guilherme Guimarães e ao secretário de saúde, Eduardo Luiz da Silva, a concessão de adicional por atividade especial aos profissionais do CAPS III (Centro de Atenção Psicossocial Helena Macedo), conforme Lei nº 3.331, de 23 de Junho de 2004.</t>
+  </si>
+  <si>
+    <t>12519</t>
+  </si>
+  <si>
+    <t>236</t>
+  </si>
+  <si>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12519/req._ceci.pdf</t>
+  </si>
+  <si>
+    <t>Que seja enviado ofício ao prefeito Guilherme Guimarães, com cópia ao secretário Eduardo Silva e ao secretário de Meio Ambiente, Fabiano Oliveira, solicitando a implantação de um Programa Municipal de Identificação e Microchipagem destinado aos animais comunitários existentes em espaços públicos.</t>
+  </si>
+  <si>
+    <t>12520</t>
+  </si>
+  <si>
+    <t>237</t>
+  </si>
+  <si>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12520/req._ailton.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao prefeito a ampliação emergencial do corpo clínico da UBS, UPA e hospitais da nossa cidade, em virtude do crescimento expressivo da demanda decorrente do surto de viroses que atingem nosso município.</t>
+  </si>
+  <si>
+    <t>12521</t>
+  </si>
+  <si>
+    <t>238</t>
+  </si>
+  <si>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12521/req._odair.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao prefeito Guilherme Guimarães, a limpeza e manutenção do Córrego das Tabuas, no bairro Santo Antônio II.</t>
+  </si>
+  <si>
+    <t>12523</t>
+  </si>
+  <si>
+    <t>239</t>
+  </si>
+  <si>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12523/req._iara.pdf</t>
+  </si>
+  <si>
+    <t>Que seja encaminhado ofício ao prefeito Guilherme Guimarães, solicitando a distribuição da carga horária do Supervisor Pedagógico do Município de Montes Claros garantindo o módulo II (ou hora-atividade), que é a parte da carga horária destinada a atividades para orientação do processo pedagógico.</t>
+  </si>
+  <si>
+    <t>12524</t>
+  </si>
+  <si>
+    <t>240</t>
+  </si>
+  <si>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12524/req._pc.pdf</t>
+  </si>
+  <si>
+    <t>Que seja encaminhado ofício ao prefeito Guilherme Guimarães, com cópia à Secretaria de Infraestrutura, solicitando a reforma e revitalização dos sanitários e vestiários do Ginásio Poliesportivo Presidente Tancredo Neves.</t>
+  </si>
+  <si>
+    <t>12527</t>
+  </si>
+  <si>
+    <t>241</t>
+  </si>
+  <si>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12527/15-_requerimento_jardim_oliveira_2.pdf</t>
+  </si>
+  <si>
+    <t>Que seja encaminhado ofício ao prefeito de Montes Claros/MG, Guilherme Guimarães, solicitando investimentos no  bairro Jardim Oliveira.</t>
+  </si>
+  <si>
+    <t>12531</t>
+  </si>
+  <si>
+    <t>242</t>
+  </si>
+  <si>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12531/requerimento_276_assinado_-_construcao_de_cemei_sao_norberto_e_santa_rafaela.pdf</t>
+  </si>
+  <si>
+    <t>Que seja expedido ofício ao Excelentíssimo Sr. Prefeito Guilherme Augusto Guimarães de Oliveira e ao Secretário de Educação Charles Gutemberg Alencar, requerendo que seja realizado estudos técnicos e a adoção das providências necessárias para a Construção de um CEMEI (Centro Municipal de Educação Infantil) para atender os bairros São Norberto e Santa Rafaela.</t>
+  </si>
+  <si>
+    <t>12532</t>
+  </si>
+  <si>
+    <t>243</t>
+  </si>
+  <si>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12532/requerimento_19.pdf</t>
+  </si>
+  <si>
+    <t>Que seja encaminhando o ofício ao prefeito de Montes Claros, Guilherme Guimarães, com cópia para a Secretaria Municipal Planejamento, Orçamento e Tecnologia, sra. Priscila Batista Almeida, solicitando estudo de viabilidade para implantação da internet gratuita na praça principal do distrito de São João da Vereda, dentro do Programa ConectaMoc.</t>
+  </si>
+  <si>
+    <t>12533</t>
+  </si>
+  <si>
+    <t>244</t>
+  </si>
+  <si>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12533/requerimento_13_-_sr._dinilton_pereira_da_costa..pdf</t>
+  </si>
+  <si>
+    <t>O vereador que a este subscreve, vem, por meio do presente, requerer, após consulta ao Plenário que a Sessão Ordinária do dia 25 de Junho de 2026 (quinta-feira), que seja transformada em Reunião Especial e transferida para o horário de 19:00, para entrega de Título De Cidadão Benemérito De Montes Claros ao Sr. Dinilton Pereira da Costa.</t>
+  </si>
+  <si>
+    <t>12534</t>
+  </si>
+  <si>
+    <t>245</t>
+  </si>
+  <si>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12534/req_245_2026.pdf</t>
+  </si>
+  <si>
+    <t>Que seja transformada em reunião especial a reunião ordinária do dia 16/07/2026 e transferida para o horário das 19:00 horas, objetivando a entrega do Titulo de Cidadão Benemérito ao Sr. Wilandell Neves Fernandes Rocha, conforme Projeto Resolução Nº. 69/2025.</t>
+  </si>
+  <si>
+    <t>12535</t>
+  </si>
+  <si>
+    <t>246</t>
+  </si>
+  <si>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12535/novo_assinado_-_requerimento_276_-_cemeis_sao_norberto_e_santa_rafaela.pdf</t>
+  </si>
+  <si>
+    <t>Que seja expedido ofício ao prefeito Guilherme Guimarães e ao Secretário de Educação, Charles Gutemberg Alencar, requerendo que seja realizado estudos técnicos e a adoção das providências necessárias para a Construção dos CEMEIS Santa Rafaela e São Norberto (Centro Municipal de Educação Infantil).</t>
+  </si>
+  <si>
+    <t>12536</t>
+  </si>
+  <si>
+    <t>247</t>
+  </si>
+  <si>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12536/requerimento_20_construcao_cobertura_parque.pdf</t>
+  </si>
+  <si>
+    <t>Que seja enviado ofício ao prefeito de Montes Claros, Sr. Guilherme Guimarães, reiterando solicitações anteriores para que seja construída a cobertura na quadra aberta do Parque Municipal Milton Prates, onde são executadas as atividades do Projeto Saúde aos Montes.</t>
+  </si>
+  <si>
+    <t>12539</t>
+  </si>
+  <si>
+    <t>248</t>
+  </si>
+  <si>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12539/req_248_2026.pdf</t>
+  </si>
+  <si>
+    <t>Que seja expedido ofício ao prefeito Guilherme Guimarães, solicitando viabilizar a realização de estudos, planejamento e posterior implantação de baias de ônibus, também conhecidas como paradas recuadas, nas principais avenidas, corredores viários e vias de maior fluxo de veículos do Município de Montes Claros.</t>
+  </si>
+  <si>
+    <t>12540</t>
+  </si>
+  <si>
+    <t>249</t>
+  </si>
+  <si>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12540/req.10.pdf</t>
+  </si>
+  <si>
+    <t>Que seja enviado ofício ao prefeito Guilherme Guimarães, com cópia ao Diretor do PROCON, Alexandre Braga, para que sejam orientados e promovam a devida divulgação junto aos organizadores de eventos socioculturais, bem como aos cinemas, teatros e estabelecimentos congêneres acerca da correta interpretação das leis municipais nº 4.383/2011, nº 4.645/2013 e nº 5.605/2023.</t>
+  </si>
+  <si>
+    <t>12541</t>
+  </si>
+  <si>
+    <t>250</t>
+  </si>
+  <si>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12541/req._ceci.pdf</t>
+  </si>
+  <si>
+    <t>Solicito ao prefeito Guilherme Guimarães, com cópia ao secretário de saúde, sr. Eduardo Silva, solicito a publicação dos dados de recolhimentos, apreensões, eutanásias, castrações, vacinações, vermifugações, devoluções de animais para a origem da apreensão e doações realizadas pelo Centro de Controle de Zoonoses (CCZ).</t>
+  </si>
+  <si>
+    <t>12542</t>
+  </si>
+  <si>
+    <t>251</t>
+  </si>
+  <si>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12542/req._pc.pdf</t>
+  </si>
+  <si>
+    <t>Que seja encaminhado ofício ao prefeito Guilherme Guimarães, com cópia à Secretaria de Esportes, solicitando a instalação de telas de fechamento lateral e alambrado esportivo no campo Terra Preta, no bairro Canelas II.</t>
+  </si>
+  <si>
+    <t>12543</t>
+  </si>
+  <si>
+    <t>252</t>
+  </si>
+  <si>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12543/req._eduardo.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao prefeito Guilherme Guimarães, a implantação do Programa ConectaMoc nas praças dos bairros: José Carlos de Lima, Maria Cãndida, Cristo Rei, Antônio Pimenta, Dr. João Alves e São Judas II.</t>
+  </si>
+  <si>
+    <t>12545</t>
+  </si>
+  <si>
+    <t>253</t>
+  </si>
+  <si>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12545/req._iara.pdf</t>
+  </si>
+  <si>
+    <t>Que seja encaminhado ao prefeito Guilherme Guimarães, anteprojeto para a criação do Programa Municipal de Orientação, apoio e atendimento aos pacientes, familiares e cuidadores dos portadores da Doença de Alzheimer e outras doenças neurodegenerativas.</t>
+  </si>
+  <si>
+    <t>12547</t>
+  </si>
+  <si>
+    <t>254</t>
+  </si>
+  <si>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12547/req._ailton.pdf</t>
+  </si>
+  <si>
+    <t>Solicita que seja transformada em Reunião Especial e transferida para às 19h, a Reunião Ordinária do dia 09 de Julho de 2026, para entrega do Título de Cidadã Honorária de Montes Claros à dra. Kárin Liliane de Lima Emmerich e Mendonça.</t>
+  </si>
+  <si>
+    <t>12548</t>
+  </si>
+  <si>
+    <t>255</t>
+  </si>
+  <si>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12548/16-_recesso.pdf</t>
+  </si>
+  <si>
+    <t>Que seja encaminhado ofício ao prefeito Guilherme Guimarães, bem como ao Secretário Municipal de Educação, Charles Gutemberg e ao Procurador Geral, Danilo Soares de Oliveira, solicitando que seja garantido o direito ao recesso escolar a todos os profissionais da educação da rede municipal de ensino, independentemente do cumprimento de acréscimo de 15 (quinze) minutos diários por turno, especialmente nos recessos previstos para os meses de Julho e Outubro do corrente ano e demais anos subsequentes.</t>
+  </si>
+  <si>
+    <t>12557</t>
+  </si>
+  <si>
+    <t>256</t>
+  </si>
+  <si>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12557/req_256_2026.pdf</t>
+  </si>
+  <si>
+    <t>Que seja enviado ofício ao Excelentíssimo Sr. Prefeito, Guilherme Guimarães, e para o Secretario Municipal de Saúde, Sr. Eduardo Luiz da Silva, solicitando a adoção das de providências para a Unidade de Saúde da Família (USF) Vila Sion.</t>
+  </si>
+  <si>
+    <t>12568</t>
+  </si>
+  <si>
+    <t>257</t>
+  </si>
+  <si>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12568/req_257_2026.pdf</t>
+  </si>
+  <si>
+    <t>Que seja encaminhado ofício ao Exmo. Sr. Prefeito de Montes Claros, Guilherme Guimarães, solicitando garantia da drenagem no bairro Vilas Campos, com atenção ao grave problema de drenagem entre a Rua Leoni Souto Mendes e a Rua Ismael Duarte.</t>
+  </si>
+  <si>
+    <t>12569</t>
+  </si>
+  <si>
+    <t>258</t>
+  </si>
+  <si>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12569/requerimento_20.pdf</t>
+  </si>
+  <si>
+    <t>Que seja encaminhando o ofício ao Excelentíssimo Senhor Prefeito de Montes Claros, Dr. Guilherme Augusto Guimarães de Oliveira, com cópia para a Secretaria de Esportes, Lazer e Juventude, Sra. Juliana Leonel Peixoto Dutra Peixoto, solicitando que sejam realizadas melhorais no campo de futebol de terra localizado na Rua 6 (seis) no Bairro Cidade Industrial (Próximo a Fundetec).</t>
+  </si>
+  <si>
+    <t>12570</t>
+  </si>
+  <si>
+    <t>259</t>
+  </si>
+  <si>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12570/req_259_2026.pdf</t>
+  </si>
+  <si>
+    <t>Que seja encaminhado ofício ao Excelentíssimo Senhor Prefeito de Montes Claros, Guilherme Guimarães, solicitando a reforma dos banheiros feminino e masculino localizados na Praça Doutor Carlos e no Calçadão Conrado Pereira (Praça de Esportes).</t>
+  </si>
+  <si>
+    <t>12571</t>
+  </si>
+  <si>
+    <t>260</t>
+  </si>
+  <si>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12571/req_260_2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao e Poder Executivo Municipal informações e esclarecimentos acerca da retirada do letreiro “Moc é o lugar”, instalado na entrada da cidade de Montes Claros, especialmente quanto aos motivos da retirada, à existência de eventual projeto de manutenção, reforma ou substituição, bem como à previsão para sua reinstalação no local.</t>
+  </si>
+  <si>
+    <t>12572</t>
+  </si>
+  <si>
+    <t>261</t>
+  </si>
+  <si>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12572/req_261_2026.pdf</t>
+  </si>
+  <si>
+    <t>Que seja expedido ofício ao Prefeito, Sr. Guilherme Augusto Guimarães, solicitando estudos e providências para o desmembramento da UBS Planalto I e III, bem como a criação de uma nova Unidade Básica de Saúde (UBS) destinada ao atendimento dos bairros Raul Lourenço, JK e Jardim Niemeye.</t>
+  </si>
+  <si>
+    <t>12573</t>
+  </si>
+  <si>
+    <t>262</t>
+  </si>
+  <si>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12573/requerimento_21_recapeamento_em_avenidas_do_morada_do_parque.pdf</t>
+  </si>
+  <si>
+    <t>Que seja enviado ofício ao prefeito de Montes Claros, Sr. Guilherme Guimarães, solicitando para que seja feito o recapeamento asfáltico na Avenida Nelson Viana, Avenida Olímpio Teixeira Guimarães e Avenida Mestra Rosa Chaves, localizadas no bairro Morada do Parque, neste município.</t>
+  </si>
+  <si>
+    <t>12574</t>
+  </si>
+  <si>
+    <t>263</t>
+  </si>
+  <si>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12574/requerimento_277_assinado_-_limpeza_do_corrego_da_av_vicente_guimaraes.pdf</t>
+  </si>
+  <si>
+    <t>Que seja expedido ofício ao Excelentíssimo Sr. Prefeito Guilherme Augusto Guimarães, requerendo que sejam adotadas as providências necessárias para averiguar e solucionar o problema relacionado ao forte mau cheiro proveniente do córrego localizado na Avenida Vicente Guimarães.</t>
+  </si>
+  <si>
+    <t>12575</t>
+  </si>
+  <si>
+    <t>264</t>
+  </si>
+  <si>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12575/req_264_2026.pdf</t>
+  </si>
+  <si>
+    <t>Que seja encaminhado expediente ao Excelentíssimo Senhor Prefeito de Montes Claros, solicitando a implantação de um Ponto certo ou Ecoponto para descarte adequado de resíduos sólidos na região do Grande Village, abrangendo os bairros da nossa região.</t>
+  </si>
+  <si>
+    <t>12578</t>
+  </si>
+  <si>
+    <t>265</t>
+  </si>
+  <si>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12578/req._pc.pdf</t>
+  </si>
+  <si>
+    <t>Que seja encaminhado ofício ao prefeito Guilherme Guimarães, com cópia ao Secretário de Desenvolvimento Econômico e Turismo, solicitando informações sobre a evolução da atividade empresarial na região central do município.</t>
+  </si>
+  <si>
+    <t>12579</t>
+  </si>
+  <si>
+    <t>266</t>
+  </si>
+  <si>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12579/req._rodrigo.pdf</t>
+  </si>
+  <si>
+    <t>Que seja enviado ofício ao prefeito Guilherme Guimarães, solicitando  que a programação dos shows musicais alusivos ao aniversário de Montes Claros que completa 169 anos, no próximo dia 03 de Julho, não fique restrita ao Parque de Exposições.</t>
+  </si>
+  <si>
+    <t>12580</t>
+  </si>
+  <si>
+    <t>267</t>
+  </si>
+  <si>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12580/req._eduardo.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao prefeito Guilherme Guimarães, a implantação do Programa CONECTAMOC na praça do Planalto, no bairro Planalto.</t>
+  </si>
+  <si>
+    <t>12581</t>
+  </si>
+  <si>
+    <t>268</t>
+  </si>
+  <si>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12581/req._carol.pdf</t>
+  </si>
+  <si>
+    <t>Que seja expedido ofício ao prefeito Guilherme Guimarães, encaminhando Anteprojeto de Lei que Estabelece a obrigatoriedade para os estabelecimentos da rede municipal de saúde de orientar e esclarecer às gestantes sobre os riscos e as consequências do procedimento abortivo.</t>
+  </si>
+  <si>
+    <t>12586</t>
+  </si>
+  <si>
+    <t>269</t>
+  </si>
+  <si>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12586/requerimento_comissao_educacao.pdf</t>
+  </si>
+  <si>
+    <t>Que seja agendada Audiência Pública, a realizar-se no dia 08 de julho de 2026 (quarta-feira), às 08h, no âmbito desta Casa Legislativa, com o seguinte tema: “Prestação de Contas da Educação – período de janeiro a maio de 2026”</t>
+  </si>
+  <si>
+    <t>12587</t>
+  </si>
+  <si>
+    <t>270</t>
+  </si>
+  <si>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12587/req_270_2026.pdf</t>
+  </si>
+  <si>
+    <t>Que seja agendada Audiência Pública a ser realizada no dia 08 de julho de 2026 (quarta-feira) a ser realizada às 08:00 horas, no Plenário da sede da Câmara Municipal, para debater sobre "Prestação de Contas da Educação - período de janeiro a maio de 2026".</t>
+  </si>
+  <si>
     <t>12171</t>
   </si>
   <si>
     <t>MOÇ</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
     <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12171/req.03.pdf</t>
   </si>
   <si>
     <t>Que seja enviada a Moção de Aplausos à Delegada Francielle Drumond e aos policiais da Delegacia de Homicídios de Montes Claros, em reconhecimento desta Casa Legislativa pelos relevantes serviços prestados à nossa comunidade.</t>
   </si>
   <si>
     <t>12232</t>
   </si>
   <si>
     <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12232/mocao.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhada Moção de Aplausos à Cientista Brasileira, Tatiana Sampaio, em reconhecimento à sua contribuição científica ao desenvolver pesquisa inovadora voltada ao tratamento da tetraplegia.</t>
   </si>
   <si>
     <t>12236</t>
@@ -3352,50 +5050,105 @@
     <t>12299</t>
   </si>
   <si>
     <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12299/mocao.pdf</t>
   </si>
   <si>
     <t>Encaminha a Moção de Repúdio às manifestações públicas, com conteúdo transfóbico e discriminatório, dirigidas à deputada federal Érika Hilton, presidente da Comissão de Defesa dos Direitos da Mulher da Câmara dos Deputados, ocorridas no município de Montes Claros.</t>
   </si>
   <si>
     <t>12313</t>
   </si>
   <si>
     <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12313/mocao.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhado ofício ao senador Davi Alcolumbre, Presidente do Senado Federal, manifestando o apoio institucional da Câmara Municipal de Montes Claros/MG ao Projeto de Lei nº 2531/2021, que institui o Piso Salarial Profissional Nacional para os profissionais da educação básica pública que exercem funções de apoio administrativo, técnico ou operacional.</t>
   </si>
   <si>
     <t>12394</t>
   </si>
   <si>
     <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12394/mocao_iara.pdf</t>
   </si>
   <si>
     <t>Que seja expedida Moção de pesar pelo falecimento de Sivaldo Ribeiro dos Santos, músico, poeta, ator, ativista político, filósofo e professor.</t>
+  </si>
+  <si>
+    <t>12585</t>
+  </si>
+  <si>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12585/mocao_de_aplausos_ok.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador Wilton Dias propõe que seja encaminhado Moção de Aplausos ao Cabo da Polícia Militar/MG, sr. Silvio Nunes Vieira, em reconhecimento aos relevantes serviços prestados à sociedade montes-clarense, especialmente pelo ato de bravura demonstrado no salvamento do casal que caiu de moto durante temporal em Montes Claros.</t>
+  </si>
+  <si>
+    <t>12505</t>
+  </si>
+  <si>
+    <t>SUB</t>
+  </si>
+  <si>
+    <t>Substitutivo</t>
+  </si>
+  <si>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12505/pl_ldo_2027_substitutivo_ass.pdf</t>
+  </si>
+  <si>
+    <t>Substitutivo ao Projeto de Lei nº 69, de 2026._x000D_
+Dispõe sobre as diretrizes para elaboração e execução da Lei Orçamentária para o exercício financeiro de 2027 e dá outras providências.</t>
+  </si>
+  <si>
+    <t>12511</t>
+  </si>
+  <si>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12511/substituvivo_emenda_a_lei_organica_previdencia_ass.pdf</t>
+  </si>
+  <si>
+    <t>Substitutivo à Proposta de Emenda à Lei Orgânica nº 02/2026._x000D_
+Altera os artigos 93 e 93-a da Lei Orgânica do Município de Montes Claros – Minas Gerais.</t>
+  </si>
+  <si>
+    <t>12529</t>
+  </si>
+  <si>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12529/substitutivo_pl_transposicao_recursos_estaduais_ass.pdf</t>
+  </si>
+  <si>
+    <t>Substitutivo ao Projeto de Lei nº 71, de 27 de abril de 2026._x000D_
+Autoriza o poder executivo a proceder a adequação e/ou a alteração do plano de transposição de recursos do Município e dá outras providências.</t>
+  </si>
+  <si>
+    <t>12530</t>
+  </si>
+  <si>
+    <t>http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12530/substitutivo_plc_-_altera_lei_complementar_08_conselhos_ass.pdf</t>
+  </si>
+  <si>
+    <t>Substitutivo ao Projeto de Lei Complementar nº 07, de 25 de maio de 2026._x000D_
+Altera dispositivos da Lei Complementar nº 008, de 11 de abril de 2006, para aperfeiçoar a governança do RPPS municipal, redefinindo a composição e o funcionamento dos conselhos deliberativo e fiscal do PREVMOC, e dá outras providências.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -3699,68 +5452,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12431/pelom_01_2026.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12161/plc_vencimento_agentes_2026_ass.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12242/plc_institui_a_escola_municipal_de_consumo_ass.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12277/plc.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12423/plc_ampliacao_cargos_operador_maquinas_pesadas_ass.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12430/plc_altera_a_lei_3720_-_v10_ass.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12135/pl_01_2026.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12137/pl_02_2026.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12138/pl_01.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12144/pl_04_2026.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12152/pl.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12153/pl_01.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12154/pl_02.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12155/pl_03.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12156/pl_04.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12157/pl_05.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12162/pl_plano_municipal_de_seguranca_ass.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12163/pl_altera_dispositivos_da_educacao_ass.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12164/pl_conveniadas_educacao_2026_ass.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12165/pl_fundo_politicas_penais_ass.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12166/pl_15_2026.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12167/pl.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12170/pl.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12172/pl.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12178/pl_19_2026.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12179/pl_20_2026.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12185/projeto_de_lei_do_bairro_jardim_olimpico_2.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12197/pl_denomina_complexo_esportivo_e_estadio_municipal_ass.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12198/pl_revoga_a_lei_5043_ass.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12199/pl_cessao_estado_de_minas_ief_cetas_ass.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12200/pl_25_2026.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12206/pl.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12207/pl_01.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12208/pl.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12209/pl.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12210/pl_30_2025.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12211/pl_31_2026.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12218/pl_32_2025.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12221/pl_33_2026.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12225/pl_34_2026.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12226/pl_35_2026.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12239/pl.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12241/pl_altera_a_lei_5891_ass.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12244/pl_38_2026.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12253/pl_39_2026.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12254/pl.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12258/pl.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12264/pl.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12283/pl_ponte_sebastiao_goncalves_dias.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12286/projeto_de_lei_-_denomina_avenida_dr._jamil_habib_curi.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12301/pl_45_2026.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12302/pl_46_2026.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12303/pl_47_2026.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12304/pl_48_2026.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12319/pl.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12321/pl_passe_livre_definitivo_ass.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12322/pl_convenio_unimontes_auditorio_ass.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12323/pl_altera_a_lei_5517_gratificacao_obras_ass.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12324/pl_altera_a_lei_5963_ass.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12325/pl_repasse_festas_de_agosto_ass.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12326/pl_55_2026.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12334/pl_17.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12337/projeto_de_lei_semana_prevencao_crimes_virtuais_crianca_adolescente.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12340/pl.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12343/pl_desafetacao_afetacao_ubs_alice_maia_ass.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12347/pl_altera_a_lei_5517_gratificacao_obras_ass.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12354/pl.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12356/pl_institui.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12371/pl_63_2026.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12386/pl.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12387/pl_discriminacao.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12388/pl_cotas.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12389/pl_utilizacao_da_praca_de_esportes_ass.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12390/pl_plano_de_cargos_e_salarios_gcm_moc_ass.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12391/pl_ldo_2027_ass.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12409/pl_reajuste_servidores_2026_ass.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12410/pl_transposicao_recursos_estaduais_ass.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12411/pl_desafetacao_e_alienacao_alice_maia_ass.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12412/pl_73_2026.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12417/projeto_de_utilidade_publica_associacao_rural_dos_moradores_do_recanto_eliah.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12421/projeto_de_lei_-_titulo_de_utilidade_publica_guardioes_da_causa_animal-assinado.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12426/pl_pc.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12432/pl.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12136/pr_01_2026.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12142/pr_02_2026.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12143/pr_03_2026.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12177/pr_04_2025.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12223/projeto_de_resolucao_cidadao_honorario_sr_wagner_barbosa_da_silveira.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12238/pr.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12267/pr_07_2026.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12282/projeto_de_resolucao_medalha_merito_ecologico_soter-assinado.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12284/pr_09_2026.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12287/pr_10_2026.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12292/projeto_de_resolucao_diploma_jornalista.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12297/pr.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12310/projeto_de_resolucao_cidada_honoraria_sra_maria_de_jesus_pereira_amaral.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12348/pr_14_2026.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12350/resolucao_benemeito_sr._luis_henrique_rodrigues_aquino_lopes.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12367/pr_16_2026.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12375/pr.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12395/projeto_resolucao_honorario.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12397/projeto_de_resolucao_de_diploma_de_honra_ao_merito.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12401/projeto_de_resolucao_diploma_jornalista_cesar_de_melo_franco.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12406/pr.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12424/pr.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12308/emenda_01_2026.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12368/emenda.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12139/req_01_2026.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12140/req_02_2026.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12141/req_03_2026.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12145/req_04_2026.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12146/req_05_2026.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12147/req_06_2026.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12148/req_07_2026.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12149/requerimento_01.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12150/req.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12151/req._01.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12158/req..pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12159/req..pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12160/01-_requerimento_anteprojeto_passe_livre.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12168/req._01.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12169/req._02.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12173/req._04.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12174/req._05.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12175/req._01.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12176/req_02.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12180/requerimento_02_2.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12181/req..pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12182/req._02.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12183/req_23_2026.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12184/req_24_2026.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12186/requerimento_268_construcao_da_ubs_morada_do_parque-assinado.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12187/req._01.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12188/req._02.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12189/req._03.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12190/ubs_-_vargem_grande.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12191/req._05.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12192/req._06.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12193/02-_requerimento_vale_alimentacao.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12194/req._07.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12195/req._08.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12196/02-_requerimento_vale_alimentacao.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12201/req_36_2026.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12202/requerimento_03_construcao_da_praca_alu_marques-assinado.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12203/req.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12204/03-_requerimento_nao_se_cale.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12205/req._11.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12212/req..pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12213/requerimento_04_recapeamento_av_olimpio_teixeira_e_tito_versiani.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12214/requerimento_03_2.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12215/req._13-02.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12216/req._52.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12217/05-_requerimento_quadra.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12219/req_47_2026.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12220/requerimento_05_construcao_de_ubs_no_bairro_sao_jose.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12222/req_49_2026.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12227/req_51_2026.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12228/req_52_2026.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12229/req_53_2026.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12230/anteprojeto_de_lei_6_23-02.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12231/requerimento_04.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12233/req._iara.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12234/req._eduardo.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12235/req._ceci.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12237/requerimento_po_de_giz.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12243/req.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12245/requerimento_269-_termino_da_obra_e_sinalizacao_ao_lado_ginasio_ana_lopes_morada_do_parque__assinado.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12246/requerimento_06_treinamento_do_agentes_do_gta_pelo_cetras.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12247/req._03.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12248/requerimento_no03_assinado.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12249/req_65_2026.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12250/req_66_2026.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12252/req._07.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12256/req._iara.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12257/requerimento_05_assinado.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12259/req..pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12260/req.04.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12261/req._15.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12262/req._54.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12263/requerimento_03-2026.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12265/requerimento_07_castramovel_para_a_semma.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12266/08-_requerimento_magisterio.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12268/req_77_2026.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12269/requerimento_assinado.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12270/req_79_2026.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12271/requerimento_06.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12272/req._002.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12273/req._04.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12274/req.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12275/req._09-03.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12276/req._04.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12278/req._05_ver..pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12279/req._pc.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12281/req_88_2026.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12285/requerimento_08_implantacao_de_olho_vivo_nos_parques_municipais.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12288/requerimento_no5-assinado.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12289/req_91_2026_-_02.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12290/req_92_2026.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12291/requerimento_07.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12293/req._06.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12294/req._iara.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12295/req._35.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12296/04-2026_av._dep._esteves_rodrigues_-_mercado_6.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12298/req.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12300/req_99_2026.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12305/req_100_2026.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12306/req_101_2026.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12307/requerimento_270_assinado_-_reforma_da_praca_de_morro_vermelho.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12309/requerimento_09_construcao_de_ubs_no_bairro_ibituruna.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12311/05-2026_centro_de_reabilitacao_fisica_e_fisioterapia.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12312/req_105_2026.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12314/req._07.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12315/req._05.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12316/requerimento_08.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12317/req._odair.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12318/req._iara.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12320/req._57.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12327/requerimento_271_assinado_-_reforma_do_canteiro_central_da_av._penapolis.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12328/req_113_2026.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12329/req..pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12330/req_odair.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12331/req_116_2026.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12332/req_117_2026.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12333/requerimento_10_arborizacao_da_avenida_dr._jamil_habib_curi.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12335/requerimento_272_assinado_-_reforma_da_quadra_de_riachinho.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12336/req_120_2026.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12338/req._iara.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12339/requerimento_09.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12341/req.ceci.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12342/req.02.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12344/req._08.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12345/req.59.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12346/06-2026_-_praca_da_vila_aurea.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12349/req_128_2026.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12351/requerimento_11_construcao_de_ubs_no_bairro_alcides_rabelo-assinado.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12352/requerimento__anteprojeto.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12353/req..pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12355/req._07.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12357/req._pc.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12358/req._60.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12359/req._rodrigo.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12360/req._iara.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12361/req._odair.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12362/req._ailton.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12363/req._eduardo.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12364/07-2026_-_redutor_de_velocidade_1_4_1_1.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12365/10-_requerimento_aumento.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12366/req._01.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12369/008-2026_-_faixa_para_pedestre_av._manoel_caribe_filho.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12370/req_144_2026.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12372/req_145_2026.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12373/requerimento_273_assinado_-_reforma_e_ampliacao_da_e._m._mariana_santos.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12374/req._006.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12376/requerimento_11__2026.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12377/requerimento_12_construcao_de_um_ponto_certo_morada_do_parque.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12378/11-_requerimento_audiencia_racismo.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12379/req._raimundo.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12380/req._ailton.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12381/req._05.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12382/req._6.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12383/req._07.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12384/req._eduardo.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12385/req._pc.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12392/requerimento_06.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12393/req._004.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12396/req._07.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12398/req._iara.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12399/requerimento_13_semaforo_na_av._tito_versiane_dos_anjos_e_avenida_castelar_prates.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12400/009-2026_-_construcao_de_ponte_av._monoel_caribe_filho.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12402/req_164_2026.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12403/req._igor.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12404/requerimento_12_2.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12405/ver._maria.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12407/re._rodrigo.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12408/req._11.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12413/req_170_2026.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12414/requerimento_14_reuniao_de_homenagem_ao_sr._jose_mansano_bauman.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12415/req_172_2026.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12416/req_173_2026.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12418/req._igor.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12419/requerimento_13_2.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12420/requerimento_273_assinado_-_audiencia_publica_-_saude_materna.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12422/req._rodrigo.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12425/cuidar_13.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12428/req._iara.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12429/12-_requerimento_-_drenagem.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12171/req.03.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12232/mocao.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12236/mocao_de_repudio.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12251/mocao_04_2026.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12255/mocao_de_aplausos.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12280/mocao_educacao.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12299/mocao.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12313/mocao.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12394/mocao_iara.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12431/pelom_01_2026.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12502/1._emenda_a_lei_organica_previdencia_ass.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12525/emenda_a_lo.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12161/plc_vencimento_agentes_2026_ass.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12242/plc_institui_a_escola_municipal_de_consumo_ass.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12277/plc.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12423/plc_ampliacao_cargos_operador_maquinas_pesadas_ass.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12430/plc_altera_a_lei_3720_-_v10_ass.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12480/plc_altera_auxiliar_de_docencia_ass.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12503/3._projeto_de_lei_-_conselhos_-_formatada_ok_ass.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12504/plc_altera_lei_complementar_08_modernizacao_do_regime_ass.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12528/plc_ampliacao_cargos_efetivos_diversos_ass.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12135/pl_01_2026.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12137/pl_02_2026.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12138/pl_01.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12144/pl_04_2026.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12152/pl.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12153/pl_01.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12154/pl_02.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12155/pl_03.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12156/pl_04.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12157/pl_05.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12162/pl_plano_municipal_de_seguranca_ass.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12163/pl_altera_dispositivos_da_educacao_ass.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12164/pl_conveniadas_educacao_2026_ass.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12165/pl_fundo_politicas_penais_ass.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12166/pl_15_2026.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12167/pl.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12170/pl.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12172/pl.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12178/pl_19_2026.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12179/pl_20_2026.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12185/projeto_de_lei_do_bairro_jardim_olimpico_2.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12197/pl_denomina_complexo_esportivo_e_estadio_municipal_ass.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12198/pl_revoga_a_lei_5043_ass.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12199/pl_cessao_estado_de_minas_ief_cetas_ass.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12200/pl_25_2026.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12206/pl.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12207/pl_01.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12208/pl.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12209/pl.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12210/pl_30_2025.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12211/pl_31_2026.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12218/pl_32_2025.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12221/pl_33_2026.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12225/pl_34_2026.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12226/pl_35_2026.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12239/pl.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12241/pl_altera_a_lei_5891_ass.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12244/pl_38_2026.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12253/pl_39_2026.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12254/pl.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12258/pl.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12264/pl.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12283/pl_ponte_sebastiao_goncalves_dias.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12286/projeto_de_lei_-_denomina_avenida_dr._jamil_habib_curi.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12301/pl_45_2026.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12302/pl_46_2026.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12303/pl_47_2026.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12304/pl_48_2026.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12319/pl.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12321/pl_passe_livre_definitivo_ass.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12322/pl_convenio_unimontes_auditorio_ass.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12323/pl_altera_a_lei_5517_gratificacao_obras_ass.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12324/pl_altera_a_lei_5963_ass.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12325/pl_repasse_festas_de_agosto_ass.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12326/pl_55_2026.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12334/pl_17.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12337/projeto_de_lei_semana_prevencao_crimes_virtuais_crianca_adolescente.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12340/pl.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12343/pl_desafetacao_afetacao_ubs_alice_maia_ass.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12347/pl_altera_a_lei_5517_gratificacao_obras_ass.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12354/pl.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12356/pl_institui.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12371/pl_63_2026.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12386/pl.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12387/pl_discriminacao.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12388/pl_cotas.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12389/pl_utilizacao_da_praca_de_esportes_ass.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12390/pl_plano_de_cargos_e_salarios_gcm_moc_ass.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12391/pl_ldo_2027_ass.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12409/pl_reajuste_servidores_2026_ass.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12410/pl_transposicao_recursos_estaduais_ass.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12411/pl_desafetacao_e_alienacao_alice_maia_ass.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12412/pl_73_2026.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12417/projeto_de_utilidade_publica_associacao_rural_dos_moradores_do_recanto_eliah.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12421/projeto_de_lei_-_titulo_de_utilidade_publica_guardioes_da_causa_animal-assinado.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12426/pl_pc.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12432/pl.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12434/projeto_de_utilidade_publica_associacao_de_montes_claros.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12446/pl_lei_incentivo_uti_pediatrica_2026_ass.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12448/pl.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12449/pl.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12454/pl_82_2026.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12455/pl.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12457/pl.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12460/pl_85_2026.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12461/pl_86_2026.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12465/pl.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12476/pl_88_2025.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12481/pl_89_2026.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12491/pl.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12495/pl_01.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12498/pl_02.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12499/pl_03.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12507/pl_94_2026.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12508/pl_95_2026.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12506/pl_-_terreiro.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12522/pl.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12526/pl_cria_e_denomina_cemeis_e_altera_a_lei_3616_ass.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12537/projeto_de_lei_do_bairro_jardim_primavera.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12559/pl.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12576/pl_2026.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12577/pl_pc.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12582/pl_cria_o_programa_passe_especial_ass.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12584/pl_104_2026.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12589/pl.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12590/pl.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12593/pl_107_2026.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12594/pl_concede_autorizacao_legislativa_vila_mauricieia_elza_ass.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12595/pl_parceria_comunidades_terapeuticas_2026_ass.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12596/pl_repasse_conveniadas_de_assistencia_2026_ass.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12597/pl_repasse_sociedade_rural_2026_ass.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12598/pl_repasse_aci_2026_ass.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12599/pl_repasse_rosa_mistica_2026_ass.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12600/pl_farmagro.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12136/pr_01_2026.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12142/pr_02_2026.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12143/pr_03_2026.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12177/pr_04_2025.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12223/projeto_de_resolucao_cidadao_honorario_sr_wagner_barbosa_da_silveira.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12238/pr.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12267/pr_07_2026.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12282/projeto_de_resolucao_medalha_merito_ecologico_soter-assinado.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12284/pr_09_2026.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12287/pr_10_2026.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12292/projeto_de_resolucao_diploma_jornalista.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12297/pr.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12310/projeto_de_resolucao_cidada_honoraria_sra_maria_de_jesus_pereira_amaral.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12348/pr_14_2026.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12350/resolucao_benemeito_sr._luis_henrique_rodrigues_aquino_lopes.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12367/pr_16_2026.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12375/pr.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12395/projeto_resolucao_honorario.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12397/projeto_de_resolucao_de_diploma_de_honra_ao_merito.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12401/projeto_de_resolucao_diploma_jornalista_cesar_de_melo_franco.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12406/pr.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12424/pr.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12452/pr_23_2026.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12453/pr_24_2026.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12462/pr_25_2026.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12486/projeto_de_resolucao_placa_alferes_35_anos_supermercado_miranda.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12490/pr.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12500/pr_01.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12538/novo_-_projeto_assinado_-_cidadao_benemerito_marcos_vinicius.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12544/pr.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12546/pr._31.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12556/pr_32_2026.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12583/pr_33_2026.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12588/projeto.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12591/pr_35_2026.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12592/pr_36_2026.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12308/emenda_01_2026.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12368/emenda.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12549/emenda_03_2026.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12550/emenda_04_2026.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12551/emenda_05_2026.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12552/emenda_06_2026.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12553/emenda_07_2026.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12554/emenda_08_2026.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12555/emenda_09_2026.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12558/emenda_10_2026.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12560/emenda_-_art_2_4.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12561/emenda_-_art_2.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12562/emenda_-_art_11_xi.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12563/emenda_-_art_11.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12564/emenda_-_art_16.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12565/emenda_-_art_19.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12566/emenda_-_art_41.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12567/emenda_-_art_39.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12139/req_01_2026.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12140/req_02_2026.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12141/req_03_2026.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12145/req_04_2026.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12146/req_05_2026.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12147/req_06_2026.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12148/req_07_2026.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12149/requerimento_01.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12150/req.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12151/req._01.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12158/req..pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12159/req..pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12160/01-_requerimento_anteprojeto_passe_livre.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12168/req._01.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12169/req._02.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12173/req._04.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12174/req._05.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12175/req._01.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12176/req_02.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12180/requerimento_02_2.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12181/req..pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12182/req._02.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12183/req_23_2026.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12184/req_24_2026.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12186/requerimento_268_construcao_da_ubs_morada_do_parque-assinado.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12187/req._01.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12188/req._02.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12189/req._03.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12190/ubs_-_vargem_grande.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12191/req._05.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12192/req._06.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12193/02-_requerimento_vale_alimentacao.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12194/req._07.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12195/req._08.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12196/02-_requerimento_vale_alimentacao.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12201/req_36_2026.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12202/requerimento_03_construcao_da_praca_alu_marques-assinado.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12203/req.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12204/03-_requerimento_nao_se_cale.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12205/req._11.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12212/req..pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12213/requerimento_04_recapeamento_av_olimpio_teixeira_e_tito_versiani.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12214/requerimento_03_2.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12215/req._13-02.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12216/req._52.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12217/05-_requerimento_quadra.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12219/req_47_2026.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12220/requerimento_05_construcao_de_ubs_no_bairro_sao_jose.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12222/req_49_2026.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12227/req_51_2026.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12228/req_52_2026.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12229/req_53_2026.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12230/anteprojeto_de_lei_6_23-02.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12231/requerimento_04.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12233/req._iara.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12234/req._eduardo.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12235/req._ceci.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12237/requerimento_po_de_giz.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12243/req.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12245/requerimento_269-_termino_da_obra_e_sinalizacao_ao_lado_ginasio_ana_lopes_morada_do_parque__assinado.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12246/requerimento_06_treinamento_do_agentes_do_gta_pelo_cetras.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12247/req._03.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12248/requerimento_no03_assinado.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12249/req_65_2026.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12250/req_66_2026.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12252/req._07.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12256/req._iara.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12257/requerimento_05_assinado.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12259/req..pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12260/req.04.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12261/req._15.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12262/req._54.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12263/requerimento_03-2026.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12265/requerimento_07_castramovel_para_a_semma.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12266/08-_requerimento_magisterio.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12268/req_77_2026.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12269/requerimento_assinado.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12270/req_79_2026.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12271/requerimento_06.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12272/req._002.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12273/req._04.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12274/req.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12275/req._09-03.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12276/req._04.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12278/req._05_ver..pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12279/req._pc.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12281/req_88_2026.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12285/requerimento_08_implantacao_de_olho_vivo_nos_parques_municipais.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12288/requerimento_no5-assinado.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12289/req_91_2026_-_02.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12290/req_92_2026.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12291/requerimento_07.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12293/req._06.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12294/req._iara.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12295/req._35.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12296/04-2026_av._dep._esteves_rodrigues_-_mercado_6.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12298/req.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12300/req_99_2026.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12305/req_100_2026.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12306/req_101_2026.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12307/requerimento_270_assinado_-_reforma_da_praca_de_morro_vermelho.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12309/requerimento_09_construcao_de_ubs_no_bairro_ibituruna.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12311/05-2026_centro_de_reabilitacao_fisica_e_fisioterapia.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12312/req_105_2026.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12314/req._07.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12315/req._05.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12316/requerimento_08.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12317/req._odair.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12318/req._iara.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12320/req._57.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12327/requerimento_271_assinado_-_reforma_do_canteiro_central_da_av._penapolis.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12328/req_113_2026.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12329/req..pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12330/req_odair.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12331/req_116_2026.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12332/req_117_2026.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12333/requerimento_10_arborizacao_da_avenida_dr._jamil_habib_curi.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12335/requerimento_272_assinado_-_reforma_da_quadra_de_riachinho.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12336/req_120_2026.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12338/req._iara.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12339/requerimento_09.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12341/req.ceci.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12342/req.02.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12344/req._08.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12345/req.59.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12346/06-2026_-_praca_da_vila_aurea.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12349/req_128_2026.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12351/requerimento_11_construcao_de_ubs_no_bairro_alcides_rabelo-assinado.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12352/requerimento__anteprojeto.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12353/req..pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12355/req._07.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12357/req._pc.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12358/req._60.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12359/req._rodrigo.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12360/req._iara.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12361/req._odair.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12362/req._ailton.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12363/req._eduardo.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12364/07-2026_-_redutor_de_velocidade_1_4_1_1.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12365/10-_requerimento_aumento.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12366/req._01.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12369/008-2026_-_faixa_para_pedestre_av._manoel_caribe_filho.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12370/req_144_2026.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12372/req_145_2026.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12373/requerimento_273_assinado_-_reforma_e_ampliacao_da_e._m._mariana_santos.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12374/req._006.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12376/requerimento_11__2026.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12377/requerimento_12_construcao_de_um_ponto_certo_morada_do_parque.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12378/11-_requerimento_audiencia_racismo.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12379/req._raimundo.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12380/req._ailton.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12381/req._05.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12382/req._6.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12383/req._07.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12384/req._eduardo.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12385/req._pc.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12392/requerimento_06.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12393/req._004.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12396/req._07.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12398/req._iara.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12399/requerimento_13_semaforo_na_av._tito_versiane_dos_anjos_e_avenida_castelar_prates.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12400/009-2026_-_construcao_de_ponte_av._monoel_caribe_filho.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12402/req_164_2026.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12403/req._igor.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12404/requerimento_12_2.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12405/ver._maria.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12407/re._rodrigo.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12408/req._11.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12413/req_170_2026.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12414/requerimento_14_reuniao_de_homenagem_ao_sr._jose_mansano_bauman.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12415/req_172_2026.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12416/req_173_2026.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12418/req._igor.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12419/requerimento_13_2.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12420/requerimento_273_assinado_-_audiencia_publica_-_saude_materna.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12422/req._rodrigo.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12425/cuidar_13.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12428/req._iara.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12429/12-_requerimento_-_drenagem.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12433/req._008.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12435/req_182_2026.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12436/req_183_2026.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12437/req_184_2026.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12438/requerimento_274_assinado_-_drenagem_-_avenida_leonel_beirao_de_jesus.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12439/requerimento_15_limpeza_na_area_verde_no_bairro_barcelona_park.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12440/requerimento_15.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12441/req._odair.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12442/req._eduardo.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12443/req._ceci.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12444/req._pc.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12445/10-2026_bases_samu-assinado.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12447/01-_requerimento_-_aseb.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12450/req_194_2026.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12451/req_195_2026.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12456/req_196_2026.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12458/011-2026_-_solicitacao_do_projeto_conectmoc.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12459/requerimento_16_construcao_de_playgrou_praca_rosa_mistica.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12463/req_199_2026.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12464/req_200_2026.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12466/req._crisost..pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12467/req._ceci.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12468/requerimento_16.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12469/req._claudio.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12470/req._odair.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12471/req._rodrigo.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12472/req._carol.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12473/req._iara.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12474/req._pc.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12475/projeto_tea_assinado.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12477/requerimento_17_solicita_acostamento_na_pista_ate_o_aeroporto-assinado.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12478/req._carol.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12479/req._graca.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12482/req_214_2026.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12483/requerimento_18_substituicao_da_iluminacao_no_bairro_jardim_liberdade.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12484/requerimento_17.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12485/req_217_2026.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12487/req_218_2026.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12488/req._iara.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12489/req._odair.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12492/req._rodrigo.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12493/req._eduardo.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12494/req._ailton.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12496/req._ceci.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12497/req._carol.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12501/01-_requerimento_saude.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12509/req_227_2026.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12510/12-2026_refeitorio.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12512/req_229_2026.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12513/req_330_2026.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12514/requerimento_275_assinado_-_projeto_alysson_paolinelli.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12515/requerimento_19_delimitacao_e_regulamentacao_das_areas_de_relevante_interesse_historico_ambiental_e_cultural.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12516/requerimento_18_2.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12517/req._igor.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12518/req._eduardo.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12519/req._ceci.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12520/req._ailton.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12521/req._odair.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12523/req._iara.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12524/req._pc.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12527/15-_requerimento_jardim_oliveira_2.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12531/requerimento_276_assinado_-_construcao_de_cemei_sao_norberto_e_santa_rafaela.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12532/requerimento_19.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12533/requerimento_13_-_sr._dinilton_pereira_da_costa..pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12534/req_245_2026.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12535/novo_assinado_-_requerimento_276_-_cemeis_sao_norberto_e_santa_rafaela.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12536/requerimento_20_construcao_cobertura_parque.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12539/req_248_2026.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12540/req.10.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12541/req._ceci.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12542/req._pc.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12543/req._eduardo.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12545/req._iara.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12547/req._ailton.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12548/16-_recesso.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12557/req_256_2026.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12568/req_257_2026.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12569/requerimento_20.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12570/req_259_2026.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12571/req_260_2026.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12572/req_261_2026.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12573/requerimento_21_recapeamento_em_avenidas_do_morada_do_parque.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12574/requerimento_277_assinado_-_limpeza_do_corrego_da_av_vicente_guimaraes.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12575/req_264_2026.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12578/req._pc.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12579/req._rodrigo.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12580/req._eduardo.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12581/req._carol.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12586/requerimento_comissao_educacao.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12587/req_270_2026.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12171/req.03.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12232/mocao.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12236/mocao_de_repudio.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12251/mocao_04_2026.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12255/mocao_de_aplausos.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12280/mocao_educacao.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12299/mocao.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12313/mocao.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12394/mocao_iara.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12585/mocao_de_aplausos_ok.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12505/pl_ldo_2027_substitutivo_ass.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12511/substituvivo_emenda_a_lei_organica_previdencia_ass.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12529/substitutivo_pl_transposicao_recursos_estaduais_ass.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesclaros.mg.leg.br/media/sapl/public/materialegislativa/2026/12530/substitutivo_plc_-_altera_lei_complementar_08_conselhos_ass.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H296"/>
+  <dimension ref="A1:H464"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="6" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="39.85546875" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="176.28515625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="180.42578125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="185.7109375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
@@ -3780,7684 +5533,12052 @@
       </c>
       <c r="D2" t="s">
         <v>11</v>
       </c>
       <c r="E2" t="s">
         <v>12</v>
       </c>
       <c r="F2" t="s">
         <v>13</v>
       </c>
       <c r="G2" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H2" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="3" spans="1:8">
       <c r="A3" t="s">
         <v>16</v>
       </c>
       <c r="B3" t="s">
         <v>9</v>
       </c>
       <c r="C3" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="D3" t="s">
-        <v>17</v>
+        <v>11</v>
       </c>
       <c r="E3" t="s">
+        <v>12</v>
+      </c>
+      <c r="F3" t="s">
         <v>18</v>
       </c>
-      <c r="F3" t="s">
+      <c r="G3" s="1" t="s">
         <v>19</v>
       </c>
-      <c r="G3" s="1" t="s">
+      <c r="H3" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>21</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4" t="s">
+        <v>21</v>
+      </c>
+      <c r="B4" t="s">
+        <v>9</v>
+      </c>
+      <c r="C4" t="s">
         <v>22</v>
       </c>
-      <c r="B4" t="s">
-[...2 lines deleted...]
-      <c r="C4" t="s">
+      <c r="D4" t="s">
+        <v>11</v>
+      </c>
+      <c r="E4" t="s">
+        <v>12</v>
+      </c>
+      <c r="F4" t="s">
         <v>23</v>
-      </c>
-[...7 lines deleted...]
-        <v>19</v>
       </c>
       <c r="G4" s="1" t="s">
         <v>24</v>
       </c>
       <c r="H4" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="5" spans="1:8">
       <c r="A5" t="s">
         <v>26</v>
       </c>
       <c r="B5" t="s">
         <v>9</v>
       </c>
       <c r="C5" t="s">
+        <v>10</v>
+      </c>
+      <c r="D5" t="s">
         <v>27</v>
       </c>
-      <c r="D5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E5" t="s">
+        <v>28</v>
+      </c>
+      <c r="F5" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>28</v>
       </c>
       <c r="G5" s="1" t="s">
         <v>29</v>
       </c>
       <c r="H5" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" t="s">
         <v>31</v>
       </c>
       <c r="B6" t="s">
         <v>9</v>
       </c>
       <c r="C6" t="s">
+        <v>17</v>
+      </c>
+      <c r="D6" t="s">
+        <v>27</v>
+      </c>
+      <c r="E6" t="s">
+        <v>28</v>
+      </c>
+      <c r="F6" t="s">
+        <v>18</v>
+      </c>
+      <c r="G6" s="1" t="s">
         <v>32</v>
       </c>
-      <c r="D6" t="s">
-[...8 lines deleted...]
-      <c r="G6" s="1" t="s">
+      <c r="H6" t="s">
         <v>33</v>
-      </c>
-[...1 lines deleted...]
-        <v>34</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" t="s">
+        <v>34</v>
+      </c>
+      <c r="B7" t="s">
+        <v>9</v>
+      </c>
+      <c r="C7" t="s">
+        <v>22</v>
+      </c>
+      <c r="D7" t="s">
+        <v>27</v>
+      </c>
+      <c r="E7" t="s">
+        <v>28</v>
+      </c>
+      <c r="F7" t="s">
         <v>35</v>
       </c>
-      <c r="B7" t="s">
-[...2 lines deleted...]
-      <c r="C7" t="s">
+      <c r="G7" s="1" t="s">
         <v>36</v>
       </c>
-      <c r="D7" t="s">
-[...8 lines deleted...]
-      <c r="G7" s="1" t="s">
+      <c r="H7" t="s">
         <v>37</v>
-      </c>
-[...1 lines deleted...]
-        <v>38</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" t="s">
+        <v>38</v>
+      </c>
+      <c r="B8" t="s">
+        <v>9</v>
+      </c>
+      <c r="C8" t="s">
         <v>39</v>
       </c>
-      <c r="B8" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D8" t="s">
+        <v>27</v>
+      </c>
+      <c r="E8" t="s">
+        <v>28</v>
+      </c>
+      <c r="F8" t="s">
+        <v>18</v>
+      </c>
+      <c r="G8" s="1" t="s">
         <v>40</v>
       </c>
-      <c r="E8" t="s">
+      <c r="H8" t="s">
         <v>41</v>
-      </c>
-[...7 lines deleted...]
-        <v>44</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" t="s">
+        <v>42</v>
+      </c>
+      <c r="B9" t="s">
+        <v>9</v>
+      </c>
+      <c r="C9" t="s">
+        <v>43</v>
+      </c>
+      <c r="D9" t="s">
+        <v>27</v>
+      </c>
+      <c r="E9" t="s">
+        <v>28</v>
+      </c>
+      <c r="F9" t="s">
+        <v>18</v>
+      </c>
+      <c r="G9" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="H9" t="s">
         <v>45</v>
-      </c>
-[...19 lines deleted...]
-        <v>48</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" t="s">
+        <v>46</v>
+      </c>
+      <c r="B10" t="s">
+        <v>9</v>
+      </c>
+      <c r="C10" t="s">
+        <v>47</v>
+      </c>
+      <c r="D10" t="s">
+        <v>27</v>
+      </c>
+      <c r="E10" t="s">
+        <v>28</v>
+      </c>
+      <c r="F10" t="s">
+        <v>18</v>
+      </c>
+      <c r="G10" s="1" t="s">
+        <v>48</v>
+      </c>
+      <c r="H10" t="s">
         <v>49</v>
-      </c>
-[...19 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" t="s">
+        <v>50</v>
+      </c>
+      <c r="B11" t="s">
+        <v>9</v>
+      </c>
+      <c r="C11" t="s">
+        <v>51</v>
+      </c>
+      <c r="D11" t="s">
+        <v>27</v>
+      </c>
+      <c r="E11" t="s">
+        <v>28</v>
+      </c>
+      <c r="F11" t="s">
+        <v>18</v>
+      </c>
+      <c r="G11" s="1" t="s">
+        <v>52</v>
+      </c>
+      <c r="H11" t="s">
         <v>53</v>
-      </c>
-[...19 lines deleted...]
-        <v>56</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" t="s">
+        <v>54</v>
+      </c>
+      <c r="B12" t="s">
+        <v>9</v>
+      </c>
+      <c r="C12" t="s">
+        <v>55</v>
+      </c>
+      <c r="D12" t="s">
+        <v>27</v>
+      </c>
+      <c r="E12" t="s">
+        <v>28</v>
+      </c>
+      <c r="F12" t="s">
+        <v>18</v>
+      </c>
+      <c r="G12" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="H12" t="s">
         <v>57</v>
-      </c>
-[...19 lines deleted...]
-        <v>59</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" t="s">
+        <v>58</v>
+      </c>
+      <c r="B13" t="s">
+        <v>9</v>
+      </c>
+      <c r="C13" t="s">
+        <v>59</v>
+      </c>
+      <c r="D13" t="s">
+        <v>27</v>
+      </c>
+      <c r="E13" t="s">
+        <v>28</v>
+      </c>
+      <c r="F13" t="s">
+        <v>18</v>
+      </c>
+      <c r="G13" s="1" t="s">
         <v>60</v>
       </c>
-      <c r="B13" t="s">
-[...2 lines deleted...]
-      <c r="C13" t="s">
+      <c r="H13" t="s">
         <v>61</v>
-      </c>
-[...13 lines deleted...]
-        <v>64</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" t="s">
+        <v>62</v>
+      </c>
+      <c r="B14" t="s">
+        <v>9</v>
+      </c>
+      <c r="C14" t="s">
+        <v>10</v>
+      </c>
+      <c r="D14" t="s">
+        <v>63</v>
+      </c>
+      <c r="E14" t="s">
+        <v>64</v>
+      </c>
+      <c r="F14" t="s">
         <v>65</v>
       </c>
-      <c r="B14" t="s">
-[...2 lines deleted...]
-      <c r="C14" t="s">
+      <c r="G14" s="1" t="s">
         <v>66</v>
       </c>
-      <c r="D14" t="s">
-[...8 lines deleted...]
-      <c r="G14" s="1" t="s">
+      <c r="H14" t="s">
         <v>67</v>
-      </c>
-[...1 lines deleted...]
-        <v>68</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" t="s">
+        <v>68</v>
+      </c>
+      <c r="B15" t="s">
+        <v>9</v>
+      </c>
+      <c r="C15" t="s">
+        <v>17</v>
+      </c>
+      <c r="D15" t="s">
+        <v>63</v>
+      </c>
+      <c r="E15" t="s">
+        <v>64</v>
+      </c>
+      <c r="F15" t="s">
         <v>69</v>
       </c>
-      <c r="B15" t="s">
-[...2 lines deleted...]
-      <c r="C15" t="s">
+      <c r="G15" s="1" t="s">
         <v>70</v>
       </c>
-      <c r="D15" t="s">
-[...8 lines deleted...]
-      <c r="G15" s="1" t="s">
+      <c r="H15" t="s">
         <v>71</v>
-      </c>
-[...1 lines deleted...]
-        <v>72</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" t="s">
+        <v>72</v>
+      </c>
+      <c r="B16" t="s">
+        <v>9</v>
+      </c>
+      <c r="C16" t="s">
+        <v>22</v>
+      </c>
+      <c r="D16" t="s">
+        <v>63</v>
+      </c>
+      <c r="E16" t="s">
+        <v>64</v>
+      </c>
+      <c r="F16" t="s">
         <v>73</v>
       </c>
-      <c r="B16" t="s">
-[...2 lines deleted...]
-      <c r="C16" t="s">
+      <c r="G16" s="1" t="s">
         <v>74</v>
       </c>
-      <c r="D16" t="s">
-[...8 lines deleted...]
-      <c r="G16" s="1" t="s">
+      <c r="H16" t="s">
         <v>75</v>
-      </c>
-[...1 lines deleted...]
-        <v>76</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" t="s">
+        <v>76</v>
+      </c>
+      <c r="B17" t="s">
+        <v>9</v>
+      </c>
+      <c r="C17" t="s">
+        <v>39</v>
+      </c>
+      <c r="D17" t="s">
+        <v>63</v>
+      </c>
+      <c r="E17" t="s">
+        <v>64</v>
+      </c>
+      <c r="F17" t="s">
         <v>77</v>
       </c>
-      <c r="B17" t="s">
-[...2 lines deleted...]
-      <c r="C17" t="s">
+      <c r="G17" s="1" t="s">
         <v>78</v>
       </c>
-      <c r="D17" t="s">
-[...8 lines deleted...]
-      <c r="G17" s="1" t="s">
+      <c r="H17" t="s">
         <v>79</v>
-      </c>
-[...1 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" t="s">
+        <v>80</v>
+      </c>
+      <c r="B18" t="s">
+        <v>9</v>
+      </c>
+      <c r="C18" t="s">
+        <v>43</v>
+      </c>
+      <c r="D18" t="s">
+        <v>63</v>
+      </c>
+      <c r="E18" t="s">
+        <v>64</v>
+      </c>
+      <c r="F18" t="s">
+        <v>69</v>
+      </c>
+      <c r="G18" s="1" t="s">
         <v>81</v>
       </c>
-      <c r="B18" t="s">
-[...2 lines deleted...]
-      <c r="C18" t="s">
+      <c r="H18" t="s">
         <v>82</v>
-      </c>
-[...13 lines deleted...]
-        <v>84</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" t="s">
+        <v>83</v>
+      </c>
+      <c r="B19" t="s">
+        <v>9</v>
+      </c>
+      <c r="C19" t="s">
+        <v>47</v>
+      </c>
+      <c r="D19" t="s">
+        <v>63</v>
+      </c>
+      <c r="E19" t="s">
+        <v>64</v>
+      </c>
+      <c r="F19" t="s">
+        <v>84</v>
+      </c>
+      <c r="G19" s="1" t="s">
         <v>85</v>
       </c>
-      <c r="B19" t="s">
-[...2 lines deleted...]
-      <c r="C19" t="s">
+      <c r="H19" t="s">
         <v>86</v>
-      </c>
-[...13 lines deleted...]
-        <v>88</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" t="s">
+        <v>87</v>
+      </c>
+      <c r="B20" t="s">
+        <v>9</v>
+      </c>
+      <c r="C20" t="s">
+        <v>51</v>
+      </c>
+      <c r="D20" t="s">
+        <v>63</v>
+      </c>
+      <c r="E20" t="s">
+        <v>64</v>
+      </c>
+      <c r="F20" t="s">
+        <v>84</v>
+      </c>
+      <c r="G20" s="1" t="s">
+        <v>88</v>
+      </c>
+      <c r="H20" t="s">
         <v>89</v>
-      </c>
-[...19 lines deleted...]
-        <v>92</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" t="s">
-        <v>93</v>
+        <v>90</v>
       </c>
       <c r="B21" t="s">
         <v>9</v>
       </c>
       <c r="C21" t="s">
-        <v>94</v>
+        <v>55</v>
       </c>
       <c r="D21" t="s">
-        <v>40</v>
+        <v>63</v>
       </c>
       <c r="E21" t="s">
-        <v>41</v>
+        <v>64</v>
       </c>
       <c r="F21" t="s">
-        <v>19</v>
+        <v>84</v>
       </c>
       <c r="G21" s="1" t="s">
-        <v>95</v>
+        <v>91</v>
       </c>
       <c r="H21" t="s">
-        <v>96</v>
+        <v>92</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="B22" t="s">
         <v>9</v>
       </c>
       <c r="C22" t="s">
-        <v>98</v>
+        <v>59</v>
       </c>
       <c r="D22" t="s">
-        <v>40</v>
+        <v>63</v>
       </c>
       <c r="E22" t="s">
-        <v>41</v>
+        <v>64</v>
       </c>
       <c r="F22" t="s">
-        <v>99</v>
+        <v>84</v>
       </c>
       <c r="G22" s="1" t="s">
-        <v>100</v>
+        <v>94</v>
       </c>
       <c r="H22" t="s">
-        <v>101</v>
+        <v>95</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" t="s">
-        <v>102</v>
+        <v>96</v>
       </c>
       <c r="B23" t="s">
         <v>9</v>
       </c>
       <c r="C23" t="s">
-        <v>103</v>
+        <v>97</v>
       </c>
       <c r="D23" t="s">
-        <v>40</v>
+        <v>63</v>
       </c>
       <c r="E23" t="s">
-        <v>41</v>
+        <v>64</v>
       </c>
       <c r="F23" t="s">
-        <v>50</v>
+        <v>84</v>
       </c>
       <c r="G23" s="1" t="s">
-        <v>104</v>
+        <v>98</v>
       </c>
       <c r="H23" t="s">
-        <v>105</v>
+        <v>99</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" t="s">
-        <v>106</v>
+        <v>100</v>
       </c>
       <c r="B24" t="s">
         <v>9</v>
       </c>
       <c r="C24" t="s">
-        <v>107</v>
+        <v>101</v>
       </c>
       <c r="D24" t="s">
-        <v>40</v>
+        <v>63</v>
       </c>
       <c r="E24" t="s">
-        <v>41</v>
+        <v>64</v>
       </c>
       <c r="F24" t="s">
-        <v>42</v>
+        <v>18</v>
       </c>
       <c r="G24" s="1" t="s">
-        <v>108</v>
+        <v>102</v>
       </c>
       <c r="H24" t="s">
-        <v>109</v>
+        <v>103</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" t="s">
-        <v>110</v>
+        <v>104</v>
       </c>
       <c r="B25" t="s">
         <v>9</v>
       </c>
       <c r="C25" t="s">
-        <v>111</v>
+        <v>105</v>
       </c>
       <c r="D25" t="s">
-        <v>40</v>
+        <v>63</v>
       </c>
       <c r="E25" t="s">
-        <v>41</v>
+        <v>64</v>
       </c>
       <c r="F25" t="s">
-        <v>42</v>
+        <v>18</v>
       </c>
       <c r="G25" s="1" t="s">
-        <v>112</v>
+        <v>106</v>
       </c>
       <c r="H25" t="s">
-        <v>113</v>
+        <v>107</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" t="s">
-        <v>114</v>
+        <v>108</v>
       </c>
       <c r="B26" t="s">
         <v>9</v>
       </c>
       <c r="C26" t="s">
-        <v>115</v>
+        <v>109</v>
       </c>
       <c r="D26" t="s">
-        <v>40</v>
+        <v>63</v>
       </c>
       <c r="E26" t="s">
-        <v>41</v>
+        <v>64</v>
       </c>
       <c r="F26" t="s">
-        <v>42</v>
+        <v>18</v>
       </c>
       <c r="G26" s="1" t="s">
-        <v>116</v>
+        <v>110</v>
       </c>
       <c r="H26" t="s">
-        <v>117</v>
+        <v>111</v>
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" t="s">
-        <v>118</v>
+        <v>112</v>
       </c>
       <c r="B27" t="s">
         <v>9</v>
       </c>
       <c r="C27" t="s">
-        <v>119</v>
+        <v>113</v>
       </c>
       <c r="D27" t="s">
-        <v>40</v>
+        <v>63</v>
       </c>
       <c r="E27" t="s">
-        <v>41</v>
+        <v>64</v>
       </c>
       <c r="F27" t="s">
-        <v>120</v>
+        <v>18</v>
       </c>
       <c r="G27" s="1" t="s">
-        <v>121</v>
+        <v>114</v>
       </c>
       <c r="H27" t="s">
-        <v>122</v>
+        <v>115</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" t="s">
-        <v>123</v>
+        <v>116</v>
       </c>
       <c r="B28" t="s">
         <v>9</v>
       </c>
       <c r="C28" t="s">
-        <v>124</v>
+        <v>117</v>
       </c>
       <c r="D28" t="s">
-        <v>40</v>
+        <v>63</v>
       </c>
       <c r="E28" t="s">
-        <v>41</v>
+        <v>64</v>
       </c>
       <c r="F28" t="s">
-        <v>28</v>
+        <v>118</v>
       </c>
       <c r="G28" s="1" t="s">
-        <v>125</v>
+        <v>119</v>
       </c>
       <c r="H28" t="s">
-        <v>126</v>
+        <v>120</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" t="s">
-        <v>127</v>
+        <v>121</v>
       </c>
       <c r="B29" t="s">
         <v>9</v>
       </c>
       <c r="C29" t="s">
-        <v>128</v>
+        <v>122</v>
       </c>
       <c r="D29" t="s">
-        <v>40</v>
+        <v>63</v>
       </c>
       <c r="E29" t="s">
-        <v>41</v>
+        <v>64</v>
       </c>
       <c r="F29" t="s">
-        <v>19</v>
+        <v>73</v>
       </c>
       <c r="G29" s="1" t="s">
-        <v>129</v>
+        <v>123</v>
       </c>
       <c r="H29" t="s">
-        <v>130</v>
+        <v>124</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" t="s">
-        <v>131</v>
+        <v>125</v>
       </c>
       <c r="B30" t="s">
         <v>9</v>
       </c>
       <c r="C30" t="s">
-        <v>132</v>
+        <v>126</v>
       </c>
       <c r="D30" t="s">
-        <v>40</v>
+        <v>63</v>
       </c>
       <c r="E30" t="s">
-        <v>41</v>
+        <v>64</v>
       </c>
       <c r="F30" t="s">
-        <v>19</v>
+        <v>65</v>
       </c>
       <c r="G30" s="1" t="s">
-        <v>133</v>
+        <v>127</v>
       </c>
       <c r="H30" t="s">
-        <v>134</v>
+        <v>128</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" t="s">
-        <v>135</v>
+        <v>129</v>
       </c>
       <c r="B31" t="s">
         <v>9</v>
       </c>
       <c r="C31" t="s">
-        <v>136</v>
+        <v>130</v>
       </c>
       <c r="D31" t="s">
-        <v>40</v>
+        <v>63</v>
       </c>
       <c r="E31" t="s">
-        <v>41</v>
+        <v>64</v>
       </c>
       <c r="F31" t="s">
-        <v>19</v>
+        <v>65</v>
       </c>
       <c r="G31" s="1" t="s">
-        <v>137</v>
+        <v>131</v>
       </c>
       <c r="H31" t="s">
-        <v>138</v>
+        <v>132</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" t="s">
-        <v>139</v>
+        <v>133</v>
       </c>
       <c r="B32" t="s">
         <v>9</v>
       </c>
       <c r="C32" t="s">
-        <v>140</v>
+        <v>134</v>
       </c>
       <c r="D32" t="s">
-        <v>40</v>
+        <v>63</v>
       </c>
       <c r="E32" t="s">
-        <v>41</v>
+        <v>64</v>
       </c>
       <c r="F32" t="s">
-        <v>46</v>
+        <v>65</v>
       </c>
       <c r="G32" s="1" t="s">
-        <v>141</v>
+        <v>135</v>
       </c>
       <c r="H32" t="s">
-        <v>48</v>
+        <v>136</v>
       </c>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" t="s">
-        <v>142</v>
+        <v>137</v>
       </c>
       <c r="B33" t="s">
         <v>9</v>
       </c>
       <c r="C33" t="s">
-        <v>143</v>
+        <v>138</v>
       </c>
       <c r="D33" t="s">
-        <v>40</v>
+        <v>63</v>
       </c>
       <c r="E33" t="s">
-        <v>41</v>
+        <v>64</v>
       </c>
       <c r="F33" t="s">
-        <v>144</v>
+        <v>139</v>
       </c>
       <c r="G33" s="1" t="s">
-        <v>145</v>
+        <v>140</v>
       </c>
       <c r="H33" t="s">
-        <v>146</v>
+        <v>141</v>
       </c>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" t="s">
-        <v>147</v>
+        <v>142</v>
       </c>
       <c r="B34" t="s">
         <v>9</v>
       </c>
       <c r="C34" t="s">
-        <v>148</v>
+        <v>143</v>
       </c>
       <c r="D34" t="s">
-        <v>40</v>
+        <v>63</v>
       </c>
       <c r="E34" t="s">
-        <v>41</v>
+        <v>64</v>
       </c>
       <c r="F34" t="s">
-        <v>149</v>
+        <v>35</v>
       </c>
       <c r="G34" s="1" t="s">
-        <v>150</v>
+        <v>144</v>
       </c>
       <c r="H34" t="s">
-        <v>151</v>
+        <v>145</v>
       </c>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" t="s">
-        <v>152</v>
+        <v>146</v>
       </c>
       <c r="B35" t="s">
         <v>9</v>
       </c>
       <c r="C35" t="s">
-        <v>153</v>
+        <v>147</v>
       </c>
       <c r="D35" t="s">
-        <v>40</v>
+        <v>63</v>
       </c>
       <c r="E35" t="s">
-        <v>41</v>
+        <v>64</v>
       </c>
       <c r="F35" t="s">
-        <v>46</v>
+        <v>18</v>
       </c>
       <c r="G35" s="1" t="s">
-        <v>154</v>
+        <v>148</v>
       </c>
       <c r="H35" t="s">
-        <v>155</v>
+        <v>149</v>
       </c>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" t="s">
-        <v>156</v>
+        <v>150</v>
       </c>
       <c r="B36" t="s">
         <v>9</v>
       </c>
       <c r="C36" t="s">
-        <v>157</v>
+        <v>151</v>
       </c>
       <c r="D36" t="s">
-        <v>40</v>
+        <v>63</v>
       </c>
       <c r="E36" t="s">
-        <v>41</v>
+        <v>64</v>
       </c>
       <c r="F36" t="s">
-        <v>158</v>
+        <v>18</v>
       </c>
       <c r="G36" s="1" t="s">
-        <v>159</v>
+        <v>152</v>
       </c>
       <c r="H36" t="s">
-        <v>160</v>
+        <v>153</v>
       </c>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" t="s">
-        <v>161</v>
+        <v>154</v>
       </c>
       <c r="B37" t="s">
         <v>9</v>
       </c>
       <c r="C37" t="s">
-        <v>162</v>
+        <v>155</v>
       </c>
       <c r="D37" t="s">
-        <v>40</v>
+        <v>63</v>
       </c>
       <c r="E37" t="s">
-        <v>41</v>
+        <v>64</v>
       </c>
       <c r="F37" t="s">
-        <v>42</v>
+        <v>18</v>
       </c>
       <c r="G37" s="1" t="s">
-        <v>163</v>
+        <v>156</v>
       </c>
       <c r="H37" t="s">
-        <v>164</v>
+        <v>157</v>
       </c>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" t="s">
-        <v>165</v>
+        <v>158</v>
       </c>
       <c r="B38" t="s">
         <v>9</v>
       </c>
       <c r="C38" t="s">
-        <v>166</v>
+        <v>159</v>
       </c>
       <c r="D38" t="s">
-        <v>40</v>
+        <v>63</v>
       </c>
       <c r="E38" t="s">
-        <v>41</v>
+        <v>64</v>
       </c>
       <c r="F38" t="s">
-        <v>167</v>
+        <v>69</v>
       </c>
       <c r="G38" s="1" t="s">
-        <v>168</v>
+        <v>160</v>
       </c>
       <c r="H38" t="s">
-        <v>169</v>
+        <v>71</v>
       </c>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" t="s">
-        <v>170</v>
+        <v>161</v>
       </c>
       <c r="B39" t="s">
         <v>9</v>
       </c>
       <c r="C39" t="s">
-        <v>171</v>
+        <v>162</v>
       </c>
       <c r="D39" t="s">
-        <v>40</v>
+        <v>63</v>
       </c>
       <c r="E39" t="s">
-        <v>41</v>
+        <v>64</v>
       </c>
       <c r="F39" t="s">
-        <v>42</v>
+        <v>23</v>
       </c>
       <c r="G39" s="1" t="s">
-        <v>172</v>
+        <v>163</v>
       </c>
       <c r="H39" t="s">
-        <v>44</v>
+        <v>164</v>
       </c>
     </row>
     <row r="40" spans="1:8">
       <c r="A40" t="s">
-        <v>173</v>
+        <v>165</v>
       </c>
       <c r="B40" t="s">
         <v>9</v>
       </c>
       <c r="C40" t="s">
-        <v>174</v>
+        <v>166</v>
       </c>
       <c r="D40" t="s">
-        <v>40</v>
+        <v>63</v>
       </c>
       <c r="E40" t="s">
-        <v>41</v>
+        <v>64</v>
       </c>
       <c r="F40" t="s">
         <v>167</v>
       </c>
       <c r="G40" s="1" t="s">
-        <v>175</v>
+        <v>168</v>
       </c>
       <c r="H40" t="s">
-        <v>176</v>
+        <v>169</v>
       </c>
     </row>
     <row r="41" spans="1:8">
       <c r="A41" t="s">
-        <v>177</v>
+        <v>170</v>
       </c>
       <c r="B41" t="s">
         <v>9</v>
       </c>
       <c r="C41" t="s">
-        <v>178</v>
+        <v>171</v>
       </c>
       <c r="D41" t="s">
-        <v>40</v>
+        <v>63</v>
       </c>
       <c r="E41" t="s">
-        <v>41</v>
+        <v>64</v>
       </c>
       <c r="F41" t="s">
-        <v>179</v>
+        <v>69</v>
       </c>
       <c r="G41" s="1" t="s">
-        <v>180</v>
+        <v>172</v>
       </c>
       <c r="H41" t="s">
-        <v>181</v>
+        <v>173</v>
       </c>
     </row>
     <row r="42" spans="1:8">
       <c r="A42" t="s">
-        <v>182</v>
+        <v>174</v>
       </c>
       <c r="B42" t="s">
         <v>9</v>
       </c>
       <c r="C42" t="s">
-        <v>183</v>
+        <v>175</v>
       </c>
       <c r="D42" t="s">
-        <v>40</v>
+        <v>63</v>
       </c>
       <c r="E42" t="s">
-        <v>41</v>
+        <v>64</v>
       </c>
       <c r="F42" t="s">
-        <v>179</v>
+        <v>176</v>
       </c>
       <c r="G42" s="1" t="s">
-        <v>184</v>
+        <v>177</v>
       </c>
       <c r="H42" t="s">
-        <v>185</v>
+        <v>178</v>
       </c>
     </row>
     <row r="43" spans="1:8">
       <c r="A43" t="s">
-        <v>186</v>
+        <v>179</v>
       </c>
       <c r="B43" t="s">
         <v>9</v>
       </c>
       <c r="C43" t="s">
-        <v>187</v>
+        <v>180</v>
       </c>
       <c r="D43" t="s">
-        <v>40</v>
+        <v>63</v>
       </c>
       <c r="E43" t="s">
-        <v>41</v>
+        <v>64</v>
       </c>
       <c r="F43" t="s">
-        <v>188</v>
+        <v>65</v>
       </c>
       <c r="G43" s="1" t="s">
-        <v>189</v>
+        <v>181</v>
       </c>
       <c r="H43" t="s">
-        <v>190</v>
+        <v>182</v>
       </c>
     </row>
     <row r="44" spans="1:8">
       <c r="A44" t="s">
-        <v>191</v>
+        <v>183</v>
       </c>
       <c r="B44" t="s">
         <v>9</v>
       </c>
       <c r="C44" t="s">
-        <v>192</v>
+        <v>184</v>
       </c>
       <c r="D44" t="s">
-        <v>40</v>
+        <v>63</v>
       </c>
       <c r="E44" t="s">
-        <v>41</v>
+        <v>64</v>
       </c>
       <c r="F44" t="s">
-        <v>19</v>
+        <v>185</v>
       </c>
       <c r="G44" s="1" t="s">
-        <v>193</v>
+        <v>186</v>
       </c>
       <c r="H44" t="s">
-        <v>194</v>
+        <v>187</v>
       </c>
     </row>
     <row r="45" spans="1:8">
       <c r="A45" t="s">
-        <v>195</v>
+        <v>188</v>
       </c>
       <c r="B45" t="s">
         <v>9</v>
       </c>
       <c r="C45" t="s">
-        <v>196</v>
+        <v>189</v>
       </c>
       <c r="D45" t="s">
-        <v>40</v>
+        <v>63</v>
       </c>
       <c r="E45" t="s">
-        <v>41</v>
+        <v>64</v>
       </c>
       <c r="F45" t="s">
-        <v>54</v>
+        <v>65</v>
       </c>
       <c r="G45" s="1" t="s">
-        <v>197</v>
+        <v>190</v>
       </c>
       <c r="H45" t="s">
-        <v>198</v>
+        <v>67</v>
       </c>
     </row>
     <row r="46" spans="1:8">
       <c r="A46" t="s">
-        <v>199</v>
+        <v>191</v>
       </c>
       <c r="B46" t="s">
         <v>9</v>
       </c>
       <c r="C46" t="s">
-        <v>200</v>
+        <v>192</v>
       </c>
       <c r="D46" t="s">
-        <v>40</v>
+        <v>63</v>
       </c>
       <c r="E46" t="s">
-        <v>41</v>
+        <v>64</v>
       </c>
       <c r="F46" t="s">
-        <v>201</v>
+        <v>185</v>
       </c>
       <c r="G46" s="1" t="s">
-        <v>202</v>
+        <v>193</v>
       </c>
       <c r="H46" t="s">
-        <v>203</v>
+        <v>194</v>
       </c>
     </row>
     <row r="47" spans="1:8">
       <c r="A47" t="s">
-        <v>204</v>
+        <v>195</v>
       </c>
       <c r="B47" t="s">
         <v>9</v>
       </c>
       <c r="C47" t="s">
-        <v>205</v>
+        <v>196</v>
       </c>
       <c r="D47" t="s">
-        <v>40</v>
+        <v>63</v>
       </c>
       <c r="E47" t="s">
-        <v>41</v>
+        <v>64</v>
       </c>
       <c r="F47" t="s">
-        <v>188</v>
+        <v>197</v>
       </c>
       <c r="G47" s="1" t="s">
-        <v>206</v>
+        <v>198</v>
       </c>
       <c r="H47" t="s">
-        <v>207</v>
+        <v>199</v>
       </c>
     </row>
     <row r="48" spans="1:8">
       <c r="A48" t="s">
-        <v>208</v>
+        <v>200</v>
       </c>
       <c r="B48" t="s">
         <v>9</v>
       </c>
       <c r="C48" t="s">
-        <v>209</v>
+        <v>201</v>
       </c>
       <c r="D48" t="s">
-        <v>40</v>
+        <v>63</v>
       </c>
       <c r="E48" t="s">
-        <v>41</v>
+        <v>64</v>
       </c>
       <c r="F48" t="s">
-        <v>149</v>
+        <v>197</v>
       </c>
       <c r="G48" s="1" t="s">
-        <v>210</v>
+        <v>202</v>
       </c>
       <c r="H48" t="s">
-        <v>211</v>
+        <v>203</v>
       </c>
     </row>
     <row r="49" spans="1:8">
       <c r="A49" t="s">
-        <v>212</v>
+        <v>204</v>
       </c>
       <c r="B49" t="s">
         <v>9</v>
       </c>
       <c r="C49" t="s">
-        <v>213</v>
+        <v>205</v>
       </c>
       <c r="D49" t="s">
-        <v>40</v>
+        <v>63</v>
       </c>
       <c r="E49" t="s">
-        <v>41</v>
+        <v>64</v>
       </c>
       <c r="F49" t="s">
-        <v>214</v>
+        <v>206</v>
       </c>
       <c r="G49" s="1" t="s">
-        <v>215</v>
+        <v>207</v>
       </c>
       <c r="H49" t="s">
-        <v>216</v>
+        <v>208</v>
       </c>
     </row>
     <row r="50" spans="1:8">
       <c r="A50" t="s">
-        <v>217</v>
+        <v>209</v>
       </c>
       <c r="B50" t="s">
         <v>9</v>
       </c>
       <c r="C50" t="s">
-        <v>218</v>
+        <v>210</v>
       </c>
       <c r="D50" t="s">
-        <v>40</v>
+        <v>63</v>
       </c>
       <c r="E50" t="s">
-        <v>41</v>
+        <v>64</v>
       </c>
       <c r="F50" t="s">
-        <v>219</v>
+        <v>18</v>
       </c>
       <c r="G50" s="1" t="s">
-        <v>220</v>
+        <v>211</v>
       </c>
       <c r="H50" t="s">
-        <v>221</v>
+        <v>212</v>
       </c>
     </row>
     <row r="51" spans="1:8">
       <c r="A51" t="s">
-        <v>222</v>
+        <v>213</v>
       </c>
       <c r="B51" t="s">
         <v>9</v>
       </c>
       <c r="C51" t="s">
-        <v>223</v>
+        <v>214</v>
       </c>
       <c r="D51" t="s">
-        <v>40</v>
+        <v>63</v>
       </c>
       <c r="E51" t="s">
-        <v>41</v>
+        <v>64</v>
       </c>
       <c r="F51" t="s">
-        <v>219</v>
+        <v>77</v>
       </c>
       <c r="G51" s="1" t="s">
-        <v>224</v>
+        <v>215</v>
       </c>
       <c r="H51" t="s">
-        <v>225</v>
+        <v>216</v>
       </c>
     </row>
     <row r="52" spans="1:8">
       <c r="A52" t="s">
-        <v>226</v>
+        <v>217</v>
       </c>
       <c r="B52" t="s">
         <v>9</v>
       </c>
       <c r="C52" t="s">
-        <v>227</v>
+        <v>218</v>
       </c>
       <c r="D52" t="s">
-        <v>40</v>
+        <v>63</v>
       </c>
       <c r="E52" t="s">
-        <v>41</v>
+        <v>64</v>
       </c>
       <c r="F52" t="s">
-        <v>42</v>
+        <v>219</v>
       </c>
       <c r="G52" s="1" t="s">
-        <v>228</v>
+        <v>220</v>
       </c>
       <c r="H52" t="s">
-        <v>229</v>
+        <v>221</v>
       </c>
     </row>
     <row r="53" spans="1:8">
       <c r="A53" t="s">
-        <v>230</v>
+        <v>222</v>
       </c>
       <c r="B53" t="s">
         <v>9</v>
       </c>
       <c r="C53" t="s">
-        <v>231</v>
+        <v>223</v>
       </c>
       <c r="D53" t="s">
-        <v>40</v>
+        <v>63</v>
       </c>
       <c r="E53" t="s">
-        <v>41</v>
+        <v>64</v>
       </c>
       <c r="F53" t="s">
-        <v>42</v>
+        <v>206</v>
       </c>
       <c r="G53" s="1" t="s">
-        <v>232</v>
+        <v>224</v>
       </c>
       <c r="H53" t="s">
-        <v>233</v>
+        <v>225</v>
       </c>
     </row>
     <row r="54" spans="1:8">
       <c r="A54" t="s">
-        <v>234</v>
+        <v>226</v>
       </c>
       <c r="B54" t="s">
         <v>9</v>
       </c>
       <c r="C54" t="s">
-        <v>235</v>
+        <v>227</v>
       </c>
       <c r="D54" t="s">
-        <v>40</v>
+        <v>63</v>
       </c>
       <c r="E54" t="s">
-        <v>41</v>
+        <v>64</v>
       </c>
       <c r="F54" t="s">
-        <v>179</v>
+        <v>167</v>
       </c>
       <c r="G54" s="1" t="s">
-        <v>236</v>
+        <v>228</v>
       </c>
       <c r="H54" t="s">
-        <v>237</v>
+        <v>229</v>
       </c>
     </row>
     <row r="55" spans="1:8">
       <c r="A55" t="s">
-        <v>238</v>
+        <v>230</v>
       </c>
       <c r="B55" t="s">
         <v>9</v>
       </c>
       <c r="C55" t="s">
-        <v>239</v>
+        <v>231</v>
       </c>
       <c r="D55" t="s">
-        <v>40</v>
+        <v>63</v>
       </c>
       <c r="E55" t="s">
-        <v>41</v>
+        <v>64</v>
       </c>
       <c r="F55" t="s">
-        <v>179</v>
+        <v>232</v>
       </c>
       <c r="G55" s="1" t="s">
-        <v>240</v>
+        <v>233</v>
       </c>
       <c r="H55" t="s">
-        <v>241</v>
+        <v>234</v>
       </c>
     </row>
     <row r="56" spans="1:8">
       <c r="A56" t="s">
-        <v>242</v>
+        <v>235</v>
       </c>
       <c r="B56" t="s">
         <v>9</v>
       </c>
       <c r="C56" t="s">
-        <v>243</v>
+        <v>236</v>
       </c>
       <c r="D56" t="s">
-        <v>40</v>
+        <v>63</v>
       </c>
       <c r="E56" t="s">
-        <v>41</v>
+        <v>64</v>
       </c>
       <c r="F56" t="s">
-        <v>144</v>
+        <v>237</v>
       </c>
       <c r="G56" s="1" t="s">
-        <v>244</v>
+        <v>238</v>
       </c>
       <c r="H56" t="s">
-        <v>245</v>
+        <v>239</v>
       </c>
     </row>
     <row r="57" spans="1:8">
       <c r="A57" t="s">
-        <v>246</v>
+        <v>240</v>
       </c>
       <c r="B57" t="s">
         <v>9</v>
       </c>
       <c r="C57" t="s">
-        <v>247</v>
+        <v>241</v>
       </c>
       <c r="D57" t="s">
-        <v>40</v>
+        <v>63</v>
       </c>
       <c r="E57" t="s">
-        <v>41</v>
+        <v>64</v>
       </c>
       <c r="F57" t="s">
-        <v>19</v>
+        <v>237</v>
       </c>
       <c r="G57" s="1" t="s">
-        <v>248</v>
+        <v>242</v>
       </c>
       <c r="H57" t="s">
-        <v>249</v>
+        <v>243</v>
       </c>
     </row>
     <row r="58" spans="1:8">
       <c r="A58" t="s">
-        <v>250</v>
+        <v>244</v>
       </c>
       <c r="B58" t="s">
         <v>9</v>
       </c>
       <c r="C58" t="s">
-        <v>251</v>
+        <v>245</v>
       </c>
       <c r="D58" t="s">
-        <v>40</v>
+        <v>63</v>
       </c>
       <c r="E58" t="s">
-        <v>41</v>
+        <v>64</v>
       </c>
       <c r="F58" t="s">
-        <v>19</v>
+        <v>65</v>
       </c>
       <c r="G58" s="1" t="s">
-        <v>252</v>
+        <v>246</v>
       </c>
       <c r="H58" t="s">
-        <v>253</v>
+        <v>247</v>
       </c>
     </row>
     <row r="59" spans="1:8">
       <c r="A59" t="s">
-        <v>254</v>
+        <v>248</v>
       </c>
       <c r="B59" t="s">
         <v>9</v>
       </c>
       <c r="C59" t="s">
-        <v>255</v>
+        <v>249</v>
       </c>
       <c r="D59" t="s">
-        <v>40</v>
+        <v>63</v>
       </c>
       <c r="E59" t="s">
-        <v>41</v>
+        <v>64</v>
       </c>
       <c r="F59" t="s">
-        <v>19</v>
+        <v>65</v>
       </c>
       <c r="G59" s="1" t="s">
-        <v>256</v>
+        <v>250</v>
       </c>
       <c r="H59" t="s">
-        <v>257</v>
+        <v>251</v>
       </c>
     </row>
     <row r="60" spans="1:8">
       <c r="A60" t="s">
-        <v>258</v>
+        <v>252</v>
       </c>
       <c r="B60" t="s">
         <v>9</v>
       </c>
       <c r="C60" t="s">
-        <v>259</v>
+        <v>253</v>
       </c>
       <c r="D60" t="s">
-        <v>40</v>
+        <v>63</v>
       </c>
       <c r="E60" t="s">
-        <v>41</v>
+        <v>64</v>
       </c>
       <c r="F60" t="s">
-        <v>19</v>
+        <v>197</v>
       </c>
       <c r="G60" s="1" t="s">
-        <v>260</v>
+        <v>254</v>
       </c>
       <c r="H60" t="s">
-        <v>261</v>
+        <v>255</v>
       </c>
     </row>
     <row r="61" spans="1:8">
       <c r="A61" t="s">
-        <v>262</v>
+        <v>256</v>
       </c>
       <c r="B61" t="s">
         <v>9</v>
       </c>
       <c r="C61" t="s">
-        <v>263</v>
+        <v>257</v>
       </c>
       <c r="D61" t="s">
-        <v>40</v>
+        <v>63</v>
       </c>
       <c r="E61" t="s">
-        <v>41</v>
+        <v>64</v>
       </c>
       <c r="F61" t="s">
-        <v>19</v>
+        <v>197</v>
       </c>
       <c r="G61" s="1" t="s">
-        <v>264</v>
+        <v>258</v>
       </c>
       <c r="H61" t="s">
-        <v>265</v>
+        <v>259</v>
       </c>
     </row>
     <row r="62" spans="1:8">
       <c r="A62" t="s">
-        <v>266</v>
+        <v>260</v>
       </c>
       <c r="B62" t="s">
         <v>9</v>
       </c>
       <c r="C62" t="s">
-        <v>267</v>
+        <v>261</v>
       </c>
       <c r="D62" t="s">
-        <v>40</v>
+        <v>63</v>
       </c>
       <c r="E62" t="s">
-        <v>41</v>
+        <v>64</v>
       </c>
       <c r="F62" t="s">
-        <v>219</v>
+        <v>23</v>
       </c>
       <c r="G62" s="1" t="s">
-        <v>268</v>
+        <v>262</v>
       </c>
       <c r="H62" t="s">
-        <v>269</v>
+        <v>263</v>
       </c>
     </row>
     <row r="63" spans="1:8">
       <c r="A63" t="s">
-        <v>270</v>
+        <v>264</v>
       </c>
       <c r="B63" t="s">
         <v>9</v>
       </c>
       <c r="C63" t="s">
-        <v>271</v>
+        <v>265</v>
       </c>
       <c r="D63" t="s">
-        <v>40</v>
+        <v>63</v>
       </c>
       <c r="E63" t="s">
-        <v>41</v>
+        <v>64</v>
       </c>
       <c r="F63" t="s">
-        <v>50</v>
+        <v>18</v>
       </c>
       <c r="G63" s="1" t="s">
-        <v>272</v>
+        <v>266</v>
       </c>
       <c r="H63" t="s">
-        <v>273</v>
+        <v>267</v>
       </c>
     </row>
     <row r="64" spans="1:8">
       <c r="A64" t="s">
-        <v>274</v>
+        <v>268</v>
       </c>
       <c r="B64" t="s">
         <v>9</v>
       </c>
       <c r="C64" t="s">
-        <v>275</v>
+        <v>269</v>
       </c>
       <c r="D64" t="s">
-        <v>40</v>
+        <v>63</v>
       </c>
       <c r="E64" t="s">
-        <v>41</v>
+        <v>64</v>
       </c>
       <c r="F64" t="s">
-        <v>28</v>
+        <v>18</v>
       </c>
       <c r="G64" s="1" t="s">
-        <v>276</v>
+        <v>270</v>
       </c>
       <c r="H64" t="s">
-        <v>277</v>
+        <v>271</v>
       </c>
     </row>
     <row r="65" spans="1:8">
       <c r="A65" t="s">
-        <v>278</v>
+        <v>272</v>
       </c>
       <c r="B65" t="s">
         <v>9</v>
       </c>
       <c r="C65" t="s">
-        <v>279</v>
+        <v>273</v>
       </c>
       <c r="D65" t="s">
-        <v>40</v>
+        <v>63</v>
       </c>
       <c r="E65" t="s">
-        <v>41</v>
+        <v>64</v>
       </c>
       <c r="F65" t="s">
-        <v>46</v>
+        <v>18</v>
       </c>
       <c r="G65" s="1" t="s">
-        <v>280</v>
+        <v>274</v>
       </c>
       <c r="H65" t="s">
-        <v>281</v>
+        <v>275</v>
       </c>
     </row>
     <row r="66" spans="1:8">
       <c r="A66" t="s">
-        <v>282</v>
+        <v>276</v>
       </c>
       <c r="B66" t="s">
         <v>9</v>
       </c>
       <c r="C66" t="s">
-        <v>283</v>
+        <v>277</v>
       </c>
       <c r="D66" t="s">
-        <v>40</v>
+        <v>63</v>
       </c>
       <c r="E66" t="s">
-        <v>41</v>
+        <v>64</v>
       </c>
       <c r="F66" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="G66" s="1" t="s">
-        <v>284</v>
+        <v>278</v>
       </c>
       <c r="H66" t="s">
-        <v>285</v>
+        <v>279</v>
       </c>
     </row>
     <row r="67" spans="1:8">
       <c r="A67" t="s">
-        <v>286</v>
+        <v>280</v>
       </c>
       <c r="B67" t="s">
         <v>9</v>
       </c>
       <c r="C67" t="s">
-        <v>287</v>
+        <v>281</v>
       </c>
       <c r="D67" t="s">
-        <v>40</v>
+        <v>63</v>
       </c>
       <c r="E67" t="s">
-        <v>41</v>
+        <v>64</v>
       </c>
       <c r="F67" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="G67" s="1" t="s">
-        <v>288</v>
+        <v>282</v>
       </c>
       <c r="H67" t="s">
-        <v>257</v>
+        <v>283</v>
       </c>
     </row>
     <row r="68" spans="1:8">
       <c r="A68" t="s">
-        <v>289</v>
+        <v>284</v>
       </c>
       <c r="B68" t="s">
         <v>9</v>
       </c>
       <c r="C68" t="s">
-        <v>290</v>
+        <v>285</v>
       </c>
       <c r="D68" t="s">
-        <v>40</v>
+        <v>63</v>
       </c>
       <c r="E68" t="s">
-        <v>41</v>
+        <v>64</v>
       </c>
       <c r="F68" t="s">
-        <v>42</v>
+        <v>237</v>
       </c>
       <c r="G68" s="1" t="s">
-        <v>291</v>
+        <v>286</v>
       </c>
       <c r="H68" t="s">
-        <v>292</v>
+        <v>287</v>
       </c>
     </row>
     <row r="69" spans="1:8">
       <c r="A69" t="s">
-        <v>293</v>
+        <v>288</v>
       </c>
       <c r="B69" t="s">
         <v>9</v>
       </c>
       <c r="C69" t="s">
-        <v>294</v>
+        <v>289</v>
       </c>
       <c r="D69" t="s">
-        <v>40</v>
+        <v>63</v>
       </c>
       <c r="E69" t="s">
-        <v>41</v>
+        <v>64</v>
       </c>
       <c r="F69" t="s">
-        <v>42</v>
+        <v>73</v>
       </c>
       <c r="G69" s="1" t="s">
-        <v>295</v>
+        <v>290</v>
       </c>
       <c r="H69" t="s">
-        <v>296</v>
+        <v>291</v>
       </c>
     </row>
     <row r="70" spans="1:8">
       <c r="A70" t="s">
-        <v>297</v>
+        <v>292</v>
       </c>
       <c r="B70" t="s">
         <v>9</v>
       </c>
       <c r="C70" t="s">
-        <v>298</v>
+        <v>293</v>
       </c>
       <c r="D70" t="s">
-        <v>40</v>
+        <v>63</v>
       </c>
       <c r="E70" t="s">
-        <v>41</v>
+        <v>64</v>
       </c>
       <c r="F70" t="s">
-        <v>62</v>
+        <v>35</v>
       </c>
       <c r="G70" s="1" t="s">
-        <v>299</v>
+        <v>294</v>
       </c>
       <c r="H70" t="s">
-        <v>300</v>
+        <v>295</v>
       </c>
     </row>
     <row r="71" spans="1:8">
       <c r="A71" t="s">
-        <v>301</v>
+        <v>296</v>
       </c>
       <c r="B71" t="s">
         <v>9</v>
       </c>
       <c r="C71" t="s">
-        <v>302</v>
+        <v>297</v>
       </c>
       <c r="D71" t="s">
-        <v>40</v>
+        <v>63</v>
       </c>
       <c r="E71" t="s">
-        <v>41</v>
+        <v>64</v>
       </c>
       <c r="F71" t="s">
-        <v>144</v>
+        <v>69</v>
       </c>
       <c r="G71" s="1" t="s">
-        <v>303</v>
+        <v>298</v>
       </c>
       <c r="H71" t="s">
-        <v>304</v>
+        <v>299</v>
       </c>
     </row>
     <row r="72" spans="1:8">
       <c r="A72" t="s">
-        <v>305</v>
+        <v>300</v>
       </c>
       <c r="B72" t="s">
         <v>9</v>
       </c>
       <c r="C72" t="s">
-        <v>306</v>
+        <v>301</v>
       </c>
       <c r="D72" t="s">
-        <v>40</v>
+        <v>63</v>
       </c>
       <c r="E72" t="s">
-        <v>41</v>
+        <v>64</v>
       </c>
       <c r="F72" t="s">
-        <v>201</v>
+        <v>18</v>
       </c>
       <c r="G72" s="1" t="s">
-        <v>307</v>
+        <v>302</v>
       </c>
       <c r="H72" t="s">
-        <v>308</v>
+        <v>303</v>
       </c>
     </row>
     <row r="73" spans="1:8">
       <c r="A73" t="s">
-        <v>309</v>
+        <v>304</v>
       </c>
       <c r="B73" t="s">
         <v>9</v>
       </c>
       <c r="C73" t="s">
-        <v>310</v>
+        <v>305</v>
       </c>
       <c r="D73" t="s">
-        <v>40</v>
+        <v>63</v>
       </c>
       <c r="E73" t="s">
-        <v>41</v>
+        <v>64</v>
       </c>
       <c r="F73" t="s">
-        <v>201</v>
+        <v>18</v>
       </c>
       <c r="G73" s="1" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="H73" t="s">
-        <v>312</v>
+        <v>275</v>
       </c>
     </row>
     <row r="74" spans="1:8">
       <c r="A74" t="s">
-        <v>313</v>
+        <v>307</v>
       </c>
       <c r="B74" t="s">
         <v>9</v>
       </c>
       <c r="C74" t="s">
-        <v>314</v>
+        <v>308</v>
       </c>
       <c r="D74" t="s">
-        <v>40</v>
+        <v>63</v>
       </c>
       <c r="E74" t="s">
-        <v>41</v>
+        <v>64</v>
       </c>
       <c r="F74" t="s">
-        <v>19</v>
+        <v>65</v>
       </c>
       <c r="G74" s="1" t="s">
-        <v>315</v>
+        <v>309</v>
       </c>
       <c r="H74" t="s">
-        <v>316</v>
+        <v>310</v>
       </c>
     </row>
     <row r="75" spans="1:8">
       <c r="A75" t="s">
-        <v>317</v>
+        <v>311</v>
       </c>
       <c r="B75" t="s">
         <v>9</v>
       </c>
       <c r="C75" t="s">
-        <v>318</v>
+        <v>312</v>
       </c>
       <c r="D75" t="s">
-        <v>40</v>
+        <v>63</v>
       </c>
       <c r="E75" t="s">
-        <v>41</v>
+        <v>64</v>
       </c>
       <c r="F75" t="s">
-        <v>19</v>
+        <v>65</v>
       </c>
       <c r="G75" s="1" t="s">
-        <v>319</v>
+        <v>313</v>
       </c>
       <c r="H75" t="s">
-        <v>320</v>
+        <v>314</v>
       </c>
     </row>
     <row r="76" spans="1:8">
       <c r="A76" t="s">
-        <v>321</v>
+        <v>315</v>
       </c>
       <c r="B76" t="s">
         <v>9</v>
       </c>
       <c r="C76" t="s">
-        <v>322</v>
+        <v>316</v>
       </c>
       <c r="D76" t="s">
-        <v>40</v>
+        <v>63</v>
       </c>
       <c r="E76" t="s">
-        <v>41</v>
+        <v>64</v>
       </c>
       <c r="F76" t="s">
-        <v>19</v>
+        <v>84</v>
       </c>
       <c r="G76" s="1" t="s">
-        <v>323</v>
+        <v>317</v>
       </c>
       <c r="H76" t="s">
-        <v>324</v>
+        <v>318</v>
       </c>
     </row>
     <row r="77" spans="1:8">
       <c r="A77" t="s">
-        <v>325</v>
+        <v>319</v>
       </c>
       <c r="B77" t="s">
         <v>9</v>
       </c>
       <c r="C77" t="s">
-        <v>326</v>
+        <v>320</v>
       </c>
       <c r="D77" t="s">
-        <v>40</v>
+        <v>63</v>
       </c>
       <c r="E77" t="s">
-        <v>41</v>
+        <v>64</v>
       </c>
       <c r="F77" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="G77" s="1" t="s">
-        <v>327</v>
+        <v>321</v>
       </c>
       <c r="H77" t="s">
-        <v>328</v>
+        <v>322</v>
       </c>
     </row>
     <row r="78" spans="1:8">
       <c r="A78" t="s">
-        <v>329</v>
+        <v>323</v>
       </c>
       <c r="B78" t="s">
         <v>9</v>
       </c>
       <c r="C78" t="s">
-        <v>330</v>
+        <v>324</v>
       </c>
       <c r="D78" t="s">
-        <v>40</v>
+        <v>63</v>
       </c>
       <c r="E78" t="s">
-        <v>41</v>
+        <v>64</v>
       </c>
       <c r="F78" t="s">
-        <v>19</v>
+        <v>219</v>
       </c>
       <c r="G78" s="1" t="s">
-        <v>331</v>
+        <v>325</v>
       </c>
       <c r="H78" t="s">
-        <v>332</v>
+        <v>326</v>
       </c>
     </row>
     <row r="79" spans="1:8">
       <c r="A79" t="s">
-        <v>333</v>
+        <v>327</v>
       </c>
       <c r="B79" t="s">
         <v>9</v>
       </c>
       <c r="C79" t="s">
-        <v>334</v>
+        <v>328</v>
       </c>
       <c r="D79" t="s">
-        <v>40</v>
+        <v>63</v>
       </c>
       <c r="E79" t="s">
-        <v>41</v>
+        <v>64</v>
       </c>
       <c r="F79" t="s">
-        <v>19</v>
+        <v>219</v>
       </c>
       <c r="G79" s="1" t="s">
-        <v>335</v>
+        <v>329</v>
       </c>
       <c r="H79" t="s">
-        <v>336</v>
+        <v>330</v>
       </c>
     </row>
     <row r="80" spans="1:8">
       <c r="A80" t="s">
-        <v>337</v>
+        <v>331</v>
       </c>
       <c r="B80" t="s">
         <v>9</v>
       </c>
       <c r="C80" t="s">
-        <v>338</v>
+        <v>332</v>
       </c>
       <c r="D80" t="s">
-        <v>40</v>
+        <v>63</v>
       </c>
       <c r="E80" t="s">
-        <v>41</v>
+        <v>64</v>
       </c>
       <c r="F80" t="s">
-        <v>28</v>
+        <v>18</v>
       </c>
       <c r="G80" s="1" t="s">
-        <v>339</v>
+        <v>333</v>
       </c>
       <c r="H80" t="s">
-        <v>277</v>
+        <v>334</v>
       </c>
     </row>
     <row r="81" spans="1:8">
       <c r="A81" t="s">
-        <v>340</v>
+        <v>335</v>
       </c>
       <c r="B81" t="s">
         <v>9</v>
       </c>
       <c r="C81" t="s">
-        <v>341</v>
+        <v>336</v>
       </c>
       <c r="D81" t="s">
-        <v>40</v>
+        <v>63</v>
       </c>
       <c r="E81" t="s">
-        <v>41</v>
+        <v>64</v>
       </c>
       <c r="F81" t="s">
-        <v>28</v>
+        <v>18</v>
       </c>
       <c r="G81" s="1" t="s">
-        <v>342</v>
+        <v>337</v>
       </c>
       <c r="H81" t="s">
-        <v>343</v>
+        <v>338</v>
       </c>
     </row>
     <row r="82" spans="1:8">
       <c r="A82" t="s">
-        <v>344</v>
+        <v>339</v>
       </c>
       <c r="B82" t="s">
         <v>9</v>
       </c>
       <c r="C82" t="s">
-        <v>345</v>
+        <v>340</v>
       </c>
       <c r="D82" t="s">
-        <v>40</v>
+        <v>63</v>
       </c>
       <c r="E82" t="s">
-        <v>41</v>
+        <v>64</v>
       </c>
       <c r="F82" t="s">
-        <v>219</v>
+        <v>18</v>
       </c>
       <c r="G82" s="1" t="s">
-        <v>346</v>
+        <v>341</v>
       </c>
       <c r="H82" t="s">
-        <v>347</v>
+        <v>342</v>
       </c>
     </row>
     <row r="83" spans="1:8">
       <c r="A83" t="s">
-        <v>348</v>
+        <v>343</v>
       </c>
       <c r="B83" t="s">
         <v>9</v>
       </c>
       <c r="C83" t="s">
-        <v>349</v>
+        <v>344</v>
       </c>
       <c r="D83" t="s">
-        <v>40</v>
+        <v>63</v>
       </c>
       <c r="E83" t="s">
-        <v>41</v>
+        <v>64</v>
       </c>
       <c r="F83" t="s">
-        <v>144</v>
+        <v>18</v>
       </c>
       <c r="G83" s="1" t="s">
-        <v>350</v>
+        <v>345</v>
       </c>
       <c r="H83" t="s">
-        <v>351</v>
+        <v>346</v>
       </c>
     </row>
     <row r="84" spans="1:8">
       <c r="A84" t="s">
-        <v>352</v>
+        <v>347</v>
       </c>
       <c r="B84" t="s">
         <v>9</v>
       </c>
       <c r="C84" t="s">
-        <v>353</v>
+        <v>348</v>
       </c>
       <c r="D84" t="s">
-        <v>40</v>
+        <v>63</v>
       </c>
       <c r="E84" t="s">
-        <v>41</v>
+        <v>64</v>
       </c>
       <c r="F84" t="s">
-        <v>46</v>
+        <v>18</v>
       </c>
       <c r="G84" s="1" t="s">
-        <v>354</v>
+        <v>349</v>
       </c>
       <c r="H84" t="s">
-        <v>355</v>
+        <v>350</v>
       </c>
     </row>
     <row r="85" spans="1:8">
       <c r="A85" t="s">
-        <v>356</v>
+        <v>351</v>
       </c>
       <c r="B85" t="s">
         <v>9</v>
       </c>
       <c r="C85" t="s">
-        <v>10</v>
+        <v>352</v>
       </c>
       <c r="D85" t="s">
-        <v>357</v>
+        <v>63</v>
       </c>
       <c r="E85" t="s">
-        <v>358</v>
+        <v>64</v>
       </c>
       <c r="F85" t="s">
-        <v>46</v>
+        <v>18</v>
       </c>
       <c r="G85" s="1" t="s">
-        <v>359</v>
+        <v>353</v>
       </c>
       <c r="H85" t="s">
-        <v>360</v>
+        <v>354</v>
       </c>
     </row>
     <row r="86" spans="1:8">
       <c r="A86" t="s">
-        <v>361</v>
+        <v>355</v>
       </c>
       <c r="B86" t="s">
         <v>9</v>
       </c>
       <c r="C86" t="s">
-        <v>23</v>
+        <v>356</v>
       </c>
       <c r="D86" t="s">
+        <v>63</v>
+      </c>
+      <c r="E86" t="s">
+        <v>64</v>
+      </c>
+      <c r="F86" t="s">
+        <v>35</v>
+      </c>
+      <c r="G86" s="1" t="s">
         <v>357</v>
       </c>
-      <c r="E86" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="H86" t="s">
-        <v>363</v>
+        <v>295</v>
       </c>
     </row>
     <row r="87" spans="1:8">
       <c r="A87" t="s">
-        <v>364</v>
+        <v>358</v>
       </c>
       <c r="B87" t="s">
         <v>9</v>
       </c>
       <c r="C87" t="s">
-        <v>27</v>
+        <v>359</v>
       </c>
       <c r="D87" t="s">
-        <v>357</v>
+        <v>63</v>
       </c>
       <c r="E87" t="s">
-        <v>358</v>
+        <v>64</v>
       </c>
       <c r="F87" t="s">
-        <v>42</v>
+        <v>35</v>
       </c>
       <c r="G87" s="1" t="s">
-        <v>365</v>
+        <v>360</v>
       </c>
       <c r="H87" t="s">
-        <v>366</v>
+        <v>361</v>
       </c>
     </row>
     <row r="88" spans="1:8">
       <c r="A88" t="s">
-        <v>367</v>
+        <v>362</v>
       </c>
       <c r="B88" t="s">
         <v>9</v>
       </c>
       <c r="C88" t="s">
-        <v>32</v>
+        <v>363</v>
       </c>
       <c r="D88" t="s">
-        <v>357</v>
+        <v>63</v>
       </c>
       <c r="E88" t="s">
-        <v>358</v>
+        <v>64</v>
       </c>
       <c r="F88" t="s">
-        <v>368</v>
+        <v>237</v>
       </c>
       <c r="G88" s="1" t="s">
-        <v>369</v>
+        <v>364</v>
       </c>
       <c r="H88" t="s">
-        <v>370</v>
+        <v>365</v>
       </c>
     </row>
     <row r="89" spans="1:8">
       <c r="A89" t="s">
-        <v>371</v>
+        <v>366</v>
       </c>
       <c r="B89" t="s">
         <v>9</v>
       </c>
       <c r="C89" t="s">
-        <v>36</v>
+        <v>367</v>
       </c>
       <c r="D89" t="s">
-        <v>357</v>
+        <v>63</v>
       </c>
       <c r="E89" t="s">
-        <v>358</v>
+        <v>64</v>
       </c>
       <c r="F89" t="s">
-        <v>219</v>
+        <v>23</v>
       </c>
       <c r="G89" s="1" t="s">
-        <v>372</v>
+        <v>368</v>
       </c>
       <c r="H89" t="s">
-        <v>373</v>
+        <v>369</v>
       </c>
     </row>
     <row r="90" spans="1:8">
       <c r="A90" t="s">
-        <v>374</v>
+        <v>370</v>
       </c>
       <c r="B90" t="s">
         <v>9</v>
       </c>
       <c r="C90" t="s">
-        <v>61</v>
+        <v>371</v>
       </c>
       <c r="D90" t="s">
-        <v>357</v>
+        <v>63</v>
       </c>
       <c r="E90" t="s">
-        <v>358</v>
+        <v>64</v>
       </c>
       <c r="F90" t="s">
-        <v>375</v>
+        <v>69</v>
       </c>
       <c r="G90" s="1" t="s">
-        <v>376</v>
+        <v>372</v>
       </c>
       <c r="H90" t="s">
-        <v>377</v>
+        <v>373</v>
       </c>
     </row>
     <row r="91" spans="1:8">
       <c r="A91" t="s">
-        <v>378</v>
+        <v>374</v>
       </c>
       <c r="B91" t="s">
         <v>9</v>
       </c>
       <c r="C91" t="s">
-        <v>66</v>
+        <v>375</v>
       </c>
       <c r="D91" t="s">
-        <v>357</v>
+        <v>63</v>
       </c>
       <c r="E91" t="s">
-        <v>358</v>
+        <v>64</v>
       </c>
       <c r="F91" t="s">
-        <v>379</v>
+        <v>35</v>
       </c>
       <c r="G91" s="1" t="s">
-        <v>380</v>
+        <v>376</v>
       </c>
       <c r="H91" t="s">
-        <v>381</v>
+        <v>377</v>
       </c>
     </row>
     <row r="92" spans="1:8">
       <c r="A92" t="s">
-        <v>382</v>
+        <v>378</v>
       </c>
       <c r="B92" t="s">
         <v>9</v>
       </c>
       <c r="C92" t="s">
-        <v>70</v>
+        <v>379</v>
       </c>
       <c r="D92" t="s">
-        <v>357</v>
+        <v>63</v>
       </c>
       <c r="E92" t="s">
-        <v>358</v>
+        <v>64</v>
       </c>
       <c r="F92" t="s">
-        <v>219</v>
+        <v>18</v>
       </c>
       <c r="G92" s="1" t="s">
-        <v>383</v>
+        <v>380</v>
       </c>
       <c r="H92" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
     </row>
     <row r="93" spans="1:8">
       <c r="A93" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
       <c r="B93" t="s">
         <v>9</v>
       </c>
       <c r="C93" t="s">
-        <v>74</v>
+        <v>383</v>
       </c>
       <c r="D93" t="s">
-        <v>357</v>
+        <v>63</v>
       </c>
       <c r="E93" t="s">
-        <v>358</v>
+        <v>64</v>
       </c>
       <c r="F93" t="s">
-        <v>386</v>
+        <v>237</v>
       </c>
       <c r="G93" s="1" t="s">
-        <v>387</v>
+        <v>384</v>
       </c>
       <c r="H93" t="s">
-        <v>388</v>
+        <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:8">
       <c r="A94" t="s">
-        <v>389</v>
+        <v>385</v>
       </c>
       <c r="B94" t="s">
         <v>9</v>
       </c>
       <c r="C94" t="s">
-        <v>78</v>
+        <v>386</v>
       </c>
       <c r="D94" t="s">
-        <v>357</v>
+        <v>63</v>
       </c>
       <c r="E94" t="s">
-        <v>358</v>
+        <v>64</v>
       </c>
       <c r="F94" t="s">
-        <v>379</v>
+        <v>23</v>
       </c>
       <c r="G94" s="1" t="s">
-        <v>390</v>
+        <v>387</v>
       </c>
       <c r="H94" t="s">
-        <v>391</v>
+        <v>388</v>
       </c>
     </row>
     <row r="95" spans="1:8">
       <c r="A95" t="s">
+        <v>389</v>
+      </c>
+      <c r="B95" t="s">
+        <v>9</v>
+      </c>
+      <c r="C95" t="s">
+        <v>390</v>
+      </c>
+      <c r="D95" t="s">
+        <v>63</v>
+      </c>
+      <c r="E95" t="s">
+        <v>64</v>
+      </c>
+      <c r="F95" t="s">
+        <v>232</v>
+      </c>
+      <c r="G95" s="1" t="s">
+        <v>391</v>
+      </c>
+      <c r="H95" t="s">
         <v>392</v>
-      </c>
-[...19 lines deleted...]
-        <v>394</v>
       </c>
     </row>
     <row r="96" spans="1:8">
       <c r="A96" t="s">
+        <v>393</v>
+      </c>
+      <c r="B96" t="s">
+        <v>9</v>
+      </c>
+      <c r="C96" t="s">
+        <v>394</v>
+      </c>
+      <c r="D96" t="s">
+        <v>63</v>
+      </c>
+      <c r="E96" t="s">
+        <v>64</v>
+      </c>
+      <c r="F96" t="s">
+        <v>65</v>
+      </c>
+      <c r="G96" s="1" t="s">
         <v>395</v>
       </c>
-      <c r="B96" t="s">
-[...14 lines deleted...]
-      <c r="G96" s="1" t="s">
+      <c r="H96" t="s">
         <v>396</v>
-      </c>
-[...1 lines deleted...]
-        <v>397</v>
       </c>
     </row>
     <row r="97" spans="1:8">
       <c r="A97" t="s">
+        <v>397</v>
+      </c>
+      <c r="B97" t="s">
+        <v>9</v>
+      </c>
+      <c r="C97" t="s">
         <v>398</v>
       </c>
-      <c r="B97" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D97" t="s">
-        <v>357</v>
+        <v>63</v>
       </c>
       <c r="E97" t="s">
-        <v>358</v>
+        <v>64</v>
       </c>
       <c r="F97" t="s">
-        <v>219</v>
+        <v>69</v>
       </c>
       <c r="G97" s="1" t="s">
         <v>399</v>
       </c>
       <c r="H97" t="s">
         <v>400</v>
       </c>
     </row>
     <row r="98" spans="1:8">
       <c r="A98" t="s">
         <v>401</v>
       </c>
       <c r="B98" t="s">
         <v>9</v>
       </c>
       <c r="C98" t="s">
-        <v>94</v>
+        <v>402</v>
       </c>
       <c r="D98" t="s">
-        <v>357</v>
+        <v>63</v>
       </c>
       <c r="E98" t="s">
-        <v>358</v>
+        <v>64</v>
       </c>
       <c r="F98" t="s">
-        <v>144</v>
+        <v>403</v>
       </c>
       <c r="G98" s="1" t="s">
-        <v>402</v>
+        <v>404</v>
       </c>
       <c r="H98" t="s">
-        <v>403</v>
+        <v>405</v>
       </c>
     </row>
     <row r="99" spans="1:8">
       <c r="A99" t="s">
-        <v>404</v>
+        <v>406</v>
       </c>
       <c r="B99" t="s">
         <v>9</v>
       </c>
       <c r="C99" t="s">
-        <v>98</v>
+        <v>407</v>
       </c>
       <c r="D99" t="s">
-        <v>357</v>
+        <v>63</v>
       </c>
       <c r="E99" t="s">
-        <v>358</v>
+        <v>64</v>
       </c>
       <c r="F99" t="s">
-        <v>28</v>
+        <v>408</v>
       </c>
       <c r="G99" s="1" t="s">
-        <v>405</v>
+        <v>409</v>
       </c>
       <c r="H99" t="s">
-        <v>406</v>
+        <v>410</v>
       </c>
     </row>
     <row r="100" spans="1:8">
       <c r="A100" t="s">
-        <v>407</v>
+        <v>411</v>
       </c>
       <c r="B100" t="s">
         <v>9</v>
       </c>
       <c r="C100" t="s">
-        <v>103</v>
+        <v>412</v>
       </c>
       <c r="D100" t="s">
-        <v>357</v>
+        <v>63</v>
       </c>
       <c r="E100" t="s">
-        <v>358</v>
+        <v>64</v>
       </c>
       <c r="F100" t="s">
-        <v>214</v>
+        <v>35</v>
       </c>
       <c r="G100" s="1" t="s">
-        <v>408</v>
+        <v>413</v>
       </c>
       <c r="H100" t="s">
-        <v>409</v>
+        <v>414</v>
       </c>
     </row>
     <row r="101" spans="1:8">
       <c r="A101" t="s">
-        <v>410</v>
+        <v>415</v>
       </c>
       <c r="B101" t="s">
         <v>9</v>
       </c>
       <c r="C101" t="s">
-        <v>107</v>
+        <v>416</v>
       </c>
       <c r="D101" t="s">
-        <v>357</v>
+        <v>63</v>
       </c>
       <c r="E101" t="s">
-        <v>358</v>
+        <v>64</v>
       </c>
       <c r="F101" t="s">
-        <v>54</v>
+        <v>237</v>
       </c>
       <c r="G101" s="1" t="s">
-        <v>411</v>
+        <v>417</v>
       </c>
       <c r="H101" t="s">
-        <v>412</v>
+        <v>287</v>
       </c>
     </row>
     <row r="102" spans="1:8">
       <c r="A102" t="s">
-        <v>413</v>
+        <v>418</v>
       </c>
       <c r="B102" t="s">
         <v>9</v>
       </c>
       <c r="C102" t="s">
-        <v>111</v>
+        <v>419</v>
       </c>
       <c r="D102" t="s">
-        <v>357</v>
+        <v>63</v>
       </c>
       <c r="E102" t="s">
-        <v>358</v>
+        <v>64</v>
       </c>
       <c r="F102" t="s">
-        <v>28</v>
+        <v>232</v>
       </c>
       <c r="G102" s="1" t="s">
-        <v>414</v>
+        <v>420</v>
       </c>
       <c r="H102" t="s">
-        <v>415</v>
+        <v>421</v>
       </c>
     </row>
     <row r="103" spans="1:8">
       <c r="A103" t="s">
-        <v>416</v>
+        <v>422</v>
       </c>
       <c r="B103" t="s">
         <v>9</v>
       </c>
       <c r="C103" t="s">
-        <v>115</v>
+        <v>423</v>
       </c>
       <c r="D103" t="s">
-        <v>357</v>
+        <v>63</v>
       </c>
       <c r="E103" t="s">
-        <v>358</v>
+        <v>64</v>
       </c>
       <c r="F103" t="s">
-        <v>28</v>
+        <v>176</v>
       </c>
       <c r="G103" s="1" t="s">
-        <v>417</v>
+        <v>424</v>
       </c>
       <c r="H103" t="s">
-        <v>418</v>
+        <v>425</v>
       </c>
     </row>
     <row r="104" spans="1:8">
       <c r="A104" t="s">
-        <v>419</v>
+        <v>426</v>
       </c>
       <c r="B104" t="s">
         <v>9</v>
       </c>
       <c r="C104" t="s">
-        <v>119</v>
+        <v>427</v>
       </c>
       <c r="D104" t="s">
-        <v>357</v>
+        <v>63</v>
       </c>
       <c r="E104" t="s">
-        <v>358</v>
+        <v>64</v>
       </c>
       <c r="F104" t="s">
-        <v>28</v>
+        <v>65</v>
       </c>
       <c r="G104" s="1" t="s">
-        <v>420</v>
+        <v>428</v>
       </c>
       <c r="H104" t="s">
-        <v>421</v>
+        <v>429</v>
       </c>
     </row>
     <row r="105" spans="1:8">
       <c r="A105" t="s">
-        <v>422</v>
+        <v>430</v>
       </c>
       <c r="B105" t="s">
         <v>9</v>
       </c>
       <c r="C105" t="s">
-        <v>124</v>
+        <v>431</v>
       </c>
       <c r="D105" t="s">
-        <v>357</v>
+        <v>63</v>
       </c>
       <c r="E105" t="s">
-        <v>358</v>
+        <v>64</v>
       </c>
       <c r="F105" t="s">
-        <v>46</v>
+        <v>65</v>
       </c>
       <c r="G105" s="1" t="s">
-        <v>423</v>
+        <v>432</v>
       </c>
       <c r="H105" t="s">
-        <v>424</v>
+        <v>433</v>
       </c>
     </row>
     <row r="106" spans="1:8">
       <c r="A106" t="s">
-        <v>425</v>
+        <v>434</v>
       </c>
       <c r="B106" t="s">
         <v>9</v>
       </c>
       <c r="C106" t="s">
-        <v>128</v>
+        <v>435</v>
       </c>
       <c r="D106" t="s">
-        <v>357</v>
+        <v>63</v>
       </c>
       <c r="E106" t="s">
-        <v>358</v>
+        <v>64</v>
       </c>
       <c r="F106" t="s">
-        <v>144</v>
+        <v>65</v>
       </c>
       <c r="G106" s="1" t="s">
-        <v>426</v>
+        <v>436</v>
       </c>
       <c r="H106" t="s">
-        <v>427</v>
+        <v>437</v>
       </c>
     </row>
     <row r="107" spans="1:8">
       <c r="A107" t="s">
-        <v>428</v>
+        <v>438</v>
       </c>
       <c r="B107" t="s">
         <v>9</v>
       </c>
       <c r="C107" t="s">
-        <v>10</v>
+        <v>439</v>
       </c>
       <c r="D107" t="s">
-        <v>429</v>
+        <v>63</v>
       </c>
       <c r="E107" t="s">
-        <v>430</v>
+        <v>64</v>
       </c>
       <c r="F107" t="s">
-        <v>431</v>
+        <v>232</v>
       </c>
       <c r="G107" s="1" t="s">
-        <v>432</v>
+        <v>440</v>
       </c>
       <c r="H107" t="s">
-        <v>433</v>
+        <v>421</v>
       </c>
     </row>
     <row r="108" spans="1:8">
       <c r="A108" t="s">
-        <v>434</v>
+        <v>441</v>
       </c>
       <c r="B108" t="s">
         <v>9</v>
       </c>
       <c r="C108" t="s">
-        <v>23</v>
+        <v>442</v>
       </c>
       <c r="D108" t="s">
-        <v>429</v>
+        <v>63</v>
       </c>
       <c r="E108" t="s">
-        <v>430</v>
+        <v>64</v>
       </c>
       <c r="F108" t="s">
-        <v>179</v>
+        <v>237</v>
       </c>
       <c r="G108" s="1" t="s">
-        <v>435</v>
+        <v>443</v>
       </c>
       <c r="H108" t="s">
-        <v>436</v>
+        <v>287</v>
       </c>
     </row>
     <row r="109" spans="1:8">
       <c r="A109" t="s">
-        <v>437</v>
+        <v>444</v>
       </c>
       <c r="B109" t="s">
         <v>9</v>
       </c>
       <c r="C109" t="s">
-        <v>10</v>
+        <v>445</v>
       </c>
       <c r="D109" t="s">
-        <v>438</v>
+        <v>63</v>
       </c>
       <c r="E109" t="s">
-        <v>439</v>
+        <v>64</v>
       </c>
       <c r="F109" t="s">
-        <v>46</v>
+        <v>219</v>
       </c>
       <c r="G109" s="1" t="s">
-        <v>440</v>
+        <v>446</v>
       </c>
       <c r="H109" t="s">
-        <v>441</v>
+        <v>447</v>
       </c>
     </row>
     <row r="110" spans="1:8">
       <c r="A110" t="s">
-        <v>442</v>
+        <v>448</v>
       </c>
       <c r="B110" t="s">
         <v>9</v>
       </c>
       <c r="C110" t="s">
-        <v>23</v>
+        <v>449</v>
       </c>
       <c r="D110" t="s">
-        <v>438</v>
+        <v>63</v>
       </c>
       <c r="E110" t="s">
-        <v>439</v>
+        <v>64</v>
       </c>
       <c r="F110" t="s">
-        <v>386</v>
+        <v>197</v>
       </c>
       <c r="G110" s="1" t="s">
-        <v>443</v>
+        <v>450</v>
       </c>
       <c r="H110" t="s">
-        <v>444</v>
+        <v>451</v>
       </c>
     </row>
     <row r="111" spans="1:8">
       <c r="A111" t="s">
-        <v>445</v>
+        <v>452</v>
       </c>
       <c r="B111" t="s">
         <v>9</v>
       </c>
       <c r="C111" t="s">
-        <v>27</v>
+        <v>453</v>
       </c>
       <c r="D111" t="s">
-        <v>438</v>
+        <v>63</v>
       </c>
       <c r="E111" t="s">
-        <v>439</v>
+        <v>64</v>
       </c>
       <c r="F111" t="s">
-        <v>368</v>
+        <v>18</v>
       </c>
       <c r="G111" s="1" t="s">
-        <v>446</v>
+        <v>454</v>
       </c>
       <c r="H111" t="s">
-        <v>447</v>
+        <v>455</v>
       </c>
     </row>
     <row r="112" spans="1:8">
       <c r="A112" t="s">
-        <v>448</v>
+        <v>456</v>
       </c>
       <c r="B112" t="s">
         <v>9</v>
       </c>
       <c r="C112" t="s">
-        <v>32</v>
+        <v>457</v>
       </c>
       <c r="D112" t="s">
-        <v>438</v>
+        <v>63</v>
       </c>
       <c r="E112" t="s">
-        <v>439</v>
+        <v>64</v>
       </c>
       <c r="F112" t="s">
-        <v>42</v>
+        <v>35</v>
       </c>
       <c r="G112" s="1" t="s">
-        <v>449</v>
+        <v>458</v>
       </c>
       <c r="H112" t="s">
-        <v>450</v>
+        <v>459</v>
       </c>
     </row>
     <row r="113" spans="1:8">
       <c r="A113" t="s">
-        <v>451</v>
+        <v>460</v>
       </c>
       <c r="B113" t="s">
         <v>9</v>
       </c>
       <c r="C113" t="s">
-        <v>36</v>
+        <v>461</v>
       </c>
       <c r="D113" t="s">
-        <v>438</v>
+        <v>63</v>
       </c>
       <c r="E113" t="s">
-        <v>439</v>
+        <v>64</v>
       </c>
       <c r="F113" t="s">
-        <v>452</v>
+        <v>73</v>
       </c>
       <c r="G113" s="1" t="s">
-        <v>453</v>
+        <v>462</v>
       </c>
       <c r="H113" t="s">
-        <v>454</v>
+        <v>463</v>
       </c>
     </row>
     <row r="114" spans="1:8">
       <c r="A114" t="s">
-        <v>455</v>
+        <v>464</v>
       </c>
       <c r="B114" t="s">
         <v>9</v>
       </c>
       <c r="C114" t="s">
-        <v>61</v>
+        <v>465</v>
       </c>
       <c r="D114" t="s">
-        <v>438</v>
+        <v>63</v>
       </c>
       <c r="E114" t="s">
-        <v>439</v>
+        <v>64</v>
       </c>
       <c r="F114" t="s">
-        <v>149</v>
+        <v>65</v>
       </c>
       <c r="G114" s="1" t="s">
-        <v>456</v>
+        <v>466</v>
       </c>
       <c r="H114" t="s">
-        <v>457</v>
+        <v>467</v>
       </c>
     </row>
     <row r="115" spans="1:8">
       <c r="A115" t="s">
-        <v>458</v>
+        <v>468</v>
       </c>
       <c r="B115" t="s">
         <v>9</v>
       </c>
       <c r="C115" t="s">
-        <v>66</v>
+        <v>469</v>
       </c>
       <c r="D115" t="s">
-        <v>438</v>
+        <v>63</v>
       </c>
       <c r="E115" t="s">
-        <v>439</v>
+        <v>64</v>
       </c>
       <c r="F115" t="s">
-        <v>219</v>
+        <v>23</v>
       </c>
       <c r="G115" s="1" t="s">
-        <v>459</v>
+        <v>470</v>
       </c>
       <c r="H115" t="s">
-        <v>460</v>
+        <v>471</v>
       </c>
     </row>
     <row r="116" spans="1:8">
       <c r="A116" t="s">
-        <v>461</v>
+        <v>472</v>
       </c>
       <c r="B116" t="s">
         <v>9</v>
       </c>
       <c r="C116" t="s">
-        <v>70</v>
+        <v>473</v>
       </c>
       <c r="D116" t="s">
-        <v>438</v>
+        <v>63</v>
       </c>
       <c r="E116" t="s">
-        <v>439</v>
+        <v>64</v>
       </c>
       <c r="F116" t="s">
-        <v>28</v>
+        <v>18</v>
       </c>
       <c r="G116" s="1" t="s">
-        <v>462</v>
+        <v>474</v>
       </c>
       <c r="H116" t="s">
-        <v>463</v>
+        <v>475</v>
       </c>
     </row>
     <row r="117" spans="1:8">
       <c r="A117" t="s">
-        <v>464</v>
+        <v>476</v>
       </c>
       <c r="B117" t="s">
         <v>9</v>
       </c>
       <c r="C117" t="s">
-        <v>74</v>
+        <v>477</v>
       </c>
       <c r="D117" t="s">
-        <v>438</v>
+        <v>63</v>
       </c>
       <c r="E117" t="s">
-        <v>439</v>
+        <v>64</v>
       </c>
       <c r="F117" t="s">
-        <v>62</v>
+        <v>232</v>
       </c>
       <c r="G117" s="1" t="s">
-        <v>465</v>
+        <v>478</v>
       </c>
       <c r="H117" t="s">
-        <v>466</v>
+        <v>451</v>
       </c>
     </row>
     <row r="118" spans="1:8">
       <c r="A118" t="s">
-        <v>467</v>
+        <v>479</v>
       </c>
       <c r="B118" t="s">
         <v>9</v>
       </c>
       <c r="C118" t="s">
-        <v>78</v>
+        <v>480</v>
       </c>
       <c r="D118" t="s">
-        <v>438</v>
+        <v>63</v>
       </c>
       <c r="E118" t="s">
-        <v>439</v>
+        <v>64</v>
       </c>
       <c r="F118" t="s">
-        <v>179</v>
+        <v>167</v>
       </c>
       <c r="G118" s="1" t="s">
-        <v>468</v>
+        <v>481</v>
       </c>
       <c r="H118" t="s">
-        <v>469</v>
+        <v>482</v>
       </c>
     </row>
     <row r="119" spans="1:8">
       <c r="A119" t="s">
-        <v>470</v>
+        <v>483</v>
       </c>
       <c r="B119" t="s">
         <v>9</v>
       </c>
       <c r="C119" t="s">
-        <v>82</v>
+        <v>484</v>
       </c>
       <c r="D119" t="s">
-        <v>438</v>
+        <v>63</v>
       </c>
       <c r="E119" t="s">
-        <v>439</v>
+        <v>64</v>
       </c>
       <c r="F119" t="s">
-        <v>144</v>
+        <v>69</v>
       </c>
       <c r="G119" s="1" t="s">
-        <v>471</v>
+        <v>485</v>
       </c>
       <c r="H119" t="s">
-        <v>472</v>
+        <v>486</v>
       </c>
     </row>
     <row r="120" spans="1:8">
       <c r="A120" t="s">
-        <v>473</v>
+        <v>487</v>
       </c>
       <c r="B120" t="s">
         <v>9</v>
       </c>
       <c r="C120" t="s">
-        <v>86</v>
+        <v>488</v>
       </c>
       <c r="D120" t="s">
-        <v>438</v>
+        <v>63</v>
       </c>
       <c r="E120" t="s">
-        <v>439</v>
+        <v>64</v>
       </c>
       <c r="F120" t="s">
-        <v>474</v>
+        <v>489</v>
       </c>
       <c r="G120" s="1" t="s">
-        <v>475</v>
+        <v>490</v>
       </c>
       <c r="H120" t="s">
-        <v>476</v>
+        <v>491</v>
       </c>
     </row>
     <row r="121" spans="1:8">
       <c r="A121" t="s">
-        <v>477</v>
+        <v>492</v>
       </c>
       <c r="B121" t="s">
         <v>9</v>
       </c>
       <c r="C121" t="s">
-        <v>90</v>
+        <v>493</v>
       </c>
       <c r="D121" t="s">
-        <v>438</v>
+        <v>63</v>
       </c>
       <c r="E121" t="s">
-        <v>439</v>
+        <v>64</v>
       </c>
       <c r="F121" t="s">
-        <v>201</v>
+        <v>18</v>
       </c>
       <c r="G121" s="1" t="s">
-        <v>478</v>
+        <v>494</v>
       </c>
       <c r="H121" t="s">
-        <v>479</v>
+        <v>495</v>
       </c>
     </row>
     <row r="122" spans="1:8">
       <c r="A122" t="s">
-        <v>480</v>
+        <v>496</v>
       </c>
       <c r="B122" t="s">
         <v>9</v>
       </c>
       <c r="C122" t="s">
-        <v>94</v>
+        <v>497</v>
       </c>
       <c r="D122" t="s">
-        <v>438</v>
+        <v>63</v>
       </c>
       <c r="E122" t="s">
-        <v>439</v>
+        <v>64</v>
       </c>
       <c r="F122" t="s">
-        <v>54</v>
+        <v>18</v>
       </c>
       <c r="G122" s="1" t="s">
-        <v>481</v>
+        <v>498</v>
       </c>
       <c r="H122" t="s">
-        <v>482</v>
+        <v>499</v>
       </c>
     </row>
     <row r="123" spans="1:8">
       <c r="A123" t="s">
-        <v>483</v>
+        <v>500</v>
       </c>
       <c r="B123" t="s">
         <v>9</v>
       </c>
       <c r="C123" t="s">
-        <v>98</v>
+        <v>501</v>
       </c>
       <c r="D123" t="s">
-        <v>438</v>
+        <v>63</v>
       </c>
       <c r="E123" t="s">
-        <v>439</v>
+        <v>64</v>
       </c>
       <c r="F123" t="s">
-        <v>167</v>
+        <v>18</v>
       </c>
       <c r="G123" s="1" t="s">
-        <v>484</v>
+        <v>502</v>
       </c>
       <c r="H123" t="s">
-        <v>485</v>
+        <v>499</v>
       </c>
     </row>
     <row r="124" spans="1:8">
       <c r="A124" t="s">
-        <v>486</v>
+        <v>503</v>
       </c>
       <c r="B124" t="s">
         <v>9</v>
       </c>
       <c r="C124" t="s">
-        <v>103</v>
+        <v>504</v>
       </c>
       <c r="D124" t="s">
-        <v>438</v>
+        <v>63</v>
       </c>
       <c r="E124" t="s">
-        <v>439</v>
+        <v>64</v>
       </c>
       <c r="F124" t="s">
-        <v>179</v>
+        <v>18</v>
       </c>
       <c r="G124" s="1" t="s">
-        <v>487</v>
+        <v>505</v>
       </c>
       <c r="H124" t="s">
-        <v>488</v>
+        <v>506</v>
       </c>
     </row>
     <row r="125" spans="1:8">
       <c r="A125" t="s">
-        <v>489</v>
+        <v>507</v>
       </c>
       <c r="B125" t="s">
         <v>9</v>
       </c>
       <c r="C125" t="s">
-        <v>107</v>
+        <v>508</v>
       </c>
       <c r="D125" t="s">
-        <v>438</v>
+        <v>63</v>
       </c>
       <c r="E125" t="s">
-        <v>439</v>
+        <v>64</v>
       </c>
       <c r="F125" t="s">
-        <v>368</v>
+        <v>18</v>
       </c>
       <c r="G125" s="1" t="s">
-        <v>490</v>
+        <v>509</v>
       </c>
       <c r="H125" t="s">
-        <v>491</v>
+        <v>510</v>
       </c>
     </row>
     <row r="126" spans="1:8">
       <c r="A126" t="s">
-        <v>492</v>
+        <v>511</v>
       </c>
       <c r="B126" t="s">
         <v>9</v>
       </c>
       <c r="C126" t="s">
-        <v>111</v>
+        <v>512</v>
       </c>
       <c r="D126" t="s">
-        <v>438</v>
+        <v>63</v>
       </c>
       <c r="E126" t="s">
-        <v>439</v>
+        <v>64</v>
       </c>
       <c r="F126" t="s">
-        <v>386</v>
+        <v>18</v>
       </c>
       <c r="G126" s="1" t="s">
-        <v>493</v>
+        <v>513</v>
       </c>
       <c r="H126" t="s">
-        <v>494</v>
+        <v>514</v>
       </c>
     </row>
     <row r="127" spans="1:8">
       <c r="A127" t="s">
-        <v>495</v>
+        <v>515</v>
       </c>
       <c r="B127" t="s">
         <v>9</v>
       </c>
       <c r="C127" t="s">
-        <v>115</v>
+        <v>516</v>
       </c>
       <c r="D127" t="s">
-        <v>438</v>
+        <v>63</v>
       </c>
       <c r="E127" t="s">
-        <v>439</v>
+        <v>64</v>
       </c>
       <c r="F127" t="s">
-        <v>219</v>
+        <v>65</v>
       </c>
       <c r="G127" s="1" t="s">
-        <v>496</v>
+        <v>517</v>
       </c>
       <c r="H127" t="s">
-        <v>497</v>
+        <v>518</v>
       </c>
     </row>
     <row r="128" spans="1:8">
       <c r="A128" t="s">
-        <v>498</v>
+        <v>519</v>
       </c>
       <c r="B128" t="s">
         <v>9</v>
       </c>
       <c r="C128" t="s">
-        <v>119</v>
+        <v>10</v>
       </c>
       <c r="D128" t="s">
-        <v>438</v>
+        <v>520</v>
       </c>
       <c r="E128" t="s">
-        <v>439</v>
+        <v>521</v>
       </c>
       <c r="F128" t="s">
-        <v>28</v>
+        <v>69</v>
       </c>
       <c r="G128" s="1" t="s">
-        <v>499</v>
+        <v>522</v>
       </c>
       <c r="H128" t="s">
-        <v>500</v>
+        <v>523</v>
       </c>
     </row>
     <row r="129" spans="1:8">
       <c r="A129" t="s">
-        <v>501</v>
+        <v>524</v>
       </c>
       <c r="B129" t="s">
         <v>9</v>
       </c>
       <c r="C129" t="s">
-        <v>124</v>
+        <v>17</v>
       </c>
       <c r="D129" t="s">
-        <v>438</v>
+        <v>520</v>
       </c>
       <c r="E129" t="s">
-        <v>439</v>
+        <v>521</v>
       </c>
       <c r="F129" t="s">
-        <v>46</v>
+        <v>65</v>
       </c>
       <c r="G129" s="1" t="s">
-        <v>502</v>
+        <v>525</v>
       </c>
       <c r="H129" t="s">
-        <v>503</v>
+        <v>526</v>
       </c>
     </row>
     <row r="130" spans="1:8">
       <c r="A130" t="s">
-        <v>504</v>
+        <v>527</v>
       </c>
       <c r="B130" t="s">
         <v>9</v>
       </c>
       <c r="C130" t="s">
-        <v>128</v>
+        <v>22</v>
       </c>
       <c r="D130" t="s">
-        <v>438</v>
+        <v>520</v>
       </c>
       <c r="E130" t="s">
-        <v>439</v>
+        <v>521</v>
       </c>
       <c r="F130" t="s">
-        <v>149</v>
+        <v>65</v>
       </c>
       <c r="G130" s="1" t="s">
-        <v>505</v>
+        <v>528</v>
       </c>
       <c r="H130" t="s">
-        <v>506</v>
+        <v>529</v>
       </c>
     </row>
     <row r="131" spans="1:8">
       <c r="A131" t="s">
-        <v>507</v>
+        <v>530</v>
       </c>
       <c r="B131" t="s">
         <v>9</v>
       </c>
       <c r="C131" t="s">
-        <v>132</v>
+        <v>39</v>
       </c>
       <c r="D131" t="s">
-        <v>438</v>
+        <v>520</v>
       </c>
       <c r="E131" t="s">
-        <v>439</v>
+        <v>521</v>
       </c>
       <c r="F131" t="s">
-        <v>508</v>
+        <v>489</v>
       </c>
       <c r="G131" s="1" t="s">
-        <v>509</v>
+        <v>531</v>
       </c>
       <c r="H131" t="s">
-        <v>510</v>
+        <v>532</v>
       </c>
     </row>
     <row r="132" spans="1:8">
       <c r="A132" t="s">
-        <v>511</v>
+        <v>533</v>
       </c>
       <c r="B132" t="s">
         <v>9</v>
       </c>
       <c r="C132" t="s">
-        <v>136</v>
+        <v>43</v>
       </c>
       <c r="D132" t="s">
-        <v>438</v>
+        <v>520</v>
       </c>
       <c r="E132" t="s">
-        <v>439</v>
+        <v>521</v>
       </c>
       <c r="F132" t="s">
-        <v>167</v>
+        <v>237</v>
       </c>
       <c r="G132" s="1" t="s">
-        <v>512</v>
+        <v>534</v>
       </c>
       <c r="H132" t="s">
-        <v>513</v>
+        <v>535</v>
       </c>
     </row>
     <row r="133" spans="1:8">
       <c r="A133" t="s">
-        <v>514</v>
+        <v>536</v>
       </c>
       <c r="B133" t="s">
         <v>9</v>
       </c>
       <c r="C133" t="s">
-        <v>140</v>
+        <v>47</v>
       </c>
       <c r="D133" t="s">
-        <v>438</v>
+        <v>520</v>
       </c>
       <c r="E133" t="s">
-        <v>439</v>
+        <v>521</v>
       </c>
       <c r="F133" t="s">
-        <v>120</v>
+        <v>537</v>
       </c>
       <c r="G133" s="1" t="s">
-        <v>515</v>
+        <v>538</v>
       </c>
       <c r="H133" t="s">
-        <v>516</v>
+        <v>539</v>
       </c>
     </row>
     <row r="134" spans="1:8">
       <c r="A134" t="s">
-        <v>517</v>
+        <v>540</v>
       </c>
       <c r="B134" t="s">
         <v>9</v>
       </c>
       <c r="C134" t="s">
-        <v>143</v>
+        <v>51</v>
       </c>
       <c r="D134" t="s">
-        <v>438</v>
+        <v>520</v>
       </c>
       <c r="E134" t="s">
-        <v>439</v>
+        <v>521</v>
       </c>
       <c r="F134" t="s">
-        <v>474</v>
+        <v>408</v>
       </c>
       <c r="G134" s="1" t="s">
-        <v>518</v>
+        <v>541</v>
       </c>
       <c r="H134" t="s">
-        <v>519</v>
+        <v>542</v>
       </c>
     </row>
     <row r="135" spans="1:8">
       <c r="A135" t="s">
+        <v>543</v>
+      </c>
+      <c r="B135" t="s">
+        <v>9</v>
+      </c>
+      <c r="C135" t="s">
+        <v>55</v>
+      </c>
+      <c r="D135" t="s">
         <v>520</v>
       </c>
-      <c r="B135" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E135" t="s">
-        <v>439</v>
+        <v>521</v>
       </c>
       <c r="F135" t="s">
-        <v>375</v>
+        <v>237</v>
       </c>
       <c r="G135" s="1" t="s">
-        <v>521</v>
+        <v>544</v>
       </c>
       <c r="H135" t="s">
-        <v>522</v>
+        <v>545</v>
       </c>
     </row>
     <row r="136" spans="1:8">
       <c r="A136" t="s">
-        <v>523</v>
+        <v>546</v>
       </c>
       <c r="B136" t="s">
         <v>9</v>
       </c>
       <c r="C136" t="s">
-        <v>153</v>
+        <v>59</v>
       </c>
       <c r="D136" t="s">
-        <v>438</v>
+        <v>520</v>
       </c>
       <c r="E136" t="s">
-        <v>439</v>
+        <v>521</v>
       </c>
       <c r="F136" t="s">
-        <v>62</v>
+        <v>403</v>
       </c>
       <c r="G136" s="1" t="s">
-        <v>524</v>
+        <v>547</v>
       </c>
       <c r="H136" t="s">
-        <v>525</v>
+        <v>548</v>
       </c>
     </row>
     <row r="137" spans="1:8">
       <c r="A137" t="s">
-        <v>526</v>
+        <v>549</v>
       </c>
       <c r="B137" t="s">
         <v>9</v>
       </c>
       <c r="C137" t="s">
-        <v>157</v>
+        <v>97</v>
       </c>
       <c r="D137" t="s">
-        <v>438</v>
+        <v>520</v>
       </c>
       <c r="E137" t="s">
-        <v>439</v>
+        <v>521</v>
       </c>
       <c r="F137" t="s">
-        <v>50</v>
+        <v>408</v>
       </c>
       <c r="G137" s="1" t="s">
-        <v>527</v>
+        <v>550</v>
       </c>
       <c r="H137" t="s">
-        <v>528</v>
+        <v>551</v>
       </c>
     </row>
     <row r="138" spans="1:8">
       <c r="A138" t="s">
-        <v>529</v>
+        <v>552</v>
       </c>
       <c r="B138" t="s">
         <v>9</v>
       </c>
       <c r="C138" t="s">
-        <v>162</v>
+        <v>101</v>
       </c>
       <c r="D138" t="s">
-        <v>438</v>
+        <v>520</v>
       </c>
       <c r="E138" t="s">
-        <v>439</v>
+        <v>521</v>
       </c>
       <c r="F138" t="s">
-        <v>214</v>
+        <v>35</v>
       </c>
       <c r="G138" s="1" t="s">
-        <v>530</v>
+        <v>553</v>
       </c>
       <c r="H138" t="s">
-        <v>531</v>
+        <v>554</v>
       </c>
     </row>
     <row r="139" spans="1:8">
       <c r="A139" t="s">
-        <v>532</v>
+        <v>555</v>
       </c>
       <c r="B139" t="s">
         <v>9</v>
       </c>
       <c r="C139" t="s">
-        <v>166</v>
+        <v>105</v>
       </c>
       <c r="D139" t="s">
-        <v>438</v>
+        <v>520</v>
       </c>
       <c r="E139" t="s">
-        <v>439</v>
+        <v>521</v>
       </c>
       <c r="F139" t="s">
-        <v>42</v>
+        <v>23</v>
       </c>
       <c r="G139" s="1" t="s">
-        <v>533</v>
+        <v>556</v>
       </c>
       <c r="H139" t="s">
-        <v>534</v>
+        <v>557</v>
       </c>
     </row>
     <row r="140" spans="1:8">
       <c r="A140" t="s">
-        <v>535</v>
+        <v>558</v>
       </c>
       <c r="B140" t="s">
         <v>9</v>
       </c>
       <c r="C140" t="s">
-        <v>171</v>
+        <v>109</v>
       </c>
       <c r="D140" t="s">
-        <v>438</v>
+        <v>520</v>
       </c>
       <c r="E140" t="s">
-        <v>439</v>
+        <v>521</v>
       </c>
       <c r="F140" t="s">
-        <v>201</v>
+        <v>237</v>
       </c>
       <c r="G140" s="1" t="s">
-        <v>536</v>
+        <v>559</v>
       </c>
       <c r="H140" t="s">
-        <v>537</v>
+        <v>560</v>
       </c>
     </row>
     <row r="141" spans="1:8">
       <c r="A141" t="s">
-        <v>538</v>
+        <v>561</v>
       </c>
       <c r="B141" t="s">
         <v>9</v>
       </c>
       <c r="C141" t="s">
-        <v>174</v>
+        <v>113</v>
       </c>
       <c r="D141" t="s">
-        <v>438</v>
+        <v>520</v>
       </c>
       <c r="E141" t="s">
-        <v>439</v>
+        <v>521</v>
       </c>
       <c r="F141" t="s">
-        <v>179</v>
+        <v>23</v>
       </c>
       <c r="G141" s="1" t="s">
-        <v>539</v>
+        <v>562</v>
       </c>
       <c r="H141" t="s">
-        <v>540</v>
+        <v>563</v>
       </c>
     </row>
     <row r="142" spans="1:8">
       <c r="A142" t="s">
-        <v>541</v>
+        <v>564</v>
       </c>
       <c r="B142" t="s">
         <v>9</v>
       </c>
       <c r="C142" t="s">
-        <v>178</v>
+        <v>117</v>
       </c>
       <c r="D142" t="s">
-        <v>438</v>
+        <v>520</v>
       </c>
       <c r="E142" t="s">
-        <v>439</v>
+        <v>521</v>
       </c>
       <c r="F142" t="s">
-        <v>144</v>
+        <v>35</v>
       </c>
       <c r="G142" s="1" t="s">
-        <v>542</v>
+        <v>565</v>
       </c>
       <c r="H142" t="s">
-        <v>543</v>
+        <v>566</v>
       </c>
     </row>
     <row r="143" spans="1:8">
       <c r="A143" t="s">
-        <v>544</v>
+        <v>567</v>
       </c>
       <c r="B143" t="s">
         <v>9</v>
       </c>
       <c r="C143" t="s">
-        <v>183</v>
+        <v>122</v>
       </c>
       <c r="D143" t="s">
-        <v>438</v>
+        <v>520</v>
       </c>
       <c r="E143" t="s">
-        <v>439</v>
+        <v>521</v>
       </c>
       <c r="F143" t="s">
-        <v>201</v>
+        <v>232</v>
       </c>
       <c r="G143" s="1" t="s">
-        <v>545</v>
+        <v>568</v>
       </c>
       <c r="H143" t="s">
-        <v>546</v>
+        <v>569</v>
       </c>
     </row>
     <row r="144" spans="1:8">
       <c r="A144" t="s">
-        <v>547</v>
+        <v>570</v>
       </c>
       <c r="B144" t="s">
         <v>9</v>
       </c>
       <c r="C144" t="s">
-        <v>187</v>
+        <v>126</v>
       </c>
       <c r="D144" t="s">
-        <v>438</v>
+        <v>520</v>
       </c>
       <c r="E144" t="s">
-        <v>439</v>
+        <v>521</v>
       </c>
       <c r="F144" t="s">
-        <v>386</v>
+        <v>77</v>
       </c>
       <c r="G144" s="1" t="s">
-        <v>548</v>
+        <v>571</v>
       </c>
       <c r="H144" t="s">
-        <v>549</v>
+        <v>572</v>
       </c>
     </row>
     <row r="145" spans="1:8">
       <c r="A145" t="s">
-        <v>550</v>
+        <v>573</v>
       </c>
       <c r="B145" t="s">
         <v>9</v>
       </c>
       <c r="C145" t="s">
-        <v>192</v>
+        <v>130</v>
       </c>
       <c r="D145" t="s">
-        <v>438</v>
+        <v>520</v>
       </c>
       <c r="E145" t="s">
-        <v>439</v>
+        <v>521</v>
       </c>
       <c r="F145" t="s">
-        <v>219</v>
+        <v>35</v>
       </c>
       <c r="G145" s="1" t="s">
-        <v>551</v>
+        <v>574</v>
       </c>
       <c r="H145" t="s">
-        <v>552</v>
+        <v>575</v>
       </c>
     </row>
     <row r="146" spans="1:8">
       <c r="A146" t="s">
-        <v>553</v>
+        <v>576</v>
       </c>
       <c r="B146" t="s">
         <v>9</v>
       </c>
       <c r="C146" t="s">
-        <v>196</v>
+        <v>134</v>
       </c>
       <c r="D146" t="s">
-        <v>438</v>
+        <v>520</v>
       </c>
       <c r="E146" t="s">
-        <v>439</v>
+        <v>521</v>
       </c>
       <c r="F146" t="s">
-        <v>368</v>
+        <v>35</v>
       </c>
       <c r="G146" s="1" t="s">
-        <v>554</v>
+        <v>577</v>
       </c>
       <c r="H146" t="s">
-        <v>555</v>
+        <v>578</v>
       </c>
     </row>
     <row r="147" spans="1:8">
       <c r="A147" t="s">
-        <v>556</v>
+        <v>579</v>
       </c>
       <c r="B147" t="s">
         <v>9</v>
       </c>
       <c r="C147" t="s">
-        <v>200</v>
+        <v>138</v>
       </c>
       <c r="D147" t="s">
-        <v>438</v>
+        <v>520</v>
       </c>
       <c r="E147" t="s">
-        <v>439</v>
+        <v>521</v>
       </c>
       <c r="F147" t="s">
-        <v>201</v>
+        <v>35</v>
       </c>
       <c r="G147" s="1" t="s">
-        <v>557</v>
+        <v>580</v>
       </c>
       <c r="H147" t="s">
-        <v>558</v>
+        <v>581</v>
       </c>
     </row>
     <row r="148" spans="1:8">
       <c r="A148" t="s">
-        <v>559</v>
+        <v>582</v>
       </c>
       <c r="B148" t="s">
         <v>9</v>
       </c>
       <c r="C148" t="s">
-        <v>205</v>
+        <v>143</v>
       </c>
       <c r="D148" t="s">
-        <v>438</v>
+        <v>520</v>
       </c>
       <c r="E148" t="s">
-        <v>439</v>
+        <v>521</v>
       </c>
       <c r="F148" t="s">
-        <v>144</v>
+        <v>69</v>
       </c>
       <c r="G148" s="1" t="s">
-        <v>560</v>
+        <v>583</v>
       </c>
       <c r="H148" t="s">
-        <v>561</v>
+        <v>584</v>
       </c>
     </row>
     <row r="149" spans="1:8">
       <c r="A149" t="s">
-        <v>562</v>
+        <v>585</v>
       </c>
       <c r="B149" t="s">
         <v>9</v>
       </c>
       <c r="C149" t="s">
-        <v>209</v>
+        <v>147</v>
       </c>
       <c r="D149" t="s">
-        <v>438</v>
+        <v>520</v>
       </c>
       <c r="E149" t="s">
-        <v>439</v>
+        <v>521</v>
       </c>
       <c r="F149" t="s">
-        <v>167</v>
+        <v>23</v>
       </c>
       <c r="G149" s="1" t="s">
-        <v>563</v>
+        <v>586</v>
       </c>
       <c r="H149" t="s">
-        <v>564</v>
+        <v>587</v>
       </c>
     </row>
     <row r="150" spans="1:8">
       <c r="A150" t="s">
-        <v>565</v>
+        <v>588</v>
       </c>
       <c r="B150" t="s">
         <v>9</v>
       </c>
       <c r="C150" t="s">
-        <v>213</v>
+        <v>151</v>
       </c>
       <c r="D150" t="s">
-        <v>438</v>
+        <v>520</v>
       </c>
       <c r="E150" t="s">
-        <v>439</v>
+        <v>521</v>
       </c>
       <c r="F150" t="s">
-        <v>219</v>
+        <v>232</v>
       </c>
       <c r="G150" s="1" t="s">
-        <v>566</v>
+        <v>589</v>
       </c>
       <c r="H150" t="s">
-        <v>567</v>
+        <v>590</v>
       </c>
     </row>
     <row r="151" spans="1:8">
       <c r="A151" t="s">
-        <v>568</v>
+        <v>591</v>
       </c>
       <c r="B151" t="s">
         <v>9</v>
       </c>
       <c r="C151" t="s">
-        <v>218</v>
+        <v>155</v>
       </c>
       <c r="D151" t="s">
-        <v>438</v>
+        <v>520</v>
       </c>
       <c r="E151" t="s">
-        <v>439</v>
+        <v>521</v>
       </c>
       <c r="F151" t="s">
-        <v>28</v>
+        <v>408</v>
       </c>
       <c r="G151" s="1" t="s">
-        <v>569</v>
+        <v>592</v>
       </c>
       <c r="H151" t="s">
-        <v>570</v>
+        <v>593</v>
       </c>
     </row>
     <row r="152" spans="1:8">
       <c r="A152" t="s">
-        <v>571</v>
+        <v>594</v>
       </c>
       <c r="B152" t="s">
         <v>9</v>
       </c>
       <c r="C152" t="s">
-        <v>223</v>
+        <v>159</v>
       </c>
       <c r="D152" t="s">
-        <v>438</v>
+        <v>520</v>
       </c>
       <c r="E152" t="s">
-        <v>439</v>
+        <v>521</v>
       </c>
       <c r="F152" t="s">
-        <v>386</v>
+        <v>408</v>
       </c>
       <c r="G152" s="1" t="s">
-        <v>572</v>
+        <v>595</v>
       </c>
       <c r="H152" t="s">
-        <v>573</v>
+        <v>596</v>
       </c>
     </row>
     <row r="153" spans="1:8">
       <c r="A153" t="s">
-        <v>574</v>
+        <v>597</v>
       </c>
       <c r="B153" t="s">
         <v>9</v>
       </c>
       <c r="C153" t="s">
-        <v>227</v>
+        <v>162</v>
       </c>
       <c r="D153" t="s">
-        <v>438</v>
+        <v>520</v>
       </c>
       <c r="E153" t="s">
-        <v>439</v>
+        <v>521</v>
       </c>
       <c r="F153" t="s">
-        <v>144</v>
+        <v>237</v>
       </c>
       <c r="G153" s="1" t="s">
-        <v>575</v>
+        <v>598</v>
       </c>
       <c r="H153" t="s">
-        <v>576</v>
+        <v>599</v>
       </c>
     </row>
     <row r="154" spans="1:8">
       <c r="A154" t="s">
-        <v>577</v>
+        <v>600</v>
       </c>
       <c r="B154" t="s">
         <v>9</v>
       </c>
       <c r="C154" t="s">
-        <v>231</v>
+        <v>166</v>
       </c>
       <c r="D154" t="s">
-        <v>438</v>
+        <v>520</v>
       </c>
       <c r="E154" t="s">
-        <v>439</v>
+        <v>521</v>
       </c>
       <c r="F154" t="s">
-        <v>201</v>
+        <v>77</v>
       </c>
       <c r="G154" s="1" t="s">
-        <v>578</v>
+        <v>601</v>
       </c>
       <c r="H154" t="s">
-        <v>579</v>
+        <v>602</v>
       </c>
     </row>
     <row r="155" spans="1:8">
       <c r="A155" t="s">
-        <v>580</v>
+        <v>603</v>
       </c>
       <c r="B155" t="s">
         <v>9</v>
       </c>
       <c r="C155" t="s">
-        <v>235</v>
+        <v>171</v>
       </c>
       <c r="D155" t="s">
-        <v>438</v>
+        <v>520</v>
       </c>
       <c r="E155" t="s">
-        <v>439</v>
+        <v>521</v>
       </c>
       <c r="F155" t="s">
-        <v>144</v>
+        <v>65</v>
       </c>
       <c r="G155" s="1" t="s">
-        <v>581</v>
+        <v>604</v>
       </c>
       <c r="H155" t="s">
-        <v>582</v>
+        <v>605</v>
       </c>
     </row>
     <row r="156" spans="1:8">
       <c r="A156" t="s">
-        <v>583</v>
+        <v>606</v>
       </c>
       <c r="B156" t="s">
         <v>9</v>
       </c>
       <c r="C156" t="s">
-        <v>239</v>
+        <v>175</v>
       </c>
       <c r="D156" t="s">
-        <v>438</v>
+        <v>520</v>
       </c>
       <c r="E156" t="s">
-        <v>439</v>
+        <v>521</v>
       </c>
       <c r="F156" t="s">
-        <v>219</v>
+        <v>139</v>
       </c>
       <c r="G156" s="1" t="s">
-        <v>584</v>
+        <v>607</v>
       </c>
       <c r="H156" t="s">
-        <v>585</v>
+        <v>608</v>
       </c>
     </row>
     <row r="157" spans="1:8">
       <c r="A157" t="s">
-        <v>586</v>
+        <v>609</v>
       </c>
       <c r="B157" t="s">
         <v>9</v>
       </c>
       <c r="C157" t="s">
-        <v>243</v>
+        <v>180</v>
       </c>
       <c r="D157" t="s">
-        <v>438</v>
+        <v>520</v>
       </c>
       <c r="E157" t="s">
-        <v>439</v>
+        <v>521</v>
       </c>
       <c r="F157" t="s">
-        <v>167</v>
+        <v>65</v>
       </c>
       <c r="G157" s="1" t="s">
-        <v>587</v>
+        <v>610</v>
       </c>
       <c r="H157" t="s">
-        <v>588</v>
+        <v>611</v>
       </c>
     </row>
     <row r="158" spans="1:8">
       <c r="A158" t="s">
-        <v>589</v>
+        <v>612</v>
       </c>
       <c r="B158" t="s">
         <v>9</v>
       </c>
       <c r="C158" t="s">
-        <v>251</v>
+        <v>184</v>
       </c>
       <c r="D158" t="s">
-        <v>438</v>
+        <v>520</v>
       </c>
       <c r="E158" t="s">
-        <v>439</v>
+        <v>521</v>
       </c>
       <c r="F158" t="s">
-        <v>386</v>
+        <v>69</v>
       </c>
       <c r="G158" s="1" t="s">
-        <v>590</v>
+        <v>613</v>
       </c>
       <c r="H158" t="s">
-        <v>591</v>
+        <v>614</v>
       </c>
     </row>
     <row r="159" spans="1:8">
       <c r="A159" t="s">
-        <v>592</v>
+        <v>615</v>
       </c>
       <c r="B159" t="s">
         <v>9</v>
       </c>
       <c r="C159" t="s">
-        <v>255</v>
+        <v>189</v>
       </c>
       <c r="D159" t="s">
-        <v>438</v>
+        <v>520</v>
       </c>
       <c r="E159" t="s">
-        <v>439</v>
+        <v>521</v>
       </c>
       <c r="F159" t="s">
-        <v>593</v>
+        <v>232</v>
       </c>
       <c r="G159" s="1" t="s">
-        <v>594</v>
+        <v>616</v>
       </c>
       <c r="H159" t="s">
-        <v>595</v>
+        <v>617</v>
       </c>
     </row>
     <row r="160" spans="1:8">
       <c r="A160" t="s">
-        <v>596</v>
+        <v>618</v>
       </c>
       <c r="B160" t="s">
         <v>9</v>
       </c>
       <c r="C160" t="s">
-        <v>259</v>
+        <v>192</v>
       </c>
       <c r="D160" t="s">
-        <v>438</v>
+        <v>520</v>
       </c>
       <c r="E160" t="s">
-        <v>439</v>
+        <v>521</v>
       </c>
       <c r="F160" t="s">
-        <v>368</v>
+        <v>118</v>
       </c>
       <c r="G160" s="1" t="s">
-        <v>597</v>
+        <v>619</v>
       </c>
       <c r="H160" t="s">
-        <v>598</v>
+        <v>620</v>
       </c>
     </row>
     <row r="161" spans="1:8">
       <c r="A161" t="s">
-        <v>599</v>
+        <v>621</v>
       </c>
       <c r="B161" t="s">
         <v>9</v>
       </c>
       <c r="C161" t="s">
-        <v>263</v>
+        <v>196</v>
       </c>
       <c r="D161" t="s">
-        <v>438</v>
+        <v>520</v>
       </c>
       <c r="E161" t="s">
-        <v>439</v>
+        <v>521</v>
       </c>
       <c r="F161" t="s">
-        <v>50</v>
+        <v>622</v>
       </c>
       <c r="G161" s="1" t="s">
-        <v>600</v>
+        <v>623</v>
       </c>
       <c r="H161" t="s">
-        <v>601</v>
+        <v>624</v>
       </c>
     </row>
     <row r="162" spans="1:8">
       <c r="A162" t="s">
-        <v>602</v>
+        <v>625</v>
       </c>
       <c r="B162" t="s">
         <v>9</v>
       </c>
       <c r="C162" t="s">
-        <v>267</v>
+        <v>201</v>
       </c>
       <c r="D162" t="s">
-        <v>438</v>
+        <v>520</v>
       </c>
       <c r="E162" t="s">
-        <v>439</v>
+        <v>521</v>
       </c>
       <c r="F162" t="s">
-        <v>28</v>
+        <v>626</v>
       </c>
       <c r="G162" s="1" t="s">
-        <v>603</v>
+        <v>627</v>
       </c>
       <c r="H162" t="s">
-        <v>604</v>
+        <v>628</v>
       </c>
     </row>
     <row r="163" spans="1:8">
       <c r="A163" t="s">
-        <v>605</v>
+        <v>629</v>
       </c>
       <c r="B163" t="s">
         <v>9</v>
       </c>
       <c r="C163" t="s">
-        <v>271</v>
+        <v>205</v>
       </c>
       <c r="D163" t="s">
-        <v>438</v>
+        <v>520</v>
       </c>
       <c r="E163" t="s">
-        <v>439</v>
+        <v>521</v>
       </c>
       <c r="F163" t="s">
-        <v>214</v>
+        <v>626</v>
       </c>
       <c r="G163" s="1" t="s">
-        <v>606</v>
+        <v>630</v>
       </c>
       <c r="H163" t="s">
-        <v>607</v>
+        <v>631</v>
       </c>
     </row>
     <row r="164" spans="1:8">
       <c r="A164" t="s">
-        <v>608</v>
+        <v>632</v>
       </c>
       <c r="B164" t="s">
         <v>9</v>
       </c>
       <c r="C164" t="s">
-        <v>275</v>
+        <v>10</v>
       </c>
       <c r="D164" t="s">
-        <v>438</v>
+        <v>633</v>
       </c>
       <c r="E164" t="s">
-        <v>439</v>
+        <v>634</v>
       </c>
       <c r="F164" t="s">
-        <v>42</v>
+        <v>635</v>
       </c>
       <c r="G164" s="1" t="s">
-        <v>609</v>
+        <v>636</v>
       </c>
       <c r="H164" t="s">
-        <v>610</v>
+        <v>637</v>
       </c>
     </row>
     <row r="165" spans="1:8">
       <c r="A165" t="s">
-        <v>611</v>
+        <v>638</v>
       </c>
       <c r="B165" t="s">
         <v>9</v>
       </c>
       <c r="C165" t="s">
-        <v>279</v>
+        <v>17</v>
       </c>
       <c r="D165" t="s">
-        <v>438</v>
+        <v>633</v>
       </c>
       <c r="E165" t="s">
-        <v>439</v>
+        <v>634</v>
       </c>
       <c r="F165" t="s">
-        <v>179</v>
+        <v>197</v>
       </c>
       <c r="G165" s="1" t="s">
-        <v>612</v>
+        <v>639</v>
       </c>
       <c r="H165" t="s">
-        <v>613</v>
+        <v>640</v>
       </c>
     </row>
     <row r="166" spans="1:8">
       <c r="A166" t="s">
-        <v>614</v>
+        <v>641</v>
       </c>
       <c r="B166" t="s">
         <v>9</v>
       </c>
       <c r="C166" t="s">
-        <v>283</v>
+        <v>22</v>
       </c>
       <c r="D166" t="s">
-        <v>438</v>
+        <v>633</v>
       </c>
       <c r="E166" t="s">
-        <v>439</v>
+        <v>634</v>
       </c>
       <c r="F166" t="s">
-        <v>201</v>
+        <v>197</v>
       </c>
       <c r="G166" s="1" t="s">
-        <v>615</v>
+        <v>642</v>
       </c>
       <c r="H166" t="s">
-        <v>616</v>
+        <v>643</v>
       </c>
     </row>
     <row r="167" spans="1:8">
       <c r="A167" t="s">
-        <v>617</v>
+        <v>644</v>
       </c>
       <c r="B167" t="s">
         <v>9</v>
       </c>
       <c r="C167" t="s">
-        <v>287</v>
+        <v>39</v>
       </c>
       <c r="D167" t="s">
-        <v>438</v>
+        <v>633</v>
       </c>
       <c r="E167" t="s">
-        <v>439</v>
+        <v>634</v>
       </c>
       <c r="F167" t="s">
-        <v>149</v>
+        <v>197</v>
       </c>
       <c r="G167" s="1" t="s">
-        <v>618</v>
+        <v>645</v>
       </c>
       <c r="H167" t="s">
-        <v>619</v>
+        <v>646</v>
       </c>
     </row>
     <row r="168" spans="1:8">
       <c r="A168" t="s">
-        <v>620</v>
+        <v>647</v>
       </c>
       <c r="B168" t="s">
         <v>9</v>
       </c>
       <c r="C168" t="s">
-        <v>290</v>
+        <v>43</v>
       </c>
       <c r="D168" t="s">
-        <v>438</v>
+        <v>633</v>
       </c>
       <c r="E168" t="s">
-        <v>439</v>
+        <v>634</v>
       </c>
       <c r="F168" t="s">
-        <v>120</v>
+        <v>23</v>
       </c>
       <c r="G168" s="1" t="s">
-        <v>621</v>
+        <v>648</v>
       </c>
       <c r="H168" t="s">
-        <v>622</v>
+        <v>649</v>
       </c>
     </row>
     <row r="169" spans="1:8">
       <c r="A169" t="s">
-        <v>623</v>
+        <v>650</v>
       </c>
       <c r="B169" t="s">
         <v>9</v>
       </c>
       <c r="C169" t="s">
-        <v>294</v>
+        <v>47</v>
       </c>
       <c r="D169" t="s">
-        <v>438</v>
+        <v>633</v>
       </c>
       <c r="E169" t="s">
-        <v>439</v>
+        <v>634</v>
       </c>
       <c r="F169" t="s">
-        <v>219</v>
+        <v>23</v>
       </c>
       <c r="G169" s="1" t="s">
-        <v>624</v>
+        <v>651</v>
       </c>
       <c r="H169" t="s">
-        <v>625</v>
+        <v>649</v>
       </c>
     </row>
     <row r="170" spans="1:8">
       <c r="A170" t="s">
-        <v>626</v>
+        <v>652</v>
       </c>
       <c r="B170" t="s">
         <v>9</v>
       </c>
       <c r="C170" t="s">
-        <v>298</v>
+        <v>51</v>
       </c>
       <c r="D170" t="s">
-        <v>438</v>
+        <v>633</v>
       </c>
       <c r="E170" t="s">
-        <v>439</v>
+        <v>634</v>
       </c>
       <c r="F170" t="s">
-        <v>46</v>
+        <v>23</v>
       </c>
       <c r="G170" s="1" t="s">
-        <v>627</v>
+        <v>653</v>
       </c>
       <c r="H170" t="s">
-        <v>628</v>
+        <v>649</v>
       </c>
     </row>
     <row r="171" spans="1:8">
       <c r="A171" t="s">
-        <v>629</v>
+        <v>654</v>
       </c>
       <c r="B171" t="s">
         <v>9</v>
       </c>
       <c r="C171" t="s">
-        <v>302</v>
+        <v>55</v>
       </c>
       <c r="D171" t="s">
-        <v>438</v>
+        <v>633</v>
       </c>
       <c r="E171" t="s">
-        <v>439</v>
+        <v>634</v>
       </c>
       <c r="F171" t="s">
-        <v>474</v>
+        <v>23</v>
       </c>
       <c r="G171" s="1" t="s">
-        <v>630</v>
+        <v>655</v>
       </c>
       <c r="H171" t="s">
-        <v>631</v>
+        <v>649</v>
       </c>
     </row>
     <row r="172" spans="1:8">
       <c r="A172" t="s">
-        <v>632</v>
+        <v>656</v>
       </c>
       <c r="B172" t="s">
         <v>9</v>
       </c>
       <c r="C172" t="s">
-        <v>306</v>
+        <v>59</v>
       </c>
       <c r="D172" t="s">
-        <v>438</v>
+        <v>633</v>
       </c>
       <c r="E172" t="s">
-        <v>439</v>
+        <v>634</v>
       </c>
       <c r="F172" t="s">
-        <v>386</v>
+        <v>23</v>
       </c>
       <c r="G172" s="1" t="s">
-        <v>633</v>
+        <v>657</v>
       </c>
       <c r="H172" t="s">
-        <v>634</v>
+        <v>649</v>
       </c>
     </row>
     <row r="173" spans="1:8">
       <c r="A173" t="s">
-        <v>635</v>
+        <v>658</v>
       </c>
       <c r="B173" t="s">
         <v>9</v>
       </c>
       <c r="C173" t="s">
-        <v>310</v>
+        <v>97</v>
       </c>
       <c r="D173" t="s">
-        <v>438</v>
+        <v>633</v>
       </c>
       <c r="E173" t="s">
-        <v>439</v>
+        <v>634</v>
       </c>
       <c r="F173" t="s">
-        <v>368</v>
+        <v>489</v>
       </c>
       <c r="G173" s="1" t="s">
-        <v>636</v>
+        <v>659</v>
       </c>
       <c r="H173" t="s">
-        <v>637</v>
+        <v>660</v>
       </c>
     </row>
     <row r="174" spans="1:8">
       <c r="A174" t="s">
-        <v>638</v>
+        <v>661</v>
       </c>
       <c r="B174" t="s">
         <v>9</v>
       </c>
       <c r="C174" t="s">
-        <v>314</v>
+        <v>101</v>
       </c>
       <c r="D174" t="s">
-        <v>438</v>
+        <v>633</v>
       </c>
       <c r="E174" t="s">
-        <v>439</v>
+        <v>634</v>
       </c>
       <c r="F174" t="s">
-        <v>201</v>
+        <v>219</v>
       </c>
       <c r="G174" s="1" t="s">
-        <v>639</v>
+        <v>662</v>
       </c>
       <c r="H174" t="s">
-        <v>640</v>
+        <v>649</v>
       </c>
     </row>
     <row r="175" spans="1:8">
       <c r="A175" t="s">
-        <v>641</v>
+        <v>663</v>
       </c>
       <c r="B175" t="s">
         <v>9</v>
       </c>
       <c r="C175" t="s">
-        <v>318</v>
+        <v>105</v>
       </c>
       <c r="D175" t="s">
-        <v>438</v>
+        <v>633</v>
       </c>
       <c r="E175" t="s">
-        <v>439</v>
+        <v>634</v>
       </c>
       <c r="F175" t="s">
-        <v>214</v>
+        <v>219</v>
       </c>
       <c r="G175" s="1" t="s">
-        <v>642</v>
+        <v>664</v>
       </c>
       <c r="H175" t="s">
-        <v>643</v>
+        <v>665</v>
       </c>
     </row>
     <row r="176" spans="1:8">
       <c r="A176" t="s">
-        <v>644</v>
+        <v>666</v>
       </c>
       <c r="B176" t="s">
         <v>9</v>
       </c>
       <c r="C176" t="s">
-        <v>322</v>
+        <v>109</v>
       </c>
       <c r="D176" t="s">
-        <v>438</v>
+        <v>633</v>
       </c>
       <c r="E176" t="s">
-        <v>439</v>
+        <v>634</v>
       </c>
       <c r="F176" t="s">
-        <v>28</v>
+        <v>219</v>
       </c>
       <c r="G176" s="1" t="s">
-        <v>645</v>
+        <v>667</v>
       </c>
       <c r="H176" t="s">
-        <v>646</v>
+        <v>649</v>
       </c>
     </row>
     <row r="177" spans="1:8">
       <c r="A177" t="s">
-        <v>647</v>
+        <v>668</v>
       </c>
       <c r="B177" t="s">
         <v>9</v>
       </c>
       <c r="C177" t="s">
-        <v>326</v>
+        <v>113</v>
       </c>
       <c r="D177" t="s">
-        <v>438</v>
+        <v>633</v>
       </c>
       <c r="E177" t="s">
-        <v>439</v>
+        <v>634</v>
       </c>
       <c r="F177" t="s">
-        <v>167</v>
+        <v>219</v>
       </c>
       <c r="G177" s="1" t="s">
-        <v>648</v>
+        <v>669</v>
       </c>
       <c r="H177" t="s">
-        <v>649</v>
+        <v>665</v>
       </c>
     </row>
     <row r="178" spans="1:8">
       <c r="A178" t="s">
-        <v>650</v>
+        <v>670</v>
       </c>
       <c r="B178" t="s">
         <v>9</v>
       </c>
       <c r="C178" t="s">
-        <v>330</v>
+        <v>117</v>
       </c>
       <c r="D178" t="s">
-        <v>438</v>
+        <v>633</v>
       </c>
       <c r="E178" t="s">
-        <v>439</v>
+        <v>634</v>
       </c>
       <c r="F178" t="s">
-        <v>42</v>
+        <v>219</v>
       </c>
       <c r="G178" s="1" t="s">
-        <v>651</v>
+        <v>671</v>
       </c>
       <c r="H178" t="s">
-        <v>652</v>
+        <v>649</v>
       </c>
     </row>
     <row r="179" spans="1:8">
       <c r="A179" t="s">
-        <v>653</v>
+        <v>672</v>
       </c>
       <c r="B179" t="s">
         <v>9</v>
       </c>
       <c r="C179" t="s">
-        <v>334</v>
+        <v>122</v>
       </c>
       <c r="D179" t="s">
-        <v>438</v>
+        <v>633</v>
       </c>
       <c r="E179" t="s">
-        <v>439</v>
+        <v>634</v>
       </c>
       <c r="F179" t="s">
-        <v>179</v>
+        <v>219</v>
       </c>
       <c r="G179" s="1" t="s">
-        <v>654</v>
+        <v>673</v>
       </c>
       <c r="H179" t="s">
-        <v>655</v>
+        <v>665</v>
       </c>
     </row>
     <row r="180" spans="1:8">
       <c r="A180" t="s">
-        <v>656</v>
+        <v>674</v>
       </c>
       <c r="B180" t="s">
         <v>9</v>
       </c>
       <c r="C180" t="s">
-        <v>338</v>
+        <v>126</v>
       </c>
       <c r="D180" t="s">
-        <v>438</v>
+        <v>633</v>
       </c>
       <c r="E180" t="s">
-        <v>439</v>
+        <v>634</v>
       </c>
       <c r="F180" t="s">
-        <v>144</v>
+        <v>219</v>
       </c>
       <c r="G180" s="1" t="s">
-        <v>657</v>
+        <v>675</v>
       </c>
       <c r="H180" t="s">
-        <v>658</v>
+        <v>649</v>
       </c>
     </row>
     <row r="181" spans="1:8">
       <c r="A181" t="s">
-        <v>659</v>
+        <v>676</v>
       </c>
       <c r="B181" t="s">
         <v>9</v>
       </c>
       <c r="C181" t="s">
-        <v>341</v>
+        <v>130</v>
       </c>
       <c r="D181" t="s">
-        <v>438</v>
+        <v>633</v>
       </c>
       <c r="E181" t="s">
-        <v>439</v>
+        <v>634</v>
       </c>
       <c r="F181" t="s">
-        <v>50</v>
+        <v>219</v>
       </c>
       <c r="G181" s="1" t="s">
-        <v>660</v>
+        <v>677</v>
       </c>
       <c r="H181" t="s">
-        <v>661</v>
+        <v>649</v>
       </c>
     </row>
     <row r="182" spans="1:8">
       <c r="A182" t="s">
-        <v>662</v>
+        <v>678</v>
       </c>
       <c r="B182" t="s">
         <v>9</v>
       </c>
       <c r="C182" t="s">
-        <v>345</v>
+        <v>10</v>
       </c>
       <c r="D182" t="s">
-        <v>438</v>
+        <v>679</v>
       </c>
       <c r="E182" t="s">
-        <v>439</v>
+        <v>680</v>
       </c>
       <c r="F182" t="s">
-        <v>219</v>
+        <v>69</v>
       </c>
       <c r="G182" s="1" t="s">
-        <v>663</v>
+        <v>681</v>
       </c>
       <c r="H182" t="s">
-        <v>664</v>
+        <v>682</v>
       </c>
     </row>
     <row r="183" spans="1:8">
       <c r="A183" t="s">
-        <v>665</v>
+        <v>683</v>
       </c>
       <c r="B183" t="s">
         <v>9</v>
       </c>
       <c r="C183" t="s">
-        <v>349</v>
+        <v>17</v>
       </c>
       <c r="D183" t="s">
-        <v>438</v>
+        <v>679</v>
       </c>
       <c r="E183" t="s">
-        <v>439</v>
+        <v>680</v>
       </c>
       <c r="F183" t="s">
-        <v>201</v>
+        <v>403</v>
       </c>
       <c r="G183" s="1" t="s">
-        <v>666</v>
+        <v>684</v>
       </c>
       <c r="H183" t="s">
-        <v>667</v>
+        <v>685</v>
       </c>
     </row>
     <row r="184" spans="1:8">
       <c r="A184" t="s">
-        <v>668</v>
+        <v>686</v>
       </c>
       <c r="B184" t="s">
         <v>9</v>
       </c>
       <c r="C184" t="s">
-        <v>353</v>
+        <v>22</v>
       </c>
       <c r="D184" t="s">
-        <v>438</v>
+        <v>679</v>
       </c>
       <c r="E184" t="s">
-        <v>439</v>
+        <v>680</v>
       </c>
       <c r="F184" t="s">
-        <v>386</v>
+        <v>489</v>
       </c>
       <c r="G184" s="1" t="s">
-        <v>669</v>
+        <v>687</v>
       </c>
       <c r="H184" t="s">
-        <v>670</v>
+        <v>688</v>
       </c>
     </row>
     <row r="185" spans="1:8">
       <c r="A185" t="s">
-        <v>671</v>
+        <v>689</v>
       </c>
       <c r="B185" t="s">
         <v>9</v>
       </c>
       <c r="C185" t="s">
-        <v>672</v>
+        <v>39</v>
       </c>
       <c r="D185" t="s">
-        <v>438</v>
+        <v>679</v>
       </c>
       <c r="E185" t="s">
-        <v>439</v>
+        <v>680</v>
       </c>
       <c r="F185" t="s">
-        <v>474</v>
+        <v>65</v>
       </c>
       <c r="G185" s="1" t="s">
-        <v>673</v>
+        <v>690</v>
       </c>
       <c r="H185" t="s">
-        <v>674</v>
+        <v>691</v>
       </c>
     </row>
     <row r="186" spans="1:8">
       <c r="A186" t="s">
-        <v>675</v>
+        <v>692</v>
       </c>
       <c r="B186" t="s">
         <v>9</v>
       </c>
       <c r="C186" t="s">
-        <v>676</v>
+        <v>43</v>
       </c>
       <c r="D186" t="s">
-        <v>438</v>
+        <v>679</v>
       </c>
       <c r="E186" t="s">
-        <v>439</v>
+        <v>680</v>
       </c>
       <c r="F186" t="s">
-        <v>677</v>
+        <v>622</v>
       </c>
       <c r="G186" s="1" t="s">
-        <v>678</v>
+        <v>693</v>
       </c>
       <c r="H186" t="s">
-        <v>679</v>
+        <v>694</v>
       </c>
     </row>
     <row r="187" spans="1:8">
       <c r="A187" t="s">
-        <v>680</v>
+        <v>695</v>
       </c>
       <c r="B187" t="s">
         <v>9</v>
       </c>
       <c r="C187" t="s">
-        <v>681</v>
+        <v>47</v>
       </c>
       <c r="D187" t="s">
-        <v>438</v>
+        <v>679</v>
       </c>
       <c r="E187" t="s">
-        <v>439</v>
+        <v>680</v>
       </c>
       <c r="F187" t="s">
-        <v>28</v>
+        <v>167</v>
       </c>
       <c r="G187" s="1" t="s">
-        <v>682</v>
+        <v>696</v>
       </c>
       <c r="H187" t="s">
-        <v>683</v>
+        <v>697</v>
       </c>
     </row>
     <row r="188" spans="1:8">
       <c r="A188" t="s">
-        <v>684</v>
+        <v>698</v>
       </c>
       <c r="B188" t="s">
         <v>9</v>
       </c>
       <c r="C188" t="s">
-        <v>685</v>
+        <v>51</v>
       </c>
       <c r="D188" t="s">
-        <v>438</v>
+        <v>679</v>
       </c>
       <c r="E188" t="s">
-        <v>439</v>
+        <v>680</v>
       </c>
       <c r="F188" t="s">
-        <v>54</v>
+        <v>237</v>
       </c>
       <c r="G188" s="1" t="s">
-        <v>686</v>
+        <v>699</v>
       </c>
       <c r="H188" t="s">
-        <v>687</v>
+        <v>700</v>
       </c>
     </row>
     <row r="189" spans="1:8">
       <c r="A189" t="s">
-        <v>688</v>
+        <v>701</v>
       </c>
       <c r="B189" t="s">
         <v>9</v>
       </c>
       <c r="C189" t="s">
-        <v>689</v>
+        <v>55</v>
       </c>
       <c r="D189" t="s">
-        <v>438</v>
+        <v>679</v>
       </c>
       <c r="E189" t="s">
-        <v>439</v>
+        <v>680</v>
       </c>
       <c r="F189" t="s">
-        <v>149</v>
+        <v>35</v>
       </c>
       <c r="G189" s="1" t="s">
-        <v>690</v>
+        <v>702</v>
       </c>
       <c r="H189" t="s">
-        <v>691</v>
+        <v>703</v>
       </c>
     </row>
     <row r="190" spans="1:8">
       <c r="A190" t="s">
-        <v>692</v>
+        <v>704</v>
       </c>
       <c r="B190" t="s">
         <v>9</v>
       </c>
       <c r="C190" t="s">
-        <v>693</v>
+        <v>59</v>
       </c>
       <c r="D190" t="s">
-        <v>438</v>
+        <v>679</v>
       </c>
       <c r="E190" t="s">
-        <v>439</v>
+        <v>680</v>
       </c>
       <c r="F190" t="s">
-        <v>214</v>
+        <v>84</v>
       </c>
       <c r="G190" s="1" t="s">
-        <v>694</v>
+        <v>705</v>
       </c>
       <c r="H190" t="s">
-        <v>695</v>
+        <v>706</v>
       </c>
     </row>
     <row r="191" spans="1:8">
       <c r="A191" t="s">
-        <v>696</v>
+        <v>707</v>
       </c>
       <c r="B191" t="s">
         <v>9</v>
       </c>
       <c r="C191" t="s">
-        <v>697</v>
+        <v>97</v>
       </c>
       <c r="D191" t="s">
-        <v>438</v>
+        <v>679</v>
       </c>
       <c r="E191" t="s">
-        <v>439</v>
+        <v>680</v>
       </c>
       <c r="F191" t="s">
-        <v>62</v>
+        <v>197</v>
       </c>
       <c r="G191" s="1" t="s">
-        <v>698</v>
+        <v>708</v>
       </c>
       <c r="H191" t="s">
-        <v>699</v>
+        <v>709</v>
       </c>
     </row>
     <row r="192" spans="1:8">
       <c r="A192" t="s">
-        <v>700</v>
+        <v>710</v>
       </c>
       <c r="B192" t="s">
         <v>9</v>
       </c>
       <c r="C192" t="s">
-        <v>701</v>
+        <v>101</v>
       </c>
       <c r="D192" t="s">
-        <v>438</v>
+        <v>679</v>
       </c>
       <c r="E192" t="s">
-        <v>439</v>
+        <v>680</v>
       </c>
       <c r="F192" t="s">
-        <v>46</v>
+        <v>23</v>
       </c>
       <c r="G192" s="1" t="s">
-        <v>702</v>
+        <v>711</v>
       </c>
       <c r="H192" t="s">
-        <v>703</v>
+        <v>712</v>
       </c>
     </row>
     <row r="193" spans="1:8">
       <c r="A193" t="s">
-        <v>704</v>
+        <v>713</v>
       </c>
       <c r="B193" t="s">
         <v>9</v>
       </c>
       <c r="C193" t="s">
-        <v>705</v>
+        <v>105</v>
       </c>
       <c r="D193" t="s">
-        <v>438</v>
+        <v>679</v>
       </c>
       <c r="E193" t="s">
-        <v>439</v>
+        <v>680</v>
       </c>
       <c r="F193" t="s">
-        <v>42</v>
+        <v>714</v>
       </c>
       <c r="G193" s="1" t="s">
-        <v>706</v>
+        <v>715</v>
       </c>
       <c r="H193" t="s">
-        <v>707</v>
+        <v>716</v>
       </c>
     </row>
     <row r="194" spans="1:8">
       <c r="A194" t="s">
-        <v>708</v>
+        <v>717</v>
       </c>
       <c r="B194" t="s">
         <v>9</v>
       </c>
       <c r="C194" t="s">
-        <v>709</v>
+        <v>109</v>
       </c>
       <c r="D194" t="s">
-        <v>438</v>
+        <v>679</v>
       </c>
       <c r="E194" t="s">
-        <v>439</v>
+        <v>680</v>
       </c>
       <c r="F194" t="s">
-        <v>144</v>
+        <v>219</v>
       </c>
       <c r="G194" s="1" t="s">
-        <v>710</v>
+        <v>718</v>
       </c>
       <c r="H194" t="s">
-        <v>711</v>
+        <v>719</v>
       </c>
     </row>
     <row r="195" spans="1:8">
       <c r="A195" t="s">
-        <v>712</v>
+        <v>720</v>
       </c>
       <c r="B195" t="s">
         <v>9</v>
       </c>
       <c r="C195" t="s">
-        <v>713</v>
+        <v>113</v>
       </c>
       <c r="D195" t="s">
-        <v>438</v>
+        <v>679</v>
       </c>
       <c r="E195" t="s">
-        <v>439</v>
+        <v>680</v>
       </c>
       <c r="F195" t="s">
-        <v>386</v>
+        <v>77</v>
       </c>
       <c r="G195" s="1" t="s">
-        <v>714</v>
+        <v>721</v>
       </c>
       <c r="H195" t="s">
-        <v>715</v>
+        <v>722</v>
       </c>
     </row>
     <row r="196" spans="1:8">
       <c r="A196" t="s">
-        <v>716</v>
+        <v>723</v>
       </c>
       <c r="B196" t="s">
         <v>9</v>
       </c>
       <c r="C196" t="s">
-        <v>717</v>
+        <v>117</v>
       </c>
       <c r="D196" t="s">
-        <v>438</v>
+        <v>679</v>
       </c>
       <c r="E196" t="s">
-        <v>439</v>
+        <v>680</v>
       </c>
       <c r="F196" t="s">
-        <v>219</v>
+        <v>185</v>
       </c>
       <c r="G196" s="1" t="s">
-        <v>718</v>
+        <v>724</v>
       </c>
       <c r="H196" t="s">
-        <v>719</v>
+        <v>725</v>
       </c>
     </row>
     <row r="197" spans="1:8">
       <c r="A197" t="s">
-        <v>720</v>
+        <v>726</v>
       </c>
       <c r="B197" t="s">
         <v>9</v>
       </c>
       <c r="C197" t="s">
-        <v>721</v>
+        <v>122</v>
       </c>
       <c r="D197" t="s">
-        <v>438</v>
+        <v>679</v>
       </c>
       <c r="E197" t="s">
-        <v>439</v>
+        <v>680</v>
       </c>
       <c r="F197" t="s">
-        <v>474</v>
+        <v>197</v>
       </c>
       <c r="G197" s="1" t="s">
-        <v>722</v>
+        <v>727</v>
       </c>
       <c r="H197" t="s">
-        <v>723</v>
+        <v>728</v>
       </c>
     </row>
     <row r="198" spans="1:8">
       <c r="A198" t="s">
-        <v>724</v>
+        <v>729</v>
       </c>
       <c r="B198" t="s">
         <v>9</v>
       </c>
       <c r="C198" t="s">
-        <v>725</v>
+        <v>126</v>
       </c>
       <c r="D198" t="s">
-        <v>438</v>
+        <v>679</v>
       </c>
       <c r="E198" t="s">
-        <v>439</v>
+        <v>680</v>
       </c>
       <c r="F198" t="s">
-        <v>167</v>
+        <v>489</v>
       </c>
       <c r="G198" s="1" t="s">
-        <v>726</v>
+        <v>730</v>
       </c>
       <c r="H198" t="s">
-        <v>727</v>
+        <v>731</v>
       </c>
     </row>
     <row r="199" spans="1:8">
       <c r="A199" t="s">
-        <v>728</v>
+        <v>732</v>
       </c>
       <c r="B199" t="s">
         <v>9</v>
       </c>
       <c r="C199" t="s">
-        <v>729</v>
+        <v>130</v>
       </c>
       <c r="D199" t="s">
-        <v>438</v>
+        <v>679</v>
       </c>
       <c r="E199" t="s">
-        <v>439</v>
+        <v>680</v>
       </c>
       <c r="F199" t="s">
-        <v>54</v>
+        <v>403</v>
       </c>
       <c r="G199" s="1" t="s">
-        <v>730</v>
+        <v>733</v>
       </c>
       <c r="H199" t="s">
-        <v>731</v>
+        <v>734</v>
       </c>
     </row>
     <row r="200" spans="1:8">
       <c r="A200" t="s">
-        <v>732</v>
+        <v>735</v>
       </c>
       <c r="B200" t="s">
         <v>9</v>
       </c>
       <c r="C200" t="s">
-        <v>733</v>
+        <v>134</v>
       </c>
       <c r="D200" t="s">
-        <v>438</v>
+        <v>679</v>
       </c>
       <c r="E200" t="s">
-        <v>439</v>
+        <v>680</v>
       </c>
       <c r="F200" t="s">
-        <v>28</v>
+        <v>237</v>
       </c>
       <c r="G200" s="1" t="s">
-        <v>734</v>
+        <v>736</v>
       </c>
       <c r="H200" t="s">
-        <v>735</v>
+        <v>737</v>
       </c>
     </row>
     <row r="201" spans="1:8">
       <c r="A201" t="s">
-        <v>736</v>
+        <v>738</v>
       </c>
       <c r="B201" t="s">
         <v>9</v>
       </c>
       <c r="C201" t="s">
-        <v>737</v>
+        <v>138</v>
       </c>
       <c r="D201" t="s">
-        <v>438</v>
+        <v>679</v>
       </c>
       <c r="E201" t="s">
-        <v>439</v>
+        <v>680</v>
       </c>
       <c r="F201" t="s">
-        <v>42</v>
+        <v>35</v>
       </c>
       <c r="G201" s="1" t="s">
-        <v>738</v>
+        <v>739</v>
       </c>
       <c r="H201" t="s">
-        <v>739</v>
+        <v>740</v>
       </c>
     </row>
     <row r="202" spans="1:8">
       <c r="A202" t="s">
-        <v>740</v>
+        <v>741</v>
       </c>
       <c r="B202" t="s">
         <v>9</v>
       </c>
       <c r="C202" t="s">
-        <v>741</v>
+        <v>143</v>
       </c>
       <c r="D202" t="s">
-        <v>438</v>
+        <v>679</v>
       </c>
       <c r="E202" t="s">
-        <v>439</v>
+        <v>680</v>
       </c>
       <c r="F202" t="s">
-        <v>214</v>
+        <v>69</v>
       </c>
       <c r="G202" s="1" t="s">
         <v>742</v>
       </c>
       <c r="H202" t="s">
         <v>743</v>
       </c>
     </row>
     <row r="203" spans="1:8">
       <c r="A203" t="s">
         <v>744</v>
       </c>
       <c r="B203" t="s">
         <v>9</v>
       </c>
       <c r="C203" t="s">
+        <v>147</v>
+      </c>
+      <c r="D203" t="s">
+        <v>679</v>
+      </c>
+      <c r="E203" t="s">
+        <v>680</v>
+      </c>
+      <c r="F203" t="s">
+        <v>167</v>
+      </c>
+      <c r="G203" s="1" t="s">
         <v>745</v>
       </c>
-      <c r="D203" t="s">
-[...8 lines deleted...]
-      <c r="G203" s="1" t="s">
+      <c r="H203" t="s">
         <v>746</v>
-      </c>
-[...1 lines deleted...]
-        <v>747</v>
       </c>
     </row>
     <row r="204" spans="1:8">
       <c r="A204" t="s">
+        <v>747</v>
+      </c>
+      <c r="B204" t="s">
+        <v>9</v>
+      </c>
+      <c r="C204" t="s">
+        <v>151</v>
+      </c>
+      <c r="D204" t="s">
+        <v>679</v>
+      </c>
+      <c r="E204" t="s">
+        <v>680</v>
+      </c>
+      <c r="F204" t="s">
         <v>748</v>
       </c>
-      <c r="B204" t="s">
-[...2 lines deleted...]
-      <c r="C204" t="s">
+      <c r="G204" s="1" t="s">
         <v>749</v>
       </c>
-      <c r="D204" t="s">
-[...8 lines deleted...]
-      <c r="G204" s="1" t="s">
+      <c r="H204" t="s">
         <v>750</v>
-      </c>
-[...1 lines deleted...]
-        <v>751</v>
       </c>
     </row>
     <row r="205" spans="1:8">
       <c r="A205" t="s">
+        <v>751</v>
+      </c>
+      <c r="B205" t="s">
+        <v>9</v>
+      </c>
+      <c r="C205" t="s">
+        <v>155</v>
+      </c>
+      <c r="D205" t="s">
+        <v>679</v>
+      </c>
+      <c r="E205" t="s">
+        <v>680</v>
+      </c>
+      <c r="F205" t="s">
+        <v>185</v>
+      </c>
+      <c r="G205" s="1" t="s">
         <v>752</v>
       </c>
-      <c r="B205" t="s">
-[...2 lines deleted...]
-      <c r="C205" t="s">
+      <c r="H205" t="s">
         <v>753</v>
-      </c>
-[...13 lines deleted...]
-        <v>755</v>
       </c>
     </row>
     <row r="206" spans="1:8">
       <c r="A206" t="s">
+        <v>754</v>
+      </c>
+      <c r="B206" t="s">
+        <v>9</v>
+      </c>
+      <c r="C206" t="s">
+        <v>159</v>
+      </c>
+      <c r="D206" t="s">
+        <v>679</v>
+      </c>
+      <c r="E206" t="s">
+        <v>680</v>
+      </c>
+      <c r="F206" t="s">
+        <v>139</v>
+      </c>
+      <c r="G206" s="1" t="s">
+        <v>755</v>
+      </c>
+      <c r="H206" t="s">
         <v>756</v>
-      </c>
-[...19 lines deleted...]
-        <v>759</v>
       </c>
     </row>
     <row r="207" spans="1:8">
       <c r="A207" t="s">
-        <v>760</v>
+        <v>757</v>
       </c>
       <c r="B207" t="s">
         <v>9</v>
       </c>
       <c r="C207" t="s">
-        <v>761</v>
+        <v>162</v>
       </c>
       <c r="D207" t="s">
-        <v>438</v>
+        <v>679</v>
       </c>
       <c r="E207" t="s">
-        <v>439</v>
+        <v>680</v>
       </c>
       <c r="F207" t="s">
-        <v>28</v>
+        <v>714</v>
       </c>
       <c r="G207" s="1" t="s">
-        <v>762</v>
+        <v>758</v>
       </c>
       <c r="H207" t="s">
-        <v>763</v>
+        <v>759</v>
       </c>
     </row>
     <row r="208" spans="1:8">
       <c r="A208" t="s">
-        <v>764</v>
+        <v>760</v>
       </c>
       <c r="B208" t="s">
         <v>9</v>
       </c>
       <c r="C208" t="s">
-        <v>765</v>
+        <v>166</v>
       </c>
       <c r="D208" t="s">
-        <v>438</v>
+        <v>679</v>
       </c>
       <c r="E208" t="s">
-        <v>439</v>
+        <v>680</v>
       </c>
       <c r="F208" t="s">
-        <v>386</v>
+        <v>537</v>
       </c>
       <c r="G208" s="1" t="s">
-        <v>766</v>
+        <v>761</v>
       </c>
       <c r="H208" t="s">
-        <v>767</v>
+        <v>762</v>
       </c>
     </row>
     <row r="209" spans="1:8">
       <c r="A209" t="s">
-        <v>768</v>
+        <v>763</v>
       </c>
       <c r="B209" t="s">
         <v>9</v>
       </c>
       <c r="C209" t="s">
-        <v>769</v>
+        <v>171</v>
       </c>
       <c r="D209" t="s">
-        <v>438</v>
+        <v>679</v>
       </c>
       <c r="E209" t="s">
-        <v>439</v>
+        <v>680</v>
       </c>
       <c r="F209" t="s">
-        <v>120</v>
+        <v>84</v>
       </c>
       <c r="G209" s="1" t="s">
-        <v>770</v>
+        <v>764</v>
       </c>
       <c r="H209" t="s">
-        <v>771</v>
+        <v>765</v>
       </c>
     </row>
     <row r="210" spans="1:8">
       <c r="A210" t="s">
-        <v>772</v>
+        <v>766</v>
       </c>
       <c r="B210" t="s">
         <v>9</v>
       </c>
       <c r="C210" t="s">
-        <v>773</v>
+        <v>175</v>
       </c>
       <c r="D210" t="s">
-        <v>438</v>
+        <v>679</v>
       </c>
       <c r="E210" t="s">
-        <v>439</v>
+        <v>680</v>
       </c>
       <c r="F210" t="s">
-        <v>219</v>
+        <v>73</v>
       </c>
       <c r="G210" s="1" t="s">
-        <v>774</v>
+        <v>767</v>
       </c>
       <c r="H210" t="s">
-        <v>775</v>
+        <v>768</v>
       </c>
     </row>
     <row r="211" spans="1:8">
       <c r="A211" t="s">
-        <v>776</v>
+        <v>769</v>
       </c>
       <c r="B211" t="s">
         <v>9</v>
       </c>
       <c r="C211" t="s">
-        <v>777</v>
+        <v>180</v>
       </c>
       <c r="D211" t="s">
-        <v>438</v>
+        <v>679</v>
       </c>
       <c r="E211" t="s">
-        <v>439</v>
+        <v>680</v>
       </c>
       <c r="F211" t="s">
-        <v>50</v>
+        <v>232</v>
       </c>
       <c r="G211" s="1" t="s">
-        <v>778</v>
+        <v>770</v>
       </c>
       <c r="H211" t="s">
-        <v>779</v>
+        <v>771</v>
       </c>
     </row>
     <row r="212" spans="1:8">
       <c r="A212" t="s">
-        <v>780</v>
+        <v>772</v>
       </c>
       <c r="B212" t="s">
         <v>9</v>
       </c>
       <c r="C212" t="s">
-        <v>781</v>
+        <v>184</v>
       </c>
       <c r="D212" t="s">
-        <v>438</v>
+        <v>679</v>
       </c>
       <c r="E212" t="s">
-        <v>439</v>
+        <v>680</v>
       </c>
       <c r="F212" t="s">
-        <v>167</v>
+        <v>65</v>
       </c>
       <c r="G212" s="1" t="s">
-        <v>782</v>
+        <v>773</v>
       </c>
       <c r="H212" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
     </row>
     <row r="213" spans="1:8">
       <c r="A213" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
       <c r="B213" t="s">
         <v>9</v>
       </c>
       <c r="C213" t="s">
-        <v>785</v>
+        <v>189</v>
       </c>
       <c r="D213" t="s">
-        <v>438</v>
+        <v>679</v>
       </c>
       <c r="E213" t="s">
-        <v>439</v>
+        <v>680</v>
       </c>
       <c r="F213" t="s">
-        <v>42</v>
+        <v>219</v>
       </c>
       <c r="G213" s="1" t="s">
-        <v>786</v>
+        <v>776</v>
       </c>
       <c r="H213" t="s">
-        <v>787</v>
+        <v>777</v>
       </c>
     </row>
     <row r="214" spans="1:8">
       <c r="A214" t="s">
-        <v>788</v>
+        <v>778</v>
       </c>
       <c r="B214" t="s">
         <v>9</v>
       </c>
       <c r="C214" t="s">
-        <v>789</v>
+        <v>192</v>
       </c>
       <c r="D214" t="s">
-        <v>438</v>
+        <v>679</v>
       </c>
       <c r="E214" t="s">
-        <v>439</v>
+        <v>680</v>
       </c>
       <c r="F214" t="s">
-        <v>46</v>
+        <v>197</v>
       </c>
       <c r="G214" s="1" t="s">
-        <v>790</v>
+        <v>779</v>
       </c>
       <c r="H214" t="s">
-        <v>791</v>
+        <v>780</v>
       </c>
     </row>
     <row r="215" spans="1:8">
       <c r="A215" t="s">
-        <v>792</v>
+        <v>781</v>
       </c>
       <c r="B215" t="s">
         <v>9</v>
       </c>
       <c r="C215" t="s">
-        <v>793</v>
+        <v>196</v>
       </c>
       <c r="D215" t="s">
-        <v>438</v>
+        <v>679</v>
       </c>
       <c r="E215" t="s">
-        <v>439</v>
+        <v>680</v>
       </c>
       <c r="F215" t="s">
-        <v>28</v>
+        <v>23</v>
       </c>
       <c r="G215" s="1" t="s">
-        <v>794</v>
+        <v>782</v>
       </c>
       <c r="H215" t="s">
-        <v>795</v>
+        <v>783</v>
       </c>
     </row>
     <row r="216" spans="1:8">
       <c r="A216" t="s">
-        <v>796</v>
+        <v>784</v>
       </c>
       <c r="B216" t="s">
         <v>9</v>
       </c>
       <c r="C216" t="s">
-        <v>797</v>
+        <v>201</v>
       </c>
       <c r="D216" t="s">
-        <v>438</v>
+        <v>679</v>
       </c>
       <c r="E216" t="s">
-        <v>439</v>
+        <v>680</v>
       </c>
       <c r="F216" t="s">
-        <v>54</v>
+        <v>219</v>
       </c>
       <c r="G216" s="1" t="s">
-        <v>798</v>
+        <v>785</v>
       </c>
       <c r="H216" t="s">
-        <v>799</v>
+        <v>786</v>
       </c>
     </row>
     <row r="217" spans="1:8">
       <c r="A217" t="s">
-        <v>800</v>
+        <v>787</v>
       </c>
       <c r="B217" t="s">
         <v>9</v>
       </c>
       <c r="C217" t="s">
-        <v>801</v>
+        <v>205</v>
       </c>
       <c r="D217" t="s">
-        <v>438</v>
+        <v>679</v>
       </c>
       <c r="E217" t="s">
-        <v>439</v>
+        <v>680</v>
       </c>
       <c r="F217" t="s">
-        <v>214</v>
+        <v>403</v>
       </c>
       <c r="G217" s="1" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
       <c r="H217" t="s">
-        <v>803</v>
+        <v>789</v>
       </c>
     </row>
     <row r="218" spans="1:8">
       <c r="A218" t="s">
-        <v>804</v>
+        <v>790</v>
       </c>
       <c r="B218" t="s">
         <v>9</v>
       </c>
       <c r="C218" t="s">
-        <v>805</v>
+        <v>210</v>
       </c>
       <c r="D218" t="s">
-        <v>438</v>
+        <v>679</v>
       </c>
       <c r="E218" t="s">
-        <v>439</v>
+        <v>680</v>
       </c>
       <c r="F218" t="s">
-        <v>144</v>
+        <v>237</v>
       </c>
       <c r="G218" s="1" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="H218" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
     </row>
     <row r="219" spans="1:8">
       <c r="A219" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
       <c r="B219" t="s">
         <v>9</v>
       </c>
       <c r="C219" t="s">
-        <v>809</v>
+        <v>214</v>
       </c>
       <c r="D219" t="s">
-        <v>438</v>
+        <v>679</v>
       </c>
       <c r="E219" t="s">
-        <v>439</v>
+        <v>680</v>
       </c>
       <c r="F219" t="s">
-        <v>120</v>
+        <v>489</v>
       </c>
       <c r="G219" s="1" t="s">
-        <v>810</v>
+        <v>794</v>
       </c>
       <c r="H219" t="s">
-        <v>811</v>
+        <v>795</v>
       </c>
     </row>
     <row r="220" spans="1:8">
       <c r="A220" t="s">
-        <v>812</v>
+        <v>796</v>
       </c>
       <c r="B220" t="s">
         <v>9</v>
       </c>
       <c r="C220" t="s">
-        <v>813</v>
+        <v>218</v>
       </c>
       <c r="D220" t="s">
-        <v>438</v>
+        <v>679</v>
       </c>
       <c r="E220" t="s">
-        <v>439</v>
+        <v>680</v>
       </c>
       <c r="F220" t="s">
-        <v>144</v>
+        <v>219</v>
       </c>
       <c r="G220" s="1" t="s">
-        <v>814</v>
+        <v>797</v>
       </c>
       <c r="H220" t="s">
-        <v>815</v>
+        <v>798</v>
       </c>
     </row>
     <row r="221" spans="1:8">
       <c r="A221" t="s">
-        <v>816</v>
+        <v>799</v>
       </c>
       <c r="B221" t="s">
         <v>9</v>
       </c>
       <c r="C221" t="s">
-        <v>817</v>
+        <v>223</v>
       </c>
       <c r="D221" t="s">
-        <v>438</v>
+        <v>679</v>
       </c>
       <c r="E221" t="s">
-        <v>439</v>
+        <v>680</v>
       </c>
       <c r="F221" t="s">
-        <v>167</v>
+        <v>23</v>
       </c>
       <c r="G221" s="1" t="s">
-        <v>818</v>
+        <v>800</v>
       </c>
       <c r="H221" t="s">
-        <v>819</v>
+        <v>801</v>
       </c>
     </row>
     <row r="222" spans="1:8">
       <c r="A222" t="s">
-        <v>820</v>
+        <v>802</v>
       </c>
       <c r="B222" t="s">
         <v>9</v>
       </c>
       <c r="C222" t="s">
-        <v>821</v>
+        <v>227</v>
       </c>
       <c r="D222" t="s">
-        <v>438</v>
+        <v>679</v>
       </c>
       <c r="E222" t="s">
-        <v>439</v>
+        <v>680</v>
       </c>
       <c r="F222" t="s">
-        <v>54</v>
+        <v>185</v>
       </c>
       <c r="G222" s="1" t="s">
-        <v>822</v>
+        <v>803</v>
       </c>
       <c r="H222" t="s">
-        <v>823</v>
+        <v>804</v>
       </c>
     </row>
     <row r="223" spans="1:8">
       <c r="A223" t="s">
-        <v>824</v>
+        <v>805</v>
       </c>
       <c r="B223" t="s">
         <v>9</v>
       </c>
       <c r="C223" t="s">
-        <v>825</v>
+        <v>231</v>
       </c>
       <c r="D223" t="s">
-        <v>438</v>
+        <v>679</v>
       </c>
       <c r="E223" t="s">
-        <v>439</v>
+        <v>680</v>
       </c>
       <c r="F223" t="s">
-        <v>386</v>
+        <v>237</v>
       </c>
       <c r="G223" s="1" t="s">
-        <v>826</v>
+        <v>806</v>
       </c>
       <c r="H223" t="s">
-        <v>827</v>
+        <v>807</v>
       </c>
     </row>
     <row r="224" spans="1:8">
       <c r="A224" t="s">
-        <v>828</v>
+        <v>808</v>
       </c>
       <c r="B224" t="s">
         <v>9</v>
       </c>
       <c r="C224" t="s">
-        <v>829</v>
+        <v>236</v>
       </c>
       <c r="D224" t="s">
-        <v>438</v>
+        <v>679</v>
       </c>
       <c r="E224" t="s">
-        <v>439</v>
+        <v>680</v>
       </c>
       <c r="F224" t="s">
-        <v>379</v>
+        <v>35</v>
       </c>
       <c r="G224" s="1" t="s">
-        <v>830</v>
+        <v>809</v>
       </c>
       <c r="H224" t="s">
-        <v>831</v>
+        <v>810</v>
       </c>
     </row>
     <row r="225" spans="1:8">
       <c r="A225" t="s">
-        <v>832</v>
+        <v>811</v>
       </c>
       <c r="B225" t="s">
         <v>9</v>
       </c>
       <c r="C225" t="s">
-        <v>833</v>
+        <v>241</v>
       </c>
       <c r="D225" t="s">
-        <v>438</v>
+        <v>679</v>
       </c>
       <c r="E225" t="s">
-        <v>439</v>
+        <v>680</v>
       </c>
       <c r="F225" t="s">
-        <v>219</v>
+        <v>403</v>
       </c>
       <c r="G225" s="1" t="s">
-        <v>834</v>
+        <v>812</v>
       </c>
       <c r="H225" t="s">
-        <v>835</v>
+        <v>813</v>
       </c>
     </row>
     <row r="226" spans="1:8">
       <c r="A226" t="s">
-        <v>836</v>
+        <v>814</v>
       </c>
       <c r="B226" t="s">
         <v>9</v>
       </c>
       <c r="C226" t="s">
-        <v>837</v>
+        <v>245</v>
       </c>
       <c r="D226" t="s">
-        <v>438</v>
+        <v>679</v>
       </c>
       <c r="E226" t="s">
-        <v>439</v>
+        <v>680</v>
       </c>
       <c r="F226" t="s">
-        <v>120</v>
+        <v>23</v>
       </c>
       <c r="G226" s="1" t="s">
-        <v>838</v>
+        <v>815</v>
       </c>
       <c r="H226" t="s">
-        <v>839</v>
+        <v>816</v>
       </c>
     </row>
     <row r="227" spans="1:8">
       <c r="A227" t="s">
-        <v>840</v>
+        <v>817</v>
       </c>
       <c r="B227" t="s">
         <v>9</v>
       </c>
       <c r="C227" t="s">
-        <v>841</v>
+        <v>249</v>
       </c>
       <c r="D227" t="s">
-        <v>438</v>
+        <v>679</v>
       </c>
       <c r="E227" t="s">
-        <v>439</v>
+        <v>680</v>
       </c>
       <c r="F227" t="s">
-        <v>508</v>
+        <v>219</v>
       </c>
       <c r="G227" s="1" t="s">
-        <v>842</v>
+        <v>818</v>
       </c>
       <c r="H227" t="s">
-        <v>843</v>
+        <v>819</v>
       </c>
     </row>
     <row r="228" spans="1:8">
       <c r="A228" t="s">
-        <v>844</v>
+        <v>820</v>
       </c>
       <c r="B228" t="s">
         <v>9</v>
       </c>
       <c r="C228" t="s">
-        <v>845</v>
+        <v>253</v>
       </c>
       <c r="D228" t="s">
-        <v>438</v>
+        <v>679</v>
       </c>
       <c r="E228" t="s">
-        <v>439</v>
+        <v>680</v>
       </c>
       <c r="F228" t="s">
-        <v>214</v>
+        <v>23</v>
       </c>
       <c r="G228" s="1" t="s">
-        <v>846</v>
+        <v>821</v>
       </c>
       <c r="H228" t="s">
-        <v>847</v>
+        <v>822</v>
       </c>
     </row>
     <row r="229" spans="1:8">
       <c r="A229" t="s">
-        <v>848</v>
+        <v>823</v>
       </c>
       <c r="B229" t="s">
         <v>9</v>
       </c>
       <c r="C229" t="s">
-        <v>849</v>
+        <v>257</v>
       </c>
       <c r="D229" t="s">
-        <v>438</v>
+        <v>679</v>
       </c>
       <c r="E229" t="s">
-        <v>439</v>
+        <v>680</v>
       </c>
       <c r="F229" t="s">
-        <v>28</v>
+        <v>237</v>
       </c>
       <c r="G229" s="1" t="s">
-        <v>850</v>
+        <v>824</v>
       </c>
       <c r="H229" t="s">
-        <v>851</v>
+        <v>825</v>
       </c>
     </row>
     <row r="230" spans="1:8">
       <c r="A230" t="s">
-        <v>852</v>
+        <v>826</v>
       </c>
       <c r="B230" t="s">
         <v>9</v>
       </c>
       <c r="C230" t="s">
-        <v>853</v>
+        <v>261</v>
       </c>
       <c r="D230" t="s">
-        <v>438</v>
+        <v>679</v>
       </c>
       <c r="E230" t="s">
-        <v>439</v>
+        <v>680</v>
       </c>
       <c r="F230" t="s">
-        <v>179</v>
+        <v>185</v>
       </c>
       <c r="G230" s="1" t="s">
-        <v>854</v>
+        <v>827</v>
       </c>
       <c r="H230" t="s">
-        <v>855</v>
+        <v>828</v>
       </c>
     </row>
     <row r="231" spans="1:8">
       <c r="A231" t="s">
-        <v>856</v>
+        <v>829</v>
       </c>
       <c r="B231" t="s">
         <v>9</v>
       </c>
       <c r="C231" t="s">
-        <v>857</v>
+        <v>269</v>
       </c>
       <c r="D231" t="s">
-        <v>438</v>
+        <v>679</v>
       </c>
       <c r="E231" t="s">
-        <v>439</v>
+        <v>680</v>
       </c>
       <c r="F231" t="s">
-        <v>375</v>
+        <v>403</v>
       </c>
       <c r="G231" s="1" t="s">
-        <v>858</v>
+        <v>830</v>
       </c>
       <c r="H231" t="s">
-        <v>859</v>
+        <v>831</v>
       </c>
     </row>
     <row r="232" spans="1:8">
       <c r="A232" t="s">
-        <v>860</v>
+        <v>832</v>
       </c>
       <c r="B232" t="s">
         <v>9</v>
       </c>
       <c r="C232" t="s">
-        <v>861</v>
+        <v>273</v>
       </c>
       <c r="D232" t="s">
-        <v>438</v>
+        <v>679</v>
       </c>
       <c r="E232" t="s">
-        <v>439</v>
+        <v>680</v>
       </c>
       <c r="F232" t="s">
-        <v>42</v>
+        <v>833</v>
       </c>
       <c r="G232" s="1" t="s">
-        <v>862</v>
+        <v>834</v>
       </c>
       <c r="H232" t="s">
-        <v>863</v>
+        <v>835</v>
       </c>
     </row>
     <row r="233" spans="1:8">
       <c r="A233" t="s">
-        <v>864</v>
+        <v>836</v>
       </c>
       <c r="B233" t="s">
         <v>9</v>
       </c>
       <c r="C233" t="s">
-        <v>865</v>
+        <v>277</v>
       </c>
       <c r="D233" t="s">
-        <v>438</v>
+        <v>679</v>
       </c>
       <c r="E233" t="s">
-        <v>439</v>
+        <v>680</v>
       </c>
       <c r="F233" t="s">
-        <v>144</v>
+        <v>489</v>
       </c>
       <c r="G233" s="1" t="s">
-        <v>866</v>
+        <v>837</v>
       </c>
       <c r="H233" t="s">
-        <v>867</v>
+        <v>838</v>
       </c>
     </row>
     <row r="234" spans="1:8">
       <c r="A234" t="s">
-        <v>868</v>
+        <v>839</v>
       </c>
       <c r="B234" t="s">
         <v>9</v>
       </c>
       <c r="C234" t="s">
-        <v>869</v>
+        <v>281</v>
       </c>
       <c r="D234" t="s">
-        <v>438</v>
+        <v>679</v>
       </c>
       <c r="E234" t="s">
-        <v>439</v>
+        <v>680</v>
       </c>
       <c r="F234" t="s">
-        <v>50</v>
+        <v>73</v>
       </c>
       <c r="G234" s="1" t="s">
-        <v>870</v>
+        <v>840</v>
       </c>
       <c r="H234" t="s">
-        <v>871</v>
+        <v>841</v>
       </c>
     </row>
     <row r="235" spans="1:8">
       <c r="A235" t="s">
-        <v>872</v>
+        <v>842</v>
       </c>
       <c r="B235" t="s">
         <v>9</v>
       </c>
       <c r="C235" t="s">
-        <v>873</v>
+        <v>285</v>
       </c>
       <c r="D235" t="s">
-        <v>438</v>
+        <v>679</v>
       </c>
       <c r="E235" t="s">
-        <v>439</v>
+        <v>680</v>
       </c>
       <c r="F235" t="s">
-        <v>386</v>
+        <v>35</v>
       </c>
       <c r="G235" s="1" t="s">
-        <v>874</v>
+        <v>843</v>
       </c>
       <c r="H235" t="s">
-        <v>875</v>
+        <v>844</v>
       </c>
     </row>
     <row r="236" spans="1:8">
       <c r="A236" t="s">
-        <v>876</v>
+        <v>845</v>
       </c>
       <c r="B236" t="s">
         <v>9</v>
       </c>
       <c r="C236" t="s">
-        <v>877</v>
+        <v>289</v>
       </c>
       <c r="D236" t="s">
-        <v>438</v>
+        <v>679</v>
       </c>
       <c r="E236" t="s">
-        <v>439</v>
+        <v>680</v>
       </c>
       <c r="F236" t="s">
-        <v>219</v>
+        <v>232</v>
       </c>
       <c r="G236" s="1" t="s">
-        <v>878</v>
+        <v>846</v>
       </c>
       <c r="H236" t="s">
-        <v>879</v>
+        <v>847</v>
       </c>
     </row>
     <row r="237" spans="1:8">
       <c r="A237" t="s">
-        <v>880</v>
+        <v>848</v>
       </c>
       <c r="B237" t="s">
         <v>9</v>
       </c>
       <c r="C237" t="s">
-        <v>881</v>
+        <v>293</v>
       </c>
       <c r="D237" t="s">
-        <v>438</v>
+        <v>679</v>
       </c>
       <c r="E237" t="s">
-        <v>439</v>
+        <v>680</v>
       </c>
       <c r="F237" t="s">
-        <v>28</v>
+        <v>65</v>
       </c>
       <c r="G237" s="1" t="s">
-        <v>882</v>
+        <v>849</v>
       </c>
       <c r="H237" t="s">
-        <v>883</v>
+        <v>850</v>
       </c>
     </row>
     <row r="238" spans="1:8">
       <c r="A238" t="s">
-        <v>884</v>
+        <v>851</v>
       </c>
       <c r="B238" t="s">
         <v>9</v>
       </c>
       <c r="C238" t="s">
-        <v>885</v>
+        <v>297</v>
       </c>
       <c r="D238" t="s">
-        <v>438</v>
+        <v>679</v>
       </c>
       <c r="E238" t="s">
-        <v>439</v>
+        <v>680</v>
       </c>
       <c r="F238" t="s">
-        <v>167</v>
+        <v>197</v>
       </c>
       <c r="G238" s="1" t="s">
-        <v>886</v>
+        <v>852</v>
       </c>
       <c r="H238" t="s">
-        <v>887</v>
+        <v>853</v>
       </c>
     </row>
     <row r="239" spans="1:8">
       <c r="A239" t="s">
-        <v>888</v>
+        <v>854</v>
       </c>
       <c r="B239" t="s">
         <v>9</v>
       </c>
       <c r="C239" t="s">
-        <v>889</v>
+        <v>301</v>
       </c>
       <c r="D239" t="s">
-        <v>438</v>
+        <v>679</v>
       </c>
       <c r="E239" t="s">
-        <v>439</v>
+        <v>680</v>
       </c>
       <c r="F239" t="s">
-        <v>179</v>
+        <v>219</v>
       </c>
       <c r="G239" s="1" t="s">
-        <v>890</v>
+        <v>855</v>
       </c>
       <c r="H239" t="s">
-        <v>891</v>
+        <v>856</v>
       </c>
     </row>
     <row r="240" spans="1:8">
       <c r="A240" t="s">
-        <v>892</v>
+        <v>857</v>
       </c>
       <c r="B240" t="s">
         <v>9</v>
       </c>
       <c r="C240" t="s">
-        <v>893</v>
+        <v>305</v>
       </c>
       <c r="D240" t="s">
-        <v>438</v>
+        <v>679</v>
       </c>
       <c r="E240" t="s">
-        <v>439</v>
+        <v>680</v>
       </c>
       <c r="F240" t="s">
-        <v>144</v>
+        <v>167</v>
       </c>
       <c r="G240" s="1" t="s">
-        <v>894</v>
+        <v>858</v>
       </c>
       <c r="H240" t="s">
-        <v>895</v>
+        <v>859</v>
       </c>
     </row>
     <row r="241" spans="1:8">
       <c r="A241" t="s">
-        <v>896</v>
+        <v>860</v>
       </c>
       <c r="B241" t="s">
         <v>9</v>
       </c>
       <c r="C241" t="s">
-        <v>897</v>
+        <v>308</v>
       </c>
       <c r="D241" t="s">
-        <v>438</v>
+        <v>679</v>
       </c>
       <c r="E241" t="s">
-        <v>439</v>
+        <v>680</v>
       </c>
       <c r="F241" t="s">
-        <v>54</v>
+        <v>139</v>
       </c>
       <c r="G241" s="1" t="s">
-        <v>898</v>
+        <v>861</v>
       </c>
       <c r="H241" t="s">
-        <v>899</v>
+        <v>862</v>
       </c>
     </row>
     <row r="242" spans="1:8">
       <c r="A242" t="s">
-        <v>900</v>
+        <v>863</v>
       </c>
       <c r="B242" t="s">
         <v>9</v>
       </c>
       <c r="C242" t="s">
-        <v>901</v>
+        <v>312</v>
       </c>
       <c r="D242" t="s">
-        <v>438</v>
+        <v>679</v>
       </c>
       <c r="E242" t="s">
-        <v>439</v>
+        <v>680</v>
       </c>
       <c r="F242" t="s">
-        <v>62</v>
+        <v>237</v>
       </c>
       <c r="G242" s="1" t="s">
-        <v>902</v>
+        <v>864</v>
       </c>
       <c r="H242" t="s">
-        <v>903</v>
+        <v>865</v>
       </c>
     </row>
     <row r="243" spans="1:8">
       <c r="A243" t="s">
-        <v>904</v>
+        <v>866</v>
       </c>
       <c r="B243" t="s">
         <v>9</v>
       </c>
       <c r="C243" t="s">
-        <v>905</v>
+        <v>316</v>
       </c>
       <c r="D243" t="s">
-        <v>438</v>
+        <v>679</v>
       </c>
       <c r="E243" t="s">
-        <v>439</v>
+        <v>680</v>
       </c>
       <c r="F243" t="s">
-        <v>214</v>
+        <v>69</v>
       </c>
       <c r="G243" s="1" t="s">
-        <v>906</v>
+        <v>867</v>
       </c>
       <c r="H243" t="s">
-        <v>907</v>
+        <v>868</v>
       </c>
     </row>
     <row r="244" spans="1:8">
       <c r="A244" t="s">
-        <v>908</v>
+        <v>869</v>
       </c>
       <c r="B244" t="s">
         <v>9</v>
       </c>
       <c r="C244" t="s">
-        <v>909</v>
+        <v>320</v>
       </c>
       <c r="D244" t="s">
-        <v>438</v>
+        <v>679</v>
       </c>
       <c r="E244" t="s">
-        <v>439</v>
+        <v>680</v>
       </c>
       <c r="F244" t="s">
-        <v>54</v>
+        <v>714</v>
       </c>
       <c r="G244" s="1" t="s">
-        <v>910</v>
+        <v>870</v>
       </c>
       <c r="H244" t="s">
-        <v>911</v>
+        <v>871</v>
       </c>
     </row>
     <row r="245" spans="1:8">
       <c r="A245" t="s">
-        <v>912</v>
+        <v>872</v>
       </c>
       <c r="B245" t="s">
         <v>9</v>
       </c>
       <c r="C245" t="s">
-        <v>913</v>
+        <v>324</v>
       </c>
       <c r="D245" t="s">
-        <v>438</v>
+        <v>679</v>
       </c>
       <c r="E245" t="s">
-        <v>439</v>
+        <v>680</v>
       </c>
       <c r="F245" t="s">
-        <v>149</v>
+        <v>403</v>
       </c>
       <c r="G245" s="1" t="s">
-        <v>914</v>
+        <v>873</v>
       </c>
       <c r="H245" t="s">
-        <v>915</v>
+        <v>874</v>
       </c>
     </row>
     <row r="246" spans="1:8">
       <c r="A246" t="s">
-        <v>916</v>
+        <v>875</v>
       </c>
       <c r="B246" t="s">
         <v>9</v>
       </c>
       <c r="C246" t="s">
-        <v>917</v>
+        <v>328</v>
       </c>
       <c r="D246" t="s">
-        <v>438</v>
+        <v>679</v>
       </c>
       <c r="E246" t="s">
-        <v>439</v>
+        <v>680</v>
       </c>
       <c r="F246" t="s">
-        <v>42</v>
+        <v>489</v>
       </c>
       <c r="G246" s="1" t="s">
-        <v>918</v>
+        <v>876</v>
       </c>
       <c r="H246" t="s">
-        <v>919</v>
+        <v>877</v>
       </c>
     </row>
     <row r="247" spans="1:8">
       <c r="A247" t="s">
-        <v>920</v>
+        <v>878</v>
       </c>
       <c r="B247" t="s">
         <v>9</v>
       </c>
       <c r="C247" t="s">
-        <v>921</v>
+        <v>332</v>
       </c>
       <c r="D247" t="s">
-        <v>438</v>
+        <v>679</v>
       </c>
       <c r="E247" t="s">
-        <v>439</v>
+        <v>680</v>
       </c>
       <c r="F247" t="s">
-        <v>50</v>
+        <v>219</v>
       </c>
       <c r="G247" s="1" t="s">
-        <v>922</v>
+        <v>879</v>
       </c>
       <c r="H247" t="s">
-        <v>923</v>
+        <v>880</v>
       </c>
     </row>
     <row r="248" spans="1:8">
       <c r="A248" t="s">
-        <v>924</v>
+        <v>881</v>
       </c>
       <c r="B248" t="s">
         <v>9</v>
       </c>
       <c r="C248" t="s">
-        <v>925</v>
+        <v>336</v>
       </c>
       <c r="D248" t="s">
-        <v>438</v>
+        <v>679</v>
       </c>
       <c r="E248" t="s">
-        <v>439</v>
+        <v>680</v>
       </c>
       <c r="F248" t="s">
-        <v>201</v>
+        <v>232</v>
       </c>
       <c r="G248" s="1" t="s">
-        <v>926</v>
+        <v>882</v>
       </c>
       <c r="H248" t="s">
-        <v>927</v>
+        <v>883</v>
       </c>
     </row>
     <row r="249" spans="1:8">
       <c r="A249" t="s">
-        <v>928</v>
+        <v>884</v>
       </c>
       <c r="B249" t="s">
         <v>9</v>
       </c>
       <c r="C249" t="s">
-        <v>929</v>
+        <v>340</v>
       </c>
       <c r="D249" t="s">
-        <v>438</v>
+        <v>679</v>
       </c>
       <c r="E249" t="s">
-        <v>439</v>
+        <v>680</v>
       </c>
       <c r="F249" t="s">
-        <v>214</v>
+        <v>35</v>
       </c>
       <c r="G249" s="1" t="s">
-        <v>930</v>
+        <v>885</v>
       </c>
       <c r="H249" t="s">
-        <v>931</v>
+        <v>886</v>
       </c>
     </row>
     <row r="250" spans="1:8">
       <c r="A250" t="s">
-        <v>932</v>
+        <v>887</v>
       </c>
       <c r="B250" t="s">
         <v>9</v>
       </c>
       <c r="C250" t="s">
-        <v>933</v>
+        <v>344</v>
       </c>
       <c r="D250" t="s">
-        <v>438</v>
+        <v>679</v>
       </c>
       <c r="E250" t="s">
-        <v>439</v>
+        <v>680</v>
       </c>
       <c r="F250" t="s">
-        <v>50</v>
+        <v>185</v>
       </c>
       <c r="G250" s="1" t="s">
-        <v>934</v>
+        <v>888</v>
       </c>
       <c r="H250" t="s">
-        <v>935</v>
+        <v>889</v>
       </c>
     </row>
     <row r="251" spans="1:8">
       <c r="A251" t="s">
-        <v>936</v>
+        <v>890</v>
       </c>
       <c r="B251" t="s">
         <v>9</v>
       </c>
       <c r="C251" t="s">
-        <v>937</v>
+        <v>348</v>
       </c>
       <c r="D251" t="s">
-        <v>438</v>
+        <v>679</v>
       </c>
       <c r="E251" t="s">
-        <v>439</v>
+        <v>680</v>
       </c>
       <c r="F251" t="s">
-        <v>386</v>
+        <v>65</v>
       </c>
       <c r="G251" s="1" t="s">
-        <v>938</v>
+        <v>891</v>
       </c>
       <c r="H251" t="s">
-        <v>939</v>
+        <v>892</v>
       </c>
     </row>
     <row r="252" spans="1:8">
       <c r="A252" t="s">
-        <v>940</v>
+        <v>893</v>
       </c>
       <c r="B252" t="s">
         <v>9</v>
       </c>
       <c r="C252" t="s">
-        <v>941</v>
+        <v>352</v>
       </c>
       <c r="D252" t="s">
-        <v>438</v>
+        <v>679</v>
       </c>
       <c r="E252" t="s">
-        <v>439</v>
+        <v>680</v>
       </c>
       <c r="F252" t="s">
-        <v>167</v>
+        <v>197</v>
       </c>
       <c r="G252" s="1" t="s">
-        <v>942</v>
+        <v>894</v>
       </c>
       <c r="H252" t="s">
-        <v>943</v>
+        <v>895</v>
       </c>
     </row>
     <row r="253" spans="1:8">
       <c r="A253" t="s">
-        <v>944</v>
+        <v>896</v>
       </c>
       <c r="B253" t="s">
         <v>9</v>
       </c>
       <c r="C253" t="s">
-        <v>945</v>
+        <v>356</v>
       </c>
       <c r="D253" t="s">
-        <v>438</v>
+        <v>679</v>
       </c>
       <c r="E253" t="s">
-        <v>439</v>
+        <v>680</v>
       </c>
       <c r="F253" t="s">
-        <v>120</v>
+        <v>23</v>
       </c>
       <c r="G253" s="1" t="s">
-        <v>946</v>
+        <v>897</v>
       </c>
       <c r="H253" t="s">
-        <v>947</v>
+        <v>898</v>
       </c>
     </row>
     <row r="254" spans="1:8">
       <c r="A254" t="s">
-        <v>948</v>
+        <v>899</v>
       </c>
       <c r="B254" t="s">
         <v>9</v>
       </c>
       <c r="C254" t="s">
-        <v>949</v>
+        <v>359</v>
       </c>
       <c r="D254" t="s">
-        <v>438</v>
+        <v>679</v>
       </c>
       <c r="E254" t="s">
-        <v>439</v>
+        <v>680</v>
       </c>
       <c r="F254" t="s">
-        <v>54</v>
+        <v>73</v>
       </c>
       <c r="G254" s="1" t="s">
-        <v>950</v>
+        <v>900</v>
       </c>
       <c r="H254" t="s">
-        <v>951</v>
+        <v>901</v>
       </c>
     </row>
     <row r="255" spans="1:8">
       <c r="A255" t="s">
-        <v>952</v>
+        <v>902</v>
       </c>
       <c r="B255" t="s">
         <v>9</v>
       </c>
       <c r="C255" t="s">
-        <v>953</v>
+        <v>363</v>
       </c>
       <c r="D255" t="s">
-        <v>438</v>
+        <v>679</v>
       </c>
       <c r="E255" t="s">
-        <v>439</v>
+        <v>680</v>
       </c>
       <c r="F255" t="s">
-        <v>28</v>
+        <v>237</v>
       </c>
       <c r="G255" s="1" t="s">
-        <v>954</v>
+        <v>903</v>
       </c>
       <c r="H255" t="s">
-        <v>955</v>
+        <v>904</v>
       </c>
     </row>
     <row r="256" spans="1:8">
       <c r="A256" t="s">
-        <v>956</v>
+        <v>905</v>
       </c>
       <c r="B256" t="s">
         <v>9</v>
       </c>
       <c r="C256" t="s">
-        <v>957</v>
+        <v>367</v>
       </c>
       <c r="D256" t="s">
-        <v>438</v>
+        <v>679</v>
       </c>
       <c r="E256" t="s">
-        <v>439</v>
+        <v>680</v>
       </c>
       <c r="F256" t="s">
         <v>219</v>
       </c>
       <c r="G256" s="1" t="s">
-        <v>958</v>
+        <v>906</v>
       </c>
       <c r="H256" t="s">
-        <v>959</v>
+        <v>907</v>
       </c>
     </row>
     <row r="257" spans="1:8">
       <c r="A257" t="s">
-        <v>960</v>
+        <v>908</v>
       </c>
       <c r="B257" t="s">
         <v>9</v>
       </c>
       <c r="C257" t="s">
-        <v>961</v>
+        <v>371</v>
       </c>
       <c r="D257" t="s">
-        <v>438</v>
+        <v>679</v>
       </c>
       <c r="E257" t="s">
-        <v>439</v>
+        <v>680</v>
       </c>
       <c r="F257" t="s">
-        <v>201</v>
+        <v>403</v>
       </c>
       <c r="G257" s="1" t="s">
-        <v>962</v>
+        <v>909</v>
       </c>
       <c r="H257" t="s">
-        <v>963</v>
+        <v>910</v>
       </c>
     </row>
     <row r="258" spans="1:8">
       <c r="A258" t="s">
-        <v>964</v>
+        <v>911</v>
       </c>
       <c r="B258" t="s">
         <v>9</v>
       </c>
       <c r="C258" t="s">
-        <v>965</v>
+        <v>375</v>
       </c>
       <c r="D258" t="s">
-        <v>438</v>
+        <v>679</v>
       </c>
       <c r="E258" t="s">
-        <v>439</v>
+        <v>680</v>
       </c>
       <c r="F258" t="s">
-        <v>375</v>
+        <v>714</v>
       </c>
       <c r="G258" s="1" t="s">
-        <v>966</v>
+        <v>912</v>
       </c>
       <c r="H258" t="s">
-        <v>967</v>
+        <v>913</v>
       </c>
     </row>
     <row r="259" spans="1:8">
       <c r="A259" t="s">
-        <v>968</v>
+        <v>914</v>
       </c>
       <c r="B259" t="s">
         <v>9</v>
       </c>
       <c r="C259" t="s">
-        <v>969</v>
+        <v>379</v>
       </c>
       <c r="D259" t="s">
-        <v>438</v>
+        <v>679</v>
       </c>
       <c r="E259" t="s">
-        <v>439</v>
+        <v>680</v>
       </c>
       <c r="F259" t="s">
-        <v>149</v>
+        <v>915</v>
       </c>
       <c r="G259" s="1" t="s">
-        <v>970</v>
+        <v>916</v>
       </c>
       <c r="H259" t="s">
-        <v>971</v>
+        <v>917</v>
       </c>
     </row>
     <row r="260" spans="1:8">
       <c r="A260" t="s">
-        <v>972</v>
+        <v>918</v>
       </c>
       <c r="B260" t="s">
         <v>9</v>
       </c>
       <c r="C260" t="s">
-        <v>973</v>
+        <v>383</v>
       </c>
       <c r="D260" t="s">
-        <v>438</v>
+        <v>679</v>
       </c>
       <c r="E260" t="s">
-        <v>439</v>
+        <v>680</v>
       </c>
       <c r="F260" t="s">
-        <v>368</v>
+        <v>35</v>
       </c>
       <c r="G260" s="1" t="s">
-        <v>974</v>
+        <v>919</v>
       </c>
       <c r="H260" t="s">
-        <v>975</v>
+        <v>920</v>
       </c>
     </row>
     <row r="261" spans="1:8">
       <c r="A261" t="s">
-        <v>976</v>
+        <v>921</v>
       </c>
       <c r="B261" t="s">
         <v>9</v>
       </c>
       <c r="C261" t="s">
-        <v>977</v>
+        <v>386</v>
       </c>
       <c r="D261" t="s">
-        <v>438</v>
+        <v>679</v>
       </c>
       <c r="E261" t="s">
-        <v>439</v>
+        <v>680</v>
       </c>
       <c r="F261" t="s">
-        <v>46</v>
+        <v>77</v>
       </c>
       <c r="G261" s="1" t="s">
-        <v>978</v>
+        <v>922</v>
       </c>
       <c r="H261" t="s">
-        <v>979</v>
+        <v>923</v>
       </c>
     </row>
     <row r="262" spans="1:8">
       <c r="A262" t="s">
-        <v>980</v>
+        <v>924</v>
       </c>
       <c r="B262" t="s">
         <v>9</v>
       </c>
       <c r="C262" t="s">
-        <v>981</v>
+        <v>390</v>
       </c>
       <c r="D262" t="s">
-        <v>438</v>
+        <v>679</v>
       </c>
       <c r="E262" t="s">
-        <v>439</v>
+        <v>680</v>
       </c>
       <c r="F262" t="s">
-        <v>179</v>
+        <v>167</v>
       </c>
       <c r="G262" s="1" t="s">
-        <v>982</v>
+        <v>925</v>
       </c>
       <c r="H262" t="s">
-        <v>983</v>
+        <v>926</v>
       </c>
     </row>
     <row r="263" spans="1:8">
       <c r="A263" t="s">
-        <v>984</v>
+        <v>927</v>
       </c>
       <c r="B263" t="s">
         <v>9</v>
       </c>
       <c r="C263" t="s">
-        <v>985</v>
+        <v>394</v>
       </c>
       <c r="D263" t="s">
-        <v>438</v>
+        <v>679</v>
       </c>
       <c r="E263" t="s">
-        <v>439</v>
+        <v>680</v>
       </c>
       <c r="F263" t="s">
-        <v>42</v>
+        <v>232</v>
       </c>
       <c r="G263" s="1" t="s">
-        <v>986</v>
+        <v>928</v>
       </c>
       <c r="H263" t="s">
-        <v>987</v>
+        <v>929</v>
       </c>
     </row>
     <row r="264" spans="1:8">
       <c r="A264" t="s">
-        <v>988</v>
+        <v>930</v>
       </c>
       <c r="B264" t="s">
         <v>9</v>
       </c>
       <c r="C264" t="s">
-        <v>989</v>
+        <v>398</v>
       </c>
       <c r="D264" t="s">
-        <v>438</v>
+        <v>679</v>
       </c>
       <c r="E264" t="s">
-        <v>439</v>
+        <v>680</v>
       </c>
       <c r="F264" t="s">
-        <v>144</v>
+        <v>84</v>
       </c>
       <c r="G264" s="1" t="s">
-        <v>990</v>
+        <v>931</v>
       </c>
       <c r="H264" t="s">
-        <v>991</v>
+        <v>932</v>
       </c>
     </row>
     <row r="265" spans="1:8">
       <c r="A265" t="s">
-        <v>992</v>
+        <v>933</v>
       </c>
       <c r="B265" t="s">
         <v>9</v>
       </c>
       <c r="C265" t="s">
-        <v>993</v>
+        <v>402</v>
       </c>
       <c r="D265" t="s">
-        <v>438</v>
+        <v>679</v>
       </c>
       <c r="E265" t="s">
-        <v>439</v>
+        <v>680</v>
       </c>
       <c r="F265" t="s">
-        <v>474</v>
+        <v>69</v>
       </c>
       <c r="G265" s="1" t="s">
-        <v>994</v>
+        <v>934</v>
       </c>
       <c r="H265" t="s">
-        <v>995</v>
+        <v>935</v>
       </c>
     </row>
     <row r="266" spans="1:8">
       <c r="A266" t="s">
-        <v>996</v>
+        <v>936</v>
       </c>
       <c r="B266" t="s">
         <v>9</v>
       </c>
       <c r="C266" t="s">
-        <v>997</v>
+        <v>407</v>
       </c>
       <c r="D266" t="s">
-        <v>438</v>
+        <v>679</v>
       </c>
       <c r="E266" t="s">
-        <v>439</v>
+        <v>680</v>
       </c>
       <c r="F266" t="s">
-        <v>54</v>
+        <v>65</v>
       </c>
       <c r="G266" s="1" t="s">
-        <v>998</v>
+        <v>937</v>
       </c>
       <c r="H266" t="s">
-        <v>999</v>
+        <v>938</v>
       </c>
     </row>
     <row r="267" spans="1:8">
       <c r="A267" t="s">
-        <v>1000</v>
+        <v>939</v>
       </c>
       <c r="B267" t="s">
         <v>9</v>
       </c>
       <c r="C267" t="s">
-        <v>1001</v>
+        <v>412</v>
       </c>
       <c r="D267" t="s">
-        <v>438</v>
+        <v>679</v>
       </c>
       <c r="E267" t="s">
-        <v>439</v>
+        <v>680</v>
       </c>
       <c r="F267" t="s">
-        <v>46</v>
+        <v>23</v>
       </c>
       <c r="G267" s="1" t="s">
-        <v>1002</v>
+        <v>940</v>
       </c>
       <c r="H267" t="s">
-        <v>1003</v>
+        <v>941</v>
       </c>
     </row>
     <row r="268" spans="1:8">
       <c r="A268" t="s">
-        <v>1004</v>
+        <v>942</v>
       </c>
       <c r="B268" t="s">
         <v>9</v>
       </c>
       <c r="C268" t="s">
-        <v>1005</v>
+        <v>416</v>
       </c>
       <c r="D268" t="s">
-        <v>438</v>
+        <v>679</v>
       </c>
       <c r="E268" t="s">
-        <v>439</v>
+        <v>680</v>
       </c>
       <c r="F268" t="s">
-        <v>1006</v>
+        <v>403</v>
       </c>
       <c r="G268" s="1" t="s">
-        <v>1007</v>
+        <v>943</v>
       </c>
       <c r="H268" t="s">
-        <v>1008</v>
+        <v>944</v>
       </c>
     </row>
     <row r="269" spans="1:8">
       <c r="A269" t="s">
-        <v>1009</v>
+        <v>945</v>
       </c>
       <c r="B269" t="s">
         <v>9</v>
       </c>
       <c r="C269" t="s">
-        <v>1010</v>
+        <v>419</v>
       </c>
       <c r="D269" t="s">
-        <v>438</v>
+        <v>679</v>
       </c>
       <c r="E269" t="s">
-        <v>439</v>
+        <v>680</v>
       </c>
       <c r="F269" t="s">
-        <v>219</v>
+        <v>237</v>
       </c>
       <c r="G269" s="1" t="s">
-        <v>1011</v>
+        <v>946</v>
       </c>
       <c r="H269" t="s">
-        <v>1012</v>
+        <v>947</v>
       </c>
     </row>
     <row r="270" spans="1:8">
       <c r="A270" t="s">
-        <v>1013</v>
+        <v>948</v>
       </c>
       <c r="B270" t="s">
         <v>9</v>
       </c>
       <c r="C270" t="s">
-        <v>1014</v>
+        <v>423</v>
       </c>
       <c r="D270" t="s">
-        <v>438</v>
+        <v>679</v>
       </c>
       <c r="E270" t="s">
-        <v>439</v>
+        <v>680</v>
       </c>
       <c r="F270" t="s">
-        <v>50</v>
+        <v>714</v>
       </c>
       <c r="G270" s="1" t="s">
-        <v>1015</v>
+        <v>949</v>
       </c>
       <c r="H270" t="s">
-        <v>1016</v>
+        <v>950</v>
       </c>
     </row>
     <row r="271" spans="1:8">
       <c r="A271" t="s">
-        <v>1017</v>
+        <v>951</v>
       </c>
       <c r="B271" t="s">
         <v>9</v>
       </c>
       <c r="C271" t="s">
-        <v>1018</v>
+        <v>427</v>
       </c>
       <c r="D271" t="s">
-        <v>438</v>
+        <v>679</v>
       </c>
       <c r="E271" t="s">
-        <v>439</v>
+        <v>680</v>
       </c>
       <c r="F271" t="s">
-        <v>508</v>
+        <v>185</v>
       </c>
       <c r="G271" s="1" t="s">
-        <v>1019</v>
+        <v>952</v>
       </c>
       <c r="H271" t="s">
-        <v>1020</v>
+        <v>953</v>
       </c>
     </row>
     <row r="272" spans="1:8">
       <c r="A272" t="s">
-        <v>1021</v>
+        <v>954</v>
       </c>
       <c r="B272" t="s">
         <v>9</v>
       </c>
       <c r="C272" t="s">
-        <v>1022</v>
+        <v>431</v>
       </c>
       <c r="D272" t="s">
-        <v>438</v>
+        <v>679</v>
       </c>
       <c r="E272" t="s">
-        <v>439</v>
+        <v>680</v>
       </c>
       <c r="F272" t="s">
-        <v>167</v>
+        <v>77</v>
       </c>
       <c r="G272" s="1" t="s">
-        <v>1023</v>
+        <v>955</v>
       </c>
       <c r="H272" t="s">
-        <v>1024</v>
+        <v>956</v>
       </c>
     </row>
     <row r="273" spans="1:8">
       <c r="A273" t="s">
-        <v>1025</v>
+        <v>957</v>
       </c>
       <c r="B273" t="s">
         <v>9</v>
       </c>
       <c r="C273" t="s">
-        <v>1026</v>
+        <v>435</v>
       </c>
       <c r="D273" t="s">
-        <v>438</v>
+        <v>679</v>
       </c>
       <c r="E273" t="s">
-        <v>439</v>
+        <v>680</v>
       </c>
       <c r="F273" t="s">
-        <v>28</v>
+        <v>35</v>
       </c>
       <c r="G273" s="1" t="s">
-        <v>1027</v>
+        <v>958</v>
       </c>
       <c r="H273" t="s">
-        <v>1028</v>
+        <v>959</v>
       </c>
     </row>
     <row r="274" spans="1:8">
       <c r="A274" t="s">
-        <v>1029</v>
+        <v>960</v>
       </c>
       <c r="B274" t="s">
         <v>9</v>
       </c>
       <c r="C274" t="s">
-        <v>1030</v>
+        <v>439</v>
       </c>
       <c r="D274" t="s">
-        <v>438</v>
+        <v>679</v>
       </c>
       <c r="E274" t="s">
-        <v>439</v>
+        <v>680</v>
       </c>
       <c r="F274" t="s">
-        <v>386</v>
+        <v>65</v>
       </c>
       <c r="G274" s="1" t="s">
-        <v>1031</v>
+        <v>961</v>
       </c>
       <c r="H274" t="s">
-        <v>1032</v>
+        <v>962</v>
       </c>
     </row>
     <row r="275" spans="1:8">
       <c r="A275" t="s">
-        <v>1033</v>
+        <v>963</v>
       </c>
       <c r="B275" t="s">
         <v>9</v>
       </c>
       <c r="C275" t="s">
-        <v>1034</v>
+        <v>442</v>
       </c>
       <c r="D275" t="s">
-        <v>438</v>
+        <v>679</v>
       </c>
       <c r="E275" t="s">
-        <v>439</v>
+        <v>680</v>
       </c>
       <c r="F275" t="s">
-        <v>62</v>
+        <v>232</v>
       </c>
       <c r="G275" s="1" t="s">
-        <v>1035</v>
+        <v>964</v>
       </c>
       <c r="H275" t="s">
-        <v>1036</v>
+        <v>965</v>
       </c>
     </row>
     <row r="276" spans="1:8">
       <c r="A276" t="s">
-        <v>1037</v>
+        <v>966</v>
       </c>
       <c r="B276" t="s">
         <v>9</v>
       </c>
       <c r="C276" t="s">
-        <v>1038</v>
+        <v>445</v>
       </c>
       <c r="D276" t="s">
-        <v>438</v>
+        <v>679</v>
       </c>
       <c r="E276" t="s">
-        <v>439</v>
+        <v>680</v>
       </c>
       <c r="F276" t="s">
-        <v>42</v>
+        <v>167</v>
       </c>
       <c r="G276" s="1" t="s">
-        <v>1039</v>
+        <v>967</v>
       </c>
       <c r="H276" t="s">
-        <v>1040</v>
+        <v>968</v>
       </c>
     </row>
     <row r="277" spans="1:8">
       <c r="A277" t="s">
-        <v>1041</v>
+        <v>969</v>
       </c>
       <c r="B277" t="s">
         <v>9</v>
       </c>
       <c r="C277" t="s">
-        <v>1042</v>
+        <v>449</v>
       </c>
       <c r="D277" t="s">
-        <v>438</v>
+        <v>679</v>
       </c>
       <c r="E277" t="s">
-        <v>439</v>
+        <v>680</v>
       </c>
       <c r="F277" t="s">
-        <v>144</v>
+        <v>73</v>
       </c>
       <c r="G277" s="1" t="s">
-        <v>1043</v>
+        <v>970</v>
       </c>
       <c r="H277" t="s">
-        <v>1044</v>
+        <v>971</v>
       </c>
     </row>
     <row r="278" spans="1:8">
       <c r="A278" t="s">
-        <v>1045</v>
+        <v>972</v>
       </c>
       <c r="B278" t="s">
         <v>9</v>
       </c>
       <c r="C278" t="s">
-        <v>1046</v>
+        <v>453</v>
       </c>
       <c r="D278" t="s">
-        <v>438</v>
+        <v>679</v>
       </c>
       <c r="E278" t="s">
-        <v>439</v>
+        <v>680</v>
       </c>
       <c r="F278" t="s">
-        <v>219</v>
+        <v>23</v>
       </c>
       <c r="G278" s="1" t="s">
-        <v>1047</v>
+        <v>973</v>
       </c>
       <c r="H278" t="s">
-        <v>1048</v>
+        <v>974</v>
       </c>
     </row>
     <row r="279" spans="1:8">
       <c r="A279" t="s">
-        <v>1049</v>
+        <v>975</v>
       </c>
       <c r="B279" t="s">
         <v>9</v>
       </c>
       <c r="C279" t="s">
-        <v>1050</v>
+        <v>457</v>
       </c>
       <c r="D279" t="s">
-        <v>438</v>
+        <v>679</v>
       </c>
       <c r="E279" t="s">
-        <v>439</v>
+        <v>680</v>
       </c>
       <c r="F279" t="s">
-        <v>386</v>
+        <v>219</v>
       </c>
       <c r="G279" s="1" t="s">
-        <v>1051</v>
+        <v>976</v>
       </c>
       <c r="H279" t="s">
-        <v>1052</v>
+        <v>977</v>
       </c>
     </row>
     <row r="280" spans="1:8">
       <c r="A280" t="s">
-        <v>1053</v>
+        <v>978</v>
       </c>
       <c r="B280" t="s">
         <v>9</v>
       </c>
       <c r="C280" t="s">
-        <v>1054</v>
+        <v>461</v>
       </c>
       <c r="D280" t="s">
-        <v>438</v>
+        <v>679</v>
       </c>
       <c r="E280" t="s">
-        <v>439</v>
+        <v>680</v>
       </c>
       <c r="F280" t="s">
-        <v>54</v>
+        <v>35</v>
       </c>
       <c r="G280" s="1" t="s">
-        <v>1055</v>
+        <v>979</v>
       </c>
       <c r="H280" t="s">
-        <v>1056</v>
+        <v>980</v>
       </c>
     </row>
     <row r="281" spans="1:8">
       <c r="A281" t="s">
-        <v>1057</v>
+        <v>981</v>
       </c>
       <c r="B281" t="s">
         <v>9</v>
       </c>
       <c r="C281" t="s">
-        <v>1058</v>
+        <v>465</v>
       </c>
       <c r="D281" t="s">
-        <v>438</v>
+        <v>679</v>
       </c>
       <c r="E281" t="s">
-        <v>439</v>
+        <v>680</v>
       </c>
       <c r="F281" t="s">
-        <v>167</v>
+        <v>403</v>
       </c>
       <c r="G281" s="1" t="s">
-        <v>1059</v>
+        <v>982</v>
       </c>
       <c r="H281" t="s">
-        <v>1060</v>
+        <v>983</v>
       </c>
     </row>
     <row r="282" spans="1:8">
       <c r="A282" t="s">
-        <v>1061</v>
+        <v>984</v>
       </c>
       <c r="B282" t="s">
         <v>9</v>
       </c>
       <c r="C282" t="s">
-        <v>1062</v>
+        <v>469</v>
       </c>
       <c r="D282" t="s">
-        <v>438</v>
+        <v>679</v>
       </c>
       <c r="E282" t="s">
-        <v>439</v>
+        <v>680</v>
       </c>
       <c r="F282" t="s">
-        <v>28</v>
+        <v>139</v>
       </c>
       <c r="G282" s="1" t="s">
-        <v>1063</v>
+        <v>985</v>
       </c>
       <c r="H282" t="s">
-        <v>1064</v>
+        <v>986</v>
       </c>
     </row>
     <row r="283" spans="1:8">
       <c r="A283" t="s">
-        <v>1065</v>
+        <v>987</v>
       </c>
       <c r="B283" t="s">
         <v>9</v>
       </c>
       <c r="C283" t="s">
-        <v>1066</v>
+        <v>473</v>
       </c>
       <c r="D283" t="s">
-        <v>438</v>
+        <v>679</v>
       </c>
       <c r="E283" t="s">
-        <v>439</v>
+        <v>680</v>
       </c>
       <c r="F283" t="s">
-        <v>120</v>
+        <v>237</v>
       </c>
       <c r="G283" s="1" t="s">
-        <v>1067</v>
+        <v>988</v>
       </c>
       <c r="H283" t="s">
-        <v>1068</v>
+        <v>989</v>
       </c>
     </row>
     <row r="284" spans="1:8">
       <c r="A284" t="s">
-        <v>1069</v>
+        <v>990</v>
       </c>
       <c r="B284" t="s">
         <v>9</v>
       </c>
       <c r="C284" t="s">
-        <v>1070</v>
+        <v>477</v>
       </c>
       <c r="D284" t="s">
-        <v>438</v>
+        <v>679</v>
       </c>
       <c r="E284" t="s">
-        <v>439</v>
+        <v>680</v>
       </c>
       <c r="F284" t="s">
-        <v>62</v>
+        <v>73</v>
       </c>
       <c r="G284" s="1" t="s">
-        <v>1071</v>
+        <v>991</v>
       </c>
       <c r="H284" t="s">
-        <v>1072</v>
+        <v>992</v>
       </c>
     </row>
     <row r="285" spans="1:8">
       <c r="A285" t="s">
-        <v>1073</v>
+        <v>993</v>
       </c>
       <c r="B285" t="s">
         <v>9</v>
       </c>
       <c r="C285" t="s">
-        <v>1074</v>
+        <v>480</v>
       </c>
       <c r="D285" t="s">
-        <v>438</v>
+        <v>679</v>
       </c>
       <c r="E285" t="s">
-        <v>439</v>
+        <v>680</v>
       </c>
       <c r="F285" t="s">
-        <v>42</v>
+        <v>185</v>
       </c>
       <c r="G285" s="1" t="s">
-        <v>1075</v>
+        <v>994</v>
       </c>
       <c r="H285" t="s">
-        <v>1076</v>
+        <v>995</v>
       </c>
     </row>
     <row r="286" spans="1:8">
       <c r="A286" t="s">
-        <v>1077</v>
+        <v>996</v>
       </c>
       <c r="B286" t="s">
         <v>9</v>
       </c>
       <c r="C286" t="s">
-        <v>1078</v>
+        <v>484</v>
       </c>
       <c r="D286" t="s">
-        <v>438</v>
+        <v>679</v>
       </c>
       <c r="E286" t="s">
-        <v>439</v>
+        <v>680</v>
       </c>
       <c r="F286" t="s">
-        <v>214</v>
+        <v>65</v>
       </c>
       <c r="G286" s="1" t="s">
-        <v>1079</v>
+        <v>997</v>
       </c>
       <c r="H286" t="s">
-        <v>1080</v>
+        <v>998</v>
       </c>
     </row>
     <row r="287" spans="1:8">
       <c r="A287" t="s">
-        <v>1081</v>
+        <v>999</v>
       </c>
       <c r="B287" t="s">
         <v>9</v>
       </c>
       <c r="C287" t="s">
-        <v>1082</v>
+        <v>488</v>
       </c>
       <c r="D287" t="s">
-        <v>438</v>
+        <v>679</v>
       </c>
       <c r="E287" t="s">
-        <v>439</v>
+        <v>680</v>
       </c>
       <c r="F287" t="s">
-        <v>201</v>
+        <v>69</v>
       </c>
       <c r="G287" s="1" t="s">
-        <v>1083</v>
+        <v>1000</v>
       </c>
       <c r="H287" t="s">
-        <v>1084</v>
+        <v>1001</v>
       </c>
     </row>
     <row r="288" spans="1:8">
       <c r="A288" t="s">
-        <v>1085</v>
+        <v>1002</v>
       </c>
       <c r="B288" t="s">
         <v>9</v>
       </c>
       <c r="C288" t="s">
-        <v>10</v>
+        <v>493</v>
       </c>
       <c r="D288" t="s">
-        <v>1086</v>
+        <v>679</v>
       </c>
       <c r="E288" t="s">
-        <v>1087</v>
+        <v>680</v>
       </c>
       <c r="F288" t="s">
-        <v>62</v>
+        <v>35</v>
       </c>
       <c r="G288" s="1" t="s">
-        <v>1088</v>
+        <v>1003</v>
       </c>
       <c r="H288" t="s">
-        <v>1089</v>
+        <v>1004</v>
       </c>
     </row>
     <row r="289" spans="1:8">
       <c r="A289" t="s">
-        <v>1090</v>
+        <v>1005</v>
       </c>
       <c r="B289" t="s">
         <v>9</v>
       </c>
       <c r="C289" t="s">
-        <v>23</v>
+        <v>497</v>
       </c>
       <c r="D289" t="s">
-        <v>1086</v>
+        <v>679</v>
       </c>
       <c r="E289" t="s">
-        <v>1087</v>
+        <v>680</v>
       </c>
       <c r="F289" t="s">
-        <v>54</v>
+        <v>77</v>
       </c>
       <c r="G289" s="1" t="s">
-        <v>1091</v>
+        <v>1006</v>
       </c>
       <c r="H289" t="s">
-        <v>1092</v>
+        <v>1007</v>
       </c>
     </row>
     <row r="290" spans="1:8">
       <c r="A290" t="s">
-        <v>1093</v>
+        <v>1008</v>
       </c>
       <c r="B290" t="s">
         <v>9</v>
       </c>
       <c r="C290" t="s">
-        <v>27</v>
+        <v>501</v>
       </c>
       <c r="D290" t="s">
-        <v>1086</v>
+        <v>679</v>
       </c>
       <c r="E290" t="s">
-        <v>1087</v>
+        <v>680</v>
       </c>
       <c r="F290" t="s">
-        <v>46</v>
+        <v>232</v>
       </c>
       <c r="G290" s="1" t="s">
-        <v>1094</v>
+        <v>1009</v>
       </c>
       <c r="H290" t="s">
-        <v>1095</v>
+        <v>1010</v>
       </c>
     </row>
     <row r="291" spans="1:8">
       <c r="A291" t="s">
-        <v>1096</v>
+        <v>1011</v>
       </c>
       <c r="B291" t="s">
         <v>9</v>
       </c>
       <c r="C291" t="s">
-        <v>32</v>
+        <v>504</v>
       </c>
       <c r="D291" t="s">
-        <v>1086</v>
+        <v>679</v>
       </c>
       <c r="E291" t="s">
-        <v>1087</v>
+        <v>680</v>
       </c>
       <c r="F291" t="s">
-        <v>62</v>
+        <v>23</v>
       </c>
       <c r="G291" s="1" t="s">
-        <v>1097</v>
+        <v>1012</v>
       </c>
       <c r="H291" t="s">
-        <v>1098</v>
+        <v>1013</v>
       </c>
     </row>
     <row r="292" spans="1:8">
       <c r="A292" t="s">
-        <v>1099</v>
+        <v>1014</v>
       </c>
       <c r="B292" t="s">
         <v>9</v>
       </c>
       <c r="C292" t="s">
-        <v>36</v>
+        <v>508</v>
       </c>
       <c r="D292" t="s">
-        <v>1086</v>
+        <v>679</v>
       </c>
       <c r="E292" t="s">
-        <v>1087</v>
+        <v>680</v>
       </c>
       <c r="F292" t="s">
-        <v>54</v>
+        <v>139</v>
       </c>
       <c r="G292" s="1" t="s">
-        <v>1100</v>
+        <v>1015</v>
       </c>
       <c r="H292" t="s">
-        <v>1101</v>
+        <v>1016</v>
       </c>
     </row>
     <row r="293" spans="1:8">
       <c r="A293" t="s">
-        <v>1102</v>
+        <v>1017</v>
       </c>
       <c r="B293" t="s">
         <v>9</v>
       </c>
       <c r="C293" t="s">
-        <v>61</v>
+        <v>512</v>
       </c>
       <c r="D293" t="s">
-        <v>1086</v>
+        <v>679</v>
       </c>
       <c r="E293" t="s">
-        <v>1087</v>
+        <v>680</v>
       </c>
       <c r="F293" t="s">
-        <v>201</v>
+        <v>23</v>
       </c>
       <c r="G293" s="1" t="s">
-        <v>1103</v>
+        <v>1018</v>
       </c>
       <c r="H293" t="s">
-        <v>1104</v>
+        <v>1019</v>
       </c>
     </row>
     <row r="294" spans="1:8">
       <c r="A294" t="s">
-        <v>1105</v>
+        <v>1020</v>
       </c>
       <c r="B294" t="s">
         <v>9</v>
       </c>
       <c r="C294" t="s">
-        <v>66</v>
+        <v>516</v>
       </c>
       <c r="D294" t="s">
-        <v>1086</v>
+        <v>679</v>
       </c>
       <c r="E294" t="s">
-        <v>1087</v>
+        <v>680</v>
       </c>
       <c r="F294" t="s">
-        <v>179</v>
+        <v>185</v>
       </c>
       <c r="G294" s="1" t="s">
-        <v>1106</v>
+        <v>1021</v>
       </c>
       <c r="H294" t="s">
-        <v>1107</v>
+        <v>1022</v>
       </c>
     </row>
     <row r="295" spans="1:8">
       <c r="A295" t="s">
-        <v>1108</v>
+        <v>1023</v>
       </c>
       <c r="B295" t="s">
         <v>9</v>
       </c>
       <c r="C295" t="s">
-        <v>70</v>
+        <v>1024</v>
       </c>
       <c r="D295" t="s">
-        <v>1086</v>
+        <v>679</v>
       </c>
       <c r="E295" t="s">
-        <v>1087</v>
+        <v>680</v>
       </c>
       <c r="F295" t="s">
-        <v>201</v>
+        <v>77</v>
       </c>
       <c r="G295" s="1" t="s">
-        <v>1109</v>
+        <v>1025</v>
       </c>
       <c r="H295" t="s">
-        <v>1110</v>
+        <v>1026</v>
       </c>
     </row>
     <row r="296" spans="1:8">
       <c r="A296" t="s">
+        <v>1027</v>
+      </c>
+      <c r="B296" t="s">
+        <v>9</v>
+      </c>
+      <c r="C296" t="s">
+        <v>1028</v>
+      </c>
+      <c r="D296" t="s">
+        <v>679</v>
+      </c>
+      <c r="E296" t="s">
+        <v>680</v>
+      </c>
+      <c r="F296" t="s">
+        <v>403</v>
+      </c>
+      <c r="G296" s="1" t="s">
+        <v>1029</v>
+      </c>
+      <c r="H296" t="s">
+        <v>1030</v>
+      </c>
+    </row>
+    <row r="297" spans="1:8">
+      <c r="A297" t="s">
+        <v>1031</v>
+      </c>
+      <c r="B297" t="s">
+        <v>9</v>
+      </c>
+      <c r="C297" t="s">
+        <v>1032</v>
+      </c>
+      <c r="D297" t="s">
+        <v>679</v>
+      </c>
+      <c r="E297" t="s">
+        <v>680</v>
+      </c>
+      <c r="F297" t="s">
+        <v>408</v>
+      </c>
+      <c r="G297" s="1" t="s">
+        <v>1033</v>
+      </c>
+      <c r="H297" t="s">
+        <v>1034</v>
+      </c>
+    </row>
+    <row r="298" spans="1:8">
+      <c r="A298" t="s">
+        <v>1035</v>
+      </c>
+      <c r="B298" t="s">
+        <v>9</v>
+      </c>
+      <c r="C298" t="s">
+        <v>1036</v>
+      </c>
+      <c r="D298" t="s">
+        <v>679</v>
+      </c>
+      <c r="E298" t="s">
+        <v>680</v>
+      </c>
+      <c r="F298" t="s">
+        <v>237</v>
+      </c>
+      <c r="G298" s="1" t="s">
+        <v>1037</v>
+      </c>
+      <c r="H298" t="s">
+        <v>1038</v>
+      </c>
+    </row>
+    <row r="299" spans="1:8">
+      <c r="A299" t="s">
+        <v>1039</v>
+      </c>
+      <c r="B299" t="s">
+        <v>9</v>
+      </c>
+      <c r="C299" t="s">
+        <v>1040</v>
+      </c>
+      <c r="D299" t="s">
+        <v>679</v>
+      </c>
+      <c r="E299" t="s">
+        <v>680</v>
+      </c>
+      <c r="F299" t="s">
+        <v>139</v>
+      </c>
+      <c r="G299" s="1" t="s">
+        <v>1041</v>
+      </c>
+      <c r="H299" t="s">
+        <v>1042</v>
+      </c>
+    </row>
+    <row r="300" spans="1:8">
+      <c r="A300" t="s">
+        <v>1043</v>
+      </c>
+      <c r="B300" t="s">
+        <v>9</v>
+      </c>
+      <c r="C300" t="s">
+        <v>1044</v>
+      </c>
+      <c r="D300" t="s">
+        <v>679</v>
+      </c>
+      <c r="E300" t="s">
+        <v>680</v>
+      </c>
+      <c r="F300" t="s">
+        <v>748</v>
+      </c>
+      <c r="G300" s="1" t="s">
+        <v>1045</v>
+      </c>
+      <c r="H300" t="s">
+        <v>1046</v>
+      </c>
+    </row>
+    <row r="301" spans="1:8">
+      <c r="A301" t="s">
+        <v>1047</v>
+      </c>
+      <c r="B301" t="s">
+        <v>9</v>
+      </c>
+      <c r="C301" t="s">
+        <v>1048</v>
+      </c>
+      <c r="D301" t="s">
+        <v>679</v>
+      </c>
+      <c r="E301" t="s">
+        <v>680</v>
+      </c>
+      <c r="F301" t="s">
+        <v>232</v>
+      </c>
+      <c r="G301" s="1" t="s">
+        <v>1049</v>
+      </c>
+      <c r="H301" t="s">
+        <v>1050</v>
+      </c>
+    </row>
+    <row r="302" spans="1:8">
+      <c r="A302" t="s">
+        <v>1051</v>
+      </c>
+      <c r="B302" t="s">
+        <v>9</v>
+      </c>
+      <c r="C302" t="s">
+        <v>1052</v>
+      </c>
+      <c r="D302" t="s">
+        <v>679</v>
+      </c>
+      <c r="E302" t="s">
+        <v>680</v>
+      </c>
+      <c r="F302" t="s">
+        <v>35</v>
+      </c>
+      <c r="G302" s="1" t="s">
+        <v>1053</v>
+      </c>
+      <c r="H302" t="s">
+        <v>1054</v>
+      </c>
+    </row>
+    <row r="303" spans="1:8">
+      <c r="A303" t="s">
+        <v>1055</v>
+      </c>
+      <c r="B303" t="s">
+        <v>9</v>
+      </c>
+      <c r="C303" t="s">
+        <v>1056</v>
+      </c>
+      <c r="D303" t="s">
+        <v>679</v>
+      </c>
+      <c r="E303" t="s">
+        <v>680</v>
+      </c>
+      <c r="F303" t="s">
+        <v>197</v>
+      </c>
+      <c r="G303" s="1" t="s">
+        <v>1057</v>
+      </c>
+      <c r="H303" t="s">
+        <v>1058</v>
+      </c>
+    </row>
+    <row r="304" spans="1:8">
+      <c r="A304" t="s">
+        <v>1059</v>
+      </c>
+      <c r="B304" t="s">
+        <v>9</v>
+      </c>
+      <c r="C304" t="s">
+        <v>1060</v>
+      </c>
+      <c r="D304" t="s">
+        <v>679</v>
+      </c>
+      <c r="E304" t="s">
+        <v>680</v>
+      </c>
+      <c r="F304" t="s">
+        <v>537</v>
+      </c>
+      <c r="G304" s="1" t="s">
+        <v>1061</v>
+      </c>
+      <c r="H304" t="s">
+        <v>1062</v>
+      </c>
+    </row>
+    <row r="305" spans="1:8">
+      <c r="A305" t="s">
+        <v>1063</v>
+      </c>
+      <c r="B305" t="s">
+        <v>9</v>
+      </c>
+      <c r="C305" t="s">
+        <v>1064</v>
+      </c>
+      <c r="D305" t="s">
+        <v>679</v>
+      </c>
+      <c r="E305" t="s">
+        <v>680</v>
+      </c>
+      <c r="F305" t="s">
+        <v>65</v>
+      </c>
+      <c r="G305" s="1" t="s">
+        <v>1065</v>
+      </c>
+      <c r="H305" t="s">
+        <v>1066</v>
+      </c>
+    </row>
+    <row r="306" spans="1:8">
+      <c r="A306" t="s">
+        <v>1067</v>
+      </c>
+      <c r="B306" t="s">
+        <v>9</v>
+      </c>
+      <c r="C306" t="s">
+        <v>1068</v>
+      </c>
+      <c r="D306" t="s">
+        <v>679</v>
+      </c>
+      <c r="E306" t="s">
+        <v>680</v>
+      </c>
+      <c r="F306" t="s">
+        <v>23</v>
+      </c>
+      <c r="G306" s="1" t="s">
+        <v>1069</v>
+      </c>
+      <c r="H306" t="s">
+        <v>1070</v>
+      </c>
+    </row>
+    <row r="307" spans="1:8">
+      <c r="A307" t="s">
+        <v>1071</v>
+      </c>
+      <c r="B307" t="s">
+        <v>9</v>
+      </c>
+      <c r="C307" t="s">
+        <v>1072</v>
+      </c>
+      <c r="D307" t="s">
+        <v>679</v>
+      </c>
+      <c r="E307" t="s">
+        <v>680</v>
+      </c>
+      <c r="F307" t="s">
+        <v>73</v>
+      </c>
+      <c r="G307" s="1" t="s">
+        <v>1073</v>
+      </c>
+      <c r="H307" t="s">
+        <v>1074</v>
+      </c>
+    </row>
+    <row r="308" spans="1:8">
+      <c r="A308" t="s">
+        <v>1075</v>
+      </c>
+      <c r="B308" t="s">
+        <v>9</v>
+      </c>
+      <c r="C308" t="s">
+        <v>1076</v>
+      </c>
+      <c r="D308" t="s">
+        <v>679</v>
+      </c>
+      <c r="E308" t="s">
+        <v>680</v>
+      </c>
+      <c r="F308" t="s">
+        <v>403</v>
+      </c>
+      <c r="G308" s="1" t="s">
+        <v>1077</v>
+      </c>
+      <c r="H308" t="s">
+        <v>1078</v>
+      </c>
+    </row>
+    <row r="309" spans="1:8">
+      <c r="A309" t="s">
+        <v>1079</v>
+      </c>
+      <c r="B309" t="s">
+        <v>9</v>
+      </c>
+      <c r="C309" t="s">
+        <v>1080</v>
+      </c>
+      <c r="D309" t="s">
+        <v>679</v>
+      </c>
+      <c r="E309" t="s">
+        <v>680</v>
+      </c>
+      <c r="F309" t="s">
+        <v>237</v>
+      </c>
+      <c r="G309" s="1" t="s">
+        <v>1081</v>
+      </c>
+      <c r="H309" t="s">
+        <v>1082</v>
+      </c>
+    </row>
+    <row r="310" spans="1:8">
+      <c r="A310" t="s">
+        <v>1083</v>
+      </c>
+      <c r="B310" t="s">
+        <v>9</v>
+      </c>
+      <c r="C310" t="s">
+        <v>1084</v>
+      </c>
+      <c r="D310" t="s">
+        <v>679</v>
+      </c>
+      <c r="E310" t="s">
+        <v>680</v>
+      </c>
+      <c r="F310" t="s">
+        <v>35</v>
+      </c>
+      <c r="G310" s="1" t="s">
+        <v>1085</v>
+      </c>
+      <c r="H310" t="s">
+        <v>1086</v>
+      </c>
+    </row>
+    <row r="311" spans="1:8">
+      <c r="A311" t="s">
+        <v>1087</v>
+      </c>
+      <c r="B311" t="s">
+        <v>9</v>
+      </c>
+      <c r="C311" t="s">
+        <v>1088</v>
+      </c>
+      <c r="D311" t="s">
+        <v>679</v>
+      </c>
+      <c r="E311" t="s">
+        <v>680</v>
+      </c>
+      <c r="F311" t="s">
+        <v>185</v>
+      </c>
+      <c r="G311" s="1" t="s">
+        <v>1089</v>
+      </c>
+      <c r="H311" t="s">
+        <v>1090</v>
+      </c>
+    </row>
+    <row r="312" spans="1:8">
+      <c r="A312" t="s">
+        <v>1091</v>
+      </c>
+      <c r="B312" t="s">
+        <v>9</v>
+      </c>
+      <c r="C312" t="s">
+        <v>1092</v>
+      </c>
+      <c r="D312" t="s">
+        <v>679</v>
+      </c>
+      <c r="E312" t="s">
+        <v>680</v>
+      </c>
+      <c r="F312" t="s">
+        <v>197</v>
+      </c>
+      <c r="G312" s="1" t="s">
+        <v>1093</v>
+      </c>
+      <c r="H312" t="s">
+        <v>1094</v>
+      </c>
+    </row>
+    <row r="313" spans="1:8">
+      <c r="A313" t="s">
+        <v>1095</v>
+      </c>
+      <c r="B313" t="s">
+        <v>9</v>
+      </c>
+      <c r="C313" t="s">
+        <v>1096</v>
+      </c>
+      <c r="D313" t="s">
+        <v>679</v>
+      </c>
+      <c r="E313" t="s">
+        <v>680</v>
+      </c>
+      <c r="F313" t="s">
+        <v>23</v>
+      </c>
+      <c r="G313" s="1" t="s">
+        <v>1097</v>
+      </c>
+      <c r="H313" t="s">
+        <v>1098</v>
+      </c>
+    </row>
+    <row r="314" spans="1:8">
+      <c r="A314" t="s">
+        <v>1099</v>
+      </c>
+      <c r="B314" t="s">
+        <v>9</v>
+      </c>
+      <c r="C314" t="s">
+        <v>1100</v>
+      </c>
+      <c r="D314" t="s">
+        <v>679</v>
+      </c>
+      <c r="E314" t="s">
+        <v>680</v>
+      </c>
+      <c r="F314" t="s">
+        <v>77</v>
+      </c>
+      <c r="G314" s="1" t="s">
+        <v>1101</v>
+      </c>
+      <c r="H314" t="s">
+        <v>1102</v>
+      </c>
+    </row>
+    <row r="315" spans="1:8">
+      <c r="A315" t="s">
+        <v>1103</v>
+      </c>
+      <c r="B315" t="s">
+        <v>9</v>
+      </c>
+      <c r="C315" t="s">
+        <v>1104</v>
+      </c>
+      <c r="D315" t="s">
+        <v>679</v>
+      </c>
+      <c r="E315" t="s">
+        <v>680</v>
+      </c>
+      <c r="F315" t="s">
+        <v>84</v>
+      </c>
+      <c r="G315" s="1" t="s">
+        <v>1105</v>
+      </c>
+      <c r="H315" t="s">
+        <v>1106</v>
+      </c>
+    </row>
+    <row r="316" spans="1:8">
+      <c r="A316" t="s">
+        <v>1107</v>
+      </c>
+      <c r="B316" t="s">
+        <v>9</v>
+      </c>
+      <c r="C316" t="s">
+        <v>1108</v>
+      </c>
+      <c r="D316" t="s">
+        <v>679</v>
+      </c>
+      <c r="E316" t="s">
+        <v>680</v>
+      </c>
+      <c r="F316" t="s">
+        <v>232</v>
+      </c>
+      <c r="G316" s="1" t="s">
+        <v>1109</v>
+      </c>
+      <c r="H316" t="s">
+        <v>1110</v>
+      </c>
+    </row>
+    <row r="317" spans="1:8">
+      <c r="A317" t="s">
         <v>1111</v>
       </c>
-      <c r="B296" t="s">
-[...14 lines deleted...]
-      <c r="G296" s="1" t="s">
+      <c r="B317" t="s">
+        <v>9</v>
+      </c>
+      <c r="C317" t="s">
         <v>1112</v>
       </c>
-      <c r="H296" t="s">
+      <c r="D317" t="s">
+        <v>679</v>
+      </c>
+      <c r="E317" t="s">
+        <v>680</v>
+      </c>
+      <c r="F317" t="s">
+        <v>77</v>
+      </c>
+      <c r="G317" s="1" t="s">
         <v>1113</v>
+      </c>
+      <c r="H317" t="s">
+        <v>1114</v>
+      </c>
+    </row>
+    <row r="318" spans="1:8">
+      <c r="A318" t="s">
+        <v>1115</v>
+      </c>
+      <c r="B318" t="s">
+        <v>9</v>
+      </c>
+      <c r="C318" t="s">
+        <v>1116</v>
+      </c>
+      <c r="D318" t="s">
+        <v>679</v>
+      </c>
+      <c r="E318" t="s">
+        <v>680</v>
+      </c>
+      <c r="F318" t="s">
+        <v>167</v>
+      </c>
+      <c r="G318" s="1" t="s">
+        <v>1117</v>
+      </c>
+      <c r="H318" t="s">
+        <v>1118</v>
+      </c>
+    </row>
+    <row r="319" spans="1:8">
+      <c r="A319" t="s">
+        <v>1119</v>
+      </c>
+      <c r="B319" t="s">
+        <v>9</v>
+      </c>
+      <c r="C319" t="s">
+        <v>1120</v>
+      </c>
+      <c r="D319" t="s">
+        <v>679</v>
+      </c>
+      <c r="E319" t="s">
+        <v>680</v>
+      </c>
+      <c r="F319" t="s">
+        <v>65</v>
+      </c>
+      <c r="G319" s="1" t="s">
+        <v>1121</v>
+      </c>
+      <c r="H319" t="s">
+        <v>1122</v>
+      </c>
+    </row>
+    <row r="320" spans="1:8">
+      <c r="A320" t="s">
+        <v>1123</v>
+      </c>
+      <c r="B320" t="s">
+        <v>9</v>
+      </c>
+      <c r="C320" t="s">
+        <v>1124</v>
+      </c>
+      <c r="D320" t="s">
+        <v>679</v>
+      </c>
+      <c r="E320" t="s">
+        <v>680</v>
+      </c>
+      <c r="F320" t="s">
+        <v>73</v>
+      </c>
+      <c r="G320" s="1" t="s">
+        <v>1125</v>
+      </c>
+      <c r="H320" t="s">
+        <v>1126</v>
+      </c>
+    </row>
+    <row r="321" spans="1:8">
+      <c r="A321" t="s">
+        <v>1127</v>
+      </c>
+      <c r="B321" t="s">
+        <v>9</v>
+      </c>
+      <c r="C321" t="s">
+        <v>1128</v>
+      </c>
+      <c r="D321" t="s">
+        <v>679</v>
+      </c>
+      <c r="E321" t="s">
+        <v>680</v>
+      </c>
+      <c r="F321" t="s">
+        <v>219</v>
+      </c>
+      <c r="G321" s="1" t="s">
+        <v>1129</v>
+      </c>
+      <c r="H321" t="s">
+        <v>1130</v>
+      </c>
+    </row>
+    <row r="322" spans="1:8">
+      <c r="A322" t="s">
+        <v>1131</v>
+      </c>
+      <c r="B322" t="s">
+        <v>9</v>
+      </c>
+      <c r="C322" t="s">
+        <v>1132</v>
+      </c>
+      <c r="D322" t="s">
+        <v>679</v>
+      </c>
+      <c r="E322" t="s">
+        <v>680</v>
+      </c>
+      <c r="F322" t="s">
+        <v>232</v>
+      </c>
+      <c r="G322" s="1" t="s">
+        <v>1133</v>
+      </c>
+      <c r="H322" t="s">
+        <v>1134</v>
+      </c>
+    </row>
+    <row r="323" spans="1:8">
+      <c r="A323" t="s">
+        <v>1135</v>
+      </c>
+      <c r="B323" t="s">
+        <v>9</v>
+      </c>
+      <c r="C323" t="s">
+        <v>1136</v>
+      </c>
+      <c r="D323" t="s">
+        <v>679</v>
+      </c>
+      <c r="E323" t="s">
+        <v>680</v>
+      </c>
+      <c r="F323" t="s">
+        <v>73</v>
+      </c>
+      <c r="G323" s="1" t="s">
+        <v>1137</v>
+      </c>
+      <c r="H323" t="s">
+        <v>1138</v>
+      </c>
+    </row>
+    <row r="324" spans="1:8">
+      <c r="A324" t="s">
+        <v>1139</v>
+      </c>
+      <c r="B324" t="s">
+        <v>9</v>
+      </c>
+      <c r="C324" t="s">
+        <v>1140</v>
+      </c>
+      <c r="D324" t="s">
+        <v>679</v>
+      </c>
+      <c r="E324" t="s">
+        <v>680</v>
+      </c>
+      <c r="F324" t="s">
+        <v>403</v>
+      </c>
+      <c r="G324" s="1" t="s">
+        <v>1141</v>
+      </c>
+      <c r="H324" t="s">
+        <v>1142</v>
+      </c>
+    </row>
+    <row r="325" spans="1:8">
+      <c r="A325" t="s">
+        <v>1143</v>
+      </c>
+      <c r="B325" t="s">
+        <v>9</v>
+      </c>
+      <c r="C325" t="s">
+        <v>1144</v>
+      </c>
+      <c r="D325" t="s">
+        <v>679</v>
+      </c>
+      <c r="E325" t="s">
+        <v>680</v>
+      </c>
+      <c r="F325" t="s">
+        <v>185</v>
+      </c>
+      <c r="G325" s="1" t="s">
+        <v>1145</v>
+      </c>
+      <c r="H325" t="s">
+        <v>1146</v>
+      </c>
+    </row>
+    <row r="326" spans="1:8">
+      <c r="A326" t="s">
+        <v>1147</v>
+      </c>
+      <c r="B326" t="s">
+        <v>9</v>
+      </c>
+      <c r="C326" t="s">
+        <v>1148</v>
+      </c>
+      <c r="D326" t="s">
+        <v>679</v>
+      </c>
+      <c r="E326" t="s">
+        <v>680</v>
+      </c>
+      <c r="F326" t="s">
+        <v>139</v>
+      </c>
+      <c r="G326" s="1" t="s">
+        <v>1149</v>
+      </c>
+      <c r="H326" t="s">
+        <v>1150</v>
+      </c>
+    </row>
+    <row r="327" spans="1:8">
+      <c r="A327" t="s">
+        <v>1151</v>
+      </c>
+      <c r="B327" t="s">
+        <v>9</v>
+      </c>
+      <c r="C327" t="s">
+        <v>1152</v>
+      </c>
+      <c r="D327" t="s">
+        <v>679</v>
+      </c>
+      <c r="E327" t="s">
+        <v>680</v>
+      </c>
+      <c r="F327" t="s">
+        <v>77</v>
+      </c>
+      <c r="G327" s="1" t="s">
+        <v>1153</v>
+      </c>
+      <c r="H327" t="s">
+        <v>1154</v>
+      </c>
+    </row>
+    <row r="328" spans="1:8">
+      <c r="A328" t="s">
+        <v>1155</v>
+      </c>
+      <c r="B328" t="s">
+        <v>9</v>
+      </c>
+      <c r="C328" t="s">
+        <v>1156</v>
+      </c>
+      <c r="D328" t="s">
+        <v>679</v>
+      </c>
+      <c r="E328" t="s">
+        <v>680</v>
+      </c>
+      <c r="F328" t="s">
+        <v>35</v>
+      </c>
+      <c r="G328" s="1" t="s">
+        <v>1157</v>
+      </c>
+      <c r="H328" t="s">
+        <v>1158</v>
+      </c>
+    </row>
+    <row r="329" spans="1:8">
+      <c r="A329" t="s">
+        <v>1159</v>
+      </c>
+      <c r="B329" t="s">
+        <v>9</v>
+      </c>
+      <c r="C329" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D329" t="s">
+        <v>679</v>
+      </c>
+      <c r="E329" t="s">
+        <v>680</v>
+      </c>
+      <c r="F329" t="s">
+        <v>237</v>
+      </c>
+      <c r="G329" s="1" t="s">
+        <v>1161</v>
+      </c>
+      <c r="H329" t="s">
+        <v>1162</v>
+      </c>
+    </row>
+    <row r="330" spans="1:8">
+      <c r="A330" t="s">
+        <v>1163</v>
+      </c>
+      <c r="B330" t="s">
+        <v>9</v>
+      </c>
+      <c r="C330" t="s">
+        <v>1164</v>
+      </c>
+      <c r="D330" t="s">
+        <v>679</v>
+      </c>
+      <c r="E330" t="s">
+        <v>680</v>
+      </c>
+      <c r="F330" t="s">
+        <v>219</v>
+      </c>
+      <c r="G330" s="1" t="s">
+        <v>1165</v>
+      </c>
+      <c r="H330" t="s">
+        <v>1166</v>
+      </c>
+    </row>
+    <row r="331" spans="1:8">
+      <c r="A331" t="s">
+        <v>1167</v>
+      </c>
+      <c r="B331" t="s">
+        <v>9</v>
+      </c>
+      <c r="C331" t="s">
+        <v>1168</v>
+      </c>
+      <c r="D331" t="s">
+        <v>679</v>
+      </c>
+      <c r="E331" t="s">
+        <v>680</v>
+      </c>
+      <c r="F331" t="s">
+        <v>537</v>
+      </c>
+      <c r="G331" s="1" t="s">
+        <v>1169</v>
+      </c>
+      <c r="H331" t="s">
+        <v>1170</v>
+      </c>
+    </row>
+    <row r="332" spans="1:8">
+      <c r="A332" t="s">
+        <v>1171</v>
+      </c>
+      <c r="B332" t="s">
+        <v>9</v>
+      </c>
+      <c r="C332" t="s">
+        <v>1172</v>
+      </c>
+      <c r="D332" t="s">
+        <v>679</v>
+      </c>
+      <c r="E332" t="s">
+        <v>680</v>
+      </c>
+      <c r="F332" t="s">
+        <v>167</v>
+      </c>
+      <c r="G332" s="1" t="s">
+        <v>1173</v>
+      </c>
+      <c r="H332" t="s">
+        <v>1174</v>
+      </c>
+    </row>
+    <row r="333" spans="1:8">
+      <c r="A333" t="s">
+        <v>1175</v>
+      </c>
+      <c r="B333" t="s">
+        <v>9</v>
+      </c>
+      <c r="C333" t="s">
+        <v>1176</v>
+      </c>
+      <c r="D333" t="s">
+        <v>679</v>
+      </c>
+      <c r="E333" t="s">
+        <v>680</v>
+      </c>
+      <c r="F333" t="s">
+        <v>489</v>
+      </c>
+      <c r="G333" s="1" t="s">
+        <v>1177</v>
+      </c>
+      <c r="H333" t="s">
+        <v>1178</v>
+      </c>
+    </row>
+    <row r="334" spans="1:8">
+      <c r="A334" t="s">
+        <v>1179</v>
+      </c>
+      <c r="B334" t="s">
+        <v>9</v>
+      </c>
+      <c r="C334" t="s">
+        <v>1180</v>
+      </c>
+      <c r="D334" t="s">
+        <v>679</v>
+      </c>
+      <c r="E334" t="s">
+        <v>680</v>
+      </c>
+      <c r="F334" t="s">
+        <v>69</v>
+      </c>
+      <c r="G334" s="1" t="s">
+        <v>1181</v>
+      </c>
+      <c r="H334" t="s">
+        <v>1182</v>
+      </c>
+    </row>
+    <row r="335" spans="1:8">
+      <c r="A335" t="s">
+        <v>1183</v>
+      </c>
+      <c r="B335" t="s">
+        <v>9</v>
+      </c>
+      <c r="C335" t="s">
+        <v>1184</v>
+      </c>
+      <c r="D335" t="s">
+        <v>679</v>
+      </c>
+      <c r="E335" t="s">
+        <v>680</v>
+      </c>
+      <c r="F335" t="s">
+        <v>197</v>
+      </c>
+      <c r="G335" s="1" t="s">
+        <v>1185</v>
+      </c>
+      <c r="H335" t="s">
+        <v>1186</v>
+      </c>
+    </row>
+    <row r="336" spans="1:8">
+      <c r="A336" t="s">
+        <v>1187</v>
+      </c>
+      <c r="B336" t="s">
+        <v>9</v>
+      </c>
+      <c r="C336" t="s">
+        <v>1188</v>
+      </c>
+      <c r="D336" t="s">
+        <v>679</v>
+      </c>
+      <c r="E336" t="s">
+        <v>680</v>
+      </c>
+      <c r="F336" t="s">
+        <v>65</v>
+      </c>
+      <c r="G336" s="1" t="s">
+        <v>1189</v>
+      </c>
+      <c r="H336" t="s">
+        <v>1190</v>
+      </c>
+    </row>
+    <row r="337" spans="1:8">
+      <c r="A337" t="s">
+        <v>1191</v>
+      </c>
+      <c r="B337" t="s">
+        <v>9</v>
+      </c>
+      <c r="C337" t="s">
+        <v>1192</v>
+      </c>
+      <c r="D337" t="s">
+        <v>679</v>
+      </c>
+      <c r="E337" t="s">
+        <v>680</v>
+      </c>
+      <c r="F337" t="s">
+        <v>23</v>
+      </c>
+      <c r="G337" s="1" t="s">
+        <v>1193</v>
+      </c>
+      <c r="H337" t="s">
+        <v>1194</v>
+      </c>
+    </row>
+    <row r="338" spans="1:8">
+      <c r="A338" t="s">
+        <v>1195</v>
+      </c>
+      <c r="B338" t="s">
+        <v>9</v>
+      </c>
+      <c r="C338" t="s">
+        <v>1196</v>
+      </c>
+      <c r="D338" t="s">
+        <v>679</v>
+      </c>
+      <c r="E338" t="s">
+        <v>680</v>
+      </c>
+      <c r="F338" t="s">
+        <v>714</v>
+      </c>
+      <c r="G338" s="1" t="s">
+        <v>1197</v>
+      </c>
+      <c r="H338" t="s">
+        <v>1198</v>
+      </c>
+    </row>
+    <row r="339" spans="1:8">
+      <c r="A339" t="s">
+        <v>1199</v>
+      </c>
+      <c r="B339" t="s">
+        <v>9</v>
+      </c>
+      <c r="C339" t="s">
+        <v>1200</v>
+      </c>
+      <c r="D339" t="s">
+        <v>679</v>
+      </c>
+      <c r="E339" t="s">
+        <v>680</v>
+      </c>
+      <c r="F339" t="s">
+        <v>77</v>
+      </c>
+      <c r="G339" s="1" t="s">
+        <v>1201</v>
+      </c>
+      <c r="H339" t="s">
+        <v>1202</v>
+      </c>
+    </row>
+    <row r="340" spans="1:8">
+      <c r="A340" t="s">
+        <v>1203</v>
+      </c>
+      <c r="B340" t="s">
+        <v>9</v>
+      </c>
+      <c r="C340" t="s">
+        <v>1204</v>
+      </c>
+      <c r="D340" t="s">
+        <v>679</v>
+      </c>
+      <c r="E340" t="s">
+        <v>680</v>
+      </c>
+      <c r="F340" t="s">
+        <v>69</v>
+      </c>
+      <c r="G340" s="1" t="s">
+        <v>1205</v>
+      </c>
+      <c r="H340" t="s">
+        <v>1206</v>
+      </c>
+    </row>
+    <row r="341" spans="1:8">
+      <c r="A341" t="s">
+        <v>1207</v>
+      </c>
+      <c r="B341" t="s">
+        <v>9</v>
+      </c>
+      <c r="C341" t="s">
+        <v>1208</v>
+      </c>
+      <c r="D341" t="s">
+        <v>679</v>
+      </c>
+      <c r="E341" t="s">
+        <v>680</v>
+      </c>
+      <c r="F341" t="s">
+        <v>1209</v>
+      </c>
+      <c r="G341" s="1" t="s">
+        <v>1210</v>
+      </c>
+      <c r="H341" t="s">
+        <v>1211</v>
+      </c>
+    </row>
+    <row r="342" spans="1:8">
+      <c r="A342" t="s">
+        <v>1212</v>
+      </c>
+      <c r="B342" t="s">
+        <v>9</v>
+      </c>
+      <c r="C342" t="s">
+        <v>1213</v>
+      </c>
+      <c r="D342" t="s">
+        <v>679</v>
+      </c>
+      <c r="E342" t="s">
+        <v>680</v>
+      </c>
+      <c r="F342" t="s">
+        <v>237</v>
+      </c>
+      <c r="G342" s="1" t="s">
+        <v>1214</v>
+      </c>
+      <c r="H342" t="s">
+        <v>1215</v>
+      </c>
+    </row>
+    <row r="343" spans="1:8">
+      <c r="A343" t="s">
+        <v>1216</v>
+      </c>
+      <c r="B343" t="s">
+        <v>9</v>
+      </c>
+      <c r="C343" t="s">
+        <v>1217</v>
+      </c>
+      <c r="D343" t="s">
+        <v>679</v>
+      </c>
+      <c r="E343" t="s">
+        <v>680</v>
+      </c>
+      <c r="F343" t="s">
+        <v>73</v>
+      </c>
+      <c r="G343" s="1" t="s">
+        <v>1218</v>
+      </c>
+      <c r="H343" t="s">
+        <v>1219</v>
+      </c>
+    </row>
+    <row r="344" spans="1:8">
+      <c r="A344" t="s">
+        <v>1220</v>
+      </c>
+      <c r="B344" t="s">
+        <v>9</v>
+      </c>
+      <c r="C344" t="s">
+        <v>1221</v>
+      </c>
+      <c r="D344" t="s">
+        <v>679</v>
+      </c>
+      <c r="E344" t="s">
+        <v>680</v>
+      </c>
+      <c r="F344" t="s">
+        <v>748</v>
+      </c>
+      <c r="G344" s="1" t="s">
+        <v>1222</v>
+      </c>
+      <c r="H344" t="s">
+        <v>1223</v>
+      </c>
+    </row>
+    <row r="345" spans="1:8">
+      <c r="A345" t="s">
+        <v>1224</v>
+      </c>
+      <c r="B345" t="s">
+        <v>9</v>
+      </c>
+      <c r="C345" t="s">
+        <v>1225</v>
+      </c>
+      <c r="D345" t="s">
+        <v>679</v>
+      </c>
+      <c r="E345" t="s">
+        <v>680</v>
+      </c>
+      <c r="F345" t="s">
+        <v>185</v>
+      </c>
+      <c r="G345" s="1" t="s">
+        <v>1226</v>
+      </c>
+      <c r="H345" t="s">
+        <v>1227</v>
+      </c>
+    </row>
+    <row r="346" spans="1:8">
+      <c r="A346" t="s">
+        <v>1228</v>
+      </c>
+      <c r="B346" t="s">
+        <v>9</v>
+      </c>
+      <c r="C346" t="s">
+        <v>1229</v>
+      </c>
+      <c r="D346" t="s">
+        <v>679</v>
+      </c>
+      <c r="E346" t="s">
+        <v>680</v>
+      </c>
+      <c r="F346" t="s">
+        <v>35</v>
+      </c>
+      <c r="G346" s="1" t="s">
+        <v>1230</v>
+      </c>
+      <c r="H346" t="s">
+        <v>1231</v>
+      </c>
+    </row>
+    <row r="347" spans="1:8">
+      <c r="A347" t="s">
+        <v>1232</v>
+      </c>
+      <c r="B347" t="s">
+        <v>9</v>
+      </c>
+      <c r="C347" t="s">
+        <v>1233</v>
+      </c>
+      <c r="D347" t="s">
+        <v>679</v>
+      </c>
+      <c r="E347" t="s">
+        <v>680</v>
+      </c>
+      <c r="F347" t="s">
+        <v>403</v>
+      </c>
+      <c r="G347" s="1" t="s">
+        <v>1234</v>
+      </c>
+      <c r="H347" t="s">
+        <v>1235</v>
+      </c>
+    </row>
+    <row r="348" spans="1:8">
+      <c r="A348" t="s">
+        <v>1236</v>
+      </c>
+      <c r="B348" t="s">
+        <v>9</v>
+      </c>
+      <c r="C348" t="s">
+        <v>1237</v>
+      </c>
+      <c r="D348" t="s">
+        <v>679</v>
+      </c>
+      <c r="E348" t="s">
+        <v>680</v>
+      </c>
+      <c r="F348" t="s">
+        <v>84</v>
+      </c>
+      <c r="G348" s="1" t="s">
+        <v>1238</v>
+      </c>
+      <c r="H348" t="s">
+        <v>1239</v>
+      </c>
+    </row>
+    <row r="349" spans="1:8">
+      <c r="A349" t="s">
+        <v>1240</v>
+      </c>
+      <c r="B349" t="s">
+        <v>9</v>
+      </c>
+      <c r="C349" t="s">
+        <v>1241</v>
+      </c>
+      <c r="D349" t="s">
+        <v>679</v>
+      </c>
+      <c r="E349" t="s">
+        <v>680</v>
+      </c>
+      <c r="F349" t="s">
+        <v>65</v>
+      </c>
+      <c r="G349" s="1" t="s">
+        <v>1242</v>
+      </c>
+      <c r="H349" t="s">
+        <v>1243</v>
+      </c>
+    </row>
+    <row r="350" spans="1:8">
+      <c r="A350" t="s">
+        <v>1244</v>
+      </c>
+      <c r="B350" t="s">
+        <v>9</v>
+      </c>
+      <c r="C350" t="s">
+        <v>1245</v>
+      </c>
+      <c r="D350" t="s">
+        <v>679</v>
+      </c>
+      <c r="E350" t="s">
+        <v>680</v>
+      </c>
+      <c r="F350" t="s">
+        <v>23</v>
+      </c>
+      <c r="G350" s="1" t="s">
+        <v>1246</v>
+      </c>
+      <c r="H350" t="s">
+        <v>1247</v>
+      </c>
+    </row>
+    <row r="351" spans="1:8">
+      <c r="A351" t="s">
+        <v>1248</v>
+      </c>
+      <c r="B351" t="s">
+        <v>9</v>
+      </c>
+      <c r="C351" t="s">
+        <v>1249</v>
+      </c>
+      <c r="D351" t="s">
+        <v>679</v>
+      </c>
+      <c r="E351" t="s">
+        <v>680</v>
+      </c>
+      <c r="F351" t="s">
+        <v>237</v>
+      </c>
+      <c r="G351" s="1" t="s">
+        <v>1250</v>
+      </c>
+      <c r="H351" t="s">
+        <v>1251</v>
+      </c>
+    </row>
+    <row r="352" spans="1:8">
+      <c r="A352" t="s">
+        <v>1252</v>
+      </c>
+      <c r="B352" t="s">
+        <v>9</v>
+      </c>
+      <c r="C352" t="s">
+        <v>1253</v>
+      </c>
+      <c r="D352" t="s">
+        <v>679</v>
+      </c>
+      <c r="E352" t="s">
+        <v>680</v>
+      </c>
+      <c r="F352" t="s">
+        <v>403</v>
+      </c>
+      <c r="G352" s="1" t="s">
+        <v>1254</v>
+      </c>
+      <c r="H352" t="s">
+        <v>1255</v>
+      </c>
+    </row>
+    <row r="353" spans="1:8">
+      <c r="A353" t="s">
+        <v>1256</v>
+      </c>
+      <c r="B353" t="s">
+        <v>9</v>
+      </c>
+      <c r="C353" t="s">
+        <v>1257</v>
+      </c>
+      <c r="D353" t="s">
+        <v>679</v>
+      </c>
+      <c r="E353" t="s">
+        <v>680</v>
+      </c>
+      <c r="F353" t="s">
+        <v>77</v>
+      </c>
+      <c r="G353" s="1" t="s">
+        <v>1258</v>
+      </c>
+      <c r="H353" t="s">
+        <v>1259</v>
+      </c>
+    </row>
+    <row r="354" spans="1:8">
+      <c r="A354" t="s">
+        <v>1260</v>
+      </c>
+      <c r="B354" t="s">
+        <v>9</v>
+      </c>
+      <c r="C354" t="s">
+        <v>1261</v>
+      </c>
+      <c r="D354" t="s">
+        <v>679</v>
+      </c>
+      <c r="E354" t="s">
+        <v>680</v>
+      </c>
+      <c r="F354" t="s">
+        <v>185</v>
+      </c>
+      <c r="G354" s="1" t="s">
+        <v>1262</v>
+      </c>
+      <c r="H354" t="s">
+        <v>1263</v>
+      </c>
+    </row>
+    <row r="355" spans="1:8">
+      <c r="A355" t="s">
+        <v>1264</v>
+      </c>
+      <c r="B355" t="s">
+        <v>9</v>
+      </c>
+      <c r="C355" t="s">
+        <v>1265</v>
+      </c>
+      <c r="D355" t="s">
+        <v>679</v>
+      </c>
+      <c r="E355" t="s">
+        <v>680</v>
+      </c>
+      <c r="F355" t="s">
+        <v>35</v>
+      </c>
+      <c r="G355" s="1" t="s">
+        <v>1266</v>
+      </c>
+      <c r="H355" t="s">
+        <v>1267</v>
+      </c>
+    </row>
+    <row r="356" spans="1:8">
+      <c r="A356" t="s">
+        <v>1268</v>
+      </c>
+      <c r="B356" t="s">
+        <v>9</v>
+      </c>
+      <c r="C356" t="s">
+        <v>1269</v>
+      </c>
+      <c r="D356" t="s">
+        <v>679</v>
+      </c>
+      <c r="E356" t="s">
+        <v>680</v>
+      </c>
+      <c r="F356" t="s">
+        <v>139</v>
+      </c>
+      <c r="G356" s="1" t="s">
+        <v>1270</v>
+      </c>
+      <c r="H356" t="s">
+        <v>1271</v>
+      </c>
+    </row>
+    <row r="357" spans="1:8">
+      <c r="A357" t="s">
+        <v>1272</v>
+      </c>
+      <c r="B357" t="s">
+        <v>9</v>
+      </c>
+      <c r="C357" t="s">
+        <v>1273</v>
+      </c>
+      <c r="D357" t="s">
+        <v>679</v>
+      </c>
+      <c r="E357" t="s">
+        <v>680</v>
+      </c>
+      <c r="F357" t="s">
+        <v>84</v>
+      </c>
+      <c r="G357" s="1" t="s">
+        <v>1274</v>
+      </c>
+      <c r="H357" t="s">
+        <v>1275</v>
+      </c>
+    </row>
+    <row r="358" spans="1:8">
+      <c r="A358" t="s">
+        <v>1276</v>
+      </c>
+      <c r="B358" t="s">
+        <v>9</v>
+      </c>
+      <c r="C358" t="s">
+        <v>1277</v>
+      </c>
+      <c r="D358" t="s">
+        <v>679</v>
+      </c>
+      <c r="E358" t="s">
+        <v>680</v>
+      </c>
+      <c r="F358" t="s">
+        <v>65</v>
+      </c>
+      <c r="G358" s="1" t="s">
+        <v>1278</v>
+      </c>
+      <c r="H358" t="s">
+        <v>1279</v>
+      </c>
+    </row>
+    <row r="359" spans="1:8">
+      <c r="A359" t="s">
+        <v>1280</v>
+      </c>
+      <c r="B359" t="s">
+        <v>9</v>
+      </c>
+      <c r="C359" t="s">
+        <v>1281</v>
+      </c>
+      <c r="D359" t="s">
+        <v>679</v>
+      </c>
+      <c r="E359" t="s">
+        <v>680</v>
+      </c>
+      <c r="F359" t="s">
+        <v>232</v>
+      </c>
+      <c r="G359" s="1" t="s">
+        <v>1282</v>
+      </c>
+      <c r="H359" t="s">
+        <v>1283</v>
+      </c>
+    </row>
+    <row r="360" spans="1:8">
+      <c r="A360" t="s">
+        <v>1284</v>
+      </c>
+      <c r="B360" t="s">
+        <v>9</v>
+      </c>
+      <c r="C360" t="s">
+        <v>1285</v>
+      </c>
+      <c r="D360" t="s">
+        <v>679</v>
+      </c>
+      <c r="E360" t="s">
+        <v>680</v>
+      </c>
+      <c r="F360" t="s">
+        <v>219</v>
+      </c>
+      <c r="G360" s="1" t="s">
+        <v>1286</v>
+      </c>
+      <c r="H360" t="s">
+        <v>1287</v>
+      </c>
+    </row>
+    <row r="361" spans="1:8">
+      <c r="A361" t="s">
+        <v>1288</v>
+      </c>
+      <c r="B361" t="s">
+        <v>9</v>
+      </c>
+      <c r="C361" t="s">
+        <v>1289</v>
+      </c>
+      <c r="D361" t="s">
+        <v>679</v>
+      </c>
+      <c r="E361" t="s">
+        <v>680</v>
+      </c>
+      <c r="F361" t="s">
+        <v>69</v>
+      </c>
+      <c r="G361" s="1" t="s">
+        <v>1290</v>
+      </c>
+      <c r="H361" t="s">
+        <v>1291</v>
+      </c>
+    </row>
+    <row r="362" spans="1:8">
+      <c r="A362" t="s">
+        <v>1292</v>
+      </c>
+      <c r="B362" t="s">
+        <v>9</v>
+      </c>
+      <c r="C362" t="s">
+        <v>1293</v>
+      </c>
+      <c r="D362" t="s">
+        <v>679</v>
+      </c>
+      <c r="E362" t="s">
+        <v>680</v>
+      </c>
+      <c r="F362" t="s">
+        <v>403</v>
+      </c>
+      <c r="G362" s="1" t="s">
+        <v>1294</v>
+      </c>
+      <c r="H362" t="s">
+        <v>1295</v>
+      </c>
+    </row>
+    <row r="363" spans="1:8">
+      <c r="A363" t="s">
+        <v>1296</v>
+      </c>
+      <c r="B363" t="s">
+        <v>9</v>
+      </c>
+      <c r="C363" t="s">
+        <v>1297</v>
+      </c>
+      <c r="D363" t="s">
+        <v>679</v>
+      </c>
+      <c r="E363" t="s">
+        <v>680</v>
+      </c>
+      <c r="F363" t="s">
+        <v>185</v>
+      </c>
+      <c r="G363" s="1" t="s">
+        <v>1298</v>
+      </c>
+      <c r="H363" t="s">
+        <v>1299</v>
+      </c>
+    </row>
+    <row r="364" spans="1:8">
+      <c r="A364" t="s">
+        <v>1300</v>
+      </c>
+      <c r="B364" t="s">
+        <v>9</v>
+      </c>
+      <c r="C364" t="s">
+        <v>1301</v>
+      </c>
+      <c r="D364" t="s">
+        <v>679</v>
+      </c>
+      <c r="E364" t="s">
+        <v>680</v>
+      </c>
+      <c r="F364" t="s">
+        <v>176</v>
+      </c>
+      <c r="G364" s="1" t="s">
+        <v>1302</v>
+      </c>
+      <c r="H364" t="s">
+        <v>1303</v>
+      </c>
+    </row>
+    <row r="365" spans="1:8">
+      <c r="A365" t="s">
+        <v>1304</v>
+      </c>
+      <c r="B365" t="s">
+        <v>9</v>
+      </c>
+      <c r="C365" t="s">
+        <v>1305</v>
+      </c>
+      <c r="D365" t="s">
+        <v>679</v>
+      </c>
+      <c r="E365" t="s">
+        <v>680</v>
+      </c>
+      <c r="F365" t="s">
+        <v>139</v>
+      </c>
+      <c r="G365" s="1" t="s">
+        <v>1306</v>
+      </c>
+      <c r="H365" t="s">
+        <v>1307</v>
+      </c>
+    </row>
+    <row r="366" spans="1:8">
+      <c r="A366" t="s">
+        <v>1308</v>
+      </c>
+      <c r="B366" t="s">
+        <v>9</v>
+      </c>
+      <c r="C366" t="s">
+        <v>1309</v>
+      </c>
+      <c r="D366" t="s">
+        <v>679</v>
+      </c>
+      <c r="E366" t="s">
+        <v>680</v>
+      </c>
+      <c r="F366" t="s">
+        <v>237</v>
+      </c>
+      <c r="G366" s="1" t="s">
+        <v>1310</v>
+      </c>
+      <c r="H366" t="s">
+        <v>1311</v>
+      </c>
+    </row>
+    <row r="367" spans="1:8">
+      <c r="A367" t="s">
+        <v>1312</v>
+      </c>
+      <c r="B367" t="s">
+        <v>9</v>
+      </c>
+      <c r="C367" t="s">
+        <v>1313</v>
+      </c>
+      <c r="D367" t="s">
+        <v>679</v>
+      </c>
+      <c r="E367" t="s">
+        <v>680</v>
+      </c>
+      <c r="F367" t="s">
+        <v>35</v>
+      </c>
+      <c r="G367" s="1" t="s">
+        <v>1314</v>
+      </c>
+      <c r="H367" t="s">
+        <v>1315</v>
+      </c>
+    </row>
+    <row r="368" spans="1:8">
+      <c r="A368" t="s">
+        <v>1316</v>
+      </c>
+      <c r="B368" t="s">
+        <v>9</v>
+      </c>
+      <c r="C368" t="s">
+        <v>1317</v>
+      </c>
+      <c r="D368" t="s">
+        <v>679</v>
+      </c>
+      <c r="E368" t="s">
+        <v>680</v>
+      </c>
+      <c r="F368" t="s">
+        <v>77</v>
+      </c>
+      <c r="G368" s="1" t="s">
+        <v>1318</v>
+      </c>
+      <c r="H368" t="s">
+        <v>1319</v>
+      </c>
+    </row>
+    <row r="369" spans="1:8">
+      <c r="A369" t="s">
+        <v>1320</v>
+      </c>
+      <c r="B369" t="s">
+        <v>9</v>
+      </c>
+      <c r="C369" t="s">
+        <v>1321</v>
+      </c>
+      <c r="D369" t="s">
+        <v>679</v>
+      </c>
+      <c r="E369" t="s">
+        <v>680</v>
+      </c>
+      <c r="F369" t="s">
+        <v>65</v>
+      </c>
+      <c r="G369" s="1" t="s">
+        <v>1322</v>
+      </c>
+      <c r="H369" t="s">
+        <v>1323</v>
+      </c>
+    </row>
+    <row r="370" spans="1:8">
+      <c r="A370" t="s">
+        <v>1324</v>
+      </c>
+      <c r="B370" t="s">
+        <v>9</v>
+      </c>
+      <c r="C370" t="s">
+        <v>1325</v>
+      </c>
+      <c r="D370" t="s">
+        <v>679</v>
+      </c>
+      <c r="E370" t="s">
+        <v>680</v>
+      </c>
+      <c r="F370" t="s">
+        <v>197</v>
+      </c>
+      <c r="G370" s="1" t="s">
+        <v>1326</v>
+      </c>
+      <c r="H370" t="s">
+        <v>1327</v>
+      </c>
+    </row>
+    <row r="371" spans="1:8">
+      <c r="A371" t="s">
+        <v>1328</v>
+      </c>
+      <c r="B371" t="s">
+        <v>9</v>
+      </c>
+      <c r="C371" t="s">
+        <v>1329</v>
+      </c>
+      <c r="D371" t="s">
+        <v>679</v>
+      </c>
+      <c r="E371" t="s">
+        <v>680</v>
+      </c>
+      <c r="F371" t="s">
+        <v>23</v>
+      </c>
+      <c r="G371" s="1" t="s">
+        <v>1330</v>
+      </c>
+      <c r="H371" t="s">
+        <v>1331</v>
+      </c>
+    </row>
+    <row r="372" spans="1:8">
+      <c r="A372" t="s">
+        <v>1332</v>
+      </c>
+      <c r="B372" t="s">
+        <v>9</v>
+      </c>
+      <c r="C372" t="s">
+        <v>1333</v>
+      </c>
+      <c r="D372" t="s">
+        <v>679</v>
+      </c>
+      <c r="E372" t="s">
+        <v>680</v>
+      </c>
+      <c r="F372" t="s">
+        <v>73</v>
+      </c>
+      <c r="G372" s="1" t="s">
+        <v>1334</v>
+      </c>
+      <c r="H372" t="s">
+        <v>1335</v>
+      </c>
+    </row>
+    <row r="373" spans="1:8">
+      <c r="A373" t="s">
+        <v>1336</v>
+      </c>
+      <c r="B373" t="s">
+        <v>9</v>
+      </c>
+      <c r="C373" t="s">
+        <v>1337</v>
+      </c>
+      <c r="D373" t="s">
+        <v>679</v>
+      </c>
+      <c r="E373" t="s">
+        <v>680</v>
+      </c>
+      <c r="F373" t="s">
+        <v>219</v>
+      </c>
+      <c r="G373" s="1" t="s">
+        <v>1338</v>
+      </c>
+      <c r="H373" t="s">
+        <v>1339</v>
+      </c>
+    </row>
+    <row r="374" spans="1:8">
+      <c r="A374" t="s">
+        <v>1340</v>
+      </c>
+      <c r="B374" t="s">
+        <v>9</v>
+      </c>
+      <c r="C374" t="s">
+        <v>1341</v>
+      </c>
+      <c r="D374" t="s">
+        <v>679</v>
+      </c>
+      <c r="E374" t="s">
+        <v>680</v>
+      </c>
+      <c r="F374" t="s">
+        <v>403</v>
+      </c>
+      <c r="G374" s="1" t="s">
+        <v>1342</v>
+      </c>
+      <c r="H374" t="s">
+        <v>1343</v>
+      </c>
+    </row>
+    <row r="375" spans="1:8">
+      <c r="A375" t="s">
+        <v>1344</v>
+      </c>
+      <c r="B375" t="s">
+        <v>9</v>
+      </c>
+      <c r="C375" t="s">
+        <v>1345</v>
+      </c>
+      <c r="D375" t="s">
+        <v>679</v>
+      </c>
+      <c r="E375" t="s">
+        <v>680</v>
+      </c>
+      <c r="F375" t="s">
+        <v>1346</v>
+      </c>
+      <c r="G375" s="1" t="s">
+        <v>1347</v>
+      </c>
+      <c r="H375" t="s">
+        <v>1348</v>
+      </c>
+    </row>
+    <row r="376" spans="1:8">
+      <c r="A376" t="s">
+        <v>1349</v>
+      </c>
+      <c r="B376" t="s">
+        <v>9</v>
+      </c>
+      <c r="C376" t="s">
+        <v>1350</v>
+      </c>
+      <c r="D376" t="s">
+        <v>679</v>
+      </c>
+      <c r="E376" t="s">
+        <v>680</v>
+      </c>
+      <c r="F376" t="s">
+        <v>489</v>
+      </c>
+      <c r="G376" s="1" t="s">
+        <v>1351</v>
+      </c>
+      <c r="H376" t="s">
+        <v>1352</v>
+      </c>
+    </row>
+    <row r="377" spans="1:8">
+      <c r="A377" t="s">
+        <v>1353</v>
+      </c>
+      <c r="B377" t="s">
+        <v>9</v>
+      </c>
+      <c r="C377" t="s">
+        <v>1354</v>
+      </c>
+      <c r="D377" t="s">
+        <v>679</v>
+      </c>
+      <c r="E377" t="s">
+        <v>680</v>
+      </c>
+      <c r="F377" t="s">
+        <v>73</v>
+      </c>
+      <c r="G377" s="1" t="s">
+        <v>1355</v>
+      </c>
+      <c r="H377" t="s">
+        <v>1356</v>
+      </c>
+    </row>
+    <row r="378" spans="1:8">
+      <c r="A378" t="s">
+        <v>1357</v>
+      </c>
+      <c r="B378" t="s">
+        <v>9</v>
+      </c>
+      <c r="C378" t="s">
+        <v>1358</v>
+      </c>
+      <c r="D378" t="s">
+        <v>679</v>
+      </c>
+      <c r="E378" t="s">
+        <v>680</v>
+      </c>
+      <c r="F378" t="s">
+        <v>237</v>
+      </c>
+      <c r="G378" s="1" t="s">
+        <v>1359</v>
+      </c>
+      <c r="H378" t="s">
+        <v>1360</v>
+      </c>
+    </row>
+    <row r="379" spans="1:8">
+      <c r="A379" t="s">
+        <v>1361</v>
+      </c>
+      <c r="B379" t="s">
+        <v>9</v>
+      </c>
+      <c r="C379" t="s">
+        <v>1362</v>
+      </c>
+      <c r="D379" t="s">
+        <v>679</v>
+      </c>
+      <c r="E379" t="s">
+        <v>680</v>
+      </c>
+      <c r="F379" t="s">
+        <v>748</v>
+      </c>
+      <c r="G379" s="1" t="s">
+        <v>1363</v>
+      </c>
+      <c r="H379" t="s">
+        <v>1364</v>
+      </c>
+    </row>
+    <row r="380" spans="1:8">
+      <c r="A380" t="s">
+        <v>1365</v>
+      </c>
+      <c r="B380" t="s">
+        <v>9</v>
+      </c>
+      <c r="C380" t="s">
+        <v>1366</v>
+      </c>
+      <c r="D380" t="s">
+        <v>679</v>
+      </c>
+      <c r="E380" t="s">
+        <v>680</v>
+      </c>
+      <c r="F380" t="s">
+        <v>185</v>
+      </c>
+      <c r="G380" s="1" t="s">
+        <v>1367</v>
+      </c>
+      <c r="H380" t="s">
+        <v>1368</v>
+      </c>
+    </row>
+    <row r="381" spans="1:8">
+      <c r="A381" t="s">
+        <v>1369</v>
+      </c>
+      <c r="B381" t="s">
+        <v>9</v>
+      </c>
+      <c r="C381" t="s">
+        <v>1370</v>
+      </c>
+      <c r="D381" t="s">
+        <v>679</v>
+      </c>
+      <c r="E381" t="s">
+        <v>680</v>
+      </c>
+      <c r="F381" t="s">
+        <v>714</v>
+      </c>
+      <c r="G381" s="1" t="s">
+        <v>1371</v>
+      </c>
+      <c r="H381" t="s">
+        <v>1372</v>
+      </c>
+    </row>
+    <row r="382" spans="1:8">
+      <c r="A382" t="s">
+        <v>1373</v>
+      </c>
+      <c r="B382" t="s">
+        <v>9</v>
+      </c>
+      <c r="C382" t="s">
+        <v>1374</v>
+      </c>
+      <c r="D382" t="s">
+        <v>679</v>
+      </c>
+      <c r="E382" t="s">
+        <v>680</v>
+      </c>
+      <c r="F382" t="s">
+        <v>197</v>
+      </c>
+      <c r="G382" s="1" t="s">
+        <v>1375</v>
+      </c>
+      <c r="H382" t="s">
+        <v>1376</v>
+      </c>
+    </row>
+    <row r="383" spans="1:8">
+      <c r="A383" t="s">
+        <v>1377</v>
+      </c>
+      <c r="B383" t="s">
+        <v>9</v>
+      </c>
+      <c r="C383" t="s">
+        <v>1378</v>
+      </c>
+      <c r="D383" t="s">
+        <v>679</v>
+      </c>
+      <c r="E383" t="s">
+        <v>680</v>
+      </c>
+      <c r="F383" t="s">
+        <v>35</v>
+      </c>
+      <c r="G383" s="1" t="s">
+        <v>1379</v>
+      </c>
+      <c r="H383" t="s">
+        <v>1380</v>
+      </c>
+    </row>
+    <row r="384" spans="1:8">
+      <c r="A384" t="s">
+        <v>1381</v>
+      </c>
+      <c r="B384" t="s">
+        <v>9</v>
+      </c>
+      <c r="C384" t="s">
+        <v>1382</v>
+      </c>
+      <c r="D384" t="s">
+        <v>679</v>
+      </c>
+      <c r="E384" t="s">
+        <v>680</v>
+      </c>
+      <c r="F384" t="s">
+        <v>1383</v>
+      </c>
+      <c r="G384" s="1" t="s">
+        <v>1384</v>
+      </c>
+      <c r="H384" t="s">
+        <v>1385</v>
+      </c>
+    </row>
+    <row r="385" spans="1:8">
+      <c r="A385" t="s">
+        <v>1386</v>
+      </c>
+      <c r="B385" t="s">
+        <v>9</v>
+      </c>
+      <c r="C385" t="s">
+        <v>1387</v>
+      </c>
+      <c r="D385" t="s">
+        <v>679</v>
+      </c>
+      <c r="E385" t="s">
+        <v>680</v>
+      </c>
+      <c r="F385" t="s">
+        <v>77</v>
+      </c>
+      <c r="G385" s="1" t="s">
+        <v>1388</v>
+      </c>
+      <c r="H385" t="s">
+        <v>1389</v>
+      </c>
+    </row>
+    <row r="386" spans="1:8">
+      <c r="A386" t="s">
+        <v>1390</v>
+      </c>
+      <c r="B386" t="s">
+        <v>9</v>
+      </c>
+      <c r="C386" t="s">
+        <v>1391</v>
+      </c>
+      <c r="D386" t="s">
+        <v>679</v>
+      </c>
+      <c r="E386" t="s">
+        <v>680</v>
+      </c>
+      <c r="F386" t="s">
+        <v>84</v>
+      </c>
+      <c r="G386" s="1" t="s">
+        <v>1392</v>
+      </c>
+      <c r="H386" t="s">
+        <v>1393</v>
+      </c>
+    </row>
+    <row r="387" spans="1:8">
+      <c r="A387" t="s">
+        <v>1394</v>
+      </c>
+      <c r="B387" t="s">
+        <v>9</v>
+      </c>
+      <c r="C387" t="s">
+        <v>1395</v>
+      </c>
+      <c r="D387" t="s">
+        <v>679</v>
+      </c>
+      <c r="E387" t="s">
+        <v>680</v>
+      </c>
+      <c r="F387" t="s">
+        <v>69</v>
+      </c>
+      <c r="G387" s="1" t="s">
+        <v>1396</v>
+      </c>
+      <c r="H387" t="s">
+        <v>1397</v>
+      </c>
+    </row>
+    <row r="388" spans="1:8">
+      <c r="A388" t="s">
+        <v>1398</v>
+      </c>
+      <c r="B388" t="s">
+        <v>9</v>
+      </c>
+      <c r="C388" t="s">
+        <v>1399</v>
+      </c>
+      <c r="D388" t="s">
+        <v>679</v>
+      </c>
+      <c r="E388" t="s">
+        <v>680</v>
+      </c>
+      <c r="F388" t="s">
+        <v>232</v>
+      </c>
+      <c r="G388" s="1" t="s">
+        <v>1400</v>
+      </c>
+      <c r="H388" t="s">
+        <v>1401</v>
+      </c>
+    </row>
+    <row r="389" spans="1:8">
+      <c r="A389" t="s">
+        <v>1402</v>
+      </c>
+      <c r="B389" t="s">
+        <v>9</v>
+      </c>
+      <c r="C389" t="s">
+        <v>1403</v>
+      </c>
+      <c r="D389" t="s">
+        <v>679</v>
+      </c>
+      <c r="E389" t="s">
+        <v>680</v>
+      </c>
+      <c r="F389" t="s">
+        <v>23</v>
+      </c>
+      <c r="G389" s="1" t="s">
+        <v>1404</v>
+      </c>
+      <c r="H389" t="s">
+        <v>1405</v>
+      </c>
+    </row>
+    <row r="390" spans="1:8">
+      <c r="A390" t="s">
+        <v>1406</v>
+      </c>
+      <c r="B390" t="s">
+        <v>9</v>
+      </c>
+      <c r="C390" t="s">
+        <v>1407</v>
+      </c>
+      <c r="D390" t="s">
+        <v>679</v>
+      </c>
+      <c r="E390" t="s">
+        <v>680</v>
+      </c>
+      <c r="F390" t="s">
+        <v>65</v>
+      </c>
+      <c r="G390" s="1" t="s">
+        <v>1408</v>
+      </c>
+      <c r="H390" t="s">
+        <v>1409</v>
+      </c>
+    </row>
+    <row r="391" spans="1:8">
+      <c r="A391" t="s">
+        <v>1410</v>
+      </c>
+      <c r="B391" t="s">
+        <v>9</v>
+      </c>
+      <c r="C391" t="s">
+        <v>1411</v>
+      </c>
+      <c r="D391" t="s">
+        <v>679</v>
+      </c>
+      <c r="E391" t="s">
+        <v>680</v>
+      </c>
+      <c r="F391" t="s">
+        <v>237</v>
+      </c>
+      <c r="G391" s="1" t="s">
+        <v>1412</v>
+      </c>
+      <c r="H391" t="s">
+        <v>1413</v>
+      </c>
+    </row>
+    <row r="392" spans="1:8">
+      <c r="A392" t="s">
+        <v>1414</v>
+      </c>
+      <c r="B392" t="s">
+        <v>9</v>
+      </c>
+      <c r="C392" t="s">
+        <v>1415</v>
+      </c>
+      <c r="D392" t="s">
+        <v>679</v>
+      </c>
+      <c r="E392" t="s">
+        <v>680</v>
+      </c>
+      <c r="F392" t="s">
+        <v>69</v>
+      </c>
+      <c r="G392" s="1" t="s">
+        <v>1416</v>
+      </c>
+      <c r="H392" t="s">
+        <v>1417</v>
+      </c>
+    </row>
+    <row r="393" spans="1:8">
+      <c r="A393" t="s">
+        <v>1418</v>
+      </c>
+      <c r="B393" t="s">
+        <v>9</v>
+      </c>
+      <c r="C393" t="s">
+        <v>1419</v>
+      </c>
+      <c r="D393" t="s">
+        <v>679</v>
+      </c>
+      <c r="E393" t="s">
+        <v>680</v>
+      </c>
+      <c r="F393" t="s">
+        <v>403</v>
+      </c>
+      <c r="G393" s="1" t="s">
+        <v>1420</v>
+      </c>
+      <c r="H393" t="s">
+        <v>1421</v>
+      </c>
+    </row>
+    <row r="394" spans="1:8">
+      <c r="A394" t="s">
+        <v>1422</v>
+      </c>
+      <c r="B394" t="s">
+        <v>9</v>
+      </c>
+      <c r="C394" t="s">
+        <v>1423</v>
+      </c>
+      <c r="D394" t="s">
+        <v>679</v>
+      </c>
+      <c r="E394" t="s">
+        <v>680</v>
+      </c>
+      <c r="F394" t="s">
+        <v>489</v>
+      </c>
+      <c r="G394" s="1" t="s">
+        <v>1424</v>
+      </c>
+      <c r="H394" t="s">
+        <v>1425</v>
+      </c>
+    </row>
+    <row r="395" spans="1:8">
+      <c r="A395" t="s">
+        <v>1426</v>
+      </c>
+      <c r="B395" t="s">
+        <v>9</v>
+      </c>
+      <c r="C395" t="s">
+        <v>1427</v>
+      </c>
+      <c r="D395" t="s">
+        <v>679</v>
+      </c>
+      <c r="E395" t="s">
+        <v>680</v>
+      </c>
+      <c r="F395" t="s">
+        <v>237</v>
+      </c>
+      <c r="G395" s="1" t="s">
+        <v>1428</v>
+      </c>
+      <c r="H395" t="s">
+        <v>1429</v>
+      </c>
+    </row>
+    <row r="396" spans="1:8">
+      <c r="A396" t="s">
+        <v>1430</v>
+      </c>
+      <c r="B396" t="s">
+        <v>9</v>
+      </c>
+      <c r="C396" t="s">
+        <v>1431</v>
+      </c>
+      <c r="D396" t="s">
+        <v>679</v>
+      </c>
+      <c r="E396" t="s">
+        <v>680</v>
+      </c>
+      <c r="F396" t="s">
+        <v>35</v>
+      </c>
+      <c r="G396" s="1" t="s">
+        <v>1432</v>
+      </c>
+      <c r="H396" t="s">
+        <v>1433</v>
+      </c>
+    </row>
+    <row r="397" spans="1:8">
+      <c r="A397" t="s">
+        <v>1434</v>
+      </c>
+      <c r="B397" t="s">
+        <v>9</v>
+      </c>
+      <c r="C397" t="s">
+        <v>1435</v>
+      </c>
+      <c r="D397" t="s">
+        <v>679</v>
+      </c>
+      <c r="E397" t="s">
+        <v>680</v>
+      </c>
+      <c r="F397" t="s">
+        <v>185</v>
+      </c>
+      <c r="G397" s="1" t="s">
+        <v>1436</v>
+      </c>
+      <c r="H397" t="s">
+        <v>1437</v>
+      </c>
+    </row>
+    <row r="398" spans="1:8">
+      <c r="A398" t="s">
+        <v>1438</v>
+      </c>
+      <c r="B398" t="s">
+        <v>9</v>
+      </c>
+      <c r="C398" t="s">
+        <v>1439</v>
+      </c>
+      <c r="D398" t="s">
+        <v>679</v>
+      </c>
+      <c r="E398" t="s">
+        <v>680</v>
+      </c>
+      <c r="F398" t="s">
+        <v>403</v>
+      </c>
+      <c r="G398" s="1" t="s">
+        <v>1440</v>
+      </c>
+      <c r="H398" t="s">
+        <v>1441</v>
+      </c>
+    </row>
+    <row r="399" spans="1:8">
+      <c r="A399" t="s">
+        <v>1442</v>
+      </c>
+      <c r="B399" t="s">
+        <v>9</v>
+      </c>
+      <c r="C399" t="s">
+        <v>1443</v>
+      </c>
+      <c r="D399" t="s">
+        <v>679</v>
+      </c>
+      <c r="E399" t="s">
+        <v>680</v>
+      </c>
+      <c r="F399" t="s">
+        <v>232</v>
+      </c>
+      <c r="G399" s="1" t="s">
+        <v>1444</v>
+      </c>
+      <c r="H399" t="s">
+        <v>1445</v>
+      </c>
+    </row>
+    <row r="400" spans="1:8">
+      <c r="A400" t="s">
+        <v>1446</v>
+      </c>
+      <c r="B400" t="s">
+        <v>9</v>
+      </c>
+      <c r="C400" t="s">
+        <v>1447</v>
+      </c>
+      <c r="D400" t="s">
+        <v>679</v>
+      </c>
+      <c r="E400" t="s">
+        <v>680</v>
+      </c>
+      <c r="F400" t="s">
+        <v>77</v>
+      </c>
+      <c r="G400" s="1" t="s">
+        <v>1448</v>
+      </c>
+      <c r="H400" t="s">
+        <v>1449</v>
+      </c>
+    </row>
+    <row r="401" spans="1:8">
+      <c r="A401" t="s">
+        <v>1450</v>
+      </c>
+      <c r="B401" t="s">
+        <v>9</v>
+      </c>
+      <c r="C401" t="s">
+        <v>1451</v>
+      </c>
+      <c r="D401" t="s">
+        <v>679</v>
+      </c>
+      <c r="E401" t="s">
+        <v>680</v>
+      </c>
+      <c r="F401" t="s">
+        <v>84</v>
+      </c>
+      <c r="G401" s="1" t="s">
+        <v>1452</v>
+      </c>
+      <c r="H401" t="s">
+        <v>1453</v>
+      </c>
+    </row>
+    <row r="402" spans="1:8">
+      <c r="A402" t="s">
+        <v>1454</v>
+      </c>
+      <c r="B402" t="s">
+        <v>9</v>
+      </c>
+      <c r="C402" t="s">
+        <v>1455</v>
+      </c>
+      <c r="D402" t="s">
+        <v>679</v>
+      </c>
+      <c r="E402" t="s">
+        <v>680</v>
+      </c>
+      <c r="F402" t="s">
+        <v>65</v>
+      </c>
+      <c r="G402" s="1" t="s">
+        <v>1456</v>
+      </c>
+      <c r="H402" t="s">
+        <v>1457</v>
+      </c>
+    </row>
+    <row r="403" spans="1:8">
+      <c r="A403" t="s">
+        <v>1458</v>
+      </c>
+      <c r="B403" t="s">
+        <v>9</v>
+      </c>
+      <c r="C403" t="s">
+        <v>1459</v>
+      </c>
+      <c r="D403" t="s">
+        <v>679</v>
+      </c>
+      <c r="E403" t="s">
+        <v>680</v>
+      </c>
+      <c r="F403" t="s">
+        <v>167</v>
+      </c>
+      <c r="G403" s="1" t="s">
+        <v>1460</v>
+      </c>
+      <c r="H403" t="s">
+        <v>1461</v>
+      </c>
+    </row>
+    <row r="404" spans="1:8">
+      <c r="A404" t="s">
+        <v>1462</v>
+      </c>
+      <c r="B404" t="s">
+        <v>9</v>
+      </c>
+      <c r="C404" t="s">
+        <v>1463</v>
+      </c>
+      <c r="D404" t="s">
+        <v>679</v>
+      </c>
+      <c r="E404" t="s">
+        <v>680</v>
+      </c>
+      <c r="F404" t="s">
+        <v>197</v>
+      </c>
+      <c r="G404" s="1" t="s">
+        <v>1464</v>
+      </c>
+      <c r="H404" t="s">
+        <v>1465</v>
+      </c>
+    </row>
+    <row r="405" spans="1:8">
+      <c r="A405" t="s">
+        <v>1466</v>
+      </c>
+      <c r="B405" t="s">
+        <v>9</v>
+      </c>
+      <c r="C405" t="s">
+        <v>1467</v>
+      </c>
+      <c r="D405" t="s">
+        <v>679</v>
+      </c>
+      <c r="E405" t="s">
+        <v>680</v>
+      </c>
+      <c r="F405" t="s">
+        <v>69</v>
+      </c>
+      <c r="G405" s="1" t="s">
+        <v>1468</v>
+      </c>
+      <c r="H405" t="s">
+        <v>1469</v>
+      </c>
+    </row>
+    <row r="406" spans="1:8">
+      <c r="A406" t="s">
+        <v>1470</v>
+      </c>
+      <c r="B406" t="s">
+        <v>9</v>
+      </c>
+      <c r="C406" t="s">
+        <v>1471</v>
+      </c>
+      <c r="D406" t="s">
+        <v>679</v>
+      </c>
+      <c r="E406" t="s">
+        <v>680</v>
+      </c>
+      <c r="F406" t="s">
+        <v>219</v>
+      </c>
+      <c r="G406" s="1" t="s">
+        <v>1472</v>
+      </c>
+      <c r="H406" t="s">
+        <v>1473</v>
+      </c>
+    </row>
+    <row r="407" spans="1:8">
+      <c r="A407" t="s">
+        <v>1474</v>
+      </c>
+      <c r="B407" t="s">
+        <v>9</v>
+      </c>
+      <c r="C407" t="s">
+        <v>1475</v>
+      </c>
+      <c r="D407" t="s">
+        <v>679</v>
+      </c>
+      <c r="E407" t="s">
+        <v>680</v>
+      </c>
+      <c r="F407" t="s">
+        <v>403</v>
+      </c>
+      <c r="G407" s="1" t="s">
+        <v>1476</v>
+      </c>
+      <c r="H407" t="s">
+        <v>1477</v>
+      </c>
+    </row>
+    <row r="408" spans="1:8">
+      <c r="A408" t="s">
+        <v>1478</v>
+      </c>
+      <c r="B408" t="s">
+        <v>9</v>
+      </c>
+      <c r="C408" t="s">
+        <v>1479</v>
+      </c>
+      <c r="D408" t="s">
+        <v>679</v>
+      </c>
+      <c r="E408" t="s">
+        <v>680</v>
+      </c>
+      <c r="F408" t="s">
+        <v>73</v>
+      </c>
+      <c r="G408" s="1" t="s">
+        <v>1480</v>
+      </c>
+      <c r="H408" t="s">
+        <v>1481</v>
+      </c>
+    </row>
+    <row r="409" spans="1:8">
+      <c r="A409" t="s">
+        <v>1482</v>
+      </c>
+      <c r="B409" t="s">
+        <v>9</v>
+      </c>
+      <c r="C409" t="s">
+        <v>1483</v>
+      </c>
+      <c r="D409" t="s">
+        <v>679</v>
+      </c>
+      <c r="E409" t="s">
+        <v>680</v>
+      </c>
+      <c r="F409" t="s">
+        <v>1484</v>
+      </c>
+      <c r="G409" s="1" t="s">
+        <v>1485</v>
+      </c>
+      <c r="H409" t="s">
+        <v>1486</v>
+      </c>
+    </row>
+    <row r="410" spans="1:8">
+      <c r="A410" t="s">
+        <v>1487</v>
+      </c>
+      <c r="B410" t="s">
+        <v>9</v>
+      </c>
+      <c r="C410" t="s">
+        <v>1488</v>
+      </c>
+      <c r="D410" t="s">
+        <v>679</v>
+      </c>
+      <c r="E410" t="s">
+        <v>680</v>
+      </c>
+      <c r="F410" t="s">
+        <v>748</v>
+      </c>
+      <c r="G410" s="1" t="s">
+        <v>1489</v>
+      </c>
+      <c r="H410" t="s">
+        <v>1490</v>
+      </c>
+    </row>
+    <row r="411" spans="1:8">
+      <c r="A411" t="s">
+        <v>1491</v>
+      </c>
+      <c r="B411" t="s">
+        <v>9</v>
+      </c>
+      <c r="C411" t="s">
+        <v>1492</v>
+      </c>
+      <c r="D411" t="s">
+        <v>679</v>
+      </c>
+      <c r="E411" t="s">
+        <v>680</v>
+      </c>
+      <c r="F411" t="s">
+        <v>139</v>
+      </c>
+      <c r="G411" s="1" t="s">
+        <v>1493</v>
+      </c>
+      <c r="H411" t="s">
+        <v>1494</v>
+      </c>
+    </row>
+    <row r="412" spans="1:8">
+      <c r="A412" t="s">
+        <v>1495</v>
+      </c>
+      <c r="B412" t="s">
+        <v>9</v>
+      </c>
+      <c r="C412" t="s">
+        <v>1496</v>
+      </c>
+      <c r="D412" t="s">
+        <v>679</v>
+      </c>
+      <c r="E412" t="s">
+        <v>680</v>
+      </c>
+      <c r="F412" t="s">
+        <v>237</v>
+      </c>
+      <c r="G412" s="1" t="s">
+        <v>1497</v>
+      </c>
+      <c r="H412" t="s">
+        <v>1498</v>
+      </c>
+    </row>
+    <row r="413" spans="1:8">
+      <c r="A413" t="s">
+        <v>1499</v>
+      </c>
+      <c r="B413" t="s">
+        <v>9</v>
+      </c>
+      <c r="C413" t="s">
+        <v>1500</v>
+      </c>
+      <c r="D413" t="s">
+        <v>679</v>
+      </c>
+      <c r="E413" t="s">
+        <v>680</v>
+      </c>
+      <c r="F413" t="s">
+        <v>35</v>
+      </c>
+      <c r="G413" s="1" t="s">
+        <v>1501</v>
+      </c>
+      <c r="H413" t="s">
+        <v>1502</v>
+      </c>
+    </row>
+    <row r="414" spans="1:8">
+      <c r="A414" t="s">
+        <v>1503</v>
+      </c>
+      <c r="B414" t="s">
+        <v>9</v>
+      </c>
+      <c r="C414" t="s">
+        <v>1504</v>
+      </c>
+      <c r="D414" t="s">
+        <v>679</v>
+      </c>
+      <c r="E414" t="s">
+        <v>680</v>
+      </c>
+      <c r="F414" t="s">
+        <v>185</v>
+      </c>
+      <c r="G414" s="1" t="s">
+        <v>1505</v>
+      </c>
+      <c r="H414" t="s">
+        <v>1506</v>
+      </c>
+    </row>
+    <row r="415" spans="1:8">
+      <c r="A415" t="s">
+        <v>1507</v>
+      </c>
+      <c r="B415" t="s">
+        <v>9</v>
+      </c>
+      <c r="C415" t="s">
+        <v>1508</v>
+      </c>
+      <c r="D415" t="s">
+        <v>679</v>
+      </c>
+      <c r="E415" t="s">
+        <v>680</v>
+      </c>
+      <c r="F415" t="s">
+        <v>65</v>
+      </c>
+      <c r="G415" s="1" t="s">
+        <v>1509</v>
+      </c>
+      <c r="H415" t="s">
+        <v>1510</v>
+      </c>
+    </row>
+    <row r="416" spans="1:8">
+      <c r="A416" t="s">
+        <v>1511</v>
+      </c>
+      <c r="B416" t="s">
+        <v>9</v>
+      </c>
+      <c r="C416" t="s">
+        <v>1512</v>
+      </c>
+      <c r="D416" t="s">
+        <v>679</v>
+      </c>
+      <c r="E416" t="s">
+        <v>680</v>
+      </c>
+      <c r="F416" t="s">
+        <v>197</v>
+      </c>
+      <c r="G416" s="1" t="s">
+        <v>1513</v>
+      </c>
+      <c r="H416" t="s">
+        <v>1514</v>
+      </c>
+    </row>
+    <row r="417" spans="1:8">
+      <c r="A417" t="s">
+        <v>1515</v>
+      </c>
+      <c r="B417" t="s">
+        <v>9</v>
+      </c>
+      <c r="C417" t="s">
+        <v>1516</v>
+      </c>
+      <c r="D417" t="s">
+        <v>679</v>
+      </c>
+      <c r="E417" t="s">
+        <v>680</v>
+      </c>
+      <c r="F417" t="s">
+        <v>167</v>
+      </c>
+      <c r="G417" s="1" t="s">
+        <v>1517</v>
+      </c>
+      <c r="H417" t="s">
+        <v>1518</v>
+      </c>
+    </row>
+    <row r="418" spans="1:8">
+      <c r="A418" t="s">
+        <v>1519</v>
+      </c>
+      <c r="B418" t="s">
+        <v>9</v>
+      </c>
+      <c r="C418" t="s">
+        <v>1520</v>
+      </c>
+      <c r="D418" t="s">
+        <v>679</v>
+      </c>
+      <c r="E418" t="s">
+        <v>680</v>
+      </c>
+      <c r="F418" t="s">
+        <v>77</v>
+      </c>
+      <c r="G418" s="1" t="s">
+        <v>1521</v>
+      </c>
+      <c r="H418" t="s">
+        <v>1522</v>
+      </c>
+    </row>
+    <row r="419" spans="1:8">
+      <c r="A419" t="s">
+        <v>1523</v>
+      </c>
+      <c r="B419" t="s">
+        <v>9</v>
+      </c>
+      <c r="C419" t="s">
+        <v>1524</v>
+      </c>
+      <c r="D419" t="s">
+        <v>679</v>
+      </c>
+      <c r="E419" t="s">
+        <v>680</v>
+      </c>
+      <c r="F419" t="s">
+        <v>232</v>
+      </c>
+      <c r="G419" s="1" t="s">
+        <v>1525</v>
+      </c>
+      <c r="H419" t="s">
+        <v>1526</v>
+      </c>
+    </row>
+    <row r="420" spans="1:8">
+      <c r="A420" t="s">
+        <v>1527</v>
+      </c>
+      <c r="B420" t="s">
+        <v>9</v>
+      </c>
+      <c r="C420" t="s">
+        <v>1528</v>
+      </c>
+      <c r="D420" t="s">
+        <v>679</v>
+      </c>
+      <c r="E420" t="s">
+        <v>680</v>
+      </c>
+      <c r="F420" t="s">
+        <v>23</v>
+      </c>
+      <c r="G420" s="1" t="s">
+        <v>1529</v>
+      </c>
+      <c r="H420" t="s">
+        <v>1530</v>
+      </c>
+    </row>
+    <row r="421" spans="1:8">
+      <c r="A421" t="s">
+        <v>1531</v>
+      </c>
+      <c r="B421" t="s">
+        <v>9</v>
+      </c>
+      <c r="C421" t="s">
+        <v>1532</v>
+      </c>
+      <c r="D421" t="s">
+        <v>679</v>
+      </c>
+      <c r="E421" t="s">
+        <v>680</v>
+      </c>
+      <c r="F421" t="s">
+        <v>219</v>
+      </c>
+      <c r="G421" s="1" t="s">
+        <v>1533</v>
+      </c>
+      <c r="H421" t="s">
+        <v>1534</v>
+      </c>
+    </row>
+    <row r="422" spans="1:8">
+      <c r="A422" t="s">
+        <v>1535</v>
+      </c>
+      <c r="B422" t="s">
+        <v>9</v>
+      </c>
+      <c r="C422" t="s">
+        <v>1536</v>
+      </c>
+      <c r="D422" t="s">
+        <v>679</v>
+      </c>
+      <c r="E422" t="s">
+        <v>680</v>
+      </c>
+      <c r="F422" t="s">
+        <v>139</v>
+      </c>
+      <c r="G422" s="1" t="s">
+        <v>1537</v>
+      </c>
+      <c r="H422" t="s">
+        <v>1538</v>
+      </c>
+    </row>
+    <row r="423" spans="1:8">
+      <c r="A423" t="s">
+        <v>1539</v>
+      </c>
+      <c r="B423" t="s">
+        <v>9</v>
+      </c>
+      <c r="C423" t="s">
+        <v>1540</v>
+      </c>
+      <c r="D423" t="s">
+        <v>679</v>
+      </c>
+      <c r="E423" t="s">
+        <v>680</v>
+      </c>
+      <c r="F423" t="s">
+        <v>35</v>
+      </c>
+      <c r="G423" s="1" t="s">
+        <v>1541</v>
+      </c>
+      <c r="H423" t="s">
+        <v>1542</v>
+      </c>
+    </row>
+    <row r="424" spans="1:8">
+      <c r="A424" t="s">
+        <v>1543</v>
+      </c>
+      <c r="B424" t="s">
+        <v>9</v>
+      </c>
+      <c r="C424" t="s">
+        <v>1544</v>
+      </c>
+      <c r="D424" t="s">
+        <v>679</v>
+      </c>
+      <c r="E424" t="s">
+        <v>680</v>
+      </c>
+      <c r="F424" t="s">
+        <v>73</v>
+      </c>
+      <c r="G424" s="1" t="s">
+        <v>1545</v>
+      </c>
+      <c r="H424" t="s">
+        <v>1546</v>
+      </c>
+    </row>
+    <row r="425" spans="1:8">
+      <c r="A425" t="s">
+        <v>1547</v>
+      </c>
+      <c r="B425" t="s">
+        <v>9</v>
+      </c>
+      <c r="C425" t="s">
+        <v>1548</v>
+      </c>
+      <c r="D425" t="s">
+        <v>679</v>
+      </c>
+      <c r="E425" t="s">
+        <v>680</v>
+      </c>
+      <c r="F425" t="s">
+        <v>403</v>
+      </c>
+      <c r="G425" s="1" t="s">
+        <v>1549</v>
+      </c>
+      <c r="H425" t="s">
+        <v>1550</v>
+      </c>
+    </row>
+    <row r="426" spans="1:8">
+      <c r="A426" t="s">
+        <v>1551</v>
+      </c>
+      <c r="B426" t="s">
+        <v>9</v>
+      </c>
+      <c r="C426" t="s">
+        <v>1552</v>
+      </c>
+      <c r="D426" t="s">
+        <v>679</v>
+      </c>
+      <c r="E426" t="s">
+        <v>680</v>
+      </c>
+      <c r="F426" t="s">
+        <v>139</v>
+      </c>
+      <c r="G426" s="1" t="s">
+        <v>1553</v>
+      </c>
+      <c r="H426" t="s">
+        <v>1554</v>
+      </c>
+    </row>
+    <row r="427" spans="1:8">
+      <c r="A427" t="s">
+        <v>1555</v>
+      </c>
+      <c r="B427" t="s">
+        <v>9</v>
+      </c>
+      <c r="C427" t="s">
+        <v>1556</v>
+      </c>
+      <c r="D427" t="s">
+        <v>679</v>
+      </c>
+      <c r="E427" t="s">
+        <v>680</v>
+      </c>
+      <c r="F427" t="s">
+        <v>237</v>
+      </c>
+      <c r="G427" s="1" t="s">
+        <v>1557</v>
+      </c>
+      <c r="H427" t="s">
+        <v>1558</v>
+      </c>
+    </row>
+    <row r="428" spans="1:8">
+      <c r="A428" t="s">
+        <v>1559</v>
+      </c>
+      <c r="B428" t="s">
+        <v>9</v>
+      </c>
+      <c r="C428" t="s">
+        <v>1560</v>
+      </c>
+      <c r="D428" t="s">
+        <v>679</v>
+      </c>
+      <c r="E428" t="s">
+        <v>680</v>
+      </c>
+      <c r="F428" t="s">
+        <v>185</v>
+      </c>
+      <c r="G428" s="1" t="s">
+        <v>1561</v>
+      </c>
+      <c r="H428" t="s">
+        <v>1562</v>
+      </c>
+    </row>
+    <row r="429" spans="1:8">
+      <c r="A429" t="s">
+        <v>1563</v>
+      </c>
+      <c r="B429" t="s">
+        <v>9</v>
+      </c>
+      <c r="C429" t="s">
+        <v>1564</v>
+      </c>
+      <c r="D429" t="s">
+        <v>679</v>
+      </c>
+      <c r="E429" t="s">
+        <v>680</v>
+      </c>
+      <c r="F429" t="s">
+        <v>84</v>
+      </c>
+      <c r="G429" s="1" t="s">
+        <v>1565</v>
+      </c>
+      <c r="H429" t="s">
+        <v>1566</v>
+      </c>
+    </row>
+    <row r="430" spans="1:8">
+      <c r="A430" t="s">
+        <v>1567</v>
+      </c>
+      <c r="B430" t="s">
+        <v>9</v>
+      </c>
+      <c r="C430" t="s">
+        <v>1568</v>
+      </c>
+      <c r="D430" t="s">
+        <v>679</v>
+      </c>
+      <c r="E430" t="s">
+        <v>680</v>
+      </c>
+      <c r="F430" t="s">
+        <v>197</v>
+      </c>
+      <c r="G430" s="1" t="s">
+        <v>1569</v>
+      </c>
+      <c r="H430" t="s">
+        <v>1570</v>
+      </c>
+    </row>
+    <row r="431" spans="1:8">
+      <c r="A431" t="s">
+        <v>1571</v>
+      </c>
+      <c r="B431" t="s">
+        <v>9</v>
+      </c>
+      <c r="C431" t="s">
+        <v>1572</v>
+      </c>
+      <c r="D431" t="s">
+        <v>679</v>
+      </c>
+      <c r="E431" t="s">
+        <v>680</v>
+      </c>
+      <c r="F431" t="s">
+        <v>23</v>
+      </c>
+      <c r="G431" s="1" t="s">
+        <v>1573</v>
+      </c>
+      <c r="H431" t="s">
+        <v>1574</v>
+      </c>
+    </row>
+    <row r="432" spans="1:8">
+      <c r="A432" t="s">
+        <v>1575</v>
+      </c>
+      <c r="B432" t="s">
+        <v>9</v>
+      </c>
+      <c r="C432" t="s">
+        <v>1576</v>
+      </c>
+      <c r="D432" t="s">
+        <v>679</v>
+      </c>
+      <c r="E432" t="s">
+        <v>680</v>
+      </c>
+      <c r="F432" t="s">
+        <v>65</v>
+      </c>
+      <c r="G432" s="1" t="s">
+        <v>1577</v>
+      </c>
+      <c r="H432" t="s">
+        <v>1578</v>
+      </c>
+    </row>
+    <row r="433" spans="1:8">
+      <c r="A433" t="s">
+        <v>1579</v>
+      </c>
+      <c r="B433" t="s">
+        <v>9</v>
+      </c>
+      <c r="C433" t="s">
+        <v>1580</v>
+      </c>
+      <c r="D433" t="s">
+        <v>679</v>
+      </c>
+      <c r="E433" t="s">
+        <v>680</v>
+      </c>
+      <c r="F433" t="s">
+        <v>232</v>
+      </c>
+      <c r="G433" s="1" t="s">
+        <v>1581</v>
+      </c>
+      <c r="H433" t="s">
+        <v>1582</v>
+      </c>
+    </row>
+    <row r="434" spans="1:8">
+      <c r="A434" t="s">
+        <v>1583</v>
+      </c>
+      <c r="B434" t="s">
+        <v>9</v>
+      </c>
+      <c r="C434" t="s">
+        <v>1584</v>
+      </c>
+      <c r="D434" t="s">
+        <v>679</v>
+      </c>
+      <c r="E434" t="s">
+        <v>680</v>
+      </c>
+      <c r="F434" t="s">
+        <v>167</v>
+      </c>
+      <c r="G434" s="1" t="s">
+        <v>1585</v>
+      </c>
+      <c r="H434" t="s">
+        <v>1586</v>
+      </c>
+    </row>
+    <row r="435" spans="1:8">
+      <c r="A435" t="s">
+        <v>1587</v>
+      </c>
+      <c r="B435" t="s">
+        <v>9</v>
+      </c>
+      <c r="C435" t="s">
+        <v>1588</v>
+      </c>
+      <c r="D435" t="s">
+        <v>679</v>
+      </c>
+      <c r="E435" t="s">
+        <v>680</v>
+      </c>
+      <c r="F435" t="s">
+        <v>219</v>
+      </c>
+      <c r="G435" s="1" t="s">
+        <v>1589</v>
+      </c>
+      <c r="H435" t="s">
+        <v>1590</v>
+      </c>
+    </row>
+    <row r="436" spans="1:8">
+      <c r="A436" t="s">
+        <v>1591</v>
+      </c>
+      <c r="B436" t="s">
+        <v>9</v>
+      </c>
+      <c r="C436" t="s">
+        <v>1592</v>
+      </c>
+      <c r="D436" t="s">
+        <v>679</v>
+      </c>
+      <c r="E436" t="s">
+        <v>680</v>
+      </c>
+      <c r="F436" t="s">
+        <v>714</v>
+      </c>
+      <c r="G436" s="1" t="s">
+        <v>1593</v>
+      </c>
+      <c r="H436" t="s">
+        <v>1594</v>
+      </c>
+    </row>
+    <row r="437" spans="1:8">
+      <c r="A437" t="s">
+        <v>1595</v>
+      </c>
+      <c r="B437" t="s">
+        <v>9</v>
+      </c>
+      <c r="C437" t="s">
+        <v>1596</v>
+      </c>
+      <c r="D437" t="s">
+        <v>679</v>
+      </c>
+      <c r="E437" t="s">
+        <v>680</v>
+      </c>
+      <c r="F437" t="s">
+        <v>232</v>
+      </c>
+      <c r="G437" s="1" t="s">
+        <v>1597</v>
+      </c>
+      <c r="H437" t="s">
+        <v>1598</v>
+      </c>
+    </row>
+    <row r="438" spans="1:8">
+      <c r="A438" t="s">
+        <v>1599</v>
+      </c>
+      <c r="B438" t="s">
+        <v>9</v>
+      </c>
+      <c r="C438" t="s">
+        <v>1600</v>
+      </c>
+      <c r="D438" t="s">
+        <v>679</v>
+      </c>
+      <c r="E438" t="s">
+        <v>680</v>
+      </c>
+      <c r="F438" t="s">
+        <v>35</v>
+      </c>
+      <c r="G438" s="1" t="s">
+        <v>1601</v>
+      </c>
+      <c r="H438" t="s">
+        <v>1602</v>
+      </c>
+    </row>
+    <row r="439" spans="1:8">
+      <c r="A439" t="s">
+        <v>1603</v>
+      </c>
+      <c r="B439" t="s">
+        <v>9</v>
+      </c>
+      <c r="C439" t="s">
+        <v>1604</v>
+      </c>
+      <c r="D439" t="s">
+        <v>679</v>
+      </c>
+      <c r="E439" t="s">
+        <v>680</v>
+      </c>
+      <c r="F439" t="s">
+        <v>403</v>
+      </c>
+      <c r="G439" s="1" t="s">
+        <v>1605</v>
+      </c>
+      <c r="H439" t="s">
+        <v>1606</v>
+      </c>
+    </row>
+    <row r="440" spans="1:8">
+      <c r="A440" t="s">
+        <v>1607</v>
+      </c>
+      <c r="B440" t="s">
+        <v>9</v>
+      </c>
+      <c r="C440" t="s">
+        <v>1608</v>
+      </c>
+      <c r="D440" t="s">
+        <v>679</v>
+      </c>
+      <c r="E440" t="s">
+        <v>680</v>
+      </c>
+      <c r="F440" t="s">
+        <v>185</v>
+      </c>
+      <c r="G440" s="1" t="s">
+        <v>1609</v>
+      </c>
+      <c r="H440" t="s">
+        <v>1610</v>
+      </c>
+    </row>
+    <row r="441" spans="1:8">
+      <c r="A441" t="s">
+        <v>1611</v>
+      </c>
+      <c r="B441" t="s">
+        <v>9</v>
+      </c>
+      <c r="C441" t="s">
+        <v>1612</v>
+      </c>
+      <c r="D441" t="s">
+        <v>679</v>
+      </c>
+      <c r="E441" t="s">
+        <v>680</v>
+      </c>
+      <c r="F441" t="s">
+        <v>489</v>
+      </c>
+      <c r="G441" s="1" t="s">
+        <v>1613</v>
+      </c>
+      <c r="H441" t="s">
+        <v>1614</v>
+      </c>
+    </row>
+    <row r="442" spans="1:8">
+      <c r="A442" t="s">
+        <v>1615</v>
+      </c>
+      <c r="B442" t="s">
+        <v>9</v>
+      </c>
+      <c r="C442" t="s">
+        <v>1616</v>
+      </c>
+      <c r="D442" t="s">
+        <v>679</v>
+      </c>
+      <c r="E442" t="s">
+        <v>680</v>
+      </c>
+      <c r="F442" t="s">
+        <v>237</v>
+      </c>
+      <c r="G442" s="1" t="s">
+        <v>1617</v>
+      </c>
+      <c r="H442" t="s">
+        <v>1618</v>
+      </c>
+    </row>
+    <row r="443" spans="1:8">
+      <c r="A443" t="s">
+        <v>1619</v>
+      </c>
+      <c r="B443" t="s">
+        <v>9</v>
+      </c>
+      <c r="C443" t="s">
+        <v>1620</v>
+      </c>
+      <c r="D443" t="s">
+        <v>679</v>
+      </c>
+      <c r="E443" t="s">
+        <v>680</v>
+      </c>
+      <c r="F443" t="s">
+        <v>139</v>
+      </c>
+      <c r="G443" s="1" t="s">
+        <v>1621</v>
+      </c>
+      <c r="H443" t="s">
+        <v>1622</v>
+      </c>
+    </row>
+    <row r="444" spans="1:8">
+      <c r="A444" t="s">
+        <v>1623</v>
+      </c>
+      <c r="B444" t="s">
+        <v>9</v>
+      </c>
+      <c r="C444" t="s">
+        <v>1624</v>
+      </c>
+      <c r="D444" t="s">
+        <v>679</v>
+      </c>
+      <c r="E444" t="s">
+        <v>680</v>
+      </c>
+      <c r="F444" t="s">
+        <v>167</v>
+      </c>
+      <c r="G444" s="1" t="s">
+        <v>1625</v>
+      </c>
+      <c r="H444" t="s">
+        <v>1626</v>
+      </c>
+    </row>
+    <row r="445" spans="1:8">
+      <c r="A445" t="s">
+        <v>1627</v>
+      </c>
+      <c r="B445" t="s">
+        <v>9</v>
+      </c>
+      <c r="C445" t="s">
+        <v>1628</v>
+      </c>
+      <c r="D445" t="s">
+        <v>679</v>
+      </c>
+      <c r="E445" t="s">
+        <v>680</v>
+      </c>
+      <c r="F445" t="s">
+        <v>23</v>
+      </c>
+      <c r="G445" s="1" t="s">
+        <v>1629</v>
+      </c>
+      <c r="H445" t="s">
+        <v>1630</v>
+      </c>
+    </row>
+    <row r="446" spans="1:8">
+      <c r="A446" t="s">
+        <v>1631</v>
+      </c>
+      <c r="B446" t="s">
+        <v>9</v>
+      </c>
+      <c r="C446" t="s">
+        <v>1632</v>
+      </c>
+      <c r="D446" t="s">
+        <v>679</v>
+      </c>
+      <c r="E446" t="s">
+        <v>680</v>
+      </c>
+      <c r="F446" t="s">
+        <v>84</v>
+      </c>
+      <c r="G446" s="1" t="s">
+        <v>1633</v>
+      </c>
+      <c r="H446" t="s">
+        <v>1634</v>
+      </c>
+    </row>
+    <row r="447" spans="1:8">
+      <c r="A447" t="s">
+        <v>1635</v>
+      </c>
+      <c r="B447" t="s">
+        <v>9</v>
+      </c>
+      <c r="C447" t="s">
+        <v>1636</v>
+      </c>
+      <c r="D447" t="s">
+        <v>679</v>
+      </c>
+      <c r="E447" t="s">
+        <v>680</v>
+      </c>
+      <c r="F447" t="s">
+        <v>65</v>
+      </c>
+      <c r="G447" s="1" t="s">
+        <v>1637</v>
+      </c>
+      <c r="H447" t="s">
+        <v>1638</v>
+      </c>
+    </row>
+    <row r="448" spans="1:8">
+      <c r="A448" t="s">
+        <v>1639</v>
+      </c>
+      <c r="B448" t="s">
+        <v>9</v>
+      </c>
+      <c r="C448" t="s">
+        <v>1640</v>
+      </c>
+      <c r="D448" t="s">
+        <v>679</v>
+      </c>
+      <c r="E448" t="s">
+        <v>680</v>
+      </c>
+      <c r="F448" t="s">
+        <v>69</v>
+      </c>
+      <c r="G448" s="1" t="s">
+        <v>1641</v>
+      </c>
+      <c r="H448" t="s">
+        <v>1642</v>
+      </c>
+    </row>
+    <row r="449" spans="1:8">
+      <c r="A449" t="s">
+        <v>1643</v>
+      </c>
+      <c r="B449" t="s">
+        <v>9</v>
+      </c>
+      <c r="C449" t="s">
+        <v>1644</v>
+      </c>
+      <c r="D449" t="s">
+        <v>679</v>
+      </c>
+      <c r="E449" t="s">
+        <v>680</v>
+      </c>
+      <c r="F449" t="s">
+        <v>219</v>
+      </c>
+      <c r="G449" s="1" t="s">
+        <v>1645</v>
+      </c>
+      <c r="H449" t="s">
+        <v>1646</v>
+      </c>
+    </row>
+    <row r="450" spans="1:8">
+      <c r="A450" t="s">
+        <v>1647</v>
+      </c>
+      <c r="B450" t="s">
+        <v>9</v>
+      </c>
+      <c r="C450" t="s">
+        <v>1648</v>
+      </c>
+      <c r="D450" t="s">
+        <v>679</v>
+      </c>
+      <c r="E450" t="s">
+        <v>680</v>
+      </c>
+      <c r="F450" t="s">
+        <v>635</v>
+      </c>
+      <c r="G450" s="1" t="s">
+        <v>1649</v>
+      </c>
+      <c r="H450" t="s">
+        <v>1650</v>
+      </c>
+    </row>
+    <row r="451" spans="1:8">
+      <c r="A451" t="s">
+        <v>1651</v>
+      </c>
+      <c r="B451" t="s">
+        <v>9</v>
+      </c>
+      <c r="C451" t="s">
+        <v>10</v>
+      </c>
+      <c r="D451" t="s">
+        <v>1652</v>
+      </c>
+      <c r="E451" t="s">
+        <v>1653</v>
+      </c>
+      <c r="F451" t="s">
+        <v>84</v>
+      </c>
+      <c r="G451" s="1" t="s">
+        <v>1654</v>
+      </c>
+      <c r="H451" t="s">
+        <v>1655</v>
+      </c>
+    </row>
+    <row r="452" spans="1:8">
+      <c r="A452" t="s">
+        <v>1656</v>
+      </c>
+      <c r="B452" t="s">
+        <v>9</v>
+      </c>
+      <c r="C452" t="s">
+        <v>17</v>
+      </c>
+      <c r="D452" t="s">
+        <v>1652</v>
+      </c>
+      <c r="E452" t="s">
+        <v>1653</v>
+      </c>
+      <c r="F452" t="s">
+        <v>77</v>
+      </c>
+      <c r="G452" s="1" t="s">
+        <v>1657</v>
+      </c>
+      <c r="H452" t="s">
+        <v>1658</v>
+      </c>
+    </row>
+    <row r="453" spans="1:8">
+      <c r="A453" t="s">
+        <v>1659</v>
+      </c>
+      <c r="B453" t="s">
+        <v>9</v>
+      </c>
+      <c r="C453" t="s">
+        <v>22</v>
+      </c>
+      <c r="D453" t="s">
+        <v>1652</v>
+      </c>
+      <c r="E453" t="s">
+        <v>1653</v>
+      </c>
+      <c r="F453" t="s">
+        <v>69</v>
+      </c>
+      <c r="G453" s="1" t="s">
+        <v>1660</v>
+      </c>
+      <c r="H453" t="s">
+        <v>1661</v>
+      </c>
+    </row>
+    <row r="454" spans="1:8">
+      <c r="A454" t="s">
+        <v>1662</v>
+      </c>
+      <c r="B454" t="s">
+        <v>9</v>
+      </c>
+      <c r="C454" t="s">
+        <v>39</v>
+      </c>
+      <c r="D454" t="s">
+        <v>1652</v>
+      </c>
+      <c r="E454" t="s">
+        <v>1653</v>
+      </c>
+      <c r="F454" t="s">
+        <v>84</v>
+      </c>
+      <c r="G454" s="1" t="s">
+        <v>1663</v>
+      </c>
+      <c r="H454" t="s">
+        <v>1664</v>
+      </c>
+    </row>
+    <row r="455" spans="1:8">
+      <c r="A455" t="s">
+        <v>1665</v>
+      </c>
+      <c r="B455" t="s">
+        <v>9</v>
+      </c>
+      <c r="C455" t="s">
+        <v>43</v>
+      </c>
+      <c r="D455" t="s">
+        <v>1652</v>
+      </c>
+      <c r="E455" t="s">
+        <v>1653</v>
+      </c>
+      <c r="F455" t="s">
+        <v>77</v>
+      </c>
+      <c r="G455" s="1" t="s">
+        <v>1666</v>
+      </c>
+      <c r="H455" t="s">
+        <v>1667</v>
+      </c>
+    </row>
+    <row r="456" spans="1:8">
+      <c r="A456" t="s">
+        <v>1668</v>
+      </c>
+      <c r="B456" t="s">
+        <v>9</v>
+      </c>
+      <c r="C456" t="s">
+        <v>47</v>
+      </c>
+      <c r="D456" t="s">
+        <v>1652</v>
+      </c>
+      <c r="E456" t="s">
+        <v>1653</v>
+      </c>
+      <c r="F456" t="s">
+        <v>219</v>
+      </c>
+      <c r="G456" s="1" t="s">
+        <v>1669</v>
+      </c>
+      <c r="H456" t="s">
+        <v>1670</v>
+      </c>
+    </row>
+    <row r="457" spans="1:8">
+      <c r="A457" t="s">
+        <v>1671</v>
+      </c>
+      <c r="B457" t="s">
+        <v>9</v>
+      </c>
+      <c r="C457" t="s">
+        <v>51</v>
+      </c>
+      <c r="D457" t="s">
+        <v>1652</v>
+      </c>
+      <c r="E457" t="s">
+        <v>1653</v>
+      </c>
+      <c r="F457" t="s">
+        <v>197</v>
+      </c>
+      <c r="G457" s="1" t="s">
+        <v>1672</v>
+      </c>
+      <c r="H457" t="s">
+        <v>1673</v>
+      </c>
+    </row>
+    <row r="458" spans="1:8">
+      <c r="A458" t="s">
+        <v>1674</v>
+      </c>
+      <c r="B458" t="s">
+        <v>9</v>
+      </c>
+      <c r="C458" t="s">
+        <v>55</v>
+      </c>
+      <c r="D458" t="s">
+        <v>1652</v>
+      </c>
+      <c r="E458" t="s">
+        <v>1653</v>
+      </c>
+      <c r="F458" t="s">
+        <v>219</v>
+      </c>
+      <c r="G458" s="1" t="s">
+        <v>1675</v>
+      </c>
+      <c r="H458" t="s">
+        <v>1676</v>
+      </c>
+    </row>
+    <row r="459" spans="1:8">
+      <c r="A459" t="s">
+        <v>1677</v>
+      </c>
+      <c r="B459" t="s">
+        <v>9</v>
+      </c>
+      <c r="C459" t="s">
+        <v>59</v>
+      </c>
+      <c r="D459" t="s">
+        <v>1652</v>
+      </c>
+      <c r="E459" t="s">
+        <v>1653</v>
+      </c>
+      <c r="F459" t="s">
+        <v>232</v>
+      </c>
+      <c r="G459" s="1" t="s">
+        <v>1678</v>
+      </c>
+      <c r="H459" t="s">
+        <v>1679</v>
+      </c>
+    </row>
+    <row r="460" spans="1:8">
+      <c r="A460" t="s">
+        <v>1680</v>
+      </c>
+      <c r="B460" t="s">
+        <v>9</v>
+      </c>
+      <c r="C460" t="s">
+        <v>97</v>
+      </c>
+      <c r="D460" t="s">
+        <v>1652</v>
+      </c>
+      <c r="E460" t="s">
+        <v>1653</v>
+      </c>
+      <c r="F460" t="s">
+        <v>73</v>
+      </c>
+      <c r="G460" s="1" t="s">
+        <v>1681</v>
+      </c>
+      <c r="H460" t="s">
+        <v>1682</v>
+      </c>
+    </row>
+    <row r="461" spans="1:8">
+      <c r="A461" t="s">
+        <v>1683</v>
+      </c>
+      <c r="B461" t="s">
+        <v>9</v>
+      </c>
+      <c r="C461" t="s">
+        <v>10</v>
+      </c>
+      <c r="D461" t="s">
+        <v>1684</v>
+      </c>
+      <c r="E461" t="s">
+        <v>1685</v>
+      </c>
+      <c r="F461" t="s">
+        <v>18</v>
+      </c>
+      <c r="G461" s="1" t="s">
+        <v>1686</v>
+      </c>
+      <c r="H461" t="s">
+        <v>1687</v>
+      </c>
+    </row>
+    <row r="462" spans="1:8">
+      <c r="A462" t="s">
+        <v>1688</v>
+      </c>
+      <c r="B462" t="s">
+        <v>9</v>
+      </c>
+      <c r="C462" t="s">
+        <v>17</v>
+      </c>
+      <c r="D462" t="s">
+        <v>1684</v>
+      </c>
+      <c r="E462" t="s">
+        <v>1685</v>
+      </c>
+      <c r="F462" t="s">
+        <v>18</v>
+      </c>
+      <c r="G462" s="1" t="s">
+        <v>1689</v>
+      </c>
+      <c r="H462" t="s">
+        <v>1690</v>
+      </c>
+    </row>
+    <row r="463" spans="1:8">
+      <c r="A463" t="s">
+        <v>1691</v>
+      </c>
+      <c r="B463" t="s">
+        <v>9</v>
+      </c>
+      <c r="C463" t="s">
+        <v>22</v>
+      </c>
+      <c r="D463" t="s">
+        <v>1684</v>
+      </c>
+      <c r="E463" t="s">
+        <v>1685</v>
+      </c>
+      <c r="F463" t="s">
+        <v>18</v>
+      </c>
+      <c r="G463" s="1" t="s">
+        <v>1692</v>
+      </c>
+      <c r="H463" t="s">
+        <v>1693</v>
+      </c>
+    </row>
+    <row r="464" spans="1:8">
+      <c r="A464" t="s">
+        <v>1694</v>
+      </c>
+      <c r="B464" t="s">
+        <v>9</v>
+      </c>
+      <c r="C464" t="s">
+        <v>39</v>
+      </c>
+      <c r="D464" t="s">
+        <v>1684</v>
+      </c>
+      <c r="E464" t="s">
+        <v>1685</v>
+      </c>
+      <c r="F464" t="s">
+        <v>18</v>
+      </c>
+      <c r="G464" s="1" t="s">
+        <v>1695</v>
+      </c>
+      <c r="H464" t="s">
+        <v>1696</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>
@@ -11713,50 +17834,218 @@
     <hyperlink ref="G272" r:id="rId271"/>
     <hyperlink ref="G273" r:id="rId272"/>
     <hyperlink ref="G274" r:id="rId273"/>
     <hyperlink ref="G275" r:id="rId274"/>
     <hyperlink ref="G276" r:id="rId275"/>
     <hyperlink ref="G277" r:id="rId276"/>
     <hyperlink ref="G278" r:id="rId277"/>
     <hyperlink ref="G279" r:id="rId278"/>
     <hyperlink ref="G280" r:id="rId279"/>
     <hyperlink ref="G281" r:id="rId280"/>
     <hyperlink ref="G282" r:id="rId281"/>
     <hyperlink ref="G283" r:id="rId282"/>
     <hyperlink ref="G284" r:id="rId283"/>
     <hyperlink ref="G285" r:id="rId284"/>
     <hyperlink ref="G286" r:id="rId285"/>
     <hyperlink ref="G287" r:id="rId286"/>
     <hyperlink ref="G288" r:id="rId287"/>
     <hyperlink ref="G289" r:id="rId288"/>
     <hyperlink ref="G290" r:id="rId289"/>
     <hyperlink ref="G291" r:id="rId290"/>
     <hyperlink ref="G292" r:id="rId291"/>
     <hyperlink ref="G293" r:id="rId292"/>
     <hyperlink ref="G294" r:id="rId293"/>
     <hyperlink ref="G295" r:id="rId294"/>
     <hyperlink ref="G296" r:id="rId295"/>
+    <hyperlink ref="G297" r:id="rId296"/>
+    <hyperlink ref="G298" r:id="rId297"/>
+    <hyperlink ref="G299" r:id="rId298"/>
+    <hyperlink ref="G300" r:id="rId299"/>
+    <hyperlink ref="G301" r:id="rId300"/>
+    <hyperlink ref="G302" r:id="rId301"/>
+    <hyperlink ref="G303" r:id="rId302"/>
+    <hyperlink ref="G304" r:id="rId303"/>
+    <hyperlink ref="G305" r:id="rId304"/>
+    <hyperlink ref="G306" r:id="rId305"/>
+    <hyperlink ref="G307" r:id="rId306"/>
+    <hyperlink ref="G308" r:id="rId307"/>
+    <hyperlink ref="G309" r:id="rId308"/>
+    <hyperlink ref="G310" r:id="rId309"/>
+    <hyperlink ref="G311" r:id="rId310"/>
+    <hyperlink ref="G312" r:id="rId311"/>
+    <hyperlink ref="G313" r:id="rId312"/>
+    <hyperlink ref="G314" r:id="rId313"/>
+    <hyperlink ref="G315" r:id="rId314"/>
+    <hyperlink ref="G316" r:id="rId315"/>
+    <hyperlink ref="G317" r:id="rId316"/>
+    <hyperlink ref="G318" r:id="rId317"/>
+    <hyperlink ref="G319" r:id="rId318"/>
+    <hyperlink ref="G320" r:id="rId319"/>
+    <hyperlink ref="G321" r:id="rId320"/>
+    <hyperlink ref="G322" r:id="rId321"/>
+    <hyperlink ref="G323" r:id="rId322"/>
+    <hyperlink ref="G324" r:id="rId323"/>
+    <hyperlink ref="G325" r:id="rId324"/>
+    <hyperlink ref="G326" r:id="rId325"/>
+    <hyperlink ref="G327" r:id="rId326"/>
+    <hyperlink ref="G328" r:id="rId327"/>
+    <hyperlink ref="G329" r:id="rId328"/>
+    <hyperlink ref="G330" r:id="rId329"/>
+    <hyperlink ref="G331" r:id="rId330"/>
+    <hyperlink ref="G332" r:id="rId331"/>
+    <hyperlink ref="G333" r:id="rId332"/>
+    <hyperlink ref="G334" r:id="rId333"/>
+    <hyperlink ref="G335" r:id="rId334"/>
+    <hyperlink ref="G336" r:id="rId335"/>
+    <hyperlink ref="G337" r:id="rId336"/>
+    <hyperlink ref="G338" r:id="rId337"/>
+    <hyperlink ref="G339" r:id="rId338"/>
+    <hyperlink ref="G340" r:id="rId339"/>
+    <hyperlink ref="G341" r:id="rId340"/>
+    <hyperlink ref="G342" r:id="rId341"/>
+    <hyperlink ref="G343" r:id="rId342"/>
+    <hyperlink ref="G344" r:id="rId343"/>
+    <hyperlink ref="G345" r:id="rId344"/>
+    <hyperlink ref="G346" r:id="rId345"/>
+    <hyperlink ref="G347" r:id="rId346"/>
+    <hyperlink ref="G348" r:id="rId347"/>
+    <hyperlink ref="G349" r:id="rId348"/>
+    <hyperlink ref="G350" r:id="rId349"/>
+    <hyperlink ref="G351" r:id="rId350"/>
+    <hyperlink ref="G352" r:id="rId351"/>
+    <hyperlink ref="G353" r:id="rId352"/>
+    <hyperlink ref="G354" r:id="rId353"/>
+    <hyperlink ref="G355" r:id="rId354"/>
+    <hyperlink ref="G356" r:id="rId355"/>
+    <hyperlink ref="G357" r:id="rId356"/>
+    <hyperlink ref="G358" r:id="rId357"/>
+    <hyperlink ref="G359" r:id="rId358"/>
+    <hyperlink ref="G360" r:id="rId359"/>
+    <hyperlink ref="G361" r:id="rId360"/>
+    <hyperlink ref="G362" r:id="rId361"/>
+    <hyperlink ref="G363" r:id="rId362"/>
+    <hyperlink ref="G364" r:id="rId363"/>
+    <hyperlink ref="G365" r:id="rId364"/>
+    <hyperlink ref="G366" r:id="rId365"/>
+    <hyperlink ref="G367" r:id="rId366"/>
+    <hyperlink ref="G368" r:id="rId367"/>
+    <hyperlink ref="G369" r:id="rId368"/>
+    <hyperlink ref="G370" r:id="rId369"/>
+    <hyperlink ref="G371" r:id="rId370"/>
+    <hyperlink ref="G372" r:id="rId371"/>
+    <hyperlink ref="G373" r:id="rId372"/>
+    <hyperlink ref="G374" r:id="rId373"/>
+    <hyperlink ref="G375" r:id="rId374"/>
+    <hyperlink ref="G376" r:id="rId375"/>
+    <hyperlink ref="G377" r:id="rId376"/>
+    <hyperlink ref="G378" r:id="rId377"/>
+    <hyperlink ref="G379" r:id="rId378"/>
+    <hyperlink ref="G380" r:id="rId379"/>
+    <hyperlink ref="G381" r:id="rId380"/>
+    <hyperlink ref="G382" r:id="rId381"/>
+    <hyperlink ref="G383" r:id="rId382"/>
+    <hyperlink ref="G384" r:id="rId383"/>
+    <hyperlink ref="G385" r:id="rId384"/>
+    <hyperlink ref="G386" r:id="rId385"/>
+    <hyperlink ref="G387" r:id="rId386"/>
+    <hyperlink ref="G388" r:id="rId387"/>
+    <hyperlink ref="G389" r:id="rId388"/>
+    <hyperlink ref="G390" r:id="rId389"/>
+    <hyperlink ref="G391" r:id="rId390"/>
+    <hyperlink ref="G392" r:id="rId391"/>
+    <hyperlink ref="G393" r:id="rId392"/>
+    <hyperlink ref="G394" r:id="rId393"/>
+    <hyperlink ref="G395" r:id="rId394"/>
+    <hyperlink ref="G396" r:id="rId395"/>
+    <hyperlink ref="G397" r:id="rId396"/>
+    <hyperlink ref="G398" r:id="rId397"/>
+    <hyperlink ref="G399" r:id="rId398"/>
+    <hyperlink ref="G400" r:id="rId399"/>
+    <hyperlink ref="G401" r:id="rId400"/>
+    <hyperlink ref="G402" r:id="rId401"/>
+    <hyperlink ref="G403" r:id="rId402"/>
+    <hyperlink ref="G404" r:id="rId403"/>
+    <hyperlink ref="G405" r:id="rId404"/>
+    <hyperlink ref="G406" r:id="rId405"/>
+    <hyperlink ref="G407" r:id="rId406"/>
+    <hyperlink ref="G408" r:id="rId407"/>
+    <hyperlink ref="G409" r:id="rId408"/>
+    <hyperlink ref="G410" r:id="rId409"/>
+    <hyperlink ref="G411" r:id="rId410"/>
+    <hyperlink ref="G412" r:id="rId411"/>
+    <hyperlink ref="G413" r:id="rId412"/>
+    <hyperlink ref="G414" r:id="rId413"/>
+    <hyperlink ref="G415" r:id="rId414"/>
+    <hyperlink ref="G416" r:id="rId415"/>
+    <hyperlink ref="G417" r:id="rId416"/>
+    <hyperlink ref="G418" r:id="rId417"/>
+    <hyperlink ref="G419" r:id="rId418"/>
+    <hyperlink ref="G420" r:id="rId419"/>
+    <hyperlink ref="G421" r:id="rId420"/>
+    <hyperlink ref="G422" r:id="rId421"/>
+    <hyperlink ref="G423" r:id="rId422"/>
+    <hyperlink ref="G424" r:id="rId423"/>
+    <hyperlink ref="G425" r:id="rId424"/>
+    <hyperlink ref="G426" r:id="rId425"/>
+    <hyperlink ref="G427" r:id="rId426"/>
+    <hyperlink ref="G428" r:id="rId427"/>
+    <hyperlink ref="G429" r:id="rId428"/>
+    <hyperlink ref="G430" r:id="rId429"/>
+    <hyperlink ref="G431" r:id="rId430"/>
+    <hyperlink ref="G432" r:id="rId431"/>
+    <hyperlink ref="G433" r:id="rId432"/>
+    <hyperlink ref="G434" r:id="rId433"/>
+    <hyperlink ref="G435" r:id="rId434"/>
+    <hyperlink ref="G436" r:id="rId435"/>
+    <hyperlink ref="G437" r:id="rId436"/>
+    <hyperlink ref="G438" r:id="rId437"/>
+    <hyperlink ref="G439" r:id="rId438"/>
+    <hyperlink ref="G440" r:id="rId439"/>
+    <hyperlink ref="G441" r:id="rId440"/>
+    <hyperlink ref="G442" r:id="rId441"/>
+    <hyperlink ref="G443" r:id="rId442"/>
+    <hyperlink ref="G444" r:id="rId443"/>
+    <hyperlink ref="G445" r:id="rId444"/>
+    <hyperlink ref="G446" r:id="rId445"/>
+    <hyperlink ref="G447" r:id="rId446"/>
+    <hyperlink ref="G448" r:id="rId447"/>
+    <hyperlink ref="G449" r:id="rId448"/>
+    <hyperlink ref="G450" r:id="rId449"/>
+    <hyperlink ref="G451" r:id="rId450"/>
+    <hyperlink ref="G452" r:id="rId451"/>
+    <hyperlink ref="G453" r:id="rId452"/>
+    <hyperlink ref="G454" r:id="rId453"/>
+    <hyperlink ref="G455" r:id="rId454"/>
+    <hyperlink ref="G456" r:id="rId455"/>
+    <hyperlink ref="G457" r:id="rId456"/>
+    <hyperlink ref="G458" r:id="rId457"/>
+    <hyperlink ref="G459" r:id="rId458"/>
+    <hyperlink ref="G460" r:id="rId459"/>
+    <hyperlink ref="G461" r:id="rId460"/>
+    <hyperlink ref="G462" r:id="rId461"/>
+    <hyperlink ref="G463" r:id="rId462"/>
+    <hyperlink ref="G464" r:id="rId463"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>