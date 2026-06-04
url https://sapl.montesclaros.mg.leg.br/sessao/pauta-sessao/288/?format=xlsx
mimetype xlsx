--- v0 (2026-02-04)
+++ v1 (2026-06-04)
@@ -39,117 +39,117 @@
   <si>
     <t>Período</t>
   </si>
   <si>
     <t>Matéria</t>
   </si>
   <si>
     <t>Autor</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>Situação</t>
   </si>
   <si>
     <t>ordem dia</t>
   </si>
   <si>
     <t>Projeto de Lei nº 13 de 2026</t>
   </si>
   <si>
     <t>EXECUTIVO MUNICIPAL - EXEC</t>
   </si>
   <si>
-    <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A FIRMAR PARCERIA COM AS ENTIDADES QUE MENCIONA, REPASSAR RECURSOS FINANCEIROS E DÁ OUTRAS PROVIDÊNCIAS.</t>
+    <t>Autoriza o Poder Executivo Municipal a firmar parceria com as entidades que menciona, repassar recursos financeiros e dá outras providências.</t>
   </si>
   <si>
     <t>Aguardando 1ª Votação</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar nº 1 de 2026</t>
   </si>
   <si>
-    <t>DISPÕE SOBRE A ATUALIZAÇÃO DO PISO SALARIAL DOS AGENTES COMUNITÁRIOS DE SAÚDE, AGENTES DE COMBATE ÀS ENDEMIAS E AGENTES COMUNITÁRIOS DE SAÚDE PÚBLICA – PSF E DÁ OUTRAS PROVIDÊNCIAS.</t>
+    <t>Dispõe sobre a atualização do Piso Salarial dos Agentes Comunitários de Saúde, Agentes de Combate às Endemias e Agentes Comunitários de Saúde Pública – PSF e dá outras providências.</t>
   </si>
   <si>
     <t>Projeto de Lei nº 15 de 2026</t>
   </si>
   <si>
     <t>Mesa Diretora</t>
   </si>
   <si>
     <t>Dispõe sobre Reajuste dos Vencimentos de Servidores Ativos e Inativos da Câmara Municipal de Montes Claros-MG, altera a Lei 5.532 de 28 de março de 2.023 e dá Outras Providências.</t>
   </si>
   <si>
     <t>Requerimento nº 1 de 2026</t>
   </si>
   <si>
     <t>Carol Figueiredo</t>
   </si>
   <si>
-    <t>Que seja enviado ofício ao Prefeito de Montes Claros, Sr. Guilherme Augusto Guimarães de Oliveira, com cópia para a Secretaria de Infraestrutura e Planejamento Urbano, na pessoa do secretário Vanderlino José Silveira, requerendo atenção e providências urgentes quanto aos problemas de drenagem pluvial no bairro Santo Inácio, especialmente na Rua Manoel Rodrigues Aquino, proximidades do nº 191.</t>
+    <t>Que seja enviado ofício ao prefeito, Guilherme Guimarães, com cópia para a Secretaria de Infraestrutura e Planejamento Urbano, requerendo atenção e providências urgentes quanto aos problemas de drenagem pluvial no bairro Santo Inácio, especialmente na Rua Manoel Rodrigues Aquino, proximidades do nº 191.</t>
   </si>
   <si>
     <t>Não informada</t>
   </si>
   <si>
     <t>Requerimento nº 2 de 2026</t>
   </si>
   <si>
     <t>Maria das Graças Gonçalves Dias</t>
   </si>
   <si>
-    <t>Que seja encaminhado ao Excelentíssimo Senhor Prefeito de Montes Claros, Guilherme Guimarães, e ao Secretário de Infraestrutura e Planejamento Urbano, Senhor Vanderlino José da Silveira, solicitando providências quanto à instalação de sarjetas e valetas de drenagem destinadas à condução adequada das águas pluviais que incidem sobre o corpo estradal, bem como a recuperação da pavimentação asfáltica da BR-135, no trecho de acesso ao Distrito de Panorâmica.</t>
+    <t>Que seja encaminhado ao prefeito, Guilherme Guimarães, e ao Secretário de Infraestrutura e Planejamento Urbano, Vanderlino José da Silveira, solicitando providências quanto à instalação de sarjetas e valetas de drenagem destinadas à condução adequada das águas pluviais que incidem sobre o corpo estradal, bem como a recuperação da pavimentação asfáltica da BR-135, no trecho de acesso ao Distrito de Panorâmica.</t>
   </si>
   <si>
     <t>Requerimento nº 3 de 2026</t>
   </si>
   <si>
     <t>Martins Lima Filho (Junior Martins)</t>
   </si>
   <si>
-    <t>Que seja encaminhado ao Excelentíssimo Senhor Prefeito Guilherme Augusto Guimarães, solicitando que sejam realizados estudos técnicos de viabilidade para a instalação de cobertura na quadra poliesportiva da Praça Sidney Júnior, localizada no bairro Vila Exposição.</t>
+    <t>Que seja encaminhado ao prefeito Guilherme Guimarães, solicitando que sejam realizados estudos técnicos de viabilidade para a instalação de cobertura na quadra poliesportiva da Praça Sidney Júnior, localizada no bairro Vila Exposição.</t>
   </si>
   <si>
     <t>Requerimento nº 4 de 2026</t>
   </si>
   <si>
     <t>Eduardo Preto</t>
   </si>
   <si>
-    <t>Que seja enviado ofício ao Prefeito de Montes Claros, Exmo. Sr. Guilherme Augusto Guimarães Oliveira, solicitando que sejam realizados serviços de alargamento de via, drenagem, recapeamento asfáltico e recuperação completa no trecho compreendido do Trevo do Villefort (Av. Leonel Beirão de Jesus) até a Avenida das Américas, abrangendo o percurso do bairro Maria Cândida ao bairro Dr. João Alves.</t>
+    <t>Que seja enviado ofício ao Prefeito, Guilherme Guimarães, solicitando que sejam realizados serviços de alargamento de via, drenagem, recapeamento asfáltico e recuperação completa no trecho compreendido do Trevo do Villefort (Av. Leonel Beirão de Jesus) até a Avenida das Américas, abrangendo o percurso do bairro Maria Cândida ao bairro Dr. João Alves.</t>
   </si>
   <si>
     <t>Requerimento nº 5 de 2026</t>
   </si>
   <si>
     <t>Rena de Nova Esperança</t>
   </si>
   <si>
-    <t>Que seja enviado ofício ao Exmo. Senhor Prefeito Guilherme Guimarães, com cópia para a Sra. Presidente da Empresa Municipal de Serviços, Obras e Urbanização (Esurb), Maria Lúcia Pereira Ramos, solicitando o serviço de tapa-buracos para o distrito de Nova Esperança Claros/MG.</t>
+    <t>Que seja enviado ofício ao prefeito Guilherme Guimarães, com cópia para a presidente da Empresa Municipal de Serviços, Obras e Urbanização (ESURB), Maria Lúcia Pereira Ramos, solicitando o serviço de tapa-buracos para o distrito de Nova Esperança Claros/MG.</t>
   </si>
   <si>
     <t>Requerimento nº 6 de 2026</t>
   </si>
   <si>
     <t>Ailton do Vilage</t>
   </si>
   <si>
     <t>Que seja enviado ofício ao Prefeito de Montes Claros, Sr. Guilherme Guimarães, solicitando à Secretaria Municipal de Educação a concessão de uniformes para os alunos da Rede Municipal de Ensino.</t>
   </si>
   <si>
     <t>Requerimento nº 7 de 2026</t>
   </si>
   <si>
     <t>Soter Magno</t>
   </si>
   <si>
     <t>Que seja enviado ofício ao prefeito de Montes Claros, Sr. Guilherme Guimarães, solicitando a reforma da Praça Capitão José Maria Rodrigues de Souza, no Bairro Morada do Sol, em frente a Igreja Católica Santa Clara.</t>
   </si>
   <si>
     <t>Requerimento nº 8 de 2026</t>
   </si>
   <si>
     <t>Cláudio Rodrigues</t>
   </si>
@@ -204,132 +204,132 @@
   <si>
     <t>expediente</t>
   </si>
   <si>
     <t>Projeto de Lei nº 1 de 2026</t>
   </si>
   <si>
     <t>Reconhece a pessoa com fibromialgia como pessoa com deficiência, para os fins que especifica, no âmbito do Município de Montes Claros/MG, em conformidade com a legislação federal e estadual, e dá outras providências.</t>
   </si>
   <si>
     <t>Aguardando leitura no expediente</t>
   </si>
   <si>
     <t>Projeto de Lei nº 2 de 2026</t>
   </si>
   <si>
     <t>Permite que alunos com espectro autista sejam desobrigados a usarem uniforme escolar, considerando suas sensibilidades sensoriais.</t>
   </si>
   <si>
     <t>Projeto de Lei nº 3 de 2026</t>
   </si>
   <si>
     <t>Wilton Dias</t>
   </si>
   <si>
-    <t>Fica instituído, no âmbito do Município de Montes Claros – MG, o Dia Municipal do Terceiro Setor, a ser celebrado, anualmente, no dia 23 de março, passando a integrar o Calendário Oficial de Eventos do Município.</t>
+    <t>Fica instituído, no âmbito do Município de Montes Claros/MG, o Dia Municipal do Terceiro Setor, a ser celebrado, anualmente, no dia 23 de março, passando a integrar o Calendário Oficial de Eventos do Município.</t>
   </si>
   <si>
     <t>Projeto de Resolução nº 1 de 2026</t>
   </si>
   <si>
-    <t>Concede Título de Cidadão Honorário ao Sr. Dom José Carlos de Souza Campos.</t>
+    <t>Concede Título de Cidadão Honorário ao Revmo. sr. Dom José Carlos de Souza Campos.</t>
   </si>
   <si>
     <t>Projeto de Lei nº 4 de 2026</t>
   </si>
   <si>
     <t>Odair Ferreira</t>
   </si>
   <si>
     <t>Denomina Avenida Alphaville, no Bairro Terras Alphaville.</t>
   </si>
   <si>
     <t>Projeto de Resolução nº 2 de 2026</t>
   </si>
   <si>
-    <t>Concede o Título de Cidadão Honorário ao Senhor Jean Malta Moura.</t>
+    <t>Concede o Título de Cidadão Honorário ao sr. Jean Malta Moura.</t>
   </si>
   <si>
     <t>Projeto de Resolução nº 3 de 2026</t>
   </si>
   <si>
-    <t>Concede o Título de Cidadão Honorário ao Senhor Juvenal dos Santos Nascimento.</t>
+    <t>Concede o Título de Cidadão Honorário ao sr. Juvenal dos Santos Nascimento.</t>
   </si>
   <si>
     <t>Projeto de Lei nº 5 de 2026</t>
   </si>
   <si>
     <t>Concede Título Declaratório de Utilidade Pública ao Instituto MATER VERBI.</t>
   </si>
   <si>
     <t>Projeto de Lei nº 6 de 2026</t>
   </si>
   <si>
     <t>Dispõe sobre a isenção de IPTU para imovéis localizados no município de Montes Claros, cujas ruas estejam em situações precárias.</t>
   </si>
   <si>
     <t>Projeto de Lei nº 7 de 2026</t>
   </si>
   <si>
     <t>Determina no Município de Montes Claros,  que a rede de saúde credenciada no SUS, bem como a rede privada conveniada ao SUS disponibilizem espaços reservados para as mães de filhos natimortos.</t>
   </si>
   <si>
     <t>Projeto de Lei nº 8 de 2026</t>
   </si>
   <si>
     <t>Altera a Lei nº 5.605, de 21 de Setembro de 2023, para incluir dispositivo legal que desobrigue o Poder Público Municipal de conceder alvará para a realização de eventos no Município de Montes Claros a empresas que não comprovarem capacidade de garantir o cumprimento do que está previsto na aludida lei.</t>
   </si>
   <si>
     <t>Projeto de Lei nº 9 de 2026</t>
   </si>
   <si>
     <t>Dispõe sobre o prazo máximo de 60 (sessenta) dias para a realização de consultas e exames especializados classificados como prioridade alta no âmbito da rede pública municipal de saúde do município de Montes Claros e dá outras providências.</t>
   </si>
   <si>
     <t>Projeto de Lei nº 10 de 2026</t>
   </si>
   <si>
     <t>Dispõe sobre o alinhamento e a retirada de fios em desuso e desordenados existentes em postes de energia elétrica no Município de Montes Claros e dá outras providências.</t>
   </si>
   <si>
     <t>Projeto de Lei nº 11 de 2026</t>
   </si>
   <si>
-    <t>INSTITUI O PLANO MUNICIPAL DE SEGURANÇA PÚBLICA E DÁ OUTRAS PROVIDÊNCIAS.</t>
+    <t>Institui o PLANO MUNICIPAL DE SEGURANÇA PÚBLICA e dá outras providências.</t>
   </si>
   <si>
     <t>Projeto de Lei nº 12 de 2026</t>
   </si>
   <si>
-    <t>ALTERA OS DISPOSITIVOS LEGAIS QUE ESPECIFICA</t>
+    <t>Altera os dispositivos legais que especifica.</t>
   </si>
   <si>
     <t>Projeto de Lei nº 14 de 2026</t>
   </si>
   <si>
-    <t>CRIA O FUNDO MUNICIPAL PARA POLÍTICAS PENAIS E DÁ OUTRAS PROVIDÊNCIAS</t>
+    <t>Cria o FUNDO MUNICIPAL PARA POLÍTICAS PENAIS e dá outras providências.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>